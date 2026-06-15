--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1049,87 +1055,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1164,4435 +1145,4581 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>19162195000.0</v>
+      </c>
+      <c r="C2">
         <v>16578000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16459000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7569000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6019000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4506000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12294000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11714000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7459000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7278791000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5944502000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2304112000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1637545824.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1023672151.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>763256074.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>595283281.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>291045743.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>138657593.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>231236295.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>151280147.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>72375576.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30150321.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14696630.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1001473.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>71000.0</v>
       </c>
-      <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3"/>
+      <c r="L3">
+        <v>0.0</v>
+      </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>30</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>1263000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-328000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-943000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-870000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-971000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-870000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-998000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6763000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1247870000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>729018000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>577678000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>491083810.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>44443837.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-74416609.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>198972084.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-77742443.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-95046427.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>24484261.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>37656770.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>33674947.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>18380026.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2112004.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-976382.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6"/>
+      <c r="L6">
+        <v>0.0</v>
+      </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>849000000.0</v>
+      </c>
+      <c r="C7">
         <v>755000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>617000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>534000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>400000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>618000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>749000000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>6000000.0</v>
       </c>
       <c r="C8">
         <v>6000000.0</v>
       </c>
       <c r="D8">
         <v>6000000.0</v>
       </c>
       <c r="E8">
         <v>6000000.0</v>
       </c>
       <c r="F8">
         <v>6000000.0</v>
       </c>
       <c r="G8">
         <v>6000000.0</v>
       </c>
       <c r="H8">
+        <v>6000000.0</v>
+      </c>
+      <c r="I8">
         <v>5000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>83960000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>83614000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>73876000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>71341000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>65819998700.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>37991678950.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>46480580000.0</v>
+      </c>
+      <c r="C10">
         <v>48439000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41592000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17000000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19818000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18096000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19923000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>21530000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18243000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18434681000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19215675000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5300888000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7138344814.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3421532962.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3503428418.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2153935111.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1434618382.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1069827364.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1065947506.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>843678497.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>735287303.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>615875684.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>472051536.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>38935725.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5136000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>88908000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>78507961000.0</v>
+      </c>
+      <c r="C12">
         <v>76914000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>59340000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>42545000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>49384000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>42916000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>42981000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>58283000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>46373000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32547544000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>27451460000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11739742000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10773435769.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4830197297.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4791899980.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3332213174.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1614802299.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1246413272.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1207324422.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>843678497.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>735287303.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>615875684.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>472051536.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>38935725.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>88908000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>6000000.0</v>
       </c>
       <c r="D13">
         <v>6000000.0</v>
       </c>
       <c r="E13">
         <v>6000000.0</v>
       </c>
       <c r="F13">
         <v>6000000.0</v>
       </c>
       <c r="G13">
         <v>6000000.0</v>
       </c>
       <c r="H13">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="I13">
         <v>5000000.0</v>
       </c>
       <c r="J13">
+        <v>5000000.0</v>
+      </c>
+      <c r="K13">
         <v>4960000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4121000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3085000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3033490.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2979144.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2939527.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2926132.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2801334.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2761259.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2746147.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2698605.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2652952.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2613544.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2498925.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>788404.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>95000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>698379000.0</v>
+      </c>
+      <c r="C14">
         <v>688705000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>671062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>634109233.0</v>
       </c>
       <c r="E14">
         <v>634109233.0</v>
       </c>
       <c r="F14">
+        <v>634109233.0</v>
+      </c>
+      <c r="G14">
         <v>600888000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>641952000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>567396984.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>574207144.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>473332656.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>379001984.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>305662864.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>304558728.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>288726280.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>304247792.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>300616448.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>282002680.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>275396392.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>272971120.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>266145760.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>259529048.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>252037616.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>98497656.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>152331168.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>72581595.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>69103630.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>6000000.0</v>
       </c>
       <c r="H15">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="I15">
         <v>5000000.0</v>
       </c>
       <c r="J15">
+        <v>5000000.0</v>
+      </c>
+      <c r="K15">
         <v>4960350.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4121250.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3085270.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="N15">
         <v>3000000.0</v>
       </c>
       <c r="O15">
         <v>3000000.0</v>
       </c>
       <c r="P15">
         <v>3000000.0</v>
       </c>
       <c r="Q15">
         <v>3000000.0</v>
       </c>
       <c r="R15">
         <v>3000000.0</v>
       </c>
       <c r="S15">
         <v>3000000.0</v>
       </c>
       <c r="T15">
         <v>3000000.0</v>
       </c>
       <c r="U15">
         <v>3000000.0</v>
       </c>
       <c r="V15">
         <v>3000000.0</v>
       </c>
       <c r="W15">
+        <v>3000000.0</v>
+      </c>
+      <c r="X15">
         <v>2000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>788404.34</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>18196580000.0</v>
+      </c>
+      <c r="C16">
         <v>18029000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13380000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8278000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7535000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7605000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11675000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9472000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7868000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8203504000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5974063000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4136352000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2451931450.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1414865769.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1090852066.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>276792049.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>187576416000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>96672341000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>38178866000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>160049.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17"/>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18">
         <v>21358260.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>127815384.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20">
+        <v>62307652000.0</v>
+      </c>
+      <c r="C20">
         <v>60911000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>59372000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>59337000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59353000000.0</v>
       </c>
       <c r="F20">
         <v>59353000000.0</v>
       </c>
       <c r="G20">
+        <v>59353000000.0</v>
+      </c>
+      <c r="H20">
         <v>58308000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>58026000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>56246000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>56015186000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>45690441000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1892508000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>972531184.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>822585341.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>798601767.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>758231441.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>322936838.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>63689736.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>14616822.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>14583508.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>9518769.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="W20">
         <v>10000000.0</v>
       </c>
       <c r="X20">
+        <v>10000000.0</v>
+      </c>
+      <c r="Y20">
         <v>1150000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>837000.0</v>
       </c>
-      <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>13021287000.0</v>
+      </c>
+      <c r="C21">
         <v>12840000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12644000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12825000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13046000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13344000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13264000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13817000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13847000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14024315000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11110243000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>772771000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>464129816.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>432142704.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>419881091.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>403297897.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>175773972.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>136008994.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>68100322.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>69448893.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>67254184.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10738209.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11233068.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10503227.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>999000.0</v>
       </c>
-      <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>9478000000.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>1824000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4244000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1748796431.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1744490307.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2286882592.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1029898317.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>836523114.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>830069103.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4994560.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3216628.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2287965.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3012023.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>64220799.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>49425943.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>34984114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="W22">
         <v>1.0</v>
       </c>
       <c r="X22">
         <v>1.0</v>
       </c>
       <c r="Y22">
+        <v>1.0</v>
+      </c>
+      <c r="Z22">
         <v>96000.0</v>
       </c>
-      <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>267557270000.0</v>
+      </c>
+      <c r="C23">
         <v>242581000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>219137000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>191691000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>191859000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>187249000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>200169000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>185830000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>162240000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>144413902000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>118842592000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>31209525000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20818474462.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11669751008.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9761434778.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8116204013.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4156759697.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2641449278.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2127996869.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1450624661.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1036218740.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>740718059.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>557302682.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>97266380.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>108925000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>117890000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>11430000000.0</v>
+      </c>
+      <c r="C24">
         <v>20134000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>19099000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>17381000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11093000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>22718000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>19537000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>24146000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>29220254767.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>34650673553.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>18354608260.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1300000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>934501000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>180000000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>19537000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24146000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>29220000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>34650673550.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18354608260.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26">
+        <v>61375000000.0</v>
+      </c>
+      <c r="C26">
         <v>47194000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>49342000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>50177000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>44961000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>47943000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>51278000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26874000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25573785268.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>20532822365.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7800527.44</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5318756447.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2857213480.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27"/>
+      <c r="L27">
+        <v>0.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-15110617000.0</v>
+      </c>
+      <c r="C28">
         <v>-8117000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3981000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29659000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>31904000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39314000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>31317000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>38627000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27293000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>23103302000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11849147000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6244189000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-706562823.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1846636334.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3503428418.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2153935111.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1434618382.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-881438448.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1065947506.71</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-843678497.73</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-735287303.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-615875684.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-472051536.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-38935725.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-88908000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>201714000000.0</v>
+      </c>
+      <c r="C29">
         <v>182117000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>167140000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>158134000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>160636000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>156737000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>153495000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>146872000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>130230350792.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>15250705000.0</v>
+      </c>
+      <c r="C30">
         <v>21842000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18959000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11396000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10614000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8879473000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13417000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8873153000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5785958000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5800463000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4854399000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1942082000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1624169365.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1304823458.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>807104833.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>624765477.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>422866970.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>277314477.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>273150331.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>154177924.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>72777378.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>35477750.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29556513.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16582169.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>40121000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>37278000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>27657000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>31870000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>14872000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>14743000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1497334417.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6889149.23</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6863900348.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7093734531.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>42881000000.0</v>
+      </c>
+      <c r="C32">
         <v>38110000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>16321000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4400000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-110000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-358000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1227000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>10610000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>17066887748.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>146430186000.0</v>
+      </c>
+      <c r="C33">
         <v>130461000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>130405000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>130256000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>125751000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>129238000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>132214000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>106436000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>102822000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>98502460000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>78241724000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>14132842000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6452754594.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4026531495.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3362892263.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3545295563.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1850463881.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1010142274.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>578131898.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>398048323.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>184643060.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>69851435.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>48021043.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>37748276.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>654000000.0</v>
+      </c>
+      <c r="C34">
         <v>296000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>319000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>235000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>165000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>403000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>264000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>329000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>347820491.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>339566619.0</v>
       </c>
-      <c r="K34">
-[...2 lines deleted...]
-      <c r="L34"/>
+      <c r="L34">
+        <v>0.0</v>
+      </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>16628582000.0</v>
+      </c>
+      <c r="C35">
         <v>25089000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>23720000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17433000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15185000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>27313000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>25284000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>28313000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>33463000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>38598123000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>21491570000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>8117095000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5720379805.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1174727153.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>48308692.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>45382710.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11509937.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>812500.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1627330.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2435439.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1000000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>124977302.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>108470000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>94154000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>600382000.0</v>
+      </c>
+      <c r="C36">
         <v>361000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>612000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>537000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>391000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>436000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1046000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>997000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1077000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1962865000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1609222000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>928180000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>745936421.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>210618310.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>155360492.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1297320000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>143195191.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>169998765.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>227836094.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>160455418.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>54301440.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>27215560.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>13504642.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>8535644.0</v>
       </c>
-      <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37"/>
+      <c r="L37">
+        <v>0.0</v>
+      </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1894000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2080000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1831000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2022000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1847000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1539000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2338177089.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>892120540.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>49425000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>92370000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>33807000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>24684000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>23614000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>20978000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>21327000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>20165000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10273000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>14957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="W38">
         <v>1.0</v>
       </c>
       <c r="X38">
         <v>1.0</v>
       </c>
       <c r="Y38">
+        <v>1.0</v>
+      </c>
+      <c r="Z38">
         <v>108925000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>117890000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>27368417000.0</v>
+      </c>
+      <c r="C39">
         <v>13364000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10433000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7494000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6110000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6362000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11557000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12099000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7326000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7656520000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8744068000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3394859000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1968114734.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1508198758.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>799537702.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>613929799.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>268626547.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>107579255.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5169417.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5293972.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>43510997.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>19513188.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7673588.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4000207.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1423000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-88908000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>21512690000.0</v>
+      </c>
+      <c r="C40">
         <v>17659000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>14537000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>11609000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11370000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>10967000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12810000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>10568000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>9591536911.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6841178571.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7395937575.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2374296681.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1188632427.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>801671684.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>493347990.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1123842993.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>725239024.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>245057830.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>348318516.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>207886784.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>197861341.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>108593442.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>49231813.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>12093604.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>12962000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>9736000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>3722000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3692000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>3977000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3856000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>4167000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>4243000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>3947449427.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1764169.57</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>132506644.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>63197155.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>119000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>223000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>312000.0</v>
       </c>
-      <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>170926776000.0</v>
+      </c>
+      <c r="C42">
         <v>96030000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>93700000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>93085000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>91718000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>81849000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>81503000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>71765000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>69230000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>63584424000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>35618752000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3222391000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2537343498.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1926367327.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3307163199.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3166935945.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1292304432.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1043636070.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>792473808.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>626930516.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>525089823.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>511367550.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>498653711.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>0.57</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-12507000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43"/>
+      <c r="L43">
+        <v>0.0</v>
+      </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44"/>
+      <c r="L44">
+        <v>0.0</v>
+      </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
-      <c r="X44">
+      <c r="X44"/>
+      <c r="Y44">
         <v>15140000.0</v>
       </c>
-      <c r="Y44">
+      <c r="Z44">
         <v>13165000.0</v>
       </c>
-      <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>11836000000.0</v>
+      </c>
+      <c r="C45">
         <v>10683000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>10306000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6023000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6311000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6767000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7342000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5872000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5616000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5591960080.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5555959500.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5220626460.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1413000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1124000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>684000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>654000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>551000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>346000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>267000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>154000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>54000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>32000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>23000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>18709404.5</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>6330028000.0</v>
+      </c>
+      <c r="C46">
         <v>5901000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5859000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6056000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6316000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6767000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7342000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5872000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5616000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5591960000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5555959000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5220626000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1412943693.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1123937191.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>683903870.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>653678980.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>550506595.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>346117083.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>267578659.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>153560502.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>53568665.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>31897665.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>23283331.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>18709404.0</v>
       </c>
-      <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>6023000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6311000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>6767000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>7342000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5872000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>5616000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>5591960081.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>5555959500.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>841411000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>233402000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>180404000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>108661000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>99042000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>80650000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>50732000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>36629000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>19694000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6636000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3855000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2813000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2260000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1158000.0</v>
       </c>
-      <c r="Z47"/>
+      <c r="AA47"/>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>76597000000.0</v>
+      </c>
+      <c r="C48">
         <v>45251000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>28806000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>20135000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>18823000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>19470000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>22803000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>15943000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>8838000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>6699581000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>8198839000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5726025000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>5498934733.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>4515841767.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3806608747.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2734858610.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1707684596.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1060620258.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>632498232.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>359541921.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>203532377.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>69010557.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-10454152.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-41803815.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49"/>
+      <c r="L49">
+        <v>0.0</v>
+      </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>19335000000.0</v>
+      </c>
+      <c r="C50">
         <v>19433000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>25857000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>28470000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>39866000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>33665000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>30516000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>36011000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>16316282473.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>6887309589.0</v>
       </c>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
       <c r="L50">
+        <v>0.0</v>
+      </c>
+      <c r="M50">
         <v>11545076693.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>6431781991.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>31369963000.0</v>
+      </c>
+      <c r="C51">
         <v>40322000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>45573000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>46659000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>51722000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>57410000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>51240000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>60157000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>45536000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>41537983000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>31064822000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>11545077000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6431781991.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1574896628.0</v>
       </c>
-      <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>188388916.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>98297341.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>19347312000.0</v>
+      </c>
+      <c r="C52">
         <v>19627000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>25997000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>32948000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>40229000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>34074000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>30954000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>36011000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>16316000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6887310000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>12710213000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3560489000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>774599341.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>453478628.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>220604123.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>313911621.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>187576416.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>96578889156.98</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>38117343740.6</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>37738889.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>32027382000.0</v>
+      </c>
+      <c r="C53">
         <v>28475000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>17748000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>25545000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>29566000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>24820000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>23058000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>36753000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>28130000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>14112862000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>8235786000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>6438855000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3635090955.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1408664335.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1288471562.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1178278063.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>180183917.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>176585908.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>141376915.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>846000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>818000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>3004000.0</v>
       </c>
-      <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54"/>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>267557270000.0</v>
+      </c>
+      <c r="C55">
         <v>242581000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>219137000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>191691000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>191859000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>187249000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>200169000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>185830000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>162240000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>144413902000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>118842592000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>31209525000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>20818474462.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>11669751008.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9761434778.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8116204013.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4156759697.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2641449278.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2127996869.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1450624661.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1036218740.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>740718059.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>557302682.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>97266380.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>108925000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>117890000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>121127084000.0</v>
+      </c>
+      <c r="C56">
         <v>112120000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>88732000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>61435000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>66108000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>58011000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>67955000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>79394000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>59418000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>45911442000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>40600868000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>17076683000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>14365719868.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>7643219513.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6398542515.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4570908450.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2306295816.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1631307004.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1549864970.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1052576337.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>851575680.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>670866623.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>509281638.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>59518103.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>88908000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>78218777000.0</v>
+      </c>
+      <c r="C57">
         <v>74010000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>72411000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>61239000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>66218000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>58369000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>69182000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>68784000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>42162000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>30295026000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>33666094000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>12714703000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6368008698.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3910144242.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2568060253.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1880898515.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1158541462.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>626037525.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>673006654.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>420689191.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>270396967.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>138743764.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>63928443.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>13095078.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>12962000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>9736000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>94847360000.0</v>
+      </c>
+      <c r="C58">
         <v>99099000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>96131000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>78672000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>81403000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>85682000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>94466000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>97097000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>75625000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>68893149000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>55157664000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>20831797000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>12088388503.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5084871395.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2616368945.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1926281225.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1170051399.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>626850025.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>674633985.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>423124631.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>270396967.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>138743764.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>63928443.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>138072381.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>121432000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>103890000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59"/>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>171057859000.0</v>
+      </c>
+      <c r="C60">
         <v>142550000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>122184000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>112283000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>109677000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>100354000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>103442000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>86715000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>84836000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>71536835000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>44550730000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>9529179000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>8530395531.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6489632075.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>7042294864.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6103692771.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2925047919.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2011971160.0</v>
       </c>
-      <c r="S60">
-[...1 lines deleted...]
-      </c>
       <c r="T60">
-        <v>1026827815.0</v>
+        <v>1453362884.0</v>
       </c>
       <c r="U60">
+        <v>1027500030.0</v>
+      </c>
+      <c r="V60">
         <v>764950101.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>601371678.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>492810488.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-41634057.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-12507000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
+      <c r="F61"/>
       <c r="G61">
         <v>-2111000000.0</v>
       </c>
       <c r="H61">
         <v>-2111000000.0</v>
       </c>
       <c r="I61">
         <v>-2111000000.0</v>
       </c>
       <c r="J61">
+        <v>-2111000000.0</v>
+      </c>
+      <c r="K61">
         <v>-2235574510.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-2372927370.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-258781000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-256230000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-303669000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-25225000.0</v>
       </c>
-      <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62"/>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
+      <c r="CR1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>19162195000.0</v>
+      </c>
+      <c r="C2">
+        <v>19162195000.0</v>
+      </c>
+      <c r="D2">
         <v>20149000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19506000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16979000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>16578000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>17596000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>19189000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17736000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16459000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18173000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14729000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11287000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7569000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7389000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6745000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4201000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6019000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7325000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6577000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4973000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4506000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7109000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4478000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>12294000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>12294000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>13386000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>12925000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>10969000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>11714000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>13599000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>11108000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>9416000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7459203252.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8314061000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7029506000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>6416824000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>7278791082.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7679781000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>7654067000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>6054256000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5944501681.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4143375000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3794226000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3517158000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2304111525.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2152770000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2171111000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2082439000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1637545824.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1595409000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1532591707.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1472683797.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1023672151.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>965431397.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1017000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>970132455.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>763256074.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>736318369.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>672536795.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>622248619.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>595283281.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>580000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>625913266.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>465865801.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>291045743.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>198784840.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>294477061.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>232615214.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>138657593.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>258576742.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>258927626.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>231236295.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>231236295.32</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>350084661.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>236986891.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>210465966.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>151280147.43</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>142056829.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>93404266.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>78653436.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>72375576.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>57638451.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>39710972.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>40693762.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>30150321.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>24986933.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>22818679.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>20096260.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>20096260.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>1739000.0</v>
       </c>
-      <c r="CM2"/>
-[...1 lines deleted...]
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>121000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>71000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...4 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
@@ -5610,101 +5737,103 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -5722,360 +5851,364 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>30</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
         <v>132000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>791000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1263000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>743000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>733000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-213000000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
+        <v>-213000000.0</v>
+      </c>
+      <c r="K5"/>
+      <c r="L5">
         <v>-328000000.0</v>
       </c>
-      <c r="K5"/>
-[...1 lines deleted...]
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>-943000000.0</v>
       </c>
-      <c r="N5"/>
-[...1 lines deleted...]
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5">
         <v>-870000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-870000000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>-971000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>195058000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>195058000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-870000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-870000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>201324000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-885000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>183816000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-998000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>175512000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>178126000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>863000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>6762920449.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>4592003000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2984308000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>2398534000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1247869552.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>547724000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>342118000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>817808000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>729018250.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>915770000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1024059000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>457998000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>577678123.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>660198000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>321183000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>195331000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>491083810.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>88984000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>18844561.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>21068350.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>44443837.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-64159376.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-470000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-253617950.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-74416609.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-164319915.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>14953560.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>31651310.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>198972084.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>582000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>16883180.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-634195.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-77742443.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-77755000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-76830000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-146636066.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-175929389.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-25859636.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-86731467.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>24484261.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>24484261.31</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>29046827.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>30850912.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>34368369.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>37656770.85</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>27872683.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>30636683.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>31816137.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>33674947.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>11343254.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>19063552.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>17849065.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>18380026.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>2225166.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>1600000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>1248047.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>1248047.0</v>
       </c>
-      <c r="CL5"/>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -6092,147 +6225,151 @@
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>32</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>849000000.0</v>
+      </c>
+      <c r="D7">
         <v>563000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>543000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>522000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>755000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>543000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>545000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>617000000.0</v>
       </c>
       <c r="J7">
         <v>468000000.0</v>
       </c>
       <c r="K7">
+        <v>617000000.0</v>
+      </c>
+      <c r="L7">
+        <v>468000000.0</v>
+      </c>
+      <c r="M7">
         <v>484000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>498000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>534000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>553000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>591000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>367000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>400000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>427000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>608000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>735000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>618000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>482000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>536000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>775000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>749000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>653000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>696000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>599000000.0</v>
       </c>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -6250,83 +6387,87 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8"/>
-      <c r="C8"/>
+      <c r="C8">
+        <v>6000000.0</v>
+      </c>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8">
         <v>6000000.0</v>
       </c>
-      <c r="F8"/>
-[...1 lines deleted...]
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
         <v>6000000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>6000000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>6000000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8">
         <v>6000000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -6358,103 +6499,105 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9">
         <v>83960000000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>83614000000.0</v>
       </c>
-      <c r="Z9">
-[...2 lines deleted...]
-      <c r="AA9">
+      <c r="AB9">
+        <v>0.0</v>
+      </c>
+      <c r="AC9">
         <v>74915000000.0</v>
       </c>
-      <c r="AB9">
-[...2 lines deleted...]
-      <c r="AC9">
+      <c r="AD9">
+        <v>0.0</v>
+      </c>
+      <c r="AE9">
         <v>226998061.15</v>
       </c>
-      <c r="AD9">
-[...6 lines deleted...]
-      <c r="AG9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -6472,332 +6615,340 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>46480580000.0</v>
+      </c>
+      <c r="C10">
+        <v>46480580000.0</v>
+      </c>
+      <c r="D10">
         <v>59221000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>58313000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>56360000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>51093000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>41982000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>51553000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>42187000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>43983000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>37761000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>36843000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>30576000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>17000000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>18916000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>22959000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>20861000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>21196000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>20528000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>27696000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>23060000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>18096000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>25205000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>18896000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>19923000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>19923000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>18330000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>23002000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>22708000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>21530000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>21490000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>22041000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>17253000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>18242991687.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>18323480000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>16196267000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>18920074000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>18434681251.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>30772339000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>10116921000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>12405655000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>19215674674.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>8946006000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>12923667000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>4311369000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>5300887799.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>6969956000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>6548622000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>6930728000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>7138344814.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3074317000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2750523923.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>3939763848.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3421532962.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2849990911.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2850000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>2964876678.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>3503428418.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2900100504.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>3332218515.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>2049804216.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2153935111.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1648000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1539479378.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>3093630609.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1434618382.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1191983450.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1075353097.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1264513770.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1069827364.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1116059004.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1117573475.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1065947506.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1065947506.71</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>1189444778.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>969925399.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>858721103.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>843678497.73</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>758753606.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>801608173.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>787799012.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>735287303.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>665193670.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>642994026.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>617186529.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>615875684.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>558292003.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>500895583.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>472623000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>472623002.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>4704000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>5136000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6848,974 +6999,986 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>78507961000.0</v>
+      </c>
+      <c r="C12">
+        <v>78507961000.0</v>
+      </c>
+      <c r="D12">
         <v>80455000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>80018000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>78099000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>79568000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>76298000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>89769000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>67694000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>61731000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>61837000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>55375000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>47962000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>42545000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>47600000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>53680000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>51230000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>50762000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>57411000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>62982000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>53739000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>42916000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>47429000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>42782000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>42981000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>42981000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>44399000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>55951000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>56411000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>58283000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>59283000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>55219000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>51376000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>46372929797.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>45386296000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>40455639000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>33819444000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>32547543539.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>36969325000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>15560865000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>18452441000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>27451460190.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>16177629000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>19324993000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>11153940000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>11739742386.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>10195175000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>9561088000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>10804769000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>10773435769.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>5984927000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>5976481901.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>5427388510.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>4830197297.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4101007464.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>4481000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>4942379543.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>4791899980.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>4024702956.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>3904990675.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>3344941299.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>3332213174.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>2910000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>2577801656.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>3231239468.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1614802299.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>1359107225.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1188528597.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1372513770.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>1246413272.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>1277914869.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>1279648975.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>1207324422.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>1207324422.03</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>1202450330.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>982910885.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>858721103.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>843678497.73</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>758753606.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>801608173.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>787799012.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>735287303.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>665193670.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>642994026.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>617186529.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>615875684.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>558292003.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>500895583.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>472623000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>472623002.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>38</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>168095000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>147646000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>6000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>141807000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>138410000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>130500000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>6000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>122184000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>122821000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>117649000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>116150000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>6000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>110230000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>109542000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>6000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>6000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>110005000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>110395000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>102837000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>6000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>98715000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>97529000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>6000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>6000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>100662000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>91908000000.0</v>
       </c>
       <c r="AC13">
         <v>5000000.0</v>
       </c>
       <c r="AD13">
+        <v>91908000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>5000000.0</v>
+      </c>
+      <c r="AF13">
         <v>87756000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>89063000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>5000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>5173301.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>5163000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>5140000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>5059000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>4960354.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>4882000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>4609000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>4551000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>4121245.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>3126000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>3122000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>3108000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>3085272.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>3081000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>3069000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>3053000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>3033490.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>3023000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>3007548.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>2993488.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>2979144.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>2969092.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>3000000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>468000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>2939527.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>461000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>454000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>2930063.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>2926132.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>3000000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>2920614.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>2916471.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>2801334.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>2791606.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>406000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>2766286.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>2761259.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>2750262.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>2753994.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>2746147.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>2746147.59</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>2739840.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>2727763.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>2707506.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>2698605.59</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>2688130.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>2686018.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>2661705.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>2652952.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>2639947.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>2631408.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>2619214.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>2613544.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>2563933.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>2538759.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>2527120.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>2527120.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>87000.0</v>
       </c>
-      <c r="CM13"/>
-[...1 lines deleted...]
-      <c r="CO13">
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>95000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>95000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>700452261.0</v>
+      </c>
+      <c r="C14">
+        <v>700452261.0</v>
+      </c>
+      <c r="D14">
         <v>695036000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>695705000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>702145000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>698171269.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>687977626.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>687978000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>675933592.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>668332395.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>674134652.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>671942381.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>672743729.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>658660803.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>653485857.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>650906465.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>647812835.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>646213517.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>643856428.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>635476056.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>629540722.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>609135912.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>619856488.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>599749816.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>643408064.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>643408064.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>601626816.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>555874112.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>633744432.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>550064416.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>548148008.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>643395352.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>606845640.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>590762600.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>629040880.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>554893440.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>547868304.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>556669864.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>507282184.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>461732584.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>452729136.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>394963144.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>375034992.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>319525000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>281429152.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>280261184.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>319245656.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>314717512.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>315970960.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>314322928.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>309962784.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>292591280.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>288120864.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>285752632.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>274270712.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>274270712.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>304426488.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>304426488.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>304823840.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>305901616.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>304481712.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>304481712.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>304040696.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>303338280.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>292489376.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>292489376.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>284818984.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>279784824.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>271656856.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>271656856.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>275579584.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>277188128.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>276169216.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>276169216.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>273577568.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>271103400.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>269938848.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>269938848.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>266934608.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>266160680.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>262524784.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>262524784.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>262180016.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>260574416.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>259253424.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>259253424.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>255379248.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>257967920.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>257281552.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>257281552.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>114844368.0</v>
       </c>
       <c r="CN14">
         <v>114844368.0</v>
       </c>
-      <c r="CO14"/>
-      <c r="CP14"/>
+      <c r="CO14">
+        <v>114844368.0</v>
+      </c>
+      <c r="CP14">
+        <v>114844368.0</v>
+      </c>
+      <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>6000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>98715000000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>6000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>6000000.0</v>
       </c>
-      <c r="Z15">
-[...2 lines deleted...]
-      <c r="AA15">
+      <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
         <v>5000000.0</v>
       </c>
-      <c r="AB15">
-[...4 lines deleted...]
-      </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
-        <v>5000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG15">
-        <v>5000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH15">
         <v>5000000.0</v>
       </c>
       <c r="AI15">
         <v>5000000.0</v>
       </c>
       <c r="AJ15">
         <v>5000000.0</v>
       </c>
       <c r="AK15">
         <v>5000000.0</v>
       </c>
       <c r="AL15">
         <v>5000000.0</v>
       </c>
       <c r="AM15">
         <v>5000000.0</v>
       </c>
       <c r="AN15">
         <v>5000000.0</v>
       </c>
       <c r="AO15">
+        <v>5000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>5000000.0</v>
+      </c>
+      <c r="AQ15">
         <v>4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AR15">
         <v>3000000.0</v>
       </c>
       <c r="AS15">
         <v>3000000.0</v>
       </c>
       <c r="AT15">
         <v>3000000.0</v>
       </c>
       <c r="AU15">
         <v>3000000.0</v>
       </c>
       <c r="AV15">
         <v>3000000.0</v>
       </c>
       <c r="AW15">
         <v>3000000.0</v>
       </c>
       <c r="AX15">
         <v>3000000.0</v>
       </c>
       <c r="AY15">
         <v>3000000.0</v>
       </c>
@@ -7855,392 +8018,404 @@
       <c r="BK15">
         <v>3000000.0</v>
       </c>
       <c r="BL15">
         <v>3000000.0</v>
       </c>
       <c r="BM15">
         <v>3000000.0</v>
       </c>
       <c r="BN15">
         <v>3000000.0</v>
       </c>
       <c r="BO15">
         <v>3000000.0</v>
       </c>
       <c r="BP15">
         <v>3000000.0</v>
       </c>
       <c r="BQ15">
         <v>3000000.0</v>
       </c>
       <c r="BR15">
         <v>3000000.0</v>
       </c>
       <c r="BS15">
+        <v>3000000.0</v>
+      </c>
+      <c r="BT15">
+        <v>3000000.0</v>
+      </c>
+      <c r="BU15">
         <v>2753994.08</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>2750913.31</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BW15">
         <v>3000000.0</v>
       </c>
       <c r="BX15">
         <v>3000000.0</v>
       </c>
       <c r="BY15">
         <v>3000000.0</v>
       </c>
       <c r="BZ15">
         <v>3000000.0</v>
       </c>
       <c r="CA15">
         <v>3000000.0</v>
       </c>
       <c r="CB15">
         <v>3000000.0</v>
       </c>
       <c r="CC15">
         <v>3000000.0</v>
       </c>
       <c r="CD15">
         <v>3000000.0</v>
       </c>
       <c r="CE15">
         <v>3000000.0</v>
       </c>
       <c r="CF15">
         <v>3000000.0</v>
       </c>
       <c r="CG15">
         <v>3000000.0</v>
       </c>
       <c r="CH15">
         <v>3000000.0</v>
       </c>
       <c r="CI15">
         <v>3000000.0</v>
       </c>
       <c r="CJ15">
         <v>3000000.0</v>
       </c>
       <c r="CK15">
+        <v>3000000.0</v>
+      </c>
+      <c r="CL15">
+        <v>3000000.0</v>
+      </c>
+      <c r="CM15">
         <v>2000000.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>18196580000.0</v>
+      </c>
+      <c r="C16">
+        <v>18196580000.0</v>
+      </c>
+      <c r="D16">
         <v>22208000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>19692000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>17361000000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>17217000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>16561000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>13928000000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="K16"/>
+      <c r="L16">
         <v>14340000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>13505000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>10467000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8278000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7844000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7822000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6857000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>7535000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>7425000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>7595000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7210000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>7605000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7996000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8013000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>11675000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>11675000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>9944000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>10680000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>8646000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>9472000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>7823000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>8183000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>6254000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>7867532529.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>8771501000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>7782891000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>6275609000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>8190840057.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5725991000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>5468054000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>4402732000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5955827306.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>5360571000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>4767923000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>3375466000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>3937477522.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3381753000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>3071903000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2082398000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2451931450.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1932615000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1834217371.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1330890648.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1414865769.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1223772416.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1223772416.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>880348965.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1090852066.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>738008367.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>724424981.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
+      <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16">
+        <v>276792049000.0</v>
+      </c>
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>162314375.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>54745686.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>54745686.0</v>
       </c>
-      <c r="BR16"/>
-[...1 lines deleted...]
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16">
         <v>96672341000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>96672341000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
-      <c r="CB16">
-[...4 lines deleted...]
-      </c>
+      <c r="CB16"/>
+      <c r="CC16"/>
       <c r="CD16">
         <v>160049.0</v>
       </c>
-      <c r="CE16"/>
-      <c r="CF16"/>
+      <c r="CE16">
+        <v>160049.0</v>
+      </c>
+      <c r="CF16">
+        <v>160049.0</v>
+      </c>
       <c r="CG16"/>
       <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>4628405.0</v>
       </c>
-      <c r="CJ16"/>
-      <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -8258,178 +8433,182 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...4 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>590823134.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
         <v>519157178.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>468963193.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18">
         <v>21358260.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18"/>
       <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18">
         <v>127815384.0</v>
       </c>
-      <c r="AX18"/>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8480,1347 +8659,1373 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20">
+        <v>62307652000.0</v>
+      </c>
+      <c r="C20">
+        <v>62307652000.0</v>
+      </c>
+      <c r="D20">
         <v>62288000000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>61884000000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>61146000000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>60911000000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>60926000000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>59381000000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>59377000000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>59372000000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>59365000000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>59382000000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>59340000000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>59337000000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>59313000000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>59326000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>59353000000.0</v>
       </c>
       <c r="R20">
         <v>59353000000.0</v>
       </c>
       <c r="S20">
         <v>59353000000.0</v>
       </c>
       <c r="T20">
-        <v>59352000000.0</v>
+        <v>59353000000.0</v>
       </c>
       <c r="U20">
         <v>59353000000.0</v>
       </c>
       <c r="V20">
+        <v>59352000000.0</v>
+      </c>
+      <c r="W20">
+        <v>59353000000.0</v>
+      </c>
+      <c r="X20">
         <v>59406000000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>59327000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>58308000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>58308000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>57915000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>57920000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>57920000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>58026000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>58107000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>57657000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>56488000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>56246051292.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>56265595000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>56218081000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>56015186000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>56015185590.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>46431214000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>46392118000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>46440454000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>45690440903.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>2719037000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>2535967000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>2560115000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>1892507708.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>1185513000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>1180513000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>1180513000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>972531184.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>944779000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>828989339.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>828989339.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>822585341.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>801585341.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>802000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>798601767.0</v>
       </c>
       <c r="BF20">
         <v>798601767.0</v>
       </c>
       <c r="BG20">
+        <v>798601767.0</v>
+      </c>
+      <c r="BH20">
+        <v>798601767.0</v>
+      </c>
+      <c r="BI20">
         <v>788196542.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>758231441.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>758000000.0</v>
       </c>
       <c r="BK20">
         <v>758231441.0</v>
       </c>
       <c r="BL20">
-        <v>322936838.0</v>
+        <v>758000000.0</v>
       </c>
       <c r="BM20">
-        <v>322936838.0</v>
+        <v>758231441.0</v>
       </c>
       <c r="BN20">
         <v>322936838.0</v>
       </c>
       <c r="BO20">
         <v>322936838.0</v>
       </c>
       <c r="BP20">
+        <v>322936838.0</v>
+      </c>
+      <c r="BQ20">
+        <v>322936838.0</v>
+      </c>
+      <c r="BR20">
         <v>63689736.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>63689736.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>14568143.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>14587912.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>14616822.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>14616822.23</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>14602080.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>14579551.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>14591316.0</v>
       </c>
-      <c r="BY20">
+      <c r="CA20">
         <v>14583508.3</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>14583477.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>9517227.0</v>
       </c>
-      <c r="CB20">
+      <c r="CD20">
         <v>9520321.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>9518769.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>9519738.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CG20">
         <v>10000000.0</v>
       </c>
       <c r="CH20">
         <v>10000000.0</v>
       </c>
       <c r="CI20">
-        <v>9515849.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="CJ20">
         <v>10000000.0</v>
       </c>
       <c r="CK20">
+        <v>9515849.0</v>
+      </c>
+      <c r="CL20">
         <v>10000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
+        <v>10000000.0</v>
+      </c>
+      <c r="CN20">
         <v>1150000.0</v>
       </c>
-      <c r="CM20"/>
-[...1 lines deleted...]
-      <c r="CO20">
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20">
         <v>1150000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CR20">
         <v>837000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>13021287000.0</v>
+      </c>
+      <c r="C21">
+        <v>13021287000.0</v>
+      </c>
+      <c r="D21">
         <v>13071000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>12967000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>12809000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12840000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12898000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12551000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>12596000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>12644000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>12689000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>12738000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>12781000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>12825000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>12869000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>12929000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>12991000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>13046000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>13112000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>13177000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>13231000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>13344000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>13519000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>13324000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>13264000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>13264000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>13373000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>13481000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>13595000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>13817000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>13863000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>13963000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>13811000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>13847077285.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>13888234000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>13834867000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>13927248000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>14024314703.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>10990949000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>11020098000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>11048701000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>11110243352.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1145442000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1167266000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1102159000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>772771239.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>530505000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>532080000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>533341000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>464129816.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>466444000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>426977511.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>429346412.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>432142704.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>434710192.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>437000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>417008269.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>419881091.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>412700186.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>412675040.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>400647537.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>403297897.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>401000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>403515425.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>173634743.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>175773972.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>109569071.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>110216124.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>110863178.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>136008994.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>113047895.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>113201298.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>68100322.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>68100322.61</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>65453100.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>65693069.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>66087314.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>69448893.8</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>71000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>69000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>803377.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>67254184.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>14679193.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>14919726.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>10617091.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>10738209.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>10863457.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>10986711.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>11109426.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>11109426.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>1237000.0</v>
       </c>
-      <c r="CM21"/>
-[...1 lines deleted...]
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>1269000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>999000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
         <v>9478000000.0</v>
       </c>
       <c r="K22"/>
-      <c r="L22"/>
+      <c r="L22">
+        <v>9478000000.0</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22">
         <v>1824000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1824000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3905000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3901000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5170000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4244000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3990000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2462000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1119000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1748796431.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2024575239.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1967095499.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2207070084.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1744490307.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1981091232.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2417447550.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2417966589.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2286882592.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1372011509.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1438842531.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1121701269.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1029898317.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>958729124.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1321311245.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>843536397.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>836523114.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>837377404.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>838976012.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>810111071.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>830069103.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22">
         <v>2.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>64220799.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>64220799.16</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1.0</v>
       </c>
-      <c r="BW22"/>
-      <c r="BX22">
+      <c r="BY22"/>
+      <c r="BZ22">
         <v>49425943.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>49425943.07</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>2.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34984114.0</v>
       </c>
       <c r="CD22">
         <v>34984114.0</v>
       </c>
       <c r="CE22">
-        <v>1.0</v>
+        <v>34984114.0</v>
       </c>
       <c r="CF22">
-        <v>1.0</v>
+        <v>34984114.0</v>
       </c>
       <c r="CG22">
         <v>1.0</v>
       </c>
       <c r="CH22">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="CI22">
         <v>1.0</v>
       </c>
       <c r="CJ22">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="CK22">
         <v>1.0</v>
       </c>
       <c r="CL22">
+        <v>1.0</v>
+      </c>
+      <c r="CM22">
+        <v>1.0</v>
+      </c>
+      <c r="CN22">
         <v>17000.0</v>
       </c>
-      <c r="CM22"/>
-[...1 lines deleted...]
-      <c r="CO22">
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22">
         <v>53000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>96000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>267557270000.0</v>
+      </c>
+      <c r="C23">
+        <v>267557270000.0</v>
+      </c>
+      <c r="D23">
         <v>270578000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>252438000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>247762000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>242581000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>244300000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>247823000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>228506000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>219137000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>227512000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>218216000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>209133000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>191691000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>194298000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>194628000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>187818000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>191859000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>200864000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>207005000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>197442000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>187249000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>198199000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>198495000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>200169000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>200169000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>203083000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>195272000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>193227000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>185830000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>189370000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>180640000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>169181000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>162048477313.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>163227456000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>154681633000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>145941587000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>144413901668.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>135558251000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>112212801000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>109968543000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>118842591960.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>49250975000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>45741806000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>31943854000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>31290917013.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>28267486000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>23773445000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>21389664000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>20818474462.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>14729393000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>13471475671.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>12403793562.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>11669751008.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>11231964230.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>10473000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>9975699853.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>9761434778.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>9169913324.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>8759459296.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>8021964364.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>8116204013.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>7680000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>6995452226.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>6495972354.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>4156759697.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3772668114.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3411899400.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>2772098528.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>2560566316.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>2303951242.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>2307077660.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>2127996869.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>2127996869.32</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>2091840978.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>1819031389.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>1572840610.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1450624661.53</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1314505948.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1242560174.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1127923556.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1036218740.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>915826941.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>826847838.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>783625804.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>740718059.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>678472811.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>611612909.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>576144173.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>576144173.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>49</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>11430000000.0</v>
+      </c>
+      <c r="D24">
         <v>11033000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>10938000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>19656000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>20134000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>19126000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>20034000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>8688000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>19099000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>19677000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>19697000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>13453000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>17381000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>17435000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>17402000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>20302000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>11093000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>12271000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>22713000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>23356000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>22718000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>32259000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>28067000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>23292000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>19537000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>20600000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>21673000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>24465000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>10786243.74</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>26062000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>4485902819.44</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>4628930817.61</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>4491071000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>5049700000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>5250678000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>4983789000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>4990735000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>4201616000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2969885000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>2971088000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2833463000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2650000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>2650000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1300000000.0</v>
       </c>
       <c r="AT24">
         <v>1300000000.0</v>
       </c>
       <c r="AU24">
+        <v>1300000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>1300000000.0</v>
+      </c>
+      <c r="AW24">
         <v>934500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>934500000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>934501000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>180000000.0</v>
       </c>
       <c r="AZ24">
         <v>180000000.0</v>
       </c>
       <c r="BA24">
         <v>180000000.0</v>
       </c>
       <c r="BB24">
         <v>180000000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
+      <c r="BC24">
+        <v>180000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>180000000.0</v>
+      </c>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>23292000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>19537000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>20600000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>21673000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>24465000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>74193177.55</v>
       </c>
-      <c r="AD25">
-[...6 lines deleted...]
-      <c r="AG25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
@@ -9838,283 +10043,289 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>61375000000.0</v>
+      </c>
+      <c r="D26">
         <v>59752000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>51121000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>51825000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>47194000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>46745000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>45392000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>47672000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>49342000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>53465000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>54757000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>56720000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>50177000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>47004000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>44075000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>42668000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>44961000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>43216000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>47039000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>48246000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>47943000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>51003000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>53659000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>51353000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>51278000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>47647000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>35000000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>34244000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>12004866.82</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>25416000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>4050389922.02</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>4016240745.16</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>25573785268.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>22609358318.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>22166556356.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>21478148266.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>20532822365.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>18285751277.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>17977000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>14743000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>13870523498.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>5318756447.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>2857213480.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...4 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
@@ -10132,400 +10343,410 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-15110617000.0</v>
+      </c>
+      <c r="C28">
+        <v>-15110617000.0</v>
+      </c>
+      <c r="D28">
         <v>-27286000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-18630000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-13605000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-10965000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4294000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8556000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5596000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1450000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>13191000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>15752000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>22606000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>29659000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>32940000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>31237000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>30678000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>30163000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>37313000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>36592000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>41827000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>39314000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>41864000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>51804000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>30879000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>30879000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>39674000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>37057000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>40280000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>38627000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>40598000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>32333000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>32395000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>27293545553.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>30112494000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>29986804000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>26076762000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>23103301891.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>10817693000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>20949799000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>18248863000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>11849146984.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>13715712000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>9431239000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>6863134000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>6325580842.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3386861000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>789615000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-173736000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-706562823.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1435721000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1199160049.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-2369617917.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1846636334.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-771646153.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-2469000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-2964876678.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-3503428418.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-2900100504.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-3332218515.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-2049804216.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-2153935111.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-1648000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-1539479378.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-3093630609.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-1434618382.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-1191983450.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-1075353097.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-1264513770.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-881438448.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-1116059004.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-1117573475.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-967650165.71</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-1065947506.71</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-1189444778.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-969925399.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-858721103.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-843678497.73</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-758753606.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-801608173.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-787799012.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-735287303.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-665193670.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-642994026.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-617186529.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-615875684.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-558292003.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-500895583.31</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-472623000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-472623002.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>54</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>201714000000.0</v>
+      </c>
+      <c r="D29">
         <v>199599000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>187577000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>188219000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>182117000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>184876000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>190064000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>175089000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>167140000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>173305000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>169760000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>168834000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>158134000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>161533000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>163147000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>160085000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>160636000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>167419000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>174075000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>166989000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>156737000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>165302000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>167693000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>161291000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10550,558 +10771,570 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>15250705000.0</v>
+      </c>
+      <c r="C30">
+        <v>15250705000.0</v>
+      </c>
+      <c r="D30">
         <v>16344000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>14413000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13357000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>12459000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13839000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12907000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>15306000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>11410000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12845000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10689000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>9257000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11232533000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6151000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5445000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3979000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4649000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5213000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5339000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4353000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8879473000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5784000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5129000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7661000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7661000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9295000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10325000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6108000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7310000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6797000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>6261000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5178000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>4559052701.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5855142000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>5266700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4815578000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>4624818322.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4389990000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4416075000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2797742000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>3150768364.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3179848000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2708587000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2223519000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1826765949.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2017679000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1998513000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1578613000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1624169365.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1552182000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1545038631.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1254443621.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1304823458.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1050091257.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1054000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>832743004.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>807104833.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>859767242.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>793671121.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>690045097.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>624765477.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>682000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>647605152.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>501919455.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>422866970.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>419659326.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>392658712.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>332378582.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>277314477.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>337103443.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>337560886.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>273150331.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>273150331.41</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>219607028.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>235689316.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>198600046.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>154177924.56</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>135135691.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>110671989.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>96393770.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>72777378.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>65155522.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>61840967.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>59434327.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>35477750.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>37591608.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>40952206.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>38148438.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>38148438.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>50767000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>45529000000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>40121000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>38048000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>37287000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>36569000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>37278000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>37540000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>37865000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>30254000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>27657000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>25790000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>24878000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>26151000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>31870000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>29374000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>20676000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>20393000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>6643461.31</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>15786000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2615926814.64</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>2633548284.37</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>14600684975.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>11576497065.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>8256079008.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>4243901807.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>1497334417.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-12249954521.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
         <v>6863900348.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
         <v>7093734531.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>57</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
+        <v>42881000000.0</v>
+      </c>
+      <c r="D32">
         <v>40934000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>29062000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>35511000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>38110000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>34161000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>29423000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>13220000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>16321000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>13851000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>7415000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-2161000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>4400000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>5337000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>7207000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>10667000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-110000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3079000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>10128000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2240000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-358000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>4422000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-3063000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-3152000000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11126,421 +11359,431 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>146430186000.0</v>
+      </c>
+      <c r="C33">
+        <v>146430186000.0</v>
+      </c>
+      <c r="D33">
         <v>145165000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>135922000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>135474000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>130461000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>129702000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>126284000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>128479000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>130405000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>133903000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>135124000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>136747000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>130256000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>127253000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>124725000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>123335000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>125751000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>124268000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>128307000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>129564000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>129238000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>132417000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>135001000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>132214000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>132214000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>127505000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>115107000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>113878000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>106436000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>104906000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>106347000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>102866000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>102821657164.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>99986101000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>99895681000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>99324570000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>98502459828.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>83336195000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>83067031000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>79838960000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>78241723529.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>23500517000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>19045899000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>15141693000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>14214234089.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>12073373000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>9081281000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>6703168000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>6452754594.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>4534202000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>4153628225.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>4166065070.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>4026531495.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>3795568061.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>3428000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>3388823542.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>3362892263.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>3291920750.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>3414142376.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>3366894787.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>3545295563.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>3491000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>3172827264.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>2479099214.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>1850463881.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>1760228701.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>1674006207.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>975113714.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>929259312.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>601754494.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>602571063.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>578131898.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>578131898.77</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>551797605.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>528662823.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>450355684.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>398048323.91</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>343123833.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>275775832.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>195989167.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>184643060.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>142086532.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>99810805.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>90566313.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>69851435.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>66445398.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>61572945.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>57701834.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>57701834.0</v>
       </c>
-      <c r="CL33"/>
-      <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
+        <v>654000000.0</v>
+      </c>
+      <c r="D34">
         <v>678000000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>383000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>327000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>296000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>270000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>259000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>326000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>319000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>362000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>310000000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>263000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>235000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>182000000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>170000000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>154000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>165000000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>202000000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>250000000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>385000000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>403000000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>201000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>206000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>295000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>264000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>257000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>123000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>345000000.0</v>
       </c>
-      <c r="AC34">
-[...4 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
@@ -11558,646 +11801,660 @@
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>16628582000.0</v>
+      </c>
+      <c r="C35">
+        <v>16628582000.0</v>
+      </c>
+      <c r="D35">
         <v>16120000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>15504000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>23999000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>25089000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>23736000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>24315000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>13090000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>23720000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>24142000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>24138000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>17699000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>17433000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>21647000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>21654000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>24327000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>15185000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>16418000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>27105000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>28021000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>27313000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>36558000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>32376000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>25284000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>25284000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>26256000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>26581000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>29824000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>28313000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>30318000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>34441000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>33198000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>33415515509.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>37589589000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>39610772000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>38206314000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>38598122980.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>31127826000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>22876012000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>22282684000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>21491569911.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>17492002000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>16643203000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>8260362000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>8198486644.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>8051191000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>5869269000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>5881444000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>5720379805.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1164807000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1157746655.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1171091954.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1174727153.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>1184734352.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>120000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>48092750.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>48308692.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>48524633.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>48740575.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>45227392.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>45382710.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>131000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>49180880.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>11003872.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>11509937.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>166000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>162000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>812500.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>3440593.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>810959.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>812059.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>1627330.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>1627330.76</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>1625695.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>1623187.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>1624494.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>2435439.96</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>2435432.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CC35">
         <v>1000000.0</v>
       </c>
       <c r="CD35">
         <v>1000000.0</v>
       </c>
       <c r="CE35">
         <v>1000000.0</v>
       </c>
       <c r="CF35">
         <v>1000000.0</v>
       </c>
-      <c r="CG35"/>
+      <c r="CG35">
+        <v>1000000.0</v>
+      </c>
       <c r="CH35">
         <v>1000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CI35"/>
+      <c r="CJ35">
+        <v>1000000.0</v>
+      </c>
+      <c r="CK35">
         <v>576629.0</v>
       </c>
-      <c r="CJ35"/>
-      <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>600382000.0</v>
+      </c>
+      <c r="C36">
+        <v>600382000.0</v>
+      </c>
+      <c r="D36">
         <v>485000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>514000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>470000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>3708000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>545000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>538000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>623000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>3264000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>643000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>624000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>596000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>537000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>404000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>398000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>399000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>396000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>414000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>413000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>408000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>436000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>387000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>551000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1046000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1046000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>620000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1011000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>805000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>997000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>919000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1191000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>916000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1077273615.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1173034000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1625155000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1958995000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1962865495.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1638513000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1625158000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1597955000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1609221708.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>2465732000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1433570000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>1019076000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>306661011.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1810511000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>2242886000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>738803000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>745936421.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>226605000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>196873152.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>191532838.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>210618310.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>387369609.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>136000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>158347808.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>155360492.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>157983472.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>156981178.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>-45179011.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>1297320000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>111000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>-50199671.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>-11067300.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>910168494000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>68481339.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>211130020.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>23427869.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>80556501.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>209023323.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>209306964.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>326854.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>227836094.7</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>209487953.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>195791318.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>177389973.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>160455418.89</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>222278882.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>184366456.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>128437111.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>54301440.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>93613100.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>51223495.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>47584718.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>27215560.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>25721809.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>21914820.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>17529322.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>17529322.0</v>
       </c>
-      <c r="CL36"/>
-      <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...4 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-      <c r="AH37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -12214,1375 +12471,1399 @@
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>2565000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>2340000000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1894000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1972000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2163000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2227000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2080000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2141000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2119000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1914000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1831000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1821000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1911000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1972000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2022000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1599000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1769000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1431000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>825072.15</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1683000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>284493101.38</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>248069421.22</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>14940312000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>14181629000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>13902342000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>13621523000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>13381895000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>11661097000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>11661068000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>11519228000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>11220749000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>2861391000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>2208845000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>1594560000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>1449507000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1400117000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>1126100000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>835214000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>832518000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>517356000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>459758000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>461058000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>465899000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>486775000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>435531000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>429126000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>425649000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>414116000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>428668000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>416605000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>438124000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>429012000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>377490000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>271856000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>190445000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>188552000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>186900000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>91067000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>85473000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>71339000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>1.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>49387000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>42512000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BX38">
         <v>1.0</v>
       </c>
       <c r="BY38">
+        <v>1.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1.0</v>
+      </c>
+      <c r="CA38">
         <v>31354000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>29993000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>24249000.0</v>
       </c>
-      <c r="CB38">
-[...2 lines deleted...]
-      <c r="CC38">
+      <c r="CD38">
+        <v>0.0</v>
+      </c>
+      <c r="CE38">
         <v>16236000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>13383000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>7990000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>7031000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3974000.0</v>
       </c>
       <c r="CJ38">
         <v>1.0</v>
       </c>
       <c r="CK38">
+        <v>3974000.0</v>
+      </c>
+      <c r="CL38">
+        <v>1.0</v>
+      </c>
+      <c r="CM38">
         <v>2988000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>2876000.0</v>
       </c>
-      <c r="CM38"/>
-[...1 lines deleted...]
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>2300000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>1326000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>27368417000.0</v>
+      </c>
+      <c r="C39">
+        <v>27368417000.0</v>
+      </c>
+      <c r="D39">
         <v>28614000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>22085000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>20832000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>20093000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>24461000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>18863000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>17027000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>15591000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>18927000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>17028000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>15167000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>7494000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>13294000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>10778000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>9274000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>10697000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>13972000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>10377000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>9786000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>6362000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>12569000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>15583000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>15489000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>15489000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>21884000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>13889000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>16830000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>13801000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>18384000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>12813000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>9761000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>6546041220.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>11999917000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>9063612000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>7981994000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>6994589672.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>10862741000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>9168830000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>8879401000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>7711757285.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>6392981000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>4662328000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>3424701000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>2480276272.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>3981259000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>3132563000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>2303114000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>1968114734.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>2658082000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1796326914.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1555896361.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1508198758.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>2285297448.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1510000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>811753764.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>799537702.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>993522376.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>646655124.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>620083181.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>613929799.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>597000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>597218154.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>283714217.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>268626547.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>233672862.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>156705884.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>92092462.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>107579255.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>87178434.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>87296733.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>5169417.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>5169417.95</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>117986012.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>71768364.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>65163775.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>5293972.27</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>77492816.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>54504178.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>47741606.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>43510997.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>43391215.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>22202039.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>16438633.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>19513188.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>16143799.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>8192173.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>7670896.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>7670896.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>1045000.0</v>
       </c>
-      <c r="CM39"/>
-[...1 lines deleted...]
-      <c r="CO39">
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39">
         <v>430000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>1423000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>21512690000.0</v>
+      </c>
+      <c r="C40">
+        <v>21512690000.0</v>
+      </c>
+      <c r="D40">
         <v>21783000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>20054000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>19860000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>37999000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>19017000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>16836000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>14613000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>30095000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>16438000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>15029000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>13562000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>11609000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>12607000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>11926000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>11888000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>12798000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>13624000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>13431000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>12659000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>10967000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>11927000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>11969000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>14697000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>14697000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>12670000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>12159000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>10888000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>10568000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>10381000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>10435000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>9975000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>10516914147.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>9214325935.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>8438994928.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>7675027464.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>7938085458.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>5209255027.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>4265517868.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>4242935878.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>9055551683.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>3001195945.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2783198542.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>2653642392.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>2912625093.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1975445407.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1742096187.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1297580903.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1188632427.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1217251907.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>922903714.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>810297937.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>801671684.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>819816543.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>2488000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>493517309.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>493347990.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>480374517.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>462551166.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>859634227.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>1123842993.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1139000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>962513658.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>1038084930.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>276792049.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>665358884.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>322456476.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>341618588.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>245057830.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>329450661.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>329897720.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>348318516.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>348318516.15</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>321168090.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>310310361.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>243984082.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>269409044.26</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>164027529.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>224020092.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>212591788.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>197861341.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>92116648.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>83330159.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>100823852.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>108593442.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>62330959.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>38885905.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>39674937.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>39674938.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>2178000.0</v>
       </c>
-      <c r="CM40"/>
-[...1 lines deleted...]
-      <c r="CO40">
+      <c r="CO40"/>
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>1227000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>928000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>3997000000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>3957000000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>3722000000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>3659000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>3661000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>3658000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>3692000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>3720000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>3784000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>3930000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>3977000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>3817000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>3773000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>3823000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>3856000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>3881000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>3780000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>4323000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1861437.82</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>4256000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>679214157.17</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>656954064.17</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>53459000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>72412000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>70609000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>49380000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>48908000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>14669000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>14714000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>14693000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>14157000.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41"/>
       <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41">
         <v>132506644.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41"/>
       <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41">
         <v>63197155.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
-      <c r="BQ41">
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41">
         <v>119000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>120000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>118000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>116000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>223000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>217000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>213000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>211000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>312000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>308000.0</v>
       </c>
-      <c r="CA41"/>
-      <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B42"/>
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>170926776000.0</v>
+      </c>
       <c r="C42">
+        <v>170926776000.0</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42">
         <v>148437000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>145986000000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="G42"/>
+      <c r="H42">
         <v>139143000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>130500000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>94863000000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="K42"/>
+      <c r="L42">
         <v>122821000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>117649000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>116150000000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>93085000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>110230000000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>109542000000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>108913000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>91718000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>110005000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>110395000000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>102837000000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>81849000000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>98715000000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>97529000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>81503000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>81503000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>100662000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>72804000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>91908000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>71765000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>87756000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>89063000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>69774000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>69230277409.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>68795141000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>68210679000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>65000713000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>63584424191.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>60903009000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>49632598000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>48413683000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>35618751580.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>2745038000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>2929283000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>3467784000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>3222390903.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>2797210000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>2515457000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>2637699000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>2537343498.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>2415431000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>2228763453.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>2053756613.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>1926367327.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>1560106495.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>3082000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>3601936833.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>3307163199.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>3462105999.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>3365482216.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>3251614962.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>3166935945.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>2719000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>3003755125.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>2932880861.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>1292304432.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>1201458190.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>1131117243.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>1080955033.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>1043636070.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>888642981.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>889848853.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>792473808.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>792473808.63</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>763044915.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>723442489.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>654374249.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>626930516.91</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>598010011.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>578321464.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>549374957.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>525089823.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>520534306.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>516172784.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>512325895.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>511367550.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>504703937.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>502473613.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>500737553.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>500737553.0</v>
       </c>
-      <c r="CL42"/>
-      <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...4 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-      <c r="AG43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
@@ -13600,104 +13881,106 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...4 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
-      <c r="AH44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -13709,1165 +13992,1183 @@
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
-      <c r="CL44">
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44">
         <v>127000.0</v>
       </c>
-      <c r="CM44"/>
-[...1 lines deleted...]
-      <c r="CO44">
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44">
         <v>15140000.0</v>
       </c>
-      <c r="CP44">
+      <c r="CR44">
         <v>13165000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>70</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>11836000000.0</v>
+      </c>
+      <c r="D45">
         <v>6329000000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>6160000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>5812000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>10683000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>5792000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>5824000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>5730000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>10306000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>5819000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5907000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5897000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>6023000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>6095000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>6619000000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>6821000000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>6767000000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>6668000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>6780000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>7262000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>7342000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>6971000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>6937000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>6665000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>5872000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>5837000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>5822000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>5785000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>5616000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>5631000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>5648000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>5565000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>5592000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>5574000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>5569000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>5563000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>5556000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>5315000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>5351000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>5257000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>5221000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>3479000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>2095000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>1511000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>1413000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>1368000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>1332000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>1303000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1124000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>736000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>728000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>686000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>684000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>651000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>643000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>639000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>654000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>620000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>613000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>623000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>551000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>473000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>397000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>353000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>346000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>277000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>265474888.79</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>261220146.59</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>267000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>262000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>253000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>192000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>154000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>106000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>82000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>58000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>54000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>34000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>34000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>32000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>32000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>30000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>29000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>29000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>23000000.0</v>
       </c>
-      <c r="CL45"/>
-      <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>6330028000.0</v>
+      </c>
+      <c r="C46">
+        <v>6330028000.0</v>
+      </c>
+      <c r="D46">
         <v>6329000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>6160000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>5812000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>5808000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>5792000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>5824000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5730000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5783000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5819000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>5907000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5897000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>6056000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>6095000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>6232000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>6096000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>6311000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>6446000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>6619000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>6821000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>6767000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>6668000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>6780000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>7342000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>7342000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>6971000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>6937000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>6665000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>5872000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>5837000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>5822000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>5785000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>5615500429.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>5631472000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>5647530000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>5564904000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>5591960081.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>5574169000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>5568739000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>5562977000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>5555959499.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>5314659000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>5351061000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>5257015000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>5220626461.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>3479457000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>2095404000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1511142000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>1412943693.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1367988000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1331911480.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1302525959.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1123937191.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>736282355.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>728000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>686403058.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>683903870.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>650687294.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>643444995.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>638836798.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>653678980.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>620000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>612880727.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>623460333.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>550506595.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>473135623.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>397440374.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>352862570.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>346117083.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>265115132.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>265474888.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>267578659.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>267578659.23</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>262254471.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>252598884.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>192287079.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>153560502.91</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>106261472.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>81892147.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>58031733.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>53568665.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>33794237.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>33667583.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>32364503.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>31897665.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>29860131.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>28671413.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>29063086.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>29063086.0</v>
       </c>
-      <c r="CL46"/>
-      <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>5819000000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>5907000000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>6023000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>6095000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>6232000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>6096000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>6311000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>6446000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>6619000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>6821000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>6767000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>6668000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>6780000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>7262000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>7342000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>6971000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>6937000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>6665000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>2623077.25</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>5837000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>873125374.93</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>921105007.56</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>863087000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>846418000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>833055000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>808476000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>805410000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>835895000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>837921000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>862745000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>857692000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>836217000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>863074000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>848043000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>841411000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>566871000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>337772000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>243090000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>233402000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>223527000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>217015000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>209720000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>180404000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>117153000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>114669000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>108996000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>108661000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>102021000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>99551000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>97558000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>99042000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>92740000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>90375000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>91339000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>80650000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>69312000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>58188000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>51642000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>50732000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>40768000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>38725000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>37246000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>36629000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>34985000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>33221000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>24905000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>19694000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>13455000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>10242000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>7235000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>6636000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>4176000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>4067000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>3910000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>3855000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>3607000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>3464000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>3511000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>2813000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>2775000.0</v>
       </c>
-      <c r="CM47"/>
-[...1 lines deleted...]
-      <c r="CO47">
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47">
         <v>2260000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>1158000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48"/>
-      <c r="C48"/>
-      <c r="D48">
+      <c r="C48">
+        <v>76597000000.0</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48">
         <v>45251000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>45251000000.0</v>
       </c>
-      <c r="F48"/>
-[...1 lines deleted...]
-      <c r="H48">
+      <c r="H48"/>
+      <c r="I48"/>
+      <c r="J48">
         <v>33118000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>28806000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>28806000000.0</v>
       </c>
-      <c r="K48"/>
-[...1 lines deleted...]
-      <c r="M48">
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48">
         <v>20135000000.0</v>
       </c>
-      <c r="N48"/>
-[...1 lines deleted...]
-      <c r="P48">
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48">
         <v>18823000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>18823000000.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48"/>
       <c r="T48"/>
-      <c r="U48">
+      <c r="U48"/>
+      <c r="V48"/>
+      <c r="W48">
         <v>19470000000.0</v>
       </c>
-      <c r="V48"/>
-[...1 lines deleted...]
-      <c r="X48">
+      <c r="X48"/>
+      <c r="Y48"/>
+      <c r="Z48">
         <v>22803000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>22803000000.0</v>
       </c>
-      <c r="Z48">
-[...2 lines deleted...]
-      <c r="AA48">
+      <c r="AB48">
+        <v>0.0</v>
+      </c>
+      <c r="AC48">
         <v>20153000000.0</v>
       </c>
-      <c r="AB48">
-[...2 lines deleted...]
-      <c r="AC48">
+      <c r="AD48">
+        <v>0.0</v>
+      </c>
+      <c r="AE48">
         <v>15943000000.0</v>
       </c>
-      <c r="AD48">
-[...4 lines deleted...]
-      </c>
       <c r="AF48">
+        <v>0.0</v>
+      </c>
+      <c r="AG48">
+        <v>0.0</v>
+      </c>
+      <c r="AH48">
         <v>16197000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>8695442393.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>8338018000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>7108901000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>6782029000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>6699580613.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>6122819000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>6098902000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>6620155000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>8198838659.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>8157953000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>5742817000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>5600038000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>5726024997.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>5966099000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>5749175000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>5614286000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>5498934733.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>5252682000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>4879694334.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>4669313240.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>4515841767.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>4328462585.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>4233000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>3975661748.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>3806608747.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>3558749613.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>3233469315.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>2969766943.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>2734858610.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>2526000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>2133341440.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>1898130027.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>1707684596.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>1529388067.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>1340871346.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>1182012538.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>1060620258.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>848142804.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>910130458.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>632498232.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>632498232.67</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>622940717.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>512423527.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>424636618.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>359541921.86</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>376802579.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>312471115.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>251996005.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>203532377.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>230661891.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>165191956.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>108640693.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>69010557.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>81072202.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>42719210.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>11275899.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>11275899.0</v>
       </c>
-      <c r="CL48"/>
-      <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
+      <c r="CQ48"/>
+      <c r="CR48"/>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...4 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
-      <c r="AH49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -14884,984 +15185,1008 @@
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>75</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>19335000000.0</v>
+      </c>
+      <c r="D50">
         <v>20339000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>28202000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>22577000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>19433000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>26607000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>39530000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>38627000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>25857000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>30807000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>32414000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>39231000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>28470000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>33868000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>36203000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>30870000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>39866000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>45143000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>40967000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>40796000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>33665000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>34328000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>42097000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>40382000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>30516000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>36751000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>37690000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>37924000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>4606913.43</v>
       </c>
-      <c r="AD50">
-[...4 lines deleted...]
-      </c>
       <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
         <v>7905103096.89</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>45536537240.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>48435974223.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>46183070478.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>44996835675.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>41537983142.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>41590032026.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>31067000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>30655000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>32298007053.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>11545076693.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
         <v>6431781991.0</v>
       </c>
-      <c r="AX50"/>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>31369963000.0</v>
+      </c>
+      <c r="C51">
+        <v>31369963000.0</v>
+      </c>
+      <c r="D51">
         <v>31935000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>39683000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>42755000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>40128000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>46276000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>60109000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>47783000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>45433000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>50952000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>52595000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>53182000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>46659000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>51856000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>54196000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>51539000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>51359000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>57841000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>64288000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>64887000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>57410000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>67069000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>70700000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>53808000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>50802000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>58004000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>60059000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>62988000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>60157000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>62088000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>54374000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>49648000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>45536537240.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>48435974000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>46183070000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>44996836000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>41537983142.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>41590032000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>31066720000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>30654518000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>31064821658.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>22661718000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>22354906000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>11174503000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>11626468641.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>10356817000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>7338238000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>6756992000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>6431781991.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1638596000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1551363874.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1570145931.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>1574896628.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>2078344758.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>381000000.0</v>
       </c>
-      <c r="BD51"/>
-      <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
-      <c r="BP51">
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51">
         <v>188388916.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>188388916.0</v>
       </c>
-      <c r="BR51"/>
-[...1 lines deleted...]
-      <c r="BT51">
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51">
         <v>98297341.0</v>
       </c>
-      <c r="BU51"/>
-      <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>19347312000.0</v>
+      </c>
+      <c r="C52">
+        <v>19347312000.0</v>
+      </c>
+      <c r="D52">
         <v>20339000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>28202000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>22577000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>19433000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>26607000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>39530000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>38627000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>25857000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>30807000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>32414000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>39231000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>32948000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>33868000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>36203000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>30870000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>39866000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>45143000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>40967000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>40796000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>34074000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>34328000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>42097000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>30516000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>30516000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>36751000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>37690000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>37924000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>36011000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>36026000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>24462000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>20576000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>16316282473.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>14838804000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>10587149000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>10692421000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>6887309589.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>13571544000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>11329152000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>11496944000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>12710213398.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>5819378000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>5924906000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>3115803000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>3560488641.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>2377417000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>1540973000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>947766000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>774599341.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>536996000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>446631874.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>452201931.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>453478628.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>947080758.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>947080758.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>196218724.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>220604123.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>209328113.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>135373323.0</v>
       </c>
-      <c r="BH52"/>
-      <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
-[...1 lines deleted...]
-      </c>
+      <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52">
+        <v>276201345330.0</v>
+      </c>
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>75500287.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>187576416.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>187576416.0</v>
       </c>
-      <c r="BR52"/>
-[...1 lines deleted...]
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52">
         <v>96578889156.98</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>96578889156.98</v>
       </c>
-      <c r="BV52"/>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
-      <c r="CB52">
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52">
         <v>37738889.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>37738889.5</v>
       </c>
-      <c r="CD52"/>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52">
         <v>4628405.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>32027382000.0</v>
+      </c>
+      <c r="C53">
+        <v>32027382000.0</v>
+      </c>
+      <c r="D53">
         <v>21234000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>21705000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>21739000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>28475000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>34316000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>38216000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>25507000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>17748000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>24076000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>18532000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>17386000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>25545000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>28684000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>30721000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>30369000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>29566000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>36883000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>35286000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>30679000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>24820000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>22224000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>23886000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>23058000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>23058000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>26069000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>32949000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>33703000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>36753000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>37793000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>33178000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>34123000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>28129938110.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>27062816000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>24259373000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>14899370000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>14112862288.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>6196986000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>5443944000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>6046786000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>8235785516.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>7231623000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>6401326000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>6842571000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>6438854587.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>3225218000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>3012466000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>3874041000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>3635090955.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>2910610000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>3225957978.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>1487624662.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>1408664335.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>1251016553.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>1631000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>1977502865.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>1288471562.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>1124602452.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>572772160.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>1295137083.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>1178278063.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>1262000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>1038322278.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>137608859.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>180183917.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>167123775.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>113175500.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>108000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>176585908.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>161855865.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>162075500.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>141376915.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>141376915.32</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>13005552.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>12985485.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>855000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>846000.0</v>
       </c>
-      <c r="BZ53"/>
-      <c r="CA53"/>
       <c r="CB53"/>
-      <c r="CC53">
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53">
         <v>818000.0</v>
       </c>
-      <c r="CD53"/>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>3004000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...4 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-      <c r="AH54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -15878,1218 +16203,1244 @@
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>267557270000.0</v>
+      </c>
+      <c r="C55">
+        <v>267557270000.0</v>
+      </c>
+      <c r="D55">
         <v>270578000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>252438000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>247762000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>242581000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>244300000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>247823000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>228506000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>219137000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>227512000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>218216000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>209133000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>191691000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>194298000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>194628000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>187818000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>191859000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>200864000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>207005000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>197442000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>187249000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>198199000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>198495000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>200169000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>200169000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>203083000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>195272000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>193227000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>185830000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>189370000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>180640000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>169181000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>162048477313.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>163227456000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>154681633000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>145941587000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>144413901668.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>135558251000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>112212801000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>109968543000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>118842591960.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>49250975000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>45741806000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>31943854000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>31290917013.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>28267486000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>23773445000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>21389664000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>20818474462.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>14729393000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>13471475671.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>12403793562.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>11669751008.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>11231964230.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>10473000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>9975699853.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>9761434778.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>9169913324.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>8759459296.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>8021964364.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>8116204013.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>7680000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>6995452226.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>6495972354.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>4156759697.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>3772668114.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>3411899400.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>2772098528.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>2560566316.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>2303951242.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>2307077660.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>2127996869.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>2127996869.32</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>2091840978.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>1819031389.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>1572840610.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>1450624661.53</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>1314505948.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>1242560174.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>1127923556.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1036218740.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>915826941.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>826847838.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>783625804.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>740718059.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>678472811.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>611612909.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>576144173.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>576144173.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>18364000.0</v>
       </c>
-      <c r="CM55"/>
-[...1 lines deleted...]
-      <c r="CO55">
+      <c r="CO55"/>
+      <c r="CP55"/>
+      <c r="CQ55">
         <v>11750000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>13177000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>121127084000.0</v>
+      </c>
+      <c r="C56">
+        <v>121127084000.0</v>
+      </c>
+      <c r="D56">
         <v>125413000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>116516000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>112288000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>112120000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>114598000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>121539000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>100027000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>88732000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>93609000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>83092000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>72386000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>61435000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>67045000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>69903000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>64483000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>66108000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>76596000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>78698000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>67878000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>58011000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>65782000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>63494000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>67955000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>67955000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>75578000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>80165000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>79349000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>79394000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>84464000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>74293000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>66315000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>59226820149.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>63241355000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>54785951000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>46617017000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>45911441840.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>52222057000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>29145770000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>30129583000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>40600868431.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>25750458000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>26695908000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>16802161000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>17076682924.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>16194113000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>14692164000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>14686496000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>14365719868.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>10195191000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>9317847446.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>8237728492.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>7643219513.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>7436396169.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>7045000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>6586876311.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>6398542515.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>5877992574.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>5345316920.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>4655069577.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>4570908450.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>4189000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>3822624962.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>4016873140.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>2306295816.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>2012439413.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>1737893193.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>1796984814.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>1631307004.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>1702196748.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>1704506596.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>1549864970.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>1549864970.55</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>1540043372.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>1290368565.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>1122484925.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>1052576337.63</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>971382115.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>966784342.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>931934389.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>851575680.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>773740409.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>727037033.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>693059491.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>670866623.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>612027412.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>550039963.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>518442339.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>518442339.0</v>
       </c>
-      <c r="CL56"/>
-      <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>78218777000.0</v>
+      </c>
+      <c r="C57">
+        <v>78218777000.0</v>
+      </c>
+      <c r="D57">
         <v>84479000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>87454000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>76777000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>74010000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>80437000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>92116000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>86807000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>72411000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>79758000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>75677000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>74547000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>61239000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>61708000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>62696000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>53816000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>66218000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>73517000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>68570000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>65638000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>58369000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>61360000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>66557000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>69182000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>69182000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>74118000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>74629000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>69505000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>68784000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>69065000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>55233000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>47269000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>42159932401.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>41972480000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>34767264000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>31729036000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>30295026186.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>33173779000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>29651524000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>27523019000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>33666094068.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>18873779000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>17686793000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>13091839000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>12714702781.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>10253664000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>8889369000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>6795410000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>6368008698.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>5599672000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>5002274927.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>4282108909.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>3910144242.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>4163273976.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>3505000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>2540217453.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>2568060253.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>2164029366.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>1994886265.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1632824570.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1880898515.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>1719000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1706291695.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1606455513.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1158541462.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>950816041.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>854748199.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>650281889.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>626037525.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>588027405.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>588825347.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>673006654.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>673006654.49</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>671252752.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>547297253.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>454450048.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>420689191.69</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>306084358.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>317424359.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>291245225.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>270396967.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>149755100.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>123041131.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>141517614.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>138743764.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>87317893.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>61704585.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>59771198.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>59771198.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>5184000.0</v>
       </c>
-      <c r="CM57"/>
-[...1 lines deleted...]
-      <c r="CO57">
+      <c r="CO57"/>
+      <c r="CP57"/>
+      <c r="CQ57">
         <v>1582000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>1568000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>94847360000.0</v>
+      </c>
+      <c r="C58">
+        <v>94847360000.0</v>
+      </c>
+      <c r="D58">
         <v>100599000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>102958000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>100776000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>99099000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>104173000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>116431000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>99897000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>96131000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>103900000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>99815000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>92246000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>78672000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>83355000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>84350000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>78143000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>81403000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>89935000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>95675000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>93659000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>85682000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>97918000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>98933000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>94466000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>94466000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>100374000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>101210000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>99329000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>97097000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>99383000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>89674000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>80467000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>75575447910.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>79562069000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>74378035000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>69935350000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>68893149166.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>64301604000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>52527536000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>49805702000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>55157663979.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>36365780000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>34329996000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>21352201000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>20913189425.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>18304855000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>14758638000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>12676854000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>12088388503.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>6764478000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>6160021582.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>5453200863.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>5084871395.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>5348008328.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>3625000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>2588310203.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>2616368945.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>2212553999.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>2043626840.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1678051962.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1926281225.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1850000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1755472575.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1617459385.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1170051399.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>950816041.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>854748199.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>650281889.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>629478118.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>588838364.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>589637407.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>674633985.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>674633985.25</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>672878447.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>548920441.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>456074542.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>423124631.65</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>308519791.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>317424359.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>291245225.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>270396967.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>149755100.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>123041131.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>141517614.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>138743764.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>87317893.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>61704585.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>59771198.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>59771198.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>5184000.0</v>
       </c>
-      <c r="CM58"/>
-[...1 lines deleted...]
-      <c r="CO58">
+      <c r="CO58"/>
+      <c r="CP58"/>
+      <c r="CQ58">
         <v>1582000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>1568000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...4 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-      <c r="AH59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -17106,547 +17457,557 @@
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>171057859000.0</v>
+      </c>
+      <c r="C60">
+        <v>171057859000.0</v>
+      </c>
+      <c r="D60">
         <v>168227000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>148437000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>145986000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>142550000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>139143000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>130500000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>127774000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>122184000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>122821000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>117649000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>116150000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>112283000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>110230000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>109542000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>108913000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>109677000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>110005000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>110395000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>102837000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>100354000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>98715000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>97529000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>103442000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>103442000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>100662000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>92077000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>91908000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>86715000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>87756000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>89063000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>86839000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>84693813552.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>81730326000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>78309027000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>74186335000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>71536834710.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>67578435000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>56078228000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>55856196000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>44550729734.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>11821888000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>9699281000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>9528928000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>9529179295.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>9426589000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>8588884000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>8450370000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>8530395531.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>7760121000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>7130309896.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>6747131691.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>6489632075.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>5824409704.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>6848000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>7323980631.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>7042294864.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>6856535697.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>6613905091.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>6255963278.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>6103692771.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>5830000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>5156900359.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>4833293164.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>2925047919.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>2655882862.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>2395158587.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>2119097791.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>1931088198.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>1713676412.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>1716001838.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>1452202450.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>1452202450.2</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>1417772301.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>1269444691.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>1116086744.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>1026827815.2</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>1005373405.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>924115282.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>835848805.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>764950101.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>765179399.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>703059703.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>641434869.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>601371678.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>590565240.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>549331585.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>515788620.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>515788620.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>13173000.0</v>
       </c>
-      <c r="CM60"/>
-[...1 lines deleted...]
-      <c r="CO60">
+      <c r="CO60"/>
+      <c r="CP60"/>
+      <c r="CQ60">
         <v>10068000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>11609000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-      <c r="U61">
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61">
         <v>-2111000000.0</v>
       </c>
-      <c r="V61"/>
-      <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...4 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
       <c r="AA61">
         <v>-2111000000.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
+        <v>-2111000000.0</v>
+      </c>
+      <c r="AD61">
+        <v>0.0</v>
+      </c>
+      <c r="AE61">
         <v>-306898306.32</v>
       </c>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
       <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
         <v>-53585383.33</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-324427000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-317259000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-326725000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-324787000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-321990000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-343018000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-344184000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-354748000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-366317000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-380180000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-334056000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-259015000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-258781000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-306778000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-321958000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-266207000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-256230000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-309132000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-308256000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-304613000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-303669000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BD61">
         <v>-286993000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-133285000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-25210000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-25225000.0</v>
       </c>
-      <c r="BF61"/>
-      <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...4 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
@@ -17664,109 +18025,86 @@
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17801,3015 +18139,3107 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>11791738000.0</v>
+      </c>
+      <c r="C2">
         <v>9990000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8121000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4513000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4598000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4031000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7372000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6324000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4678000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4730000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3043439819.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2100606413.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1386767067.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1037791093.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>805129784.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>625261342.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>450602773.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>326610463.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>236565446.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>153002357.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>88663556.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>48475306.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25658548.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13674634.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7940000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1950000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>821978000.0</v>
+      </c>
+      <c r="C3">
         <v>848000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>814000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>872000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1018000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1214000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1093000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>979000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>880000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>715000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>314214010.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>179121000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>117840782.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>99001189.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>89876523.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9742475.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8135635.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2625968.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>26316543.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14202241.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8836623.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6773828.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5521385.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3587049.0</v>
       </c>
-      <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
-        <v>14177000000.0</v>
+        <v>38958844000.0</v>
       </c>
       <c r="C5">
-        <v>11324000000.0</v>
+        <v>21566000000.0</v>
       </c>
       <c r="D5">
-        <v>88000000.0</v>
+        <v>13819000000.0</v>
       </c>
       <c r="E5">
-        <v>-1411000000.0</v>
+        <v>3563000000.0</v>
       </c>
       <c r="F5">
+        <v>1190000000.0</v>
+      </c>
+      <c r="G5">
         <v>-1423000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5040000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2605000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2943000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1552000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>381042945.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-150797143.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>838441684.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>654605812.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>858493922.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>945257296.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>687366222.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>403636313.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>93436385.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>241013759.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>222528072.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>134406998.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>57998846.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>23272886.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-19652000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-31740000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
-        <v>15025000000.0</v>
+        <v>39780822000.0</v>
       </c>
       <c r="C6">
-        <v>12138000000.0</v>
+        <v>22414000000.0</v>
       </c>
       <c r="D6">
-        <v>960000000.0</v>
+        <v>14633000000.0</v>
       </c>
       <c r="E6">
-        <v>-393000000.0</v>
+        <v>4435000000.0</v>
       </c>
       <c r="F6">
+        <v>2208000000.0</v>
+      </c>
+      <c r="G6">
         <v>-209000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6133000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3584000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3823000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-837000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>695256955.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>28323857.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>956282466.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>753607001.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>948370445.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>954999771.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>695501857.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>406262281.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>119752928.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>255216000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>231364695.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>141180826.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>63520231.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>26859935.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-19652000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-31740000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>48916939000.0</v>
+      </c>
+      <c r="C9">
         <v>43304000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>36389000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15526000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15425000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14285000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28294000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24641000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>22118000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>14515000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>7854128242.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5246311956.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3999978475.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3121000156.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2692954844.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2255972155.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1537404185.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1155394169.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1052562189.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>680318939.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>432774284.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>285344942.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>147518313.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>86385863.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>36044000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4503000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>38132975000.0</v>
+      </c>
+      <c r="C10">
         <v>19831000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11752000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2049000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-375000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2914000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8740000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1889000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3459000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1142000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2869583670.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>222443501.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1200142907.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>950693719.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1289620550.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1190836668.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>765559974.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>547251568.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>456981172.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>281823701.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>255196327.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>145682451.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>63580124.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24239021.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-17603000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-31065000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>5656571000.0</v>
+      </c>
+      <c r="C11">
         <v>2604000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1750000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>682000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>270000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>355000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1742000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>793000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1285000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>482000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>470188423.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>130821156.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>293740322.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>294525956.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>262186225.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>205016961.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>131658085.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>102913404.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>58089316.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>41242115.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>30589902.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>12517125.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>10251197.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>10043811.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2342000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7088000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>825869000.0</v>
+      </c>
+      <c r="C12">
         <v>1735000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2067000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1514000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1565000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1716000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1677000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1508000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1286284010.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>731922838.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>302425829.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>210427187.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>57348928.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>165799964.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>106002655.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>37585865.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17392472.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>31100097.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>282062000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>145682000.0</v>
       </c>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>2603000000.0</v>
+      </c>
+      <c r="C13">
         <v>2341000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2090000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2046000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2132000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2187000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2094000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1899000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>987610015.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>567144610.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>155980190.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>-92000000.0</v>
+      </c>
+      <c r="C14">
         <v>-160000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-84000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>36000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>95000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1213000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3403000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2018000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1779000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3983917792.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10760721.35</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>848548293.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>199690428.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>1358000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>595000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1142000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34000.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>28000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>32386911000.0</v>
+      </c>
+      <c r="C15">
         <v>17067000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>9918000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1403000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-550000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3247000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7011000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1112000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2155000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1418000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2507655884.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>242739781.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>998319684.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>714405864.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1076414897.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1048069740.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>658973622.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>444107873.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>398895873.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>240360401.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>224337521.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>133126360.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>53822941.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>14195210.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-15261000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-23977000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>1403000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-550000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3247000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7011000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1112000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2155000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1418000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2507655880.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>39123000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>164911000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>114670000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>171025000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>158798000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>96540000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>65095000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>54605000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30825000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>27787000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16085000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>397000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>33386000000.0</v>
+      </c>
+      <c r="C17">
         <v>17227000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>10002000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1367000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-645000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3269000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6998000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1096000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2160855280.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1636230855.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1349375.78</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>91622345.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>906402585.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>1754000000.0</v>
+      </c>
+      <c r="C18">
         <v>606000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>23000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>532000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>567000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>471000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>417000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>391000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-298673995.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-266752022.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>15343267000.0</v>
+      </c>
+      <c r="C21">
         <v>14177000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11324000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>88000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1411000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1423000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5040000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2605000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2943000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1552000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>381042945.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-150797144.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>838441684.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>654605812.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1065994170.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1054125287.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>687366222.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>461206876.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>40490568.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>255000121.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>219592063.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>135669946.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>58085402.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>23272886.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-19652000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-31740000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22"/>
+      <c r="L22">
+        <v>0.0</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>45365410000.0</v>
+      </c>
+      <c r="C23">
         <v>39117000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>33186000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>19951000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>21434000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>19739000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30626000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>28360000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>23853000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>20797000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10516525116.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7497715513.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4548303858.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3504185437.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2432090458.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1827108210.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1300640736.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1020797756.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1160343319.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>524291806.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>301845777.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>198150301.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>115091458.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>76787610.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>63636000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>38193000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24"/>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>1095000000.0</v>
+      </c>
+      <c r="C25">
         <v>1107000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1052000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1291000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1413000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1566000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1450000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>982000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>883201662.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26">
+        <v>14723622000.0</v>
+      </c>
+      <c r="C26">
         <v>13139000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>12120000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8341000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8992000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7667000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10670000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9620000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8259000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7687000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3296692936.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2321348753.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1245719192.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>911904722.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>601485367.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>453853000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>308451348.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>235800504.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>177556719.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>105848590.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>57533359.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>37959225.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>20687444.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>13366499.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>7759000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6817000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>11902000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9202000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4250000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4922000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4405000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9295000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9596000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8294000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5861000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3087989953.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2214209719.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1269412720.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>984002165.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>624599686.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>453292701.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>345289299.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>286693188.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>172492000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>73051000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>13912000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8803000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>30359000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>17378000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>19378000000.0</v>
+      </c>
+      <c r="C28">
         <v>4086000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3743000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2847000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2922000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3636000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3289000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2820000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2622000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2519000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1088402408.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>861550628.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>646404879.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>570487457.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>400875621.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>294701167.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>196297316.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>171693601.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>93174000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>38114000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>169912000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>119803000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>68000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>48478025.87</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16621000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11677000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>5815000000.0</v>
+      </c>
+      <c r="C29">
         <v>2604000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1750000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>682000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>270000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>355000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1742000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>793000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1280523340.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>478009033.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>470188420.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>33573672000.0</v>
+      </c>
+      <c r="C30">
         <v>29127000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25065000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15438000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16836000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15708000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23254000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22036000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19175000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16067000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7473085297.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5397109100.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3161536791.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2466394344.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1626960674.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1201846868.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>850037963.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>694187293.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>923777873.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>371289448.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>213182220.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>149674995.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>89432910.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>63112975.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>55696000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>36243000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>22789708000.0</v>
+      </c>
+      <c r="C31">
         <v>5654000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>428000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1961000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1036000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1491000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3700000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-716000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>516000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>410000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2488540725.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>373240645.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>361701223.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>130287943.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>223626380.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>136711381.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>78193752.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>86044692.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>52000776.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>26823580.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>32641265.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>11952216.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>5494722.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>966135.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2049000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>675000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>60708677000.0</v>
+      </c>
+      <c r="C32">
         <v>53294000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>44510000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20039000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>20023000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>18316000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>35666000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>30965000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>26796000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>19245000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>10897568061.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7346918369.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5386745542.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4158791249.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3498084628.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2881233497.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1988006958.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1482004632.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1289127635.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>833321296.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>521437840.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>333820248.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>173176861.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>100060497.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>43984000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6453000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU32"/>
+  <dimension ref="A1:CW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:101">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
-        <v>187</v>
+        <v>157</v>
       </c>
       <c r="CQ1" t="s">
-        <v>188</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>189</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>190</v>
       </c>
       <c r="CT1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CU1" t="s">
-        <v>191</v>
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>193</v>
       </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:101">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>3195281282.0</v>
+      </c>
+      <c r="C2">
+        <v>3195281282.0</v>
+      </c>
+      <c r="D2">
         <v>3359000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2818000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2705000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2640000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2800000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2312000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2238000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2010000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2467000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2007000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1637000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1199000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1271000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>976000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1067000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1118000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1223000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1223000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1034000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>910000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1029000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>872000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1220000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1728000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2157000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1798000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1689000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1620000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1991000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1469000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1244000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1061324509.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1303000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1124094146.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1189000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1126360012.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1234297161.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1233148536.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1135944483.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>763236345.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>845578129.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>730019031.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>704606314.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>583612903.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>588980230.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>478601393.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>449411887.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>394362609.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>379121709.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>309111062.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>304171687.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>284704746.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>285960720.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>15212147.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>225956740.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>389239942.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>226126062.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>189763780.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>164706899.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>169529242.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>176199743.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>151154849.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>128377508.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>218188606.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>124352706.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>108061461.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>89970448.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>159970967.63</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>87118955.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>79628447.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>68010172.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>69043968.61</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>64038995.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>57159364.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>48544684.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>46527595.01</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>43603062.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>7394457.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>28178188.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>30715181.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>24006352.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>19720026.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>15002847.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>15460902.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>12268872.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>11024972.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>9720559.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>9720559.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>782000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>454000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>509000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>551000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>395000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>391000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>315000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>304000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>279000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>377000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:101">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>214004949.0</v>
+      </c>
+      <c r="C3">
+        <v>214004949.0</v>
+      </c>
+      <c r="D3">
         <v>210892000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>212000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>212000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>203500000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>203500000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>209000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>209000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>218000000.0</v>
       </c>
       <c r="K3">
         <v>218000000.0</v>
       </c>
       <c r="L3">
-        <v>201000000.0</v>
+        <v>218000000.0</v>
       </c>
       <c r="M3">
         <v>218000000.0</v>
       </c>
       <c r="N3">
-        <v>254500000.0</v>
+        <v>201000000.0</v>
       </c>
       <c r="O3">
-        <v>254500000.0</v>
+        <v>218000000.0</v>
       </c>
       <c r="P3">
         <v>254500000.0</v>
       </c>
       <c r="Q3">
+        <v>254500000.0</v>
+      </c>
+      <c r="R3">
+        <v>254500000.0</v>
+      </c>
+      <c r="S3">
         <v>265000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>303500000.0</v>
       </c>
       <c r="T3">
         <v>303500000.0</v>
       </c>
       <c r="U3">
         <v>303500000.0</v>
       </c>
       <c r="V3">
-        <v>273250000.0</v>
+        <v>303500000.0</v>
       </c>
       <c r="W3">
-        <v>273250000.0</v>
+        <v>303500000.0</v>
       </c>
       <c r="X3">
         <v>273250000.0</v>
       </c>
       <c r="Y3">
+        <v>273250000.0</v>
+      </c>
+      <c r="Z3">
+        <v>273250000.0</v>
+      </c>
+      <c r="AA3">
         <v>2311000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>265500000.0</v>
       </c>
       <c r="AB3">
         <v>244750000.0</v>
       </c>
       <c r="AC3">
+        <v>265500000.0</v>
+      </c>
+      <c r="AD3">
         <v>244750000.0</v>
       </c>
-      <c r="AD3">
-[...1 lines deleted...]
-      </c>
       <c r="AE3">
-        <v>234000000.0</v>
+        <v>244750000.0</v>
       </c>
       <c r="AF3">
         <v>220000000.0</v>
       </c>
       <c r="AG3">
+        <v>234000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>220000000.0</v>
+      </c>
+      <c r="AI3">
         <v>673162372.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>178958930.0</v>
       </c>
       <c r="AJ3">
         <v>178958930.0</v>
       </c>
       <c r="AK3">
+        <v>178958930.0</v>
+      </c>
+      <c r="AL3">
+        <v>178958930.0</v>
+      </c>
+      <c r="AM3">
         <v>-160294397.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>173490114.0</v>
       </c>
       <c r="AN3">
         <v>78553503.0</v>
       </c>
       <c r="AO3">
+        <v>173490114.0</v>
+      </c>
+      <c r="AP3">
+        <v>78553503.0</v>
+      </c>
+      <c r="AQ3">
         <v>215776124.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>82687860.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>70498801.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>44805250.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>102659298.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>37282252.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>29464573.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>29460196.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>29460196.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24049894.0</v>
       </c>
       <c r="AZ3">
         <v>24049894.0</v>
       </c>
       <c r="BA3">
         <v>24049894.0</v>
       </c>
       <c r="BB3">
+        <v>24049894.0</v>
+      </c>
+      <c r="BC3">
+        <v>24049894.0</v>
+      </c>
+      <c r="BD3">
         <v>-971386.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>-971386.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>-9437752.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>-45756402.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-54347195.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>-17520128.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>-12924512.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>-38217360.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>-44345553.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>-15980806.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>-581797.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>94655220.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>-2625101.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>-18276381.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>-9583089.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>33554845.99</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>15595116.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>2242645.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>7321513.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>14391902.82</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>9586919.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>15470408.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>14126624.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>16430904.59</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>6295214.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>2118101.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>8495025.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>-30430745.1</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>123208.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>123253.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>123253.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>1163022.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>-246490.19</v>
-      </c>
-[...4 lines deleted...]
-        <v>123245.0</v>
       </c>
       <c r="CK3">
         <v>123245.0</v>
       </c>
-      <c r="CL3"/>
-      <c r="CM3"/>
+      <c r="CL3">
+        <v>123245.0</v>
+      </c>
+      <c r="CM3">
+        <v>123245.0</v>
+      </c>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
+      <c r="CV3"/>
+      <c r="CW3"/>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:101">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -20985,668 +21415,682 @@
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:101">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>5150911772.0</v>
+      </c>
+      <c r="C5">
+        <v>2499025549.0</v>
+      </c>
+      <c r="D5">
         <v>23159309000.0</v>
       </c>
-      <c r="C5">
-[...4 lines deleted...]
-      </c>
       <c r="E5">
+        <v>6143000000.0</v>
+      </c>
+      <c r="F5">
+        <v>5238000000.0</v>
+      </c>
+      <c r="G5">
         <v>2301000000.0</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>3315000000.0</v>
+        <v>7943000000.0</v>
       </c>
       <c r="I5">
+        <v>5095000000.0</v>
+      </c>
+      <c r="J5">
+        <v>5488000000.0</v>
+      </c>
+      <c r="K5">
         <v>2197000000.0</v>
       </c>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
       <c r="L5">
-        <v>2241000000.0</v>
+        <v>5615000000.0</v>
       </c>
       <c r="M5">
-        <v>-240000000.0</v>
+        <v>1765000000.0</v>
       </c>
       <c r="N5">
-        <v>854000000.0</v>
+        <v>4201000000.0</v>
       </c>
       <c r="O5">
-        <v>-167000000.0</v>
+        <v>2753000000.0</v>
       </c>
       <c r="P5">
-        <v>-359000000.0</v>
+        <v>917000000.0</v>
       </c>
       <c r="Q5">
+        <v>567000000.0</v>
+      </c>
+      <c r="R5">
+        <v>-674000000.0</v>
+      </c>
+      <c r="S5">
         <v>-645000000.0</v>
       </c>
-      <c r="R5">
-[...4 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-391000000.0</v>
+      </c>
+      <c r="U5">
+        <v>-144000000.0</v>
+      </c>
+      <c r="V5">
         <v>-787000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-16000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>790000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-688000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1509000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>580000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>2242000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1333000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>885000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-189000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1480000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>724000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>590000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>507736235.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1579000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>645262254.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>374000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>207386403.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>447423744.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-395913002.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1827375631.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>95192685.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>405234326.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>60883292.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-180267358.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-400906480.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>88242546.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>90919659.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>70947131.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>182942866.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>299541399.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>195940673.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>169966326.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>95857028.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>191064216.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>30246440.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>176556188.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>493323156.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>304292261.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>268378753.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>262741672.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>330501082.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>308021649.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>257378183.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>196441733.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>364390437.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>199197549.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>163678034.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>135238905.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>226637288.75</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>107513805.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>127228195.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>110339088.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-233275982.56</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>111028968.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>100760700.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>73888890.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>76412032.89</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>72248812.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>16301032.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>52615999.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>62825843.1</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>72805843.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>28863368.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>42400444.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>18931500.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>43820453.19</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>36060639.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>29202788.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>29202788.0</v>
       </c>
-      <c r="CL5">
-[...4 lines deleted...]
-      </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:101">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>5364916721.0</v>
+      </c>
+      <c r="C6">
+        <v>2713030498.0</v>
+      </c>
+      <c r="D6">
         <v>23370201000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
+        <v>6355000000.0</v>
+      </c>
+      <c r="F6">
+        <v>5450000000.0</v>
+      </c>
+      <c r="G6">
         <v>2504500000.0</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
-        <v>3524000000.0</v>
+        <v>8146500000.0</v>
       </c>
       <c r="I6">
+        <v>5304000000.0</v>
+      </c>
+      <c r="J6">
+        <v>5697000000.0</v>
+      </c>
+      <c r="K6">
         <v>2415000000.0</v>
       </c>
-      <c r="J6">
-[...4 lines deleted...]
-      </c>
       <c r="L6">
-        <v>2442000000.0</v>
+        <v>5833000000.0</v>
       </c>
       <c r="M6">
-        <v>-22000000.0</v>
+        <v>1983000000.0</v>
       </c>
       <c r="N6">
-        <v>1108500000.0</v>
+        <v>4402000000.0</v>
       </c>
       <c r="O6">
-        <v>87500000.0</v>
+        <v>2971000000.0</v>
       </c>
       <c r="P6">
-        <v>-104500000.0</v>
+        <v>1171500000.0</v>
       </c>
       <c r="Q6">
+        <v>821500000.0</v>
+      </c>
+      <c r="R6">
+        <v>-419500000.0</v>
+      </c>
+      <c r="S6">
         <v>-380000000.0</v>
       </c>
-      <c r="R6">
-[...4 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-87500000.0</v>
+      </c>
+      <c r="U6">
+        <v>159500000.0</v>
+      </c>
+      <c r="V6">
         <v>-483500000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>287500000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1063250000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-414750000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1235750000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>2891000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>2486750000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1598500000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1129750000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>55750000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1700000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>958000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>810000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1180898607.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1757958930.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>824221184.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>552958930.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>47092006.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>525977247.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-222422888.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1748822128.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>310968809.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>487922186.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>131382093.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-135462108.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-298247182.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>125524798.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>120384232.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>100407327.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>212403062.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>323591293.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>266991484.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>194016220.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>119906922.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>190092830.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-8506316.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>167118436.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>447566754.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>249945066.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>250858625.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>249817160.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>292283722.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>263676096.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>241397377.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>195859936.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>459045657.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>196572448.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>145401653.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>125655816.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>260192134.75</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>123108921.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>129470840.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>117660601.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-218884079.73</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>120615887.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>116231108.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>88015514.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>92842937.48</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>78544026.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>18419133.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>61111024.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>32395098.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>72929051.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>28986621.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>42523697.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>20094522.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>43573963.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>36183884.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>29326033.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>29326033.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43294219.0</v>
       </c>
       <c r="CN6">
         <v>43294219.0</v>
       </c>
-      <c r="CO6"/>
-      <c r="CP6"/>
+      <c r="CO6">
+        <v>43294219.0</v>
+      </c>
+      <c r="CP6">
+        <v>43294219.0</v>
+      </c>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:101">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -21822,84 +22266,86 @@
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:101">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -22075,1334 +22521,1366 @@
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:101">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>11990194416.0</v>
+      </c>
+      <c r="C9">
+        <v>11990194416.0</v>
+      </c>
+      <c r="D9">
         <v>14979000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>12025000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>11125000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>10104000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>13073000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>10460000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>9667000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>8315000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11273000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>9240000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>7561000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3828000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5621000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3035000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3042000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3563000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4121000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4667000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3074000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4054000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4433000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2287000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3511000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>6607000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>8319000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>6893000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>6475000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>5940000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>7364000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>5850000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>5487000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>5317799362.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>6816000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>5291675055.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>4856000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>3940921823.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>4337569481.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>3178136245.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>3042062073.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>2110818773.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>2336022326.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1797117215.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1610169928.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>1329685871.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1540590313.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>1243659537.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>1132376235.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1046043484.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>1161853903.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>935744641.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>856336447.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>816650520.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>887041824.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>47604510.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>684851651.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>1301116167.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>748574749.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>643263928.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>599816111.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>617597289.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>636004960.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>544025541.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>458344365.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>882657310.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>421076429.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>368225464.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>310606972.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>626913803.43</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>313212679.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>322038259.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>298722981.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>327787779.59</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>281939634.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>251673265.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>200559238.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>199576519.09</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>178780925.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>26599928.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>139163143.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>105068304.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>126294901.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>117736667.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>88307968.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>68973752.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>83928628.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>74168607.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>58273954.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>58273954.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43294219.0</v>
       </c>
       <c r="CN9">
         <v>43294219.0</v>
       </c>
       <c r="CO9">
+        <v>43294219.0</v>
+      </c>
+      <c r="CP9">
+        <v>43294219.0</v>
+      </c>
+      <c r="CQ9">
         <v>10826000.0</v>
       </c>
-      <c r="CP9">
-[...4 lines deleted...]
-      </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
+        <v>0.0</v>
+      </c>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
         <v>4540000.0</v>
       </c>
-      <c r="CT9">
-[...2 lines deleted...]
-      <c r="CU9">
+      <c r="CV9">
+        <v>0.0</v>
+      </c>
+      <c r="CW9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:101">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>5037499017.0</v>
+      </c>
+      <c r="C10">
+        <v>5037499017.0</v>
+      </c>
+      <c r="D10">
         <v>23263000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5878000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4952000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2717000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7544000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4581000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4989000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1741000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5086000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1210000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3715000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2326000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>522000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>216000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1015000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-738000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-773000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-562000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1806000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1123000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1826000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-271000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-5592000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2504000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1185000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-66000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5264000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1206000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-848000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2720000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1223000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>857098581.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1797000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>881648554.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>183000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-172588442.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>263681977.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-538100816.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-1584499483.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>215800432.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2795317481.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>129851990.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-176816709.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-348734212.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>238909989.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>158985491.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>135048410.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>306553114.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>444703307.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>263059250.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>190265303.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>212346897.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>250297681.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>24514555.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>231767293.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>590803390.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>389872967.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>308944193.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>294679757.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>344027843.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>362135105.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>282313139.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>202360581.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>372441430.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>206163152.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>186955392.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>148185159.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>259259608.69</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>127129884.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>161080361.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>136655480.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>150419621.31</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>129284808.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>103836817.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>77154433.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>79405383.13</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>75949818.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>14444941.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>56896339.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>72992443.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>75745145.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>63797657.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>45110213.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>36345970.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>45568930.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>37671393.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>26096155.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>26096155.0</v>
       </c>
-      <c r="CL10">
-[...4 lines deleted...]
-      </c>
       <c r="CN10">
         <v>0.0</v>
       </c>
       <c r="CO10">
+        <v>0.0</v>
+      </c>
+      <c r="CP10">
+        <v>0.0</v>
+      </c>
+      <c r="CQ10">
         <v>2920000.0</v>
       </c>
-      <c r="CP10">
-[...4 lines deleted...]
-      </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
       <c r="CS10">
         <v>0.0</v>
       </c>
       <c r="CT10">
         <v>0.0</v>
       </c>
       <c r="CU10">
         <v>0.0</v>
       </c>
+      <c r="CV10">
+        <v>0.0</v>
+      </c>
+      <c r="CW10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:101">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>823475266.0</v>
+      </c>
+      <c r="C11">
+        <v>823475266.0</v>
+      </c>
+      <c r="D11">
         <v>3344000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>998000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>638000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>526000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>721000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>693000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>664000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>399000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>448000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>562000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>341000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>246000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>277000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>173000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-14000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>37000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>95000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>97000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>41000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>163000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>245000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>201000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-254000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>364000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>365000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>336000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>677000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>35000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>257000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>322000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>179000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>289470044.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>368000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>529202309.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>139000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>110246775.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>221246469.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>52984311.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>93531478.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>71482684.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>361093550.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>31322795.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>6289394.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-13379084.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>50423327.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>47090068.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>46686845.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>69776649.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>92166420.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>70419098.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>61378155.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>53776285.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>59394448.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>51760197.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>64797513.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>132177198.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>82055004.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>47954023.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>62849199.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>66126123.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>62186716.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>52389816.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>24314306.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>71455502.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>26809547.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>33393036.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>26792879.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>39608126.7</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>21783247.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>41578374.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>37757903.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>11175705.73</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>19526817.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>15720099.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>12245489.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>11125746.59</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>11295302.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>2067897.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>8508291.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>8201259.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>10075992.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>7172694.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>5423214.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>-5266948.1</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>7201932.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>6236286.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>4345854.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>4345854.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-13455735.47</v>
       </c>
       <c r="CN11">
         <v>-13455735.47</v>
       </c>
       <c r="CO11">
+        <v>-13455735.47</v>
+      </c>
+      <c r="CP11">
+        <v>-13455735.47</v>
+      </c>
+      <c r="CQ11">
         <v>1213000.0</v>
       </c>
-      <c r="CP11">
-[...4 lines deleted...]
-      </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
         <v>0.0</v>
       </c>
       <c r="CU11">
         <v>0.0</v>
       </c>
+      <c r="CV11">
+        <v>0.0</v>
+      </c>
+      <c r="CW11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:101">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>113412755.0</v>
+      </c>
+      <c r="C12">
+        <v>113412755.0</v>
+      </c>
+      <c r="D12">
         <v>183000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>265000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>286000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>323000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>399000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>514000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>499000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>497000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>529000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>555000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>486000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>427000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>395000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>351000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>341000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>358000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>382000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>418000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>407000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>377000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>430000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>461000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>448000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>387000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>423000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>426000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>441000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>422000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>393000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>371000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>322000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>323800026.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>318779226.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>379181366.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>260257970.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>219680448.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>191169801.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>162964862.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>158107727.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>95168377.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>95338026.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>58841079.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>53078347.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>50487030.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>45175681.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>33693033.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>32998931.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>45765307.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3595298.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>3932234.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>3750917.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>34061163.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>8608052.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>13907789.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>45773353.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>51723832.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>31233511.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>23045312.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>19013573.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>13526761.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>9767903.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>8954150.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>5337051.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>8050993.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>4340502.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>5000977.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>3363165.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>6000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>8000000.0</v>
       </c>
-      <c r="BS12">
-[...4 lines deleted...]
-      </c>
       <c r="BU12">
+        <v>0.0</v>
+      </c>
+      <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
         <v>6000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BY12">
         <v>3000000.0</v>
       </c>
       <c r="BZ12">
-        <v>4000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="CA12">
-        <v>5000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="CB12">
         <v>4000000.0</v>
       </c>
       <c r="CC12">
+        <v>5000000.0</v>
+      </c>
+      <c r="CD12">
         <v>4000000.0</v>
       </c>
-      <c r="CD12">
-[...1 lines deleted...]
-      </c>
       <c r="CE12">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="CF12">
         <v>3000000.0</v>
       </c>
       <c r="CG12">
+        <v>3000000.0</v>
+      </c>
+      <c r="CH12">
+        <v>3000000.0</v>
+      </c>
+      <c r="CI12">
         <v>2000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>2000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>37664347.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>1000000.0</v>
       </c>
-      <c r="CK12">
-[...4 lines deleted...]
-      </c>
       <c r="CM12">
         <v>0.0</v>
       </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
+        <v>0.0</v>
+      </c>
+      <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12">
         <v>5000.0</v>
       </c>
-      <c r="CP12">
-[...4 lines deleted...]
-      </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
+        <v>0.0</v>
+      </c>
+      <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
         <v>8000.0</v>
       </c>
-      <c r="CT12">
-[...2 lines deleted...]
-      <c r="CU12">
+      <c r="CV12">
+        <v>0.0</v>
+      </c>
+      <c r="CW12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:101">
       <c r="A13" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>169</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>679000000.0</v>
+      </c>
+      <c r="D13">
         <v>675000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>609000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>640000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>517000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>598000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>634000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>592000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>593000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>543000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>513000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>441000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>458000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>453000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>544000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>591000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>757000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>485000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>472000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>418000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>429000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>642000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>603000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>513000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>536000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>509000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>562000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>46000000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -23428,1086 +23906,1098 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:101">
       <c r="A14" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>170</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>8000000.0</v>
+      </c>
+      <c r="D14">
         <v>-29000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-37000000.0</v>
       </c>
       <c r="E14">
         <v>-34000000.0</v>
       </c>
       <c r="F14">
+        <v>-37000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-34000000.0</v>
+      </c>
+      <c r="H14">
         <v>-58000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-55000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-13000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-45000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-23000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-17000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-23000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>21000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>26000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>12000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>49000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>19000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>935000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>946000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1213000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1566000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2033000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3394000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3403000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3169000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2417000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2427000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>901459.45</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2231000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>285392921.42</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>298543109.63</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1773904851.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>5311000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3818000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1819901681.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3981140792.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2777000.0</v>
       </c>
-      <c r="AM14">
-[...4 lines deleted...]
-      </c>
       <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>19131194247.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3004000.0</v>
       </c>
-      <c r="AQ14">
-[...4 lines deleted...]
-      </c>
       <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>848548293.0</v>
       </c>
-      <c r="AT14">
-[...4 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>199690428.0</v>
       </c>
-      <c r="AX14">
-[...4 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
         <v>-299000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>299000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>293000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>331000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>335000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>456000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>304000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>263000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>32000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>448000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>285000.0</v>
       </c>
-      <c r="BL14">
-[...2 lines deleted...]
-      <c r="BM14">
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>588000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>353000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>188000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>13000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>34000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>-37000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>37000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4000.0</v>
       </c>
       <c r="BV14">
         <v>4000.0</v>
       </c>
       <c r="BW14">
+        <v>-4000.0</v>
+      </c>
+      <c r="BX14">
+        <v>4000.0</v>
+      </c>
+      <c r="BY14">
         <v>-1000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>7000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>2000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>24000.0</v>
       </c>
-      <c r="CB14">
-[...2 lines deleted...]
-      <c r="CC14">
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
         <v>15000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>18000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>9000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>8000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="CJ14">
         <v>2000.0</v>
       </c>
       <c r="CK14">
+        <v>1000.0</v>
+      </c>
+      <c r="CL14">
+        <v>2000.0</v>
+      </c>
+      <c r="CM14">
         <v>10000.0</v>
       </c>
-      <c r="CL14">
-[...4 lines deleted...]
-      </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:101">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>4221913326.0</v>
+      </c>
+      <c r="C15">
+        <v>4221913326.0</v>
+      </c>
+      <c r="D15">
         <v>19890000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>4846000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>4277000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>2157000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>6765000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>3833000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>4312000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1297000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4615000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>631000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3375000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2057000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>266000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>69000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-989000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-834000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-849000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-647000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1780000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1004000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1578000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-476000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-5353000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2008000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>793000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-403000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4613000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-1190000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-1139000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2381000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1060000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>503573700.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1394000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>326872069.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>52000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>645315988.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>23917442.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-521252533.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-1578684091.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>75727862.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>2415136281.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>142778422.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-125986681.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-224424706.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>216924554.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>134888180.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>115351753.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>261479401.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>372987716.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>210381094.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>153471473.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>192552026.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>193816797.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-49383302.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>208367342.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>487432227.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>325280298.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>263702372.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>234908333.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>302273735.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>320139161.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>235211413.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>190445431.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>311598093.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>188516721.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>158858808.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>121392280.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>219658777.36</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>104495442.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>119315541.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>98849438.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>139274881.49</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>109725256.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>88129233.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>64902195.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>68218617.79</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>64641635.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>12143480.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>48430332.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>64808987.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>65542788.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>56551271.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>39608530.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>41599872.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>38354059.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>31442748.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>21729680.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>21729680.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13455735.0</v>
       </c>
       <c r="CN15">
         <v>13455735.0</v>
       </c>
       <c r="CO15">
+        <v>13455735.0</v>
+      </c>
+      <c r="CP15">
+        <v>13455735.0</v>
+      </c>
+      <c r="CQ15">
         <v>1715000.0</v>
       </c>
-      <c r="CP15">
-[...4 lines deleted...]
-      </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
       <c r="CS15">
         <v>0.0</v>
       </c>
       <c r="CT15">
         <v>0.0</v>
       </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
+      <c r="CV15">
+        <v>0.0</v>
+      </c>
+      <c r="CW15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:101">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>4615000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>631000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>631000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2057000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>266000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>69000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-989000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-834000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-849000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-647000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1780000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1004000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1578000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-476000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-5353000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2008000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>793000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-403000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4613000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-531584.12</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-1139000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>357078584.28</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>168776371.31</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>84289000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>210668000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>53071000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>7555000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>113614000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3587000.0</v>
       </c>
-      <c r="AM16">
-[...4 lines deleted...]
-      </c>
       <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>4409000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>380001000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>23029000.0</v>
       </c>
-      <c r="AR16">
-[...2 lines deleted...]
-      <c r="AS16">
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>3782000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>35341000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>21744000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>18556000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>44977000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>60946000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>34278000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>24710000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>38150000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>30839000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>18837000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>26844000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>43353000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>51000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>40799000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>35873000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>48363000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>47850000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>34684000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>27901000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>27899000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>27617000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>23258000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>17766000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>18213000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>15390000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>17395000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>14097000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>19970000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>14638000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>11591000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>8406000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>9028000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>8185000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>7574000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>6038000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>8073000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>8097000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>6831000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>4786000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>5029000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>4633000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>3798000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>2625000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>397000.0</v>
       </c>
-      <c r="CL16">
-[...4 lines deleted...]
-      </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
+      <c r="CV16">
+        <v>0.0</v>
+      </c>
+      <c r="CW16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:101">
       <c r="A17" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>173</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>4273000000.0</v>
+      </c>
+      <c r="D17">
         <v>19919000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>4880000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>4314000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>2191000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>6823000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3888000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>4325000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1342000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>4638000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>648000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>3374000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>2080000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>245000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>43000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-1001000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-883000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-868000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-659000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>1765000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>960000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1581000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-472000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-5338000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1993000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>820000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-402000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>4587000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-554366.29</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-1105000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>359628074.39</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>166228803.44</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>1526922698.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>430719655.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>128596268.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>74616659.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-1636230855.0</v>
       </c>
-      <c r="AL17">
-[...4 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>2399395247.0</v>
       </c>
-      <c r="AP17">
-[...4 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>91622345.0</v>
       </c>
-      <c r="AT17">
-[...4 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>906402585.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -24608,138 +25098,146 @@
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:101">
       <c r="A18" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>174</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>564000000.0</v>
+      </c>
+      <c r="D18">
         <v>492000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>344000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>354000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>194000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>199000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>120000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>93000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>96000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>14000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-42000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-45000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>31000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>58000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>193000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>250000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>399000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>103000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>54000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>11000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>52000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>212000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>142000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>65000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>149000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>86000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>136000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>46000000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -24765,101 +25263,103 @@
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:101">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -24882,84 +25382,82 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:101">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
@@ -25135,383 +25633,391 @@
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:101">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>2499025548.0</v>
+      </c>
+      <c r="C21">
+        <v>2499025548.0</v>
+      </c>
+      <c r="D21">
         <v>5574000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4102000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3563000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2301000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>5006000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3555000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3315000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2197000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3909000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2977000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2241000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-240000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>854000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-167000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-359000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-704000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-246000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>326000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-787000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-16000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>790000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-688000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1509000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>580000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2242000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1333000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>885000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-189000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1480000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>724000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>590000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>507736235.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1579000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>645262254.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>374000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>207386403.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>447423744.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-395913000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-1827375631.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>95192685.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>405234326.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>60883292.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-180267358.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-400906480.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>88242546.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>90919659.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>70947131.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>182942866.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>299541399.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>195940673.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>160016746.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>119906922.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>190092830.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-8506316.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>176556188.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>493323156.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>304292261.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>268378753.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>262741672.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>292283722.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>308021649.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>257378183.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>196441733.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>324490639.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>199197549.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>163678034.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>135238905.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>226637288.75</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>107513804.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>127228194.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>110339088.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-233275982.56</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>111028967.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>95095354.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>71055572.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>76412032.89</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>64139035.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>16301031.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>49871859.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>62825843.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>62378189.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>57320153.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>39239316.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>32953104.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>40959789.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>36190656.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>25566395.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>25566395.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43294219.0</v>
       </c>
       <c r="CN21">
         <v>43294219.0</v>
       </c>
       <c r="CO21">
+        <v>43294219.0</v>
+      </c>
+      <c r="CP21">
+        <v>43294219.0</v>
+      </c>
+      <c r="CQ21">
         <v>1078000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>1081000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>550000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>102000.0</v>
       </c>
-      <c r="CS21">
-[...4 lines deleted...]
-      </c>
       <c r="CU21">
         <v>0.0</v>
       </c>
+      <c r="CV21">
+        <v>0.0</v>
+      </c>
+      <c r="CW21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:101">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -25687,400 +26193,412 @@
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:101">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>12686450151.0</v>
+      </c>
+      <c r="C23">
+        <v>12686450151.0</v>
+      </c>
+      <c r="D23">
         <v>12764000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>10741000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>10267000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>10443000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>10867000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>9217000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>8590000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>8680000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>9831000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>8270000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6957000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5267000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6038000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4178000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4468000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5385000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5590000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5564000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4895000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4980000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4672000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3847000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6240000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>7755000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>8234000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7358000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7279000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7749000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>7875000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6595000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6141000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>5871387636.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6540000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>5770506947.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5671000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4859895432.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5124442898.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4807197783.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>6005382187.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2778862433.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2776366129.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2466252954.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2495043600.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2314205254.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2041327996.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1631341271.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1510840991.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1257463227.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1241434213.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1048915030.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1000491388.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>981448344.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>982909714.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>71322973.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>734252203.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1197032953.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>670408550.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>564648955.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>501781338.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>494842809.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>504183054.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>437802207.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>390280140.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>641800259.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>346231586.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>312608891.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>265338515.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>507835885.52</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>265685883.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>247611535.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>230215961.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>602287490.56</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>211779218.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>192601521.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>161088408.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>153486278.01</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>143839961.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>17693361.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>106230307.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>97201478.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>78135980.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>71716452.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>57702248.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>65503154.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>49533982.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>44321438.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>38791725.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>38791725.0</v>
       </c>
-      <c r="CL23">
-[...4 lines deleted...]
-      </c>
       <c r="CN23">
         <v>0.0</v>
       </c>
       <c r="CO23">
         <v>0.0</v>
       </c>
       <c r="CP23">
         <v>0.0</v>
       </c>
       <c r="CQ23">
         <v>0.0</v>
       </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:101">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -26103,1137 +26621,1155 @@
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:101">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25">
         <v>278000000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>301000000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>565000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>565000000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>63000000.0</v>
       </c>
-      <c r="AB25"/>
-[...1 lines deleted...]
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25">
         <v>468000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>468000000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25">
         <v>78199105.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>62798496.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25"/>
       <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25">
         <v>35926079.0</v>
       </c>
-      <c r="AW25"/>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25">
         <v>99000000.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25"/>
       <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25">
         <v>89900000.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25"/>
       <c r="BH25"/>
-      <c r="BI25">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>72600000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25"/>
       <c r="BL25"/>
-      <c r="BM25">
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25">
         <v>53300000.0</v>
       </c>
-      <c r="BN25"/>
-      <c r="BO25"/>
       <c r="BP25"/>
-      <c r="BQ25">
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25">
         <v>38200000.0</v>
       </c>
-      <c r="BR25"/>
-      <c r="BS25"/>
       <c r="BT25"/>
-      <c r="BU25">
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25">
         <v>26300000.0</v>
       </c>
-      <c r="BV25"/>
-      <c r="BW25"/>
       <c r="BX25"/>
-      <c r="BY25">
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25">
         <v>14300000.0</v>
       </c>
-      <c r="BZ25"/>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
-      <c r="CD25">
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25">
         <v>123208.64</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>123253.38</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>123253.38</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>1163022.13</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-246490.19</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>123245.1</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>123245.1</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>1300000.0</v>
       </c>
-      <c r="CL25"/>
-      <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:101">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26">
+        <v>3972405254.0</v>
+      </c>
+      <c r="C26">
+        <v>3972405254.0</v>
+      </c>
+      <c r="D26">
         <v>4083000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>3500000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3525000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3397000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3640000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2993000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>3109000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2916000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3577000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2953000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2674000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2104000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2491000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1772000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1974000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>2236000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2305000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2226000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2225000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2162000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2008000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1801000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1696000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>2694000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>2790000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>2642000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2544000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>2718000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>2491000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2251000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2160000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>2074369881.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>2185000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>2036738021.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1963000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1722336331.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1844406031.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1723757548.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>2396921596.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>860441746.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>831300768.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>796503880.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>808446542.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>789187599.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>612245503.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>479262194.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>440653457.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>332873022.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>335461829.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>309851724.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>267532617.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>264099633.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>243244924.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>12127864.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>196216150.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>303082787.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>161579311.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>136823269.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>130286710.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>120637434.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>123199772.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>109293974.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>100721820.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>151406995.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>80758571.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>76285782.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>63322718.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>117257328.99</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>61760842.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>56859384.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>53539976.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>55657284.52</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>47961814.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>41507650.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>34006966.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>31587380.48</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>27325866.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>1605264.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>22996395.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>18390518.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>13905534.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>14123268.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>11694633.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>13000669.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>9574119.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>8294863.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>7089573.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>7089573.0</v>
       </c>
-      <c r="CL26">
-[...4 lines deleted...]
-      </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
         <v>1631000.0</v>
       </c>
-      <c r="CP26">
-[...4 lines deleted...]
-      </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
         <v>939000.0</v>
       </c>
-      <c r="CT26">
-[...2 lines deleted...]
-      <c r="CU26">
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:101">
       <c r="A27" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>4181000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3326000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2999000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3373000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3382000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2835000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2312000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2333000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2759000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2355000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1755000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1148000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1433000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>826000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>843000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1298000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1270000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1402000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>952000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1232000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1130000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>661000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1382000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2487000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2478000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2108000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2222000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2609000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2705000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>2191000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2091000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2034233300.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>2378000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>2001471557.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1881000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1470860760.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1506558491.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1340183930.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1543324251.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>848674020.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>838091452.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>678719875.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>722504606.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>707201365.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>598185788.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>479274011.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>429548555.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>376172398.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>354501850.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>271244149.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>267494323.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>280764753.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>302596451.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>33830833.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>183405064.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>309300225.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>173855350.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>141444111.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>124641801.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>126969302.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>125160008.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>106724067.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>94439324.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>168540623.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>93931484.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>82817192.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>70724071.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>71028049.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>68281458.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>65921612.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>16911047.0</v>
       </c>
-      <c r="CJ27"/>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:101">
       <c r="A28" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>184</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>5596000000.0</v>
+      </c>
+      <c r="D28">
         <v>1141000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1097000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1038000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1033000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1045000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1077000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>931000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>869000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1028000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>955000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>891000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>816000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>843000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>604000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>584000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>733000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>792000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>713000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>684000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>676000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>505000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>513000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1942000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>846000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>809000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>810000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>824000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>802000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>688000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>684000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>646000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>701459946.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>674000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>608203223.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>638000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>540338329.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>539181215.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>510107769.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>929191857.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>306510322.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>261395780.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>261010168.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>259486137.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>234203387.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>241916476.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>194203673.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>191227092.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>154055198.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>172348825.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>158708095.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>161292761.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>151879211.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>151107619.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>10152129.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>128674249.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>195410000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>108847827.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>96617795.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>82145928.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>77706831.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>79623531.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>70629317.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>66741488.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>103664035.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>47188825.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>45444456.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>41321278.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>123000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>44819506.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>42902709.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>42723133.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>109000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>100000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>94000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>79000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>74000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>73000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>64000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>55000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>47000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>40000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>38000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>31000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>37000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>28000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>7386390.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>22000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>26000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>2640000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1903000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>2148000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>2135000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>1940000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1904000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>1645000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>1816000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>1956000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>2965000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:101">
       <c r="A29" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>185</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>835000000.0</v>
+      </c>
+      <c r="D29">
         <v>3344000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>998000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>638000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>526000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>721000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>693000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>664000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>399000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>448000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>562000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>341000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>246000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>277000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>173000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-14000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>37000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>95000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>97000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>41000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>163000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>245000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>201000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-254000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>364000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>365000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>336000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>677000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>35000000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -27258,1005 +27794,1026 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:101">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>9491168861.0</v>
+      </c>
+      <c r="C30">
+        <v>9491168861.0</v>
+      </c>
+      <c r="D30">
         <v>9405000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7923000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7562000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7803000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8067000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6905000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>6352000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6670000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7364000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6263000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5320000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4068000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4767000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3202000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3401000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4267000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4367000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4341000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3861000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4070000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3643000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2975000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5020000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6027000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6077000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5560000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5590000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6129000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>5884000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5126000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>4897000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>4810063127.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5237000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>4646412801.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4482000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3733535420.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3890145737.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>3574049247.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4869437704.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2015626088.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1930788000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1736233923.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1790437286.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1730592351.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1452347766.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1152739878.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1061429104.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>863100618.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>862312504.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>739803968.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>696319701.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>696743598.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>696948994.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>56110826.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>508295463.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>807793011.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>444282488.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>374885175.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>337074439.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>325313567.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>327983311.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>286647358.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>261902632.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>423611653.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>221878880.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>204547430.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>175368067.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>347864917.88</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>178566927.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>167983088.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>162205789.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>533243521.96</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>147740223.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>135442156.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>112543723.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>106958683.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>100236898.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>10298904.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>78052118.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>66486296.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>54129627.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>51996426.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>42699401.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>50042252.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>37265110.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>33296465.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>29071165.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>29071165.0</v>
       </c>
-      <c r="CL30">
-[...4 lines deleted...]
-      </c>
       <c r="CN30">
         <v>0.0</v>
       </c>
       <c r="CO30">
         <v>0.0</v>
       </c>
       <c r="CP30">
         <v>0.0</v>
       </c>
       <c r="CQ30">
         <v>0.0</v>
       </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:101">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>2538473469.0</v>
+      </c>
+      <c r="C31">
+        <v>2538473469.0</v>
+      </c>
+      <c r="D31">
         <v>17689000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>1776000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1389000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>416000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>2538000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1026000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1674000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-456000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1177000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1767000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1474000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2566000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-332000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>383000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-656000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-433000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-527000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-888000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>2593000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1139000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1036000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>417000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-4083000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1775000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1057000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1399000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>4379000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-1017000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-2328000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1996000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>633000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>336851596.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>218000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>236386300.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-191000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-286715547.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-183741767.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-142187814.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>242876148.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>90854149.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>2390083155.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>68968698.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>3450649.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>45500152.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>150667443.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>68065832.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>64101279.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>123610248.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>145161908.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>67118577.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>30248557.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>92439975.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>60204851.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>33020871.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>55211105.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>97480234.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>85580706.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>40565440.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>31938085.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>51744121.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>54113456.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>24934956.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>5918848.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>47950791.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>6965603.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>23277358.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>13037009.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>18856750.8</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>19455109.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>33870584.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>26282326.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>13428337.37</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>18255841.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>8741463.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>6098861.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-225101.39</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>11810783.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-1856090.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>7024480.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>10166600.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>12606058.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>2905862.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>5014274.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>3392866.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>4609141.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>1480737.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>529760.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>529760.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-43294219.53</v>
       </c>
       <c r="CN31">
         <v>-43294219.53</v>
       </c>
       <c r="CO31">
-        <v>0.0</v>
+        <v>-43294219.53</v>
       </c>
       <c r="CP31">
-        <v>0.0</v>
+        <v>-43294219.53</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:101">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>15185475699.0</v>
+      </c>
+      <c r="C32">
+        <v>15185475699.0</v>
+      </c>
+      <c r="D32">
         <v>18338000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>14843000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>13830000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>12744000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>15873000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>12772000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>11905000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>10325000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>13740000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>11247000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9198000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>5027000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>6892000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4011000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>4109000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4681000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5344000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>5890000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>4108000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>4964000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>5462000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3159000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>4731000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>8335000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>10476000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>8691000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>8164000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>7560000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>9355000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>7319000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>6731000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>6379123871.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>8119000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>6415769201.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>6045000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>5067281835.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>5571866642.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>4411284781.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>4178006556.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>2874055118.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>3181600455.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>2527136246.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>2314776242.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>1913298774.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>2129570542.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>1722260930.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>1581788122.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1440406093.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>1540975612.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>1244855703.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>1160508134.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>1101355266.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>1173002544.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>62816657.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>910808391.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>1690356109.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>974700811.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>833027708.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>764523010.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>787126531.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>812204703.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>695180390.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>586721873.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>1100845916.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>545429135.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>476286925.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>400577420.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>786884771.07</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>400331634.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>401666706.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>366733153.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>396831748.2</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>345978629.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>308832629.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>249103922.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>246104114.1</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>222383987.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>33994385.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>167341331.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>135783485.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>150301253.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>137456693.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>103310815.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>84434654.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>96197500.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>85193579.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>67994513.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>67994513.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43294219.0</v>
       </c>
       <c r="CN32">
         <v>43294219.0</v>
       </c>
       <c r="CO32">
+        <v>43294219.0</v>
+      </c>
+      <c r="CP32">
+        <v>43294219.0</v>
+      </c>
+      <c r="CQ32">
         <v>3764000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>3416000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>2845000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>2062000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>1910000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>1627000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>1784000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -28288,2760 +28845,2850 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B2">
+        <v>51093000000.0</v>
+      </c>
+      <c r="C2">
         <v>43983000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18487000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21196000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19415000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21747000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25774000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19992000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18434681251.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19215674674.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5300887799.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7138344814.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3421532962.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3503428418.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2153935111.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1434618382.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1069827364.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1064418278.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>845605722.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>734440248.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>616127198.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>471581751.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>38937942.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>42468561.0</v>
       </c>
-      <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B3">
+        <v>797000000</v>
+      </c>
+      <c r="C3">
         <v>591000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>606000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>498000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>571000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>532000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>834000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>708000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>494185656</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>689041961</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>658133430</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4797676371</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>651765217</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>543123309</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>218194142</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>165962045</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>178146816</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>165285145</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>127028584</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>125700713.79</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>73345656.46</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14899345.5</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9379822.76</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13204473.02</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>697000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B6">
+        <v>-4642000000.0</v>
+      </c>
+      <c r="C6">
         <v>7110000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>25496000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2709000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1781000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2332000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4027000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5782000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-191689564.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-780993423.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13914786875.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1837457015.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3716811852.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-81895456.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1349493307.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>719316729.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>364791018.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5409086.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>220341784.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>109238249.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>119235269.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>144293933.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>433113594.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3532836.0</v>
       </c>
-      <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B7">
+        <v>-5734000000.0</v>
+      </c>
+      <c r="C7">
         <v>3321000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9256000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-800000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>177000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6934000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>282000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2123000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2197383167.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3409586202.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1696743536.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1423753274.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1068699000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>533638093.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>391036345.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>263236035.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>219778233.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6703372.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-22411890.47</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>38278574.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2731539.55</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>20071235.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13628285.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4858280.0</v>
       </c>
-      <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B9">
+        <v>-3041000000.0</v>
+      </c>
+      <c r="C9">
         <v>-924000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-6026000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-701000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-468000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3189000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2041000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-704000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-34728011.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1332377049.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1002531319.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-261973182.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-487446257.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-193874838.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-166668439.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-179508575.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-143175414.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-9784687.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-18805196000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-9919759000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3472248000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-782792000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-15000000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-799000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1712000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-428000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2152000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2356763677.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1144332165.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1073911724.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-342234801.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2647404.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>169334154.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>404834908.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>269033780.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>244080599.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>94066871.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
+      <c r="Z10"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1309000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1513000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-7762000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>540000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3687000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>171000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1251000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1179958.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2451359.67</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>537669487.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>17452000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>747000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1435000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4792000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-1410000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2898000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1851000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2579000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-827715.24</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16043.87</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16193000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>9578000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2258000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12358000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>695000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1942000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2417000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>1702000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>886000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>149000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>68000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-1180000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-719000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-2119000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1376000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-902000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2201000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4267000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>179769.74</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4501383.38</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>920449932.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B14">
+        <v>1095000000.0</v>
+      </c>
+      <c r="C14">
         <v>1107000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1052000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1291000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1413000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1566000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1450000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>982000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>883201662.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>718835720.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>316214010.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>182121000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>121040782.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>99001189.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>89876523.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9742475.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8135635.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2625968.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26316543.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14202241.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8836623.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6773828.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5521385.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3587049.0</v>
       </c>
-      <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      <c r="D15"/>
+        <v>207</v>
+      </c>
+      <c r="B15">
+        <v>1423000000.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>112266834.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>72272838.2</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>67216851.63</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>39954217.54</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>27327233.46</v>
       </c>
-      <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B16">
+        <v>46451000000.0</v>
+      </c>
+      <c r="C16">
         <v>51093000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>43983000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18487000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>21196000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>19415000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21747000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25774000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18242991687.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>18434681251.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19215674674.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5300887799.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7138344814.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3421532962.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3503428418.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2153935111.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1434618382.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1069827364.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1065947506.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>843678497.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>735362467.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>615875684.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>472051536.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>38935725.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>42468561.97</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B18">
+        <v>13582000000.0</v>
+      </c>
+      <c r="C18">
         <v>19034000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>21398000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2143000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1904000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4355000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6499000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6407000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6574675570.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4583688530.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2390676486.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2839072515.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1801062135.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1111244497.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1633120765.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1384255787.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>849441367.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>425593727.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>359249778.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>221897067.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>158112957.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>146600961.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>64775811.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>10225124.0</v>
       </c>
-      <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B19">
+        <v>-991000000.0</v>
+      </c>
+      <c r="C19">
         <v>-6052000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>5919000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1136000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4148000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3821000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2413000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-14078000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-15232251815.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-19825478996.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3159444.79</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-20408074.61</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3168009218.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>7984000000.0</v>
       </c>
-      <c r="F20">
-[...6 lines deleted...]
-      <c r="I20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B21">
+        <v>-9119000000.0</v>
+      </c>
+      <c r="C21">
         <v>-6066000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1065000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6780000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4051000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7950000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10662000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12052000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8339000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7220000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8649773.19</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>22568910.08</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5039926014.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>33386000000.0</v>
+      </c>
+      <c r="C22">
         <v>17227000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10002000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1367000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-645000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3269000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6998000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1096000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2160855280.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1636230855.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2399395247.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>91622345.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>906402585.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>690510763.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1084960155.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1051991699.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>666771308.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>444107873.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>398895873.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>240360401.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>224337521.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>133126360.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>53822941.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14195210.0</v>
       </c>
-      <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B23">
+        <v>-218000000.0</v>
+      </c>
+      <c r="C23">
         <v>1528000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>135000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>63000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2095000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1406000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11642000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1818000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5423000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1450778204.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>660131277.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>276131093.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-333109874.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>44012177.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>61144078.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>96857641.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>40178626.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>363840.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-22895.37</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3107.89</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-12309128.88</v>
       </c>
-      <c r="W23">
-[...1 lines deleted...]
-      </c>
       <c r="X23">
+        <v>0.0</v>
+      </c>
+      <c r="Y23">
         <v>899065.0</v>
       </c>
-      <c r="Y23"/>
+      <c r="Z23"/>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B24">
+        <v>-1640000000.0</v>
+      </c>
+      <c r="C24">
         <v>-1656000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-923000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>439000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1217000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>139000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1279000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-894000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-372013311.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>737468256.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>111326538.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>410379759.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14601568.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-558620548.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>18508858.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-101115334.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-56971348.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-1564748.14</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-749363.14</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>500201.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1810000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2810763.05</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>19232082.0</v>
       </c>
-      <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B25">
+        <v>-19000000000.0</v>
+      </c>
+      <c r="C25">
         <v>-3567000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>621000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-700000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>186000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3434000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2935000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1839000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>165510272.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-802654710.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2092604044.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-137962256.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-45372519.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-77745697.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-53960938.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>813745.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16717654.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19528028.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>90687198.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>54635780.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1777582.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1996987.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1131176.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>789058.0</v>
       </c>
-      <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B26">
+        <v>-4396000000.0</v>
+      </c>
+      <c r="C26">
         <v>-2172000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1617000000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>159000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>467000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1196000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1381981480.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>10864291380.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-872290891.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-446155147.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-82143.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1733127675.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-158761225.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1625200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>96900000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>40200000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>88000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>40100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>9600000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-12309128.92</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-82800043.06</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B27">
+        <v>2270000000.0</v>
+      </c>
+      <c r="C27">
         <v>2042000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1834000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1188000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1681000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1873000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1714000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1707000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1833812105.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3559718706.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>642596474.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>496643489.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>437929477.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>431721322.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>342791357.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>242561458.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>130528827.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>128517475.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1162267.45</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>901102.49</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>364655.77</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B28">
+        <v>-14663000000.0</v>
+      </c>
+      <c r="C28">
         <v>-6710000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2547000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6717000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3919000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6025000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9256000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11926000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8019066003.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12289757662.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15233586344.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5422195462.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5315974964.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-515563521.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-114749048.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1625347819.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>96857641.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-72088208.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16390181.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-27107104.24</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-30352541.23</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-4310705.88</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>369673743.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-30428640.97</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>484000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B29">
+        <v>14379000000.0</v>
+      </c>
+      <c r="C29">
         <v>19625000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22004000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2641000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2475000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3823000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7333000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7115000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7068861226.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5272730491.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3048809916.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1958603856.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2452827352.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1654367806.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1851314907.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1550217832.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1027588183.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>590878872.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>486278363.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>347597781.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>231458614.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>161500307.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>74155634.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23429598.0</v>
       </c>
-      <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B30">
+        <v>-4181000000.0</v>
+      </c>
+      <c r="C30">
         <v>-6052000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5919000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1136000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4148000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3821000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2413000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-14078000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-15232251815.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-19825478996.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4426581331.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9366410898.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4086143730.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1239904468.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-339947262.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2440400494.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-762367121.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-498726937.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-269970247.46</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-206798316.24</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-72845454.7</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-13089344.55</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-12190585.81</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3427298.0</v>
       </c>
-      <c r="Y30"/>
+      <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
+      <c r="CP1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2">
         <v>44773000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>43983000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5169871509.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5071963987.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4449456842.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>18487000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2667531588.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3429634166.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2">
         <v>13174000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>18330000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>18330000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>19326000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>22708000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>21764000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>21764000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>17253000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>17253000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>12923666794.0</v>
       </c>
-      <c r="AG2"/>
-      <c r="AH2"/>
       <c r="AI2"/>
-      <c r="AJ2">
+      <c r="AJ2"/>
+      <c r="AK2"/>
+      <c r="AL2">
         <v>12923666794.0</v>
       </c>
-      <c r="AK2"/>
-[...1 lines deleted...]
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2">
         <v>19215674674.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>19215674674.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>8946005987.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4311369022.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5300887799.0</v>
       </c>
-      <c r="AS2"/>
-[...1 lines deleted...]
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2">
         <v>6930728084.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>7138344814.0</v>
       </c>
-      <c r="AW2"/>
-[...1 lines deleted...]
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>2768100000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2850000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2850000000.0</v>
       </c>
-      <c r="BB2"/>
-[...1 lines deleted...]
-      <c r="BD2">
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2">
         <v>4249500000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2900000000.0</v>
       </c>
-      <c r="BF2"/>
-[...1 lines deleted...]
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>2367300000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1648000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1648000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1556800000.0</v>
       </c>
       <c r="BM2">
         <v>1192000000.0</v>
       </c>
-      <c r="BN2"/>
+      <c r="BN2">
+        <v>1556800000.0</v>
+      </c>
       <c r="BO2">
+        <v>1192000000.0</v>
+      </c>
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>1203400000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1198000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1198000000.0</v>
       </c>
-      <c r="BR2"/>
-      <c r="BS2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>1409000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1189000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1189000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>88129233.55</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>843678497.73</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>870785601.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>870785601.97</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>759000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>735362467.71</v>
-      </c>
-[...4 lines deleted...]
-        <v>765715008.0</v>
       </c>
       <c r="CD2">
         <v>765715008.0</v>
       </c>
       <c r="CE2">
+        <v>765715008.0</v>
+      </c>
+      <c r="CF2">
+        <v>765715008.0</v>
+      </c>
+      <c r="CG2">
         <v>615875684.49</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>558292003.89</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>558292003.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>558292003.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>21729680.17</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>70000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>70000000.0</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>797000000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
-        <v>427086293</v>
+        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>427086293</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>111000000</v>
+        <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>111000000</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
         <v>465000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>465000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>19000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>761865393</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>761865393</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>350000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>350000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>479827851</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>72410000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>56050284619</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>98348000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>144205905</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>98511000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>101724641</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>197987412</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>214215472</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>771795000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>67681497</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>107664000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
-        <v>543100000</v>
+        <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
-        <v>0</v>
+        <v>543100000</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
-        <v>218200000</v>
+        <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
-        <v>0</v>
+        <v>218200000</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
-        <v>166000000</v>
+        <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
-        <v>0</v>
+        <v>166000000</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
-        <v>178100000</v>
+        <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
+        <v>178100000</v>
+      </c>
+      <c r="BP3">
         <v>0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
         <v>165300000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>165300000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>126800000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>126800000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
-        <v>125800000</v>
+        <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
-        <v>0</v>
+        <v>125800000</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
-        <v>3951000</v>
+        <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
+        <v>3951000</v>
+      </c>
+      <c r="CF3">
         <v>0</v>
       </c>
-      <c r="CF3">
-[...1 lines deleted...]
-      </c>
       <c r="CG3">
-        <v>3081756.57</v>
+        <v>0</v>
       </c>
       <c r="CH3">
         <v>3081756.57</v>
       </c>
       <c r="CI3">
+        <v>3081756.57</v>
+      </c>
+      <c r="CJ3">
+        <v>3081756.57</v>
+      </c>
+      <c r="CK3">
         <v>0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>2300000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>2300000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>976000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>1595000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>697000</v>
       </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -31057,101 +31704,103 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -31167,449 +31816,459 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>198</v>
+      </c>
+      <c r="B6">
+        <v>46451000000.0</v>
+      </c>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6">
         <v>-44773000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>790000000.0</v>
       </c>
-      <c r="I6"/>
-      <c r="J6">
+      <c r="K6"/>
+      <c r="L6">
         <v>97907522.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>622507145.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>12089000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-8182077.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-762102578.0</v>
       </c>
-      <c r="O6"/>
-      <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-      <c r="X6">
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6">
         <v>-5156000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5156000000.0</v>
       </c>
-      <c r="Z6">
-[...2 lines deleted...]
-      <c r="AA6">
+      <c r="AB6">
+        <v>0.0</v>
+      </c>
+      <c r="AC6">
         <v>-3382000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-21760856117.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-21760856117.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>4511000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>4511000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-12923327495.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-191689564.0</v>
       </c>
-      <c r="AH6"/>
-[...1 lines deleted...]
-      <c r="AJ6">
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6">
         <v>-249787048265.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-780993423.0</v>
       </c>
-      <c r="AL6"/>
-[...1 lines deleted...]
-      <c r="AN6">
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6">
         <v>10269668687.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>13914786875.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-3977660807.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>8612297772.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-989518777.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1837457015.0</v>
       </c>
-      <c r="AT6"/>
-[...1 lines deleted...]
-      <c r="AV6">
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6">
         <v>-207616730.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>3716811852.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6"/>
       <c r="AZ6"/>
-      <c r="BA6">
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6">
         <v>-81900000.0</v>
       </c>
-      <c r="BB6"/>
-      <c r="BC6"/>
       <c r="BD6"/>
-      <c r="BE6">
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6">
         <v>1349500000.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6"/>
       <c r="BH6"/>
-      <c r="BI6">
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6">
         <v>719300000.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6"/>
       <c r="BL6"/>
-      <c r="BM6">
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6">
         <v>364800000.0</v>
       </c>
-      <c r="BN6"/>
-[...1 lines deleted...]
-      <c r="BP6">
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6">
         <v>5400000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>5400000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>105360041.0</v>
       </c>
-      <c r="BS6"/>
-      <c r="BT6">
+      <c r="BU6"/>
+      <c r="BV6">
         <v>220000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>220000000.0</v>
       </c>
-      <c r="BV6"/>
-      <c r="BW6">
+      <c r="BX6"/>
+      <c r="BY6">
         <v>88129233.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-27107104.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-27107104.24</v>
       </c>
-      <c r="BZ6"/>
-[...1 lines deleted...]
-      <c r="CB6">
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6">
         <v>-30352541.23</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-30352541.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-30352541.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>56551271.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>56551271.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>57583681.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>57583681.0</v>
       </c>
-      <c r="CI6"/>
-      <c r="CJ6">
+      <c r="CK6"/>
+      <c r="CL6">
         <v>21729680.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>21729680.0</v>
       </c>
-      <c r="CL6"/>
-      <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>199</v>
+      </c>
+      <c r="B7">
+        <v>-5734000000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7">
         <v>-1033000000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>700000000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7">
         <v>-319000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-319000000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>799000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-931330723.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-931330723.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-198000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-198000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-1101330368.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7"/>
       <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7">
         <v>-1101330368.0</v>
       </c>
-      <c r="AK7"/>
-      <c r="AL7"/>
       <c r="AM7"/>
-      <c r="AN7">
-[...1 lines deleted...]
-      </c>
+      <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7">
+        <v>2163301942.0</v>
+      </c>
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>-1916206841.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>380473187.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>748857536.0</v>
       </c>
-      <c r="AS7"/>
-      <c r="AT7"/>
       <c r="AU7"/>
-      <c r="AV7">
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7">
         <v>-28000355.0</v>
       </c>
-      <c r="AW7"/>
-      <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-      <c r="BA7">
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7">
         <v>533600000.0</v>
       </c>
-      <c r="BB7"/>
-      <c r="BC7"/>
       <c r="BD7"/>
-      <c r="BE7">
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7">
         <v>391000000.0</v>
       </c>
-      <c r="BF7"/>
-      <c r="BG7"/>
       <c r="BH7"/>
-      <c r="BI7">
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7">
         <v>263200000.0</v>
       </c>
-      <c r="BJ7"/>
-      <c r="BK7"/>
       <c r="BL7"/>
-      <c r="BM7">
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7">
         <v>219800000.0</v>
       </c>
-      <c r="BN7"/>
-[...1 lines deleted...]
-      <c r="BP7">
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7">
         <v>-6700000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-6700000.0</v>
       </c>
-      <c r="BR7"/>
-[...1 lines deleted...]
-      <c r="BT7">
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7">
         <v>-22400000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-22400000.0</v>
       </c>
-      <c r="BV7"/>
-      <c r="BW7"/>
       <c r="BX7"/>
-      <c r="BY7">
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7">
         <v>38200000.0</v>
       </c>
-      <c r="BZ7"/>
-      <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
-      <c r="CF7">
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7">
         <v>14286845.18</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>14286845.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>14286845.0</v>
       </c>
-      <c r="CI7"/>
-      <c r="CJ7">
+      <c r="CK7"/>
+      <c r="CL7">
         <v>9700000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>9700000.0</v>
       </c>
-      <c r="CL7"/>
-      <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -31625,358 +32284,362 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>201</v>
+      </c>
+      <c r="B9">
+        <v>-3041000000.0</v>
+      </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9">
         <v>-152471198.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>-5056000000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>1634000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1634000000.0</v>
       </c>
-      <c r="Z9">
-[...2 lines deleted...]
-      <c r="AA9">
+      <c r="AB9">
+        <v>0.0</v>
+      </c>
+      <c r="AC9">
         <v>-1819000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1967877709.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1967877709.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1083000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1083000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>946564048.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>41366000.0</v>
       </c>
-      <c r="AH9"/>
-[...1 lines deleted...]
-      <c r="AJ9">
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9">
         <v>-83461067952.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-1332377049.0</v>
       </c>
-      <c r="AL9"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AN9"/>
+      <c r="AO9"/>
       <c r="AP9">
         <v>373093971.0</v>
       </c>
       <c r="AQ9">
+        <v>-1002531319.0</v>
+      </c>
+      <c r="AR9">
+        <v>373093971.0</v>
+      </c>
+      <c r="AS9">
         <v>-502784062.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-382093647.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-261973182.0</v>
       </c>
-      <c r="AT9"/>
-[...1 lines deleted...]
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9">
         <v>-61686339.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-487446257.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9">
         <v>66000000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9"/>
       <c r="BD9"/>
-      <c r="BE9">
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9">
         <v>71000000.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9"/>
       <c r="BH9"/>
-      <c r="BI9">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>60000000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9"/>
       <c r="BL9"/>
-      <c r="BM9">
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9">
         <v>-1000000.0</v>
       </c>
-      <c r="BN9"/>
-[...1 lines deleted...]
-      <c r="BP9">
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>92000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>92000000.0</v>
       </c>
-      <c r="BR9"/>
-[...1 lines deleted...]
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-41000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>-41000000.0</v>
       </c>
-      <c r="BV9"/>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-2000000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9">
         <v>-3000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>-3000000.0</v>
       </c>
-      <c r="CL9"/>
-      <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
-[...4 lines deleted...]
-      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
+        <v>0.0</v>
+      </c>
+      <c r="AC10">
+        <v>0.0</v>
+      </c>
+      <c r="AD10">
         <v>-2265980255.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2265980255.0</v>
       </c>
-      <c r="AD10">
-[...4 lines deleted...]
-      </c>
       <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>363135704.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10"/>
       <c r="AI10"/>
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-377523853296.0</v>
       </c>
-      <c r="AK10"/>
-      <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10">
         <v>-794414345.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>483394600.0</v>
       </c>
-      <c r="AS10"/>
-      <c r="AT10"/>
       <c r="AU10"/>
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10">
         <v>-52115959.0</v>
       </c>
-      <c r="AW10"/>
-      <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...5 lines deleted...]
-      <c r="L11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
@@ -31988,966 +32651,988 @@
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>171091615.0</v>
       </c>
-      <c r="AH11">
-[...4 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>361573000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11"/>
       <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>2098144678.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>585953759.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>537669487.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11">
         <v>17452000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11">
         <v>1936000.0</v>
       </c>
-      <c r="CM11"/>
-      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
-[...4 lines deleted...]
-      </c>
+      <c r="Y12"/>
+      <c r="Z12"/>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
+        <v>0.0</v>
+      </c>
+      <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
         <v>1846264860.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12"/>
       <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12">
         <v>2575011764.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-1471803514.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>3835000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>16193000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12">
         <v>9578000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>2258000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12">
         <v>12358000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12">
         <v>695000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12">
         <v>1942000.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>2417000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12">
         <v>1702000.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12">
         <v>886000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>1033000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>149000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>68000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
-[...4 lines deleted...]
-      </c>
+      <c r="Y13"/>
+      <c r="Z13"/>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
+        <v>0.0</v>
+      </c>
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
+      <c r="AI13">
         <v>2200725401.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>4268976117.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>319657921.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1075975321.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>920449932.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>206</v>
+      </c>
+      <c r="B14">
+        <v>1095000000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
+        <v>38674263.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14">
         <v>28150230.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>29059398.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>301000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30352745.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>31225981.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14">
         <v>565000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>565000000.0</v>
       </c>
-      <c r="Z14">
-[...2 lines deleted...]
-      <c r="AA14">
+      <c r="AB14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14">
         <v>63000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-608997601.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-608997601.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>468000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>468000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>-176923680.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>880201662.0</v>
       </c>
-      <c r="AH14"/>
-[...1 lines deleted...]
-      <c r="AJ14">
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14">
         <v>77160616320.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>715835720.0</v>
       </c>
-      <c r="AL14"/>
-[...1 lines deleted...]
-      <c r="AN14">
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14">
         <v>65950182.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>314214010.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>107066227.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>78199105.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>62798496.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>179121001.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-      <c r="AV14">
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14">
         <v>35926079.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>117840782.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14">
         <v>99000000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14"/>
       <c r="BD14"/>
-      <c r="BE14">
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14">
         <v>89900000.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14"/>
       <c r="BH14"/>
-      <c r="BI14">
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14">
         <v>72600000.0</v>
       </c>
-      <c r="BJ14"/>
-      <c r="BK14"/>
       <c r="BL14"/>
-      <c r="BM14">
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14">
         <v>53300000.0</v>
       </c>
-      <c r="BN14"/>
-[...1 lines deleted...]
-      <c r="BP14">
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14">
         <v>38200000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>38200000.0</v>
       </c>
-      <c r="BR14"/>
-[...1 lines deleted...]
-      <c r="BT14">
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14">
         <v>26300000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>26300000.0</v>
       </c>
-      <c r="BV14"/>
-      <c r="BW14"/>
       <c r="BX14"/>
-      <c r="BY14">
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>14300000.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
-      <c r="CF14">
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14">
         <v>1163022.13</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>1163022.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>1163022.0</v>
       </c>
-      <c r="CI14"/>
-      <c r="CJ14">
+      <c r="CK14"/>
+      <c r="CL14">
         <v>1300000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>1300000.0</v>
       </c>
-      <c r="CL14"/>
-      <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>207</v>
+      </c>
+      <c r="B15">
+        <v>1423000000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15"/>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>112300000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>112300000.0</v>
       </c>
-      <c r="BR15"/>
-[...1 lines deleted...]
-      <c r="BT15">
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15">
         <v>72200000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>72200000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>67300000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>4949000.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15">
         <v>3301000.0</v>
       </c>
-      <c r="CN15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>208</v>
+      </c>
+      <c r="B16">
+        <v>46451000000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>44773000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6201601759.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>5169871509.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>5071963987.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>30576000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2659349511.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2667531588.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3429634166.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16">
         <v>13174000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>13174000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>19326000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>19326000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3143883.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3143883.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>21764000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>21764000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>339299.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>12923666794.0</v>
       </c>
-      <c r="AH16"/>
-[...1 lines deleted...]
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16">
         <v>-236863381471.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>12923666794.0</v>
       </c>
-      <c r="AL16"/>
-[...1 lines deleted...]
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16">
         <v>19215674674.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>19215674674.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-3977660807.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>12923666794.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>4311369022.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>5300887799.0</v>
       </c>
-      <c r="AT16"/>
-[...1 lines deleted...]
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16">
         <v>6930728084.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>7138344814.0</v>
       </c>
-      <c r="AX16"/>
-[...1 lines deleted...]
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16">
         <v>2768100000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2768100000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2850000000.0</v>
       </c>
-      <c r="BC16"/>
-[...1 lines deleted...]
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16">
         <v>4249500000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>2900000000.0</v>
       </c>
-      <c r="BG16"/>
-[...1 lines deleted...]
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>2367300000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>2367300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1192000000.0</v>
       </c>
       <c r="BM16">
         <v>1556800000.0</v>
       </c>
       <c r="BN16">
         <v>1192000000.0</v>
       </c>
-      <c r="BO16"/>
+      <c r="BO16">
+        <v>1556800000.0</v>
+      </c>
       <c r="BP16">
+        <v>1192000000.0</v>
+      </c>
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>1203400000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1203400000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>105360041.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>1409000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>1409000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1189000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>88129233.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>843678497.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>843678497.73</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>868300000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>759000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>735362467.0</v>
       </c>
       <c r="CD16">
         <v>735362467.0</v>
       </c>
       <c r="CE16">
+        <v>735362467.0</v>
+      </c>
+      <c r="CF16">
+        <v>735362467.0</v>
+      </c>
+      <c r="CG16">
         <v>56551271.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>56551271.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>615875684.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>615875684.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>558292003.89</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>21729680.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>21729680.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>70000000.0</v>
       </c>
-      <c r="CM16"/>
-      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -32963,358 +33648,366 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>210</v>
+      </c>
+      <c r="B18">
+        <v>13582000000.0</v>
+      </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18"/>
       <c r="J18">
+        <v>2025913707.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18">
         <v>56300460.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>58118797.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3064000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>60705490.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>62451962.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18">
         <v>3110000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3110000000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>1515000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2901933860.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-2901933860.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>1874000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>1874000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-1154420752.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18"/>
       <c r="AI18"/>
-      <c r="AJ18">
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18">
         <v>-461015234378.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18"/>
       <c r="AM18"/>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
+      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18">
+        <v>2699060419.0</v>
+      </c>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>-1338486402.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>517565011.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>512537458.0</v>
       </c>
-      <c r="AS18"/>
-      <c r="AT18"/>
       <c r="AU18"/>
-      <c r="AV18">
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18">
         <v>123847909.0</v>
       </c>
-      <c r="AW18"/>
-      <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-      <c r="BA18">
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18">
         <v>1111300000.0</v>
       </c>
-      <c r="BB18"/>
-      <c r="BC18"/>
       <c r="BD18"/>
-      <c r="BE18">
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18">
         <v>1633100000.0</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18"/>
       <c r="BH18"/>
-      <c r="BI18">
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18">
         <v>1384200000.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18"/>
       <c r="BL18"/>
-      <c r="BM18">
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18">
         <v>849500000.0</v>
       </c>
-      <c r="BN18"/>
-[...1 lines deleted...]
-      <c r="BP18">
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18">
         <v>425600000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>425600000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>105360041.0</v>
       </c>
-      <c r="BS18"/>
-      <c r="BT18">
+      <c r="BU18"/>
+      <c r="BV18">
         <v>358800000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>358800000.0</v>
       </c>
-      <c r="BV18"/>
-      <c r="BW18">
+      <c r="BX18"/>
+      <c r="BY18">
         <v>88129233.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>68218617.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>68218617.79</v>
       </c>
-      <c r="BZ18"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CB18"/>
+      <c r="CC18"/>
       <c r="CD18">
         <v>64808987.0</v>
       </c>
       <c r="CE18">
+        <v>64808987.0</v>
+      </c>
+      <c r="CF18">
+        <v>64808987.0</v>
+      </c>
+      <c r="CG18">
         <v>56551271.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>56551271.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>54428645.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>54428645.0</v>
       </c>
-      <c r="CI18"/>
-      <c r="CJ18">
+      <c r="CK18"/>
+      <c r="CL18">
         <v>21729680.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>21729680.0</v>
       </c>
-      <c r="CL18"/>
-      <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19">
         <v>-4351000000.0</v>
       </c>
-      <c r="I19"/>
-      <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>2296000000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19">
         <v>-14023718347.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-10626183221.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-5617973083.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-4878185835.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-3168009218.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33363,1910 +34056,1952 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...4 lines deleted...]
-      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
         <v>8338703516.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>7219956075.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>15380611544.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>5394694972.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>5039926014.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>4373000000.0</v>
+      </c>
+      <c r="C22">
+        <v>4281000000.0</v>
+      </c>
+      <c r="D22">
         <v>19890000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4846000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4277000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2157000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>6765000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3833000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>599868435.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1297000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4615000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>631000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3375000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1367000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>266000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>69000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-989000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-834000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-849000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-647000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1780000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1004000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1578000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-476000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5353000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2008000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>793000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-403000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4613000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-1190000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1139000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2381000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1060000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>84289000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1394000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>326872069.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>52000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>113614000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>23917442.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-521252533.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-1578684091.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>4409000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2415136281.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>98529195.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-183106103.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>39123000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>216924554.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>134888180.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>88361565.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>261479401.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>372987716.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>210381094.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>153471473.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>192552026.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>193816797.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>193816797.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>26844000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>487432227.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>51000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>40799000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>35873000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>302273735.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>47850000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>34684000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>27901000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>311598093.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>27617000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>23258000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>219658777.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>219658777.36</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>105360041.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>17395000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>139274881.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>139274881.49</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>14638000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>88129233.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>68218617.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>68218617.79</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>8185000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>7574000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64808987.0</v>
       </c>
       <c r="CD22">
         <v>64808987.0</v>
       </c>
       <c r="CE22">
+        <v>64808987.0</v>
+      </c>
+      <c r="CF22">
+        <v>64808987.0</v>
+      </c>
+      <c r="CG22">
         <v>56551271.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>56551271.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>41599872.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>41599872.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>3798000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>21729680.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>21729680.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22">
+      <c r="CN22"/>
+      <c r="CO22">
         <v>1715000.0</v>
       </c>
-      <c r="CN22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>214</v>
+      </c>
+      <c r="B23">
+        <v>-218000000.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23">
         <v>613810252.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>-143000000.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-9087000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-9361000000.0</v>
       </c>
-      <c r="Z23">
-[...2 lines deleted...]
-      <c r="AA23">
+      <c r="AB23">
+        <v>0.0</v>
+      </c>
+      <c r="AC23">
         <v>-8510000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-19174488499.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-18963926649.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-6015000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8341000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-10654174011.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1051372855.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23">
         <v>-10654094106.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-5794489790.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23"/>
+      <c r="AP23">
         <v>-1292000333.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>103916000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-86307722.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>460887698.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-11538338.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>16536000.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-      <c r="AV23">
+      <c r="AV23"/>
+      <c r="AW23"/>
+      <c r="AX23">
         <v>-22013000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>15823000.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23"/>
       <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23"/>
+      <c r="BC23">
         <v>-515600000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23">
         <v>-114700000.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>1625300000.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23"/>
       <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23">
         <v>96900000.0</v>
       </c>
-      <c r="BN23"/>
-[...1 lines deleted...]
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>-72100000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-498700000.0</v>
       </c>
-      <c r="BR23"/>
-[...1 lines deleted...]
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23">
         <v>16400000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>600000.0</v>
       </c>
-      <c r="BV23"/>
-[...1 lines deleted...]
-      <c r="BX23">
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>-27107104.24</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-27107104.24</v>
       </c>
-      <c r="BZ23"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CB23"/>
+      <c r="CC23"/>
       <c r="CD23">
         <v>-30352541.23</v>
       </c>
-      <c r="CE23"/>
+      <c r="CE23">
+        <v>-30352541.23</v>
+      </c>
       <c r="CF23">
-        <v>-3082095.97</v>
-[...3 lines deleted...]
-      </c>
+        <v>-30352541.23</v>
+      </c>
+      <c r="CG23"/>
       <c r="CH23">
         <v>-3082095.97</v>
       </c>
-      <c r="CI23"/>
+      <c r="CI23">
+        <v>-3082095.97</v>
+      </c>
       <c r="CJ23">
+        <v>-3082095.97</v>
+      </c>
+      <c r="CK23"/>
+      <c r="CL23">
         <v>364000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-300000.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23">
+      <c r="CN23"/>
+      <c r="CO23">
         <v>108000.0</v>
       </c>
-      <c r="CN23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>215</v>
+      </c>
+      <c r="B24">
+        <v>-1640000000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>-3363693347.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>-924000000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>507000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-1579000000.0</v>
       </c>
-      <c r="Z24">
-[...2 lines deleted...]
-      <c r="AA24">
+      <c r="AB24">
+        <v>0.0</v>
+      </c>
+      <c r="AC24">
         <v>3579000000.0</v>
       </c>
-      <c r="AB24">
-[...2 lines deleted...]
-      <c r="AC24">
+      <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24">
         <v>5966110592.0</v>
       </c>
-      <c r="AD24">
-[...2 lines deleted...]
-      <c r="AE24">
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
         <v>-5665000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>297121525.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-4306124.0</v>
       </c>
-      <c r="AH24"/>
-[...1 lines deleted...]
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-6750253480.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>737468256.0</v>
       </c>
-      <c r="AL24"/>
-[...1 lines deleted...]
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-2609151170.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>111326538.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-2196751577.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-261330882.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-30638076.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>4706000.0</v>
       </c>
-      <c r="AT24"/>
-[...1 lines deleted...]
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-4503562.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>31954414.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24">
         <v>-696800000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24">
         <v>-121700000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>-2274400000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-584300000.0</v>
       </c>
-      <c r="BN24"/>
-[...1 lines deleted...]
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-333400000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-142800000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-206798316.24</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-72845454.7</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-72845454.7</v>
       </c>
-      <c r="CE24"/>
-[...1 lines deleted...]
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24">
         <v>-339.4</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-339.4</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>2000000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B25">
+        <v>11619000000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>-20450000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-5412000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-4757000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-2616000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-7224000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-4507000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2415264157.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1747000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-5067699540.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1069881203.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1488000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1616294510.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-554548038.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-373000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>766000000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="S25"/>
+      <c r="T25">
         <v>335000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>281000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-2074000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-1515000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-2109000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-12000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5010000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1608000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-1186000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>10000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-5098000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>740000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>738000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-2861000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-1436000000.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>-1778000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-854730838.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-574000000.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>-580750674.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-56787435.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-256951941.0</v>
       </c>
-      <c r="AO25"/>
-      <c r="AP25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>-1976863035.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>50388586.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>8362834.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>-353978272.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-246226008.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-35225658.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-367754184.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-481886894.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-321548539.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-265059544.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-192552026.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-193816797.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-193816797.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25">
+      <c r="BF25"/>
+      <c r="BG25">
         <v>886367773.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25"/>
       <c r="BH25"/>
-      <c r="BI25">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>930226265.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25"/>
       <c r="BL25"/>
-      <c r="BM25">
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25">
         <v>457201907.0</v>
       </c>
-      <c r="BN25"/>
-[...1 lines deleted...]
-      <c r="BP25">
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25">
         <v>336941222.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>336941222.64</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-105360041.6</v>
       </c>
-      <c r="BS25"/>
-      <c r="BT25">
+      <c r="BU25"/>
+      <c r="BV25">
         <v>350825118.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>350825118.51</v>
       </c>
-      <c r="BV25"/>
-      <c r="BW25">
+      <c r="BX25"/>
+      <c r="BY25">
         <v>-88129233.55</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-68218617.79</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-68218617.79</v>
       </c>
-      <c r="BZ25"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CB25"/>
+      <c r="CC25"/>
       <c r="CD25">
         <v>-64808987.55</v>
       </c>
       <c r="CE25">
+        <v>-64808987.55</v>
+      </c>
+      <c r="CF25">
+        <v>-64808987.55</v>
+      </c>
+      <c r="CG25">
         <v>-56551271.13</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-56551271.13</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>312284.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>312284.0</v>
       </c>
-      <c r="CI25"/>
-      <c r="CJ25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>-21729680.17</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-21729680.17</v>
       </c>
-      <c r="CL25"/>
-      <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>217</v>
+      </c>
+      <c r="B26">
+        <v>-4396000000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>274000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>274000000.0</v>
       </c>
-      <c r="Z26">
-[...2 lines deleted...]
-      <c r="AA26">
+      <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>-86000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>210561850.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>210561850.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>279000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>279000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>593272253.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>731735342.0</v>
       </c>
-      <c r="AH26"/>
-[...1 lines deleted...]
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26">
         <v>593272253.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>10864291377.0</v>
       </c>
-      <c r="AL26"/>
-[...1 lines deleted...]
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-145186223.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>52117597.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-345126888.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-489561850.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>184579173.0</v>
       </c>
-      <c r="AT26"/>
-[...1 lines deleted...]
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-103710403.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>180261090.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-1766000000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26">
         <v>-104300000.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26"/>
       <c r="BH26"/>
-      <c r="BI26">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>1625200000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26">
         <v>96900000.0</v>
       </c>
-      <c r="BN26"/>
-[...1 lines deleted...]
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>40200000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>40200000.0</v>
       </c>
-      <c r="BR26"/>
-[...1 lines deleted...]
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26">
         <v>88000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>88000000.0</v>
       </c>
-      <c r="BV26"/>
-      <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>40100000.0</v>
       </c>
-      <c r="BZ26"/>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
-      <c r="CF26">
-[...4 lines deleted...]
-      </c>
+      <c r="CF26"/>
+      <c r="CG26"/>
       <c r="CH26">
         <v>2293.05</v>
       </c>
-      <c r="CI26"/>
+      <c r="CI26">
+        <v>2293.05</v>
+      </c>
       <c r="CJ26">
+        <v>2293.05</v>
+      </c>
+      <c r="CK26"/>
+      <c r="CL26">
         <v>364000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>364000000.0</v>
       </c>
-      <c r="CL26"/>
-      <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B27">
+        <v>664000000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>560000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>566000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>480000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>459000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>459000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>674000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>450000000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="K27"/>
+      <c r="L27">
         <v>509000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>497000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>378000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>310000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>351000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>304000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>223000000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27">
+      <c r="S27"/>
+      <c r="T27">
         <v>514000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>366000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>294000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>511000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>531000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>488000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>343000000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>393000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>393000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>485000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>450000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>401000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>480000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>376000000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>384000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>527858769.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>522000000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>556833232.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>578039968.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1835636032.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>134105607.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>153093945.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>158910698.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>137053718.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>111337828.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>121644243.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>106274783.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>108899178.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>111167445.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>111588071.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>113739502.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>108489539.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>108489539.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>219</v>
+      </c>
+      <c r="B28">
+        <v>-14663000000.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28">
         <v>2369000000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28">
         <v>6501000000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>-9087000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-9087000000.0</v>
       </c>
-      <c r="Z28">
-[...2 lines deleted...]
-      <c r="AA28">
+      <c r="AB28">
+        <v>0.0</v>
+      </c>
+      <c r="AC28">
         <v>-8510000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-18963926649.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-18963926649.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8341000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>8341000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-10654174011.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1232508000.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28">
         <v>-10654094106.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1770093000.0</v>
       </c>
-      <c r="AL28"/>
-[...1 lines deleted...]
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28">
         <v>5040613444.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2351660000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-431434610.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>11061046248.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-436638738.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>873899000.0</v>
       </c>
-      <c r="AT28"/>
-[...1 lines deleted...]
-      <c r="AV28">
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28">
         <v>29686596.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>878137000.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28"/>
       <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28">
         <v>-515600000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28"/>
       <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28">
         <v>-114700000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>1625300000.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28"/>
       <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28">
         <v>96900000.0</v>
       </c>
-      <c r="BN28"/>
-[...1 lines deleted...]
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>-72100000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-72100000.0</v>
       </c>
-      <c r="BR28"/>
-[...1 lines deleted...]
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28">
         <v>16400000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>16400000.0</v>
       </c>
-      <c r="BV28"/>
-[...1 lines deleted...]
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>-27107104.24</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-27107104.24</v>
       </c>
-      <c r="BZ28"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CB28"/>
+      <c r="CC28"/>
       <c r="CD28">
         <v>-30352541.23</v>
       </c>
-      <c r="CE28"/>
+      <c r="CE28">
+        <v>-30352541.23</v>
+      </c>
       <c r="CF28">
+        <v>-30352541.23</v>
+      </c>
+      <c r="CG28"/>
+      <c r="CH28">
         <v>1763394.96</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>1763394.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>1763394.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>364000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>364000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>675000.0</v>
       </c>
-      <c r="CM28"/>
-      <c r="CN28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>484000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>220</v>
+      </c>
+      <c r="B29">
+        <v>14379000000.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
+      <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
+        <v>2453000000.0</v>
+      </c>
+      <c r="K29"/>
+      <c r="L29">
         <v>56300460.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>58118797.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3175000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>60705490.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>62451962.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29">
         <v>3575000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3575000000.0</v>
       </c>
-      <c r="Z29">
-[...2 lines deleted...]
-      <c r="AA29">
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
         <v>1534000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3663799253.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-3663799253.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2224000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2224000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-1634248603.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1086464000.0</v>
       </c>
-      <c r="AH29"/>
-[...1 lines deleted...]
-      <c r="AJ29">
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29">
         <v>-404964949759.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>759432000.0</v>
       </c>
-      <c r="AL29"/>
-[...1 lines deleted...]
-      <c r="AN29">
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29">
         <v>2843266324.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>470655000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-1236761761.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>715552423.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>726752930.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>315670000.0</v>
       </c>
-      <c r="AT29"/>
-[...1 lines deleted...]
-      <c r="AV29">
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29">
         <v>191529406.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>405178000.0</v>
       </c>
-      <c r="AX29"/>
-      <c r="AY29"/>
       <c r="AZ29"/>
-      <c r="BA29">
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29">
         <v>1654400000.0</v>
       </c>
-      <c r="BB29"/>
-      <c r="BC29"/>
       <c r="BD29"/>
-      <c r="BE29">
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29">
         <v>1851300000.0</v>
       </c>
-      <c r="BF29"/>
-      <c r="BG29"/>
       <c r="BH29"/>
-      <c r="BI29">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>1550200000.0</v>
       </c>
-      <c r="BJ29"/>
-      <c r="BK29"/>
       <c r="BL29"/>
-      <c r="BM29">
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29">
         <v>1027600000.0</v>
       </c>
-      <c r="BN29"/>
-[...1 lines deleted...]
-      <c r="BP29">
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29">
         <v>590900000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>590900000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>105360041.0</v>
       </c>
-      <c r="BS29"/>
-      <c r="BT29">
+      <c r="BU29"/>
+      <c r="BV29">
         <v>485600000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>485600000.0</v>
       </c>
-      <c r="BV29"/>
-      <c r="BW29">
+      <c r="BX29"/>
+      <c r="BY29">
         <v>88129233.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>68218617.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>68218617.79</v>
       </c>
-      <c r="BZ29"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CB29"/>
+      <c r="CC29"/>
       <c r="CD29">
         <v>64808987.0</v>
       </c>
       <c r="CE29">
+        <v>64808987.0</v>
+      </c>
+      <c r="CF29">
+        <v>64808987.0</v>
+      </c>
+      <c r="CG29">
         <v>56551271.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>56551271.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>57510402.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>57510402.0</v>
       </c>
-      <c r="CI29"/>
-      <c r="CJ29">
+      <c r="CK29"/>
+      <c r="CL29">
         <v>21729680.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>21729680.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>4543000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>2830000.0</v>
       </c>
-      <c r="CN29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>221</v>
+      </c>
+      <c r="B30">
+        <v>-4181000000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30">
         <v>-4351000000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30">
         <v>2296000000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30">
         <v>42000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2413000000.0</v>
       </c>
-      <c r="Z30">
-[...2 lines deleted...]
-      <c r="AA30">
+      <c r="AB30">
+        <v>0.0</v>
+      </c>
+      <c r="AC30">
         <v>3560000000.0</v>
       </c>
-      <c r="AB30">
-[...2 lines deleted...]
-      <c r="AC30">
+      <c r="AD30">
+        <v>0.0</v>
+      </c>
+      <c r="AE30">
         <v>10424421408.0</v>
       </c>
-      <c r="AD30">
-[...2 lines deleted...]
-      <c r="AE30">
+      <c r="AF30">
+        <v>0.0</v>
+      </c>
+      <c r="AG30">
         <v>-6015000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>4835002111.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-15232251815.0</v>
       </c>
-      <c r="AH30"/>
-[...1 lines deleted...]
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30">
         <v>165794113711.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-19825478996.0</v>
       </c>
-      <c r="AL30"/>
-[...1 lines deleted...]
-      <c r="AN30">
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30">
         <v>2357865657.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-4426581331.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-2373625083.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-3143919435.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-1266902470.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-9366410898.0</v>
       </c>
-      <c r="AT30"/>
-[...1 lines deleted...]
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-424062806.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-4086143730.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>-1239900000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30">
         <v>-339900000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>-2440400000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30">
         <v>-762400000.0</v>
       </c>
-      <c r="BN30"/>
-[...1 lines deleted...]
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>-498700000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30">
         <v>-269600000.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30"/>
       <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-206798316.24</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-72845454.7</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30">
         <v>-3082095.97</v>
       </c>
-      <c r="CH30"/>
-[...1 lines deleted...]
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-300000.0</v>
       </c>
-      <c r="CK30"/>
-[...1 lines deleted...]
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30">
         <v>414000.0</v>
       </c>
-      <c r="CN30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>