--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -797,6294 +803,7139 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>11984327000.0</v>
+      </c>
+      <c r="C2">
         <v>9177703000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7449048000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5663923000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4164537000.0</v>
       </c>
-      <c r="F2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>10</v>
+      </c>
+      <c r="B5">
+        <v>3268375000.0</v>
+      </c>
       <c r="C5">
-        <v>851701000.0</v>
+        <v>66121316.0</v>
       </c>
       <c r="D5">
+        <v>50293838.0</v>
+      </c>
+      <c r="E5">
         <v>467134999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>163346000.0</v>
       </c>
-      <c r="F5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
-        <v>8165490000.0</v>
+        <v>11730444000.0</v>
       </c>
       <c r="C7">
         <v>8165490000.0</v>
       </c>
       <c r="D7">
+        <v>8165490000.0</v>
+      </c>
+      <c r="E7">
         <v>5245442000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3430887000.0</v>
       </c>
-      <c r="F7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
-        <v>8283347000.0</v>
+        <v>9325356000.0</v>
       </c>
       <c r="C8">
         <v>8283347000.0</v>
       </c>
       <c r="D8">
-        <v>471282000.0</v>
+        <v>8283347000.0</v>
       </c>
       <c r="E8">
         <v>471282000.0</v>
       </c>
-      <c r="F8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:6">
+      <c r="F8">
+        <v>471282000.0</v>
+      </c>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>1429574000.0</v>
+      </c>
+      <c r="C10">
         <v>1410281000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1195245000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>984632000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1000040000.0</v>
       </c>
-      <c r="F10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>4145414000.0</v>
+      </c>
+      <c r="C12">
         <v>4468972000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1220471000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>984632000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1000040000.0</v>
       </c>
-      <c r="F12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>9340553000.0</v>
+      </c>
+      <c r="C13">
         <v>8283347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>471282000.0</v>
       </c>
       <c r="D13">
         <v>471282000.0</v>
       </c>
       <c r="E13">
         <v>471282000.0</v>
       </c>
-      <c r="F13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6">
+      <c r="F13">
+        <v>471282000.0</v>
+      </c>
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>115022874.0</v>
+      </c>
+      <c r="C14">
         <v>139438842.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84150261.0</v>
       </c>
       <c r="D14">
         <v>84150261.0</v>
       </c>
       <c r="E14">
         <v>84150261.0</v>
       </c>
       <c r="F14">
         <v>84150261.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>84150261.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>3761641.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4593209.0</v>
       </c>
-      <c r="F16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>25</v>
+      </c>
+      <c r="B20">
+        <v>27864000.0</v>
+      </c>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>7818116.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>7449397.0</v>
       </c>
-      <c r="F20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>27864000.0</v>
+      </c>
+      <c r="C21">
         <v>6790000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6771000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8241000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7831000.0</v>
       </c>
-      <c r="F21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>4224290000.0</v>
+      </c>
+      <c r="C22">
         <v>3038373000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2357485000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1931605000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1403242000.0</v>
       </c>
-      <c r="F22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>30575925000.0</v>
+      </c>
+      <c r="C23">
         <v>22776813000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14963802000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11794907000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8049319000.0</v>
       </c>
-      <c r="F23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
-        <v>106693000.0</v>
+        <v>141907000.0</v>
       </c>
       <c r="C24">
         <v>106693000.0</v>
       </c>
       <c r="D24">
+        <v>106693000.0</v>
+      </c>
+      <c r="E24">
         <v>4816792000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4430728000.0</v>
       </c>
-      <c r="F24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>12572602000.0</v>
+      </c>
+      <c r="C28">
         <v>7788667000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10710884000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9568838000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7132654000.0</v>
       </c>
-      <c r="F28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
-        <v>5068240000.0</v>
+        <v>6374384000.0</v>
       </c>
       <c r="C29">
         <v>5068240000.0</v>
       </c>
       <c r="D29">
+        <v>5068240000.0</v>
+      </c>
+      <c r="E29">
         <v>594767000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>249867000.0</v>
       </c>
-      <c r="F29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>1299248000.0</v>
+      </c>
+      <c r="C30">
         <v>938984000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11020000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19885000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>429314000.0</v>
       </c>
-      <c r="F30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:6">
+      <c r="G30"/>
+    </row>
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
-        <v>-2633277000.0</v>
+        <v>-5876142000.0</v>
       </c>
       <c r="C32">
         <v>-2633277000.0</v>
       </c>
       <c r="D32">
+        <v>-2633277000.0</v>
+      </c>
+      <c r="E32">
         <v>-3205200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-2121704000.0</v>
       </c>
-      <c r="F32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:6">
+      <c r="G32"/>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>20833927000.0</v>
+      </c>
+      <c r="C33">
         <v>14222674000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10570642000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>8195705000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5186604000.0</v>
       </c>
-      <c r="F33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:6">
+      <c r="G33"/>
+    </row>
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>10816054000.0</v>
+      </c>
+      <c r="C35">
         <v>7554615000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10646709000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9703766000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7516840000.0</v>
       </c>
-      <c r="F35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:6">
+      <c r="G35"/>
+    </row>
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>443424000.0</v>
+      </c>
+      <c r="C36">
         <v>247588000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>436975000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>27741000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>17108000.0</v>
       </c>
-      <c r="F36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
-[...1 lines deleted...]
-      </c>
+      <c r="D38"/>
       <c r="E38">
         <v>1.0</v>
       </c>
-      <c r="F38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:6">
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>73046000.0</v>
+      </c>
+      <c r="C39">
         <v>107810000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>804184000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>663080000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>30119000.0</v>
       </c>
-      <c r="F39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:6">
+      <c r="G39"/>
+    </row>
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>417963000.0</v>
+      </c>
+      <c r="C40">
         <v>258179000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>218915000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>158632000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>68449000.0</v>
       </c>
-      <c r="F40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:6">
+      <c r="G40"/>
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>47</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>1374844000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>851701000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>467135000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>163346000.0</v>
       </c>
-      <c r="F42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:6">
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
-        <v>15863911000.0</v>
+        <v>22852696000.0</v>
       </c>
       <c r="C45">
         <v>15863911000.0</v>
       </c>
       <c r="D45">
+        <v>15863911000.0</v>
+      </c>
+      <c r="E45">
         <v>9116296000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5910419000.0</v>
       </c>
-      <c r="F45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:6">
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>19686034000.0</v>
+      </c>
+      <c r="C46">
         <v>13483971000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10126896000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7860663000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4948551000.0</v>
       </c>
-      <c r="F46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:6">
+      <c r="G46"/>
+    </row>
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-8476772000.0</v>
+      </c>
+      <c r="C48">
         <v>-5623409000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-5957831000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-5651678000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-5086568000.0</v>
       </c>
-      <c r="F48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:6">
+      <c r="G48"/>
+    </row>
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
-        <v>926765000.0</v>
+        <v>2107044000.0</v>
       </c>
       <c r="C50">
         <v>926765000.0</v>
       </c>
       <c r="D50">
+        <v>926765000.0</v>
+      </c>
+      <c r="E50">
         <v>491236000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>271079000.0</v>
       </c>
-      <c r="F50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>14002176000.0</v>
+      </c>
+      <c r="C51">
         <v>9198948000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11906129000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10553470000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8132694000.0</v>
       </c>
-      <c r="F51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>3225426000.0</v>
+      </c>
+      <c r="C52">
         <v>1676892000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1281652000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>908543000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>657433000.0</v>
       </c>
-      <c r="F52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
+        <v>2715841000.0</v>
+      </c>
+      <c r="C53">
         <v>3058691000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>25226000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>8766000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>380279000.0</v>
       </c>
-      <c r="F53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>30575925000.0</v>
+      </c>
+      <c r="C55">
         <v>22776813000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>14963802000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>11794907000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8049319000.0</v>
       </c>
-      <c r="F55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:6">
+      <c r="G55"/>
+    </row>
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>9741998000.0</v>
+      </c>
+      <c r="C56">
         <v>8554139000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4393160000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3599202000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2862715000.0</v>
       </c>
-      <c r="F56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:6">
+      <c r="G56"/>
+    </row>
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>15627716000.0</v>
+      </c>
+      <c r="C57">
         <v>11187416000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8951941000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6804402000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4984419000.0</v>
       </c>
-      <c r="F57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:6">
+      <c r="G57"/>
+    </row>
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>26443770000.0</v>
+      </c>
+      <c r="C58">
         <v>18742031000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>19598650000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>16508168000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12501259000.0</v>
       </c>
-      <c r="F58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:6">
+      <c r="G58"/>
+    </row>
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>4132156000.0</v>
+      </c>
+      <c r="C60">
         <v>4034782000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-4634848000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-4713261000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-4451940000.0</v>
       </c>
-      <c r="F60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:6">
+      <c r="G60"/>
+    </row>
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>12674116906.0</v>
+      </c>
+      <c r="C2">
+        <v>11984327000.0</v>
+      </c>
+      <c r="D2">
         <v>10141098000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>10089434000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9666322000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9177703000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8407885000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>7750042000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7620071000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7449048000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6774853000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6774853000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="N2"/>
+      <c r="O2">
         <v>5663923000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5663923000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>187500041.0</v>
+      </c>
+      <c r="C5">
+        <v>3268375000.0</v>
+      </c>
+      <c r="D5">
         <v>2757294387.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>1810779999.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1558452999.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="G5"/>
+      <c r="H5">
         <v>1247755000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1121287000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>980541000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>769572999.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
+        <v>769572999.0</v>
+      </c>
+      <c r="M5"/>
+      <c r="N5">
         <v>-4713261000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>467134999.0</v>
       </c>
-      <c r="N5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>12890058000.0</v>
+      </c>
+      <c r="C7">
+        <v>11730444000.0</v>
+      </c>
+      <c r="D7">
         <v>10237922000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>9321082000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>8729535000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8165490000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>7310246000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>7037550000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>6740040000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>6244222000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="L7"/>
+      <c r="M7">
         <v>5872520000.0</v>
       </c>
-      <c r="L7"/>
-[...1 lines deleted...]
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7">
         <v>5245442000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>9927136000.0</v>
+      </c>
+      <c r="C8">
+        <v>9325356000.0</v>
+      </c>
+      <c r="D8">
         <v>8951301000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>8313028000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>8313028000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8283347000.0</v>
       </c>
       <c r="G8">
         <v>8283347000.0</v>
       </c>
       <c r="H8">
         <v>8283347000.0</v>
       </c>
       <c r="I8">
-        <v>471282000.0</v>
-[...1 lines deleted...]
-      <c r="J8"/>
+        <v>8283347000.0</v>
+      </c>
+      <c r="J8">
+        <v>8283347000.0</v>
+      </c>
       <c r="K8">
         <v>471282000.0</v>
       </c>
       <c r="L8"/>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="M8">
         <v>471282000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8">
+        <v>471282000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>74468253.0</v>
+      </c>
+      <c r="C10">
+        <v>1429574000.0</v>
+      </c>
+      <c r="D10">
         <v>1113183000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1121291000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1567305000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1410281000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1268902000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1245237000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4292958000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1195245000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1001083000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1001083000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-984976000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>984632000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>984632000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>225704680.0</v>
+      </c>
+      <c r="C12">
+        <v>4145414000.0</v>
+      </c>
+      <c r="D12">
         <v>3885556000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3970533000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4631544000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="G12"/>
+      <c r="H12">
         <v>4232413000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4019600000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4292958000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1001083000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1001083000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>984976000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>984632000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>984632000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>550238949.0</v>
+      </c>
+      <c r="C13">
+        <v>9340553000.0</v>
+      </c>
+      <c r="D13">
         <v>8951301000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>8313028000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>8313028000.0</v>
       </c>
-      <c r="E13"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>8283347000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>8283347000.0</v>
+      </c>
       <c r="J13">
+        <v>8283347000.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13">
         <v>471282000.0</v>
       </c>
-      <c r="K13">
-[...2 lines deleted...]
-      <c r="L13"/>
       <c r="M13">
         <v>471282000.0</v>
       </c>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>471282000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="P13">
+        <v>471282000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>117239083.0</v>
+      </c>
+      <c r="C14">
+        <v>116045917.0</v>
+      </c>
+      <c r="D14">
         <v>115398598.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>114766805.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>113844994.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>136283972.0</v>
       </c>
       <c r="G14">
         <v>112200752.0</v>
       </c>
       <c r="H14">
-        <v>84150261.0</v>
+        <v>136283972.0</v>
       </c>
       <c r="I14">
         <v>112200752.0</v>
       </c>
       <c r="J14">
         <v>84150261.0</v>
       </c>
       <c r="K14">
-        <v>84150261.0</v>
+        <v>112200752.0</v>
       </c>
       <c r="L14">
         <v>84150261.0</v>
       </c>
       <c r="M14">
         <v>84150261.0</v>
       </c>
       <c r="N14">
         <v>84150261.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>84150261.0</v>
+      </c>
+      <c r="P14">
+        <v>84150261.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-605343000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>137353.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>25</v>
+      </c>
+      <c r="B20">
+        <v>27864000.0</v>
+      </c>
+      <c r="C20">
+        <v>27864000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>6123661.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>1858603.0</v>
+      </c>
+      <c r="C21">
+        <v>1547262.0</v>
+      </c>
+      <c r="D21">
         <v>19552000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>15930000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>13495000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="G21"/>
+      <c r="H21">
         <v>6794000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>6841000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>6517000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="K21"/>
+      <c r="L21">
         <v>7050000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>763530000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="N21"/>
+      <c r="O21">
         <v>8241000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>19885000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>228381564.0</v>
+      </c>
+      <c r="C22">
+        <v>4224290000.0</v>
+      </c>
+      <c r="D22">
         <v>3409703000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3109965000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2946906000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3038373000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2524631000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2374052000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2178010000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2357485000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2191130000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2191130000.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="N22"/>
+      <c r="O22">
         <v>1931605000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1931605000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>32265183000.0</v>
+      </c>
+      <c r="C23">
+        <v>30575925000.0</v>
+      </c>
+      <c r="D23">
         <v>27104902000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>25116747000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>23971179000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>20888688000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>19595009000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>18691525000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>13927000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13927000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-4713261000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>11794907000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>11794907000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>207706000.0</v>
+      </c>
+      <c r="C24">
+        <v>141907000.0</v>
+      </c>
+      <c r="D24">
         <v>169955000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>163768000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>128238000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>106693000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>88273000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>112738000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>102004000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>4917770000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="L24"/>
+      <c r="M24">
         <v>4866496000.0</v>
       </c>
-      <c r="L24"/>
-[...1 lines deleted...]
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>4816792000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>14519967747.0</v>
+      </c>
+      <c r="C28">
+        <v>12572602000.0</v>
+      </c>
+      <c r="D28">
         <v>10789216000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>9488397000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8166710000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="G28"/>
+      <c r="H28">
         <v>7044994000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6864441000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3500271000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4466662000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10515944000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>10515944000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>984976000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9568838000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>9568838000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>5993057000.0</v>
+      </c>
+      <c r="C29">
+        <v>6374384000.0</v>
+      </c>
+      <c r="D29">
         <v>5941738000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>5415951000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5165573000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5068240000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4934914000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4619324000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4128384000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1027059000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="L29"/>
+      <c r="M29">
         <v>1024515000.0</v>
       </c>
-      <c r="L29"/>
-[...1 lines deleted...]
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29">
         <v>594767000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>1378160000.0</v>
+      </c>
+      <c r="C30">
+        <v>1299248000.0</v>
+      </c>
+      <c r="D30">
         <v>218375000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1320455000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>990681000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>95058000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1109396000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>64946000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>832677000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>11020000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>763530000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>763530000.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="N30"/>
+      <c r="O30">
         <v>19885000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>19885000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>-6365299000.0</v>
+      </c>
+      <c r="C32">
+        <v>-5876142000.0</v>
+      </c>
+      <c r="D32">
         <v>-4703172000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-3840936000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-3046496000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-2633277000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-2138451000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-1982799000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-1929403000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-4558781000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="L32"/>
+      <c r="M32">
         <v>-4243026000.0</v>
       </c>
-      <c r="L32"/>
-[...1 lines deleted...]
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32">
         <v>-3205200000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:14">
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>22565415000.0</v>
+      </c>
+      <c r="C33">
+        <v>20833927000.0</v>
+      </c>
+      <c r="D33">
         <v>18455925000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>16572092000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>15256417000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>14222674000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>12876446000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>12101171000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>11301338000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>10570642000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>9906250000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>9906250000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>-984976000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>8195705000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>8195705000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>11805074859.0</v>
+      </c>
+      <c r="C35">
+        <v>10816054000.0</v>
+      </c>
+      <c r="D35">
         <v>9475492000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>8603811000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>8048828000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>7554615000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>6806731000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>6571176000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>6296740000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>10646709000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>10283216000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>10283216000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>4713261000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9703766000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>9703766000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>21340810229.0</v>
+      </c>
+      <c r="C36">
+        <v>443424000.0</v>
+      </c>
+      <c r="D36">
         <v>9481507000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>350759000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>333638000.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="G36"/>
+      <c r="H36">
         <v>37949000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>480656000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>34156000.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36">
+      <c r="K36"/>
+      <c r="L36">
         <v>31911000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>31911000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-984976000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>27741000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>27741000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>43</v>
+      </c>
+      <c r="B38">
+        <v>1.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>7867521756.0</v>
+      </c>
+      <c r="C39">
+        <v>73046000.0</v>
+      </c>
+      <c r="D39">
         <v>1135343000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>143702000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>145631000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="G39"/>
+      <c r="H39">
         <v>145802000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1035240000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>86542000.0</v>
       </c>
-      <c r="I39"/>
-      <c r="J39">
+      <c r="K39"/>
+      <c r="L39">
         <v>65007000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>65007000.0</v>
       </c>
-      <c r="L39"/>
-      <c r="M39">
+      <c r="N39"/>
+      <c r="O39">
         <v>663080000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>662736000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>587016094.0</v>
+      </c>
+      <c r="C40">
+        <v>412707000.0</v>
+      </c>
+      <c r="D40">
         <v>729458000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>231517000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>320499000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="G40"/>
+      <c r="H40">
         <v>164062000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>135223000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>178798000.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40">
+      <c r="K40"/>
+      <c r="L40">
         <v>127356000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>127356000.0</v>
       </c>
-      <c r="L40"/>
-      <c r="M40">
+      <c r="N40"/>
+      <c r="O40">
         <v>158632000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>158632000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>47</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42">
         <v>-18.4</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1810780000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1558453000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="G42"/>
+      <c r="H42">
         <v>1247755000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1121287000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>851701000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="K42"/>
+      <c r="L42">
         <v>769573000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>769573000.0</v>
       </c>
-      <c r="L42"/>
-      <c r="M42">
+      <c r="N42"/>
+      <c r="O42">
         <v>467135000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>467135000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:14">
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>21314417000.0</v>
+      </c>
+      <c r="C45">
+        <v>22852696000.0</v>
+      </c>
+      <c r="D45">
         <v>17300065000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>15669293000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>14401854000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>15863911000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>12337115000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>11613674000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>10833917000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>11901513000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="L45"/>
+      <c r="M45">
         <v>11053877000.0</v>
       </c>
-      <c r="L45"/>
-[...1 lines deleted...]
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
         <v>9116296000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:14">
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>1181410470.0</v>
+      </c>
+      <c r="C46">
+        <v>19686034000.0</v>
+      </c>
+      <c r="D46">
         <v>8403065000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>15669293000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>14401854000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>13483971000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>12337115000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>11613674000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>10833917000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>10126896000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>9465756000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>9465756000.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="N46"/>
+      <c r="O46">
         <v>7860663000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>7860663000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:14">
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-500027104.0</v>
+      </c>
+      <c r="C48">
+        <v>-8476772000.0</v>
+      </c>
+      <c r="D48">
         <v>-7420473000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-5996463000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-5710388000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-5623409000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-5599838000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-5857438000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-6188693000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-5957831000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-5860847000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-5860847000.0</v>
       </c>
-      <c r="L48"/>
-      <c r="M48">
+      <c r="N48"/>
+      <c r="O48">
         <v>-5651678000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-5651678000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
+        <v>1496672000.0</v>
+      </c>
+      <c r="C50">
+        <v>2107044000.0</v>
+      </c>
+      <c r="D50">
         <v>1494522000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1124838000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>876242000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>926765000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>915377000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>959390000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>951185000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>744137000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="L50"/>
+      <c r="M50">
         <v>778011000.0</v>
       </c>
-      <c r="L50"/>
-[...1 lines deleted...]
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50">
         <v>491236000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>14594436000.0</v>
+      </c>
+      <c r="C51">
+        <v>14002176000.0</v>
+      </c>
+      <c r="D51">
         <v>11902399000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>10609688000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>9734015000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="G51"/>
+      <c r="H51">
         <v>8313896000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>8109678000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>7793229000.0</v>
       </c>
-      <c r="I51"/>
-      <c r="J51">
+      <c r="K51"/>
+      <c r="L51">
         <v>11517027000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>11517027000.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="N51"/>
+      <c r="O51">
         <v>10553470000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>10553470000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:14">
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>2749411000.0</v>
+      </c>
+      <c r="C52">
+        <v>4349064000.0</v>
+      </c>
+      <c r="D52">
         <v>2468413000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2044401000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1720728000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="G52"/>
+      <c r="H52">
         <v>1535396000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1564733000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1520721000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="K52"/>
+      <c r="L52">
         <v>1296038000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1296038000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="N52"/>
+      <c r="O52">
         <v>908543000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>908543000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
+        <v>151236427.0</v>
+      </c>
+      <c r="C53">
+        <v>2715841000.0</v>
+      </c>
+      <c r="D53">
         <v>2772373000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>2849242000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>3064239000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>3058691000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>2963511000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>2774363000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>25226000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
         <v>1969952000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>8766000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>8766000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>32265183000.0</v>
+      </c>
+      <c r="C55">
+        <v>30575925000.0</v>
+      </c>
+      <c r="D55">
         <v>27104902000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>25116747000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>23971179000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>22776813000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>20888688000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>19595009000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>18691525000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>14963802000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>13927000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>13927000000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="N55"/>
+      <c r="O55">
         <v>11794907000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>11794907000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>9699768000.0</v>
+      </c>
+      <c r="C56">
+        <v>9741998000.0</v>
+      </c>
+      <c r="D56">
         <v>8648977000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>8544655000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>8714762000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>8554139000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>8012242000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>7493838000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>7390187000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>4393160000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>4020750000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>4020750000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>984976000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3599202000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>3599202000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>16065067000.0</v>
+      </c>
+      <c r="C57">
+        <v>15627716000.0</v>
+      </c>
+      <c r="D57">
         <v>13352149000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>12385591000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>11761258000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>11187416000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>10150693000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>9476637000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>9319590000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>8951941000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>8263776000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>8263776000.0</v>
       </c>
-      <c r="L57"/>
-      <c r="M57">
+      <c r="N57"/>
+      <c r="O57">
         <v>6804402000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>6804402000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>27976504000.0</v>
+      </c>
+      <c r="C58">
+        <v>26443770000.0</v>
+      </c>
+      <c r="D58">
         <v>22827641000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>20989402000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>19810086000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>18742031000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>16957424000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>16047813000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>15616330000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>19598650000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>18546992000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>18546992000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>4713261000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>16508168000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>16508168000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>4250383606.0</v>
+      </c>
+      <c r="C60">
+        <v>4132156000.0</v>
+      </c>
+      <c r="D60">
         <v>4277261000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>4127345000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>4161093000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>4034782000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3931264000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>3547196000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>3075195000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-4634848000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-4619992000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-4619992000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4713261000.0</v>
       </c>
       <c r="N60">
         <v>-4713261000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60">
+        <v>-4713261000.0</v>
+      </c>
+      <c r="P60">
+        <v>-4713261000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>61443952282.0</v>
+      </c>
+      <c r="C2">
         <v>48062913000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>37038542000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27599271740.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20319068450.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14773796240.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>1781283147.0</v>
+      </c>
+      <c r="C3">
         <v>1518599000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1089095000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>764997030.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>536167445.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>391102159.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>-832428326.0</v>
+      </c>
+      <c r="C5">
         <v>1968833000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1341966000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>784471522.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>282845268.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>55991798.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>948854821.0</v>
+      </c>
+      <c r="C6">
         <v>3487432000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2431061000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1549468552.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>819012713.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>447093957.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>11858820174.0</v>
+      </c>
+      <c r="C9">
         <v>9376106000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7039917000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4148744765.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3034032613.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1934687581.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>-2247135434.0</v>
+      </c>
+      <c r="C10">
         <v>717546000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-100905000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-354453804.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-733083993.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-709407652.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>416211803.0</v>
+      </c>
+      <c r="C11">
         <v>383124000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>205248000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>196218470.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>92853399.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3063992.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>1414707108.0</v>
+      </c>
+      <c r="C12">
         <v>1251287000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1442871000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1138925248.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1004535000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>826848000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13">
-        <v>135071000.0</v>
+        <v>162062000.0</v>
       </c>
       <c r="C13">
         <v>135071000.0</v>
       </c>
       <c r="D13">
+        <v>135071000.0</v>
+      </c>
+      <c r="E13">
         <v>11686000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7381000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7108000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>-2663347256.0</v>
+      </c>
+      <c r="C15">
         <v>334422000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-306153000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-550672274.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-825937414.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-712471665.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17">
-        <v>334422000.0</v>
+        <v>-2839571000.0</v>
       </c>
       <c r="C17">
         <v>334422000.0</v>
       </c>
       <c r="D17">
+        <v>334422000.0</v>
+      </c>
+      <c r="E17">
         <v>-565110000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-816674000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-769671000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18">
-        <v>-1109371000.0</v>
+        <v>-1335639000.0</v>
       </c>
       <c r="C18">
         <v>-1109371000.0</v>
       </c>
       <c r="D18">
+        <v>-1109371000.0</v>
+      </c>
+      <c r="E18">
         <v>-1148946000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-996547000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-819740000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>-538294089.0</v>
+      </c>
+      <c r="C21">
         <v>1328509000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>793863000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>498747655.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>393947372.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>165572358.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>73841066546.0</v>
+      </c>
+      <c r="C23">
         <v>56110510000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>43284596000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>31249268851.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>22959153711.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16542911482.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25">
-        <v>1518599000.0</v>
+        <v>1899144000.0</v>
       </c>
       <c r="C25">
         <v>1518599000.0</v>
       </c>
       <c r="D25">
+        <v>1518599000.0</v>
+      </c>
+      <c r="E25">
         <v>785054000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>530154000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>422501000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>104</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>160919000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4975811000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>132342000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>81000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>55665000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>11303486000.0</v>
+      </c>
+      <c r="C28">
         <v>6468910000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1226432000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3512359000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2475813000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1819157000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B29">
-        <v>383124000.0</v>
+        <v>443751000.0</v>
       </c>
       <c r="C29">
         <v>383124000.0</v>
       </c>
       <c r="D29">
+        <v>383124000.0</v>
+      </c>
+      <c r="E29">
         <v>201363000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>91812000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3310000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>12397114263.0</v>
+      </c>
+      <c r="C30">
         <v>8047597000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6246054000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3649997110.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2640085240.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1769115222.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>-1708841345.0</v>
+      </c>
+      <c r="C31">
         <v>-610963000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-894768000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-853201459.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1127031366.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-874980031.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>73302772457.0</v>
+      </c>
+      <c r="C32">
         <v>57439019000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>44078459000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>31748016525.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23353101084.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16708483841.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>19156344000.0</v>
+      </c>
+      <c r="C2">
+        <v>18096970022.0</v>
+      </c>
+      <c r="D2">
         <v>16798291389.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15726829000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>14388253000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13648700000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12490108000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11302030000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10622075000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10304939000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9618847000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8927904000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8186852000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8125422683.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7985538000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>572629000.0</v>
+      </c>
+      <c r="C3">
+        <v>556311659.0</v>
+      </c>
+      <c r="D3">
         <v>469928864.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>450428000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>407695000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="G3"/>
+      <c r="H3">
         <v>335385000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>155518000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>302542000.0</v>
       </c>
-      <c r="I3"/>
-      <c r="J3">
+      <c r="K3"/>
+      <c r="L3">
         <v>236225000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>258192000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>263629000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>205251337.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>206015000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>34010000.0</v>
+      </c>
+      <c r="C5">
+        <v>-510274683.0</v>
+      </c>
+      <c r="D5">
         <v>-912734961.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>210897000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>344009000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="G5"/>
+      <c r="H5">
         <v>610402000.0</v>
       </c>
-      <c r="G5">
-[...5 lines deleted...]
-      <c r="I5"/>
+      <c r="I5">
+        <v>719597000.0</v>
+      </c>
       <c r="J5">
+        <v>215082000.0</v>
+      </c>
+      <c r="K5"/>
+      <c r="L5">
         <v>72267000.0</v>
       </c>
-      <c r="K5">
-[...2 lines deleted...]
-      <c r="L5">
+      <c r="M5">
+        <v>487696000.0</v>
+      </c>
+      <c r="N5">
         <v>430239000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>429962224.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>95125000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>606639000.0</v>
+      </c>
+      <c r="C6">
+        <v>46036976.0</v>
+      </c>
+      <c r="D6">
         <v>-442806097.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>661325000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>751704000.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6">
+      <c r="G6"/>
+      <c r="H6">
         <v>945787000.0</v>
       </c>
-      <c r="G6">
-[...5 lines deleted...]
-      <c r="I6"/>
+      <c r="I6">
+        <v>875115000.0</v>
+      </c>
       <c r="J6">
+        <v>517624000.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6">
         <v>308492000.0</v>
       </c>
-      <c r="K6">
-[...2 lines deleted...]
-      <c r="L6">
+      <c r="M6">
+        <v>745888000.0</v>
+      </c>
+      <c r="N6">
         <v>693868000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>635213561.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>301140000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>3704002000.0</v>
+      </c>
+      <c r="C9">
+        <v>3522821810.0</v>
+      </c>
+      <c r="D9">
         <v>3237500254.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3042850000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2743535000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2697918000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2343698000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2272317000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2062173000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2010665000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1806328000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1717876000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1505048000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1255294562.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1430081000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>-423293000.0</v>
+      </c>
+      <c r="C10">
+        <v>-950426305.0</v>
+      </c>
+      <c r="D10">
         <v>-1271176073.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-168825000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>25542000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>96520000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>323472000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>443340000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-145786000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-83239000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-226260000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>143740000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>64854000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>90788206.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>91126000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>134966000.0</v>
+      </c>
+      <c r="C11">
+        <v>75346820.0</v>
+      </c>
+      <c r="D11">
         <v>135756145.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>117250000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>112521000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="G11"/>
+      <c r="H11">
         <v>65872000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>112085000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>85076000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="K11"/>
+      <c r="L11">
         <v>112791000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>72690000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>6022000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>71768959.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>72036000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>457303000.0</v>
+      </c>
+      <c r="C12">
+        <v>440151622.0</v>
+      </c>
+      <c r="D12">
         <v>358441129.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>379722000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>318467000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>327232000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>286930000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>276257000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>360868000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>435003000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>298527000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>343956000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>365385000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>339174057.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>340436000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>36084000.0</v>
+      </c>
+      <c r="C13">
+        <v>30029000.0</v>
+      </c>
+      <c r="D13">
         <v>42128000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>52126000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>37779000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>25570000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>47642000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>41354000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>20505000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3774000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="L13"/>
+      <c r="M13">
         <v>256000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>8296000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4826000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2955000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>-558259000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1025773144.0</v>
+      </c>
+      <c r="D15">
         <v>-1406932237.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-286075000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-86979000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-23571000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>257600000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>331255000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-230862000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-96984000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-339051000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>71050000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>58832000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>19090000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>19090000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17">
+        <v>-558259000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1042507000.0</v>
+      </c>
+      <c r="D17">
         <v>-1424010000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-286075000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-86979000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-23571000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>257600000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>331255000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-230862000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-96984000.0</v>
       </c>
-      <c r="J17"/>
-      <c r="K17">
+      <c r="L17"/>
+      <c r="M17">
         <v>-339051000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>71050000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>58832000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>19090000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:14">
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18">
+        <v>-421219000.0</v>
+      </c>
+      <c r="C18">
+        <v>-406691000.0</v>
+      </c>
+      <c r="D18">
         <v>-320664000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-327596000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-280688000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-294817000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-239288000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-234903000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-340363000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-429444000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-291139000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-335660000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-360559000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-335110000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>-18430000.0</v>
+      </c>
+      <c r="C21">
+        <v>-281196714.0</v>
+      </c>
+      <c r="D21">
         <v>-886483598.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>393093000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>297415000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>278264000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>352569000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>374447000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>323229000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>228093000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>210546000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>222559000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>132665000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>206629211.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>214828000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>22878776000.0</v>
+      </c>
+      <c r="C23">
+        <v>21900988583.0</v>
+      </c>
+      <c r="D23">
         <v>20922275261.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>18376586000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>16834373000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>14481237000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>13199900000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>12361019000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>11214629000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>10423221000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>9559235000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>9174088054.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>9200791000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25">
+        <v>572629000.0</v>
+      </c>
+      <c r="C25">
+        <v>565387000.0</v>
+      </c>
+      <c r="D25">
         <v>475633000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>450428000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>407695000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>566513000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>335385000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>314159000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>302542000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>331049000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="L25"/>
+      <c r="M25">
         <v>236225000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>258192000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>263629000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>206015000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>104</v>
+      </c>
+      <c r="B27">
+        <v>2364285000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>1977612000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1763113000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="G27"/>
+      <c r="H27">
         <v>1498500000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1414329000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1295629000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1218570000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1159667000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1052793000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>42614000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>42614000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>1379176000.0</v>
+      </c>
+      <c r="C28">
+        <v>1952176000.0</v>
+      </c>
+      <c r="D28">
         <v>4174042000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>730957000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>705586000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>994820000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>494399000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>486204000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>445948000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1402777000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>374347000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>333455000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>325342000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>960640000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>960640000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>134966000.0</v>
+      </c>
+      <c r="C29">
+        <v>76576000.0</v>
+      </c>
+      <c r="D29">
         <v>137404000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>117250000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>112521000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>120091000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>65872000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>112085000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>85076000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>13745000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="L29"/>
+      <c r="M29">
         <v>112791000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>72690000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6022000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>72036000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>3722432000.0</v>
+      </c>
+      <c r="C30">
+        <v>3804018543.0</v>
+      </c>
+      <c r="D30">
         <v>4123983852.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2649757000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2446120000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>16068354000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1991129000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1897870000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1738944000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12087511000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1595782000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1495317000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1372383000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1048665350.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1215253000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>-404863000.0</v>
+      </c>
+      <c r="C31">
+        <v>-669229591.0</v>
+      </c>
+      <c r="D31">
         <v>-384692475.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-561918000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-271873000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>113073000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-29097000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>68893000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-469015000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>118112000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-436806000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-78819000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-67811000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-115840985.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-123702000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>22860346000.0</v>
+      </c>
+      <c r="C32">
+        <v>21619791851.0</v>
+      </c>
+      <c r="D32">
         <v>20035791663.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>18769679000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>17131788000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>16346618000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>14833806000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>13574347000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>12684248000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>12315604000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>11425175000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>10645780000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9691900000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>9380717266.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>9415619000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>1253404322.0</v>
+      </c>
+      <c r="C2">
         <v>1220471000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>984976000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1000040000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>610016000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>274258000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>3328695555</v>
+      </c>
+      <c r="C3">
         <v>2438144000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1799204000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1125682000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>534033000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>298333000</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>176169555.0</v>
+      </c>
+      <c r="C6">
         <v>226695000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>235495000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15064000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>390024000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>335758000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>876418637.0</v>
+      </c>
+      <c r="C7">
         <v>754695000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1242403000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>832657000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>362867000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>450985000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>-1105873477.0</v>
+      </c>
+      <c r="C10">
         <v>-680887000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-425880000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-528363000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-432158000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-234815000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>1781283147.0</v>
+      </c>
+      <c r="C14">
         <v>1518599000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1089095000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>785054000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>530154000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>422501000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>1429573877.0</v>
+      </c>
+      <c r="C16">
         <v>1447166000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1220471000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>984976000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1000040000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>610016000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>1132643306.0</v>
+      </c>
+      <c r="C18">
         <v>1310393000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1341145000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>990653000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>832275000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>784370000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B19">
-        <v>-4907296000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C19">
         <v>-4907296000.0</v>
       </c>
       <c r="D19">
+        <v>-4907296000.0</v>
+      </c>
+      <c r="E19">
         <v>-1111350000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-524080000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-296497000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B20">
-        <v>7841837000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C20">
         <v>7841837000.0</v>
       </c>
       <c r="D20">
+        <v>7841837000.0</v>
+      </c>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>6084987000.0</v>
+      </c>
+      <c r="C21">
         <v>843759000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1767294000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>931708000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-322026000.0</v>
       </c>
-      <c r="F21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>-2663347256.0</v>
+      </c>
+      <c r="C22">
         <v>717546000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-100905000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>91126000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-724862000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-766361000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>-2025002163.0</v>
+      </c>
+      <c r="C23">
         <v>-7397483000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2100114000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1450948000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-128215000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-22442000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B24">
+        <v>18.01</v>
+      </c>
+      <c r="C24">
         <v>-2471601000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>19230000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14332000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9953000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1836000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>4466984331.0</v>
+      </c>
+      <c r="C25">
         <v>234554000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>525190000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>103709000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1056026000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>955882000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B27">
+        <v>2930222000.0</v>
+      </c>
+      <c r="C27">
         <v>523143000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>384566000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>303789000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>142123000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>19696000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-1093965392.0</v>
+      </c>
+      <c r="C28">
         <v>1288113000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1095692000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1027115000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-450241000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-446643000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>4461338861.0</v>
+      </c>
+      <c r="C29">
         <v>3748537000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3140349000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2116335000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1366308000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1082703000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-3350250431.0</v>
+      </c>
+      <c r="C30">
         <v>-4907296000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1778789000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1111350000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-524080000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-296497000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>1427248000.0</v>
+      </c>
+      <c r="C2">
+        <v>1093527328.0</v>
+      </c>
+      <c r="D2">
         <v>1121291000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1567305000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1447166000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1268902000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1245237000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4292958000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1220471000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1001083000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>664440000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>792491000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>984976000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>733717000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>733717000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>713671000</v>
+      </c>
+      <c r="C3">
+        <v>1227544999</v>
+      </c>
+      <c r="D3">
         <v>929291000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>880030000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>548505000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>793867000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>652271000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>598440000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>384492000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>858203000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>229143000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>373693000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>338165000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>341609000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>341609000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>-83729000.0</v>
+      </c>
+      <c r="C6">
+        <v>336046549.0</v>
+      </c>
+      <c r="D6">
         <v>-8108000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-446014000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>120139000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>175166000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>23665000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3047721000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>3072487000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>251596000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>336643000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-128051000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-192485000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>251259000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>251259000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>874332000.0</v>
+      </c>
+      <c r="C7">
+        <v>548130513.0</v>
+      </c>
+      <c r="D7">
         <v>126998000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-172888000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>430025000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>470711000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>380471000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-306811000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>210324000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>558954000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>525328000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-7738000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>165859000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>448550000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>448550000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>97072000.0</v>
+      </c>
+      <c r="C10">
+        <v>-801216230.0</v>
+      </c>
+      <c r="D10">
         <v>-299738000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-163058000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>91466000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-513741000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-150579000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-196042000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>179475000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-166355000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-165326000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>20014000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-114213000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-330007000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-330007000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>572629000.0</v>
+      </c>
+      <c r="C14">
+        <v>556311659.0</v>
+      </c>
+      <c r="D14">
         <v>475633000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>450428000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>407695000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>566513000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>335385000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>314159000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>302542000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>331049000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>236225000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>258192000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>263629000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>206015000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>206015000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="J15"/>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>1343519000.0</v>
+      </c>
+      <c r="C16">
+        <v>1429573877.0</v>
+      </c>
+      <c r="D16">
         <v>1113183000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1121291000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1567305000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1447166000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1268902000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1245237000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>4292958000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1220471000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1001083000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>664440000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>792491000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>984976000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>984976000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>1246993000.0</v>
+      </c>
+      <c r="C18">
+        <v>392524126.0</v>
+      </c>
+      <c r="D18">
         <v>210311000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-119709000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>646343000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>576462000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>446699000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-144920000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>417957000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>339307000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>708856000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>42893000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>250089000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>531599000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>531599000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-890089000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-827200000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-510429000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-735448000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-458618000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3348361000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-364869000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-877596000.0</v>
       </c>
-      <c r="J19"/>
-      <c r="K19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-198753000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-367461000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-334979000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-337366000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>7841837000.0</v>
       </c>
-      <c r="I20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="K20"/>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:14">
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>934402000.0</v>
+      </c>
+      <c r="C21">
+        <v>2312467000.0</v>
+      </c>
+      <c r="D21">
         <v>1572253000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1323315000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>876952000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1615973000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>753650000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>-423293000.0</v>
+      </c>
+      <c r="C22">
+        <v>-1025773144.0</v>
+      </c>
+      <c r="D22">
         <v>-1286606000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-168825000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>25542000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-23570000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>323472000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>443340000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-145786000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-96984000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-226260000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>71050000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>58832000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>91126000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>91126000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>-2296854000.0</v>
+      </c>
+      <c r="C23">
+        <v>-830310365.0</v>
+      </c>
+      <c r="D23">
         <v>-1820467000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1681169000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1442466000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-842103000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-787990000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-712938000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-454772000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-428707000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-455594000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-442480000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-442480000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B24">
+        <v>23370000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>34686000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>49608000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>30824000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="G24"/>
+      <c r="H24">
         <v>193090000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>23539000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>19623000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>30390000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>6232000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3186000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4243000.0</v>
       </c>
-      <c r="N24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>215491000.0</v>
+      </c>
+      <c r="C25">
+        <v>1541400097.0</v>
+      </c>
+      <c r="D25">
         <v>249651000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>399279000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>118296000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>281511000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-66826000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-137913000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>306528000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>483212000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>290438000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3173000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1673000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>51570000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>335096000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B27">
+        <v>721505000.0</v>
+      </c>
+      <c r="C27">
+        <v>890679000.0</v>
+      </c>
+      <c r="D27">
         <v>1573926000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>252327000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>213290000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>127089000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>126468000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>140745000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>128841000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>82128000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>112268000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>91909000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>98261000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>75947000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>75947000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-1362452000.0</v>
+      </c>
+      <c r="C28">
+        <v>-69940308.0</v>
+      </c>
+      <c r="D28">
         <v>-248214000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-357854000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-565514000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-459715000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-485292000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-458060000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2714449000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-68318000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-437229000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-163180000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-426965000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-283809000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-283809000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>1960664000.0</v>
+      </c>
+      <c r="C29">
+        <v>1620069126.0</v>
+      </c>
+      <c r="D29">
         <v>1139602000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>760321000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1194848000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1370329000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1098970000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>453520000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>802449000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1197510000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>937999000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>416586000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>588254000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>873208000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>873208000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-683204000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1237828060.0</v>
+      </c>
+      <c r="D30">
         <v>-890089000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-827200000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-510429000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-458618000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3348361000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-364869000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-198753000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-367461000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-334979000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-337366000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-337366000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>