--- v2 (2026-09-13)
+++ v3 (2026-10-31)
@@ -6841,51 +6841,51 @@
       </c>
       <c r="I2">
         <v>1000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>97</v>
       </c>
       <c r="B3">
         <v>1816000.0</v>
       </c>
       <c r="C3">
         <v>1225000.0</v>
       </c>
       <c r="D3">
         <v>877000.0</v>
       </c>
       <c r="E3">
         <v>326000.0</v>
       </c>
       <c r="F3">
         <v>312000.0</v>
       </c>
       <c r="G3">
-        <v>246000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="H3">
         <v>74000.0</v>
       </c>
       <c r="I3">
         <v>1000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>99</v>
       </c>
@@ -6912,51 +6912,51 @@
       </c>
       <c r="I5">
         <v>-1318000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
         <v>-53608000.0</v>
       </c>
       <c r="C6">
         <v>-106480000.0</v>
       </c>
       <c r="D6">
         <v>-131670000.0</v>
       </c>
       <c r="E6">
         <v>-59705000.0</v>
       </c>
       <c r="F6">
         <v>-13460000.0</v>
       </c>
       <c r="G6">
-        <v>-26564000.0</v>
+        <v>-26714000.0</v>
       </c>
       <c r="H6">
         <v>-4555000.0</v>
       </c>
       <c r="I6">
         <v>-1317000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>102</v>
       </c>
@@ -7781,123 +7781,123 @@
       <c r="AB2"/>
       <c r="AC2">
         <v>20000.0</v>
       </c>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>97</v>
       </c>
       <c r="B3">
         <v>1000000.0</v>
       </c>
       <c r="C3">
         <v>437000.0</v>
       </c>
       <c r="D3">
         <v>443000.0</v>
       </c>
       <c r="E3">
-        <v>460000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="F3">
         <v>453000.0</v>
       </c>
       <c r="G3">
         <v>460000.0</v>
       </c>
       <c r="H3">
         <v>432000.0</v>
       </c>
       <c r="I3">
-        <v>300000.0</v>
+        <v>284000.0</v>
       </c>
       <c r="J3">
         <v>239000.0</v>
       </c>
       <c r="K3">
         <v>270000.0</v>
       </c>
       <c r="L3">
         <v>347000.0</v>
       </c>
       <c r="M3">
         <v>244000.0</v>
       </c>
       <c r="N3">
         <v>182000.0</v>
       </c>
       <c r="O3">
         <v>104000.0</v>
       </c>
       <c r="P3">
         <v>98000.0</v>
       </c>
       <c r="Q3">
         <v>94000.0</v>
       </c>
       <c r="R3">
         <v>92000.0</v>
       </c>
       <c r="S3">
         <v>41000.0</v>
       </c>
       <c r="T3">
         <v>40000.0</v>
       </c>
       <c r="U3">
         <v>83000.0</v>
       </c>
       <c r="V3">
-        <v>169000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="W3">
-        <v>107000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="X3">
         <v>40000.0</v>
       </c>
       <c r="Y3">
         <v>24000.0</v>
       </c>
       <c r="Z3">
         <v>17000.0</v>
       </c>
       <c r="AA3">
         <v>15000.0</v>
       </c>
       <c r="AB3">
         <v>19000.0</v>
       </c>
       <c r="AC3">
-        <v>20000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AD3">
         <v>18500.0</v>
       </c>
       <c r="AE3">
         <v>18500.0</v>
       </c>
       <c r="AF3">
         <v>18500.0</v>
       </c>
       <c r="AG3">
         <v>250.0</v>
       </c>
       <c r="AH3">
         <v>250.0</v>
       </c>
       <c r="AI3">
         <v>250.0</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>98</v>
       </c>
       <c r="B4"/>
@@ -8034,123 +8034,123 @@
       </c>
       <c r="AG5">
         <v>-329500.0</v>
       </c>
       <c r="AH5">
         <v>-329500.0</v>
       </c>
       <c r="AI5">
         <v>-337500.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
         <v>-12679000.0</v>
       </c>
       <c r="C6">
         <v>-6754000.0</v>
       </c>
       <c r="D6">
         <v>-3657000.0</v>
       </c>
       <c r="E6">
-        <v>-12125000.0</v>
+        <v>-12185000.0</v>
       </c>
       <c r="F6">
         <v>-17647000.0</v>
       </c>
       <c r="G6">
         <v>-22447000.0</v>
       </c>
       <c r="H6">
         <v>-20369000.0</v>
       </c>
       <c r="I6">
-        <v>-20675000.0</v>
+        <v>-20691000.0</v>
       </c>
       <c r="J6">
         <v>-30942000.0</v>
       </c>
       <c r="K6">
         <v>-34478000.0</v>
       </c>
       <c r="L6">
         <v>-40566000.0</v>
       </c>
       <c r="M6">
         <v>-38079000.0</v>
       </c>
       <c r="N6">
         <v>-30427000.0</v>
       </c>
       <c r="O6">
         <v>-22660000.0</v>
       </c>
       <c r="P6">
         <v>-12809000.0</v>
       </c>
       <c r="Q6">
         <v>-21835000.0</v>
       </c>
       <c r="R6">
         <v>-5107000.0</v>
       </c>
       <c r="S6">
         <v>-19880000.0</v>
       </c>
       <c r="T6">
         <v>-14757000.0</v>
       </c>
       <c r="U6">
         <v>-15955000.0</v>
       </c>
       <c r="V6">
-        <v>6543000.0</v>
+        <v>6499000.0</v>
       </c>
       <c r="W6">
-        <v>10796000.0</v>
+        <v>10753000.0</v>
       </c>
       <c r="X6">
         <v>-11437000.0</v>
       </c>
       <c r="Y6">
         <v>-10117000.0</v>
       </c>
       <c r="Z6">
         <v>-3246000.0</v>
       </c>
       <c r="AA6">
         <v>-2103000.0</v>
       </c>
       <c r="AB6">
         <v>-1065000.0</v>
       </c>
       <c r="AC6">
-        <v>-640000.0</v>
+        <v>-651000.0</v>
       </c>
       <c r="AD6">
         <v>-1056000.0</v>
       </c>
       <c r="AE6">
         <v>-1056000.0</v>
       </c>
       <c r="AF6">
         <v>-1056000.0</v>
       </c>
       <c r="AG6">
         <v>-329250.0</v>
       </c>
       <c r="AH6">
         <v>-329250.0</v>
       </c>
       <c r="AI6">
         <v>-337250.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>101</v>
       </c>
       <c r="B7"/>
@@ -10578,60 +10578,60 @@
       </c>
       <c r="G13">
         <v>-1798000.0</v>
       </c>
       <c r="H13">
         <v>272000.0</v>
       </c>
       <c r="I13">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>139</v>
       </c>
       <c r="B14">
         <v>1816000.0</v>
       </c>
       <c r="C14">
         <v>1225000.0</v>
       </c>
       <c r="D14">
         <v>877000.0</v>
       </c>
       <c r="E14">
-        <v>325000.0</v>
+        <v>326000.0</v>
       </c>
       <c r="F14">
         <v>312000.0</v>
       </c>
       <c r="G14">
         <v>96000.0</v>
       </c>
       <c r="H14">
-        <v>37000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="I14">
         <v>1000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>141</v>
       </c>
       <c r="B16">
         <v>186203000.0</v>
       </c>
@@ -10855,60 +10855,60 @@
       <c r="D24">
         <v>-4000000.0</v>
       </c>
       <c r="E24">
         <v>-144123000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
         <v>-4207000.0</v>
       </c>
       <c r="C25">
         <v>-360000.0</v>
       </c>
       <c r="D25">
         <v>-2613000.0</v>
       </c>
       <c r="E25">
-        <v>227000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="F25">
         <v>7436000.0</v>
       </c>
       <c r="G25">
         <v>3280000.0</v>
       </c>
       <c r="H25">
-        <v>457000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I25">
         <v>-116000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>74937000.0</v>
       </c>
       <c r="F26">
         <v>324000.0</v>
       </c>
       <c r="G26">
         <v>-28000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">