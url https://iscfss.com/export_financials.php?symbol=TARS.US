--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1667,51 +1670,51 @@
       </c>
       <c r="H35">
         <v>63502000.0</v>
       </c>
       <c r="I35">
         <v>3564000.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
         <v>6395000.0</v>
       </c>
       <c r="C36">
         <v>6094000.0</v>
       </c>
       <c r="D36">
         <v>1514000.0</v>
       </c>
       <c r="E36">
         <v>585000.0</v>
       </c>
       <c r="F36">
-        <v>1126000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="G36">
         <v>81000.0</v>
       </c>
       <c r="H36">
         <v>6000.0</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>45</v>
@@ -1816,51 +1819,51 @@
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>769667000.0</v>
       </c>
       <c r="C42">
         <v>584559000.0</v>
       </c>
       <c r="D42">
         <v>441641000.0</v>
       </c>
       <c r="E42">
         <v>301732000.0</v>
       </c>
       <c r="F42">
         <v>213398000.0</v>
       </c>
       <c r="G42">
         <v>198821000.0</v>
       </c>
       <c r="H42">
         <v>27000.0</v>
       </c>
       <c r="I42">
-        <v>-3563000.0</v>
+        <v>-3554000.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
@@ -2282,4222 +2285,4354 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AF1" t="s">
         <v>92</v>
       </c>
       <c r="AG1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>24131000.0</v>
+      </c>
+      <c r="C2">
         <v>16387000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40642000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28075000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28383000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27739000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26815000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26653000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19142000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17772000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10382000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8172000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7566000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5498000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5592000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4093000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4028000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2856000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2010000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3303000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4997000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2237000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420000.0</v>
       </c>
       <c r="Y2">
         <v>1420000.0</v>
       </c>
       <c r="Z2">
-        <v>456000.0</v>
+        <v>1420000.0</v>
       </c>
       <c r="AA2">
         <v>456000.0</v>
       </c>
-      <c r="AB2"/>
+      <c r="AB2">
+        <v>456000.0</v>
+      </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-298000.0</v>
+      </c>
+      <c r="C5">
         <v>381000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>289000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>39000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>85000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>179000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>346000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-176000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-63000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-23000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-70000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-74000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5">
-        <v>-266000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U5">
-        <v>-142000.0</v>
-[...2 lines deleted...]
-      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5">
         <v>-93000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-70000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-38000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>0.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>80000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>317000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>384000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>608000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>631000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>605000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>585000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>398000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>423000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>431000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>703000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>773000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>741000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>905000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1234000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1891000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2327000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2138000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>677000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>831000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>815000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>855000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>164000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>6000.0</v>
       </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>6000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
         <v>6000.0</v>
       </c>
       <c r="J8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="K8">
         <v>5000.0</v>
       </c>
       <c r="L8">
         <v>5000.0</v>
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>4000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>311353000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>305651000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>301732000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>297796000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>294153000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>216103000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>213398000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>210959000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>208591000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>205697000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>198821000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>102192000.0</v>
+      </c>
+      <c r="C10">
         <v>183641000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>112724000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>96648000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>175787000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>94819000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>176210000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>181095000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>193705000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>224947000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>226672000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>106773000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>65997000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>71660000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>169489000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>245363000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>175010000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>171332000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>183801000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>176735000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>156179000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>168129000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>86329000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>53135000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>57952000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>388732000.0</v>
+      </c>
+      <c r="C12">
         <v>417268000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>401837000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>381143000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>407916000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>291376000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>316952000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>323580000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>298524000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>227442000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>246885000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>178228000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>201219000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>217026000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>226572000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>245363000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>175301000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>171815000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>183801000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>176735000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>156179000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>168129000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>86329000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>53135000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>57952000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>6000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
       <c r="J13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="K13">
         <v>5000.0</v>
       </c>
       <c r="L13">
         <v>5000.0</v>
       </c>
       <c r="M13">
         <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R13">
         <v>4000.0</v>
       </c>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
         <v>4000.0</v>
       </c>
       <c r="W13">
+        <v>4000.0</v>
+      </c>
+      <c r="X13">
         <v>2000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="Z13">
         <v>2000.0</v>
       </c>
       <c r="AA13">
         <v>2000.0</v>
       </c>
-      <c r="AB13"/>
+      <c r="AB13">
+        <v>2000.0</v>
+      </c>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>42956973.0</v>
+      </c>
+      <c r="C14">
         <v>42784688.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>42607717.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>42360452.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39345359.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38560907.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38381968.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37823233.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>35300655.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>31944237.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>30622440.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26815733.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26742023.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>25680862.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26662374.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24332531.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20710224.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20632155.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20641285.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21966599.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>21824574.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21073888.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18759014.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10900782.0</v>
       </c>
       <c r="Y14">
         <v>10900782.0</v>
       </c>
       <c r="Z14">
         <v>10900782.0</v>
       </c>
       <c r="AA14">
         <v>10900782.0</v>
       </c>
       <c r="AB14">
-        <v>4285262.0</v>
+        <v>10900782.0</v>
       </c>
       <c r="AC14">
         <v>4285262.0</v>
       </c>
       <c r="AD14">
         <v>4285262.0</v>
       </c>
       <c r="AE14">
         <v>4285262.0</v>
       </c>
       <c r="AF14">
         <v>4285262.0</v>
       </c>
       <c r="AG14">
         <v>4285262.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>4285262.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>5000.0</v>
       </c>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
+        <v>4000.0</v>
+      </c>
+      <c r="X15">
         <v>2000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>2000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-10805000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-8603000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-572000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-4162000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>342000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>313000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2110000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="Y18">
         <v>100000.0</v>
       </c>
-      <c r="Z18"/>
+      <c r="Z18">
+        <v>100000.0</v>
+      </c>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>7126000.0</v>
+      </c>
+      <c r="C21">
         <v>7366000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7606000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7846000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8086000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8326000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8567000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3667000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3767000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3867000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3967000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>4572000.0</v>
+      </c>
+      <c r="C22">
         <v>4372000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3836000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3873000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2705000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2620000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2846000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2195000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4036000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3107000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>15000.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>-418000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>0.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3995000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>4132863.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>-20000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>432000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>512000.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>581135000.0</v>
+      </c>
+      <c r="C23">
         <v>562158000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>534561000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>494994000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>500750000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>376991000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>376300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>376844000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>349278000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>265491000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>268332000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>188927000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>211214000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>227863000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>236465000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>252828000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>181483000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>178907000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>190412000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>203450000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>193954000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>171972000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>92185000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>56239000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>58316000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>72597000.0</v>
+      </c>
+      <c r="C24">
         <v>72438000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>72281000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>72129000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>71984000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>71845000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>71708000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>71578000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>29933000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>29819000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>29708000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>24607000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>24515000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>19434000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>19356000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>19262000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>19180000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
         <v>3870000.0</v>
       </c>
       <c r="C26">
-        <v>3000000.0</v>
+        <v>3870000.0</v>
       </c>
       <c r="D26">
         <v>3000000.0</v>
       </c>
       <c r="E26">
         <v>3000000.0</v>
       </c>
       <c r="F26">
         <v>3000000.0</v>
       </c>
       <c r="G26">
         <v>3000000.0</v>
       </c>
       <c r="H26">
         <v>3000000.0</v>
       </c>
       <c r="I26">
+        <v>3000000.0</v>
+      </c>
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>631000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>210000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>322000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>306000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>371000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>157000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>169000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-13516000.0</v>
+      </c>
+      <c r="C28">
         <v>-90005000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-30215000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-24202000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-103419000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22366000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-103871000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-108912000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-163187000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-194730000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-196541000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-81735000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-40779000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-51453000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-149392000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-225196000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-154596000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-169441000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-181474000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-174597000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-155502000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-167298000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-85514000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-52280000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-57788000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>421548000.0</v>
+      </c>
+      <c r="C29">
         <v>415864000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>407363000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>404741000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>414442000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>296379000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>309192000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>323824000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>305144000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>226807000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>243372000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>172336000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>197919000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>212334000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>221983000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>240767000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>168377000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>166730000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>179142000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>192471000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>183232000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>165980000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17829000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>52367000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>117207000.0</v>
+      </c>
+      <c r="C30">
         <v>87109000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>74336000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>60240000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>64153000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>48059000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30304000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30841000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31361000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17714000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6370000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>246000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2918000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3582000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4012000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>620000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>323000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>92000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>139000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20157000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32446000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>20000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="Y30">
         <v>2000.0</v>
       </c>
       <c r="Z30">
-        <v>36000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AA30">
         <v>36000.0</v>
       </c>
-      <c r="AB30"/>
+      <c r="AB30">
+        <v>36000.0</v>
+      </c>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>147729000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>173404000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>192900000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>202627000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>221505000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>149197000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>166730000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>179142000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>192471000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>183232000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>165980000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-17829000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6005000.0</v>
       </c>
       <c r="Z31">
         <v>-6005000.0</v>
       </c>
       <c r="AA31">
         <v>-6005000.0</v>
       </c>
-      <c r="AB31"/>
+      <c r="AB31">
+        <v>-6005000.0</v>
+      </c>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>393721000.0</v>
+      </c>
+      <c r="C32">
         <v>387087000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>384654000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>384176000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>394465000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>276093000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>291249000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>311017000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>298196000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>219195000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>236028000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>168711000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>195391000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>209946000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>219805000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>238565000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>166145000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>164474000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>176723000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>190449000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>181333000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>165268000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>82928000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>51631000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>43905999.0</v>
+      </c>
+      <c r="C33">
         <v>39376000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>32857000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>20565000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>19977000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>20286000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>19183000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>14256000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8554000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>9360000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>9055000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5451000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2568000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2488000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2387000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2545000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2728000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2955000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3324000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2546000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2503000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1317000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3113000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1533000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>286000.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>16079000.0</v>
+      </c>
+      <c r="C34">
         <v>10599000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>10148000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>1240000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1449000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1606000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1748000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1711000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1826000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>40000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>100000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>699000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>905000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>524000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>604000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>605000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>88675999.0</v>
+      </c>
+      <c r="C35">
         <v>83037000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>82429000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>72129000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>71984000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>71845000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>72948000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>73027000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>31539000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>31567000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>31419000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>26433000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>24555000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>19534000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>19565000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>19605000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>19676000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>699000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>905000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>524000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>604000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>605000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>103870000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>797000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>63502000.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>3242999.0</v>
+      </c>
+      <c r="C36">
         <v>6395000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3709000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6308000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5711000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6094000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3421000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3379000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1317000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1514000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1253000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1451000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>529000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>585000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>583000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>600000.0</v>
       </c>
-      <c r="Q36">
-[...1 lines deleted...]
-      </c>
       <c r="R36">
-        <v>1126000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="S36">
-        <v>1615000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="T36">
+        <v>114000.0</v>
+      </c>
+      <c r="U36">
         <v>1525000.0</v>
       </c>
-      <c r="U36">
-[...1 lines deleted...]
-      </c>
       <c r="V36">
+        <v>97000.0</v>
+      </c>
+      <c r="W36">
         <v>81000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1750000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>138000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>6000.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1342000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>438000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>477000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>583000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>600000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>887000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>178907.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1615000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1525000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1330000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>769000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138000.0</v>
       </c>
       <c r="Y38">
         <v>138000.0</v>
       </c>
       <c r="Z38">
-        <v>6000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="AA38">
         <v>6000.0</v>
       </c>
-      <c r="AB38"/>
+      <c r="AB38">
+        <v>6000.0</v>
+      </c>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>26718000.0</v>
+      </c>
+      <c r="C39">
         <v>14033000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21695000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>29173000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5999000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>14650000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7015000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5972000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6803000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7868000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6007000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5002000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4509000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4767000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3494000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4300000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3131000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4045000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3148000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4012000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2826000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2506000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2742000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1569000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1077000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>42000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>20000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>119377000.0</v>
+      </c>
+      <c r="C40">
         <v>119308000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>76328000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>61861000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>57541000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>52265000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>38422000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>24313000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>22801000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18766000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12444000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6162000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4972000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9196000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8095000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7020000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7718000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7261000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6783000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>5077000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4587000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2868000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1248000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1544000.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>299000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1826000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>48000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>40000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>43000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>71000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>114000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>150000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>524000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>148000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>56000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="Y41">
         <v>53000.0</v>
       </c>
-      <c r="Z41"/>
+      <c r="Z41">
+        <v>53000.0</v>
+      </c>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>782838000.0</v>
+      </c>
+      <c r="C42">
         <v>769667000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>753042000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>738237000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>727697000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>584559000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>574229000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>566093000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>555655000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>441641000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>416421000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>311353000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>305651000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>301732000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>297796000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>294153000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>216103000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>213398000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>210959000.0</v>
       </c>
-      <c r="T42">
-[...1 lines deleted...]
-      </c>
       <c r="U42">
+        <v>208590999.0</v>
+      </c>
+      <c r="V42">
         <v>205697000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>198821000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3548000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>63607000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>27000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>29961000.0</v>
+      </c>
+      <c r="C45">
         <v>23843000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>18608000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5820000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5376000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4842000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5978000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5808000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4930000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4638000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4667000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4510000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1733000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>957000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2095000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1021000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1173000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>548000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1363000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1395000.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>280000.0</v>
       </c>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>27666000.0</v>
+      </c>
+      <c r="C46">
         <v>21745000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>15979000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3411000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3180000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2866000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4195000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4210000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3470000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3348000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3625000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3678000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1733000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1532000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1647000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1776000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1841000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1829000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1709000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1021000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1173000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1236000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1363000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1395000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>280000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1541000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1193000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>957000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>951000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>963000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>915000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>755000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1709000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1021000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1173000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1236000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395000.0</v>
       </c>
       <c r="Y47">
         <v>1395000.0</v>
       </c>
       <c r="Z47">
-        <v>280000.0</v>
+        <v>1395000.0</v>
       </c>
       <c r="AA47">
         <v>280000.0</v>
       </c>
-      <c r="AB47"/>
+      <c r="AB47">
+        <v>280000.0</v>
+      </c>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-433595000.0</v>
+      </c>
+      <c r="C48">
         <v>-426628000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-418255000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-405670000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-385330000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-360210000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-337097000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-313677000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-280387000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-244656000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-202754000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-163606000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-132182000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-108763000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-95164000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-72653000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-66910000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-46672000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-31821000.0</v>
       </c>
-      <c r="T48">
-[...1 lines deleted...]
-      </c>
       <c r="U48">
+        <v>-16123999.0</v>
+      </c>
+      <c r="V48">
         <v>-22469000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-32845000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-21379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11241000.0</v>
       </c>
       <c r="Y48">
         <v>-11241000.0</v>
       </c>
       <c r="Z48">
-        <v>-6034000.0</v>
+        <v>-11241000.0</v>
       </c>
       <c r="AA48">
         <v>-6034000.0</v>
       </c>
-      <c r="AB48"/>
+      <c r="AB48">
+        <v>-6034000.0</v>
+      </c>
       <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-163606000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-132182000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-108763000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-95164000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-72653000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-66910000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-46672000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-31821000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-16124000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-22469000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-32845000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>88676000.0</v>
+      </c>
+      <c r="C51">
         <v>93636000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>82509000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>72446000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>72368000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>72453000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>72339000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>72183000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>30518000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>30217000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>30131000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>25038000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>25218000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>20207000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>20097000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>20167000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>20414000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1891000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2327000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2138000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>677000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>831000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>815000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>855000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>164000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>80000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>317000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>384000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>608000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>631000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>605000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>585000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>398000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>423000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>431000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>703000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>721000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>572000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>605000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>809000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1306000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1572000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1733000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>221000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>282000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>190000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>111000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>64000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>286540000.0</v>
+      </c>
+      <c r="C53">
         <v>233627000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>289113000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>284495000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>232129000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>196557000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>140742000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>142485000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>104819000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2495000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>20213000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>71455000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>135222000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>145366000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>57083000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>0.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>291000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>483000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>581135000.0</v>
+      </c>
+      <c r="C55">
         <v>562158000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>534561000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>494994000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>500750000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>376991000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>376300000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>376844000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>349278000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>265491000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>268332000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>188927000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>211214000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>227863000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>236465000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>252828000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>181483000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>178907000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>190412000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>203450000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>193954000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>171972000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>92185000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>56239000.0</v>
       </c>
-      <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>58316000.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>537229000.0</v>
+      </c>
+      <c r="C56">
         <v>522782000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>501704000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>474429000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>480773000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>356705000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>357117000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>362588000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>340724000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>256131000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>259277000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>183476000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>208646000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>225375000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>234078000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>250283000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>178755000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>175952000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>187088000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>200904000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>191451000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>170655000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>89072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54706000.0</v>
       </c>
       <c r="Y56">
         <v>54706000.0</v>
       </c>
       <c r="Z56">
-        <v>58030000.0</v>
+        <v>54706000.0</v>
       </c>
       <c r="AA56">
         <v>58030000.0</v>
       </c>
-      <c r="AB56"/>
+      <c r="AB56">
+        <v>58030000.0</v>
+      </c>
       <c r="AC56"/>
       <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
       <c r="AG56"/>
-    </row>
-    <row r="57" spans="1:33">
+      <c r="AH56"/>
+    </row>
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>143508000.0</v>
+      </c>
+      <c r="C57">
         <v>135695000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>117050000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>90253000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>86308000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>80612000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>65868000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>51571000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>42528000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>36936000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>23249000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>14765000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>13255000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>15429000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>14273000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11718000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>12610000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>11478000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>10365000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>10455000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>10118000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5387000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3075000.0</v>
       </c>
       <c r="Y57">
         <v>3075000.0</v>
       </c>
       <c r="Z57">
-        <v>819000.0</v>
+        <v>3075000.0</v>
       </c>
       <c r="AA57">
         <v>819000.0</v>
       </c>
-      <c r="AB57"/>
+      <c r="AB57">
+        <v>819000.0</v>
+      </c>
       <c r="AC57"/>
       <c r="AD57"/>
       <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>232184000.0</v>
+      </c>
+      <c r="C58">
         <v>218732000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>199479000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>162382000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>158292000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>152457000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>138816000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>124598000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>74067000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>68503000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>54668000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>41198000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>37810000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>34963000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>33838000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>31323000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>32286000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>12177000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11270000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>10979000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>10722000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5992000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>110014000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3872000.0</v>
       </c>
-      <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>64321000.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
       <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
-    </row>
-    <row r="59" spans="1:33">
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>348951000.0</v>
+      </c>
+      <c r="C60">
         <v>343426000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>335082000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>332612000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>342458000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>224534000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>237484000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>252246000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>275211000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>196988000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>213664000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>147729000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>173404000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>192900000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>202627000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>221505000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>149197000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>166730000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>179142000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>192471000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>183232000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>165980000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-17829000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>52367000.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>-6005000.0</v>
       </c>
-      <c r="AA60"/>
       <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6526,3296 +6661,3374 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
         <v>30684000.0</v>
       </c>
       <c r="C2">
         <v>12826000.0</v>
       </c>
       <c r="D2">
         <v>1593000.0</v>
       </c>
       <c r="E2">
         <v>955000.0</v>
       </c>
       <c r="F2">
         <v>2075000.0</v>
       </c>
       <c r="G2">
         <v>246000.0</v>
       </c>
       <c r="H2">
         <v>74000.0</v>
       </c>
       <c r="I2">
         <v>1000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3">
         <v>1816000.0</v>
       </c>
       <c r="C3">
         <v>1225000.0</v>
       </c>
       <c r="D3">
         <v>877000.0</v>
       </c>
       <c r="E3">
         <v>326000.0</v>
       </c>
       <c r="F3">
         <v>312000.0</v>
       </c>
       <c r="G3">
         <v>246000.0</v>
       </c>
       <c r="H3">
         <v>74000.0</v>
       </c>
       <c r="I3">
         <v>1000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5">
         <v>-55424000.0</v>
       </c>
       <c r="C5">
         <v>-107705000.0</v>
       </c>
       <c r="D5">
         <v>-132547000.0</v>
       </c>
       <c r="E5">
         <v>-60031000.0</v>
       </c>
       <c r="F5">
         <v>-13772000.0</v>
       </c>
       <c r="G5">
         <v>-26810000.0</v>
       </c>
       <c r="H5">
         <v>-4629000.0</v>
       </c>
       <c r="I5">
         <v>-1318000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6">
         <v>-53608000.0</v>
       </c>
       <c r="C6">
         <v>-106480000.0</v>
       </c>
       <c r="D6">
         <v>-131670000.0</v>
       </c>
       <c r="E6">
         <v>-59705000.0</v>
       </c>
       <c r="F6">
         <v>-13460000.0</v>
       </c>
       <c r="G6">
         <v>-26564000.0</v>
       </c>
       <c r="H6">
         <v>-4555000.0</v>
       </c>
       <c r="I6">
         <v>-1317000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
         <v>420676000.0</v>
       </c>
       <c r="C9">
         <v>170127000.0</v>
       </c>
       <c r="D9">
         <v>15854000.0</v>
       </c>
       <c r="E9">
         <v>24861000.0</v>
       </c>
       <c r="F9">
         <v>54952000.0</v>
       </c>
       <c r="G9">
         <v>-246000.0</v>
       </c>
       <c r="H9">
         <v>-74000.0</v>
       </c>
       <c r="I9">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
         <v>-64359000.0</v>
       </c>
       <c r="C10">
         <v>-115554000.0</v>
       </c>
       <c r="D10">
         <v>-135893000.0</v>
       </c>
       <c r="E10">
         <v>-62095000.0</v>
       </c>
       <c r="F10">
         <v>-13772000.0</v>
       </c>
       <c r="G10">
         <v>-26810000.0</v>
       </c>
       <c r="H10">
         <v>-4669000.0</v>
       </c>
       <c r="I10">
         <v>-1318000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
         <v>2059000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>709105.0</v>
       </c>
       <c r="E11">
         <v>-4000.0</v>
       </c>
       <c r="F11">
         <v>55000.0</v>
       </c>
       <c r="G11">
         <v>1000.0</v>
       </c>
       <c r="H11">
         <v>1000.0</v>
       </c>
       <c r="I11">
         <v>1000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
         <v>8935000.0</v>
       </c>
       <c r="C12">
         <v>7447000.0</v>
       </c>
       <c r="D12">
         <v>3225000.0</v>
       </c>
       <c r="E12">
         <v>2064000.0</v>
       </c>
       <c r="F12">
         <v>2881000.0</v>
       </c>
       <c r="G12">
         <v>188000.0</v>
       </c>
       <c r="H12">
         <v>40000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13">
         <v>15747000.0</v>
       </c>
       <c r="C13">
         <v>15014000.0</v>
       </c>
       <c r="D13">
         <v>9486000.0</v>
       </c>
       <c r="E13">
         <v>3499000.0</v>
       </c>
       <c r="F13">
         <v>36000.0</v>
       </c>
       <c r="G13">
         <v>188000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
         <v>-66418000.0</v>
       </c>
       <c r="C15">
         <v>-115554000.0</v>
       </c>
       <c r="D15">
         <v>-135893000.0</v>
       </c>
       <c r="E15">
         <v>-62091000.0</v>
       </c>
       <c r="F15">
         <v>-13827000.0</v>
       </c>
       <c r="G15">
         <v>-26811000.0</v>
       </c>
       <c r="H15">
         <v>-4670000.0</v>
       </c>
       <c r="I15">
         <v>-1319000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-62091000.0</v>
       </c>
       <c r="F16">
         <v>-13827000.0</v>
       </c>
       <c r="G16">
         <v>-26811000.0</v>
       </c>
       <c r="H16">
         <v>-4670000.0</v>
       </c>
       <c r="I16">
         <v>-1319000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
         <v>-66418000.0</v>
       </c>
       <c r="C17">
         <v>-115554000.0</v>
       </c>
       <c r="D17">
         <v>-107590000.0</v>
       </c>
       <c r="E17">
         <v>-62091000.0</v>
       </c>
       <c r="F17">
         <v>-13827000.0</v>
       </c>
       <c r="G17">
         <v>-26811000.0</v>
       </c>
       <c r="H17">
         <v>-4670000.0</v>
       </c>
       <c r="I17">
         <v>-1319000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
         <v>6812000.0</v>
       </c>
       <c r="C18">
         <v>7165000.0</v>
       </c>
       <c r="D18">
         <v>6437000.0</v>
       </c>
       <c r="E18">
         <v>1300000.0</v>
       </c>
       <c r="F18">
         <v>36000.0</v>
       </c>
       <c r="G18">
         <v>188000.0</v>
       </c>
       <c r="H18">
         <v>-40000.0</v>
       </c>
       <c r="I18">
         <v>32000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-683000.0</v>
       </c>
       <c r="F19">
         <v>-1651000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
         <v>-70969000.0</v>
       </c>
       <c r="C21">
         <v>-120569000.0</v>
       </c>
       <c r="D21">
         <v>-143158000.0</v>
       </c>
       <c r="E21">
         <v>-62712000.0</v>
       </c>
       <c r="F21">
         <v>-12157000.0</v>
       </c>
       <c r="G21">
         <v>-26983000.0</v>
       </c>
       <c r="H21">
         <v>-4298000.0</v>
       </c>
       <c r="I21">
         <v>-1350000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
         <v>522329000.0</v>
       </c>
       <c r="C23">
         <v>303522000.0</v>
       </c>
       <c r="D23">
         <v>160605000.0</v>
       </c>
       <c r="E23">
         <v>88528000.0</v>
       </c>
       <c r="F23">
         <v>69184000.0</v>
       </c>
       <c r="G23">
         <v>26983000.0</v>
       </c>
       <c r="H23">
         <v>4298000.0</v>
       </c>
       <c r="I23">
         <v>1350000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
         <v>1816000.0</v>
       </c>
       <c r="C25">
         <v>1225000.0</v>
       </c>
       <c r="D25">
         <v>628000.0</v>
       </c>
       <c r="E25">
         <v>325000.0</v>
       </c>
       <c r="F25">
         <v>312000.0</v>
       </c>
       <c r="G25">
         <v>246000.0</v>
       </c>
       <c r="H25">
         <v>74000.0</v>
       </c>
       <c r="I25">
         <v>1000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26">
         <v>64322000.0</v>
       </c>
       <c r="C26">
         <v>53386000.0</v>
       </c>
       <c r="D26">
         <v>50312000.0</v>
       </c>
       <c r="E26">
         <v>42624000.0</v>
       </c>
       <c r="F26">
         <v>41712000.0</v>
       </c>
       <c r="G26">
         <v>18826000.0</v>
       </c>
       <c r="H26">
         <v>3162000.0</v>
       </c>
       <c r="I26">
         <v>901000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
         <v>427323000.0</v>
       </c>
       <c r="C28">
         <v>237310000.0</v>
       </c>
       <c r="D28">
         <v>80328000.0</v>
       </c>
       <c r="E28">
         <v>44949000.0</v>
       </c>
       <c r="F28">
         <v>25397000.0</v>
       </c>
       <c r="G28">
         <v>8172000.0</v>
       </c>
       <c r="H28">
         <v>1136000.0</v>
       </c>
       <c r="I28">
         <v>449000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
         <v>2059000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>-4000.0</v>
       </c>
       <c r="F29">
         <v>55000.0</v>
       </c>
       <c r="G29">
         <v>1000.0</v>
       </c>
       <c r="H29">
         <v>1000.0</v>
       </c>
       <c r="I29">
         <v>1000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
         <v>491645000.0</v>
       </c>
       <c r="C30">
         <v>290696000.0</v>
       </c>
       <c r="D30">
         <v>159012000.0</v>
       </c>
       <c r="E30">
         <v>87573000.0</v>
       </c>
       <c r="F30">
         <v>67109000.0</v>
       </c>
       <c r="G30">
         <v>26737000.0</v>
       </c>
       <c r="H30">
         <v>4224000.0</v>
       </c>
       <c r="I30">
         <v>1349000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31">
         <v>6610000.0</v>
       </c>
       <c r="C31">
         <v>5015000.0</v>
       </c>
       <c r="D31">
         <v>7265000.0</v>
       </c>
       <c r="E31">
         <v>617000.0</v>
       </c>
       <c r="F31">
         <v>-1615000.0</v>
       </c>
       <c r="G31">
         <v>173000.0</v>
       </c>
       <c r="H31">
         <v>-371000.0</v>
       </c>
       <c r="I31">
         <v>32000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
         <v>451360000.0</v>
       </c>
       <c r="C32">
         <v>182953000.0</v>
       </c>
       <c r="D32">
         <v>17447000.0</v>
       </c>
       <c r="E32">
         <v>25816000.0</v>
       </c>
       <c r="F32">
         <v>57027000.0</v>
       </c>
       <c r="G32">
         <v>33432000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AF1" t="s">
         <v>92</v>
       </c>
       <c r="AG1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>9396000.0</v>
+      </c>
+      <c r="C2">
         <v>10927000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24593000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6237000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5211000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4926000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3242000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3004000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1654000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1216000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>377000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>316000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>255000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>211000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>522000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>-24000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>65000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>737000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1297000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
-[...1 lines deleted...]
-      </c>
+      <c r="X2"/>
       <c r="Y2">
         <v>0.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="Z2">
+        <v>0.0</v>
+      </c>
+      <c r="AA2"/>
+      <c r="AB2">
         <v>20000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3">
+        <v>437000.0</v>
+      </c>
+      <c r="C3">
         <v>443000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>460000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>453000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>460000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>432000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>300000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>239000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>270000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>347000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>244000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>182000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>104000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>98000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>94000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>92000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>41000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>40000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>83000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>169000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>107000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>40000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>17000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>19000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500.0</v>
       </c>
       <c r="AC3">
         <v>18500.0</v>
       </c>
       <c r="AD3">
         <v>18500.0</v>
       </c>
       <c r="AE3">
-        <v>250.0</v>
+        <v>18500.0</v>
       </c>
       <c r="AF3">
         <v>250.0</v>
       </c>
       <c r="AG3">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5">
+        <v>-7191000.0</v>
+      </c>
+      <c r="C5">
         <v>-4100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-12585000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-18100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-22907000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-20801000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-20975000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-31181000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-34748000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-40913000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-38323000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-30609000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-22764000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12907000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-21929000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5199000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-19921000.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>-14797000.0</v>
+      </c>
+      <c r="T5">
         <v>-16038000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6374000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10689000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11477000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10141000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3263000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2118000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1084000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1074500.0</v>
       </c>
       <c r="AC5">
         <v>-1074500.0</v>
       </c>
       <c r="AD5">
         <v>-1074500.0</v>
       </c>
       <c r="AE5">
-        <v>-329500.0</v>
+        <v>-1074500.0</v>
       </c>
       <c r="AF5">
         <v>-329500.0</v>
       </c>
       <c r="AG5">
+        <v>-329500.0</v>
+      </c>
+      <c r="AH5">
         <v>-337500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6">
+        <v>-6754000.0</v>
+      </c>
+      <c r="C6">
         <v>-3657000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-12125000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-17647000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-22447000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-20369000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-20675000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-30942000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-34478000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-40566000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-38079000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-30427000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-22660000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12809000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-21835000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5107000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-19880000.0</v>
       </c>
-      <c r="R6">
-[...1 lines deleted...]
-      </c>
       <c r="S6">
+        <v>-14757000.0</v>
+      </c>
+      <c r="T6">
         <v>-15955000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6543000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10796000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11437000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-10117000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3246000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2103000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1065000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1056000.0</v>
       </c>
       <c r="AC6">
         <v>-1056000.0</v>
       </c>
       <c r="AD6">
         <v>-1056000.0</v>
       </c>
       <c r="AE6">
-        <v>-329250.0</v>
+        <v>-1056000.0</v>
       </c>
       <c r="AF6">
         <v>-329250.0</v>
       </c>
       <c r="AG6">
+        <v>-329250.0</v>
+      </c>
+      <c r="AH6">
         <v>-337250.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>152658000.0</v>
+      </c>
+      <c r="C9">
         <v>140741000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>94104000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>96423000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>73124000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>61482000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44876000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>37809000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25960000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11860000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1494000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-316000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2245000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-211000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14755000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>506000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>362000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1175000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>21280000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>32134999.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
-[...1 lines deleted...]
-      </c>
+      <c r="X9"/>
       <c r="Y9">
         <v>0.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="Z9">
+        <v>0.0</v>
+      </c>
+      <c r="AA9"/>
+      <c r="AB9">
         <v>-20000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>-9319000.0</v>
+      </c>
+      <c r="C10">
         <v>-6314000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12585000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-20340000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-25120000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-23113000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-23420000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-33290000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-35731000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-41902000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-39148000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-31424000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-23419000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13599000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-22516000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-5743000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-20237000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-14797000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-16038000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6374000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10689000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-11467000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10137000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3250000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1957000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1412000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1167250.0</v>
       </c>
       <c r="AC10">
         <v>-1167250.0</v>
       </c>
       <c r="AD10">
         <v>-1167250.0</v>
       </c>
       <c r="AE10">
-        <v>-329500.0</v>
+        <v>-1167250.0</v>
       </c>
       <c r="AF10">
         <v>-329500.0</v>
       </c>
       <c r="AG10">
         <v>-329500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>-329500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
+        <v>-2352000.0</v>
+      </c>
+      <c r="C11">
         <v>2059000.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-270000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>30398000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1787000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-27078000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1533000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-521000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>519000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>54000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-341000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>29000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>313000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>328000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250.0</v>
       </c>
       <c r="AC11">
         <v>250.0</v>
       </c>
       <c r="AD11">
         <v>250.0</v>
       </c>
       <c r="AE11">
         <v>250.0</v>
       </c>
       <c r="AF11">
         <v>250.0</v>
       </c>
       <c r="AG11">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>2128000.0</v>
+      </c>
+      <c r="C12">
         <v>2214000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>2116000.0</v>
+      </c>
+      <c r="E12">
         <v>2094000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2074000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2174000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2316000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2109000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>983000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>989000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>858000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>815000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>684000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>692000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>633000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>544000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>316000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>188000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>24000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>21000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13">
+        <v>3722000.0</v>
+      </c>
+      <c r="C13">
         <v>3950000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4114000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4229000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3454000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3647000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4120000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4130000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3117000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2978000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2840000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2226000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2293000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2127000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1061000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>-6967000.0</v>
+      </c>
+      <c r="C15">
         <v>-8373000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-12585000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-20340000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-25120000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-23113000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-23420000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-33290000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-35731000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-41902000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-39148000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-31424000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-23419000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-13599000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-22511000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-5743000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-20238000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-14851000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-15697000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6299000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10286000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-11467000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-10138000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-3250000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1957000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1412000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1167500.0</v>
       </c>
       <c r="AC15">
         <v>-1167500.0</v>
       </c>
       <c r="AD15">
         <v>-1167500.0</v>
       </c>
       <c r="AE15">
-        <v>-329750.0</v>
+        <v>-1167500.0</v>
       </c>
       <c r="AF15">
         <v>-329750.0</v>
       </c>
       <c r="AG15">
         <v>-329750.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15">
+        <v>-329750.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-31424000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-23419000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-13599000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-22511000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-5743000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-20238000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-14851000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-15697000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6345000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10286000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-11467000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-10138000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-2603500.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1957000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1047000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-681000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>-6967000.0</v>
+      </c>
+      <c r="C17">
         <v>-8373000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-12585000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-20340000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-25120000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-23113000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-23420000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-33290000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-35731000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-41902000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-39148000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-31424000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-23419000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-13599000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-22511000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-5743000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-20238000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-14851000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-15697000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>6345000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>10376000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-11467000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-10138000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-3250000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1957000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1412000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-681000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>1594000.0</v>
+      </c>
+      <c r="C18">
         <v>1736000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1846000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1989000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1241000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1335000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1675000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2021000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2134000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1989000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1982000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1411000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1609000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1435000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>428000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-247000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-316000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>12000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>8000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>161000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-24000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-21000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>2212000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2217000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1034000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1023000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-272000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-400000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-361000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-341000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-915000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-34000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>-6122000.0</v>
+      </c>
+      <c r="C21">
         <v>-7976000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-14529000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-22184000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-26280000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-24421000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25162000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-33302000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-37684000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-44450000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-40935000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-32821000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-24952000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-15061000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-22906000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5224000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-19521000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14448000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-15705000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7282000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10714000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-11477000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-10141000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3263000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2118000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1084000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1074500.0</v>
       </c>
       <c r="AC21">
         <v>-1074500.0</v>
       </c>
       <c r="AD21">
         <v>-1074500.0</v>
       </c>
       <c r="AE21">
-        <v>-337500.0</v>
+        <v>-1074500.0</v>
       </c>
       <c r="AF21">
         <v>-337500.0</v>
       </c>
       <c r="AG21">
         <v>-337500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>-337500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
+        <v>168176000.0</v>
+      </c>
+      <c r="C23">
         <v>159644000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>133226000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>124844000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>104615000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>90829000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>73280000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>74115000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>65298000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>57526000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>42806000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>32821000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>27452000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>25061000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22906000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>20501000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20060000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>14786000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16945000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14735000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>22718000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11477000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10141000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3263000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2118000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1084000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074500.0</v>
       </c>
       <c r="AC23">
         <v>1074500.0</v>
       </c>
       <c r="AD23">
         <v>1074500.0</v>
       </c>
       <c r="AE23">
-        <v>337500.0</v>
+        <v>1074500.0</v>
       </c>
       <c r="AF23">
         <v>337500.0</v>
       </c>
       <c r="AG23">
         <v>337500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>337500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>437000.0</v>
+      </c>
+      <c r="C25">
         <v>443000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>460000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>453000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>460000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>432000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>284000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>239000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>270000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>347000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>244000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>182000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>104000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>98000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>94000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>92000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>41000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>40000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>83000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>169000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>107000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>96000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>80000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>43000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>27000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500.0</v>
       </c>
       <c r="AC25">
         <v>18500.0</v>
       </c>
       <c r="AD25">
         <v>18500.0</v>
       </c>
       <c r="AE25">
-        <v>250.0</v>
+        <v>18500.0</v>
       </c>
       <c r="AF25">
         <v>250.0</v>
       </c>
       <c r="AG25">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26">
+        <v>22351000.0</v>
+      </c>
+      <c r="C26">
         <v>18035000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>16283999.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>15594000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>14409000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>16873000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>12128000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12319000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>12066000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>13305000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>12105000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12546000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12356000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10028000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10912000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9603000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>12081000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8038000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>10209000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7204000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16261000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7587000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7991000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1737000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1512000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>697000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>790500.0</v>
       </c>
       <c r="AC26">
         <v>790500.0</v>
       </c>
       <c r="AD26">
         <v>790500.0</v>
       </c>
       <c r="AE26">
-        <v>225250.0</v>
+        <v>790500.0</v>
       </c>
       <c r="AF26">
         <v>225250.0</v>
       </c>
       <c r="AG26">
         <v>225250.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26">
+        <v>225250.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>22690000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>136429000.0</v>
+      </c>
+      <c r="C28">
         <v>130682000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>108633000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>103013000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>84995000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>69030000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>57910000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>58792000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>51578000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>65695000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>30324000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20275000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15096000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14633000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11994000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10376000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7946000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6772000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6671000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6794000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5160000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3890000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2150000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1526000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>606000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>387000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284000.0</v>
       </c>
       <c r="AC28">
         <v>284000.0</v>
       </c>
       <c r="AD28">
         <v>284000.0</v>
       </c>
       <c r="AE28">
-        <v>112250.0</v>
+        <v>284000.0</v>
       </c>
       <c r="AF28">
         <v>112250.0</v>
       </c>
       <c r="AG28">
         <v>112250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>112250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>122</v>
+      </c>
+      <c r="B29">
+        <v>2352000.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
-      <c r="F29"/>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
-[...1 lines deleted...]
-      </c>
+      <c r="J29"/>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>-5000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>0.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>54000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-341000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>29000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>313000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>0.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
-      <c r="AB29"/>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>158780000.0</v>
+      </c>
+      <c r="C30">
         <v>148717000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>108633000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>118607000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>99404000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>85903000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>70038000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>71111000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>63644000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>56310000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>42429000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>32505000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27197000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>24661000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>22695000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19979000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20027000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14810000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16880000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13998000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>21421000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11477000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10141000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3263000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2118000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1084000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>613000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-      <c r="AE30">
-[...1 lines deleted...]
-      </c>
+      <c r="AE30"/>
       <c r="AF30">
         <v>-337500.0</v>
       </c>
-      <c r="AG30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:33">
+      <c r="AG30">
+        <v>-337500.0</v>
+      </c>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31">
+        <v>-3197000.0</v>
+      </c>
+      <c r="C31">
         <v>1662000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1944000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1844000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1160000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1308000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1742000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>12000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1953000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2548000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1787000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1397000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1533000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1462000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>390000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-519000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-716000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-349000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-333000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-908000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-25000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>10000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>13000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>161000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-328000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92750.0</v>
       </c>
       <c r="AC31">
         <v>92750.0</v>
       </c>
       <c r="AD31">
         <v>92750.0</v>
       </c>
       <c r="AE31">
-        <v>8000.0</v>
+        <v>92750.0</v>
       </c>
       <c r="AF31">
         <v>8000.0</v>
       </c>
       <c r="AG31">
+        <v>8000.0</v>
+      </c>
+      <c r="AH31">
         <v>-8000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>162054000.0</v>
+      </c>
+      <c r="C32">
         <v>151668000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>118697000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>102660000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>78335000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>66408000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>48118000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>40813000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>27614000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>13076000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1871000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>15277000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>10000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>0.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>15277000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>539000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>338000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1240000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>22017000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>33432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
-      <c r="AB32"/>
+      <c r="AB32">
+        <v>0.0</v>
+      </c>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
+      <c r="AH32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9844,3252 +10057,3320 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>97381000.0</v>
       </c>
       <c r="C2">
         <v>224947000.0</v>
       </c>
       <c r="D2">
         <v>71660000.0</v>
       </c>
       <c r="E2">
         <v>171332000.0</v>
       </c>
       <c r="F2">
         <v>168149000.0</v>
       </c>
       <c r="G2">
         <v>57972000.0</v>
       </c>
       <c r="H2">
         <v>2375000.0</v>
       </c>
       <c r="I2">
         <v>1000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>9859000</v>
       </c>
       <c r="C3">
         <v>1567000</v>
       </c>
       <c r="D3">
         <v>5502000</v>
       </c>
       <c r="E3">
         <v>506000</v>
       </c>
       <c r="F3">
         <v>586000</v>
       </c>
       <c r="G3">
         <v>456000</v>
       </c>
       <c r="H3">
         <v>175000</v>
       </c>
       <c r="I3">
         <v>7000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-99672000.0</v>
       </c>
       <c r="F4">
         <v>3183000.0</v>
       </c>
       <c r="G4">
         <v>110177000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-204000.0</v>
       </c>
       <c r="F5">
         <v>-3421000.0</v>
       </c>
       <c r="G5">
         <v>-2374000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>88822000.0</v>
       </c>
       <c r="C6">
         <v>-127566000.0</v>
       </c>
       <c r="D6">
         <v>153287000.0</v>
       </c>
       <c r="E6">
         <v>-99672000.0</v>
       </c>
       <c r="F6">
         <v>3183000.0</v>
       </c>
       <c r="G6">
         <v>110177000.0</v>
       </c>
       <c r="H6">
         <v>55597000.0</v>
       </c>
       <c r="I6">
         <v>2374000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
         <v>14638000.0</v>
       </c>
       <c r="C7">
         <v>3844000.0</v>
       </c>
       <c r="D7">
         <v>306000.0</v>
       </c>
       <c r="E7">
         <v>-951000.0</v>
       </c>
       <c r="F7">
         <v>1372000.0</v>
       </c>
       <c r="G7">
         <v>1458000.0</v>
       </c>
       <c r="H7">
         <v>485000.0</v>
       </c>
       <c r="I7">
         <v>126000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-3490000.0</v>
       </c>
       <c r="F8">
         <v>-73000.0</v>
       </c>
       <c r="G8">
         <v>16000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
         <v>-39051000.0</v>
       </c>
       <c r="C9">
         <v>-30139000.0</v>
       </c>
       <c r="D9">
         <v>-14131000.0</v>
       </c>
       <c r="E9">
         <v>-3490000.0</v>
       </c>
       <c r="F9">
         <v>-73000.0</v>
       </c>
       <c r="G9">
         <v>16000.0</v>
       </c>
       <c r="H9">
         <v>-32000.0</v>
       </c>
       <c r="I9">
         <v>-4000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>-1751000.0</v>
       </c>
       <c r="C10">
         <v>-2046000.0</v>
       </c>
       <c r="D10">
         <v>-3107000.0</v>
       </c>
       <c r="E10">
         <v>3490000.0</v>
       </c>
       <c r="F10">
         <v>73000.0</v>
       </c>
       <c r="G10">
         <v>-16000.0</v>
       </c>
       <c r="H10">
         <v>32000.0</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3475000.0</v>
       </c>
       <c r="F11">
         <v>5753000.0</v>
       </c>
       <c r="G11">
         <v>3240000.0</v>
       </c>
       <c r="H11">
         <v>245000.0</v>
       </c>
       <c r="I11">
         <v>131000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13962000.0</v>
       </c>
       <c r="F12">
         <v>15004000.0</v>
       </c>
       <c r="G12">
         <v>3969000.0</v>
       </c>
       <c r="H12">
         <v>438000.0</v>
       </c>
       <c r="I12">
         <v>9000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1772000.0</v>
       </c>
       <c r="F13">
         <v>-2435000.0</v>
       </c>
       <c r="G13">
         <v>-1798000.0</v>
       </c>
       <c r="H13">
         <v>272000.0</v>
       </c>
       <c r="I13">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
         <v>1816000.0</v>
       </c>
       <c r="C14">
         <v>1225000.0</v>
       </c>
       <c r="D14">
         <v>877000.0</v>
       </c>
       <c r="E14">
         <v>325000.0</v>
       </c>
       <c r="F14">
         <v>312000.0</v>
       </c>
       <c r="G14">
         <v>96000.0</v>
       </c>
       <c r="H14">
         <v>37000.0</v>
       </c>
       <c r="I14">
         <v>1000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>186203000.0</v>
       </c>
       <c r="C16">
         <v>97381000.0</v>
       </c>
       <c r="D16">
         <v>224947000.0</v>
       </c>
       <c r="E16">
         <v>71660000.0</v>
       </c>
       <c r="F16">
         <v>171332000.0</v>
       </c>
       <c r="G16">
         <v>168149000.0</v>
       </c>
       <c r="H16">
         <v>57972000.0</v>
       </c>
       <c r="I16">
         <v>2375000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>-22310000.0</v>
       </c>
       <c r="C18">
         <v>-84594000.0</v>
       </c>
       <c r="D18">
         <v>-122995000.0</v>
       </c>
       <c r="E18">
         <v>-49536000.0</v>
       </c>
       <c r="F18">
         <v>3162000.0</v>
       </c>
       <c r="G18">
         <v>-21594000.0</v>
       </c>
       <c r="H18">
         <v>-3848000.0</v>
       </c>
       <c r="I18">
         <v>-1190000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19">
         <v>-32256000.0</v>
       </c>
       <c r="C19">
         <v>-199195000.0</v>
       </c>
       <c r="D19">
         <v>35535000.0</v>
       </c>
       <c r="E19">
         <v>-144123000.0</v>
       </c>
       <c r="F19">
         <v>-586000.0</v>
       </c>
       <c r="G19">
         <v>-456000.0</v>
       </c>
       <c r="H19">
         <v>-175000.0</v>
       </c>
       <c r="I19">
         <v>-7000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20">
         <v>134771000.0</v>
       </c>
       <c r="C20">
         <v>98287000.0</v>
       </c>
       <c r="D20">
         <v>99377000.0</v>
       </c>
       <c r="E20">
         <v>74352000.0</v>
       </c>
       <c r="F20">
         <v>91457000.0</v>
       </c>
       <c r="G20">
         <v>131429000.0</v>
       </c>
       <c r="H20">
         <v>57456000.0</v>
       </c>
       <c r="I20">
         <v>3564000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>75000000.0</v>
       </c>
       <c r="D21">
         <v>10000000.0</v>
       </c>
       <c r="E21">
         <v>-875000.0</v>
       </c>
       <c r="F21">
         <v>20000000.0</v>
       </c>
       <c r="G21">
         <v>20000000.0</v>
       </c>
       <c r="H21">
         <v>1989000.0</v>
       </c>
       <c r="I21">
         <v>1989000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
         <v>-66418000.0</v>
       </c>
       <c r="C22">
         <v>-115554000.0</v>
       </c>
       <c r="D22">
         <v>-135893000.0</v>
       </c>
       <c r="E22">
         <v>-62091000.0</v>
       </c>
       <c r="F22">
         <v>-13827000.0</v>
       </c>
       <c r="G22">
         <v>-26811000.0</v>
       </c>
       <c r="H22">
         <v>-4670000.0</v>
       </c>
       <c r="I22">
         <v>-1319000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>143388000.0</v>
       </c>
       <c r="C23">
         <v>-18631000.0</v>
       </c>
       <c r="D23">
         <v>1577000.0</v>
       </c>
       <c r="E23">
         <v>-365000.0</v>
       </c>
       <c r="F23">
         <v>21000.0</v>
       </c>
       <c r="G23">
         <v>40098000.0</v>
       </c>
       <c r="H23">
         <v>57456000.0</v>
       </c>
       <c r="I23">
         <v>3564000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-5000000.0</v>
       </c>
       <c r="D24">
         <v>-4000000.0</v>
       </c>
       <c r="E24">
         <v>-144123000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>-4207000.0</v>
       </c>
       <c r="C25">
         <v>-360000.0</v>
       </c>
       <c r="D25">
         <v>-2613000.0</v>
       </c>
       <c r="E25">
         <v>227000.0</v>
       </c>
       <c r="F25">
         <v>7436000.0</v>
       </c>
       <c r="G25">
         <v>3280000.0</v>
       </c>
       <c r="H25">
         <v>457000.0</v>
       </c>
       <c r="I25">
         <v>-116000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>74937000.0</v>
       </c>
       <c r="F26">
         <v>324000.0</v>
       </c>
       <c r="G26">
         <v>-28000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27">
         <v>41720000.0</v>
       </c>
       <c r="C27">
         <v>27818000.0</v>
       </c>
       <c r="D27">
         <v>19830000.0</v>
       </c>
       <c r="E27">
         <v>13460000.0</v>
       </c>
       <c r="F27">
         <v>8455000.0</v>
       </c>
       <c r="G27">
         <v>839000.0</v>
       </c>
       <c r="H27">
         <v>18000.0</v>
       </c>
       <c r="I27">
         <v>9000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>143388000.0</v>
       </c>
       <c r="C28">
         <v>154656000.0</v>
       </c>
       <c r="D28">
         <v>130176000.0</v>
       </c>
       <c r="E28">
         <v>93987000.0</v>
       </c>
       <c r="F28">
         <v>21000.0</v>
       </c>
       <c r="G28">
         <v>131771000.0</v>
       </c>
       <c r="H28">
         <v>59445000.0</v>
       </c>
       <c r="I28">
         <v>3564000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>-12451000.0</v>
       </c>
       <c r="C29">
         <v>-83027000.0</v>
       </c>
       <c r="D29">
         <v>-117493000.0</v>
       </c>
       <c r="E29">
         <v>-49030000.0</v>
       </c>
       <c r="F29">
         <v>3748000.0</v>
       </c>
       <c r="G29">
         <v>-21138000.0</v>
       </c>
       <c r="H29">
         <v>-3673000.0</v>
       </c>
       <c r="I29">
         <v>-1183000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>-42115000.0</v>
       </c>
       <c r="C30">
         <v>-199195000.0</v>
       </c>
       <c r="D30">
         <v>140604000.0</v>
       </c>
       <c r="E30">
         <v>-144629000.0</v>
       </c>
       <c r="F30">
         <v>-586000.0</v>
       </c>
       <c r="G30">
         <v>-456000.0</v>
       </c>
       <c r="H30">
         <v>-175000.0</v>
       </c>
       <c r="I30">
         <v>-7000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AF1" t="s">
         <v>92</v>
       </c>
       <c r="AG1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>184201000.0</v>
+      </c>
+      <c r="C2">
         <v>115287000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>99211000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>178350000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>97381000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>176210000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>181095000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>193705000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>224947000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>226672000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>106773000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>65997000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>71660000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>169489000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>245363000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>175010000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>171332000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>183801000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>176735000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>156199000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>168149000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>86349000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>53155000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>55913000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>57972000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>357000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>593750.0</v>
       </c>
       <c r="AC2">
         <v>593750.0</v>
       </c>
       <c r="AD2">
         <v>593750.0</v>
       </c>
       <c r="AE2">
-        <v>250.0</v>
+        <v>593750.0</v>
       </c>
       <c r="AF2">
         <v>250.0</v>
       </c>
       <c r="AG2">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>5818000</v>
+      </c>
+      <c r="C3">
         <v>6358000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1910000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1001000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>590000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5072000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>282000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1039000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>174000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4375000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>787000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>340000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>127000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>96000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>122000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>161000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>274000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>121000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>175000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>321000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>135000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>335000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>36000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>24000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6000</v>
-      </c>
-[...1 lines deleted...]
-        <v>43750</v>
       </c>
       <c r="AC3">
         <v>43750</v>
       </c>
       <c r="AD3">
         <v>43750</v>
       </c>
       <c r="AE3">
-        <v>1750</v>
+        <v>43750</v>
       </c>
       <c r="AF3">
         <v>1750</v>
       </c>
       <c r="AG3">
         <v>1750</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>40776000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-5663000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-97829000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-75874000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>70353000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>3678000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-12469000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>7066000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>20536000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-11950000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-917000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>511000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1349000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>935000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1035000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1245000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-176000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>519000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4966000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-8730000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-82009000.0</v>
+      </c>
+      <c r="C6">
         <v>70916000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16076000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-79139000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>80969000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-78829000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4885000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12610000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-31242000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1725000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>119899000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>40776000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5663000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-97829000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-75874000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>70353000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3678000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12469000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7066000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>20536000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-11950000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>81800000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>33194000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2758000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2059000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>57615000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13899250.0</v>
       </c>
       <c r="AC6">
         <v>13899250.0</v>
       </c>
       <c r="AD6">
         <v>13899250.0</v>
       </c>
       <c r="AE6">
-        <v>593500.0</v>
+        <v>13899250.0</v>
       </c>
       <c r="AF6">
         <v>593500.0</v>
       </c>
       <c r="AG6">
         <v>593500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>593500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>-29476000.0</v>
+      </c>
+      <c r="C7">
         <v>13575000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>19328000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-16355000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1910000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5727000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1663000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10252000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8589000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2807000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1405000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3115000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1407000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>85000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>44000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2711000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1631000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>37000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>20166000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10340000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-29171000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>905000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>146000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>477000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-70000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>205000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>40000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>71750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33500.0</v>
       </c>
       <c r="AF7">
         <v>33500.0</v>
       </c>
       <c r="AG7">
+        <v>33500.0</v>
+      </c>
+      <c r="AH7">
         <v>31500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>2671000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>665000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>429000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-3392000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-285000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-242000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>46000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>20018000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>5090000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-25227000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>-30098000.0</v>
+      </c>
+      <c r="C9">
         <v>-12773000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-14096000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3913000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-16095000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17755000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>588000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>521000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-13647000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-11343000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6124000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2671000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>665000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>429000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3392000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-285000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-17000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>46000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19881000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-32426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000.0</v>
       </c>
       <c r="W9">
         <v>-18000.0</v>
       </c>
       <c r="X9">
+        <v>-18000.0</v>
+      </c>
+      <c r="Y9">
         <v>30000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-36000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-196000.0</v>
+      </c>
+      <c r="C10">
         <v>-536000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>37000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1168000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-84000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>227000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-652000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-692000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-929000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3092000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
-      <c r="N10"/>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>285000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-20000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>-184668000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-190567000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>154000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1480000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2367000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1068000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2631000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1157000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>933000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>874000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-280000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-441000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5063000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>215000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1072000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>976500.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>313000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-8000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-5000.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>5157000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3939000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3654000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3601000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3787000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2920000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1946000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2469000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3697000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6894000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>453000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3339000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>88500.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>211500.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>52000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>206000.0</v>
       </c>
       <c r="N13">
+        <v>206000.0</v>
+      </c>
+      <c r="O13">
         <v>434000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1278000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-607000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-321000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-366000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1384000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1418000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2035000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>708000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-926000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-790000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-383000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>131500.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>437000.0</v>
+      </c>
+      <c r="C14">
         <v>443000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>453000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>460000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>432000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>284000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>239000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>270000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>347000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>244000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>182000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>104000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>98000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>94000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>92000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>41000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>83000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>125000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>64000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>40000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>17000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500.0</v>
       </c>
       <c r="AC14">
         <v>18500.0</v>
       </c>
       <c r="AD14">
         <v>18500.0</v>
       </c>
       <c r="AE14">
-        <v>250.0</v>
+        <v>18500.0</v>
       </c>
       <c r="AF14">
         <v>250.0</v>
       </c>
       <c r="AG14">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>102192000.0</v>
+      </c>
+      <c r="C16">
         <v>186203000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>115287000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>99211000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>178350000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>97381000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>176210000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>181095000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>193705000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>224947000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>226672000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>106773000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>65997000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>71660000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>169489000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>245363000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>175010000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>171332000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>183801000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>176735000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>156199000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>168149000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>86349000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>53155000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>55913000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>57972000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14493000.0</v>
       </c>
       <c r="AC16">
         <v>14493000.0</v>
       </c>
       <c r="AD16">
         <v>14493000.0</v>
       </c>
       <c r="AE16">
-        <v>593750.0</v>
+        <v>14493000.0</v>
       </c>
       <c r="AF16">
         <v>593750.0</v>
       </c>
       <c r="AG16">
         <v>593750.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16">
+        <v>593750.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-30470000.0</v>
+      </c>
+      <c r="C18">
         <v>12972000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16347000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-30388000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-21241000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-27254000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8934000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15443000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-37963000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-39335000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-36737000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-24613000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22310000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-11001000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-18707000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4381000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15447000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-12395000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6991000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>20535000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11969000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9963000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6707000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2892000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2032000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-830000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-962000.0</v>
       </c>
       <c r="AC18">
         <v>-962000.0</v>
       </c>
       <c r="AD18">
         <v>-962000.0</v>
       </c>
       <c r="AE18">
-        <v>-297500.0</v>
+        <v>-962000.0</v>
       </c>
       <c r="AF18">
         <v>-297500.0</v>
       </c>
       <c r="AG18">
         <v>-297500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18">
+        <v>-297500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19">
+        <v>-52744000.0</v>
+      </c>
+      <c r="C19">
         <v>55632000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-4743000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-51704000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-34942000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-59574000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>3128000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-40525000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-102224000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>17850000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>47368000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>64879000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>11634000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-87092000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-57031000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-122000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-161000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-274000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-121000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-16000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-175000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>50000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-135000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-335000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-36000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-24000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>-354000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>135125000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>-9408000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>-274000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>107969000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>19222000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>99377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>218000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>5000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-20000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>-60000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>19185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="S21">
         <v>20000000.0</v>
       </c>
       <c r="T21">
         <v>20000000.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>20000000.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>744500.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>500000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-6967000.0</v>
+      </c>
+      <c r="C22">
         <v>-8373000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-12585000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-20340000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-25120000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-23113000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-23420000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-33290000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-35731000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-41902000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-39148000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-31424000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-23419000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-13599000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-22511000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-5743000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-20238000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-14851000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-15697000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6345000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10376000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-11467000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-10137000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3250000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1957000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1412000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1167500.0</v>
       </c>
       <c r="AC22">
         <v>-1167500.0</v>
       </c>
       <c r="AD22">
         <v>-1167500.0</v>
       </c>
       <c r="AE22">
-        <v>-329750.0</v>
+        <v>-1167500.0</v>
       </c>
       <c r="AF22">
         <v>-329750.0</v>
       </c>
       <c r="AG22">
         <v>-329750.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22">
+        <v>-329750.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>1204000.0</v>
+      </c>
+      <c r="C23">
         <v>2312000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2562000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2306000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1437000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>31877000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>682000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-31877000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>802000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>538000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>516000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>510000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>264000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>82000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>74734000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-875000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-74000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>75000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-244000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>39901000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>134000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-27000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>57456000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>500000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23">
-[...1 lines deleted...]
-      </c>
+      <c r="AE23"/>
       <c r="AF23">
         <v>-1750.0</v>
       </c>
-      <c r="AG23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:33">
+      <c r="AG23">
+        <v>-1750.0</v>
+      </c>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-2833000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-5000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-102050000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-11634000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>64879000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11634000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5315000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-57031000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>274000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>371000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>1750.0</v>
       </c>
-      <c r="AG24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:33">
+      <c r="AG24">
+        <v>1750.0</v>
+      </c>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>-613000.0</v>
+      </c>
+      <c r="C25">
         <v>-629000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1129000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1378000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1011000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1177000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8732000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>914000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>742000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-455000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-113000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-891000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1154000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1129000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>179000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>571000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>606000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>474000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>91000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>44000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5574000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>71000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3171000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>26000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>377000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22250.0</v>
       </c>
       <c r="AC25">
         <v>22250.0</v>
       </c>
       <c r="AD25">
         <v>22250.0</v>
       </c>
       <c r="AE25">
-        <v>31500.0</v>
+        <v>22250.0</v>
       </c>
       <c r="AF25">
         <v>31500.0</v>
       </c>
-      <c r="AG25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:33">
+      <c r="AG25">
+        <v>31500.0</v>
+      </c>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>6685000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-6685000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>510000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>13000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>363000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-136000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>74792000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>229000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>75000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>19000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>28000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-1000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-27000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27">
+        <v>11967000.0</v>
+      </c>
+      <c r="C27">
         <v>14314000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12243000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8233000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6930000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7403000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7415000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7481000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5519000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5482000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5250000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5192000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3906000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3671000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3583000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3532000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2674000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2179000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2119000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2794000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1363000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>438000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>224000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>173000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
-[...1 lines deleted...]
-      </c>
+      <c r="AE27"/>
       <c r="AF27">
         <v>2250.0</v>
       </c>
-      <c r="AG27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:33">
+      <c r="AG27">
+        <v>2250.0</v>
+      </c>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>1204000.0</v>
+      </c>
+      <c r="C28">
         <v>2312000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2562000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1952000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>136562000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2927000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>639000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>42319000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>108771000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19760000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>104893000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>510000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5013000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>264000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-136000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>74734000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>19125000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-74000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>75000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>19000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>91763000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>39901000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>134000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-27000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>58445000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>500000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>-24652000.0</v>
+      </c>
+      <c r="C29">
         <v>19330000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18257000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-29387000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-20651000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-22182000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8652000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-14404000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-37789000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-39335000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-32362000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-23826000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-21970000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-10874000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-18611000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4259000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-15286000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-12121000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7112000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20551000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-11794000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-10013000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6572000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2557000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1996000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-806000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-918250.0</v>
       </c>
       <c r="AC29">
         <v>-918250.0</v>
       </c>
       <c r="AD29">
         <v>-918250.0</v>
       </c>
       <c r="AE29">
-        <v>-295750.0</v>
+        <v>-918250.0</v>
       </c>
       <c r="AF29">
         <v>-295750.0</v>
       </c>
       <c r="AG29">
         <v>-295750.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29">
+        <v>-295750.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>-58562000.0</v>
+      </c>
+      <c r="C30">
         <v>49274000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4743000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-51704000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-34942000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-59574000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3128000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-40525000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-102224000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17850000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>47368000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>64092000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11294000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-87219000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-57127000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-122000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-161000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-274000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-121000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-16000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-175000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>50000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-135000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-335000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-36000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-24000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-      <c r="AE30">
-[...1 lines deleted...]
-      </c>
+      <c r="AE30"/>
       <c r="AF30">
         <v>-1750.0</v>
       </c>
-      <c r="AG30"/>
+      <c r="AG30">
+        <v>-1750.0</v>
+      </c>
+      <c r="AH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>