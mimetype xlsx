--- v1 (2026-06-15)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2285,4354 +2288,4484 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
       <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AG1" t="s">
         <v>93</v>
       </c>
       <c r="AH1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>40141000.0</v>
+      </c>
+      <c r="C2">
         <v>24131000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16387000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40642000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28075000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28383000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27739000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26815000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26653000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19142000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17772000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10382000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8172000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7566000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5498000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5592000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4093000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4028000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2856000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2010000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3303000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4997000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2237000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420000.0</v>
       </c>
       <c r="Z2">
         <v>1420000.0</v>
       </c>
       <c r="AA2">
-        <v>456000.0</v>
+        <v>1420000.0</v>
       </c>
       <c r="AB2">
         <v>456000.0</v>
       </c>
-      <c r="AC2"/>
+      <c r="AC2">
+        <v>456000.0</v>
+      </c>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-557000.0</v>
+      </c>
+      <c r="C5">
         <v>-298000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>381000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>289000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>39000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>85000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>179000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>346000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-176000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-63000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-23000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-70000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-74000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
+      <c r="T5"/>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5">
         <v>-93000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-70000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-38000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>0.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>80000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>317000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>384000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>608000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>631000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>605000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>585000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>398000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>423000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>431000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>703000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>773000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>741000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>905000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1234000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1891000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2327000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2138000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>677000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>831000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>815000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>855000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>164000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>6000.0</v>
       </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>6000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
         <v>6000.0</v>
       </c>
       <c r="J8">
         <v>6000.0</v>
       </c>
       <c r="K8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="L8">
         <v>5000.0</v>
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>5000.0</v>
       </c>
       <c r="R8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
       <c r="U8">
         <v>4000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>4000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>311353000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>305651000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>301732000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>297796000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>294153000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>216103000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>213398000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>210959000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>208591000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>205697000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>198821000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>204595000.0</v>
+      </c>
+      <c r="C10">
         <v>102192000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>183641000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>112724000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>96648000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>175787000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>94819000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>176210000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>181095000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>193705000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>224947000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>226672000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>106773000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>65997000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>71660000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>169489000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>245363000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>175010000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>171332000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>183801000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>176735000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>156179000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>168129000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>86329000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>53135000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>57952000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>449690000.0</v>
+      </c>
+      <c r="C12">
         <v>388732000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>417268000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>401837000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>381143000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>407916000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>291376000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>316952000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>323580000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>298524000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>227442000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>246885000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>178228000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>201219000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>217026000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>226572000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>245363000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>175301000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>171815000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>183801000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>176735000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>156179000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>168129000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>86329000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>53135000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>57952000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>6000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
       <c r="J13">
         <v>6000.0</v>
       </c>
       <c r="K13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="L13">
         <v>5000.0</v>
       </c>
       <c r="M13">
         <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
         <v>5000.0</v>
       </c>
       <c r="R13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
         <v>4000.0</v>
       </c>
       <c r="W13">
         <v>4000.0</v>
       </c>
       <c r="X13">
+        <v>4000.0</v>
+      </c>
+      <c r="Y13">
         <v>2000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AA13">
         <v>2000.0</v>
       </c>
       <c r="AB13">
         <v>2000.0</v>
       </c>
-      <c r="AC13"/>
+      <c r="AC13">
+        <v>2000.0</v>
+      </c>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>43393643.0</v>
+      </c>
+      <c r="C14">
         <v>42956973.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>42784688.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>42607717.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>42360452.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39345359.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38560907.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38381968.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37823233.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>35300655.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>31944237.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>30622440.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26815733.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26742023.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>25680862.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26662374.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24332531.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20710224.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20632155.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>20641285.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>21966599.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21824574.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21073888.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18759014.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10900782.0</v>
       </c>
       <c r="Z14">
         <v>10900782.0</v>
       </c>
       <c r="AA14">
         <v>10900782.0</v>
       </c>
       <c r="AB14">
         <v>10900782.0</v>
       </c>
       <c r="AC14">
-        <v>4285262.0</v>
+        <v>10900782.0</v>
       </c>
       <c r="AD14">
         <v>4285262.0</v>
       </c>
       <c r="AE14">
         <v>4285262.0</v>
       </c>
       <c r="AF14">
         <v>4285262.0</v>
       </c>
       <c r="AG14">
         <v>4285262.0</v>
       </c>
       <c r="AH14">
         <v>4285262.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>4285262.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
         <v>5000.0</v>
       </c>
       <c r="R15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
         <v>4000.0</v>
       </c>
       <c r="X15">
+        <v>4000.0</v>
+      </c>
+      <c r="Y15">
         <v>2000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>2000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-10805000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-8603000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-572000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-4162000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>342000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>313000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2110000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="Z18">
         <v>100000.0</v>
       </c>
-      <c r="AA18"/>
+      <c r="AA18">
+        <v>100000.0</v>
+      </c>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>6885000.0</v>
+      </c>
+      <c r="C21">
         <v>7126000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7366000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7606000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7846000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8086000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8326000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8567000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3667000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3767000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3867000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3967000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>4377000.0</v>
+      </c>
+      <c r="C22">
         <v>4572000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4372000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3836000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3873000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2705000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2620000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2846000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2195000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4036000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3107000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>-418000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>0.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3995000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>4132863.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>-20000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>432000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>512000.0</v>
       </c>
-      <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>611142000.0</v>
+      </c>
+      <c r="C23">
         <v>581135000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>562158000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>534561000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>494994000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>500750000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>376991000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>376300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>376844000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>349278000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>265491000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>268332000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>188927000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>211214000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>227863000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>236465000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>252828000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>181483000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>178907000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>190412000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>203450000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>193954000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>171972000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>92185000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>56239000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>58316000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>72762000.0</v>
+      </c>
+      <c r="C24">
         <v>72597000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>72438000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>72281000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>72129000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>71984000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>71845000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>71708000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>71578000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>29933000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>29819000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>29708000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>24607000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>24515000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>19434000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>19356000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>19262000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>19180000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
-        <v>3870000.0</v>
+        <v>6682000.0</v>
       </c>
       <c r="C26">
         <v>3870000.0</v>
       </c>
       <c r="D26">
-        <v>3000000.0</v>
+        <v>3870000.0</v>
       </c>
       <c r="E26">
         <v>3000000.0</v>
       </c>
       <c r="F26">
         <v>3000000.0</v>
       </c>
       <c r="G26">
         <v>3000000.0</v>
       </c>
       <c r="H26">
         <v>3000000.0</v>
       </c>
       <c r="I26">
         <v>3000000.0</v>
       </c>
       <c r="J26">
+        <v>3000000.0</v>
+      </c>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>631000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>210000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>322000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>306000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>371000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>157000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>169000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-115938000.0</v>
+      </c>
+      <c r="C28">
         <v>-13516000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-90005000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-30215000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-24202000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-103419000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-22366000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-103871000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-108912000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-163187000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-194730000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-196541000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-81735000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-40779000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-51453000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-149392000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-225196000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-154596000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-169441000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-181474000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-174597000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-155502000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-167298000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-85514000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-52280000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>-57788000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>419494000.0</v>
+      </c>
+      <c r="C29">
         <v>421548000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>415864000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>407363000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>404741000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>414442000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>296379000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>309192000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>323824000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>305144000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>226807000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>243372000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>172336000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>197919000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>212334000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>221983000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>240767000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>168377000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>166730000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>179142000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>192471000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>183232000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>165980000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-17829000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>52367000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>98309000.0</v>
+      </c>
+      <c r="C30">
         <v>117207000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>87109000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>74336000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60240000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>64153000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>48059000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30304000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>30841000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31361000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17714000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6370000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>246000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2918000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3582000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4012000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>620000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>323000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>92000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>139000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20157000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32446000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="Z30">
         <v>2000.0</v>
       </c>
       <c r="AA30">
-        <v>36000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AB30">
         <v>36000.0</v>
       </c>
-      <c r="AC30"/>
+      <c r="AC30">
+        <v>36000.0</v>
+      </c>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>147729000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>173404000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>192900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>202627000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>221505000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>149197000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>166730000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>179142000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>192471000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>183232000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>165980000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-17829000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-11035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6005000.0</v>
       </c>
       <c r="AA31">
         <v>-6005000.0</v>
       </c>
       <c r="AB31">
         <v>-6005000.0</v>
       </c>
-      <c r="AC31"/>
+      <c r="AC31">
+        <v>-6005000.0</v>
+      </c>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>386236000.0</v>
+      </c>
+      <c r="C32">
         <v>393721000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>387087000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>384654000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>384176000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>394465000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>276093000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>291249000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>311017000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>298196000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>219195000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>236028000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>168711000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>195391000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>209946000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>219805000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>238565000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>166145000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>164474000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>176723000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>190449000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>181333000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>165268000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>82928000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>51631000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>49153000.0</v>
+      </c>
+      <c r="C33">
         <v>43905999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>39376000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>32857000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>20565000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>19977000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>20286000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>19183000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14256000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>8554000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>9360000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>9055000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5451000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2568000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2488000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2387000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2545000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2728000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2955000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3324000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2546000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2503000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1317000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3113000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1533000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>286000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>15895000.0</v>
+      </c>
+      <c r="C34">
         <v>16079000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>10599000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10148000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>1240000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1449000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1606000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1748000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1711000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1826000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>40000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>100000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>699000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>905000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>524000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>604000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>605000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>88657000.0</v>
+      </c>
+      <c r="C35">
         <v>88675999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>83037000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>82429000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>72129000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>71984000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>71845000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>72948000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>73027000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>31539000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>31567000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>31419000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>26433000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>24555000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>19534000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>19565000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>19605000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>19676000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>699000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>905000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>524000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>604000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>605000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>103870000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>797000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>63502000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>5186000.0</v>
+      </c>
+      <c r="C36">
         <v>3242999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6395000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3709000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6308000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5711000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6094000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3421000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3379000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1317000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1514000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1253000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1451000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>529000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>585000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>583000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>600000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>469000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>463000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>114000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1525000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>97000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>81000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1750000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>138000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>6000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1342000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>438000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>477000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>583000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>600000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>887000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>178907.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1615000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1525000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1330000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>769000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138000.0</v>
       </c>
       <c r="Z38">
         <v>138000.0</v>
       </c>
       <c r="AA38">
-        <v>6000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="AB38">
         <v>6000.0</v>
       </c>
-      <c r="AC38"/>
+      <c r="AC38">
+        <v>6000.0</v>
+      </c>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>9613000.0</v>
+      </c>
+      <c r="C39">
         <v>26718000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14033000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>21695000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>29173000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5999000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14650000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7015000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5972000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6803000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7868000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6007000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5002000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4509000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4767000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3494000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4300000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3131000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4045000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3148000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4012000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2826000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2506000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2742000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1569000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1077000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>42000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>20000.0</v>
       </c>
-      <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>135612000.0</v>
+      </c>
+      <c r="C40">
         <v>119377000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>119308000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>76328000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>61861000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>57541000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>52265000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>38422000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>24313000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>22801000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>18766000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>12444000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6162000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4972000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>9196000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8095000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7020000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7718000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7261000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6783000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5077000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4587000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2868000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1248000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1544000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>299000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1826000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>48000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>40000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>43000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>71000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>114000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>150000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>524000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>148000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>56000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="Z41">
         <v>53000.0</v>
       </c>
-      <c r="AA41"/>
+      <c r="AA41">
+        <v>53000.0</v>
+      </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>799429000.0</v>
+      </c>
+      <c r="C42">
         <v>782838000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>769667000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>753042000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>738237000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>727697000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>584559000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>574229000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>566093000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>555655000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>441641000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>416421000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>311353000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>305651000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>301732000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>297796000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>294153000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>216103000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>213398000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>210959000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>208590999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>205697000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>198821000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3548000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>63607000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>27000.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>32254000.0</v>
+      </c>
+      <c r="C45">
         <v>29961000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>23843000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>18608000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5820000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5376000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4842000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5978000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5808000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4930000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4638000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4667000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4510000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1733000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>957000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2095000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1021000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1173000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>548000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1363000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1395000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>280000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>30400000.0</v>
+      </c>
+      <c r="C46">
         <v>27666000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>21745000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>15979000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3411000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3180000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2866000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4195000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4210000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3470000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3348000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3625000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3678000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1733000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1532000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1647000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1776000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1841000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1829000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1709000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1021000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1173000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1236000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1363000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1395000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>280000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>1541000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1193000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>957000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>951000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>963000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>915000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>755000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1709000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1021000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1173000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1236000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395000.0</v>
       </c>
       <c r="Z47">
         <v>1395000.0</v>
       </c>
       <c r="AA47">
-        <v>280000.0</v>
+        <v>1395000.0</v>
       </c>
       <c r="AB47">
         <v>280000.0</v>
       </c>
-      <c r="AC47"/>
+      <c r="AC47">
+        <v>280000.0</v>
+      </c>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-452146000.0</v>
+      </c>
+      <c r="C48">
         <v>-433595000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-426628000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-418255000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-405670000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-385330000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-360210000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-337097000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-313677000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-280387000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-244656000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-202754000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-163606000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-132182000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-108763000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-95164000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-72653000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-66910000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-46672000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-31821000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-16123999.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-22469000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-32845000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-21379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11241000.0</v>
       </c>
       <c r="Z48">
         <v>-11241000.0</v>
       </c>
       <c r="AA48">
-        <v>-6034000.0</v>
+        <v>-11241000.0</v>
       </c>
       <c r="AB48">
         <v>-6034000.0</v>
       </c>
-      <c r="AC48"/>
+      <c r="AC48">
+        <v>-6034000.0</v>
+      </c>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48"/>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-163606000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-132182000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-108763000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-95164000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-72653000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-66910000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-46672000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-31821000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-16124000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-22469000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-32845000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>88657000.0</v>
+      </c>
+      <c r="C51">
         <v>88676000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>93636000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>82509000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>72446000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>72368000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>72453000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>72339000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>72183000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>30518000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>30217000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>30131000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>25038000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>25218000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>20207000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>20097000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>20167000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>20414000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1891000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2327000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2138000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>677000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>831000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>815000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>855000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>164000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>80000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>317000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>384000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>608000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>631000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>605000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>585000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>398000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>423000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>431000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>703000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>721000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>572000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>605000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>809000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1306000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1572000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1733000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>221000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>282000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>190000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>111000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>64000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>245095000.0</v>
+      </c>
+      <c r="C53">
         <v>286540000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>233627000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>289113000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>284495000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>232129000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>196557000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>140742000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>142485000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>104819000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2495000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>20213000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>71455000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>135222000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>145366000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>57083000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>0.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>291000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>483000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>611142000.0</v>
+      </c>
+      <c r="C55">
         <v>581135000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>562158000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>534561000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>494994000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>500750000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>376991000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>376300000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>376844000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>349278000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>265491000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>268332000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>188927000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>211214000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>227863000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>236465000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>252828000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>181483000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>178907000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>190412000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>203450000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>193954000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>171972000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>92185000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>56239000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>58316000.0</v>
       </c>
-      <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55"/>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>561989000.0</v>
+      </c>
+      <c r="C56">
         <v>537229000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>522782000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>501704000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>474429000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>480773000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>356705000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>357117000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>362588000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>340724000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>256131000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>259277000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>183476000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>208646000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>225375000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>234078000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>250283000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>178755000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>175952000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>187088000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>200904000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>191451000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>170655000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>89072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54706000.0</v>
       </c>
       <c r="Z56">
         <v>54706000.0</v>
       </c>
       <c r="AA56">
-        <v>58030000.0</v>
+        <v>54706000.0</v>
       </c>
       <c r="AB56">
         <v>58030000.0</v>
       </c>
-      <c r="AC56"/>
+      <c r="AC56">
+        <v>58030000.0</v>
+      </c>
       <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56"/>
-    </row>
-    <row r="57" spans="1:34">
+      <c r="AI56"/>
+    </row>
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>175753000.0</v>
+      </c>
+      <c r="C57">
         <v>143508000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>135695000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>117050000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>90253000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>86308000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>80612000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>65868000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>51571000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>42528000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>36936000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>23249000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>14765000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>13255000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>15429000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>14273000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11718000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12610000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>11478000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>10365000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>10455000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>10118000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5387000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>6144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3075000.0</v>
       </c>
       <c r="Z57">
         <v>3075000.0</v>
       </c>
       <c r="AA57">
-        <v>819000.0</v>
+        <v>3075000.0</v>
       </c>
       <c r="AB57">
         <v>819000.0</v>
       </c>
-      <c r="AC57"/>
+      <c r="AC57">
+        <v>819000.0</v>
+      </c>
       <c r="AD57"/>
       <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
-    </row>
-    <row r="58" spans="1:34">
+      <c r="AI57"/>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>264410000.0</v>
+      </c>
+      <c r="C58">
         <v>232184000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>218732000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>199479000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>162382000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>158292000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>152457000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>138816000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>124598000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>74067000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>68503000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>54668000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>41198000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>37810000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>34963000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>33838000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>31323000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>32286000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>12177000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11270000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>10979000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>10722000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5992000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>110014000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3872000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>64321000.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
       <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58"/>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>346732000.0</v>
+      </c>
+      <c r="C60">
         <v>348951000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>343426000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>335082000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>332612000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>342458000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>224534000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>237484000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>252246000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>275211000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>196988000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>213664000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>147729000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>173404000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>192900000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>202627000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>221505000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>149197000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>166730000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>179142000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>192471000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>183232000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>165980000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-17829000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>52367000.0</v>
       </c>
-      <c r="Z60"/>
-      <c r="AA60">
+      <c r="AA60"/>
+      <c r="AB60">
         <v>-6005000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6661,3374 +6794,3452 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>30684000.0</v>
       </c>
       <c r="C2">
         <v>12826000.0</v>
       </c>
       <c r="D2">
         <v>1593000.0</v>
       </c>
       <c r="E2">
         <v>955000.0</v>
       </c>
       <c r="F2">
         <v>2075000.0</v>
       </c>
       <c r="G2">
         <v>246000.0</v>
       </c>
       <c r="H2">
         <v>74000.0</v>
       </c>
       <c r="I2">
         <v>1000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
         <v>1816000.0</v>
       </c>
       <c r="C3">
         <v>1225000.0</v>
       </c>
       <c r="D3">
         <v>877000.0</v>
       </c>
       <c r="E3">
         <v>326000.0</v>
       </c>
       <c r="F3">
         <v>312000.0</v>
       </c>
       <c r="G3">
         <v>246000.0</v>
       </c>
       <c r="H3">
         <v>74000.0</v>
       </c>
       <c r="I3">
         <v>1000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
         <v>-55424000.0</v>
       </c>
       <c r="C5">
         <v>-107705000.0</v>
       </c>
       <c r="D5">
         <v>-132547000.0</v>
       </c>
       <c r="E5">
         <v>-60031000.0</v>
       </c>
       <c r="F5">
         <v>-13772000.0</v>
       </c>
       <c r="G5">
         <v>-26810000.0</v>
       </c>
       <c r="H5">
         <v>-4629000.0</v>
       </c>
       <c r="I5">
         <v>-1318000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
         <v>-53608000.0</v>
       </c>
       <c r="C6">
         <v>-106480000.0</v>
       </c>
       <c r="D6">
         <v>-131670000.0</v>
       </c>
       <c r="E6">
         <v>-59705000.0</v>
       </c>
       <c r="F6">
         <v>-13460000.0</v>
       </c>
       <c r="G6">
         <v>-26564000.0</v>
       </c>
       <c r="H6">
         <v>-4555000.0</v>
       </c>
       <c r="I6">
         <v>-1317000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>420676000.0</v>
       </c>
       <c r="C9">
         <v>170127000.0</v>
       </c>
       <c r="D9">
         <v>15854000.0</v>
       </c>
       <c r="E9">
         <v>24861000.0</v>
       </c>
       <c r="F9">
         <v>54952000.0</v>
       </c>
       <c r="G9">
         <v>-246000.0</v>
       </c>
       <c r="H9">
         <v>-74000.0</v>
       </c>
       <c r="I9">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>-64359000.0</v>
       </c>
       <c r="C10">
         <v>-115554000.0</v>
       </c>
       <c r="D10">
         <v>-135893000.0</v>
       </c>
       <c r="E10">
         <v>-62095000.0</v>
       </c>
       <c r="F10">
         <v>-13772000.0</v>
       </c>
       <c r="G10">
         <v>-26810000.0</v>
       </c>
       <c r="H10">
         <v>-4669000.0</v>
       </c>
       <c r="I10">
         <v>-1318000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>2059000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>709105.0</v>
       </c>
       <c r="E11">
         <v>-4000.0</v>
       </c>
       <c r="F11">
         <v>55000.0</v>
       </c>
       <c r="G11">
         <v>1000.0</v>
       </c>
       <c r="H11">
         <v>1000.0</v>
       </c>
       <c r="I11">
         <v>1000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
         <v>8935000.0</v>
       </c>
       <c r="C12">
         <v>7447000.0</v>
       </c>
       <c r="D12">
         <v>3225000.0</v>
       </c>
       <c r="E12">
         <v>2064000.0</v>
       </c>
       <c r="F12">
         <v>2881000.0</v>
       </c>
       <c r="G12">
         <v>188000.0</v>
       </c>
       <c r="H12">
         <v>40000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
         <v>15747000.0</v>
       </c>
       <c r="C13">
         <v>15014000.0</v>
       </c>
       <c r="D13">
         <v>9486000.0</v>
       </c>
       <c r="E13">
         <v>3499000.0</v>
       </c>
       <c r="F13">
         <v>36000.0</v>
       </c>
       <c r="G13">
         <v>188000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>-66418000.0</v>
       </c>
       <c r="C15">
         <v>-115554000.0</v>
       </c>
       <c r="D15">
         <v>-135893000.0</v>
       </c>
       <c r="E15">
         <v>-62091000.0</v>
       </c>
       <c r="F15">
         <v>-13827000.0</v>
       </c>
       <c r="G15">
         <v>-26811000.0</v>
       </c>
       <c r="H15">
         <v>-4670000.0</v>
       </c>
       <c r="I15">
         <v>-1319000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-62091000.0</v>
       </c>
       <c r="F16">
         <v>-13827000.0</v>
       </c>
       <c r="G16">
         <v>-26811000.0</v>
       </c>
       <c r="H16">
         <v>-4670000.0</v>
       </c>
       <c r="I16">
         <v>-1319000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
         <v>-66418000.0</v>
       </c>
       <c r="C17">
         <v>-115554000.0</v>
       </c>
       <c r="D17">
         <v>-107590000.0</v>
       </c>
       <c r="E17">
         <v>-62091000.0</v>
       </c>
       <c r="F17">
         <v>-13827000.0</v>
       </c>
       <c r="G17">
         <v>-26811000.0</v>
       </c>
       <c r="H17">
         <v>-4670000.0</v>
       </c>
       <c r="I17">
         <v>-1319000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
         <v>6812000.0</v>
       </c>
       <c r="C18">
         <v>7165000.0</v>
       </c>
       <c r="D18">
         <v>6437000.0</v>
       </c>
       <c r="E18">
         <v>1300000.0</v>
       </c>
       <c r="F18">
         <v>36000.0</v>
       </c>
       <c r="G18">
         <v>188000.0</v>
       </c>
       <c r="H18">
         <v>-40000.0</v>
       </c>
       <c r="I18">
         <v>32000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-683000.0</v>
       </c>
       <c r="F19">
         <v>-1651000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>-70969000.0</v>
       </c>
       <c r="C21">
         <v>-120569000.0</v>
       </c>
       <c r="D21">
         <v>-143158000.0</v>
       </c>
       <c r="E21">
         <v>-62712000.0</v>
       </c>
       <c r="F21">
         <v>-12157000.0</v>
       </c>
       <c r="G21">
         <v>-26983000.0</v>
       </c>
       <c r="H21">
         <v>-4298000.0</v>
       </c>
       <c r="I21">
         <v>-1350000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>522329000.0</v>
       </c>
       <c r="C23">
         <v>303522000.0</v>
       </c>
       <c r="D23">
         <v>160605000.0</v>
       </c>
       <c r="E23">
         <v>88528000.0</v>
       </c>
       <c r="F23">
         <v>69184000.0</v>
       </c>
       <c r="G23">
         <v>26983000.0</v>
       </c>
       <c r="H23">
         <v>4298000.0</v>
       </c>
       <c r="I23">
         <v>1350000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
         <v>1816000.0</v>
       </c>
       <c r="C25">
         <v>1225000.0</v>
       </c>
       <c r="D25">
         <v>628000.0</v>
       </c>
       <c r="E25">
         <v>325000.0</v>
       </c>
       <c r="F25">
         <v>312000.0</v>
       </c>
       <c r="G25">
         <v>246000.0</v>
       </c>
       <c r="H25">
         <v>74000.0</v>
       </c>
       <c r="I25">
         <v>1000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26">
         <v>64322000.0</v>
       </c>
       <c r="C26">
         <v>53386000.0</v>
       </c>
       <c r="D26">
         <v>50312000.0</v>
       </c>
       <c r="E26">
         <v>42624000.0</v>
       </c>
       <c r="F26">
         <v>41712000.0</v>
       </c>
       <c r="G26">
         <v>18826000.0</v>
       </c>
       <c r="H26">
         <v>3162000.0</v>
       </c>
       <c r="I26">
         <v>901000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
         <v>427323000.0</v>
       </c>
       <c r="C28">
         <v>237310000.0</v>
       </c>
       <c r="D28">
         <v>80328000.0</v>
       </c>
       <c r="E28">
         <v>44949000.0</v>
       </c>
       <c r="F28">
         <v>25397000.0</v>
       </c>
       <c r="G28">
         <v>8172000.0</v>
       </c>
       <c r="H28">
         <v>1136000.0</v>
       </c>
       <c r="I28">
         <v>449000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
         <v>2059000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>-4000.0</v>
       </c>
       <c r="F29">
         <v>55000.0</v>
       </c>
       <c r="G29">
         <v>1000.0</v>
       </c>
       <c r="H29">
         <v>1000.0</v>
       </c>
       <c r="I29">
         <v>1000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
         <v>491645000.0</v>
       </c>
       <c r="C30">
         <v>290696000.0</v>
       </c>
       <c r="D30">
         <v>159012000.0</v>
       </c>
       <c r="E30">
         <v>87573000.0</v>
       </c>
       <c r="F30">
         <v>67109000.0</v>
       </c>
       <c r="G30">
         <v>26737000.0</v>
       </c>
       <c r="H30">
         <v>4224000.0</v>
       </c>
       <c r="I30">
         <v>1349000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
         <v>6610000.0</v>
       </c>
       <c r="C31">
         <v>5015000.0</v>
       </c>
       <c r="D31">
         <v>7265000.0</v>
       </c>
       <c r="E31">
         <v>617000.0</v>
       </c>
       <c r="F31">
         <v>-1615000.0</v>
       </c>
       <c r="G31">
         <v>173000.0</v>
       </c>
       <c r="H31">
         <v>-371000.0</v>
       </c>
       <c r="I31">
         <v>32000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>451360000.0</v>
       </c>
       <c r="C32">
         <v>182953000.0</v>
       </c>
       <c r="D32">
         <v>17447000.0</v>
       </c>
       <c r="E32">
         <v>25816000.0</v>
       </c>
       <c r="F32">
         <v>57027000.0</v>
       </c>
       <c r="G32">
         <v>33432000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
       <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AG1" t="s">
         <v>93</v>
       </c>
       <c r="AH1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>12113000.0</v>
+      </c>
+      <c r="C2">
         <v>9396000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10927000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24593000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6237000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5211000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4926000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3242000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3004000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1654000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1216000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>377000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>316000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>255000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>211000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>522000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>33000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-24000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>65000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>737000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1297000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
-[...1 lines deleted...]
-      </c>
+      <c r="Y2"/>
       <c r="Z2">
         <v>0.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AA2">
+        <v>0.0</v>
+      </c>
+      <c r="AB2"/>
+      <c r="AC2">
         <v>20000.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>1000000.0</v>
+      </c>
+      <c r="C3">
         <v>437000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>443000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>460000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>453000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>460000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>432000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>300000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>239000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>270000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>347000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>244000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>182000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>104000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>98000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>94000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>92000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>41000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>40000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>83000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>169000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>107000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>40000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>17000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>19000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500.0</v>
       </c>
       <c r="AD3">
         <v>18500.0</v>
       </c>
       <c r="AE3">
         <v>18500.0</v>
       </c>
       <c r="AF3">
-        <v>250.0</v>
+        <v>18500.0</v>
       </c>
       <c r="AG3">
         <v>250.0</v>
       </c>
       <c r="AH3">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-13679000.0</v>
+      </c>
+      <c r="C5">
         <v>-7191000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-12585000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-18100000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-22907000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-20801000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-20975000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-31181000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-34748000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-40913000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-38323000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-30609000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-22764000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12907000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-21929000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5199000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-19921000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-14797000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-16038000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6374000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10689000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11477000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10141000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3263000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2118000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1084000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1074500.0</v>
       </c>
       <c r="AD5">
         <v>-1074500.0</v>
       </c>
       <c r="AE5">
         <v>-1074500.0</v>
       </c>
       <c r="AF5">
-        <v>-329500.0</v>
+        <v>-1074500.0</v>
       </c>
       <c r="AG5">
         <v>-329500.0</v>
       </c>
       <c r="AH5">
+        <v>-329500.0</v>
+      </c>
+      <c r="AI5">
         <v>-337500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-12679000.0</v>
+      </c>
+      <c r="C6">
         <v>-6754000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3657000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-12125000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17647000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22447000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-20369000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20675000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-30942000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-34478000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-40566000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-38079000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-30427000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-22660000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-12809000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-21835000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-5107000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-19880000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-14757000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-15955000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6543000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10796000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-11437000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-10117000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3246000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2103000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1065000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1056000.0</v>
       </c>
       <c r="AD6">
         <v>-1056000.0</v>
       </c>
       <c r="AE6">
         <v>-1056000.0</v>
       </c>
       <c r="AF6">
-        <v>-329250.0</v>
+        <v>-1056000.0</v>
       </c>
       <c r="AG6">
         <v>-329250.0</v>
       </c>
       <c r="AH6">
+        <v>-329250.0</v>
+      </c>
+      <c r="AI6">
         <v>-337250.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>161799000.0</v>
+      </c>
+      <c r="C9">
         <v>152658000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>140741000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>94104000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>96423000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>73124000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>61482000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>44876000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>37809000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>25960000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11860000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1494000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-316000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2245000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-211000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14755000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>506000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>362000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1175000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>21280000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>32134999.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...1 lines deleted...]
-      </c>
+      <c r="Y9"/>
       <c r="Z9">
         <v>0.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9">
+      <c r="AA9">
+        <v>0.0</v>
+      </c>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>-20000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-15835000.0</v>
+      </c>
+      <c r="C10">
         <v>-9319000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6314000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-12585000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-20340000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25120000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-23113000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-23420000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-33290000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-35731000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-41902000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-39148000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-31424000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-23419000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-13599000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-22516000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5743000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-20237000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-14797000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-16038000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6374000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10689000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-11467000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-10137000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3250000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1957000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1412000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1167250.0</v>
       </c>
       <c r="AD10">
         <v>-1167250.0</v>
       </c>
       <c r="AE10">
         <v>-1167250.0</v>
       </c>
       <c r="AF10">
-        <v>-329500.0</v>
+        <v>-1167250.0</v>
       </c>
       <c r="AG10">
         <v>-329500.0</v>
       </c>
       <c r="AH10">
         <v>-329500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10">
+        <v>-329500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>2716000.0</v>
+      </c>
+      <c r="C11">
         <v>-2352000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2059000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>-270000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>30398000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1787000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-27078000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1533000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-521000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>519000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>54000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-341000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>29000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>313000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1000.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>328000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250.0</v>
       </c>
       <c r="AD11">
         <v>250.0</v>
       </c>
       <c r="AE11">
         <v>250.0</v>
       </c>
       <c r="AF11">
         <v>250.0</v>
       </c>
       <c r="AG11">
         <v>250.0</v>
       </c>
       <c r="AH11">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>2156000.0</v>
+      </c>
+      <c r="C12">
         <v>2128000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2214000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2116000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2094000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2074000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2174000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2316000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2109000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>983000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>989000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>858000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>815000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>684000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>692000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>633000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>544000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>316000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>188000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>24000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>21000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>3698000.0</v>
+      </c>
+      <c r="C13">
         <v>3722000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3950000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4114000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4229000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3454000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3647000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4120000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4130000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3117000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2978000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2840000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2226000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2293000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2127000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1061000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-18551000.0</v>
+      </c>
+      <c r="C15">
         <v>-6967000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-8373000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-12585000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-20340000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-25120000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-23113000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-23420000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-33290000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-35731000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-41902000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-39148000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-31424000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-23419000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13599000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-22511000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-5743000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-20238000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-14851000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-15697000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6299000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10286000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-11467000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-10138000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3250000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1957000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1412000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1167500.0</v>
       </c>
       <c r="AD15">
         <v>-1167500.0</v>
       </c>
       <c r="AE15">
         <v>-1167500.0</v>
       </c>
       <c r="AF15">
-        <v>-329750.0</v>
+        <v>-1167500.0</v>
       </c>
       <c r="AG15">
         <v>-329750.0</v>
       </c>
       <c r="AH15">
         <v>-329750.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15">
+        <v>-329750.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-31424000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-23419000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-13599000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-22511000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-5743000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-20238000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-14851000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-15697000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6345000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10286000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-11467000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-10138000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2603500.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1957000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1047000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-681000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-18551000.0</v>
+      </c>
+      <c r="C17">
         <v>-6967000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-8373000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-12585000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-20340000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-25120000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-23113000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-23420000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-33290000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-35731000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-41902000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-39148000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-31424000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-23419000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-13599000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-22511000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-5743000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-20238000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-14851000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-15697000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>6345000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10376000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-11467000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-10138000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3250000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1957000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1412000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-681000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>1542000.0</v>
+      </c>
+      <c r="C18">
         <v>1594000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1736000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1846000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1989000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1241000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1335000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1675000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2021000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2134000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1989000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1982000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1411000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1609000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1435000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>428000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-247000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-316000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>7000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>9000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>161000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-24000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-21000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2212000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2217000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1034000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1023000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-272000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-400000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-361000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-341000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-915000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-34000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-19908000.0</v>
+      </c>
+      <c r="C21">
         <v>-6122000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7976000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14529000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22184000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26280000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-24421000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-25162000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-33302000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-37684000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-44450000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-40935000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-32821000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-24952000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15061000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-22906000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5224000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-19521000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-14448000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15705000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7282000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10714000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11477000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-10141000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3263000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2118000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1084000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1074500.0</v>
       </c>
       <c r="AD21">
         <v>-1074500.0</v>
       </c>
       <c r="AE21">
         <v>-1074500.0</v>
       </c>
       <c r="AF21">
-        <v>-337500.0</v>
+        <v>-1074500.0</v>
       </c>
       <c r="AG21">
         <v>-337500.0</v>
       </c>
       <c r="AH21">
         <v>-337500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>-337500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>193820000.0</v>
+      </c>
+      <c r="C23">
         <v>168176000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>159644000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>133226000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>124844000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>104615000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>90829000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>73280000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>74115000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>65298000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>57526000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>42806000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>32821000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>27452000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25061000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>22906000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20501000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20060000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>14786000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16945000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14735000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22718000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11477000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10141000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3263000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2118000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1084000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074500.0</v>
       </c>
       <c r="AD23">
         <v>1074500.0</v>
       </c>
       <c r="AE23">
         <v>1074500.0</v>
       </c>
       <c r="AF23">
-        <v>337500.0</v>
+        <v>1074500.0</v>
       </c>
       <c r="AG23">
         <v>337500.0</v>
       </c>
       <c r="AH23">
         <v>337500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>337500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>1000000.0</v>
+      </c>
+      <c r="C25">
         <v>437000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>443000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>460000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>453000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>460000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>432000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>284000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>239000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>270000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>347000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>244000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>182000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>104000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>98000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>94000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>92000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>41000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>40000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>83000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>169000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>107000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>96000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>80000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>43000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>27000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500.0</v>
       </c>
       <c r="AD25">
         <v>18500.0</v>
       </c>
       <c r="AE25">
         <v>18500.0</v>
       </c>
       <c r="AF25">
-        <v>250.0</v>
+        <v>18500.0</v>
       </c>
       <c r="AG25">
         <v>250.0</v>
       </c>
       <c r="AH25">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>31010000.0</v>
+      </c>
+      <c r="C26">
         <v>22351000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>18035000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>16283999.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15594000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>14409000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>16873000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12128000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>12319000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12066000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13305000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12105000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12546000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12356000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10028000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>10912000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9603000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>12081000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>8038000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10209000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7204000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>16261000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7587000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>7991000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1737000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1512000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>697000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>790500.0</v>
       </c>
       <c r="AD26">
         <v>790500.0</v>
       </c>
       <c r="AE26">
         <v>790500.0</v>
       </c>
       <c r="AF26">
-        <v>225250.0</v>
+        <v>790500.0</v>
       </c>
       <c r="AG26">
         <v>225250.0</v>
       </c>
       <c r="AH26">
         <v>225250.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26">
+        <v>225250.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>22690000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>150697000.0</v>
+      </c>
+      <c r="C28">
         <v>136429000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>130682000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>108633000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>103013000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>84995000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>69030000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57910000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>58792000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>51578000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>65695000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>30324000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20275000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15096000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14633000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11994000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10376000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7946000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6772000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6671000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6794000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5160000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3890000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2150000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1526000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>606000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>387000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284000.0</v>
       </c>
       <c r="AD28">
         <v>284000.0</v>
       </c>
       <c r="AE28">
         <v>284000.0</v>
       </c>
       <c r="AF28">
-        <v>112250.0</v>
+        <v>284000.0</v>
       </c>
       <c r="AG28">
         <v>112250.0</v>
       </c>
       <c r="AH28">
         <v>112250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>112250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>2716000.0</v>
+      </c>
+      <c r="C29">
         <v>2352000.0</v>
       </c>
-      <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
-[...1 lines deleted...]
-      </c>
+      <c r="K29"/>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
         <v>-5000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>0.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>54000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-341000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>29000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>313000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>0.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>181707000.0</v>
+      </c>
+      <c r="C30">
         <v>158780000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>148717000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>108633000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>118607000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>99404000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>85903000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>70038000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>71111000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>63644000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>56310000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42429000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>32505000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27197000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24661000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22695000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19979000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20027000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14810000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16880000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13998000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21421000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11477000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10141000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3263000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2118000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1084000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>613000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
-[...1 lines deleted...]
-      </c>
+      <c r="AF30"/>
       <c r="AG30">
         <v>-337500.0</v>
       </c>
-      <c r="AH30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:34">
+      <c r="AH30">
+        <v>-337500.0</v>
+      </c>
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>4073000.0</v>
+      </c>
+      <c r="C31">
         <v>-3197000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1662000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1944000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1844000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1160000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1308000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1742000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>12000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1953000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2548000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1787000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1397000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1533000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1462000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>390000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-519000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-716000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-349000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-333000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-908000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-25000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>10000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>4000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>13000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>161000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-328000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92750.0</v>
       </c>
       <c r="AD31">
         <v>92750.0</v>
       </c>
       <c r="AE31">
         <v>92750.0</v>
       </c>
       <c r="AF31">
-        <v>8000.0</v>
+        <v>92750.0</v>
       </c>
       <c r="AG31">
         <v>8000.0</v>
       </c>
       <c r="AH31">
+        <v>8000.0</v>
+      </c>
+      <c r="AI31">
         <v>-8000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>173912000.0</v>
+      </c>
+      <c r="C32">
         <v>162054000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>151668000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>118697000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>102660000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>78335000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>66408000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>48118000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>40813000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>27614000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>13076000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1871000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>15277000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2500000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>0.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>15277000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>539000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>338000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1240000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>22017000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>33432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
-      <c r="AC32"/>
+      <c r="AC32">
+        <v>0.0</v>
+      </c>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
+      <c r="AI32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10057,3320 +10268,3388 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>97381000.0</v>
       </c>
       <c r="C2">
         <v>224947000.0</v>
       </c>
       <c r="D2">
         <v>71660000.0</v>
       </c>
       <c r="E2">
         <v>171332000.0</v>
       </c>
       <c r="F2">
         <v>168149000.0</v>
       </c>
       <c r="G2">
         <v>57972000.0</v>
       </c>
       <c r="H2">
         <v>2375000.0</v>
       </c>
       <c r="I2">
         <v>1000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>9859000</v>
       </c>
       <c r="C3">
         <v>1567000</v>
       </c>
       <c r="D3">
         <v>5502000</v>
       </c>
       <c r="E3">
         <v>506000</v>
       </c>
       <c r="F3">
         <v>586000</v>
       </c>
       <c r="G3">
         <v>456000</v>
       </c>
       <c r="H3">
         <v>175000</v>
       </c>
       <c r="I3">
         <v>7000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-99672000.0</v>
       </c>
       <c r="F4">
         <v>3183000.0</v>
       </c>
       <c r="G4">
         <v>110177000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-204000.0</v>
       </c>
       <c r="F5">
         <v>-3421000.0</v>
       </c>
       <c r="G5">
         <v>-2374000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>88822000.0</v>
       </c>
       <c r="C6">
         <v>-127566000.0</v>
       </c>
       <c r="D6">
         <v>153287000.0</v>
       </c>
       <c r="E6">
         <v>-99672000.0</v>
       </c>
       <c r="F6">
         <v>3183000.0</v>
       </c>
       <c r="G6">
         <v>110177000.0</v>
       </c>
       <c r="H6">
         <v>55597000.0</v>
       </c>
       <c r="I6">
         <v>2374000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
         <v>14638000.0</v>
       </c>
       <c r="C7">
         <v>3844000.0</v>
       </c>
       <c r="D7">
         <v>306000.0</v>
       </c>
       <c r="E7">
         <v>-951000.0</v>
       </c>
       <c r="F7">
         <v>1372000.0</v>
       </c>
       <c r="G7">
         <v>1458000.0</v>
       </c>
       <c r="H7">
         <v>485000.0</v>
       </c>
       <c r="I7">
         <v>126000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-3490000.0</v>
       </c>
       <c r="F8">
         <v>-73000.0</v>
       </c>
       <c r="G8">
         <v>16000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>-39051000.0</v>
       </c>
       <c r="C9">
         <v>-30139000.0</v>
       </c>
       <c r="D9">
         <v>-14131000.0</v>
       </c>
       <c r="E9">
         <v>-3490000.0</v>
       </c>
       <c r="F9">
         <v>-73000.0</v>
       </c>
       <c r="G9">
         <v>16000.0</v>
       </c>
       <c r="H9">
         <v>-32000.0</v>
       </c>
       <c r="I9">
         <v>-4000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>-1751000.0</v>
       </c>
       <c r="C10">
         <v>-2046000.0</v>
       </c>
       <c r="D10">
         <v>-3107000.0</v>
       </c>
       <c r="E10">
         <v>3490000.0</v>
       </c>
       <c r="F10">
         <v>73000.0</v>
       </c>
       <c r="G10">
         <v>-16000.0</v>
       </c>
       <c r="H10">
         <v>32000.0</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3475000.0</v>
       </c>
       <c r="F11">
         <v>5753000.0</v>
       </c>
       <c r="G11">
         <v>3240000.0</v>
       </c>
       <c r="H11">
         <v>245000.0</v>
       </c>
       <c r="I11">
         <v>131000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13962000.0</v>
       </c>
       <c r="F12">
         <v>15004000.0</v>
       </c>
       <c r="G12">
         <v>3969000.0</v>
       </c>
       <c r="H12">
         <v>438000.0</v>
       </c>
       <c r="I12">
         <v>9000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1772000.0</v>
       </c>
       <c r="F13">
         <v>-2435000.0</v>
       </c>
       <c r="G13">
         <v>-1798000.0</v>
       </c>
       <c r="H13">
         <v>272000.0</v>
       </c>
       <c r="I13">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>1816000.0</v>
       </c>
       <c r="C14">
         <v>1225000.0</v>
       </c>
       <c r="D14">
         <v>877000.0</v>
       </c>
       <c r="E14">
         <v>325000.0</v>
       </c>
       <c r="F14">
         <v>312000.0</v>
       </c>
       <c r="G14">
         <v>96000.0</v>
       </c>
       <c r="H14">
         <v>37000.0</v>
       </c>
       <c r="I14">
         <v>1000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>186203000.0</v>
       </c>
       <c r="C16">
         <v>97381000.0</v>
       </c>
       <c r="D16">
         <v>224947000.0</v>
       </c>
       <c r="E16">
         <v>71660000.0</v>
       </c>
       <c r="F16">
         <v>171332000.0</v>
       </c>
       <c r="G16">
         <v>168149000.0</v>
       </c>
       <c r="H16">
         <v>57972000.0</v>
       </c>
       <c r="I16">
         <v>2375000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-22310000.0</v>
       </c>
       <c r="C18">
         <v>-84594000.0</v>
       </c>
       <c r="D18">
         <v>-122995000.0</v>
       </c>
       <c r="E18">
         <v>-49536000.0</v>
       </c>
       <c r="F18">
         <v>3162000.0</v>
       </c>
       <c r="G18">
         <v>-21594000.0</v>
       </c>
       <c r="H18">
         <v>-3848000.0</v>
       </c>
       <c r="I18">
         <v>-1190000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
         <v>-32256000.0</v>
       </c>
       <c r="C19">
         <v>-199195000.0</v>
       </c>
       <c r="D19">
         <v>35535000.0</v>
       </c>
       <c r="E19">
         <v>-144123000.0</v>
       </c>
       <c r="F19">
         <v>-586000.0</v>
       </c>
       <c r="G19">
         <v>-456000.0</v>
       </c>
       <c r="H19">
         <v>-175000.0</v>
       </c>
       <c r="I19">
         <v>-7000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20">
         <v>134771000.0</v>
       </c>
       <c r="C20">
         <v>98287000.0</v>
       </c>
       <c r="D20">
         <v>99377000.0</v>
       </c>
       <c r="E20">
         <v>74352000.0</v>
       </c>
       <c r="F20">
         <v>91457000.0</v>
       </c>
       <c r="G20">
         <v>131429000.0</v>
       </c>
       <c r="H20">
         <v>57456000.0</v>
       </c>
       <c r="I20">
         <v>3564000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>75000000.0</v>
       </c>
       <c r="D21">
         <v>10000000.0</v>
       </c>
       <c r="E21">
         <v>-875000.0</v>
       </c>
       <c r="F21">
         <v>20000000.0</v>
       </c>
       <c r="G21">
         <v>20000000.0</v>
       </c>
       <c r="H21">
         <v>1989000.0</v>
       </c>
       <c r="I21">
         <v>1989000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>-66418000.0</v>
       </c>
       <c r="C22">
         <v>-115554000.0</v>
       </c>
       <c r="D22">
         <v>-135893000.0</v>
       </c>
       <c r="E22">
         <v>-62091000.0</v>
       </c>
       <c r="F22">
         <v>-13827000.0</v>
       </c>
       <c r="G22">
         <v>-26811000.0</v>
       </c>
       <c r="H22">
         <v>-4670000.0</v>
       </c>
       <c r="I22">
         <v>-1319000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>143388000.0</v>
       </c>
       <c r="C23">
         <v>-18631000.0</v>
       </c>
       <c r="D23">
         <v>1577000.0</v>
       </c>
       <c r="E23">
         <v>-365000.0</v>
       </c>
       <c r="F23">
         <v>21000.0</v>
       </c>
       <c r="G23">
         <v>40098000.0</v>
       </c>
       <c r="H23">
         <v>57456000.0</v>
       </c>
       <c r="I23">
         <v>3564000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-5000000.0</v>
       </c>
       <c r="D24">
         <v>-4000000.0</v>
       </c>
       <c r="E24">
         <v>-144123000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>-4207000.0</v>
       </c>
       <c r="C25">
         <v>-360000.0</v>
       </c>
       <c r="D25">
         <v>-2613000.0</v>
       </c>
       <c r="E25">
         <v>227000.0</v>
       </c>
       <c r="F25">
         <v>7436000.0</v>
       </c>
       <c r="G25">
         <v>3280000.0</v>
       </c>
       <c r="H25">
         <v>457000.0</v>
       </c>
       <c r="I25">
         <v>-116000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>74937000.0</v>
       </c>
       <c r="F26">
         <v>324000.0</v>
       </c>
       <c r="G26">
         <v>-28000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
         <v>41720000.0</v>
       </c>
       <c r="C27">
         <v>27818000.0</v>
       </c>
       <c r="D27">
         <v>19830000.0</v>
       </c>
       <c r="E27">
         <v>13460000.0</v>
       </c>
       <c r="F27">
         <v>8455000.0</v>
       </c>
       <c r="G27">
         <v>839000.0</v>
       </c>
       <c r="H27">
         <v>18000.0</v>
       </c>
       <c r="I27">
         <v>9000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>143388000.0</v>
       </c>
       <c r="C28">
         <v>154656000.0</v>
       </c>
       <c r="D28">
         <v>130176000.0</v>
       </c>
       <c r="E28">
         <v>93987000.0</v>
       </c>
       <c r="F28">
         <v>21000.0</v>
       </c>
       <c r="G28">
         <v>131771000.0</v>
       </c>
       <c r="H28">
         <v>59445000.0</v>
       </c>
       <c r="I28">
         <v>3564000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>-12451000.0</v>
       </c>
       <c r="C29">
         <v>-83027000.0</v>
       </c>
       <c r="D29">
         <v>-117493000.0</v>
       </c>
       <c r="E29">
         <v>-49030000.0</v>
       </c>
       <c r="F29">
         <v>3748000.0</v>
       </c>
       <c r="G29">
         <v>-21138000.0</v>
       </c>
       <c r="H29">
         <v>-3673000.0</v>
       </c>
       <c r="I29">
         <v>-1183000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>-42115000.0</v>
       </c>
       <c r="C30">
         <v>-199195000.0</v>
       </c>
       <c r="D30">
         <v>140604000.0</v>
       </c>
       <c r="E30">
         <v>-144629000.0</v>
       </c>
       <c r="F30">
         <v>-586000.0</v>
       </c>
       <c r="G30">
         <v>-456000.0</v>
       </c>
       <c r="H30">
         <v>-175000.0</v>
       </c>
       <c r="I30">
         <v>-7000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
       <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AG1" t="s">
         <v>93</v>
       </c>
       <c r="AH1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>102192000.0</v>
+      </c>
+      <c r="C2">
         <v>184201000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>115287000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>99211000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>178350000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>97381000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>176210000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>181095000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>193705000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>224947000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>226672000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>106773000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>65997000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71660000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>169489000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>245363000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>175010000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>171332000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>183801000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>176735000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>156199000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>168149000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>86349000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>53155000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>55913000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>57972000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>357000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>593750.0</v>
       </c>
       <c r="AD2">
         <v>593750.0</v>
       </c>
       <c r="AE2">
         <v>593750.0</v>
       </c>
       <c r="AF2">
-        <v>250.0</v>
+        <v>593750.0</v>
       </c>
       <c r="AG2">
         <v>250.0</v>
       </c>
       <c r="AH2">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>4069000</v>
+      </c>
+      <c r="C3">
         <v>5818000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6358000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1910000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1001000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>590000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5072000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>282000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1039000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>174000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4375000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>787000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>340000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>127000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>96000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>122000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>161000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>274000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>121000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>175000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>321000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>135000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>335000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>36000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>24000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6000</v>
-      </c>
-[...1 lines deleted...]
-        <v>43750</v>
       </c>
       <c r="AD3">
         <v>43750</v>
       </c>
       <c r="AE3">
         <v>43750</v>
       </c>
       <c r="AF3">
-        <v>1750</v>
+        <v>43750</v>
       </c>
       <c r="AG3">
         <v>1750</v>
       </c>
       <c r="AH3">
         <v>1750</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>40776000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-5663000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-97829000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-75874000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>70353000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>3678000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-12469000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>7066000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>20536000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-11950000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-917000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>511000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1349000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>935000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1035000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1245000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-176000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>519000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4966000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8730000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>108180000.0</v>
+      </c>
+      <c r="C6">
         <v>-82009000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>70916000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16076000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-79139000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>80969000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-78829000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4885000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-12610000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-31242000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1725000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>119899000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>40776000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5663000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-97829000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-75874000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>70353000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3678000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-12469000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>7066000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20536000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11950000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>81800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33194000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2758000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2059000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>57615000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13899250.0</v>
       </c>
       <c r="AD6">
         <v>13899250.0</v>
       </c>
       <c r="AE6">
         <v>13899250.0</v>
       </c>
       <c r="AF6">
-        <v>593500.0</v>
+        <v>13899250.0</v>
       </c>
       <c r="AG6">
         <v>593500.0</v>
       </c>
       <c r="AH6">
         <v>593500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6">
+        <v>593500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>35020000.0</v>
+      </c>
+      <c r="C7">
         <v>-29476000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13575000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19328000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16355000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1910000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5727000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1663000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10252000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8589000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2807000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1405000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3115000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1407000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>85000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>44000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2711000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1631000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>37000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>20166000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>10340000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-29171000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>905000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>146000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>477000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-70000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>205000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>40000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>71750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33500.0</v>
       </c>
       <c r="AG7">
         <v>33500.0</v>
       </c>
       <c r="AH7">
+        <v>33500.0</v>
+      </c>
+      <c r="AI7">
         <v>31500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>2671000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>665000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>429000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3392000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-285000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-242000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>46000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>20018000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>5090000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-25227000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>19126000.0</v>
+      </c>
+      <c r="C9">
         <v>-30098000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-12773000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-14096000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3913000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-16095000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-17755000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>588000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>521000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-13647000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-11343000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6124000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2671000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>665000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>429000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3392000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-285000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-17000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>46000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19881000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-32426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000.0</v>
       </c>
       <c r="X9">
         <v>-18000.0</v>
       </c>
       <c r="Y9">
+        <v>-18000.0</v>
+      </c>
+      <c r="Z9">
         <v>30000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-36000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>198000.0</v>
+      </c>
+      <c r="C10">
         <v>-196000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-536000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>37000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1168000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-84000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>227000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-652000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-692000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-929000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3092000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
-      <c r="O10"/>
+      <c r="O10">
+        <v>0.0</v>
+      </c>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>285000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-20000000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-184668000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-190567000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>154000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1480000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2367000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1068000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2631000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1157000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>933000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>874000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-280000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-441000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5063000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>215000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1072000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>976500.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>313000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-8000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-5000.0</v>
       </c>
-      <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>5157000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3939000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3654000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3601000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3787000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2920000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1946000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2469000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3697000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6894000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>453000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3339000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>88500.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>211500.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>52000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>206000.0</v>
       </c>
       <c r="O13">
+        <v>206000.0</v>
+      </c>
+      <c r="P13">
         <v>434000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1278000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-607000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-321000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-366000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1384000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1418000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2035000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>708000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-926000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-790000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-383000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>131500.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>1000000.0</v>
+      </c>
+      <c r="C14">
         <v>437000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>443000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>400000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>453000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>460000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>432000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>284000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>239000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>270000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>347000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>244000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>182000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>104000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>98000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>94000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>92000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>41000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>40000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>83000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>125000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>64000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>40000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>24000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500.0</v>
       </c>
       <c r="AD14">
         <v>18500.0</v>
       </c>
       <c r="AE14">
         <v>18500.0</v>
       </c>
       <c r="AF14">
-        <v>250.0</v>
+        <v>18500.0</v>
       </c>
       <c r="AG14">
         <v>250.0</v>
       </c>
       <c r="AH14">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>210372000.0</v>
+      </c>
+      <c r="C16">
         <v>102192000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>186203000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>115287000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>99211000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>178350000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>97381000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>176210000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>181095000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>193705000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>224947000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>226672000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>106773000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>65997000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>71660000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>169489000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>245363000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>175010000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>171332000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>183801000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>176735000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>156199000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>168149000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>86349000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>53155000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>55913000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>57972000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14493000.0</v>
       </c>
       <c r="AD16">
         <v>14493000.0</v>
       </c>
       <c r="AE16">
         <v>14493000.0</v>
       </c>
       <c r="AF16">
-        <v>593750.0</v>
+        <v>14493000.0</v>
       </c>
       <c r="AG16">
         <v>593750.0</v>
       </c>
       <c r="AH16">
         <v>593750.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16">
+        <v>593750.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>62698000.0</v>
+      </c>
+      <c r="C18">
         <v>-30470000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>12972000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16347000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-30388000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21241000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-27254000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8934000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15443000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-37963000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-39335000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-36737000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-24613000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-22310000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-11001000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-18707000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4381000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15447000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12395000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>6991000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>20535000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11969000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9963000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6707000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2892000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2032000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-830000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-962000.0</v>
       </c>
       <c r="AD18">
         <v>-962000.0</v>
       </c>
       <c r="AE18">
         <v>-962000.0</v>
       </c>
       <c r="AF18">
-        <v>-297500.0</v>
+        <v>-962000.0</v>
       </c>
       <c r="AG18">
         <v>-297500.0</v>
       </c>
       <c r="AH18">
         <v>-297500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18">
+        <v>-297500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>41947000.0</v>
+      </c>
+      <c r="C19">
         <v>-52744000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>55632000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-4743000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-51704000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-34942000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-59574000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>3128000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-40525000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-102224000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>17850000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>47368000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>64879000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>11634000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-87092000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-57031000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-122000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-161000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-274000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-121000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-16000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-175000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>50000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-135000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-335000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-36000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-24000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-6000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>-354000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>135125000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>-9408000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>-274000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>107969000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>19222000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>99377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>218000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="E21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>5000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-20000000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>-60000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="T21">
         <v>20000000.0</v>
       </c>
       <c r="U21">
         <v>20000000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>20000000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>744500.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>500000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-18551000.0</v>
+      </c>
+      <c r="C22">
         <v>-6967000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-8373000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-12585000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-20340000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-25120000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-23113000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-23420000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-33290000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-35731000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-41902000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-39148000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-31424000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-23419000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13599000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-22511000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5743000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-20238000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-14851000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-15697000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6345000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10376000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-11467000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-10137000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3250000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1957000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1412000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1167500.0</v>
       </c>
       <c r="AD22">
         <v>-1167500.0</v>
       </c>
       <c r="AE22">
         <v>-1167500.0</v>
       </c>
       <c r="AF22">
-        <v>-329750.0</v>
+        <v>-1167500.0</v>
       </c>
       <c r="AG22">
         <v>-329750.0</v>
       </c>
       <c r="AH22">
         <v>-329750.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22">
+        <v>-329750.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>3302000.0</v>
+      </c>
+      <c r="C23">
         <v>1204000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2312000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2562000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2306000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1437000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>31877000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>682000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-31877000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>802000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>538000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>516000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>510000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>264000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>82000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>74734000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-875000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-74000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>75000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-244000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>39901000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>134000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-27000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>57456000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>500000.0</v>
       </c>
-      <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-      <c r="AF23">
-[...1 lines deleted...]
-      </c>
+      <c r="AF23"/>
       <c r="AG23">
         <v>-1750.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:34">
+      <c r="AH23">
+        <v>-1750.0</v>
+      </c>
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-2833000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-5000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-102050000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-11634000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>64879000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11634000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5315000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-57031000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>274000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>371000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>1750.0</v>
       </c>
-      <c r="AH24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:34">
+      <c r="AH24">
+        <v>1750.0</v>
+      </c>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>36009000.0</v>
+      </c>
+      <c r="C25">
         <v>-613000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-629000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1129000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1378000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1011000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1177000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8732000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>914000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>742000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-455000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-113000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-891000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1154000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1129000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>179000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>571000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>606000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>474000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>91000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>44000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5574000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>71000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3171000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>26000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>377000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22250.0</v>
       </c>
       <c r="AD25">
         <v>22250.0</v>
       </c>
       <c r="AE25">
         <v>22250.0</v>
       </c>
       <c r="AF25">
-        <v>31500.0</v>
+        <v>22250.0</v>
       </c>
       <c r="AG25">
         <v>31500.0</v>
       </c>
-      <c r="AH25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:34">
+      <c r="AH25">
+        <v>31500.0</v>
+      </c>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>6685000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-6685000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>510000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>13000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>363000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-136000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>74792000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>229000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>75000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>19000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>28000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-1000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-27000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>13289000.0</v>
+      </c>
+      <c r="C27">
         <v>11967000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14314000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12243000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8233000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6930000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7403000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7415000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7481000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5519000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5482000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5250000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5192000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3906000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3671000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3583000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3532000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2674000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2179000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2119000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2794000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1363000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>438000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>224000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>173000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
-[...1 lines deleted...]
-      </c>
+      <c r="AF27"/>
       <c r="AG27">
         <v>2250.0</v>
       </c>
-      <c r="AH27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:34">
+      <c r="AH27">
+        <v>2250.0</v>
+      </c>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>3536000.0</v>
+      </c>
+      <c r="C28">
         <v>1204000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2312000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2562000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1952000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>136562000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2927000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>639000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>42319000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>108771000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19760000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>104893000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>510000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5013000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>264000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-136000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>74734000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19125000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-74000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>75000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>19000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>91763000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>39901000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>134000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-27000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>58445000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>500000.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>66767000.0</v>
+      </c>
+      <c r="C29">
         <v>-24652000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19330000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18257000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-29387000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20651000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-22182000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8652000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-14404000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-37789000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-39335000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-32362000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-23826000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-21970000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-10874000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-18611000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4259000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-15286000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12121000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7112000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20551000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-11794000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-10013000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-6572000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2557000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1996000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-806000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-918250.0</v>
       </c>
       <c r="AD29">
         <v>-918250.0</v>
       </c>
       <c r="AE29">
         <v>-918250.0</v>
       </c>
       <c r="AF29">
-        <v>-295750.0</v>
+        <v>-918250.0</v>
       </c>
       <c r="AG29">
         <v>-295750.0</v>
       </c>
       <c r="AH29">
         <v>-295750.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29">
+        <v>-295750.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>37878000.0</v>
+      </c>
+      <c r="C30">
         <v>-58562000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49274000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4743000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-51704000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-34942000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-59574000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3128000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-40525000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-102224000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17850000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>47368000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>64092000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11294000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-87219000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-57127000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-122000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-161000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-274000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-121000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-16000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-175000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>50000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-135000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-335000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-36000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-24000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-6000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
-[...1 lines deleted...]
-      </c>
+      <c r="AF30"/>
       <c r="AG30">
         <v>-1750.0</v>
       </c>
-      <c r="AH30"/>
+      <c r="AH30">
+        <v>-1750.0</v>
+      </c>
+      <c r="AI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>