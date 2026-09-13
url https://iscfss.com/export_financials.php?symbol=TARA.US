--- v0 (2026-06-15)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3019,6332 +3022,6458 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV62"/>
+  <dimension ref="A1:AW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:49">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="2" spans="1:49">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>4663000.0</v>
+      </c>
+      <c r="C2">
         <v>4031000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3468000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4504000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5299000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2310000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4429000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2295000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1385000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>972000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2434000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2504000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1852000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4081000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1586000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>456000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>392000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>541000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>954000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>928000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1403000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1853000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>914000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1912553.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>915206.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2649602.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>263000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>147000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>60000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1676000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>441000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>385000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>430000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7020000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>290000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>226000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1190000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>470000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>560000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>590000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>530000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>430000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1020000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>590000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1210000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>920000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1048000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:48">
+    <row r="3" spans="1:49">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
-    </row>
-    <row r="4" spans="1:48">
+      <c r="AW3"/>
+    </row>
+    <row r="4" spans="1:49">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+    </row>
+    <row r="5" spans="1:49">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-363000.0</v>
+      </c>
+      <c r="C5">
         <v>-364000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>90000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>143000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>77000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>89000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>29000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-31000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-165000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-336000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-469000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-688000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1130000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1122000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-942000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-211000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-39000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-101000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-164000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-8.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6.0</v>
       </c>
       <c r="Z5">
         <v>-6.0</v>
       </c>
       <c r="AA5">
+        <v>-6.0</v>
+      </c>
+      <c r="AB5">
         <v>3000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4777239.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000.0</v>
       </c>
       <c r="AJ5">
         <v>-20000.0</v>
       </c>
       <c r="AK5">
         <v>-20000.0</v>
       </c>
-      <c r="AL5"/>
+      <c r="AL5">
+        <v>-20000.0</v>
+      </c>
       <c r="AM5"/>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
+      <c r="AN5"/>
       <c r="AO5">
         <v>20000.0</v>
       </c>
       <c r="AP5">
         <v>20000.0</v>
       </c>
       <c r="AQ5">
+        <v>20000.0</v>
+      </c>
+      <c r="AR5">
         <v>-20000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>20000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000.0</v>
       </c>
       <c r="AU5">
         <v>-20000.0</v>
       </c>
       <c r="AV5">
+        <v>-20000.0</v>
+      </c>
+      <c r="AW5">
         <v>-11000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:48">
+    <row r="6" spans="1:49">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
-    </row>
-    <row r="7" spans="1:48">
+      <c r="AW6"/>
+    </row>
+    <row r="7" spans="1:49">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>2749000.0</v>
+      </c>
+      <c r="C7">
         <v>3057000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3359000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3656000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3948000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4227000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4483000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4736000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4984000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5227000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5467000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5702000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5933000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6160000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6384000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6603000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6818000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7030000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7239000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7443000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7645000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1066000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1087000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>428800.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>408172.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>411265.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-    </row>
-    <row r="8" spans="1:48">
+      <c r="AW7"/>
+    </row>
+    <row r="8" spans="1:49">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>59000.0</v>
+      </c>
+      <c r="C8">
         <v>55000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="E8">
         <v>39000.0</v>
       </c>
       <c r="F8">
         <v>39000.0</v>
       </c>
       <c r="G8">
+        <v>39000.0</v>
+      </c>
+      <c r="H8">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="I8">
         <v>21000.0</v>
       </c>
       <c r="J8">
-        <v>11000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="K8">
         <v>11000.0</v>
       </c>
       <c r="L8">
         <v>11000.0</v>
       </c>
       <c r="M8">
         <v>11000.0</v>
       </c>
       <c r="N8">
         <v>11000.0</v>
       </c>
       <c r="O8">
         <v>11000.0</v>
       </c>
       <c r="P8">
         <v>11000.0</v>
       </c>
       <c r="Q8">
         <v>11000.0</v>
       </c>
       <c r="R8">
         <v>11000.0</v>
       </c>
       <c r="S8">
         <v>11000.0</v>
       </c>
       <c r="T8">
         <v>11000.0</v>
       </c>
       <c r="U8">
         <v>11000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>11000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+    </row>
+    <row r="9" spans="1:49">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>264235000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>251502000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>248504000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>245992000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>89406633.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>87577911.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>213388000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>210683000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>210587000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>210486000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>209366000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>208536000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>204780000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>203774000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>202953000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>202113000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>201366000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>199259000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>198201000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>197310000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>196607000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>195529000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>194651000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>193919000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>193266000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>192731000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>192324000.0</v>
       </c>
-      <c r="AV9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:48">
+      <c r="AW9"/>
+    </row>
+    <row r="10" spans="1:49">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>17076000.0</v>
+      </c>
+      <c r="C10">
         <v>14737000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>49657000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12551000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>31496000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>91461000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>162798000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51757000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>89581000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>52231000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>39586000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33768000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33978000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>21035000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24127000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>47498000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>33815000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>25436000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>35724000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40742000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>46836000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>58201000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>168598000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>165904797.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>29970617.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>36068736.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6181000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>41861000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10813000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5549952.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>19371000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18225000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12490000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>25360000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>21170000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19990000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18390000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>34130000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>36390000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>26680000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>34190000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>24060000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>40030000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>35980000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>16820000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>9780000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>68840000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3239000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:48">
+    <row r="11" spans="1:49">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-    </row>
-    <row r="12" spans="1:48">
+      <c r="AW11"/>
+    </row>
+    <row r="12" spans="1:49">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>17076000.0</v>
+      </c>
+      <c r="C12">
         <v>135786000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>155554000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>132670000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>122216000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>124363000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>170292000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>81499000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>89581000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>55223000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>65580000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>74034000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>80360000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>86610000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>84370000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>96317000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>98458000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>87591000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>91229000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>93758000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>84666000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>84345000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>168598000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>165904797.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>29970617.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>36068736.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6181000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>41861000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10813000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5549952.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>21867000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>26212000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>26460000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>36820000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>42140000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>47430000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>31750000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>34130000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>41320000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>46980000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>53680000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>59390000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>65260000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>70550000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>74740000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>79520000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>83600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3239000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:48">
+    <row r="13" spans="1:49">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>59000.0</v>
+      </c>
+      <c r="C13">
         <v>55000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="E13">
         <v>39000.0</v>
       </c>
       <c r="F13">
         <v>39000.0</v>
       </c>
       <c r="G13">
+        <v>39000.0</v>
+      </c>
+      <c r="H13">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="I13">
         <v>21000.0</v>
       </c>
       <c r="J13">
-        <v>11000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="K13">
         <v>11000.0</v>
       </c>
       <c r="L13">
         <v>11000.0</v>
       </c>
       <c r="M13">
         <v>11000.0</v>
       </c>
       <c r="N13">
         <v>11000.0</v>
       </c>
       <c r="O13">
         <v>11000.0</v>
       </c>
       <c r="P13">
         <v>11000.0</v>
       </c>
       <c r="Q13">
         <v>11000.0</v>
       </c>
       <c r="R13">
         <v>11000.0</v>
       </c>
       <c r="S13">
         <v>11000.0</v>
       </c>
       <c r="T13">
         <v>11000.0</v>
       </c>
       <c r="U13">
         <v>11000.0</v>
       </c>
       <c r="V13">
         <v>11000.0</v>
       </c>
       <c r="W13">
         <v>11000.0</v>
       </c>
       <c r="X13">
+        <v>11000.0</v>
+      </c>
+      <c r="Y13">
         <v>10530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5843.0</v>
       </c>
       <c r="Z13">
         <v>5843.0</v>
       </c>
       <c r="AA13">
+        <v>5843.0</v>
+      </c>
+      <c r="AB13">
         <v>3000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="AD13">
         <v>19000.0</v>
       </c>
       <c r="AE13">
         <v>19000.0</v>
       </c>
       <c r="AF13">
         <v>19000.0</v>
       </c>
       <c r="AG13">
-        <v>20000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="AH13">
         <v>20000.0</v>
       </c>
       <c r="AI13">
         <v>20000.0</v>
       </c>
       <c r="AJ13">
         <v>20000.0</v>
       </c>
       <c r="AK13">
         <v>20000.0</v>
       </c>
       <c r="AL13">
         <v>20000.0</v>
       </c>
       <c r="AM13">
         <v>20000.0</v>
       </c>
       <c r="AN13">
         <v>20000.0</v>
       </c>
       <c r="AO13">
         <v>20000.0</v>
       </c>
       <c r="AP13">
         <v>20000.0</v>
       </c>
       <c r="AQ13">
         <v>20000.0</v>
       </c>
       <c r="AR13">
         <v>20000.0</v>
       </c>
       <c r="AS13">
         <v>20000.0</v>
       </c>
       <c r="AT13">
         <v>20000.0</v>
       </c>
       <c r="AU13">
         <v>20000.0</v>
       </c>
       <c r="AV13">
+        <v>20000.0</v>
+      </c>
+      <c r="AW13">
         <v>-35416000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:48">
+    <row r="14" spans="1:49">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>42836129.0</v>
+        <v>61006766.0</v>
       </c>
       <c r="C14">
+        <v>57538833.0</v>
+      </c>
+      <c r="D14">
         <v>46041210.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>42272104.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>42270855.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>40707937.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26432563.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>22329772.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21233163.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11420948.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11364903.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11347887.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11307842.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11303869.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11267389.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11265475.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11255215.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11250127.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11235507.0</v>
       </c>
       <c r="T14">
         <v>11235507.0</v>
       </c>
       <c r="U14">
+        <v>11235507.0</v>
+      </c>
+      <c r="V14">
         <v>11232010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11226929.0</v>
       </c>
       <c r="W14">
         <v>11226929.0</v>
       </c>
       <c r="X14">
+        <v>11226929.0</v>
+      </c>
+      <c r="Y14">
         <v>6324295.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5843203.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5560507.0</v>
       </c>
       <c r="AA14">
         <v>5560507.0</v>
       </c>
       <c r="AB14">
-        <v>2564429.0</v>
+        <v>5560507.0</v>
       </c>
       <c r="AC14">
         <v>2564429.0</v>
       </c>
       <c r="AD14">
+        <v>2564429.0</v>
+      </c>
+      <c r="AE14">
         <v>2627533.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2593989.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>445600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>440000.0</v>
       </c>
       <c r="AH14">
         <v>440000.0</v>
       </c>
       <c r="AI14">
         <v>440000.0</v>
       </c>
       <c r="AJ14">
         <v>440000.0</v>
       </c>
       <c r="AK14">
+        <v>440000.0</v>
+      </c>
+      <c r="AL14">
         <v>430000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410000.0</v>
       </c>
       <c r="AN14">
         <v>410000.0</v>
       </c>
       <c r="AO14">
         <v>410000.0</v>
       </c>
       <c r="AP14">
         <v>410000.0</v>
       </c>
       <c r="AQ14">
         <v>410000.0</v>
       </c>
       <c r="AR14">
         <v>410000.0</v>
       </c>
       <c r="AS14">
         <v>410000.0</v>
       </c>
       <c r="AT14">
         <v>410000.0</v>
       </c>
       <c r="AU14">
+        <v>410000.0</v>
+      </c>
+      <c r="AV14">
         <v>310000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>342424.0</v>
       </c>
     </row>
-    <row r="15" spans="1:48">
+    <row r="15" spans="1:49">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>11000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>11000.0</v>
       </c>
       <c r="W15">
         <v>11000.0</v>
       </c>
       <c r="X15">
+        <v>11000.0</v>
+      </c>
+      <c r="Y15">
         <v>10530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5840.0</v>
       </c>
       <c r="Z15">
         <v>5840.0</v>
       </c>
-      <c r="AA15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA15">
+        <v>5840.0</v>
+      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>19000.0</v>
       </c>
       <c r="AD15">
         <v>19000.0</v>
       </c>
       <c r="AE15">
         <v>19000.0</v>
       </c>
       <c r="AF15">
         <v>19000.0</v>
       </c>
       <c r="AG15">
-        <v>20000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="AH15">
         <v>20000.0</v>
       </c>
       <c r="AI15">
         <v>20000.0</v>
       </c>
       <c r="AJ15">
         <v>20000.0</v>
       </c>
       <c r="AK15">
         <v>20000.0</v>
       </c>
       <c r="AL15">
         <v>20000.0</v>
       </c>
       <c r="AM15">
         <v>20000.0</v>
       </c>
       <c r="AN15">
         <v>20000.0</v>
       </c>
       <c r="AO15">
         <v>20000.0</v>
       </c>
       <c r="AP15">
         <v>20000.0</v>
       </c>
       <c r="AQ15">
         <v>20000.0</v>
       </c>
       <c r="AR15">
         <v>20000.0</v>
       </c>
       <c r="AS15">
         <v>20000.0</v>
       </c>
       <c r="AT15">
         <v>20000.0</v>
       </c>
       <c r="AU15">
         <v>20000.0</v>
       </c>
-      <c r="AV15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:48">
+      <c r="AV15">
+        <v>20000.0</v>
+      </c>
+      <c r="AW15"/>
+    </row>
+    <row r="16" spans="1:49">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>30000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>20000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>52000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>159000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>8.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>-68000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-135000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-    </row>
-    <row r="17" spans="1:48">
+      <c r="AW16"/>
+    </row>
+    <row r="17" spans="1:49">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-    </row>
-    <row r="18" spans="1:48">
+      <c r="AW17"/>
+    </row>
+    <row r="18" spans="1:49">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-    </row>
-    <row r="19" spans="1:48">
+      <c r="AW18"/>
+    </row>
+    <row r="19" spans="1:49">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+    </row>
+    <row r="20" spans="1:49">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29517000.0</v>
       </c>
       <c r="Q20">
         <v>29517000.0</v>
       </c>
       <c r="R20">
         <v>29517000.0</v>
       </c>
       <c r="S20">
         <v>29517000.0</v>
       </c>
       <c r="T20">
         <v>29517000.0</v>
       </c>
       <c r="U20">
         <v>29517000.0</v>
       </c>
       <c r="V20">
         <v>29517000.0</v>
       </c>
       <c r="W20">
         <v>29517000.0</v>
       </c>
       <c r="X20">
-        <v>29367213.0</v>
+        <v>29517000.0</v>
       </c>
       <c r="Y20">
         <v>29367213.0</v>
       </c>
       <c r="Z20">
         <v>29367213.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AA20">
+        <v>29367213.0</v>
+      </c>
+      <c r="AB20"/>
+      <c r="AC20">
         <v>9966000.0</v>
       </c>
-      <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20"/>
+    </row>
+    <row r="21" spans="1:49">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>5846000.0</v>
+      </c>
+      <c r="C21">
         <v>5904000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2930000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2989000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3039000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3113000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3245000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2539000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2580000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2625000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2661000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29517000.0</v>
       </c>
       <c r="Q21">
         <v>29517000.0</v>
       </c>
-      <c r="R21"/>
+      <c r="R21">
+        <v>29517000.0</v>
+      </c>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
-[...1 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21">
         <v>29517000.0</v>
       </c>
-      <c r="W21"/>
+      <c r="W21">
+        <v>29517000.0</v>
+      </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>300000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-    </row>
-    <row r="22" spans="1:48">
+      <c r="AW21"/>
+    </row>
+    <row r="22" spans="1:49">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-279000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3560000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-491000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1163000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>-487000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2566000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1215000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
-    </row>
-    <row r="23" spans="1:48">
+      <c r="AW22"/>
+    </row>
+    <row r="23" spans="1:49">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>176093000.0</v>
+      </c>
+      <c r="C23">
         <v>191923000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>209468000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>144636000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>156933000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>168559000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>181454000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>94090000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>101647000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>68134000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>78954000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>88467000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>95141000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>106405000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>113290000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>148591000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>154884000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>161256000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>172596000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>180697000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>188892000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>192413000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>203157000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>198907257.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>63255962.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>70096073.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6975000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>52652000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4777239.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23521000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>27405000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>27850000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>38510000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>43980000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>48560000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>33630000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>36020000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>43520000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>49400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>55670000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>61340000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>67540000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>72280000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>76580000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>80920000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>84800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>24179000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:48">
+    <row r="24" spans="1:49">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-    </row>
-    <row r="25" spans="1:48">
+      <c r="AW24"/>
+    </row>
+    <row r="25" spans="1:49">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-    </row>
-    <row r="26" spans="1:48">
+      <c r="AW25"/>
+    </row>
+    <row r="26" spans="1:49">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>19356000.0</v>
+      </c>
+      <c r="C26">
         <v>41641000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>42336000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>957000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>23392000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>33154000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>2893000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>17886000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>10760000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>14349000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>30889000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>39467000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>44652000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>60378000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>70824000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>745000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-    </row>
-    <row r="27" spans="1:48">
+      <c r="AW26"/>
+    </row>
+    <row r="27" spans="1:49">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+    </row>
+    <row r="28" spans="1:49">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>-14327000.0</v>
+      </c>
+      <c r="C28">
         <v>-11680000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-46298000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8895000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27548000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-87234000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-158315000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-47021000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-84597000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-47004000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-34119000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28066000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-28045000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-14875000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-17743000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-40895000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-26997000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-18406000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-28485000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-33299000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-39191000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-57135000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-167511000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-165105204.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-28635462.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-34359694.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-6181000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-41861000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-10745000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5684952.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-19371000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-18225000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-12490000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-25360000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-21170000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-19990000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-18390000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-34130000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-36390000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-26680000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-34190000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-24060000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-40030000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-35980000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-16820000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-9780000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-68840000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-3239000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:48">
+    <row r="29" spans="1:49">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>161311000.0</v>
+      </c>
+      <c r="C29">
         <v>181208000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>196412000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>132291000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>144423000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>158484000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>167134000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>81791000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>92050000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>58406000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>68321000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>76956000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>85225000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>94768000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>102083000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>139178000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>145458000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>152235000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>161914000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>170406000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>178405000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>188126000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>199243000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>194996556.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>60357512.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>66039614.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
-    </row>
-    <row r="30" spans="1:48">
+      <c r="AW29"/>
+    </row>
+    <row r="30" spans="1:49">
       <c r="A30" t="s">
         <v>43</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>1517000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1257000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1001000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>890000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>368000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>23000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>242000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>279000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>344000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>491000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>486000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>380000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>487000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>528000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>634000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>100000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
-      <c r="AJ30">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ30"/>
       <c r="AK30">
         <v>300000.0</v>
       </c>
-      <c r="AL30"/>
+      <c r="AL30">
+        <v>300000.0</v>
+      </c>
       <c r="AM30"/>
-      <c r="AN30">
+      <c r="AN30"/>
+      <c r="AO30">
         <v>276000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>383000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>693000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>706000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>685000.0</v>
       </c>
-      <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
-    </row>
-    <row r="31" spans="1:48">
+      <c r="AW30"/>
+    </row>
+    <row r="31" spans="1:49">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>85225000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>94768000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>102083000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>109661000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>115941000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>122718000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>132397000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>140889000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>148888000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>158609000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>169726000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>165258542.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>30063316.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>35374624.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-12071000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-13148000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-11706000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6493000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1080000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>3348000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4098000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>7966000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>13216000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>17934000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>29494000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>33001000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>38441000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>44453000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>50925000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>57754000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>63405000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>69032000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>73759000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>78293000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>82460000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>9618000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:48">
+    <row r="32" spans="1:49">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>132833000.0</v>
+      </c>
+      <c r="C32">
         <v>131075000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>148565000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>125735000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>115330000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>119514000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>161194000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>76440000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>86566000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>52412000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>62556000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>71038000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>79333000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>88206000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>80406000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>94956000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>97598000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>87828000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>88814000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>92007000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>84151000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>84384000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>166520000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>163228281.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>29402629.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>34713864.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
-    </row>
-    <row r="33" spans="1:48">
+      <c r="AW32"/>
+    </row>
+    <row r="33" spans="1:49">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>29941000.0</v>
+      </c>
+      <c r="C33">
         <v>51926000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>49964000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>8992000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>31842000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>42027000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9299000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>9008000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>9433000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>10221000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>10249000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>10654000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>10876000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>11789000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>27144000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>49924000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>53793000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>70567000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>79484000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>85002000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>101073000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>104716000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>33722000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>31792203.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>30406789.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>30414515.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>459000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10695000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>105000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>-5549952.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>285000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>322000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>340000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>480000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>500000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>580000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>610000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>630000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>760000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>680000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>750000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>900000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>930000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>900000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AU33">
         <v>200000.0</v>
       </c>
       <c r="AV33">
+        <v>200000.0</v>
+      </c>
+      <c r="AW33">
         <v>2259000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:48">
+    <row r="34" spans="1:49">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>5227000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>6819000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>974000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>999000.0</v>
       </c>
-      <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34">
         <v>378885.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>386538.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-      <c r="AR34">
+      <c r="AR34"/>
+      <c r="AS34">
         <v>84000.0</v>
       </c>
-      <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>11903000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:48">
+    <row r="35" spans="1:49">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>1463000.0</v>
+      </c>
+      <c r="C35">
         <v>1793000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2117000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2436000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2749000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3057000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3359000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3657000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3949000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4227000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4484000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4736000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4984000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5227000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5467000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5702000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5933000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6160000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6384000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6603000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6819000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>974000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>999000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>394721.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>378885.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>386538.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB35">
         <v>0.0</v>
       </c>
-      <c r="AC35"/>
+      <c r="AC35">
+        <v>0.0</v>
+      </c>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
-      <c r="AR35">
+      <c r="AR35"/>
+      <c r="AS35">
         <v>80000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>50000.0</v>
       </c>
-      <c r="AT35"/>
       <c r="AU35"/>
-      <c r="AV35">
+      <c r="AV35"/>
+      <c r="AW35">
         <v>11903000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:48">
+    <row r="36" spans="1:49">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>26021000.0</v>
+      </c>
+      <c r="C36">
         <v>821000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>765000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>766000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>774000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>780000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>772000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>846000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>155000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1365000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1028000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3686000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2881000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1331000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1305000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1479000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1556000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1532000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1610000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1691000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1761000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2877000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1905000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1664442.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>384081.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>391519.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB36">
         <v>0.0</v>
       </c>
       <c r="AC36">
+        <v>0.0</v>
+      </c>
+      <c r="AD36">
         <v>22000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-5654952.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>22000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>122000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="AI36">
         <v>240000.0</v>
       </c>
       <c r="AJ36">
-        <v>300000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="AK36">
         <v>300000.0</v>
       </c>
       <c r="AL36">
+        <v>300000.0</v>
+      </c>
+      <c r="AM36">
         <v>290000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>390000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>280000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>380000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>690000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>710000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>680000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000.0</v>
       </c>
       <c r="AU36">
         <v>120000.0</v>
       </c>
       <c r="AV36">
+        <v>120000.0</v>
+      </c>
+      <c r="AW36">
         <v>2173000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:48">
+    <row r="37" spans="1:49">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
-    </row>
-    <row r="38" spans="1:48">
+      <c r="AW37"/>
+    </row>
+    <row r="38" spans="1:49">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>3626000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1389000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1479000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1556000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1532000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1610000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1691000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1761000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2877000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1905000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1260398.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>-459000.0</v>
       </c>
-      <c r="AB38"/>
-      <c r="AC38">
+      <c r="AC38"/>
+      <c r="AD38">
         <v>22000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>18060000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-285000.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
-    </row>
-    <row r="39" spans="1:48">
+      <c r="AW38"/>
+    </row>
+    <row r="39" spans="1:49">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>129076000.0</v>
+      </c>
+      <c r="C39">
         <v>2694000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2693000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1973000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1985000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1801000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1863000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3583000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2633000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2667000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2883000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3779000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3561000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>8006000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>127000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2350000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2146000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3098000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1883000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1937000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3153000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3352000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>837000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1210257.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2878556.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3612822.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>794000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>96000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>682000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1170000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1369000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8858000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1050000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1210000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>22310000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>550000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1270000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1260000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1440000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1740000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1230000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1050000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1350000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>830000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1050000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1210000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>18681000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:48">
+    <row r="40" spans="1:49">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>7370000.0</v>
+      </c>
+      <c r="C40">
         <v>3627000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6229000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4185000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3263000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3538000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5408000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5268000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3228000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3529000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2732000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3305000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2131000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1396000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3237000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2354000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2195000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1450000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2489000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1890000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1419000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1316000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1754000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1569348.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1575068.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>995588.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>320000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>592000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1995000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1559000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2637000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2534000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1800000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>9020000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>9240000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>8860000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2950000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2550000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4520000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>4290000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>4210000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3160000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>3110000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2580000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420000.0</v>
       </c>
       <c r="AU40">
         <v>1420000.0</v>
       </c>
       <c r="AV40">
+        <v>1420000.0</v>
+      </c>
+      <c r="AW40">
         <v>1610000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:48">
+    <row r="41" spans="1:49">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
-    </row>
-    <row r="42" spans="1:48">
+      <c r="AW41"/>
+    </row>
+    <row r="42" spans="1:49">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>503484000.0</v>
+      </c>
+      <c r="C42">
         <v>501718000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>498687000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>417221000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>416161000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>415250000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>412077000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>313952000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>313021000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>269875000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>268725000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>267273000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>265853000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>264235000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>262724000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>261294000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>259875000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>257933000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>256126000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>254218000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>251502000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>248504000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>245992000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>232567265.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>89406633.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>87577911.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>213385000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>62624000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>210587000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>195799000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>209366000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>208536000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>204776000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>203771000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>202939000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>202113000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>201370000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>199260000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>198200000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>197310000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>196600000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>195510000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>194640000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>193900000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>193267000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>192720000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>192318000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>90753000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:48">
+    <row r="43" spans="1:49">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
-    </row>
-    <row r="44" spans="1:48">
+      <c r="AW43"/>
+    </row>
+    <row r="44" spans="1:49">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...1 lines deleted...]
-      </c>
+      <c r="Y44"/>
       <c r="Z44">
         <v>4.0</v>
       </c>
       <c r="AA44">
+        <v>4.0</v>
+      </c>
+      <c r="AB44">
         <v>18463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21183000.0</v>
       </c>
       <c r="AC44">
         <v>21183000.0</v>
       </c>
       <c r="AD44">
         <v>21183000.0</v>
       </c>
       <c r="AE44">
-        <v>21523000.0</v>
+        <v>21183000.0</v>
       </c>
       <c r="AF44">
         <v>21523000.0</v>
       </c>
       <c r="AG44">
         <v>21523000.0</v>
       </c>
       <c r="AH44">
         <v>21523000.0</v>
       </c>
       <c r="AI44">
         <v>21523000.0</v>
       </c>
       <c r="AJ44">
+        <v>21523000.0</v>
+      </c>
+      <c r="AK44">
         <v>21536000.0</v>
       </c>
-      <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
-    </row>
-    <row r="45" spans="1:48">
+      <c r="AW44"/>
+    </row>
+    <row r="45" spans="1:49">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>3920000.0</v>
+      </c>
+      <c r="C45">
         <v>3560000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5401000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4280000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4637000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4980000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6388000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5623000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5953000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6231000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>7384000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>6968000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>7250000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>7565000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>7869000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>8168000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>9417000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1498000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1240000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>760548.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1039580.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1047300.0</v>
       </c>
-      <c r="AA45"/>
       <c r="AB45"/>
-      <c r="AC45">
+      <c r="AC45"/>
+      <c r="AD45">
         <v>83000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>105000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>263000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>200000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>220000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>240000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>260000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>280000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>310000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>340000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>370000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>400000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>370000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AR45">
         <v>220000.0</v>
       </c>
       <c r="AS45">
+        <v>220000.0</v>
+      </c>
+      <c r="AT45">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AU45">
         <v>80000.0</v>
       </c>
-      <c r="AV45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:48">
+      <c r="AV45">
+        <v>80000.0</v>
+      </c>
+      <c r="AW45"/>
+    </row>
+    <row r="46" spans="1:49">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>3920000.0</v>
+      </c>
+      <c r="C46">
         <v>3560000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3933000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4280000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4637000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4980000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5282000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5623000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5953000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6231000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6560000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6968000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7250000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>7565000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>7869000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>8168000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>8371000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8629000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>8890000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>9142000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9417000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1498000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2300000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>760548.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1039576.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1047302.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>459000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>429000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>83000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>105000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>263000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>200000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>220000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>240000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>260000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>280000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>310000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>340000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>370000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>400000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>370000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AR46">
         <v>220000.0</v>
       </c>
       <c r="AS46">
+        <v>220000.0</v>
+      </c>
+      <c r="AT46">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AU46">
         <v>80000.0</v>
       </c>
       <c r="AV46">
+        <v>80000.0</v>
+      </c>
+      <c r="AW46">
         <v>86000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:48">
+    <row r="47" spans="1:49">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>7250000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1521000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>7869000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>8168000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>8371000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>8629000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>8890000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>9142000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>9417000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1498000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1240000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1164592.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>655495.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>655783.0</v>
       </c>
-      <c r="AA47"/>
-      <c r="AB47">
+      <c r="AB47"/>
+      <c r="AC47">
         <v>429138.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>83000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>105000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>263000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>200000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>219000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>236000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>259000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>280000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>309000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>338000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>372000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>396000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>374000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>208000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>224000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>221000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>102000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>80000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>83000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>86000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:48">
+    <row r="48" spans="1:49">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-341869000.0</v>
+      </c>
+      <c r="C48">
         <v>-320201000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-302419000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-285112000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-271854000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-256894000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-244980000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-232211000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-220992000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-211479000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-200384000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-190163000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-180303000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-169009000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-159964000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-120997000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-113306000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-104767000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-94012000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-83784000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-73007000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-60225000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-46760000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-37952032.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-29981947.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-22841917.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-225462000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-10713000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-222316000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-217001000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-210470000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-205211000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-200700000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-195820000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-189740000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-184190000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-171880000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-166280000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-159780000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-152820000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-145710000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-137800000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-131250000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-124910000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-119530000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-114450000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-109870000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-116540000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:48">
+    <row r="49" spans="1:49">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-169009000.0</v>
       </c>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-      <c r="U49">
+      <c r="U49"/>
+      <c r="V49">
         <v>-73007000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-60225000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-46760000.0</v>
       </c>
-      <c r="X49"/>
-      <c r="Y49">
+      <c r="Y49"/>
+      <c r="Z49">
         <v>-29981947.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-22841917.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-225462000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-223852000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-222316000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-217001000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-210470000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-205211000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-200701000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-195822000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-189741000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-184190000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-171883000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-166275000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-159777000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-152815000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-145708000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-137803000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-131251000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-124909000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-119526000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-114454000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-109874000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-116540000.0</v>
       </c>
     </row>
-    <row r="50" spans="1:48">
+    <row r="50" spans="1:49">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>370793.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>926983.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1297777.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-    </row>
-    <row r="51" spans="1:48">
+      <c r="AW50"/>
+    </row>
+    <row r="51" spans="1:49">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>2749000.0</v>
+      </c>
+      <c r="C51">
         <v>3057000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3359000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3656000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3948000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4227000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4483000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4736000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4984000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5227000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>5467000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>5702000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5933000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6160000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6384000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6603000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6818000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7030000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>7239000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>7443000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7645000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1066000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1087000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>799593.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1335155.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1709042.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
-      <c r="AC51">
+      <c r="AC51"/>
+      <c r="AD51">
         <v>68000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>135000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
-    </row>
-    <row r="52" spans="1:48">
+      <c r="AW51"/>
+    </row>
+    <row r="52" spans="1:49">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>1286000.0</v>
+      </c>
+      <c r="C52">
         <v>1264000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1242000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1220000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1199000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1170000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1124000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1079000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1035000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>983000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>966000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>949000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>933000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>917000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>901000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>885000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>870000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>855000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>840000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>826000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>92000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>88000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>404872.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>956270.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1322504.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>68000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>135000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
-    </row>
-    <row r="53" spans="1:48">
+      <c r="AW52"/>
+    </row>
+    <row r="53" spans="1:49">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>125418000.0</v>
+      </c>
+      <c r="C53">
         <v>121049000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>105897000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>120119000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>90720000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>32902000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7494000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>29742000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2992000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>25994000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>40266000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>46382000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>65575000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>60243000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>48819000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>64643000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>62155000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>55505000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>53016000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>37830000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>26144000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>0.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>11099904.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2496000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>7987000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>13970000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>11460000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>20970000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>27440000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>13360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4930000.0</v>
       </c>
       <c r="AM53">
         <v>4930000.0</v>
       </c>
       <c r="AN53">
+        <v>4930000.0</v>
+      </c>
+      <c r="AO53">
         <v>20300000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>19490000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>35330000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>25230000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>34570000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>57920000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>69740000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>14760000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>18447000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:48">
+    <row r="54" spans="1:49">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
-    </row>
-    <row r="55" spans="1:48">
+      <c r="AW54"/>
+    </row>
+    <row r="55" spans="1:49">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>176093000.0</v>
+      </c>
+      <c r="C55">
         <v>191923000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>209468000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>144636000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>156933000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>168559000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>181454000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>94090000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>101647000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>68134000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>78954000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>88467000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>95141000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>106405000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>113290000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>148591000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>154884000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>161256000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>172596000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>180697000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>188892000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>192413000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>203157000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>198907257.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>63255962.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>70096073.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6975000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>52652000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>11600000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>18060000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>23521000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>27405000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>27850000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>38510000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>43980000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>48560000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>33630000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>36020000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>43520000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>49400000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>55660000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>61340000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>67540000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>72280000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>76580000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>80930000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>84800000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>24179000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:48">
+    <row r="56" spans="1:49">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>146152000.0</v>
+      </c>
+      <c r="C56">
         <v>139997000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>159504000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>135644000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>125091000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>126532000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>172155000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>85082000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>92214000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>57913000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>68705000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>77813000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>84265000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>94616000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>86146000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>98667000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>101091000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>90689000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>93112000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>95695000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>87819000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>87697000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>169435000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>167115054.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>32849173.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>39681558.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6975000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>41957000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>11495000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>5549952.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>23236000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>27083000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>27510000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>38030000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>43480000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>47980000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>33020000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>35390000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>42760000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>48720000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>54910000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>60440000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>66610000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>71380000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>75790000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>80730000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>84600000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>21920000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:48">
+    <row r="57" spans="1:49">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>13319000.0</v>
+      </c>
+      <c r="C57">
         <v>8922000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>10939000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9909000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9761000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7018000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>10961000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8642000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5648000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5501000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6149000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6775000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4932000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>6410000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5740000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3711000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3493000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2861000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4298000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3688000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3668000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3313000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2915000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3886773.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3446544.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4967694.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>583000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>739000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2123000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3370000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3078000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2534000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2230000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9020000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>9240000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>9090000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4140000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3020000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>5080000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4880000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4740000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3590000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4130000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3170000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2770000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2630000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2340000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2658000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:48">
+    <row r="58" spans="1:49">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>14782000.0</v>
+      </c>
+      <c r="C58">
         <v>10715000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13056000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12345000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12510000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10075000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>14320000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12299000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>9597000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9728000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10633000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>11511000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9916000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>11637000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11207000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9413000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9426000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9021000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>10682000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>10291000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>10487000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4287000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3914000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4281494.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3825429.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5354232.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>583000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>739000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2123000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3370000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3078000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2534000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2230000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>9020000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>9240000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>9090000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4140000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3020000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5080000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4880000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4740000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3590000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4130000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3250000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2820000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2630000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2340000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>14561000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:48">
+    <row r="59" spans="1:49">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
-    </row>
-    <row r="60" spans="1:48">
+      <c r="AW59"/>
+    </row>
+    <row r="60" spans="1:49">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>161311000.0</v>
+      </c>
+      <c r="C60">
         <v>181208000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>196412000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>132291000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>144423000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>158484000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>167134000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>81791000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>92050000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>58406000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>68321000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>76956000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>85225000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>94768000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>102083000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>139178000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>145458000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>152235000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>161914000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>170406000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>178405000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>188126000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>199243000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>194625763.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>59430533.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>64741841.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6392000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>51913000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>9477000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4777239.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>20443000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>24871000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>25620000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>29490000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>34740000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>39470000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>29490000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>33000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>38440000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>44520000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>50930000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>57750000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>63410000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>69030000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>73760000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>78290000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>82460000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>9618000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:48">
+    <row r="61" spans="1:49">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
-    </row>
-    <row r="62" spans="1:48">
+      <c r="AW61"/>
+    </row>
+    <row r="62" spans="1:49">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
-      <c r="AV62">
+      <c r="AV62"/>
+      <c r="AW62">
         <v>126169000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
@@ -9399,1137 +9528,1137 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
         <v>362000.0</v>
       </c>
       <c r="C2">
         <v>332000.0</v>
       </c>
       <c r="D2">
         <v>341000.0</v>
       </c>
       <c r="E2">
         <v>247000.0</v>
       </c>
       <c r="F2">
         <v>1167000.0</v>
       </c>
       <c r="G2">
         <v>196000.0</v>
       </c>
       <c r="H2">
         <v>16000.0</v>
       </c>
       <c r="I2">
         <v>115000.0</v>
       </c>
       <c r="J2">
         <v>148000.0</v>
       </c>
       <c r="K2">
         <v>123000.0</v>
       </c>
       <c r="L2">
         <v>57000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>27000.0</v>
       </c>
       <c r="O2">
         <v>57000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
         <v>362000.0</v>
       </c>
       <c r="C3">
         <v>332000.0</v>
       </c>
       <c r="D3">
         <v>341000.0</v>
       </c>
       <c r="E3">
         <v>248000.0</v>
       </c>
       <c r="F3">
         <v>117000.0</v>
       </c>
       <c r="G3">
         <v>196000.0</v>
       </c>
       <c r="H3">
         <v>16000.0</v>
       </c>
       <c r="I3">
         <v>115000.0</v>
       </c>
       <c r="J3">
         <v>148000.0</v>
       </c>
       <c r="K3">
         <v>123000.0</v>
       </c>
       <c r="L3">
         <v>57000.0</v>
       </c>
       <c r="M3">
         <v>30000.0</v>
       </c>
       <c r="N3">
         <v>27000.0</v>
       </c>
       <c r="O3">
         <v>57000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
         <v>-57439000.0</v>
       </c>
       <c r="C5">
         <v>-44596000.0</v>
       </c>
       <c r="D5">
         <v>-40420000.0</v>
       </c>
       <c r="E5">
         <v>-64815000.0</v>
       </c>
       <c r="F5">
         <v>-45515000.0</v>
       </c>
       <c r="G5">
         <v>-33978000.0</v>
       </c>
       <c r="H5">
         <v>-7830000.0</v>
       </c>
       <c r="I5">
         <v>-20729000.0</v>
       </c>
       <c r="J5">
         <v>-29964000.0</v>
       </c>
       <c r="K5">
         <v>-28526000.0</v>
       </c>
       <c r="L5">
         <v>-21377000.0</v>
       </c>
       <c r="M5">
         <v>-2485000.0</v>
       </c>
       <c r="N5">
         <v>-7051000.0</v>
       </c>
       <c r="O5">
         <v>-7970000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
         <v>-57077000.0</v>
       </c>
       <c r="C6">
         <v>-44264000.0</v>
       </c>
       <c r="D6">
         <v>-40079000.0</v>
       </c>
       <c r="E6">
         <v>-64567000.0</v>
       </c>
       <c r="F6">
         <v>-45398000.0</v>
       </c>
       <c r="G6">
         <v>-33782000.0</v>
       </c>
       <c r="H6">
         <v>-7814000.0</v>
       </c>
       <c r="I6">
         <v>-20614000.0</v>
       </c>
       <c r="J6">
         <v>-29816000.0</v>
       </c>
       <c r="K6">
         <v>-28403000.0</v>
       </c>
       <c r="L6">
         <v>-21320000.0</v>
       </c>
       <c r="M6">
         <v>-2455000.0</v>
       </c>
       <c r="N6">
         <v>-7024000.0</v>
       </c>
       <c r="O6">
         <v>-7913000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
         <v>-362000.0</v>
       </c>
       <c r="C9">
         <v>-332000.0</v>
       </c>
       <c r="D9">
         <v>-341000.0</v>
       </c>
       <c r="E9">
         <v>-247000.0</v>
       </c>
       <c r="F9">
         <v>-1167000.0</v>
       </c>
       <c r="G9">
         <v>-196000.0</v>
       </c>
       <c r="H9">
         <v>-16000.0</v>
       </c>
       <c r="I9">
         <v>-115000.0</v>
       </c>
       <c r="J9">
         <v>-148000.0</v>
       </c>
       <c r="K9">
         <v>-123000.0</v>
       </c>
       <c r="L9">
         <v>-57000.0</v>
       </c>
       <c r="M9">
         <v>2948000.0</v>
       </c>
       <c r="N9">
         <v>-27000.0</v>
       </c>
       <c r="O9">
         <v>-57000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
         <v>-57439000.0</v>
       </c>
       <c r="C10">
         <v>-44596000.0</v>
       </c>
       <c r="D10">
         <v>-40420000.0</v>
       </c>
       <c r="E10">
         <v>-65952000.0</v>
       </c>
       <c r="F10">
         <v>-47252000.0</v>
       </c>
       <c r="G10">
         <v>-33978000.0</v>
       </c>
       <c r="H10">
         <v>-14992000.0</v>
       </c>
       <c r="I10">
         <v>-25437000.0</v>
       </c>
       <c r="J10">
         <v>-29964000.0</v>
       </c>
       <c r="K10">
         <v>-28526000.0</v>
       </c>
       <c r="L10">
         <v>-21377000.0</v>
       </c>
       <c r="M10">
         <v>-3342000.0</v>
       </c>
       <c r="N10">
         <v>-7912000.0</v>
       </c>
       <c r="O10">
         <v>-7970000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-341000.0</v>
       </c>
       <c r="E11">
         <v>-1137000.0</v>
       </c>
       <c r="F11">
         <v>-117000.0</v>
       </c>
       <c r="G11">
         <v>-466000.0</v>
       </c>
       <c r="H11">
         <v>-262000.0</v>
       </c>
       <c r="I11">
         <v>5351000.0</v>
       </c>
       <c r="J11">
         <v>657000.0</v>
       </c>
       <c r="K11">
         <v>372000.0</v>
       </c>
       <c r="L11">
         <v>-363000.0</v>
       </c>
       <c r="M11">
         <v>5095000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>4171000.0</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>1137000.0</v>
       </c>
       <c r="F12">
         <v>1737000.0</v>
       </c>
       <c r="G12">
         <v>34000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>259000.0</v>
       </c>
       <c r="K12">
         <v>193000.0</v>
       </c>
       <c r="L12">
         <v>144000.0</v>
       </c>
       <c r="M12">
         <v>857000.0</v>
       </c>
       <c r="N12">
         <v>861000.0</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13">
         <v>6331000.0</v>
       </c>
       <c r="C13">
         <v>4135000.0</v>
       </c>
       <c r="D13">
         <v>2999000.0</v>
       </c>
       <c r="E13">
         <v>2230000.0</v>
       </c>
       <c r="F13">
         <v>1974000.0</v>
       </c>
       <c r="G13">
         <v>500000.0</v>
       </c>
       <c r="H13">
         <v>262000.0</v>
       </c>
       <c r="I13">
         <v>436000.0</v>
       </c>
       <c r="J13">
         <v>259000.0</v>
       </c>
       <c r="K13">
         <v>193000.0</v>
       </c>
       <c r="L13">
         <v>144000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
         <v>-57439000.0</v>
       </c>
       <c r="C15">
         <v>-44596000.0</v>
       </c>
       <c r="D15">
         <v>-40420000.0</v>
       </c>
       <c r="E15">
         <v>-65952000.0</v>
       </c>
       <c r="F15">
         <v>-47252000.0</v>
       </c>
       <c r="G15">
         <v>-33978000.0</v>
       </c>
       <c r="H15">
         <v>-14992000.0</v>
       </c>
       <c r="I15">
         <v>-25437000.0</v>
       </c>
       <c r="J15">
         <v>-29964000.0</v>
       </c>
       <c r="K15">
         <v>-28526000.0</v>
       </c>
       <c r="L15">
         <v>-21377000.0</v>
       </c>
       <c r="M15">
         <v>-3342000.0</v>
       </c>
       <c r="N15">
         <v>-7912000.0</v>
       </c>
       <c r="O15">
         <v>-7970000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-65952000.0</v>
       </c>
       <c r="F16">
         <v>-47252000.0</v>
       </c>
       <c r="G16">
         <v>-33978000.0</v>
       </c>
       <c r="H16">
         <v>-14992000.0</v>
       </c>
       <c r="I16">
         <v>-20729000.0</v>
       </c>
       <c r="J16">
         <v>-36711000.0</v>
       </c>
       <c r="K16">
         <v>-28526000.0</v>
       </c>
       <c r="L16">
         <v>-21377000.0</v>
       </c>
       <c r="M16">
         <v>-9695000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17">
         <v>-57439000.0</v>
       </c>
       <c r="C17">
         <v>-44596000.0</v>
       </c>
       <c r="D17">
         <v>-69166000.0</v>
       </c>
       <c r="E17">
         <v>-65952000.0</v>
       </c>
       <c r="F17">
         <v>-47252000.0</v>
       </c>
       <c r="G17">
         <v>-33978000.0</v>
       </c>
       <c r="H17">
         <v>-14992000.0</v>
       </c>
       <c r="I17">
         <v>-20729000.0</v>
       </c>
       <c r="J17">
         <v>-29964000.0</v>
       </c>
       <c r="K17">
         <v>-28460000.0</v>
       </c>
       <c r="L17">
         <v>-21966000.0</v>
       </c>
       <c r="M17">
         <v>-3342000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
         <v>6331000.0</v>
       </c>
       <c r="C18">
         <v>4135000.0</v>
       </c>
       <c r="D18">
         <v>2892000.0</v>
       </c>
       <c r="E18">
         <v>1093000.0</v>
       </c>
       <c r="F18">
         <v>237000.0</v>
       </c>
       <c r="G18">
         <v>466000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>262000.0</v>
       </c>
       <c r="I19">
         <v>643000.0</v>
       </c>
       <c r="J19">
         <v>398000.0</v>
       </c>
       <c r="K19">
         <v>245000.0</v>
       </c>
       <c r="L19">
         <v>-1096000.0</v>
       </c>
       <c r="M19">
         <v>5095000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
         <v>-64549000.0</v>
       </c>
       <c r="C21">
         <v>-49154000.0</v>
       </c>
       <c r="D21">
         <v>-43613000.0</v>
       </c>
       <c r="E21">
         <v>-67062000.0</v>
       </c>
       <c r="F21">
         <v>-47489000.0</v>
       </c>
       <c r="G21">
         <v>-34444000.0</v>
       </c>
       <c r="H21">
         <v>-15254000.0</v>
       </c>
       <c r="I21">
         <v>-26080000.0</v>
       </c>
       <c r="J21">
         <v>-30362000.0</v>
       </c>
       <c r="K21">
         <v>-28705000.0</v>
       </c>
       <c r="L21">
         <v>-20870000.0</v>
       </c>
       <c r="M21">
         <v>-7580000.0</v>
       </c>
       <c r="N21">
         <v>-7122000.0</v>
       </c>
       <c r="O21">
         <v>-7996000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
         <v>64549000.0</v>
       </c>
       <c r="C23">
         <v>49154000.0</v>
       </c>
       <c r="D23">
         <v>43613000.0</v>
       </c>
       <c r="E23">
         <v>67062000.0</v>
       </c>
       <c r="F23">
         <v>47489000.0</v>
       </c>
       <c r="G23">
         <v>34444000.0</v>
       </c>
       <c r="H23">
         <v>15254000.0</v>
       </c>
       <c r="I23">
         <v>26080000.0</v>
       </c>
       <c r="J23">
         <v>30362000.0</v>
       </c>
       <c r="K23">
         <v>28705000.0</v>
       </c>
       <c r="L23">
         <v>20870000.0</v>
       </c>
       <c r="M23">
         <v>10528000.0</v>
       </c>
       <c r="N23">
         <v>7122000.0</v>
       </c>
       <c r="O23">
         <v>7996000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>6747000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>6353000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
         <v>362000.0</v>
       </c>
       <c r="C25">
         <v>332000.0</v>
       </c>
       <c r="D25">
         <v>309000.0</v>
       </c>
       <c r="E25">
         <v>248000.0</v>
       </c>
       <c r="F25">
         <v>117000.0</v>
       </c>
       <c r="G25">
         <v>196000.0</v>
       </c>
       <c r="H25">
         <v>279000.0</v>
       </c>
       <c r="I25">
         <v>115000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
         <v>42633000.0</v>
       </c>
       <c r="C26">
         <v>31704000.0</v>
       </c>
       <c r="D26">
         <v>24785000.0</v>
       </c>
       <c r="E26">
         <v>16808000.0</v>
       </c>
       <c r="F26">
         <v>21088000.0</v>
       </c>
       <c r="G26">
         <v>11883000.0</v>
       </c>
       <c r="H26">
         <v>6438000.0</v>
       </c>
       <c r="I26">
         <v>15506000.0</v>
       </c>
       <c r="J26">
         <v>21686000.0</v>
       </c>
       <c r="K26">
         <v>18869000.0</v>
       </c>
       <c r="L26">
         <v>12381000.0</v>
       </c>
       <c r="M26">
         <v>6432000.0</v>
       </c>
       <c r="N26">
         <v>3994000.0</v>
       </c>
       <c r="O26">
         <v>5907000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>137000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>8422011.0</v>
       </c>
       <c r="K27">
         <v>123000.0</v>
       </c>
       <c r="L27">
         <v>57000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
         <v>21916000.0</v>
       </c>
       <c r="C28">
         <v>17450000.0</v>
       </c>
       <c r="D28">
         <v>18624000.0</v>
       </c>
       <c r="E28">
         <v>20737000.0</v>
       </c>
       <c r="F28">
         <v>26401000.0</v>
       </c>
       <c r="G28">
         <v>22462000.0</v>
       </c>
       <c r="H28">
         <v>8816000.0</v>
       </c>
       <c r="I28">
         <v>10574000.0</v>
       </c>
       <c r="J28">
         <v>105989.0</v>
       </c>
       <c r="K28">
         <v>9836000.0</v>
       </c>
       <c r="L28">
         <v>8489000.0</v>
       </c>
       <c r="M28">
         <v>4096000.0</v>
       </c>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
         <v>64187000.0</v>
       </c>
       <c r="C30">
         <v>49154000.0</v>
       </c>
       <c r="D30">
         <v>43272000.0</v>
       </c>
       <c r="E30">
         <v>67062000.0</v>
       </c>
       <c r="F30">
         <v>47489000.0</v>
       </c>
       <c r="G30">
         <v>34248000.0</v>
       </c>
       <c r="H30">
         <v>15254000.0</v>
       </c>
       <c r="I30">
         <v>26080000.0</v>
       </c>
       <c r="J30">
         <v>30214000.0</v>
       </c>
       <c r="K30">
         <v>28582000.0</v>
       </c>
       <c r="L30">
         <v>20813000.0</v>
       </c>
       <c r="M30">
         <v>10528000.0</v>
       </c>
       <c r="N30">
         <v>7095000.0</v>
       </c>
       <c r="O30">
         <v>7939000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
         <v>7110000.0</v>
       </c>
       <c r="C31">
         <v>4558000.0</v>
       </c>
       <c r="D31">
         <v>3193000.0</v>
       </c>
       <c r="E31">
         <v>1110000.0</v>
       </c>
       <c r="F31">
         <v>237000.0</v>
       </c>
       <c r="G31">
         <v>466000.0</v>
       </c>
       <c r="H31">
         <v>262000.0</v>
       </c>
       <c r="I31">
         <v>643000.0</v>
       </c>
       <c r="J31">
         <v>398000.0</v>
       </c>
       <c r="K31">
         <v>179000.0</v>
       </c>
       <c r="L31">
         <v>-507000.0</v>
       </c>
       <c r="M31">
         <v>4238000.0</v>
       </c>
       <c r="N31">
         <v>-790000.0</v>
       </c>
       <c r="O31">
         <v>26000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
@@ -10539,3540 +10668,3606 @@
       </c>
       <c r="N32"/>
       <c r="O32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV32"/>
+  <dimension ref="A1:AW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:49">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="2" spans="1:49">
       <c r="A2" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>112</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>90000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>93000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>88000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>98000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>83000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="J2">
         <v>83000.0</v>
       </c>
       <c r="K2">
-        <v>107000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="L2">
         <v>107000.0</v>
       </c>
       <c r="M2">
+        <v>107000.0</v>
+      </c>
+      <c r="N2">
         <v>420000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>77000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>74000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>64000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>395000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>397000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>55000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
-    </row>
-    <row r="3" spans="1:48">
+      <c r="AW2"/>
+    </row>
+    <row r="3" spans="1:49">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>72000.0</v>
+      </c>
+      <c r="C3">
         <v>90000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>93000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>88000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>98000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>83000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>82000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="J3">
         <v>83000.0</v>
       </c>
       <c r="K3">
+        <v>83000.0</v>
+      </c>
+      <c r="L3">
         <v>107000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>79000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>78000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>77000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>64000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>53000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>56000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>54000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>688000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>55000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>32000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>63978.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>27000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>22000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>50000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>279000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2354083.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1428675.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1528056.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1406908.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AH3">
         <v>30000.0</v>
       </c>
       <c r="AI3">
         <v>30000.0</v>
       </c>
       <c r="AJ3">
+        <v>30000.0</v>
+      </c>
+      <c r="AK3">
         <v>39999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="AL3">
         <v>40000.0</v>
       </c>
       <c r="AM3">
+        <v>40000.0</v>
+      </c>
+      <c r="AN3">
         <v>30000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>39999.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>30000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AS3">
         <v>10000.0</v>
       </c>
       <c r="AT3">
         <v>10000.0</v>
       </c>
       <c r="AU3">
         <v>10000.0</v>
       </c>
-      <c r="AV3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:48">
+      <c r="AV3">
+        <v>10000.0</v>
+      </c>
+      <c r="AW3"/>
+    </row>
+    <row r="4" spans="1:49">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+    </row>
+    <row r="5" spans="1:49">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
+        <v>-21668000.0</v>
+      </c>
+      <c r="C5">
         <v>-17782000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17307000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-13258000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-14960000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11914000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-12769000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11219000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9513000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-11095000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10221000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9860000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-11294000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-9045000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9992000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7417000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8193000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10345000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8313000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10283000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12279000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-13183000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8956321.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-8062000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7266000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-10160000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2555000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3945083.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1450675.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8165056.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6869908.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4511000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4880000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-6079000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-5548000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-12308999.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5611000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6498000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6956000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7111999.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7884000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6839000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-6250000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5092000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4991000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4630000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7243000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5181000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:48">
+    <row r="6" spans="1:49">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
+        <v>-21596000.0</v>
+      </c>
+      <c r="C6">
         <v>-17692000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-17214000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-13170000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-14862000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11831000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12687000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11135000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9430000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11012000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10114000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-9781000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-11216000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8968000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-9917000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7353000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8140000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10289000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-8259000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-9595000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-12224000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13151000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8892343.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8035000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7244000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-10110000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2834000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1591000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1428675.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6637000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5463000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4488000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4850000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-6049000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5518000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-12269000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5571000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6458000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-6926000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-7072000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7854000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-6819000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6220000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5082000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-4981000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4620000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7253000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>134000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:48">
+    <row r="7" spans="1:49">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-    </row>
-    <row r="8" spans="1:48">
+      <c r="AW7"/>
+    </row>
+    <row r="8" spans="1:49">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+    </row>
+    <row r="9" spans="1:49">
       <c r="A9" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>119</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-90000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-93000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-88000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-98000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-83000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>166000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83000.0</v>
       </c>
       <c r="J9">
         <v>-83000.0</v>
       </c>
       <c r="K9">
+        <v>-83000.0</v>
+      </c>
+      <c r="L9">
         <v>1101000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-107000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-420000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-77000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-74000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-64000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-395000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-397000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>-55000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-32000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>2948000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:48">
+    <row r="10" spans="1:49">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
+        <v>-21668000.0</v>
+      </c>
+      <c r="C10">
         <v>-17782000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-17307000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-13258000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-14960000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-11914000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12769000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-11219000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9513000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-11095000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10221000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-9860000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-11294000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-9045000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-38967000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7691000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-8539000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-10755000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-10228000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-10777000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12782000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-13465000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-8807628.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7970000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7140030.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10060000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2585000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2354083.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1428675.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1528056.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1406908.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4510000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4880000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-6080000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-5550000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12310000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5610000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-6500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-6960000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7110000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-7910000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-6550000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-6340000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5380000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5070000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4580000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7230000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-7458000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:48">
+    <row r="11" spans="1:49">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>39724.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1640000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-107000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-846000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-687000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-107000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-283000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-346000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-119000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1974000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>24000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>21239.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>20229.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-31000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>735083.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3908325.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>211000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>251000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>225000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>230000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>380000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>140000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-6668000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>430000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-50000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>110000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-10000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>330000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-120000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-270000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-50000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>80000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>10513000.0</v>
       </c>
-      <c r="AV11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:48">
+      <c r="AW11"/>
+    </row>
+    <row r="12" spans="1:49">
       <c r="A12" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>122</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>1847000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1502000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1626000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1729000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>687000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>687000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>107000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>274000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>346000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>410000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>494000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>503000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>282000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>125845.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>99368.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>105000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>53000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>73000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>105000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>125000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>113000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>110000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>90000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>100000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>80000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>50000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>30000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AO12">
         <v>50000.0</v>
       </c>
       <c r="AP12">
+        <v>50000.0</v>
+      </c>
+      <c r="AQ12">
         <v>60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AR12">
         <v>30000.0</v>
       </c>
       <c r="AS12">
-        <v>40000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AT12">
         <v>40000.0</v>
       </c>
       <c r="AU12">
+        <v>40000.0</v>
+      </c>
+      <c r="AV12">
         <v>13000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:48">
+    <row r="13" spans="1:49">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13">
+        <v>1650000.0</v>
+      </c>
+      <c r="C13">
         <v>1839000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1503000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1495000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1612000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1721000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1148000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1103000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1137000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>747000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>814000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>840000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>842000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>687000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>632000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>557000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>512000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>529000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1796000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>53000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>10000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>115000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>99370.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>31000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>53000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>73000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>105000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-    </row>
-    <row r="14" spans="1:48">
+      <c r="AW13"/>
+    </row>
+    <row r="14" spans="1:49">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
-    </row>
-    <row r="15" spans="1:48">
+      <c r="AW14"/>
+    </row>
+    <row r="15" spans="1:49">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
+        <v>-21668000.0</v>
+      </c>
+      <c r="C15">
         <v>-17782000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-17307000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-13258000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-14960000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-11914000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12769000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-11219000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-9513000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-11095000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-10221000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-9860000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-11294000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-9045000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-38967000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-7691000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-8539000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-10755000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-10228000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-10777000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-12782000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-13465000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-8807628.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7970000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-7140030.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-10060000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2585000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2354083.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1428675.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1528056.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1406908.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-4510000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-4880000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-6080000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-5550000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-12310000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5610000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-6500000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-6960000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-7110000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-7910000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-6550000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-6340000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-5380000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-5070000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-4580000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>7230000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-7458000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:48">
+    <row r="16" spans="1:49">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-11294000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-9045000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-38967000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-7691000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-8539000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-10755000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-10228000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-10777000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-12782000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-13465000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-8807628.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-7970085.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-7140030.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-10060257.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1610000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1536000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-5315000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-6531000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-5259000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-4510000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-4879000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-6081000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-5551000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-19054000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5608000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-6498000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-6962000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-7107000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-7905000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-6552000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-6342000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-5383000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-5072000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-4580000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>-7458000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:48">
+    <row r="17" spans="1:49">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17">
+        <v>-21668000.0</v>
+      </c>
+      <c r="C17">
         <v>-17782000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-17307000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-13258000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-14960000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-11914000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12769000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-11219000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-9513000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-11095000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-10221000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-9860000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-11294000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-9045000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-38967000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-7691000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-8539000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-10755000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-10228000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-10777000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-12782000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-13465000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-8807628.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-7970085.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-7140030.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-10060257.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1610000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1536000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-5315000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-6531000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-5259000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-4510000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-4879000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-6081000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-5551000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-12307000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5608000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-6498000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-7015000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-7109000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-7968000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-6368000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-6491000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-5697000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-5198000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-4580000.0</v>
       </c>
-      <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>-5181000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:48">
+    <row r="18" spans="1:49">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>1650000.0</v>
+      </c>
+      <c r="C18">
         <v>1839000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1503000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1495000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1612000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1721000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1148000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1103000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1137000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>747000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>814000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>840000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>842000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>687000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>525000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>283000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>166000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>119000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>59000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>53000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>115000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>148693.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>92094.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>125845.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>99368.0</v>
       </c>
-      <c r="AA18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
-      <c r="AD18"/>
+      <c r="AD18">
+        <v>0.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-    </row>
-    <row r="19" spans="1:48">
+      <c r="AW18"/>
+    </row>
+    <row r="19" spans="1:49">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>687000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>30000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>55000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>71000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>106000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>126000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>112000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>121000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>284000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>39000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>378000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-18000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-149000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>57000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-114000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>451000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-304000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-615000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-217000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>40000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-5315000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:48">
+    <row r="20" spans="1:49">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20"/>
+    </row>
+    <row r="21" spans="1:49">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>-23324000.0</v>
+      </c>
+      <c r="C21">
         <v>-19629000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-19079000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14760000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-16586000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-14124000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-14312000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-12330000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-10661000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-11851000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-11041000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-10700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-12140000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-9732000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-39509000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-7974000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-8705000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10874000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-10287000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-10830000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-12792000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-13580000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-8956321.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-8062000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-7265875.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-10160000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2555000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2354083.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1428675.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1528056.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1406908.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4622000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-5000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6370000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-5590000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-12310000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5990000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6480000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-6870000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-7170000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-7850000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-6820000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-6190000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-5080000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-4980000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-4620000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3270000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>134000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:48">
+    <row r="22" spans="1:49">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
-    </row>
-    <row r="23" spans="1:48">
+      <c r="AW22"/>
+    </row>
+    <row r="23" spans="1:49">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>23324000.0</v>
+      </c>
+      <c r="C23">
         <v>19629000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>19079000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14760000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16586000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14124000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14312000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12330000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10661000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11851000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11041000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12140000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9732000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>39509000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7974000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8705000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10874000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10287000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10830000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>12792000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13580000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8956321.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8062000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7265875.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10160000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2555000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2354083.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1428675.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1528056.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1406908.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4622000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6370000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5590000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>12310000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5990000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6480000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6870000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7170000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7850000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6820000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6190000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5080000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4980000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4620000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3270000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2814000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:48">
+    <row r="24" spans="1:49">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>6747000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>2277000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:48">
+    <row r="25" spans="1:49">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
+        <v>72000.0</v>
+      </c>
+      <c r="C25">
         <v>90000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>93000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>88000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>98000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>83000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>82000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="J25">
         <v>83000.0</v>
       </c>
       <c r="K25">
+        <v>83000.0</v>
+      </c>
+      <c r="L25">
         <v>107000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>79000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>78000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>77000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-949000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1088000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>53000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>56000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>54000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-24000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>55000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>32000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>63978.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>48239.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14229.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>69554.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>279000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>83000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>174000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>32000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AH25">
         <v>30000.0</v>
       </c>
       <c r="AI25">
         <v>30000.0</v>
       </c>
       <c r="AJ25">
-        <v>40000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AK25">
         <v>40000.0</v>
       </c>
       <c r="AL25">
         <v>40000.0</v>
       </c>
       <c r="AM25">
+        <v>40000.0</v>
+      </c>
+      <c r="AN25">
         <v>30000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>40000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>30000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>20000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AS25">
         <v>10000.0</v>
       </c>
       <c r="AT25">
         <v>10000.0</v>
       </c>
       <c r="AU25">
         <v>10000.0</v>
       </c>
-      <c r="AV25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:48">
+      <c r="AV25">
+        <v>10000.0</v>
+      </c>
+      <c r="AW25"/>
+    </row>
+    <row r="26" spans="1:49">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
+        <v>16955000.0</v>
+      </c>
+      <c r="C26">
         <v>13472000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13124000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>9591000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10770000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9148000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9499000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8070000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6387000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7665000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6381000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>6218000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7247000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5143000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4989000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3466000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3084000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5269000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4068000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4093000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5887000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7040000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3651273.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2796000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2469720.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3065000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3185000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1098617.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>986716.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1077846.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1109063.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2354000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2760000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4070000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3210000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>10340000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3890000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4250000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4440000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4840000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>5240000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4350000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3580000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3080000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3090000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2630000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1870000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1773000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:48">
+    <row r="27" spans="1:49">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>4098896.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>107000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>10000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>10000.0</v>
       </c>
-      <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+    </row>
+    <row r="28" spans="1:49">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
+        <v>6369000.0</v>
+      </c>
+      <c r="C28">
         <v>6067000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5955000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5169000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5816000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4976000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4813000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4260000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4274000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4103000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4660000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4482000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4893000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4589000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5003000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4508000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5621000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5605000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6219000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6737000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6905000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6540000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5305048.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5266000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4796155.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7095000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>630000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1255466.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>441959.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>450210.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>297845.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2268000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2240000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2290000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2380000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1970000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2230000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2430000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2320000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2610000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2470000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2610000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1890000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1990000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1041000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:48">
+    <row r="29" spans="1:49">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
-    </row>
-    <row r="30" spans="1:48">
+      <c r="AW29"/>
+    </row>
+    <row r="30" spans="1:49">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>23324000.0</v>
+      </c>
+      <c r="C30">
         <v>19539000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19079000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14760000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16586000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14124000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14312000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12330000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10661000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11768000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11041000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12140000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9732000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39509000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7974000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8705000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10874000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10287000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10830000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12792000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13580000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8956321.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8062000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7265875.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10160000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2555000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2354083.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1428675.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1528056.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1406908.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4622000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6370000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5590000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12310000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5990000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6480000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6870000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7170000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7850000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6820000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6190000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5080000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4980000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4620000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3270000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2814000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:48">
+    <row r="31" spans="1:49">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
+        <v>1656000.0</v>
+      </c>
+      <c r="C31">
         <v>1847000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1772000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1502000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1626000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2210000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1543000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1111000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1148000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>756000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>820000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>840000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>846000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>687000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>542000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>283000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>166000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>119000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>59000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>53000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>10000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>115000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>148693.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>92000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>125970.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>100000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>30000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>818083.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3886325.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>106000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>126000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>112000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>120000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>290000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>40000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-6744000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>380000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-20000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-90000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>60000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-60000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>270000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-150000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-300000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-90000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>40000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>10500000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-7592000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:48">
+    <row r="32" spans="1:49">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>1208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32">
+      <c r="AA32">
         <v>0.0</v>
       </c>
+      <c r="AB32"/>
       <c r="AC32">
         <v>0.0</v>
       </c>
-      <c r="AD32"/>
+      <c r="AD32">
+        <v>0.0</v>
+      </c>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
-      <c r="AV32">
+      <c r="AV32"/>
+      <c r="AW32">
         <v>2948000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -14127,1131 +14322,1131 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
         <v>163543000.0</v>
       </c>
       <c r="C2">
         <v>40331000.0</v>
       </c>
       <c r="D2">
         <v>24872000.0</v>
       </c>
       <c r="E2">
         <v>36469000.0</v>
       </c>
       <c r="F2">
         <v>169393000.0</v>
       </c>
       <c r="G2">
         <v>564000.0</v>
       </c>
       <c r="H2">
         <v>19393000.0</v>
       </c>
       <c r="I2">
         <v>21192000.0</v>
       </c>
       <c r="J2">
         <v>36392000.0</v>
       </c>
       <c r="K2">
         <v>40031000.0</v>
       </c>
       <c r="L2">
         <v>68840000.0</v>
       </c>
       <c r="M2">
         <v>2790000.0</v>
       </c>
       <c r="N2">
         <v>2409000.0</v>
       </c>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
         <v>94000</v>
       </c>
       <c r="C3">
         <v>63000</v>
       </c>
       <c r="D3">
         <v>45000</v>
       </c>
       <c r="E3">
         <v>120000</v>
       </c>
       <c r="F3">
         <v>596000</v>
       </c>
       <c r="G3">
         <v>884000</v>
       </c>
       <c r="H3">
         <v>16000</v>
       </c>
       <c r="I3">
         <v>119000</v>
       </c>
       <c r="J3">
         <v>35000</v>
       </c>
       <c r="K3">
         <v>271000</v>
       </c>
       <c r="L3">
         <v>198000</v>
       </c>
       <c r="M3">
         <v>51000</v>
       </c>
       <c r="N3">
         <v>10000</v>
       </c>
       <c r="O3">
         <v>67000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>168829000.0</v>
       </c>
       <c r="H4">
         <v>-13162000.0</v>
       </c>
       <c r="I4">
         <v>-1821000.0</v>
       </c>
       <c r="J4">
         <v>-15222000.0</v>
       </c>
       <c r="K4">
         <v>-3639000.0</v>
       </c>
       <c r="L4">
         <v>-28809000.0</v>
       </c>
       <c r="M4">
         <v>66047000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>1490000.0</v>
       </c>
       <c r="H5">
         <v>608000.0</v>
       </c>
       <c r="I5">
         <v>141000.0</v>
       </c>
       <c r="J5">
         <v>297000.0</v>
       </c>
       <c r="K5">
         <v>246000.0</v>
       </c>
       <c r="L5">
         <v>-899000.0</v>
       </c>
       <c r="M5">
         <v>-6112000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
         <v>-113141000.0</v>
       </c>
       <c r="C6">
         <v>123212000.0</v>
       </c>
       <c r="D6">
         <v>15459000.0</v>
       </c>
       <c r="E6">
         <v>-11597000.0</v>
       </c>
       <c r="F6">
         <v>-132924000.0</v>
       </c>
       <c r="G6">
         <v>168829000.0</v>
       </c>
       <c r="H6">
         <v>-13162000.0</v>
       </c>
       <c r="I6">
         <v>-1799000.0</v>
       </c>
       <c r="J6">
         <v>-15222000.0</v>
       </c>
       <c r="K6">
         <v>-3639000.0</v>
       </c>
       <c r="L6">
         <v>-28809000.0</v>
       </c>
       <c r="M6">
         <v>66047000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
         <v>-2941000.0</v>
       </c>
       <c r="C7">
         <v>4007000.0</v>
       </c>
       <c r="D7">
         <v>-4139000.0</v>
       </c>
       <c r="E7">
         <v>539000.0</v>
       </c>
       <c r="F7">
         <v>534000.0</v>
       </c>
       <c r="G7">
         <v>629000.0</v>
       </c>
       <c r="H7">
         <v>-1872000.0</v>
       </c>
       <c r="I7">
         <v>-5972000.0</v>
       </c>
       <c r="J7">
         <v>4412000.0</v>
       </c>
       <c r="K7">
         <v>1293000.0</v>
       </c>
       <c r="L7">
         <v>327000.0</v>
       </c>
       <c r="M7">
         <v>109000.0</v>
       </c>
       <c r="N7">
         <v>361000.0</v>
       </c>
       <c r="O7">
         <v>-564000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>17000.0</v>
       </c>
       <c r="I8">
         <v>49000.0</v>
       </c>
       <c r="J8">
         <v>-46000.0</v>
       </c>
       <c r="K8">
         <v>-26000.0</v>
       </c>
       <c r="L8">
         <v>-32000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>17000.0</v>
       </c>
       <c r="I9">
         <v>49000.0</v>
       </c>
       <c r="J9">
         <v>-46000.0</v>
       </c>
       <c r="K9">
         <v>-26000.0</v>
       </c>
       <c r="L9">
         <v>-32000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>1000.0</v>
       </c>
       <c r="O9">
         <v>28000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>-17000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>-41791000.0</v>
       </c>
       <c r="K10">
         <v>-63522000.0</v>
       </c>
       <c r="L10">
         <v>-83489000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>631000.0</v>
       </c>
       <c r="F11">
         <v>40000.0</v>
       </c>
       <c r="G11">
         <v>-768000.0</v>
       </c>
       <c r="H11">
         <v>-2497000.0</v>
       </c>
       <c r="I11">
         <v>-6162000.0</v>
       </c>
       <c r="J11">
         <v>4161000.0</v>
       </c>
       <c r="K11">
         <v>1073000.0</v>
       </c>
       <c r="L11">
         <v>1258000.0</v>
       </c>
       <c r="M11">
         <v>-1878000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>38708000.0</v>
       </c>
       <c r="F12">
         <v>12099000.0</v>
       </c>
       <c r="G12">
         <v>9746000.0</v>
       </c>
       <c r="H12">
         <v>943000.0</v>
       </c>
       <c r="I12">
         <v>3404000.0</v>
       </c>
       <c r="J12">
         <v>3054000.0</v>
       </c>
       <c r="K12">
         <v>3292000.0</v>
       </c>
       <c r="L12">
         <v>2776000.0</v>
       </c>
       <c r="M12">
         <v>540000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-92000.0</v>
       </c>
       <c r="F13">
         <v>-556000.0</v>
       </c>
       <c r="G13">
         <v>431000.0</v>
       </c>
       <c r="H13">
         <v>2013000.0</v>
       </c>
       <c r="I13">
         <v>391715.0</v>
       </c>
       <c r="J13">
         <v>54329.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
         <v>362000.0</v>
       </c>
       <c r="C14">
         <v>332000.0</v>
       </c>
       <c r="D14">
         <v>341000.0</v>
       </c>
       <c r="E14">
         <v>248000.0</v>
       </c>
       <c r="F14">
         <v>117000.0</v>
       </c>
       <c r="G14">
         <v>196000.0</v>
       </c>
       <c r="H14">
         <v>279000.0</v>
       </c>
       <c r="I14">
         <v>115000.0</v>
       </c>
       <c r="J14">
         <v>148000.0</v>
       </c>
       <c r="K14">
         <v>123000.0</v>
       </c>
       <c r="L14">
         <v>57000.0</v>
       </c>
       <c r="M14">
         <v>30000.0</v>
       </c>
       <c r="N14">
         <v>27000.0</v>
       </c>
       <c r="O14">
         <v>57000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
         <v>50402000.0</v>
       </c>
       <c r="C16">
         <v>163543000.0</v>
       </c>
       <c r="D16">
         <v>40331000.0</v>
       </c>
       <c r="E16">
         <v>24872000.0</v>
       </c>
       <c r="F16">
         <v>36469000.0</v>
       </c>
       <c r="G16">
         <v>169393000.0</v>
       </c>
       <c r="H16">
         <v>6231000.0</v>
       </c>
       <c r="I16">
         <v>19393000.0</v>
       </c>
       <c r="J16">
         <v>21170000.0</v>
       </c>
       <c r="K16">
         <v>36392000.0</v>
       </c>
       <c r="L16">
         <v>40031000.0</v>
       </c>
       <c r="M16">
         <v>68837000.0</v>
       </c>
       <c r="N16">
         <v>2832000.0</v>
       </c>
       <c r="O16">
         <v>2409000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>180000.0</v>
       </c>
       <c r="K17">
         <v>-76000.0</v>
       </c>
       <c r="L17">
         <v>-75000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
         <v>-56459000.0</v>
       </c>
       <c r="C18">
         <v>-35871000.0</v>
       </c>
       <c r="D18">
         <v>-37602000.0</v>
       </c>
       <c r="E18">
         <v>-26577000.0</v>
       </c>
       <c r="F18">
         <v>-35098000.0</v>
       </c>
       <c r="G18">
         <v>-24291000.0</v>
       </c>
       <c r="H18">
         <v>-15662000.0</v>
       </c>
       <c r="I18">
         <v>-23352000.0</v>
       </c>
       <c r="J18">
         <v>-22387000.0</v>
       </c>
       <c r="K18">
         <v>-23958000.0</v>
       </c>
       <c r="L18">
         <v>-17764000.0</v>
       </c>
       <c r="M18">
         <v>-10041000.0</v>
       </c>
       <c r="N18">
         <v>-6713000.0</v>
       </c>
       <c r="O18">
         <v>-8301000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19">
         <v>-139397000.0</v>
       </c>
       <c r="C19">
         <v>19155000.0</v>
       </c>
       <c r="D19">
         <v>20244000.0</v>
       </c>
       <c r="E19">
         <v>14950000.0</v>
       </c>
       <c r="F19">
         <v>-97598000.0</v>
       </c>
       <c r="G19">
         <v>2835000.0</v>
       </c>
       <c r="H19">
         <v>2500000.0</v>
       </c>
       <c r="I19">
         <v>18546000.0</v>
       </c>
       <c r="J19">
         <v>-16064000.0</v>
       </c>
       <c r="K19">
         <v>20187000.0</v>
       </c>
       <c r="L19">
         <v>-11133000.0</v>
       </c>
       <c r="M19">
         <v>-12432000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20">
         <v>80964000.0</v>
       </c>
       <c r="C20">
         <v>136006000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>-1000.0</v>
       </c>
       <c r="G20">
         <v>179453000.0</v>
       </c>
       <c r="H20">
         <v>39599623.0</v>
       </c>
       <c r="I20">
         <v>2853000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-1669000.0</v>
       </c>
       <c r="H21">
         <v>-1669000.0</v>
       </c>
       <c r="I21">
         <v>-1669000.0</v>
       </c>
       <c r="J21">
         <v>-1669000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
         <v>-57439000.0</v>
       </c>
       <c r="C22">
         <v>-44596000.0</v>
       </c>
       <c r="D22">
         <v>-40420000.0</v>
       </c>
       <c r="E22">
         <v>-65952000.0</v>
       </c>
       <c r="F22">
         <v>-47252000.0</v>
       </c>
       <c r="G22">
         <v>-33978000.0</v>
       </c>
       <c r="H22">
         <v>-14992000.0</v>
       </c>
       <c r="I22">
         <v>-20729000.0</v>
       </c>
       <c r="J22">
         <v>-29964000.0</v>
       </c>
       <c r="K22">
         <v>-28526000.0</v>
       </c>
       <c r="L22">
         <v>-21377000.0</v>
       </c>
       <c r="M22">
         <v>-3342000.0</v>
       </c>
       <c r="N22">
         <v>-7912000.0</v>
       </c>
       <c r="O22">
         <v>-7970000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
         <v>-185000.0</v>
       </c>
       <c r="C23">
         <v>3859000.0</v>
       </c>
       <c r="D23">
         <v>53107000.0</v>
       </c>
       <c r="E23">
         <v>14950000.0</v>
       </c>
       <c r="F23">
         <v>-98194000.0</v>
       </c>
       <c r="G23">
         <v>103220000.0</v>
       </c>
       <c r="H23">
         <v>500.0</v>
       </c>
       <c r="I23">
         <v>132000.0</v>
       </c>
       <c r="J23">
         <v>21523000.0</v>
       </c>
       <c r="K23">
         <v>-11000.0</v>
       </c>
       <c r="L23">
         <v>-75000.0</v>
       </c>
       <c r="M23">
         <v>-62937000.0</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>15070.0</v>
       </c>
       <c r="F24">
         <v>-97598.0</v>
       </c>
       <c r="G24">
         <v>3719000.0</v>
       </c>
       <c r="H24">
         <v>2500000.0</v>
       </c>
       <c r="I24">
         <v>18546000.0</v>
       </c>
       <c r="J24">
         <v>-16064000.0</v>
       </c>
       <c r="K24">
         <v>20187000.0</v>
       </c>
       <c r="L24">
         <v>2006000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
         <v>-173000.0</v>
       </c>
       <c r="C25">
         <v>324000.0</v>
       </c>
       <c r="D25">
         <v>569000.0</v>
       </c>
       <c r="E25">
         <v>32020000.0</v>
       </c>
       <c r="F25">
         <v>1737000.0</v>
       </c>
       <c r="G25">
         <v>9940000.0</v>
       </c>
       <c r="H25">
         <v>-4000.0</v>
       </c>
       <c r="I25">
         <v>-76000.0</v>
       </c>
       <c r="J25">
         <v>3394000.0</v>
       </c>
       <c r="K25">
         <v>3695000.0</v>
       </c>
       <c r="L25">
         <v>3573000.0</v>
       </c>
       <c r="M25">
         <v>-7246000.0</v>
       </c>
       <c r="N25">
         <v>821000.0</v>
       </c>
       <c r="O25">
         <v>243000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-91000.0</v>
       </c>
       <c r="E26">
         <v>-90000.0</v>
       </c>
       <c r="F26">
         <v>-228000.0</v>
       </c>
       <c r="G26">
         <v>94000000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>2985000.0</v>
       </c>
       <c r="J26">
         <v>23049000.0</v>
       </c>
       <c r="K26">
         <v>208000.0</v>
       </c>
       <c r="L26">
         <v>163000.0</v>
       </c>
       <c r="M26">
         <v>88972000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27">
         <v>3826000.0</v>
       </c>
       <c r="C27">
         <v>4125000.0</v>
       </c>
       <c r="D27">
         <v>6092000.0</v>
       </c>
       <c r="E27">
         <v>6688000.0</v>
       </c>
       <c r="F27">
         <v>10362000.0</v>
       </c>
       <c r="G27">
         <v>9746000.0</v>
       </c>
       <c r="H27">
         <v>943000.0</v>
       </c>
       <c r="I27">
         <v>3429000.0</v>
       </c>
       <c r="J27">
         <v>925.71</v>
       </c>
       <c r="K27">
         <v>3343000.0</v>
       </c>
       <c r="L27">
         <v>2164000.0</v>
       </c>
       <c r="M27">
         <v>459000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
         <v>82715000.0</v>
       </c>
       <c r="C28">
         <v>139865000.0</v>
       </c>
       <c r="D28">
         <v>-91000.0</v>
       </c>
       <c r="E28">
         <v>-90000.0</v>
       </c>
       <c r="F28">
         <v>-228000.0</v>
       </c>
       <c r="G28">
         <v>189401000.0</v>
       </c>
       <c r="H28">
         <v>500000.0</v>
       </c>
       <c r="I28">
         <v>2985000.0</v>
       </c>
       <c r="J28">
         <v>23049000.0</v>
       </c>
       <c r="K28">
         <v>208000.0</v>
       </c>
       <c r="L28">
         <v>163000.0</v>
       </c>
       <c r="M28">
         <v>88520000.0</v>
       </c>
       <c r="N28">
         <v>4360000.0</v>
       </c>
       <c r="O28">
         <v>-9000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
         <v>-56365000.0</v>
       </c>
       <c r="C29">
         <v>-35808000.0</v>
       </c>
       <c r="D29">
         <v>-37557000.0</v>
       </c>
       <c r="E29">
         <v>-26457000.0</v>
       </c>
       <c r="F29">
         <v>-34502000.0</v>
       </c>
       <c r="G29">
         <v>-23407000.0</v>
       </c>
       <c r="H29">
         <v>-15646000.0</v>
       </c>
       <c r="I29">
         <v>-23233000.0</v>
       </c>
       <c r="J29">
         <v>-22352000.0</v>
       </c>
       <c r="K29">
         <v>-23687000.0</v>
       </c>
       <c r="L29">
         <v>-17566000.0</v>
       </c>
       <c r="M29">
         <v>-9990000.0</v>
       </c>
       <c r="N29">
         <v>-6703000.0</v>
       </c>
       <c r="O29">
         <v>-8234000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
         <v>-139491000.0</v>
       </c>
       <c r="C30">
         <v>19155000.0</v>
       </c>
       <c r="D30">
         <v>53107000.0</v>
       </c>
       <c r="E30">
         <v>14950000.0</v>
       </c>
       <c r="F30">
         <v>-98194000.0</v>
       </c>
       <c r="G30">
         <v>2835000.0</v>
       </c>
       <c r="H30">
         <v>2484000.0</v>
       </c>
       <c r="I30">
         <v>18427000.0</v>
       </c>
@@ -15273,3640 +15468,3702 @@
       <c r="O30">
         <v>7382000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU30"/>
+  <dimension ref="A1:AV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
+        <v>15482000.0</v>
+      </c>
+      <c r="C2">
         <v>50402000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13296000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31496000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>91461000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>162798000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52502000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>90326000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>52231000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>39586000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>34513000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>34723000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21780000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24872000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>48243000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34560000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26181000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36469000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41487000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>46836000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>58996000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>169393000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>165955000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>30021000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36118736.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>564000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9371000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2736467.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4116837.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5549952.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18225000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12490000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>25360000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>21170000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19990000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18390000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>34130000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36390000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>26680000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>34190000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>24060000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>40030000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35980000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>16820000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9780000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>68840000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3240000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
+        <v>332000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>44000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>55000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>37000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000</v>
       </c>
       <c r="O3">
         <v>6000</v>
       </c>
       <c r="P3">
+        <v>6000</v>
+      </c>
+      <c r="Q3">
         <v>83000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>44000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>64000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>326000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>290000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>511000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>132000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5811</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>247000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>45867</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>325400</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>76625</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>27113</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>95000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>12000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>8000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>57000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>194000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>27000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>135000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>31000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6000</v>
       </c>
     </row>
-    <row r="4" spans="1:47">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-3092000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4">
         <v>-11415000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-110397000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>-6098119.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>35554612.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-3140000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1464000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-5950000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-2608000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>1148000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>5740000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-12758000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>4049000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1184000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1601000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-15747000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2260000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>9714000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-7508000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>10124000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-15969000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>4048000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>19166000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>7033000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-59056000.0</v>
       </c>
-      <c r="AU4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-5817000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>1295000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1851000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>738611.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-57179.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-474000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>332000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>401000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>349000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-448000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>193000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>271000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>125000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-752000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>786000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-30000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>293000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>266000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-480000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>129000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>331000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-718000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>238000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-522000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>103000.0</v>
       </c>
-      <c r="AU5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
+        <v>2255000.0</v>
+      </c>
+      <c r="C6">
         <v>-34920000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>37106000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18945000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-59965000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-71337000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>111041000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-37824000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>37350000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>12645000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5818000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>126000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12943000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3092000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-23371000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13683000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8379000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10288000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5018000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6094000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-11415000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-110397000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3438000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>135934000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6098119.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>35555000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8807000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1037961.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1380370.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1433115.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12675048.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5745000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-12880000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4190000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1190000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-15750000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2260000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9710000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-7500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10120000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-15970000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4050000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>19160000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7040000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-59060000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>65600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:47">
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
+        <v>6438000.0</v>
+      </c>
+      <c r="C7">
         <v>-5106000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-731000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-206000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1808000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3812000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2495000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1847000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>436000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-771000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-227000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1872000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-19000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5765000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2469000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>229000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>733000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2892000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>902000.0</v>
       </c>
-      <c r="T7">
-[...1 lines deleted...]
-      </c>
       <c r="U7">
+        <v>639000.0</v>
+      </c>
+      <c r="V7">
         <v>-209000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1510000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>638000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1401000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-436052.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>66000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1308977.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1002383.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-44976.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>191864.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>348895.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-731000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3730000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-5230000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-4650000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>10010000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-3490000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-5310000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-6160000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-6330000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-6680000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-5630000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-5730000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4810000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-5080000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-4160000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>950000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:47">
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>7000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>5000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>20000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-15000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>52000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-7000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>4000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>27000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-61000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>3000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-15000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-72000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>72000.0</v>
       </c>
-      <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>-26000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>182000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-16000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>107000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-305000.0</v>
       </c>
-      <c r="AU8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>7000.0</v>
       </c>
       <c r="AB9">
+        <v>7000.0</v>
+      </c>
+      <c r="AC9">
         <v>5000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>20000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-15000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>52000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-7000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AI9">
         <v>27000.0</v>
       </c>
       <c r="AJ9">
+        <v>27000.0</v>
+      </c>
+      <c r="AK9">
         <v>-61000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-15000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-72000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>72000.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>-26000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>182000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-16000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>107000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-305000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:47">
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-7928014.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-13405000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-20298000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-25145000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-25576000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-22225000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10">
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>-39063000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-33776000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-33487000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-35609000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-43972000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-50381000.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-62087000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-69162000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-73126000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-78277000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-82251000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-81003000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-2229000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>322000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1129000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>64000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-149000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-413000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-475000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-449000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>341000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-998900.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>997347.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1154917.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>123862.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1032000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-442000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1178000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>155000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>544000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>303000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6789000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-220000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>146000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4957000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1114000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-2056000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>204000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>139000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1097000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-367000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>770000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>122000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>70000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>296000.0</v>
       </c>
-      <c r="AU11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1827000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1575000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>31397000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2051000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2630000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2289000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1653000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2848000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3863000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2740000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2338669.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2780802.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1828722.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2797807.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-31000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>94000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>780000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>782000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>904000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1033000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>685000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>399000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>664000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1205000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>786000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>926000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>658000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1048000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>660000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>827000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>948000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>594000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>407000.0</v>
       </c>
-      <c r="AU12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:47">
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>2210000.0</v>
       </c>
       <c r="O13">
+        <v>2210000.0</v>
+      </c>
+      <c r="P13">
         <v>1340000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>165000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>882000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2479000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>538000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1515000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-106000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2503000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>637969.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>381699.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1298344.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1887012.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>1075374.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-44976.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>191864.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>348895.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-    </row>
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
+        <v>72000.0</v>
+      </c>
+      <c r="C14">
         <v>90000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>93000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>88000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>98000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>83000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>82000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="J14">
         <v>83000.0</v>
       </c>
       <c r="K14">
+        <v>83000.0</v>
+      </c>
+      <c r="L14">
         <v>107000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>128000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>78000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>77000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-949000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>64000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>56000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>54000.0</v>
       </c>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
       <c r="U14">
+        <v>688000.0</v>
+      </c>
+      <c r="V14">
         <v>55000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>64000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14229.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>50000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>16000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>83000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>174000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AH14">
         <v>30000.0</v>
       </c>
       <c r="AI14">
         <v>30000.0</v>
       </c>
       <c r="AJ14">
+        <v>30000.0</v>
+      </c>
+      <c r="AK14">
         <v>39999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="AL14">
         <v>40000.0</v>
       </c>
       <c r="AM14">
+        <v>40000.0</v>
+      </c>
+      <c r="AN14">
         <v>30000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>39999.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>30000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AS14">
         <v>10000.0</v>
       </c>
       <c r="AT14">
         <v>10000.0</v>
       </c>
       <c r="AU14">
         <v>10000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:47">
+      <c r="AV14">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>11000.0</v>
       </c>
-      <c r="J15"/>
+      <c r="J15">
+        <v>11000.0</v>
+      </c>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>2000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-    </row>
-    <row r="16" spans="1:47">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
+        <v>17737000.0</v>
+      </c>
+      <c r="C16">
         <v>15482000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>50402000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12551000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>31496000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>91461000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>163543000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>52502000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>89581000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>52231000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>40331000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>126000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34723000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21780000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24872000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>48243000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>34560000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>26181000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>36469000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>40742000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>47581000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>58996000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>169393000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>165955000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>30020617.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36119000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>564000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1698506.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2736467.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4116837.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5549952.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18235000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12480000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>25360000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>21180000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>19990000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>18380000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>34130000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>36390000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>26690000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>34180000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>24060000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>40030000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>35980000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>16820000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>9780000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>68840000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:47">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>376000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>83000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-338000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>59000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-82000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>27000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-49000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>28000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-46000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-23000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-6000.0</v>
       </c>
-      <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
+        <v>-14389000.0</v>
+      </c>
+      <c r="C18">
         <v>-21343000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-16974000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12456000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12272000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14757000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9308000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8442000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7742000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10379000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8700000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>128000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9410000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12894000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5032000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5430000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5143000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10972000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6951000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6137000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12210000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7277000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3894000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5727320.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7393000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1134560.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1537960.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1380370.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1433115.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-978873.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-3123000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-10352000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-5469000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-5712000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5929000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3288000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-7456000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-5592000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6707000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-5764000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-5898000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5217000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-4045000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-4631000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-3875000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2056000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:47">
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19">
+        <v>18086000.0</v>
+      </c>
+      <c r="C19">
         <v>-14721000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-26884000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-6506000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-47723000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-58354000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>22500000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-29390000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>2945000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>23100000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>14518000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>6378000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>22351000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>9860000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-18345000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>19048000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>13522000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>745000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1933000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>43000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1615000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-97959000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-510402.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-132145.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>5806.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3471741.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2913138.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-325400.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>2500000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>5508000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>6006000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-2482000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>9514000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>6459000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-14083000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-13360000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>4920000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>15340000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-849000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>15803000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-10107000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>9245000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>23192000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>11608000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-55178000.0</v>
       </c>
-      <c r="AU19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>80964000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>94042000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-371223.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-556190.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-370794.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-370793.0</v>
       </c>
-      <c r="AA21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB21"/>
       <c r="AC21">
         <v>-370793.0</v>
       </c>
       <c r="AD21">
         <v>-370793.0</v>
       </c>
       <c r="AE21">
         <v>-370793.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>-370793.0</v>
+      </c>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-    </row>
-    <row r="22" spans="1:47">
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
+        <v>-21668000.0</v>
+      </c>
+      <c r="C22">
         <v>-17782000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-17307000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-13258000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-14960000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-11914000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-12769000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-11219000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-9513000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-11095000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-10221000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-9860000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-11294000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-9045000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-38967000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7691000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-8539000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-10755000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-10228000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-10777000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-12782000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-13465000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-8808000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7970000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-7140030.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-10060000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2519186.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2354083.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1428675.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1528056.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1406908.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-4510000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4880000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-6080000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-5550000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-12310000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5610000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-6500000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-6960000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-7110000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-7910000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-6550000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-6340000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-5380000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-5070000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-4580000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>7230000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:47">
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
+        <v>-26000.0</v>
+      </c>
+      <c r="C23">
         <v>-272000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>13000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-185000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3807000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-83000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>23100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9860000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-18345000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19048000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13502000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>745000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-228000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>107000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1941000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-98249000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10716000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>66814000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-371000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>25319000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2913138.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-325400.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-5950000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2484000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3249998.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2933000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-4000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9510000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>21524000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-6000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2999.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>130000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>60000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>40000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>60000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>9784000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>63970000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:47">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>23100.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-14518000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6415.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>22353.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9866.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-18339.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>19131.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>13522.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>756000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-16428000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>16428000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1615000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-97959000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>258.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>3718742.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3719000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2587738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="AC24">
         <v>2500000.0</v>
       </c>
       <c r="AD24">
         <v>2500000.0</v>
       </c>
       <c r="AE24">
+        <v>2500000.0</v>
+      </c>
+      <c r="AF24">
         <v>-1999000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-6000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2004000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-8000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>8000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>6000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-5000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-13311000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-7000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:47">
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
+        <v>-283000.0</v>
+      </c>
+      <c r="C25">
         <v>93000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-48000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-123000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-99000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>97000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-20000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-77000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>243000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>178000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>189000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-128000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>342000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>270000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>30991000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>614000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>688000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>751000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>457000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>533000.0</v>
+      </c>
+      <c r="V25">
         <v>464000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>283000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-999000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>957000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1828722.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>105516.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-72991.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>67444.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-146692.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>126095.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1194000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-2682000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4999000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3702000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-4407000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4913000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3475000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6666000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6063000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>8044000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5404000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6180000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5659000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5064000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4453000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-10465000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:47">
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>76000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-76000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>91000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-27000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-64000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>90000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-18000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-72000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>-228000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>39599620.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>2985000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-80000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>80000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>60000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-22990000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>21540000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1240000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>210000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>49999.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>19999.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>130000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>10000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>60000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>40000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63970000.0</v>
       </c>
       <c r="AU26">
         <v>63970000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:47">
+      <c r="AV26">
+        <v>63970000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27">
+        <v>1384000.0</v>
+      </c>
+      <c r="C27">
         <v>1362000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1043000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1047000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>903000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>833000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>904000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>931000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1064000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1226000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1452000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1447000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1618000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1575000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1430000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1437000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1942000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1879000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1908000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2716000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2998000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2740000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2339000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2780000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1828722.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2798000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>624516.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>139140.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>102462.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>76882.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>48045.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>904000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>922000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>821000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>768000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>747000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>867000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>845000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>844000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>687000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>946000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>866000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>670000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>611000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>476000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>407000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>225000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:47">
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
+        <v>-1442000.0</v>
+      </c>
+      <c r="C28">
         <v>1144000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>80964000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1730000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>97849000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>0.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>42092000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-76000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-64000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>72000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72000.0</v>
       </c>
       <c r="R28">
         <v>-72000.0</v>
       </c>
       <c r="S28">
         <v>-72000.0</v>
       </c>
       <c r="T28">
         <v>-72000.0</v>
       </c>
       <c r="U28">
         <v>-72000.0</v>
       </c>
       <c r="V28">
+        <v>-72000.0</v>
+      </c>
+      <c r="W28">
         <v>-228000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10715000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>139828000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-370794.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>39229000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5950000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16763000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3249998.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-80000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>80000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>25356000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>60000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21540000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1240000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>210000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>49999.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>19999.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>130000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>60000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>40000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>60000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9784000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>63970000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
+        <v>-14057000.0</v>
+      </c>
+      <c r="C29">
         <v>-21343000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-16950000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-12452000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12250000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14713000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9308000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8434000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-7687000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10379000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>128000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-9408000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-12888000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-5026000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-5347000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5123000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-10961000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-6907000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6201000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-9474000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-11920000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6766000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3762000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5733131.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7146000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1088693.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1212560.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1303745.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1406002.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-883873.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3120000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-10340000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-5460000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-5700000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-5920000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3280000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-7450000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-5580000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-6650000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-5570000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-5890000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-5190000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-3910000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-4600000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-3870000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-2050000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:47">
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
+        <v>17754000.0</v>
+      </c>
+      <c r="C30">
         <v>-14721000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-26908000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6506000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-47723000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-58354000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-29390000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2945000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14518000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6378000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22351000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9860000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-18345000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19048000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13502000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>745000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1889000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>107000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1941000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-98249000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-511000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-132000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5806.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3472000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-45862.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-325400.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-76625.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-27113.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5413000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6004000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2500000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9510000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6450000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-14100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-13360000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4910000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>15330000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>15610000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-10120000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9220000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>23060000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>11570000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-55180000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3680000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>