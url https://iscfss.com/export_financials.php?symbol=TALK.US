--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1264,51 +1264,53 @@
         <v>27</v>
       </c>
       <c r="B20">
         <v>3318000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>6134000.0</v>
       </c>
       <c r="G20">
         <v>6134000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>28</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>3866000.0</v>
+      </c>
       <c r="C21">
         <v>1339000.0</v>
       </c>
       <c r="D21">
         <v>1786000.0</v>
       </c>
       <c r="E21">
         <v>2529000.0</v>
       </c>
       <c r="F21">
         <v>3436000.0</v>
       </c>
       <c r="G21">
         <v>5195000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
@@ -1588,51 +1590,51 @@
       <c r="C35">
         <v>2259000.0</v>
       </c>
       <c r="D35">
         <v>1927000.0</v>
       </c>
       <c r="E35">
         <v>1400000.0</v>
       </c>
       <c r="F35">
         <v>4156000.0</v>
       </c>
       <c r="G35">
         <v>111282000.0</v>
       </c>
       <c r="H35">
         <v>111282000.0</v>
       </c>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>4689000.0</v>
+        <v>823000.0</v>
       </c>
       <c r="C36">
         <v>897000.0</v>
       </c>
       <c r="D36">
         <v>321000.0</v>
       </c>
       <c r="E36">
         <v>491000.0</v>
       </c>
       <c r="F36">
         <v>82000.0</v>
       </c>
       <c r="G36">
         <v>692000.0</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
@@ -4205,51 +4207,53 @@
       </c>
       <c r="H36">
         <v>6713000.0</v>
       </c>
       <c r="I36">
         <v>2477000.0</v>
       </c>
       <c r="J36">
         <v>2546000.0</v>
       </c>
       <c r="K36">
         <v>321000.0</v>
       </c>
       <c r="L36">
         <v>388000.0</v>
       </c>
       <c r="M36">
         <v>464000.0</v>
       </c>
       <c r="N36">
         <v>518000.0</v>
       </c>
       <c r="O36">
         <v>491000.0</v>
       </c>
-      <c r="P36"/>
+      <c r="P36">
+        <v>-1.0</v>
+      </c>
       <c r="Q36">
         <v>85000.0</v>
       </c>
       <c r="R36">
         <v>82000.0</v>
       </c>
       <c r="S36">
         <v>82000.0</v>
       </c>
       <c r="T36">
         <v>82000.0</v>
       </c>
       <c r="U36">
         <v>98000.0</v>
       </c>
       <c r="V36">
         <v>-1.0</v>
       </c>
       <c r="W36">
         <v>692000.0</v>
       </c>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36">
         <v>30000.0</v>
@@ -4414,90 +4418,90 @@
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>8174000.0</v>
       </c>
       <c r="C40">
         <v>6672000.0</v>
       </c>
       <c r="D40">
         <v>6649000.0</v>
       </c>
       <c r="E40">
         <v>7056000.0</v>
       </c>
       <c r="F40">
         <v>4744000.0</v>
       </c>
       <c r="G40">
         <v>8031000.0</v>
       </c>
       <c r="H40">
-        <v>7247000.0</v>
+        <v>8785000.0</v>
       </c>
       <c r="I40">
         <v>7313000.0</v>
       </c>
       <c r="J40">
         <v>6998000.0</v>
       </c>
       <c r="K40">
         <v>12468000.0</v>
       </c>
       <c r="L40">
         <v>10717000.0</v>
       </c>
       <c r="M40">
         <v>10444000.0</v>
       </c>
       <c r="N40">
         <v>9800000.0</v>
       </c>
       <c r="O40">
         <v>16302000.0</v>
       </c>
       <c r="P40">
         <v>13206000.0</v>
       </c>
       <c r="Q40">
         <v>10898000.0</v>
       </c>
       <c r="R40">
         <v>10234000.0</v>
       </c>
       <c r="S40">
         <v>12562000.0</v>
       </c>
       <c r="T40">
-        <v>7634000.0</v>
+        <v>15268000.0</v>
       </c>
       <c r="U40">
-        <v>9640000.0</v>
+        <v>19280000.0</v>
       </c>
       <c r="V40">
         <v>1588952.0</v>
       </c>
       <c r="W40">
         <v>7405930.0</v>
       </c>
       <c r="X40"/>
       <c r="Y40">
         <v>36385.0</v>
       </c>
       <c r="Z40">
         <v>6000.0</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
@@ -4526,51 +4530,51 @@
         <v>4156000.0</v>
       </c>
       <c r="T41">
         <v>12098000.0</v>
       </c>
       <c r="U41">
         <v>38995000.0</v>
       </c>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>380830000.0</v>
       </c>
       <c r="C42">
         <v>378384000.0</v>
       </c>
       <c r="D42">
-        <v>375174000.0</v>
+        <v>375235000.0</v>
       </c>
       <c r="E42">
         <v>382364000.0</v>
       </c>
       <c r="F42">
         <v>382292000.0</v>
       </c>
       <c r="G42">
         <v>386612000.0</v>
       </c>
       <c r="H42">
         <v>388021000.0</v>
       </c>
       <c r="I42">
         <v>386352000.0</v>
       </c>
       <c r="J42">
         <v>391412000.0</v>
       </c>
       <c r="K42">
         <v>389014000.0</v>
       </c>
       <c r="L42">
         <v>386783000.0</v>
       </c>
@@ -5790,80 +5794,80 @@
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
         <v>8367000.0</v>
       </c>
       <c r="C5">
         <v>1242000.0</v>
       </c>
       <c r="D5">
-        <v>-23209000.0</v>
+        <v>-18964000.0</v>
       </c>
       <c r="E5">
         <v>-79418000.0</v>
       </c>
       <c r="F5">
         <v>-62695000.0</v>
       </c>
       <c r="G5">
         <v>-21982000.0</v>
       </c>
       <c r="H5">
         <v>-29428000.0</v>
       </c>
       <c r="I5">
         <v>-20239000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
         <v>11242000.0</v>
       </c>
       <c r="C6">
         <v>2101000.0</v>
       </c>
       <c r="D6">
-        <v>-22013000.0</v>
+        <v>-17768000.0</v>
       </c>
       <c r="E6">
         <v>-78061000.0</v>
       </c>
       <c r="F6">
         <v>-60722000.0</v>
       </c>
       <c r="G6">
         <v>-21603000.0</v>
       </c>
       <c r="H6">
         <v>-29369000.0</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
@@ -6770,164 +6774,164 @@
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
         <v>-6141000.0</v>
       </c>
       <c r="C5">
         <v>5115000.0</v>
       </c>
       <c r="D5">
         <v>3276000.0</v>
       </c>
       <c r="E5">
         <v>-465000.0</v>
       </c>
       <c r="F5">
         <v>441000.0</v>
       </c>
       <c r="G5">
         <v>1185000.0</v>
       </c>
       <c r="H5">
         <v>1800000.0</v>
       </c>
       <c r="I5">
-        <v>-3486000.0</v>
+        <v>-442000.0</v>
       </c>
       <c r="J5">
-        <v>-1679000.0</v>
+        <v>-1301000.0</v>
       </c>
       <c r="K5">
-        <v>-2583000.0</v>
+        <v>-1253000.0</v>
       </c>
       <c r="L5">
-        <v>-5179000.0</v>
+        <v>-4400000.0</v>
       </c>
       <c r="M5">
-        <v>-6408000.0</v>
+        <v>-4696000.0</v>
       </c>
       <c r="N5">
-        <v>-9039000.0</v>
+        <v>-8615000.0</v>
       </c>
       <c r="O5">
         <v>-14897000.0</v>
       </c>
       <c r="P5">
-        <v>-19851000.0</v>
+        <v>-17966000.0</v>
       </c>
       <c r="Q5">
         <v>-21068000.0</v>
       </c>
       <c r="R5">
-        <v>-21208000.0</v>
+        <v>-20339000.0</v>
       </c>
       <c r="S5">
-        <v>-28578000.0</v>
+        <v>-21050000.0</v>
       </c>
       <c r="T5">
-        <v>-25227000.0</v>
+        <v>1516000.0</v>
       </c>
       <c r="U5">
         <v>-27561000.0</v>
       </c>
       <c r="V5">
         <v>-12557000.0</v>
       </c>
       <c r="W5">
         <v>-11010000.0</v>
       </c>
       <c r="X5">
         <v>-2404000.0</v>
       </c>
       <c r="Y5">
         <v>-641000.0</v>
       </c>
       <c r="Z5">
         <v>-48300.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
         <v>-4604000.0</v>
       </c>
       <c r="C6">
         <v>5936000.0</v>
       </c>
       <c r="D6">
         <v>4612000.0</v>
       </c>
       <c r="E6">
         <v>253000.0</v>
       </c>
       <c r="F6">
         <v>1090000.0</v>
       </c>
       <c r="G6">
         <v>1392000.0</v>
       </c>
       <c r="H6">
         <v>2031000.0</v>
       </c>
       <c r="I6">
-        <v>-3266000.0</v>
+        <v>-222000.0</v>
       </c>
       <c r="J6">
-        <v>-1478000.0</v>
+        <v>-1100000.0</v>
       </c>
       <c r="K6">
-        <v>-2300000.0</v>
+        <v>-970000.0</v>
       </c>
       <c r="L6">
-        <v>-4874000.0</v>
+        <v>-4095000.0</v>
       </c>
       <c r="M6">
-        <v>-6106000.0</v>
+        <v>-4394000.0</v>
       </c>
       <c r="N6">
-        <v>-8733000.0</v>
+        <v>-8309000.0</v>
       </c>
       <c r="O6">
         <v>-8763000.0</v>
       </c>
       <c r="P6">
-        <v>-19542000.0</v>
+        <v>-17657000.0</v>
       </c>
       <c r="Q6">
         <v>-20800000.0</v>
       </c>
       <c r="R6">
-        <v>-20779000.0</v>
+        <v>-19910000.0</v>
       </c>
       <c r="S6">
-        <v>-28063000.0</v>
+        <v>-20535000.0</v>
       </c>
       <c r="T6">
-        <v>-24724000.0</v>
+        <v>2019000.0</v>
       </c>
       <c r="U6">
         <v>-27068000.0</v>
       </c>
       <c r="V6">
         <v>-12095000.0</v>
       </c>
       <c r="W6">
         <v>-10686000.0</v>
       </c>
       <c r="X6">
         <v>-2385000.0</v>
       </c>
       <c r="Y6">
         <v>-589884.0</v>
       </c>
       <c r="Z6">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
@@ -9130,51 +9134,51 @@
       </c>
       <c r="D23">
         <v>-810000.0</v>
       </c>
       <c r="E23">
         <v>-1498000.0</v>
       </c>
       <c r="F23">
         <v>-50000.0</v>
       </c>
       <c r="G23">
         <v>94000.0</v>
       </c>
       <c r="H23">
         <v>51501000.0</v>
       </c>
       <c r="I23">
         <v>-50000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>141</v>
       </c>
       <c r="B24">
-        <v>-10713000.0</v>
+        <v>-72000.0</v>
       </c>
       <c r="C24">
         <v>-171000.0</v>
       </c>
       <c r="D24">
         <v>10000.0</v>
       </c>
       <c r="E24">
         <v>33000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>447000.0</v>
       </c>
       <c r="H24">
         <v>447000.0</v>
       </c>
       <c r="I24">
         <v>-447000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>142</v>
       </c>
@@ -9795,60 +9799,60 @@
       <c r="U6">
         <v>247795706.0</v>
       </c>
       <c r="V6">
         <v>-3476000.0</v>
       </c>
       <c r="W6">
         <v>-20154000.0</v>
       </c>
       <c r="X6">
         <v>1379000.0</v>
       </c>
       <c r="Y6">
         <v>138000.0</v>
       </c>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>125</v>
       </c>
       <c r="B7">
         <v>-2462000.0</v>
       </c>
       <c r="C7">
-        <v>-1528000.0</v>
+        <v>-1344000.0</v>
       </c>
       <c r="D7">
         <v>-566000.0</v>
       </c>
       <c r="E7">
         <v>-2242000.0</v>
       </c>
       <c r="F7">
-        <v>-3896000.0</v>
+        <v>-3811000.0</v>
       </c>
       <c r="G7">
         <v>354000.0</v>
       </c>
       <c r="H7">
         <v>2453000.0</v>
       </c>
       <c r="I7">
         <v>3612000.0</v>
       </c>
       <c r="J7">
         <v>-5524000.0</v>
       </c>
       <c r="K7">
         <v>-2757000.0</v>
       </c>
       <c r="L7">
         <v>259000.0</v>
       </c>
       <c r="M7">
         <v>2870000.0</v>
       </c>
       <c r="N7">
         <v>-7982000.0</v>
       </c>
@@ -10214,51 +10218,51 @@
         <v>3182000.0</v>
       </c>
       <c r="X13"/>
       <c r="Y13">
         <v>-293000.0</v>
       </c>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>132</v>
       </c>
       <c r="B14">
         <v>1537000.0</v>
       </c>
       <c r="C14">
         <v>821000.0</v>
       </c>
       <c r="D14">
         <v>686000.0</v>
       </c>
       <c r="E14">
         <v>413000.0</v>
       </c>
       <c r="F14">
-        <v>649000.0</v>
+        <v>666000.0</v>
       </c>
       <c r="G14">
         <v>207000.0</v>
       </c>
       <c r="H14">
         <v>231000.0</v>
       </c>
       <c r="I14">
         <v>220000.0</v>
       </c>
       <c r="J14">
         <v>201000.0</v>
       </c>
       <c r="K14">
         <v>283000.0</v>
       </c>
       <c r="L14">
         <v>305000.0</v>
       </c>
       <c r="M14">
         <v>302000.0</v>
       </c>
       <c r="N14">
         <v>306000.0</v>
       </c>
@@ -10795,118 +10799,118 @@
       <c r="U23">
         <v>252439000.0</v>
       </c>
       <c r="V23">
         <v>722000.0</v>
       </c>
       <c r="W23">
         <v>32000.0</v>
       </c>
       <c r="X23">
         <v>380000.0</v>
       </c>
       <c r="Y23">
         <v>-75000.0</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>141</v>
       </c>
       <c r="B24">
         <v>-4000.0</v>
       </c>
       <c r="C24">
-        <v>-25000.0</v>
+        <v>-4929000.0</v>
       </c>
       <c r="D24">
-        <v>-2858000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="E24">
         <v>4036000.0</v>
       </c>
       <c r="F24">
-        <v>-2021000.0</v>
+        <v>-24000.0</v>
       </c>
       <c r="G24">
         <v>-41220000.0</v>
       </c>
       <c r="H24">
         <v>-69000.0</v>
       </c>
       <c r="I24">
         <v>-2110000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>-141000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
         <v>28000.0</v>
       </c>
       <c r="O24">
         <v>33000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24">
         <v>-10652000.0</v>
       </c>
       <c r="X24">
         <v>414000.0</v>
       </c>
       <c r="Y24">
         <v>33000.0</v>
       </c>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
-        <v>2813000.0</v>
+        <v>-146000.0</v>
       </c>
       <c r="C25">
-        <v>1318000.0</v>
+        <v>-782000.0</v>
       </c>
       <c r="D25">
         <v>-464000.0</v>
       </c>
       <c r="E25">
         <v>14225281.0</v>
       </c>
       <c r="F25">
-        <v>-643000.0</v>
+        <v>-745000.0</v>
       </c>
       <c r="G25">
         <v>423000.0</v>
       </c>
       <c r="H25">
         <v>-284000.0</v>
       </c>
       <c r="I25">
         <v>-1656000.0</v>
       </c>
       <c r="J25">
         <v>1146000.0</v>
       </c>
       <c r="K25">
         <v>5419000.0</v>
       </c>
       <c r="L25">
         <v>766000.0</v>
       </c>
       <c r="M25">
         <v>1821000.0</v>
       </c>
       <c r="N25">
         <v>94000.0</v>
       </c>