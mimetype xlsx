--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1417,51 +1417,53 @@
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1695277000000.0</v>
+      </c>
       <c r="C8">
         <v>1694685000000.0</v>
       </c>
       <c r="D8">
         <v>1676596000000.0</v>
       </c>
       <c r="E8">
         <v>1676345000000.0</v>
       </c>
       <c r="F8">
         <v>1676263000000.0</v>
       </c>
       <c r="G8">
         <v>1668145000000.0</v>
       </c>
       <c r="H8">
         <v>1668123000000.0</v>
       </c>
       <c r="I8">
         <v>1643585000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2485,51 +2487,53 @@
         <v>3042294000000.0</v>
       </c>
       <c r="W23">
         <v>2545435000000.0</v>
       </c>
       <c r="X23">
         <v>2335660000000.0</v>
       </c>
       <c r="Y23">
         <v>2059369000000.0</v>
       </c>
       <c r="Z23">
         <v>1965216000000.0</v>
       </c>
       <c r="AA23">
         <v>1747772000000.0</v>
       </c>
       <c r="AB23">
         <v>1747772000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>50</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4369681000000.0</v>
+      </c>
       <c r="C24">
         <v>3966326000000.0</v>
       </c>
       <c r="D24">
         <v>4476501000000.0</v>
       </c>
       <c r="E24">
         <v>4042741000000.0</v>
       </c>
       <c r="F24">
         <v>4141418000000.0</v>
       </c>
       <c r="G24">
         <v>4613218000000.0</v>
       </c>
       <c r="H24">
         <v>4506487000000.0</v>
       </c>
       <c r="I24">
         <v>4766005000000.0</v>
       </c>
       <c r="J24">
         <v>985644000000.0</v>
       </c>
       <c r="K24">
@@ -2591,51 +2595,53 @@
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>448737000000.0</v>
+      </c>
       <c r="C26">
         <v>361926000000.0</v>
       </c>
       <c r="D26">
         <v>430608000000.0</v>
       </c>
       <c r="E26">
         <v>378857000000.0</v>
       </c>
       <c r="F26">
         <v>330133000000.0</v>
       </c>
       <c r="G26">
         <v>348350000000.0</v>
       </c>
       <c r="H26">
         <v>369455000000.0</v>
       </c>
       <c r="I26">
         <v>306899000000.0</v>
       </c>
       <c r="J26">
         <v>304385000000.0</v>
       </c>
       <c r="K26">
@@ -2769,51 +2775,53 @@
       </c>
       <c r="V28">
         <v>-1613650000000.0</v>
       </c>
       <c r="W28">
         <v>-1245822000000.0</v>
       </c>
       <c r="X28">
         <v>-1061446000000.0</v>
       </c>
       <c r="Y28">
         <v>-1010403000000.0</v>
       </c>
       <c r="Z28">
         <v>-682683000000.0</v>
       </c>
       <c r="AA28">
         <v>-618277000000.0</v>
       </c>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>12311279000000.0</v>
+      </c>
       <c r="C29">
         <v>11450349000000.0</v>
       </c>
       <c r="D29">
         <v>12117016000000.0</v>
       </c>
       <c r="E29">
         <v>10736463000000.0</v>
       </c>
       <c r="F29">
         <v>10028430000000.0</v>
       </c>
       <c r="G29">
         <v>9808408000000.0</v>
       </c>
       <c r="H29">
         <v>9816787000000.0</v>
       </c>
       <c r="I29">
         <v>10910533000000.0</v>
       </c>
       <c r="J29">
         <v>2983086000000.0</v>
       </c>
       <c r="K29"/>
@@ -2949,51 +2957,53 @@
         <v>426248000000.0</v>
       </c>
       <c r="M31">
         <v>3127772922.13</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
         <v>58</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>258429000000.0</v>
+      </c>
       <c r="C32">
         <v>14671000000.0</v>
       </c>
       <c r="D32">
         <v>245477000000.0</v>
       </c>
       <c r="E32">
         <v>-83984000000.0</v>
       </c>
       <c r="F32">
         <v>447912000000.0</v>
       </c>
       <c r="G32">
         <v>939717000000.0</v>
       </c>
       <c r="H32">
         <v>293534000000.0</v>
       </c>
       <c r="I32">
         <v>539727000000.0</v>
       </c>
       <c r="J32">
         <v>341299000000.0</v>
       </c>
       <c r="K32"/>
@@ -3081,51 +3091,53 @@
       </c>
       <c r="V33">
         <v>670324000000.0</v>
       </c>
       <c r="W33">
         <v>575520000000.0</v>
       </c>
       <c r="X33">
         <v>605513000000.0</v>
       </c>
       <c r="Y33">
         <v>517171000000.0</v>
       </c>
       <c r="Z33">
         <v>620122000000.0</v>
       </c>
       <c r="AA33">
         <v>608821000000.0</v>
       </c>
       <c r="AB33"/>
     </row>
     <row r="34" spans="1:28">
       <c r="A34" t="s">
         <v>60</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>671065000000.0</v>
+      </c>
       <c r="C34">
         <v>633442000000.0</v>
       </c>
       <c r="D34">
         <v>768770000000.0</v>
       </c>
       <c r="E34">
         <v>599657000000.0</v>
       </c>
       <c r="F34">
         <v>536156000000.0</v>
       </c>
       <c r="G34">
         <v>574575000000.0</v>
       </c>
       <c r="H34">
         <v>451922000000.0</v>
       </c>
       <c r="I34">
         <v>310960000000.0</v>
       </c>
       <c r="J34">
         <v>159523000000.0</v>
       </c>
       <c r="K34">
@@ -3787,51 +3799,53 @@
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
     </row>
     <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>71</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>3652509000000.0</v>
+      </c>
       <c r="C45">
         <v>3273239000000.0</v>
       </c>
       <c r="D45">
         <v>3210478000000.0</v>
       </c>
       <c r="E45">
         <v>2698983000000.0</v>
       </c>
       <c r="F45">
         <v>2453008000000.0</v>
       </c>
       <c r="G45">
         <v>1453917000000.0</v>
       </c>
       <c r="H45">
         <v>1386370000000.0</v>
       </c>
       <c r="I45">
         <v>1316531000000.0</v>
       </c>
       <c r="J45">
         <v>536801000000.0</v>
       </c>
       <c r="K45">
@@ -4133,51 +4147,53 @@
         <v>0.0</v>
       </c>
       <c r="M49">
         <v>0.0</v>
       </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
     </row>
     <row r="50" spans="1:28">
       <c r="A50" t="s">
         <v>76</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>512157000000.0</v>
+      </c>
       <c r="C50">
         <v>548939000000.0</v>
       </c>
       <c r="D50">
         <v>367251000000.0</v>
       </c>
       <c r="E50">
         <v>339600000000.0</v>
       </c>
       <c r="F50">
         <v>203993000000.0</v>
       </c>
       <c r="G50">
         <v>22153000000.0</v>
       </c>
       <c r="H50">
         <v>586817000000.0</v>
       </c>
       <c r="I50">
         <v>984946000000.0</v>
       </c>
       <c r="J50">
         <v>18000000.0</v>
       </c>
       <c r="K50">
@@ -4355,51 +4371,53 @@
       </c>
       <c r="V52">
         <v>9112000000.0</v>
       </c>
       <c r="W52">
         <v>12941000000.0</v>
       </c>
       <c r="X52">
         <v>9977000000.0</v>
       </c>
       <c r="Y52">
         <v>7689000000.0</v>
       </c>
       <c r="Z52">
         <v>10141000000.0</v>
       </c>
       <c r="AA52">
         <v>9447000000.0</v>
       </c>
       <c r="AB52"/>
     </row>
     <row r="53" spans="1:28">
       <c r="A53" t="s">
         <v>79</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>41888000000.0</v>
+      </c>
       <c r="C53">
         <v>20476000000.0</v>
       </c>
       <c r="D53">
         <v>15089000000.0</v>
       </c>
       <c r="E53">
         <v>20174000000.0</v>
       </c>
       <c r="F53">
         <v>25305000000.0</v>
       </c>
       <c r="G53">
         <v>36598000000.0</v>
       </c>
       <c r="H53">
         <v>15822000000.0</v>
       </c>
       <c r="I53">
         <v>23276000000.0</v>
       </c>
       <c r="J53">
         <v>80646000000.0</v>
       </c>
       <c r="K53">
@@ -6042,51 +6060,53 @@
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
     </row>
     <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1695277000000.0</v>
+      </c>
       <c r="C8">
         <v>1694763000000.0</v>
       </c>
       <c r="D8">
         <v>1694759000000.0</v>
       </c>
       <c r="E8">
         <v>1694711000000.0</v>
       </c>
       <c r="F8">
         <v>1694685000000.0</v>
       </c>
       <c r="G8">
         <v>1694660000000.0</v>
       </c>
       <c r="H8">
         <v>1694660000000.0</v>
       </c>
       <c r="I8">
         <v>1676596000000.0</v>
       </c>
       <c r="J8">
         <v>1676596000000.0</v>
       </c>
       <c r="K8">
@@ -8736,51 +8756,53 @@
       <c r="BM23">
         <v>2684347000000.0</v>
       </c>
       <c r="BN23">
         <v>2823274000000.0</v>
       </c>
       <c r="BO23">
         <v>2753315000000.0</v>
       </c>
       <c r="BP23">
         <v>2739933000000.0</v>
       </c>
       <c r="BQ23"/>
       <c r="BR23">
         <v>2760188000000.0</v>
       </c>
       <c r="BS23">
         <v>2554650000000.0</v>
       </c>
       <c r="BT23"/>
     </row>
     <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>50</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4369681000000.0</v>
+      </c>
       <c r="C24">
         <v>4270174000000.0</v>
       </c>
       <c r="D24">
         <v>4351462000000.0</v>
       </c>
       <c r="E24">
         <v>4134799000000.0</v>
       </c>
       <c r="F24">
         <v>3966326000000.0</v>
       </c>
       <c r="G24">
         <v>4704681000000.0</v>
       </c>
       <c r="H24">
         <v>4427092000000.0</v>
       </c>
       <c r="I24">
         <v>5042242000000.0</v>
       </c>
       <c r="J24">
         <v>4476501000000.0</v>
       </c>
       <c r="K24">
@@ -9004,51 +9026,53 @@
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
     </row>
     <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>448737000000.0</v>
+      </c>
       <c r="C26">
         <v>434168000000.0</v>
       </c>
       <c r="D26">
         <v>374332000000.0</v>
       </c>
       <c r="E26">
         <v>347120000000.0</v>
       </c>
       <c r="F26">
         <v>361926000000.0</v>
       </c>
       <c r="G26">
         <v>410206000000.0</v>
       </c>
       <c r="H26">
         <v>277314000000.0</v>
       </c>
       <c r="I26">
         <v>447181000000.0</v>
       </c>
       <c r="J26">
         <v>430608000000.0</v>
       </c>
       <c r="K26">
@@ -9450,51 +9474,53 @@
       <c r="BM28">
         <v>-226707000000.0</v>
       </c>
       <c r="BN28">
         <v>-247734000000.0</v>
       </c>
       <c r="BO28">
         <v>-271851000000.0</v>
       </c>
       <c r="BP28">
         <v>-257620000000.0</v>
       </c>
       <c r="BQ28"/>
       <c r="BR28">
         <v>-209769000000.0</v>
       </c>
       <c r="BS28">
         <v>-218866000000.0</v>
       </c>
       <c r="BT28"/>
     </row>
     <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>12311279000000.0</v>
+      </c>
       <c r="C29">
         <v>12496264000000.0</v>
       </c>
       <c r="D29">
         <v>11776017000000.0</v>
       </c>
       <c r="E29">
         <v>11371201000000.0</v>
       </c>
       <c r="F29">
         <v>11450349000000.0</v>
       </c>
       <c r="G29">
         <v>12258422000000.0</v>
       </c>
       <c r="H29">
         <v>11971947000000.0</v>
       </c>
       <c r="I29">
         <v>13279402000000.0</v>
       </c>
       <c r="J29">
         <v>12117016000000.0</v>
       </c>
       <c r="K29">
@@ -9908,51 +9934,53 @@
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
     </row>
     <row r="32" spans="1:72">
       <c r="A32" t="s">
         <v>58</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>258429000000.0</v>
+      </c>
       <c r="C32">
         <v>506256000000.0</v>
       </c>
       <c r="D32">
         <v>780965000000.0</v>
       </c>
       <c r="E32">
         <v>343536000000.0</v>
       </c>
       <c r="F32">
         <v>14671000000.0</v>
       </c>
       <c r="G32">
         <v>656323000000.0</v>
       </c>
       <c r="H32">
         <v>666776000000.0</v>
       </c>
       <c r="I32">
         <v>642330000000.0</v>
       </c>
       <c r="J32">
         <v>245477000000.0</v>
       </c>
       <c r="K32">
@@ -10246,51 +10274,53 @@
       <c r="BM33">
         <v>1218166000000.0</v>
       </c>
       <c r="BN33">
         <v>1250400000000.0</v>
       </c>
       <c r="BO33">
         <v>1256430000000.0</v>
       </c>
       <c r="BP33">
         <v>1233901000000.0</v>
       </c>
       <c r="BQ33"/>
       <c r="BR33">
         <v>1284604000000.0</v>
       </c>
       <c r="BS33">
         <v>1247059000000.0</v>
       </c>
       <c r="BT33"/>
     </row>
     <row r="34" spans="1:72">
       <c r="A34" t="s">
         <v>60</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>671065000000.0</v>
+      </c>
       <c r="C34">
         <v>665118000000.0</v>
       </c>
       <c r="D34">
         <v>635291000000.0</v>
       </c>
       <c r="E34">
         <v>624285000000.0</v>
       </c>
       <c r="F34">
         <v>633442000000.0</v>
       </c>
       <c r="G34">
         <v>678090000000.0</v>
       </c>
       <c r="H34">
         <v>639310000000.0</v>
       </c>
       <c r="I34">
         <v>704122000000.0</v>
       </c>
       <c r="J34">
         <v>768770000000.0</v>
       </c>
       <c r="K34">
@@ -12024,51 +12054,53 @@
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
     </row>
     <row r="45" spans="1:72">
       <c r="A45" t="s">
         <v>71</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>3652509000000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45">
         <v>3273239000000.0</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45">
         <v>3210478000000.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45">
         <v>2698983000000.0</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45">
@@ -12864,51 +12896,53 @@
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
     </row>
     <row r="50" spans="1:72">
       <c r="A50" t="s">
         <v>76</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>512157000000.0</v>
+      </c>
       <c r="C50">
         <v>583147000000.0</v>
       </c>
       <c r="D50">
         <v>293858000000.0</v>
       </c>
       <c r="E50">
         <v>371143000000.0</v>
       </c>
       <c r="F50">
         <v>548939000000.0</v>
       </c>
       <c r="G50">
         <v>135467000000.0</v>
       </c>
       <c r="H50">
         <v>624101000000.0</v>
       </c>
       <c r="I50">
         <v>438743000000.0</v>
       </c>
       <c r="J50">
         <v>367251000000.0</v>
       </c>
       <c r="K50">
@@ -13434,51 +13468,53 @@
       <c r="BM52">
         <v>3058000000.0</v>
       </c>
       <c r="BN52">
         <v>3285000000.0</v>
       </c>
       <c r="BO52">
         <v>3265000000.0</v>
       </c>
       <c r="BP52">
         <v>3101000000.0</v>
       </c>
       <c r="BQ52"/>
       <c r="BR52">
         <v>3214000000.0</v>
       </c>
       <c r="BS52">
         <v>3699000000.0</v>
       </c>
       <c r="BT52"/>
     </row>
     <row r="53" spans="1:72">
       <c r="A53" t="s">
         <v>79</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>41888000000.0</v>
+      </c>
       <c r="C53">
         <v>107004000000.0</v>
       </c>
       <c r="D53">
         <v>58192000000.0</v>
       </c>
       <c r="E53">
         <v>69167000000.0</v>
       </c>
       <c r="F53">
         <v>20476000000.0</v>
       </c>
       <c r="G53">
         <v>32621000000.0</v>
       </c>
       <c r="H53">
         <v>47200000000.0</v>
       </c>
       <c r="I53">
         <v>53386000000.0</v>
       </c>
       <c r="J53">
         <v>15089000000.0</v>
       </c>
       <c r="K53">
@@ -15439,51 +15475,51 @@
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>145</v>
       </c>
       <c r="B5">
-        <v>573042315000.0</v>
+        <v>655016835000.0</v>
       </c>
       <c r="C5">
         <v>449116000000.0</v>
       </c>
       <c r="D5">
         <v>499475000000.0</v>
       </c>
       <c r="E5">
         <v>619667000000.0</v>
       </c>
       <c r="F5">
         <v>600062000000.0</v>
       </c>
       <c r="G5">
         <v>424047000000.0</v>
       </c>
       <c r="H5">
         <v>88256000000.0</v>
       </c>
       <c r="I5">
         <v>216525000000.0</v>
       </c>
       <c r="J5">
         <v>177829000000.0</v>
       </c>
@@ -15525,51 +15561,51 @@
       </c>
       <c r="W5">
         <v>441436000000.0</v>
       </c>
       <c r="X5">
         <v>446503000000.0</v>
       </c>
       <c r="Y5">
         <v>432318000000.0</v>
       </c>
       <c r="Z5">
         <v>374186000000.0</v>
       </c>
       <c r="AA5">
         <v>264096000000.0</v>
       </c>
       <c r="AB5">
         <v>203958000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>146</v>
       </c>
       <c r="B6">
-        <v>1337658931000.0</v>
+        <v>1419633451000.0</v>
       </c>
       <c r="C6">
         <v>1210512000000.0</v>
       </c>
       <c r="D6">
         <v>1143936000000.0</v>
       </c>
       <c r="E6">
         <v>1284067000000.0</v>
       </c>
       <c r="F6">
         <v>1183213000000.0</v>
       </c>
       <c r="G6">
         <v>983718000000.0</v>
       </c>
       <c r="H6">
         <v>671905000000.0</v>
       </c>
       <c r="I6">
         <v>464216000000.0</v>
       </c>
       <c r="J6">
         <v>359956000000.0</v>
       </c>
@@ -16038,101 +16074,105 @@
         <v>365000000.0</v>
       </c>
       <c r="W12">
         <v>334000000.0</v>
       </c>
       <c r="X12">
         <v>359000000.0</v>
       </c>
       <c r="Y12">
         <v>420000000.0</v>
       </c>
       <c r="Z12">
         <v>759000000.0</v>
       </c>
       <c r="AA12">
         <v>1020000000.0</v>
       </c>
       <c r="AB12">
         <v>1194000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>153</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>16878000000.0</v>
+      </c>
       <c r="C13">
         <v>181973000000.0</v>
       </c>
       <c r="D13">
         <v>11293000000.0</v>
       </c>
       <c r="E13">
         <v>62913000000.0</v>
       </c>
       <c r="F13">
         <v>23700000000.0</v>
       </c>
       <c r="G13">
         <v>105521000000.0</v>
       </c>
       <c r="H13">
         <v>11202000000.0</v>
       </c>
       <c r="I13">
         <v>6619000000.0</v>
       </c>
       <c r="J13">
         <v>39543000000.0</v>
       </c>
       <c r="K13">
         <v>12274000000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
         <v>154</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>-264000000.0</v>
+      </c>
       <c r="C14">
         <v>-215000000.0</v>
       </c>
       <c r="D14">
         <v>-130000000.0</v>
       </c>
       <c r="E14">
         <v>-21000000.0</v>
       </c>
       <c r="F14">
         <v>-107000000.0</v>
       </c>
       <c r="G14">
         <v>4140000000.0</v>
       </c>
       <c r="H14">
         <v>4003000000.0</v>
       </c>
       <c r="I14">
         <v>4006000000.0</v>
       </c>
       <c r="J14">
         <v>19985000000.0</v>
       </c>
       <c r="K14">
@@ -16282,51 +16322,53 @@
         <v>80166000000.0</v>
       </c>
       <c r="M16">
         <v>-1213426561.78</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
         <v>157</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-152125000000.0</v>
+      </c>
       <c r="C17">
         <v>108143000000.0</v>
       </c>
       <c r="D17">
         <v>144197000000.0</v>
       </c>
       <c r="E17">
         <v>317038000000.0</v>
       </c>
       <c r="F17">
         <v>230166000000.0</v>
       </c>
       <c r="G17">
         <v>376171000000.0</v>
       </c>
       <c r="H17">
         <v>44290000000.0</v>
       </c>
       <c r="I17">
         <v>109014000000.0</v>
       </c>
       <c r="J17">
         <v>186708000000.0</v>
       </c>
       <c r="K17">
@@ -16336,51 +16378,53 @@
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>-1190610563.12</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
         <v>158</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-143774000000.0</v>
+      </c>
       <c r="C18">
         <v>-160554000000.0</v>
       </c>
       <c r="D18">
         <v>-140463000000.0</v>
       </c>
       <c r="E18">
         <v>-106785000000.0</v>
       </c>
       <c r="F18">
         <v>-142907000000.0</v>
       </c>
       <c r="G18">
         <v>-143110000000.0</v>
       </c>
       <c r="H18">
         <v>-146649000000.0</v>
       </c>
       <c r="I18">
         <v>-60959000000.0</v>
       </c>
       <c r="J18">
         <v>7615000000.0</v>
       </c>
       <c r="K18">
@@ -16722,51 +16766,53 @@
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>165</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>721127000000.0</v>
+      </c>
       <c r="C25">
         <v>761396000000.0</v>
       </c>
       <c r="D25">
         <v>728002000000.0</v>
       </c>
       <c r="E25">
         <v>664400000000.0</v>
       </c>
       <c r="F25">
         <v>583151000000.0</v>
       </c>
       <c r="G25">
         <v>559671000000.0</v>
       </c>
       <c r="H25">
         <v>583649000000.0</v>
       </c>
       <c r="I25">
         <v>272446000000.0</v>
       </c>
       <c r="J25">
         <v>182127000000.0</v>
       </c>
       <c r="K25"/>
@@ -16874,51 +16920,53 @@
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>94522000000.0</v>
       </c>
       <c r="R27">
         <v>94006000000.0</v>
       </c>
       <c r="S27">
         <v>108096000000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>168</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>1084215000000.0</v>
+      </c>
       <c r="C28">
         <v>1104766000000.0</v>
       </c>
       <c r="D28">
         <v>1053819000000.0</v>
       </c>
       <c r="E28">
         <v>997309000000.0</v>
       </c>
       <c r="F28">
         <v>886361000000.0</v>
       </c>
       <c r="G28">
         <v>875663000000.0</v>
       </c>
       <c r="H28">
         <v>964737000000.0</v>
       </c>
       <c r="I28">
         <v>717599000000.0</v>
       </c>
       <c r="J28">
         <v>628106000000.0</v>
       </c>
       <c r="K28">
@@ -16944,51 +16992,53 @@
       </c>
       <c r="R28">
         <v>666683000000.0</v>
       </c>
       <c r="S28">
         <v>834229000000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28">
         <v>385963000000.0</v>
       </c>
       <c r="AA28"/>
       <c r="AB28">
         <v>319356000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>169</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>9770000000.0</v>
+      </c>
       <c r="C29">
         <v>66941000000.0</v>
       </c>
       <c r="D29">
         <v>-91406000000.0</v>
       </c>
       <c r="E29">
         <v>58052000000.0</v>
       </c>
       <c r="F29">
         <v>72405000000.0</v>
       </c>
       <c r="G29">
         <v>-9936000000.0</v>
       </c>
       <c r="H29">
         <v>-105044000000.0</v>
       </c>
       <c r="I29">
         <v>-14118000000.0</v>
       </c>
       <c r="J29">
         <v>30497000000.0</v>
       </c>
       <c r="K29">
@@ -18034,51 +18084,51 @@
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
     </row>
     <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>145</v>
       </c>
       <c r="B5">
-        <v>47541636000.0</v>
+        <v>-8992216000.0</v>
       </c>
       <c r="C5">
         <v>262139397000.0</v>
       </c>
       <c r="D5">
         <v>111312000000.0</v>
       </c>
       <c r="E5">
         <v>257788000000.0</v>
       </c>
       <c r="F5">
         <v>-8500000000.0</v>
       </c>
       <c r="G5">
         <v>6052000000.0</v>
       </c>
       <c r="H5">
         <v>187826000000.0</v>
       </c>
       <c r="I5">
         <v>196295000000.0</v>
       </c>
       <c r="J5">
         <v>156032000000.0</v>
       </c>
@@ -18252,51 +18302,51 @@
       </c>
       <c r="BO5">
         <v>224268000000.0</v>
       </c>
       <c r="BP5">
         <v>237468000000.0</v>
       </c>
       <c r="BQ5">
         <v>249787000000.0</v>
       </c>
       <c r="BR5">
         <v>-290252000000.0</v>
       </c>
       <c r="BS5">
         <v>267488000000.0</v>
       </c>
       <c r="BT5">
         <v>251940000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>146</v>
       </c>
       <c r="B6">
-        <v>214422107000.0</v>
+        <v>157888255000.0</v>
       </c>
       <c r="C6">
         <v>456219938000.0</v>
       </c>
       <c r="D6">
         <v>316467000000.0</v>
       </c>
       <c r="E6">
         <v>439424000000.0</v>
       </c>
       <c r="F6">
         <v>181269000000.0</v>
       </c>
       <c r="G6">
         <v>193007000000.0</v>
       </c>
       <c r="H6">
         <v>380278000000.0</v>
       </c>
       <c r="I6">
         <v>388515000000.0</v>
       </c>
       <c r="J6">
         <v>259235000000.0</v>
       </c>
@@ -19529,51 +19579,53 @@
         <v>262000000.0</v>
       </c>
       <c r="BO12">
         <v>347000000.0</v>
       </c>
       <c r="BP12">
         <v>479000000.0</v>
       </c>
       <c r="BQ12">
         <v>342000000.0</v>
       </c>
       <c r="BR12">
         <v>359000000.0</v>
       </c>
       <c r="BS12">
         <v>212000000.0</v>
       </c>
       <c r="BT12">
         <v>666000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>153</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>189147000000.0</v>
+      </c>
       <c r="C13">
         <v>87871000000.0</v>
       </c>
       <c r="D13">
         <v>44396000000.0</v>
       </c>
       <c r="E13">
         <v>33936000000.0</v>
       </c>
       <c r="F13">
         <v>32367000000.0</v>
       </c>
       <c r="G13">
         <v>40536000000.0</v>
       </c>
       <c r="H13">
         <v>4116000000.0</v>
       </c>
       <c r="I13">
         <v>30677000000.0</v>
       </c>
       <c r="J13">
         <v>34808000000.0</v>
       </c>
       <c r="K13">
@@ -19661,51 +19713,53 @@
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
     </row>
     <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>154</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>-62000000.0</v>
+      </c>
       <c r="C14">
         <v>-94000000.0</v>
       </c>
       <c r="D14">
         <v>-72000000.0</v>
       </c>
       <c r="E14">
         <v>-36000000.0</v>
       </c>
       <c r="F14">
         <v>-57000000.0</v>
       </c>
       <c r="G14">
         <v>-46000000.0</v>
       </c>
       <c r="H14">
         <v>-61000000.0</v>
       </c>
       <c r="I14">
         <v>-51000000.0</v>
       </c>
       <c r="J14">
         <v>-24000000.0</v>
       </c>
       <c r="K14">
@@ -20157,51 +20211,53 @@
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
     </row>
     <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>157</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-368408000000.0</v>
+      </c>
       <c r="C17">
         <v>103733000000.0</v>
       </c>
       <c r="D17">
         <v>-11729000000.0</v>
       </c>
       <c r="E17">
         <v>124279000000.0</v>
       </c>
       <c r="F17">
         <v>-103098000000.0</v>
       </c>
       <c r="G17">
         <v>23835000000.0</v>
       </c>
       <c r="H17">
         <v>92106000000.0</v>
       </c>
       <c r="I17">
         <v>95300000000.0</v>
       </c>
       <c r="J17">
         <v>-2994000000.0</v>
       </c>
       <c r="K17">
@@ -20299,51 +20355,53 @@
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
     </row>
     <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>158</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-35876000000.0</v>
+      </c>
       <c r="C18">
         <v>-35756000000.0</v>
       </c>
       <c r="D18">
         <v>-38742000000.0</v>
       </c>
       <c r="E18">
         <v>-33400000000.0</v>
       </c>
       <c r="F18">
         <v>-28618000000.0</v>
       </c>
       <c r="G18">
         <v>-38584000000.0</v>
       </c>
       <c r="H18">
         <v>-64338000000.0</v>
       </c>
       <c r="I18">
         <v>-29014000000.0</v>
       </c>
       <c r="J18">
         <v>-13901000000.0</v>
       </c>
       <c r="K18">
@@ -21235,51 +21293,53 @@
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
     </row>
     <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>165</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>163870000000.0</v>
+      </c>
       <c r="C25">
         <v>190639000000.0</v>
       </c>
       <c r="D25">
         <v>184982000000.0</v>
       </c>
       <c r="E25">
         <v>181636000000.0</v>
       </c>
       <c r="F25">
         <v>189769000000.0</v>
       </c>
       <c r="G25">
         <v>186955000000.0</v>
       </c>
       <c r="H25">
         <v>192452000000.0</v>
       </c>
       <c r="I25">
         <v>192220000000.0</v>
       </c>
       <c r="J25">
         <v>186744000000.0</v>
       </c>
       <c r="K25">
@@ -21731,51 +21791,53 @@
       <c r="BC27">
         <v>38700000000.0</v>
       </c>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
     </row>
     <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>168</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>291996000000.0</v>
+      </c>
       <c r="C28">
         <v>282783000000.0</v>
       </c>
       <c r="D28">
         <v>253551000000.0</v>
       </c>
       <c r="E28">
         <v>255885000000.0</v>
       </c>
       <c r="F28">
         <v>295866000000.0</v>
       </c>
       <c r="G28">
         <v>270588000000.0</v>
       </c>
       <c r="H28">
         <v>268282000000.0</v>
       </c>
       <c r="I28">
         <v>270030000000.0</v>
       </c>
       <c r="J28">
         <v>285234000000.0</v>
       </c>
       <c r="K28">
@@ -21903,51 +21965,53 @@
       <c r="BC28">
         <v>123984000000.0</v>
       </c>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
     </row>
     <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>169</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-86615000000.0</v>
+      </c>
       <c r="C29">
         <v>30131000000.0</v>
       </c>
       <c r="D29">
         <v>39903000000.0</v>
       </c>
       <c r="E29">
         <v>26351000000.0</v>
       </c>
       <c r="F29">
         <v>-4201000000.0</v>
       </c>
       <c r="G29">
         <v>2572000000.0</v>
       </c>
       <c r="H29">
         <v>27266000000.0</v>
       </c>
       <c r="I29">
         <v>41304000000.0</v>
       </c>
       <c r="J29">
         <v>-44528000000.0</v>
       </c>
       <c r="K29">
@@ -23951,51 +24015,53 @@
         <v>341482000000.0</v>
       </c>
       <c r="W18">
         <v>241870000000.0</v>
       </c>
       <c r="X18">
         <v>256962000000.0</v>
       </c>
       <c r="Y18">
         <v>229972000000.0</v>
       </c>
       <c r="Z18">
         <v>203063000000.0</v>
       </c>
       <c r="AA18">
         <v>185721000000.0</v>
       </c>
       <c r="AB18">
         <v>123539000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
         <v>190</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-10400000000.0</v>
+      </c>
       <c r="C19">
         <v>-367060000000.0</v>
       </c>
       <c r="D19">
         <v>-463862000000.0</v>
       </c>
       <c r="E19">
         <v>-607102000000.0</v>
       </c>
       <c r="F19">
         <v>-198125000000.0</v>
       </c>
       <c r="G19">
         <v>62008000000.0</v>
       </c>
       <c r="H19">
         <v>292119000000.0</v>
       </c>
       <c r="I19">
         <v>-2835698000000.0</v>
       </c>
       <c r="J19">
         <v>-93342000000.0</v>
       </c>
       <c r="K19">
@@ -24037,51 +24103,53 @@
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>192</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>1076000000.0</v>
+      </c>
       <c r="C21">
         <v>-314314000000.0</v>
       </c>
       <c r="D21">
         <v>1513000000.0</v>
       </c>
       <c r="E21">
         <v>-285071000000.0</v>
       </c>
       <c r="F21">
         <v>-600477000000.0</v>
       </c>
       <c r="G21">
         <v>-660504000000.0</v>
       </c>
       <c r="H21">
         <v>-586090000000.0</v>
       </c>
       <c r="I21">
         <v>3161504000000.0</v>
       </c>
       <c r="J21">
         <v>-153136000000.0</v>
       </c>
       <c r="K21">
@@ -24511,51 +24579,53 @@
       <c r="S26">
         <v>-280268000000.0</v>
       </c>
       <c r="T26">
         <v>-128758000000.0</v>
       </c>
       <c r="U26">
         <v>-213734000000.0</v>
       </c>
       <c r="V26">
         <v>-156000000.0</v>
       </c>
       <c r="W26">
         <v>-166000000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
         <v>197</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>72775000000.0</v>
+      </c>
       <c r="C27">
         <v>72867000000.0</v>
       </c>
       <c r="D27">
         <v>70871000000.0</v>
       </c>
       <c r="E27">
         <v>60672000000.0</v>
       </c>
       <c r="F27">
         <v>43374000000.0</v>
       </c>
       <c r="G27">
         <v>37663000000.0</v>
       </c>
       <c r="H27">
         <v>29122000000.0</v>
       </c>
       <c r="I27">
         <v>20084000000.0</v>
       </c>
       <c r="J27">
         <v>18610000000.0</v>
       </c>
       <c r="K27">
@@ -25062,51 +25132,51 @@
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>18</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>173</v>
       </c>
       <c r="B2">
         <v>667618322000.0</v>
       </c>
       <c r="C2">
-        <v>723786722000.0</v>
+        <v>681486000000.0</v>
       </c>
       <c r="D2">
         <v>350008000000.0</v>
       </c>
       <c r="E2">
         <v>385113000000.0</v>
       </c>
       <c r="F2">
         <v>494126000000.0</v>
       </c>
       <c r="G2">
         <v>859015000000.0</v>
       </c>
       <c r="H2">
         <v>804272000000.0</v>
       </c>
       <c r="I2">
         <v>457800000000.0</v>
       </c>
       <c r="J2">
         <v>288359000000.0</v>
       </c>
       <c r="K2">
         <v>318051000000.0</v>
       </c>
@@ -25260,63 +25330,63 @@
       </c>
       <c r="BJ2">
         <v>799083000000.0</v>
       </c>
       <c r="BK2">
         <v>742109000000.0</v>
       </c>
       <c r="BL2">
         <v>758082000000.0</v>
       </c>
       <c r="BM2">
         <v>587606000000.0</v>
       </c>
       <c r="BN2">
         <v>766204000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>174</v>
       </c>
       <c r="B3">
         <v>45668623000</v>
       </c>
       <c r="C3">
-        <v>42565923000</v>
+        <v>222373000000</v>
       </c>
       <c r="D3">
         <v>52825000000</v>
       </c>
       <c r="E3">
         <v>75068000000</v>
       </c>
       <c r="F3">
         <v>48793000000</v>
       </c>
       <c r="G3">
-        <v>45088000000</v>
+        <v>56651000000</v>
       </c>
       <c r="H3">
         <v>49473000000</v>
       </c>
       <c r="I3">
         <v>57441000000</v>
       </c>
       <c r="J3">
         <v>44536000000</v>
       </c>
       <c r="K3">
         <v>77124000000</v>
       </c>
       <c r="L3">
         <v>70043000000</v>
       </c>
       <c r="M3">
         <v>269237000000</v>
       </c>
       <c r="N3">
         <v>444080000000</v>
       </c>
       <c r="O3">
         <v>50624000000</v>
       </c>
@@ -25628,51 +25698,51 @@
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>177</v>
       </c>
       <c r="B6">
         <v>-69983473000.0</v>
       </c>
       <c r="C6">
-        <v>-68402638000.0</v>
+        <v>-26549000000.0</v>
       </c>
       <c r="D6">
         <v>331478000000.0</v>
       </c>
       <c r="E6">
         <v>-35105000000.0</v>
       </c>
       <c r="F6">
         <v>-109013000000.0</v>
       </c>
       <c r="G6">
         <v>-364889000000.0</v>
       </c>
       <c r="H6">
         <v>54003000000.0</v>
       </c>
       <c r="I6">
         <v>347212000000.0</v>
       </c>
       <c r="J6">
         <v>169441000000.0</v>
       </c>
       <c r="K6">
         <v>-29692000000.0</v>
       </c>
@@ -25822,51 +25892,51 @@
       </c>
       <c r="BJ6">
         <v>3985000000.0</v>
       </c>
       <c r="BK6">
         <v>56974000000.0</v>
       </c>
       <c r="BL6">
         <v>-15973000000.0</v>
       </c>
       <c r="BM6">
         <v>170476000000.0</v>
       </c>
       <c r="BN6">
         <v>-178598000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>178</v>
       </c>
       <c r="B7">
         <v>-224516458000.0</v>
       </c>
       <c r="C7">
-        <v>11507407000.0</v>
+        <v>-39331000000.0</v>
       </c>
       <c r="D7">
         <v>21938000000.0</v>
       </c>
       <c r="E7">
         <v>-33701000000.0</v>
       </c>
       <c r="F7">
         <v>-7457000000.0</v>
       </c>
       <c r="G7">
         <v>69128000000.0</v>
       </c>
       <c r="H7">
         <v>-80452000000.0</v>
       </c>
       <c r="I7">
         <v>-80194000000.0</v>
       </c>
       <c r="J7">
         <v>89858000000.0</v>
       </c>
       <c r="K7">
         <v>-166022000000.0</v>
       </c>
@@ -26100,51 +26170,51 @@
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
     </row>
     <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>180</v>
       </c>
       <c r="B9">
         <v>-103737404000.0</v>
       </c>
       <c r="C9">
-        <v>-12342273000.0</v>
+        <v>-10936000000.0</v>
       </c>
       <c r="D9">
         <v>-9797000000.0</v>
       </c>
       <c r="E9">
         <v>48083000000.0</v>
       </c>
       <c r="F9">
         <v>-13854000000.0</v>
       </c>
       <c r="G9">
         <v>12674000000.0</v>
       </c>
       <c r="H9">
         <v>-10035000000.0</v>
       </c>
       <c r="I9">
         <v>-47744000000.0</v>
       </c>
       <c r="J9">
         <v>73897000000.0</v>
       </c>
       <c r="K9">
         <v>14288000000.0</v>
       </c>
@@ -26270,51 +26340,51 @@
       <c r="BA9">
         <v>-90994000000.0</v>
       </c>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
     </row>
     <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>181</v>
       </c>
       <c r="B10">
         <v>21806348000.0</v>
       </c>
       <c r="C10">
-        <v>-39535389000.0</v>
+        <v>-37962000000.0</v>
       </c>
       <c r="D10">
         <v>-28962000000.0</v>
       </c>
       <c r="E10">
         <v>-13069000000.0</v>
       </c>
       <c r="F10">
         <v>-4992000000.0</v>
       </c>
       <c r="G10">
         <v>21237000000.0</v>
       </c>
       <c r="H10">
         <v>-41139000000.0</v>
       </c>
       <c r="I10">
         <v>-10079000000.0</v>
       </c>
       <c r="J10">
         <v>12747000000.0</v>
       </c>
       <c r="K10">
         <v>-50552000000.0</v>
       </c>
@@ -26818,51 +26888,51 @@
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>185</v>
       </c>
       <c r="B14">
         <v>166880471000.0</v>
       </c>
       <c r="C14">
-        <v>194080541000.0</v>
+        <v>190639000000.0</v>
       </c>
       <c r="D14">
         <v>184982000000.0</v>
       </c>
       <c r="E14">
         <v>181636000000.0</v>
       </c>
       <c r="F14">
         <v>189769000000.0</v>
       </c>
       <c r="G14">
         <v>186955000000.0</v>
       </c>
       <c r="H14">
         <v>192452000000.0</v>
       </c>
       <c r="I14">
         <v>192220000000.0</v>
       </c>
       <c r="J14">
         <v>186744000000.0</v>
       </c>
       <c r="K14">
         <v>187061000000.0</v>
       </c>
@@ -27012,51 +27082,51 @@
       </c>
       <c r="BJ14">
         <v>28054000000.0</v>
       </c>
       <c r="BK14">
         <v>29689000000.0</v>
       </c>
       <c r="BL14">
         <v>30311000000.0</v>
       </c>
       <c r="BM14">
         <v>30948000000.0</v>
       </c>
       <c r="BN14">
         <v>30807000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>186</v>
       </c>
       <c r="B15">
         <v>1525795000.0</v>
       </c>
       <c r="C15">
-        <v>155415434000.0</v>
+        <v>149032000000.0</v>
       </c>
       <c r="D15">
         <v>8787000000.0</v>
       </c>
       <c r="E15">
         <v>145295000000.0</v>
       </c>
       <c r="F15">
         <v>9738000000.0</v>
       </c>
       <c r="G15">
         <v>145451000000.0</v>
       </c>
       <c r="H15">
         <v>9199000000.0</v>
       </c>
       <c r="I15">
         <v>138110000000.0</v>
       </c>
       <c r="J15">
         <v>9126000000.0</v>
       </c>
       <c r="K15">
         <v>138251000000.0</v>
       </c>
@@ -27206,51 +27276,51 @@
       </c>
       <c r="BJ15">
         <v>61713000000.0</v>
       </c>
       <c r="BK15">
         <v>8081000000.0</v>
       </c>
       <c r="BL15">
         <v>64455000000.0</v>
       </c>
       <c r="BM15">
         <v>6822000000.0</v>
       </c>
       <c r="BN15">
         <v>64869000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" t="s">
         <v>187</v>
       </c>
       <c r="B16">
         <v>597634849000.0</v>
       </c>
       <c r="C16">
-        <v>655384084000.0</v>
+        <v>654937000000.0</v>
       </c>
       <c r="D16">
         <v>681486000000.0</v>
       </c>
       <c r="E16">
         <v>350008000000.0</v>
       </c>
       <c r="F16">
         <v>385113000000.0</v>
       </c>
       <c r="G16">
         <v>494126000000.0</v>
       </c>
       <c r="H16">
         <v>859015000000.0</v>
       </c>
       <c r="I16">
         <v>804272000000.0</v>
       </c>
       <c r="J16">
         <v>457800000000.0</v>
       </c>
       <c r="K16">
         <v>288359000000.0</v>
       </c>
@@ -27488,63 +27558,63 @@
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" t="s">
         <v>189</v>
       </c>
       <c r="B18">
         <v>-26012796000.0</v>
       </c>
       <c r="C18">
-        <v>317469406000.0</v>
+        <v>150879000000.0</v>
       </c>
       <c r="D18">
         <v>325403000000.0</v>
       </c>
       <c r="E18">
         <v>140355000000.0</v>
       </c>
       <c r="F18">
         <v>173366000000.0</v>
       </c>
       <c r="G18">
-        <v>338668000000.0</v>
+        <v>327105000000.0</v>
       </c>
       <c r="H18">
         <v>231490000000.0</v>
       </c>
       <c r="I18">
         <v>112863000000.0</v>
       </c>
       <c r="J18">
         <v>234052000000.0</v>
       </c>
       <c r="K18">
         <v>69327000000.0</v>
       </c>
       <c r="L18">
         <v>128862000000.0</v>
       </c>
       <c r="M18">
         <v>-176837000000.0</v>
       </c>
       <c r="N18">
         <v>-150387000000.0</v>
       </c>
       <c r="O18">
         <v>327605000000.0</v>
       </c>
@@ -27678,51 +27748,53 @@
         <v>-9376000000.0</v>
       </c>
       <c r="BI18">
         <v>79512000000.0</v>
       </c>
       <c r="BJ18">
         <v>52080000000.0</v>
       </c>
       <c r="BK18">
         <v>94740000000.0</v>
       </c>
       <c r="BL18">
         <v>67876000000.0</v>
       </c>
       <c r="BM18">
         <v>135318000000.0</v>
       </c>
       <c r="BN18">
         <v>46721000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" t="s">
         <v>190</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>723000000.0</v>
+      </c>
       <c r="C19">
         <v>-13368000000.0</v>
       </c>
       <c r="D19">
         <v>-48133000000.0</v>
       </c>
       <c r="E19">
         <v>-33193000000.0</v>
       </c>
       <c r="F19">
         <v>-19681000000.0</v>
       </c>
       <c r="G19">
         <v>-115555000000.0</v>
       </c>
       <c r="H19">
         <v>-75131000000.0</v>
       </c>
       <c r="I19">
         <v>-156693000000.0</v>
       </c>
       <c r="J19">
         <v>-61484000000.0</v>
       </c>
       <c r="K19">
@@ -27884,51 +27956,53 @@
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
     </row>
     <row r="21" spans="1:66">
       <c r="A21" t="s">
         <v>192</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>-25615000000.0</v>
+      </c>
       <c r="C21">
         <v>-9886000000.0</v>
       </c>
       <c r="D21">
         <v>36555000000.0</v>
       </c>
       <c r="E21">
         <v>22000000.0</v>
       </c>
       <c r="F21">
         <v>-203502000000.0</v>
       </c>
       <c r="G21">
         <v>-470878000000.0</v>
       </c>
       <c r="H21">
         <v>-69547000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-157070000000.0</v>
       </c>
       <c r="M21">
@@ -28018,51 +28092,51 @@
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
     </row>
     <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>155</v>
       </c>
       <c r="B22">
         <v>-24765767000.0</v>
       </c>
       <c r="C22">
-        <v>105509960000.0</v>
+        <v>103733000000.0</v>
       </c>
       <c r="D22">
         <v>-11729000000.0</v>
       </c>
       <c r="E22">
         <v>124279000000.0</v>
       </c>
       <c r="F22">
         <v>-103200000000.0</v>
       </c>
       <c r="G22">
         <v>23789000000.0</v>
       </c>
       <c r="H22">
         <v>92046000000.0</v>
       </c>
       <c r="I22">
         <v>95248000000.0</v>
       </c>
       <c r="J22">
         <v>-3018000000.0</v>
       </c>
       <c r="K22">
         <v>105755000000.0</v>
       </c>
@@ -28218,54 +28292,54 @@
       </c>
       <c r="BJ22">
         <v>114355000000.0</v>
       </c>
       <c r="BK22">
         <v>117311000000.0</v>
       </c>
       <c r="BL22">
         <v>137594000000.0</v>
       </c>
       <c r="BM22">
         <v>70983000000.0</v>
       </c>
       <c r="BN22">
         <v>151296000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>193</v>
       </c>
       <c r="B23">
         <v>-14137633000.0</v>
       </c>
       <c r="C23">
-        <v>-13929169000.0</v>
+        <v>-33529000000.0</v>
       </c>
       <c r="D23">
-        <v>-39750508000.0</v>
+        <v>-39749000000.0</v>
       </c>
       <c r="E23">
         <v>-18024000000.0</v>
       </c>
       <c r="F23">
         <v>305916000000.0</v>
       </c>
       <c r="G23">
         <v>-39640000000.0</v>
       </c>
       <c r="H23">
         <v>-331299000000.0</v>
       </c>
       <c r="I23">
         <v>26760000000.0</v>
       </c>
       <c r="J23">
         <v>-37821000000.0</v>
       </c>
       <c r="K23">
         <v>136998000000.0</v>
       </c>
       <c r="L23">
         <v>25480000000.0</v>
       </c>
@@ -28412,63 +28486,63 @@
       </c>
       <c r="BJ23">
         <v>-1311000000.0</v>
       </c>
       <c r="BK23">
         <v>-445000000.0</v>
       </c>
       <c r="BL23">
         <v>-989000000.0</v>
       </c>
       <c r="BM23">
         <v>-477000000.0</v>
       </c>
       <c r="BN23">
         <v>-829000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>194</v>
       </c>
       <c r="B24">
         <v>-1044239000.0</v>
       </c>
       <c r="C24">
-        <v>-5562876000.0</v>
+        <v>-178156000000.0</v>
       </c>
       <c r="D24">
         <v>-9787000000.0</v>
       </c>
       <c r="E24">
         <v>-15484000000.0</v>
       </c>
       <c r="F24">
         <v>29112000000.0</v>
       </c>
       <c r="G24">
-        <v>-70467000000.0</v>
+        <v>-7717000000.0</v>
       </c>
       <c r="H24">
         <v>-27627000000.0</v>
       </c>
       <c r="I24">
         <v>-14182000000.0</v>
       </c>
       <c r="J24">
         <v>11656000000.0</v>
       </c>
       <c r="K24">
         <v>30107000000.0</v>
       </c>
       <c r="L24">
         <v>12171000000.0</v>
       </c>
       <c r="M24">
         <v>2466000000.0</v>
       </c>
       <c r="N24">
         <v>26587000000.0</v>
       </c>
       <c r="O24">
         <v>20999000000.0</v>
       </c>
@@ -28606,51 +28680,51 @@
       </c>
       <c r="BJ24">
         <v>1248000000.0</v>
       </c>
       <c r="BK24">
         <v>5878000000.0</v>
       </c>
       <c r="BL24">
         <v>-11147000000.0</v>
       </c>
       <c r="BM24">
         <v>-203000000.0</v>
       </c>
       <c r="BN24">
         <v>2291000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>195</v>
       </c>
       <c r="B25">
         <v>102057580000.0</v>
       </c>
       <c r="C25">
-        <v>48937421000.0</v>
+        <v>70278000000.0</v>
       </c>
       <c r="D25">
         <v>124403000000.0</v>
       </c>
       <c r="E25">
         <v>-99673000000.0</v>
       </c>
       <c r="F25">
         <v>125420000000.0</v>
       </c>
       <c r="G25">
         <v>85584000000.0</v>
       </c>
       <c r="H25">
         <v>76917000000.0</v>
       </c>
       <c r="I25">
         <v>-93660000000.0</v>
       </c>
       <c r="J25">
         <v>-13184000000.0</v>
       </c>
       <c r="K25">
         <v>45447000000.0</v>
       </c>
@@ -28994,51 +29068,53 @@
         <v>-5000000.0</v>
       </c>
       <c r="BI26">
         <v>-7000000.0</v>
       </c>
       <c r="BJ26">
         <v>-6000000.0</v>
       </c>
       <c r="BK26">
         <v>-8000000.0</v>
       </c>
       <c r="BL26">
         <v>-13000000.0</v>
       </c>
       <c r="BM26">
         <v>-16000000.0</v>
       </c>
       <c r="BN26">
         <v>-122331000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>197</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>19711000000.0</v>
+      </c>
       <c r="C27">
         <v>17802000000.0</v>
       </c>
       <c r="D27">
         <v>18731000000.0</v>
       </c>
       <c r="E27">
         <v>16531000000.0</v>
       </c>
       <c r="F27">
         <v>17627000000.0</v>
       </c>
       <c r="G27">
         <v>18300000000.0</v>
       </c>
       <c r="H27">
         <v>21554000000.0</v>
       </c>
       <c r="I27">
         <v>15386000000.0</v>
       </c>
       <c r="J27">
         <v>18188000000.0</v>
       </c>
       <c r="K27">
@@ -29166,51 +29242,51 @@
       <c r="BA27">
         <v>-97128000000.0</v>
       </c>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
     </row>
     <row r="28" spans="1:66">
       <c r="A28" t="s">
         <v>198</v>
       </c>
       <c r="B28">
         <v>-31724146000.0</v>
       </c>
       <c r="C28">
-        <v>-169506938000.0</v>
+        <v>-192447000000.0</v>
       </c>
       <c r="D28">
         <v>-11981000000.0</v>
       </c>
       <c r="E28">
         <v>-214900000000.0</v>
       </c>
       <c r="F28">
         <v>-301792000000.0</v>
       </c>
       <c r="G28">
         <v>-655969000000.0</v>
       </c>
       <c r="H28">
         <v>-110045000000.0</v>
       </c>
       <c r="I28">
         <v>316381000000.0</v>
       </c>
       <c r="J28">
         <v>-58223000000.0</v>
       </c>
       <c r="K28">
         <v>-97760000000.0</v>
       </c>
@@ -29360,51 +29436,51 @@
       </c>
       <c r="BJ28">
         <v>-62869000000.0</v>
       </c>
       <c r="BK28">
         <v>-8808000000.0</v>
       </c>
       <c r="BL28">
         <v>-65248000000.0</v>
       </c>
       <c r="BM28">
         <v>-7890000000.0</v>
       </c>
       <c r="BN28">
         <v>-187007000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:66">
       <c r="A29" t="s">
         <v>199</v>
       </c>
       <c r="B29">
         <v>19655827000.0</v>
       </c>
       <c r="C29">
-        <v>360035329000.0</v>
+        <v>373252000000.0</v>
       </c>
       <c r="D29">
         <v>378228000000.0</v>
       </c>
       <c r="E29">
         <v>215423000000.0</v>
       </c>
       <c r="F29">
         <v>222159000000.0</v>
       </c>
       <c r="G29">
         <v>383756000000.0</v>
       </c>
       <c r="H29">
         <v>280963000000.0</v>
       </c>
       <c r="I29">
         <v>170304000000.0</v>
       </c>
       <c r="J29">
         <v>278588000000.0</v>
       </c>
       <c r="K29">
         <v>146451000000.0</v>
       </c>
@@ -29554,51 +29630,51 @@
       </c>
       <c r="BJ29">
         <v>79337000000.0</v>
       </c>
       <c r="BK29">
         <v>112931000000.0</v>
       </c>
       <c r="BL29">
         <v>76508000000.0</v>
       </c>
       <c r="BM29">
         <v>144464000000.0</v>
       </c>
       <c r="BN29">
         <v>52660000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:66">
       <c r="A30" t="s">
         <v>200</v>
       </c>
       <c r="B30">
         <v>-58417781000.0</v>
       </c>
       <c r="C30">
-        <v>-247975894000.0</v>
+        <v>-229798000000.0</v>
       </c>
       <c r="D30">
         <v>-48133000000.0</v>
       </c>
       <c r="E30">
         <v>-33193000000.0</v>
       </c>
       <c r="F30">
         <v>-19681000000.0</v>
       </c>
       <c r="G30">
         <v>-115555000000.0</v>
       </c>
       <c r="H30">
         <v>-75131000000.0</v>
       </c>
       <c r="I30">
         <v>-156693000000.0</v>
       </c>
       <c r="J30">
         <v>-61484000000.0</v>
       </c>
       <c r="K30">
         <v>-75269000000.0</v>
       </c>