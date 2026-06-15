--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -244,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -869,13766 +878,14523 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>218052835.13</v>
+      </c>
+      <c r="C2">
         <v>284512986.93</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1126090547.17</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1405889611.58</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1242499447.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>902251235.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>652642134.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>594808946.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>647643358.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>754657365.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>688223493.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>771366925.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>657887061.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>4657832.07</v>
+      </c>
+      <c r="C7">
         <v>5602850.05</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2742656.75</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>871426.84</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1571631.47</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1709790.31</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2710186.51</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3684222.65</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>770094356.0</v>
       </c>
       <c r="C8">
+        <v>770094356.0</v>
+      </c>
+      <c r="D8">
         <v>770158276.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>773443076.0</v>
       </c>
       <c r="E8">
         <v>773443076.0</v>
       </c>
       <c r="F8">
+        <v>773443076.0</v>
+      </c>
+      <c r="G8">
         <v>773643076.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>772803076.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>768873076.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
+      <c r="G9"/>
       <c r="H9">
         <v>1198817000.0</v>
       </c>
       <c r="I9">
         <v>1198817000.0</v>
       </c>
       <c r="J9">
         <v>1198817000.0</v>
       </c>
       <c r="K9">
         <v>1198817000.0</v>
       </c>
       <c r="L9">
+        <v>1198817000.0</v>
+      </c>
+      <c r="M9">
         <v>414042000.0</v>
       </c>
-      <c r="M9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>1016426875.22</v>
+      </c>
+      <c r="C10">
         <v>2944432686.21</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2125200012.92</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2882523954.61</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2283181481.69</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1987334157.28</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1479403000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1455066000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>975114000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>943039000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>762959000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>630934686.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>544729847.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>1522928000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1508373000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1075614000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1143699000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>964453000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>557062000.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>773443076.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>773643076.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>772803076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>768873076.0</v>
       </c>
       <c r="I13">
         <v>768873076.0</v>
       </c>
       <c r="J13">
         <v>768873076.0</v>
       </c>
       <c r="K13">
+        <v>768873076.0</v>
+      </c>
+      <c r="L13">
         <v>768873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>739308720.0</v>
       </c>
       <c r="M13">
         <v>739308720.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>739308720.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>400000000.0</v>
+      </c>
+      <c r="C14">
         <v>770158276.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>400000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>773443076.0</v>
       </c>
       <c r="E14">
         <v>773443076.0</v>
       </c>
       <c r="F14">
+        <v>773443076.0</v>
+      </c>
+      <c r="G14">
         <v>773643076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>768873076.0</v>
       </c>
       <c r="H14">
         <v>768873076.0</v>
       </c>
       <c r="I14">
         <v>768873076.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>768873076.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>12310784.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8811129.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8290484.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9988265.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6972696.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12075354.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>15481236.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>17119677.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>19377839.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>32</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>12300566.24</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>65910924.33</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>84692599.11</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>311146316.94</v>
+      </c>
+      <c r="C21">
         <v>337615579.9</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>330825410.14</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>292130054.57</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>202908467.92</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>204022765.51</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17575000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11563000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11315000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7908000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9042000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>191015217.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>197062213.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>1132967879.44</v>
+      </c>
+      <c r="C22">
         <v>1285687777.55</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1566517535.91</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1429451795.45</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1525088938.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1487715263.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1594557575.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1328371225.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1104487797.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>929076766.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>974155000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>859890372.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>816887793.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>241034863.75</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>151299534.67</v>
       </c>
-      <c r="E24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24">
         <v>30000000.0</v>
       </c>
       <c r="H24">
+        <v>30000000.0</v>
+      </c>
+      <c r="I24">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3949469.68</v>
       </c>
       <c r="J24">
         <v>3949469.68</v>
       </c>
-      <c r="K24"/>
+      <c r="K24">
+        <v>3949469.68</v>
+      </c>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>32710000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>773010847.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>742485489.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1176826347.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>835721464.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>861551471.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>859595179.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>7157399807.71</v>
+      </c>
+      <c r="C29">
         <v>7865245626.35</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6923525406.39</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6774398584.94</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6364477575.04</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5838408894.46</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5418173826.96</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5178990477.02</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4738757551.23</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>973204123.53</v>
+      </c>
+      <c r="C30">
         <v>756292522.26</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2172699876.67</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2146213416.31</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1536992972.81</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1512811727.4</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1808588429.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1728508531.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1541126949.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1495784723.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1503447000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1693613273.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1648984773.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>6166289407.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5605898173.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5214114261.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4753463841.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4298691951.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4003341085.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3736111334.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2572761316.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2220318895.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>2648081578.19</v>
+      </c>
+      <c r="C32">
         <v>3790226699.02</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3318751940.73</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3912009888.27</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3991091464.33</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3439750710.33</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2977544008.41</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2865974779.56</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2099091854.4</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>4535213593.49</v>
+      </c>
+      <c r="C33">
         <v>4160561516.07</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3678426619.5</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2911537283.18</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2642091427.3</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2679785477.08</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2708426280.26</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2325268032.44</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2661251413.54</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2469060584.13</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>41977621.06</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>40121943.06</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>32710186.51</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3684222.65</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>83352323.43</v>
+      </c>
+      <c r="C35">
         <v>100851888.12</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>351942053.1</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>271594032.62</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>119353761.14</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>169642166.57</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>162763949.45</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>136846093.14</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>134852279.9</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>129877458.73</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>1431047124.0</v>
+      </c>
+      <c r="C36">
         <v>774154866.1</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>673261972.73</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>39674009.85</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>34742934.83</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>125923042.55</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>151710177.69</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>12201797.25</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12208330.14</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8032162.81</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>216835920.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>213763535.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>260060268.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>179061654.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>665005346.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>138339843.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>276806000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>132441175.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>131854111.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>3391462142.19</v>
+      </c>
+      <c r="C39">
         <v>1027714693.32</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>97310258.56</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>76821755.75</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>495768766.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>121127620.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>208639588.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>202766313.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>222260180.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>164391350.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>345148000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>197530102.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>125751965.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>54937153.83</v>
+      </c>
+      <c r="C40">
         <v>64263433.53</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>27901319.96</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>172595.21</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>480030556.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>551434912.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>712959092.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>537176093.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>275715232.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>258761747.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>218226666.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>220280788.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>286251983.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>107782127.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>127932374.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>120053761.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>126846090.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>134852277.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>129877456.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>123380157.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>128625472.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>134797291.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-      <c r="E42">
+      <c r="E42"/>
+      <c r="F42">
         <v>30620503.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>23186195.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>86175030.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>81921096.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>48211345.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>52628397.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>64701492.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>61343658.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>35783138.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>2631932709.62</v>
+      </c>
+      <c r="C45">
         <v>1393446573.99</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1441511306.82</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2816065400.1</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2741411247.59</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2662727234.07</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2496621679.28</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>1141546567.6</v>
+      </c>
+      <c r="C46">
         <v>1393446573.99</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1441511306.82</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1464587965.66</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1486326279.62</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1459662452.36</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1367397814.38</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>1486326281.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1459662452.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1367397815.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1199668891.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1075694974.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>995403143.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>921476000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>870231069.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>886215660.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>4893596291.16</v>
+      </c>
+      <c r="C48">
         <v>5635026702.25</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4391271339.39</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4263713391.64</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4218251249.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3681079794.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3208754788.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2752338183.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2344433092.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1983684215.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1902498000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1440419655.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1119584750.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>57902654.81</v>
+      </c>
+      <c r="C50">
         <v>21653247.51</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>81800000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>101638515.28</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>252000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>262000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>304500000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>535650000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>921700000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1289200000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>252000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>262000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>304500000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>535650000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>921700000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1289200000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>43524720.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>53306952.84</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>100500000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>660000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>200000000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>11689731195.88</v>
+      </c>
+      <c r="C55">
         <v>10768625044.29</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>10230100940.68</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>10156982039.41</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9067085006.07</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8283387680.51</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7843178000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7105306000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6621805000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6443786000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6068876000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5437207365.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5262331541.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>7154517602.39</v>
+      </c>
+      <c r="C56">
         <v>6608063528.22</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6551674321.18</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7245444756.23</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6424993574.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5603602198.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5134750956.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4780038167.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3960553370.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3953826963.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3998520000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3381968433.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3187604378.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>4506436024.2</v>
+      </c>
+      <c r="C57">
         <v>2817836829.2</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3232922380.45</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3333434867.96</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2433902105.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2163851484.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2157206942.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1914063385.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1861461510.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1968519050.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1840321000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2361945773.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2552569686.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>4589788347.63</v>
+      </c>
+      <c r="C58">
         <v>2918688717.32</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3584864433.55</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3605028900.58</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2553255875.58</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2333493659.67</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2455004000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2178315000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2145047000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2261056000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2147167000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2490571245.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2687366977.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>7099497152.9</v>
+      </c>
+      <c r="C60">
         <v>7843592378.84</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6600690542.64</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>6521460534.99</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6364477575.04</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5808408894.46</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5388174000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4926991000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4476758000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4182730000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3921709000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2763776533.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2417381108.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>101</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>238096841.32</v>
+      </c>
+      <c r="C2">
+        <v>218052835.13</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>219728493.45</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>264269581.01</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>284512986.93</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>991884164.03</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>1064556722.54</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>1119734902.68</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>1126090547.17</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1008175164.75</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>1127572395.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>1281298680.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>1405889611.58</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>1191816661.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>1079727824.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>1151729263.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>1242499447.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>1270871963.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>1149078841.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>1153221928.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>894639116.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>667377022.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>693724058.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>640043597.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>611726773.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>649889396.89</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>613239385.09</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>665285282.53</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>594808946.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>674572795.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>614809931.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>628714902.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>647643358.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>764112655.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>778890233.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>668601045.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>730097848.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>770549177.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>5905173.78</v>
+      </c>
+      <c r="C7">
+        <v>4657832.07</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>3958012.45</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>4325371.29</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>5602850.05</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>2326140.39</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>2029112.8</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>2303291.84</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>2742656.75</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>596672.31</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>608405.07</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>581653.15</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>871426.84</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>1056627.12</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>849256.81</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>804181.94</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>1571631.47</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>672941.96</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>1204312.17</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>1223420.1</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>1709790.31</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>1702919.66</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>2165236.73</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>2205615.06</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>2710186.51</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>3379555.3</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>3419284.11</v>
       </c>
-      <c r="AA7"/>
-[...1 lines deleted...]
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>770094356.0</v>
       </c>
       <c r="C8">
         <v>770094356.0</v>
       </c>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>770094356.0</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
       <c r="F8">
-        <v>770158276.0</v>
+        <v>770094356.0</v>
       </c>
       <c r="G8">
-        <v>770158276.0</v>
+        <v>770094356.0</v>
       </c>
       <c r="H8">
         <v>770158276.0</v>
       </c>
       <c r="I8">
+        <v>770158276.0</v>
+      </c>
+      <c r="J8">
+        <v>770158276.0</v>
+      </c>
+      <c r="K8">
+        <v>770158276.0</v>
+      </c>
+      <c r="L8">
         <v>770250076.0</v>
       </c>
-      <c r="J8">
+      <c r="M8">
         <v>770250076.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>773443076.0</v>
       </c>
       <c r="N8">
         <v>773443076.0</v>
       </c>
       <c r="O8">
         <v>773443076.0</v>
       </c>
       <c r="P8">
         <v>773443076.0</v>
       </c>
       <c r="Q8">
+        <v>773443076.0</v>
+      </c>
+      <c r="R8">
+        <v>773443076.0</v>
+      </c>
+      <c r="S8">
+        <v>773443076.0</v>
+      </c>
+      <c r="T8">
         <v>773643076.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>773643076.0</v>
       </c>
-      <c r="S8"/>
-[...1 lines deleted...]
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9">
         <v>1230600000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>1223183000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>1223183000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1198817000.0</v>
       </c>
       <c r="AA9">
         <v>1198817000.0</v>
       </c>
       <c r="AB9">
         <v>1198817000.0</v>
       </c>
       <c r="AC9">
         <v>1198817000.0</v>
       </c>
-      <c r="AD9"/>
-[...1 lines deleted...]
-      <c r="AF9"/>
+      <c r="AD9">
+        <v>1198817000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1198817000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1198817000.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>902123300.73</v>
+      </c>
+      <c r="C10">
+        <v>1016426875.22</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10">
         <v>3627057422.94</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>1454568332.22</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>2944432686.21</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>1454635971.57</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>3454125554.42</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>2457614996.82</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>2125200012.92</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>2019892765.61</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>2103958426.22</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>3455307279.55</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>2882523954.61</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>2349095395.81</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>2596936387.08</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>2694279279.48</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>2283181481.69</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>2147959493.98</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>2103643218.61</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>2090717867.22</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>1987334157.28</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>1285869000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>1510626000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>1600610000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>1479441000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>1342284000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>1012788000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>1477899000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>1467085146.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>1211710381.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>1200741524.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>1186149298.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>992178444.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>1131484038.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>1348633845.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>755134516.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>1152855532.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>1265508985.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12">
         <v>1786403000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>1540693000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>1636605000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>1522966000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>1397999000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>1346561000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>1531996000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>1520392000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>1436170000.0</v>
       </c>
-      <c r="AD12"/>
-[...1 lines deleted...]
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...4 lines deleted...]
-      </c>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
-        <v>773443076.0</v>
+        <v>770250076.0</v>
       </c>
       <c r="N13">
         <v>773443076.0</v>
       </c>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>773443076.0</v>
       </c>
       <c r="Q13">
-        <v>773643076.0</v>
+        <v>773443076.0</v>
       </c>
       <c r="R13">
-        <v>773643076.0</v>
+        <v>773443076.0</v>
       </c>
       <c r="S13">
-        <v>773643076.0</v>
+        <v>773443076.0</v>
       </c>
       <c r="T13">
         <v>773643076.0</v>
       </c>
       <c r="U13">
+        <v>773643076.0</v>
+      </c>
+      <c r="V13">
+        <v>773643076.0</v>
+      </c>
+      <c r="W13">
+        <v>773643076.0</v>
+      </c>
+      <c r="X13">
         <v>773743076.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>772803076.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>772803076.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>772803076.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>768873000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>768873000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>768873000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>768873076.0</v>
       </c>
       <c r="AE13">
         <v>768873076.0</v>
       </c>
       <c r="AF13">
         <v>768873076.0</v>
       </c>
       <c r="AG13">
         <v>768873076.0</v>
       </c>
       <c r="AH13">
         <v>768873076.0</v>
       </c>
       <c r="AI13">
         <v>768873076.0</v>
       </c>
       <c r="AJ13">
         <v>768873076.0</v>
       </c>
       <c r="AK13">
+        <v>768873076.0</v>
+      </c>
+      <c r="AL13">
+        <v>768873076.0</v>
+      </c>
+      <c r="AM13">
+        <v>768873076.0</v>
+      </c>
+      <c r="AN13">
         <v>2076353220.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>770094356.0</v>
       </c>
       <c r="C14">
-        <v>770158276.0</v>
+        <v>770094356.0</v>
       </c>
       <c r="D14">
-        <v>770158276.0</v>
+        <v>770094356.0</v>
       </c>
       <c r="E14">
-        <v>770158276.0</v>
+        <v>770094356.0</v>
       </c>
       <c r="F14">
         <v>770158276.0</v>
       </c>
       <c r="G14">
         <v>770158276.0</v>
       </c>
       <c r="H14">
         <v>770158276.0</v>
       </c>
       <c r="I14">
+        <v>770158276.0</v>
+      </c>
+      <c r="J14">
+        <v>770158276.0</v>
+      </c>
+      <c r="K14">
+        <v>770158276.0</v>
+      </c>
+      <c r="L14">
         <v>770250076.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>770250076.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>773443076.0</v>
       </c>
       <c r="N14">
         <v>773443076.0</v>
       </c>
       <c r="O14">
         <v>773443076.0</v>
       </c>
       <c r="P14">
         <v>773443076.0</v>
       </c>
       <c r="Q14">
-        <v>773643076.0</v>
+        <v>773443076.0</v>
       </c>
       <c r="R14">
-        <v>773643076.0</v>
+        <v>773443076.0</v>
       </c>
       <c r="S14">
-        <v>773643076.0</v>
+        <v>773443076.0</v>
       </c>
       <c r="T14">
         <v>773643076.0</v>
       </c>
       <c r="U14">
         <v>773643076.0</v>
       </c>
       <c r="V14">
+        <v>773643076.0</v>
+      </c>
+      <c r="W14">
+        <v>773643076.0</v>
+      </c>
+      <c r="X14">
+        <v>773643076.0</v>
+      </c>
+      <c r="Y14">
         <v>772803076.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>768873076.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>768873076.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>5395659300.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>5246053500.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>5191420800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>5323621100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>5234399900.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>4899449800.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>4883594600.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>5125111400.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>5265767700.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>5286465900.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>5262596600.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>5177956500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
-[...4 lines deleted...]
-      </c>
+      <c r="J18"/>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
+        <v>18503485.0</v>
+      </c>
+      <c r="N18">
+        <v>17003097.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
         <v>20576470.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>15346732.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>14038192.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>12310784.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>9694672.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>7501222.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>8156175.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>8811129.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>6201866.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>6970979.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>7622526.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>8290484.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>8708950.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>9171461.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>9149104.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>9988265.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>6388850.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>5016460.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>5969618.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>6972696.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>8193833.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>9375715.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>10515562.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>11998903.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>13013002.0</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>32</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
         <v>12300566.24</v>
       </c>
-      <c r="C20">
+      <c r="F20">
         <v>12300566.24</v>
       </c>
-      <c r="D20">
+      <c r="G20">
         <v>12300566.24</v>
-      </c>
-[...7 lines deleted...]
-        <v>65910924.33</v>
       </c>
       <c r="H20">
         <v>65910924.33</v>
       </c>
       <c r="I20">
-        <v>84692599.11</v>
+        <v>65910924.33</v>
       </c>
       <c r="J20">
-        <v>84692599.11</v>
+        <v>65910924.33</v>
       </c>
       <c r="K20">
-        <v>84692599.11</v>
+        <v>65910924.33</v>
       </c>
       <c r="L20">
         <v>84692599.11</v>
       </c>
       <c r="M20">
+        <v>84692599.11</v>
+      </c>
+      <c r="N20">
+        <v>84692599.11</v>
+      </c>
+      <c r="O20">
+        <v>84692599.11</v>
+      </c>
+      <c r="P20">
         <v>98167629.39</v>
       </c>
-      <c r="N20"/>
-[...1 lines deleted...]
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>1850844.0</v>
       </c>
-      <c r="AH20">
+      <c r="AK20">
         <v>1850844.0</v>
       </c>
-      <c r="AI20"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>307186602.95</v>
+      </c>
+      <c r="C21">
+        <v>311146316.94</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>328752009.39</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>333169989.51</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>337615579.9</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>305098598.06</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>322142168.37</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>325978737.72</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>330825410.14</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>337997552.89</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>342722794.83</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>343129935.54</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>292130054.57</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>294786636.73</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>229017134.4</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>203663713.88</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>202908467.92</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>201462426.34</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>200543635.69</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>202291862.58</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>204022765.51</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>16513000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>16651000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>17175000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>17575000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>15083000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>14800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>11197000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>173526635.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>174119538.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>175485771.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>176702752.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>178065599.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>176083905.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>176669451.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>176039112.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>177359501.0</v>
       </c>
-      <c r="AK21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:37">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>1077786351.41</v>
+      </c>
+      <c r="C22">
+        <v>1132967879.44</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22">
         <v>1222150761.02</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>1204908807.35</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>1285687777.55</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>1630714287.58</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>1554971576.66</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>1483363786.12</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>1566517535.91</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>1674592387.03</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>1677798656.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>1463635518.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>1429451795.45</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>1343866721.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>1291665812.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>1412225829.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>1525088938.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>1400987888.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>1412515748.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>1421356778.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>1487715263.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>1431816344.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>1478454560.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>1373564858.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>1594557575.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>1437485000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>1346572000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>1330697000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>1328371225.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>1205050737.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>1142981696.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>1091439384.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>1104487797.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>1053211766.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>1001130655.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>891817183.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>908715814.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>959695814.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
-    </row>
-    <row r="24" spans="1:37">
+      <c r="AL23"/>
+      <c r="AM23"/>
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>214966863.64</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>232254485.87</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>241034863.75</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>241034863.75</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>241443385.34</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>241443385.34</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>253540280.39</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>151299534.67</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>66929727.76</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>21531270.41</v>
       </c>
-      <c r="O24"/>
-[...10 lines deleted...]
-      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
       <c r="U24">
         <v>30000000.0</v>
       </c>
       <c r="V24">
         <v>30000000.0</v>
       </c>
       <c r="W24">
         <v>30000000.0</v>
       </c>
       <c r="X24">
         <v>30000000.0</v>
       </c>
       <c r="Y24">
+        <v>30000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>30000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>30000000.0</v>
+      </c>
+      <c r="AB24">
         <v>29426000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>10000000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>10000000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>10000000.0</v>
       </c>
-      <c r="AE24"/>
-[...1 lines deleted...]
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25">
         <v>31703000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>32165000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>32206000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>32710000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>32806000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>3419000.0</v>
       </c>
-      <c r="AA25"/>
-[...1 lines deleted...]
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>852925796.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>946278401.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>863869766.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>773010847.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>922709158.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>786287077.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>1157660669.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>742485489.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>1079492368.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>754229739.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>1174860181.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>710357845.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>690075152.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
-    </row>
-    <row r="29" spans="1:37">
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>7569933696.44</v>
+      </c>
+      <c r="C29">
+        <v>7157399807.71</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>8791896477.91</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>8290157541.05</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>7865245626.35</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>7658331848.8</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>7307275851.62</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>7609960740.83</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>6923525406.39</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>7239672117.19</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>7103927214.53</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>7510037207.52</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>6774398584.94</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>6816863954.64</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>6472893844.48</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>6565523908.54</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>6364477575.04</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>6237126001.84</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>6073844318.57</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>6053857171.37</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>5838408894.46</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>5665582560.76</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>5512881475.66</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>5588147950.32</v>
       </c>
-      <c r="X29"/>
-[...1 lines deleted...]
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>1279470356.37</v>
+      </c>
+      <c r="C30">
+        <v>973204123.53</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>1225727324.68</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>1085574744.45</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>756292522.26</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>2372321094.18</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>2597998136.94</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>2586844052.3</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>2172699876.67</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>2598194121.03</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>2850477133.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>2813719514.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>2146213416.31</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>3114608142.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>2659222610.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>2336025621.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>2011319234.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>2413757531.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>2568365323.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>2433373793.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>2007425158.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>2039659727.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>2127871433.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>2157137141.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>1808588429.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>1989509000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>2041968000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>1995269000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>1728508531.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>1788230610.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>1758350738.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>1689530279.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>1541126949.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>1667908526.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>1645087694.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>1570627527.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>1465776610.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>1645973646.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...4 lines deleted...]
-      </c>
+      <c r="J31"/>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>5917824038.0</v>
+      </c>
+      <c r="N31">
+        <v>6488399860.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>6324826729.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>6231329889.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>6368922006.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>6166289407.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>6039439771.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>5820809093.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>5823077353.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>5605898173.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>5440916132.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>5274517208.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>5356644120.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>5168695239.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>5031330922.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>4934083074.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>4952717767.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>4753463841.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>4531954459.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>4445374168.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>4456425471.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>4298691951.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>4199572734.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>4116111877.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>4099557566.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>3962269051.0</v>
       </c>
-      <c r="AK31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:37">
+      <c r="AN31"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>3286669477.13</v>
+      </c>
+      <c r="C32">
+        <v>2648081578.19</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>4195982474.5</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>2849171063.66</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>3790226699.02</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>2930100345.1</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>2917405090.08</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>3749885086.85</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>3318751940.73</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>3303954953.08</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>3179647539.8</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>4343038461.01</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>3912009888.27</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>4234512776.66</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>4114951235.65</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>4118533009.28</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>3991091464.33</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>3916017103.17</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>3664038295.09</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>3634604050.44</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>3439750710.33</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>3286359948.42</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>2978425780.32</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>3119820314.57</v>
       </c>
-      <c r="X32"/>
-[...1 lines deleted...]
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>4319977069.68</v>
+      </c>
+      <c r="C33">
+        <v>4535213593.49</v>
+      </c>
+      <c r="D33"/>
+      <c r="E33">
         <v>4703100689.56</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>5471481096.13</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>4160561516.07</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>3847499103.41</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>3733713368.22</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>3628815517.19</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>3678426619.5</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>3574055050.13</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>3571015403.56</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>2962763800.04</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>2911537283.18</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>2834950840.71</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>2616967171.74</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>2701237305.31</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>2642091427.3</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>2605800247.12</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>2688224622.3</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>2703661351.78</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>2679785477.08</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>2653109366.54</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>2803505523.75</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>2736214217.8</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>2708426280.26</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>2535338087.23</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>2579811246.76</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>2421671556.31</v>
       </c>
-      <c r="AB33"/>
-[...1 lines deleted...]
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
-    </row>
-    <row r="34" spans="1:37">
+      <c r="AL33"/>
+      <c r="AM33"/>
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34">
         <v>35538504.74</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="K34"/>
+      <c r="L34">
         <v>39487974.42</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="M34"/>
+      <c r="N34">
         <v>40637621.06</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="O34"/>
+      <c r="P34">
         <v>45369706.05</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>40637621.06</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>41977621.06</v>
       </c>
-      <c r="Q34">
+      <c r="T34">
         <v>41977621.06</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="U34"/>
+      <c r="V34">
         <v>40801974.06</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="W34"/>
+      <c r="X34">
         <v>40121943.06</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>32165236.73</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>32205615.06</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>32710186.51</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>32805275.09</v>
       </c>
-      <c r="Z34">
+      <c r="AC34">
         <v>3419284.11</v>
       </c>
-      <c r="AA34"/>
-[...1 lines deleted...]
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>84561633.52</v>
+      </c>
+      <c r="C35">
+        <v>83352323.43</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35">
         <v>97964941.74</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>99044574.95</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>100851888.12</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>323705364.33</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>340297699.85</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>350973179.59</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>351942053.1</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>360760241.87</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>361014395.49</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>373095220.71</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>271594032.62</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>193463902.12</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>136424258.66</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>116652547.73</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>119353761.14</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>137313266.21</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>166481049.06</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>169054695.8</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>169642166.57</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>162323148.92</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>158881334.75</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>162946719.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>162763949.45</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>165591725.06</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>137970790.15</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>136076754.0</v>
       </c>
-      <c r="AB35"/>
-[...1 lines deleted...]
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>1193501830.99</v>
+      </c>
+      <c r="C36">
+        <v>1431047124.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36">
         <v>1459644135.42</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>2056635932.15</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>774154866.1</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>772642602.13</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>715790870.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>673271122.15</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>673261972.73</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>40478394.84</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>39066643.82</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>38293253.95</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>39674009.85</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>22965103.65</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>15476966.91</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>15247195.32</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>34742934.83</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>23538188.71</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>22732845.73</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>131161143.12</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>125923042.55</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>1547110435.19</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>139081028.79</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>129674288.74</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>151710177.69</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>150851024.01</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>137479740.47</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>53965473.23</v>
       </c>
-      <c r="AB36"/>
-[...1 lines deleted...]
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
-    </row>
-    <row r="37" spans="1:37">
+      <c r="AL36"/>
+      <c r="AM36"/>
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
-[...4 lines deleted...]
-      </c>
+      <c r="J38"/>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>311597682.0</v>
+      </c>
+      <c r="N38">
+        <v>303517056.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>241247101.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>232629555.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>214434739.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>216835920.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>219659259.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>212222665.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>218032168.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>213763535.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>222207106.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>237612742.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>215235525.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>214641246.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>396113000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>384797000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>317185000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>179061654.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>174484089.0</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>398751753.0</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>161120038.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>665005346.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>143755287.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>532708223.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>132039763.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>599103571.0</v>
       </c>
-      <c r="AK38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:37">
+      <c r="AN38"/>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>2299557328.92</v>
+      </c>
+      <c r="C39">
+        <v>3391462142.19</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39">
         <v>1494455448.88</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>1323938819.17</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>1027714693.32</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>1064245192.67</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>88595451.49</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>92113600.66</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>97310258.56</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>70692337.05</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>99933064.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>171101745.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>76821755.75</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>107462704.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>125276685.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>171576946.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>495768766.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>556711683.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>116855404.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>152215237.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>121127620.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>99849973.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>146606133.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>151353289.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>208639588.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>194159000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>254929000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>182711000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>202766313.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>274456553.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>334418845.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>289787927.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>222260180.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>314833365.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>230001421.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>741130466.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>163609170.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>162228420.0</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>42942507.51</v>
+      </c>
+      <c r="C40">
+        <v>54937153.83</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
         <v>14078633.67</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>41089263.07</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>64263433.53</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>6954399.39</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>14332267.37</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>12726759.04</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>27901319.96</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>6920137.66</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>539943351.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>1690757680.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>172595.21</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>1255791873.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>502509503.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>1138095927.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>480030556.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>1158892518.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>566564607.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>1158838156.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>551434912.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>1257184576.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>646414765.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>1421758960.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>681751178.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>208897085.37</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>225556221.98</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>226176473.11</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>537176093.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>1077376452.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>557417275.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>970480185.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>275715232.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>678504503.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>380881343.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>590880683.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>243814354.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>521321301.0</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...4 lines deleted...]
-      </c>
+      <c r="J41"/>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>108962602.0</v>
+      </c>
+      <c r="N41">
+        <v>118973285.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>125477545.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>104043729.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>115848364.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>107782127.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>136640323.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>125276734.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>137831274.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>127932374.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>130590003.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>116716095.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>130741102.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>120053761.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>132786448.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>124551503.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>136076753.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>126846090.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>136753874.0</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>126625536.0</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>136267605.0</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>134852277.0</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>136655576.0</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>130164146.0</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>129593624.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>129877456.0</v>
       </c>
-      <c r="AK41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:37">
+      <c r="AN41"/>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
-      <c r="J42">
-[...4 lines deleted...]
-      </c>
+      <c r="J42"/>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>30903101.0</v>
+      </c>
+      <c r="N42">
+        <v>29634259.0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42">
         <v>25526674.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>26531739.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>30280365.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>30620503.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>13571922.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>21960327.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>23107696.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>23186195.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>65435433.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>80218112.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>84185108.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>86175030.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>83233378.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>85236380.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>89620311.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>81921096.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>28370313.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>30570733.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>31230958.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>48211345.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>50667273.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>49764129.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>54848939.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>52628397.0</v>
       </c>
-      <c r="AK42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:37">
+      <c r="AN42"/>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>1131353170.16</v>
+      </c>
+      <c r="C45">
+        <v>2631932709.62</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>2804138622.65</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>1378533323.25</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>2903447385.6</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>1453513194.16</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>2961115106.19</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>1474476923.38</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>2894443416.36</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>1423329991.45</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>2834015125.87</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>1447052726.46</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>2816065400.1</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>1471611010.87</v>
       </c>
-      <c r="N45"/>
-[...1 lines deleted...]
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>1131353170.16</v>
+      </c>
+      <c r="C46">
+        <v>1141546567.6</v>
+      </c>
+      <c r="D46"/>
+      <c r="E46">
         <v>1333432231.51</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>1378533323.25</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>1393446573.99</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>1453513194.16</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>1461360416.93</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>1474476923.38</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>1441511306.82</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>1423329991.45</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>1432371546.08</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>1447052726.46</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>1464587965.66</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>1471611010.87</v>
       </c>
-      <c r="N46"/>
-[...1 lines deleted...]
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+      <c r="AM46"/>
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
-[...4 lines deleted...]
-      </c>
+      <c r="J47"/>
+      <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
+        <v>1432371549.0</v>
+      </c>
+      <c r="N47">
+        <v>1447052725.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
         <v>1471611010.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>1452963924.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>1497523173.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>1486326281.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>1501298906.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>1478280526.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>1456031525.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>1459662452.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>1422288219.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>1402533816.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>1400846973.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>1367397815.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>1248410000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>1210870000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>1206020000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>1199668891.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>1146948775.0</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>1109178044.0</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>1088573628.0</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>1075694974.0</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>1037314087.0</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>1016356684.0</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>973165580.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>982239663.0</v>
       </c>
-      <c r="AK47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:37">
+      <c r="AN47"/>
+    </row>
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>5317399295.06</v>
+      </c>
+      <c r="C48">
+        <v>4893596291.16</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48">
         <v>6576928890.98</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>6009274462.32</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>5635026702.25</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>4209324562.05</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>4063188000.96</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>4778597505.21</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>4391271339.39</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>4262552138.74</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>4563600654.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>5104576968.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>4263713391.64</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>4567303729.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>4303363624.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>4417855360.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>4218251249.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>4110497601.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>3911535241.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>3894028051.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>3681079794.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>3468770871.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>3305261704.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>3378644575.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>3208754788.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>3236525000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>3140327000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>3157006000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>2752338183.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>2591564826.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>2504150348.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>2517800700.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>2344433092.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>2243165870.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>2161164090.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>2144605575.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>2010857991.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>2014595207.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>47559930.1</v>
+      </c>
+      <c r="C50">
+        <v>57902654.81</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>6965173.6</v>
       </c>
-      <c r="C50">
+      <c r="F50">
         <v>72431607.62</v>
       </c>
-      <c r="D50">
+      <c r="G50">
         <v>21653247.51</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>1023295255.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>802200000.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>381800000.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>81800000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>530169300.45</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>530169300.45</v>
       </c>
-      <c r="K50">
+      <c r="N50">
         <v>351276795.73</v>
       </c>
-      <c r="L50">
+      <c r="O50">
         <v>101638515.28</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>43107495.28</v>
       </c>
-      <c r="N50"/>
-[...1 lines deleted...]
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>52000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AC50">
         <v>52000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AD50">
         <v>202000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AE50">
         <v>252000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AF50">
         <v>444899000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AG50">
         <v>252000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AH50">
         <v>292000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AI50">
         <v>496356733.0</v>
       </c>
-      <c r="AG50">
+      <c r="AJ50">
         <v>594285806.0</v>
       </c>
-      <c r="AH50">
+      <c r="AK50">
         <v>565395496.0</v>
       </c>
-      <c r="AI50">
+      <c r="AL50">
         <v>511144940.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AM50">
         <v>575489850.0</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>394500000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>52000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>52000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>202000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>252000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>444899000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AG52">
         <v>252000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>292000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>496356733.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>594285806.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>565395496.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>511144940.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>575489850.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>394500000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
         <v>500533879.88</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>30067036.8</v>
       </c>
-      <c r="W53">
+      <c r="Z53">
         <v>35994720.0</v>
       </c>
-      <c r="X53">
+      <c r="AA53">
         <v>43524720.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>55715309.13</v>
       </c>
-      <c r="Z53">
+      <c r="AC53">
         <v>333773215.51</v>
       </c>
-      <c r="AA53">
+      <c r="AD53">
         <v>54097247.36</v>
       </c>
-      <c r="AB53"/>
-[...1 lines deleted...]
-      <c r="AD53">
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53">
         <v>30000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AH53">
         <v>80000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AI53">
         <v>100500000.0</v>
       </c>
-      <c r="AG53"/>
-[...2 lines deleted...]
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53">
         <v>200000000.0</v>
       </c>
-      <c r="AK53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:37">
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>10435712473.36</v>
+      </c>
+      <c r="C55">
+        <v>11689731195.88</v>
+      </c>
+      <c r="D55"/>
+      <c r="E55">
         <v>12853461645.69</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>11167867980.27</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>10768625044.29</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>10969529949.24</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>11901105307.25</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>11050622609.95</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>10230100940.68</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>10281701203.62</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>10364005536.89</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>10866527859.66</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>10156982039.41</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>9749983806.96</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>9290068670.3</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>9315344984.96</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>9067085006.07</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>9125216847.47</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>8999122093.7</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>8801325030.18</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>8283387680.51</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>8010837000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>8097130000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>8054877000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>7843178000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>7554490000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>7569840000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>7462267000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>7105306194.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>7092170014.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>7017813563.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>6891574495.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>6621804778.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>6788494828.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>6830791728.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>6415369122.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>6360677706.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>6205577874.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>6115735403.68</v>
+      </c>
+      <c r="C56">
+        <v>7154517602.39</v>
+      </c>
+      <c r="D56"/>
+      <c r="E56">
         <v>8150360956.13</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>5696386884.14</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>6608063528.22</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>7122030845.83</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>8167391939.03</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>7421807092.76</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>6551674321.18</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>6707646153.49</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>6792990127.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>7903764056.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>7245444756.23</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>6915032962.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>6673101494.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>6614107675.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>6424993574.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>6519416595.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>6310897465.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>6097663675.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>5603602198.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>5357729335.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>5293625327.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>5318660388.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>5134750956.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>5019152000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>4990030000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>5040673000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>4780038167.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>4673908454.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>4548110918.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>4307517408.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>3960553370.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>4349998337.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>4348976787.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>3959264486.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>3891617126.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>4034804947.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>2829065926.55</v>
+      </c>
+      <c r="C57">
+        <v>4506436024.2</v>
+      </c>
+      <c r="D57"/>
+      <c r="E57">
         <v>3954378481.63</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>2847215820.48</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>2817836829.2</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>4191930500.73</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>5249986848.95</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>3671922005.91</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>3232922380.45</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>3403691200.41</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>3613342583.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>3560725595.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>3333434867.96</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>2680520185.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>2558150251.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>2495574666.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>2433902105.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>2603399492.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>2646859166.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>2463059624.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>2163851484.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>2071369388.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>2315199542.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>2198840074.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>2157206942.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>2051047000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>2189454000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>2072512000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>1914063385.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>2125035753.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>2136929742.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>1994609883.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>1861461510.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>2123395488.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>2250335841.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>1852782897.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>1928512991.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>1762188225.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>2913627560.07</v>
+      </c>
+      <c r="C58">
+        <v>4589788347.63</v>
+      </c>
+      <c r="D58"/>
+      <c r="E58">
         <v>4052343423.37</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>2946260395.43</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>2918688717.32</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>4515635865.06</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>5590284548.8</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>4022895185.5</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>3584864433.55</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>3764451442.28</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>3974356989.02</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>3933820819.32</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>3605028900.58</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>2873984091.71</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>2694574521.57</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>2612227218.1</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>2553255875.58</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>2740712763.39</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>2813340225.37</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>2632114323.76</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>2333493659.67</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>2339782000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>2585951000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>2468432000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>2455004000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>2350275000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>2461823000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>2337571000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>2050909475.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>2261789627.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>2273555278.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>2130877488.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>1996313787.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>2260051064.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>2380499987.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>1982376521.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>2058390447.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>1896320219.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>7522373766.34</v>
+      </c>
+      <c r="C60">
+        <v>7099497152.9</v>
+      </c>
+      <c r="D60"/>
+      <c r="E60">
         <v>8784931304.31</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>8217725933.43</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>7843592378.84</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>6420069730.16</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>6272821365.75</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>6987125877.08</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>6600690542.64</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>6468059431.4</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>6332314528.74</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>6905220131.4</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>6521460534.99</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>6706826731.6</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>6451362574.07</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>6565523908.54</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>6364477575.04</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>6237126001.84</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>6043844318.57</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>6023857171.37</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>5808408894.46</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>5671055000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>5511179000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>5586445000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>5388174000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>5204215000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>5108017000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>5124696000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>4926990476.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>4706073997.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>4620859939.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>4633128223.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>4476757550.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>4377507483.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>4294632172.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>4275596678.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>4139628552.0</v>
       </c>
-      <c r="AK60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:37">
+      <c r="AN60"/>
+    </row>
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>1277410417.93</v>
+      </c>
+      <c r="C2">
         <v>3786015011.44</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4604083395.91</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4955591873.03</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4150424299.49</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4027755166.86</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4112388000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3810158000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3553745000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4272922000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5036730000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4939625554.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4094536300.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>587041937.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>551042071.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>528188544.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>443130579.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>330984666.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>550636009.76</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>398732530.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>380637129.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>352405699.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>1107015827.29</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>991277051.18</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>878912695.33</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>846187412.06</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>728158970.61</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>613335736.83</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>3639925561.45</v>
+      </c>
+      <c r="C9">
         <v>3520721047.25</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3618228453.14</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3293657692.15</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2757119956.51</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2575896848.25</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2881494000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2548464000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2135497000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1969651000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2043822000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2147253724.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1915600428.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>2487451831.45</v>
+      </c>
+      <c r="C10">
         <v>2578782876.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1095363604.35</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>980188435.92</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>872805695.11</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>768057922.12</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>743145000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>640629000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>531000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>466427000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>534961000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>430878597.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>417062076.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>85928896.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>88396250.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>107786115.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>72840924.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>57740392.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>57639664.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>79302625.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>51442041.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>56473001.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>9162579.81</v>
+      </c>
+      <c r="C12">
         <v>40195448.75</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>35852823.67</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10268507.9</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2937104.31</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6660.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4892888.31</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11381566.53</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>41837920.87</v>
+      </c>
+      <c r="C13">
         <v>28776853.59</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>54642013.52</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>56124992.44</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>50482736.73</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>28071765.78</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>162649000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>149338000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6328096.17</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5512063.69</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B14">
+        <v>20272041.87</v>
+      </c>
+      <c r="C14">
         <v>14115757.4</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18001839.02</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-11463822.62</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-17732421.78</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>141485126.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>135032512.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>127406241.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>148733436.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>162658698.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>183466193.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>182859580.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>157583443.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>2131021536.79</v>
+      </c>
+      <c r="C15">
         <v>2229334236.14</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>986707377.83</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>861793906.84</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>769144377.12</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>661704350.13</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>625569000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>561680000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>476079000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>423599000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>449490000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>357800345.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>351794378.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>769144381.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>661704353.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>625568685.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>561679708.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>476079842.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>423597508.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>449490000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>357800345.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>351794378.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>2110749494.92</v>
+      </c>
+      <c r="C17">
         <v>2215218478.74</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>968705538.81</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>873257729.46</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>786876798.9</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>679661671.28</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>635358961.64</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>567787812.08</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>473260607.67</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>407611851.79</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>457868111.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>379436556.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>360589075.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>31500973.02</v>
+      </c>
+      <c r="C18">
         <v>-13450225.57</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16755261.19</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>42209635.27</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>44944639.26</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>24984802.29</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6648150.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3667106.94</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6673373.52</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18393066.38</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>971150759.39</v>
+      </c>
+      <c r="C21">
         <v>855210223.63</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>868253020.25</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>723342015.42</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>613179424.19</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>595934434.23</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>598233000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>509670000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>531000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>466427000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>534961000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>380637129.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>352405699.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>64123305.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>58293060.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>65459801.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>71208540.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>57230790.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>62580194.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>59277783.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>61118727.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>55478316.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>115659796.1</v>
+      </c>
+      <c r="C25">
         <v>125936597.82</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>130128488.1</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>116558883.47</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>115534251.76</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>110848113.21</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>98149447.04</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>76148667.21</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>72793926.61</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B26">
+        <v>189808190.41</v>
+      </c>
+      <c r="C26">
         <v>162378232.62</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>184628659.27</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>153146508.36</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>161052221.8</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>149202409.8</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>133360706.84</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>100925212.23</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>79426232.33</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>66319099.5</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>79426232.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>79426000.0</v>
       </c>
-      <c r="M26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>1787937441.78</v>
+      </c>
+      <c r="C28">
         <v>1720859998.71</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1784818048.93</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1667695290.22</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1645039793.68</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1541678900.74</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2149198000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1940696000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1713726000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1586604000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1531137000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1702654147.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1520989921.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>376702336.53</v>
+      </c>
+      <c r="C29">
         <v>363564397.26</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>126658065.54</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>106930706.46</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>85928896.21</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>88396250.84</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>107786000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>72841000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57740000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>57639000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>79303000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>51442000.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>3946185219.99</v>
+      </c>
+      <c r="C30">
         <v>6451525835.06</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7354058828.8</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7525907549.76</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6294364831.81</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6007717580.88</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6427797958.04</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5882460489.66</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5331960219.52</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5865602025.02</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6681819707.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6706242149.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5657731029.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>197498158.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>208145650.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>205684188.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>138438206.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>50241468.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>64656377.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>4917335979.38</v>
+      </c>
+      <c r="C32">
         <v>7306736058.69</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8222311849.05</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8249249565.18</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6907544256.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6603652015.11</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6993882000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6358622000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5689242000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6242573000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>7080552000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7086879278.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6010136728.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>102</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>337790515.83</v>
+      </c>
+      <c r="C2">
+        <v>359320542.89</v>
+      </c>
+      <c r="D2">
         <v>290838152.95</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>380470956.17</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>922589133.91</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>878276196.37</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>974532906.36</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1010616774.8</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1409899398.87</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1021719677.78</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1068972025.38</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1103492293.88</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1673492000.92</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1062272630.22</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1074960223.42</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1144867018.47</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1048674988.79</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1001842133.02</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1042930138.68</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1056977039.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1047531780.87</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1081918000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>951084000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>989480000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1117372000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>956883000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1040064000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>998069000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1047437842.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>946658227.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>853041718.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>894575988.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>808376826.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>791753256.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>987126152.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>900010076.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>938956927.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1020181313.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5">
         <v>244029436.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>354263842.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="N5"/>
+      <c r="O5">
         <v>201617755.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>238286895.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>187061464.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>24181899.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>170161345.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>205624897.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>187073796.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>147320879.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>123824948.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>143048301.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>191753066.27</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>205117128.25</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>150228965.48</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>183189280.92</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>219328867.14</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>98732434.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>99118545.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>120304131.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>122211537.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>66670077.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>72778998.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>87456415.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>98431324.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>6120147.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>60578336.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-      <c r="J6">
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6">
         <v>362892156.88</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>462844870.88</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>138705119.26</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>300347415.29</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>364342947.03</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>187061462.24</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>108890999.48</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>358834632.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>214825861.8</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>193191306.14</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>332965045.51</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>135338590.74</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>235233828.62</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>146676516.6</v>
       </c>
-      <c r="X6"/>
-      <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>1177413572.94</v>
+      </c>
+      <c r="C9">
+        <v>888154119.49</v>
+      </c>
+      <c r="D9">
         <v>904380956.35</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1074828996.08</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>773214368.36</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>767915574.75</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>904619488.39</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1074971615.75</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1019372666.02</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>683011264.36</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>864931039.79</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1050913482.97</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1012746072.14</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>725975052.17</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>810509231.05</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>744427336.79</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>506646747.07</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>709959062.18</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>770626285.43</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>769887861.83</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>599092821.01</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>584672000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>683392000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>666481000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>699034000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>686875000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>740225000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>755360000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>622379321.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>629899594.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>644038624.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>720591004.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>587296195.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>514377050.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>536004485.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>564298454.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>498425810.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>490852079.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>494294323.42</v>
+      </c>
+      <c r="C10">
+        <v>-32758892.35</v>
+      </c>
+      <c r="D10">
         <v>1830333697.78</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>436688955.98</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1655371690.92</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>175762256.13</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>307112240.54</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>440536688.41</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>134078373.75</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>152549323.29</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>353947387.16</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>454788520.15</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>132269267.82</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>298097117.88</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>317021759.89</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>232800290.33</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>108890999.48</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>224349276.43</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>291100002.73</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>248465416.47</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>203781558.03</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>182365000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>185274000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>196636000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>196243000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>151729000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>177538000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>217635000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>176136641.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>110048463.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>155667469.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>198776164.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>124069749.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>97069360.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>158991392.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>150870502.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>79383718.0</v>
       </c>
-      <c r="AK10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:37">
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>37262641.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>57005818.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="N11"/>
+      <c r="O11">
         <v>29849636.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>41303103.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>30553876.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-982114.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>19946384.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>35315875.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>31648751.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>17510236.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>22801869.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>26045614.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>22038531.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>14343611.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>52126063.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>15264060.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>26052381.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>11896938.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>21725932.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>14561678.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>24656376.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>9697584.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>13803845.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>16653271.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>17585691.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>11422631.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>8411204.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>3003809.36</v>
+      </c>
+      <c r="C12">
+        <v>2320231.31</v>
+      </c>
+      <c r="D12">
         <v>2171914.73</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2657878.78</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>10569687.52</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>11738403.41</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>11053505.65</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6833852.17</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>8023777.45</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>10827925.77</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>8944769.72</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>8056350.73</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6435851.44</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2250297.41</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12">
         <v>0.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12">
         <v>7738000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>9722000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5333000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5147000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3682000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4890000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3538000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2396869.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3000564.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5925725.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>58408.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>6208799.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>6208799.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1962300.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2977416.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2977416.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>5715313.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>3312638.97</v>
+      </c>
+      <c r="C13">
+        <v>4347206.57</v>
+      </c>
+      <c r="D13">
         <v>1392758.73</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3347389.06</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2956808.29</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>5935103.37</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>13007119.38</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>6877822.55</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>8612520.06</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>10298655.7</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>48018432.24</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>12287594.48</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>96092313.25</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>10461713.45</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>16427292.91</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>13078314.45</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>23912443.13</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>6734056.35</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>12057730.21</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>7778507.04</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>6725294.06</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>38240000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>41597000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>47747000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>47931000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>38417000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>40270000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>39811000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B14">
+        <v>734548.4</v>
+      </c>
+      <c r="C14">
+        <v>14306120.27</v>
+      </c>
+      <c r="D14">
         <v>2070900.29</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2462296.72</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3394146.94</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4175038.67</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2602154.67</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3944417.12</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1834109.16</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>8143689.19</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>5018345.77</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3005694.9</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5787994.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-8071797.41</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-6537716.34</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-2642302.87</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-2239465.92</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-5440532.48</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>141937549.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>145353535.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>141485126.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>141593830.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>140168493.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>134939863.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>135032512.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>133637382.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>134400554.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>128982834.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>127406241.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>124306395.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>123398341.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>127568785.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>148733436.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>150936287.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>155659561.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>157395922.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>162658698.0</v>
       </c>
-      <c r="AK14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:37">
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>423803003.9</v>
+      </c>
+      <c r="C15">
+        <v>-21160647.73</v>
+      </c>
+      <c r="D15">
         <v>1553375204.34</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>374247760.07</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1425478420.21</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>146136561.08</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>270393089.03</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>387326165.82</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>128515404.65</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>135700484.58</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>321703092.07</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>400788396.53</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>132833170.58</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>260175685.17</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>269180940.15</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>199604110.94</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>107633647.99</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>198962360.28</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>249600112.31</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>212948256.54</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>184903202.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>153338000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>153572000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>169890000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>180505000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>98201000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>156857000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>190006000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>160773356.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>87414478.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>140124264.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>173367610.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>116575016.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>82001782.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>143755458.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>133747587.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>73150093.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>91649830.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>321703094.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>400788395.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>400788395.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>260175682.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>269180945.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>199604114.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>107633647.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>198962362.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>249600113.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>212948259.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>184903201.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>153338814.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>153572551.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>169889788.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>180503780.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>98201000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>156857000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>190006000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>160773356.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>87414478.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>140124264.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>173367610.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>116575016.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>82001782.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>143755458.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>133747587.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>73150093.0</v>
       </c>
-      <c r="AK16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:37">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>423068455.5</v>
+      </c>
+      <c r="C17">
+        <v>-35466768.0</v>
+      </c>
+      <c r="D17">
         <v>1551304304.05</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>371785463.35</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1422084273.27</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>141961522.41</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>267790934.36</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>383381748.7</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>126681295.49</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>127556795.39</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>316684746.3</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>397782701.63</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>127045176.58</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>268247482.58</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>275718656.49</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>202246413.81</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>109873113.91</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>204402892.76</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>255784127.02</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>216816665.21</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>186271322.14</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>159564149.72</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>159229061.38</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>174597138.04</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>181898909.66</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>99603218.54</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>162273372.49</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>191583460.95</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>164239703.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>88322531.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>141105791.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>174119788.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>114372165.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>83265515.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>142338121.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>133284811.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>67961087.0</v>
       </c>
-      <c r="AK17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:37">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>-142009.89</v>
+      </c>
+      <c r="C18">
+        <v>2034132.63</v>
+      </c>
+      <c r="D18">
         <v>-950628.43</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>461169.77</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7595384.36</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-7406544.28</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2240286.73</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-688583.66</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>629285.08</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2156876.45</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>14073464.25</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4209388.31</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>9409874.89</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5207292.43</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>15775813.67</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>11816654.28</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>21511963.88</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3903808.65</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>11831041.49</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>7697825.24</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>3405830.32</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>8686516.56</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>8281856.6</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4882603.42</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>2666430.26</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1500316.54</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>850250.83</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1693024.71</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>501905819.17</v>
+      </c>
+      <c r="C21">
+        <v>89328537.42</v>
+      </c>
+      <c r="D21">
         <v>281455448.2</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>399228069.77</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>66576130.17</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>150099855.47</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>267428008.06</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>371106229.93</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>108134155.45</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>151141202.97</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>254713820.28</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>354263841.55</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>94524775.82</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>195023643.38</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>246732133.98</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>187061462.24</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>19867919.26</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>185294336.99</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>214825861.8</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>193191306.14</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>160834897.62</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>145170000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>165132000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>155862000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>176220000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>131624000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>138524000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>178243000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>98732434.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>99118545.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>120304131.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>122211537.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>66670077.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>72778998.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>87456415.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>98431324.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>6120147.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>60578336.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
         <v>19321205.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13813911.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>13813911.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>14250048.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>20968512.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>16680201.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>15720339.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>13806874.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>18098835.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>16497257.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>16034028.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12186244.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>15633662.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>14439126.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>16609588.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>11642173.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>18731128.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>18476912.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>19146154.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15147587.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>17771581.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>19143218.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>18991301.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>12560110.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>17656410.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>16152280.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>26579120.0</v>
       </c>
-      <c r="AK23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:37">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B26">
+        <v>29805145.03</v>
+      </c>
+      <c r="C26">
+        <v>85186461.63</v>
+      </c>
+      <c r="D26">
         <v>35773980.53</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>25778344.82</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>63580797.41</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>52144965.71</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>21917464.39</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>24735005.11</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>98134373.91</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>34465323.71</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>27833608.89</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>24195352.76</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>60886584.83</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>37087985.78</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>35839009.18</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>19332928.57</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>66586458.31</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>28266281.94</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>37224176.22</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>28975305.33</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>73838266.03</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>28874204.75</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>26408692.35</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>20081246.67</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>53036176.7</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>25974256.51</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>34033684.55</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>20316589.08</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>46039656.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>17414444.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37471111.0</v>
       </c>
       <c r="AF26">
         <v>37471111.0</v>
       </c>
       <c r="AG26">
         <v>37471111.0</v>
       </c>
       <c r="AH26">
+        <v>37471111.0</v>
+      </c>
+      <c r="AI26">
+        <v>37471111.0</v>
+      </c>
+      <c r="AJ26">
         <v>19668000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>79426000.0</v>
       </c>
-      <c r="AJ26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>625025632.42</v>
+      </c>
+      <c r="C28">
+        <v>66997925.89</v>
+      </c>
+      <c r="D28">
         <v>273529327.68</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>630670688.8</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>98838812.23</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>933360317.29</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>221500145.94</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>664838347.71</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>76022209.26</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>852817401.69</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>415126866.69</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>658640378.34</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>534979839.41</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>632689899.12</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>360419772.01</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>521352745.06</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>123157751.68</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>632778326.06</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>356694916.43</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>532408799.51</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>96265080.13</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>427168000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>506471000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>511980000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>478655000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>550993000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>579515000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>583222000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>434406934.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>505626729.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>479656748.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>579236249.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>483674276.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>429037942.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>432254946.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>449714850.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>424630425.0</v>
       </c>
-      <c r="AK28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:37">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>71225867.92</v>
+      </c>
+      <c r="C29">
+        <v>2707875.65</v>
+      </c>
+      <c r="D29">
         <v>279029393.73</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>64903492.63</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>233287417.65</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>33800733.72</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>39321306.18</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>57154939.71</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7397078.26</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>24992527.9</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>37262640.86</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>57005818.52</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5224091.24</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>29849635.3</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>41303103.4</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>30553876.52</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-982114.43</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>19946383.67</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>35315875.71</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>31648751.26</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>17510235.89</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>22802000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>26045000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>22039000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>14343000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>52127000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>15264000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>26052000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>11897000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>21726000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>1013298269.6</v>
+      </c>
+      <c r="C30">
+        <v>1158146124.96</v>
+      </c>
+      <c r="D30">
         <v>913763661.1</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1056071882.48</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1629227372.1</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1496091915.65</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1611724386.69</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1714482160.62</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2321137909.44</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1553589739.17</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1679189244.89</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1800141935.3</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2591713297.24</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1593224039.01</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1638737320.49</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1702232893.02</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1535453816.6</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1526506858.21</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1598730562.31</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1633673594.69</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1485789704.26</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1531252246.99</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1481391339.44</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1509284290.19</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1648951465.2</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1528094150.08</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1651355583.84</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1599396758.92</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1571084729.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1477439276.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1376776211.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1492955455.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1329002944.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1233351308.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1435674222.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1365877206.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1431262590.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1450455056.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>44664168.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>51122129.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>65909430.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>77404207.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>10929918.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>35363338.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>76564627.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>57399672.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>24290362.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>71534977.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>52439178.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>73263571.0</v>
       </c>
-      <c r="AK31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:37">
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>1515204088.77</v>
+      </c>
+      <c r="C32">
+        <v>1247474662.38</v>
+      </c>
+      <c r="D32">
         <v>1195219109.3</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1455299952.25</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1695803502.27</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1646191771.12</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1879152394.75</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2085588390.55</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2429272064.89</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1704730942.14</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1933903065.17</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2154405776.85</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2686238073.06</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1788247682.39</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1885469454.47</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1889294355.26</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1555321735.86</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1711801195.2</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1813556424.11</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1826864900.83</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1646624601.88</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1666590000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1634476000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1655961000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1816406000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1643758000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1780289000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1753429000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1669817163.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1576557821.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1497080342.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1615166992.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1395673021.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1306130306.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>1523130637.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>1464308530.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1437382737.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1511033392.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>2944432686.21</v>
+      </c>
+      <c r="C2">
         <v>1997385862.05</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2711533141.5</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2283181481.69</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1987334157.28</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1479402644.56</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1455066066.16</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>975113824.15</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>943038477.39</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>118612858.88</v>
+      </c>
+      <c r="C3">
         <v>117812598.79</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>140927709.53</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>107901822.43</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>156948503</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>189162401</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>205614634</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>175808538</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>114419903</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>118201000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>92641000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>70151333</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>72422057</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-1928005810.99</v>
+      </c>
+      <c r="C6">
         <v>947046824.16</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-714147279.45</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>428351659.81</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>295847324.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>507931512.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>24336578.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>479952242.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>32075346.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>164924000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>205897000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-102157468.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>314564758.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>-288144650.63</v>
+      </c>
+      <c r="C7">
         <v>277071807.28</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-206512574.74</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-120143196.05</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>141607868.14</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>20709555.91</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-14824566.4</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-126323995.84</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-377475803.39</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>-42068288.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-113805330.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-102701759.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-160830332.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-117197260.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-67252961.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>164831143.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-307614742.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-238043526.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>117730697.41</v>
+      </c>
+      <c r="C10">
         <v>21953166.8</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-165338100.91</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>58872625.58</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-47400807.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>110956774.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-292564623.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-239999517.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-183748102.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15294897.71</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-114138845.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-46440962.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-45487317.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>231076964.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>32131683.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>332861375.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>257173593.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-94450473.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>103970617.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-159842489.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>198321814.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>110155194.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-186296825.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-142870695.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-168913594.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-149219721.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-162553220.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-134506559.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-57432450.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-4053427.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-53604219.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>10151918.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9749895.0</v>
       </c>
       <c r="G13">
         <v>9749895.0</v>
       </c>
       <c r="H13">
         <v>9749895.0</v>
       </c>
       <c r="I13">
+        <v>9749895.0</v>
+      </c>
+      <c r="J13">
         <v>994134.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37599000.0</v>
       </c>
       <c r="K13">
         <v>-37599000.0</v>
       </c>
       <c r="L13">
         <v>-37599000.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="M13">
+        <v>-37599000.0</v>
+      </c>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>115659796.1</v>
+      </c>
+      <c r="C14">
         <v>125936597.82</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>130128488.1</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>116558883.47</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>113609446.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>110848113.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>98149446.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>76148666.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>72793926.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>76181000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>77031000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>84435770.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>82526104.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B15">
+        <v>981285788.46</v>
+      </c>
+      <c r="C15">
         <v>1010588611.72</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>877325367.12</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>387434836.23</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>232059256.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>232606666.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>173353063.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>164748263.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>127460797.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>191718000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>110395000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>118416169.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>154960377.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>1016426875.22</v>
+      </c>
+      <c r="C16">
         <v>2944432686.21</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1997385862.05</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2711533141.5</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2283181481.69</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1987334157.28</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1479402644.56</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1455066066.16</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>975113824.15</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>943038477.39</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>342452914.33</v>
+      </c>
+      <c r="C18">
         <v>806859405.34</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>547560170.86</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>569343255.8</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>695452727.74</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>482258431.14</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>289874043.9</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>174335828.24</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-118392535.47</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B19">
+        <v>-1289751797.59</v>
+      </c>
+      <c r="C19">
         <v>807838583.18</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-568911341.74</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-12279784.15</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-334920264.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>41049573.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-98053523.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>403062717.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>174626623.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>88529450.33</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-364616043.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>98222562.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-272272579.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B21">
+        <v>3000000.0</v>
+      </c>
+      <c r="C21">
         <v>701065136.25</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>69896813.8</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>179830554.67</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1421741.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1104600.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-223140600.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-81950250.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>25035243.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-13934380577.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-391313733.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-375003800.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>414408530.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B22">
-        <v>2229334236.14</v>
+        <v>2131021536.79</v>
       </c>
       <c r="C22">
+        <v>2229335000.0</v>
+      </c>
+      <c r="D22">
         <v>986707380.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>861793910.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>769144380.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>661704350.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>625568685.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>561679708.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>476079842.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>466427000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>534961000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>357800345.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>351794378.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-9865992.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-11209342.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2164009.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5445170.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-58931323.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13800490615.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10328000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2420497.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7019223.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>151303296.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>215115228.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>164531857.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>164749338.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>136610485.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>146208991.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-327749000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>73605076.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>177947198.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>10345386.4</v>
+      </c>
+      <c r="C25">
         <v>32912737.64</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>27614513.82</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17268834.68</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4167590.16</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3480258.72</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10370075.49</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19090977.12</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18397639.91</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>28296000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>814340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>816181283.0</v>
       </c>
       <c r="M26">
         <v>816181283.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26">
+        <v>816181283.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>-244701909.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-237260668.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-370361672.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-252143683.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-161356877.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-315133000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>302303000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-490999472.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>266467376.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>461065773.21</v>
+      </c>
+      <c r="C29">
         <v>924672004.13</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>688487880.39</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>677245078.23</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>852401228.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>671420830.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>495488675.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>350144365.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3972633.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>417773833.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>323984000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>286854207.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>213435405.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>-311851997.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>73771349.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-100790428.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>381951559.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>197404857.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>86560481.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-420390000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>101986962.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-166217016.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>102</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>1016426875.22</v>
+      </c>
+      <c r="C2">
+        <v>1048684858.24</v>
+      </c>
+      <c r="D2">
         <v>1454568329.4</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2944432686.21</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1357743974.78</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3337504626.53</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2318912399.55</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1997385862.05</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1928762941.17</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2001527474.76</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3293873530.35</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2711533141.5</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2199885502.48</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2511049911.58</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2694279279.48</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2283181481.69</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2147959493.98</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2103643218.61</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2090717867.22</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1987334157.28</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1285869412.74</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1510626165.68</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1600610380.18</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1479402644.56</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1340246116.38</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>16404278.46</v>
+      </c>
+      <c r="C3">
+        <v>55733628.39</v>
+      </c>
+      <c r="D3">
         <v>17810270.24</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>24004881.36</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>38030096.71</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>42468682.23</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>23115106.32</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>14198713.53</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>57278452.89</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>18549021.75</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>20622780</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>44477454</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>44477454</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>17014216</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7886355</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>45509572</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>43693114</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>41739982</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>31210222</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>40305185</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>53775267</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>41874405</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>38651041</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>54861688</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>205615000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>132662000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>69638000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>32863000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>39378986</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>74104103</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>30916397</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>31409052</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>41638310</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>28610761</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>27372055</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>16798777</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>39572686</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>43310526</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-114533574.49</v>
+      </c>
+      <c r="C6">
+        <v>-32257983.02</v>
+      </c>
+      <c r="D6">
         <v>2172489093.54</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1489864356.81</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1586688711.43</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1979760651.75</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1018592226.98</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>321526537.5</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>68622920.88</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-72764533.59</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1292346054.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>582340388.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>582340388.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-311164408.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-183229368.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>411097797.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>135221988.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>44316275.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>12925352.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>103383709.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>701464743.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-224756752.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-89984214.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>121207735.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>24337000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-114820000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-452278000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>10833000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>260890628.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>14453009.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>8737752.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>195870853.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>256629784.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-219149807.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>390094312.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-395498943.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>92797478.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>4367731.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>-76899617.0</v>
       </c>
       <c r="M9">
+        <v>-76899617.0</v>
+      </c>
+      <c r="N9">
+        <v>-76899617.0</v>
+      </c>
+      <c r="O9">
         <v>609605154.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-609605154.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-609605154.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-42068288.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>578797051.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-578797051.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-578797051.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-113805330.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>281856505.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-281856505.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-281856505.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>355740449.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-355740449.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-355740449.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-160830332.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>212029980.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-212029980.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-212029980.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-117197260.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>203699867.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-203699867.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-203699867.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-69555579.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>150892296.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
-[...4 lines deleted...]
-      </c>
+      <c r="J10"/>
+      <c r="K10"/>
       <c r="L10">
         <v>-254404075.0</v>
       </c>
       <c r="M10">
+        <v>-254404075.0</v>
+      </c>
+      <c r="N10">
+        <v>-254404075.0</v>
+      </c>
+      <c r="O10">
         <v>-231738769.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>231738769.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>231738769.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-47400807.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-68571547.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>68571547.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>68571547.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>110956774.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-109466935.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>109466935.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>109466935.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>18951574.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-18951574.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-18951574.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-239999517.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>41257835.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-41257835.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-41257835.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-183748102.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>70170967.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-70170967.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-70170967.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>15294897.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>4411064.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-153671191.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-21829629.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>21829629.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>0.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>231076964.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-453203507.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>453203507.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>41881578.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-175205075.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>175205075.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>0.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>332861375.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-237330219.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>237330219.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>257173593.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-222849444.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>222849444.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>0.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-94450473.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-118183950.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>118183950.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>0.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>114364097.0</v>
       </c>
-      <c r="AK11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:37">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>33649511.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-213821802.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-213821802.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-520394353.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>38692525.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-120785296.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-201896764.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>112416835.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3166454.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-99983350.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-78021086.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10083997.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-43120866.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-31812740.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1825107.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-71446174.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-24280843.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-75011684.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-76045763.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>38790530.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-117090865.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5126377.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>205445826.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-244916266.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>9183058.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-132265838.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>22505983.0</v>
       </c>
-      <c r="AK12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:37">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
-[...4 lines deleted...]
-      </c>
+      <c r="P13"/>
+      <c r="Q13"/>
       <c r="R13">
         <v>10151918.0</v>
       </c>
       <c r="S13">
-        <v>497067.0</v>
+        <v>10151918.0</v>
       </c>
       <c r="T13">
-        <v>497067.0</v>
+        <v>10151918.0</v>
       </c>
       <c r="U13">
         <v>497067.0</v>
       </c>
       <c r="V13">
+        <v>497067.0</v>
+      </c>
+      <c r="W13">
+        <v>497067.0</v>
+      </c>
+      <c r="X13">
         <v>994134.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>994134.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38366000.0</v>
       </c>
       <c r="Z13">
         <v>38366000.0</v>
       </c>
       <c r="AA13">
-        <v>-685898.0</v>
+        <v>38366000.0</v>
       </c>
       <c r="AB13">
-        <v>-685898.0</v>
+        <v>38366000.0</v>
       </c>
       <c r="AC13">
         <v>-685898.0</v>
       </c>
-      <c r="AD13"/>
+      <c r="AD13">
+        <v>-685898.0</v>
+      </c>
       <c r="AE13">
-        <v>15139000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-685898.0</v>
+      </c>
+      <c r="AF13"/>
       <c r="AG13">
         <v>15139000.0</v>
       </c>
       <c r="AH13">
         <v>15139000.0</v>
       </c>
       <c r="AI13">
+        <v>15139000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>15139000.0</v>
+      </c>
+      <c r="AK13">
         <v>-37599000.0</v>
       </c>
-      <c r="AJ13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
-[...4 lines deleted...]
-      </c>
+      <c r="J14"/>
+      <c r="K14"/>
       <c r="L14">
         <v>62600803.0</v>
       </c>
       <c r="M14">
+        <v>62600803.0</v>
+      </c>
+      <c r="N14">
+        <v>62600803.0</v>
+      </c>
+      <c r="O14">
         <v>-56043563.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>56043563.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>56043563.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>113609446.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-58799680.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>58799680.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>58799680.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>108523440.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-51082845.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>51082845.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>51082845.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>101238000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>69546000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>46773000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>22285000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>75053309.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-39625384.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>39625384.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>40149864.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>72034659.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>-40058627.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>40058627.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>40058627.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>67672509.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>-39364605.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B15">
+        <v>1877147453.16</v>
+      </c>
+      <c r="C15">
+        <v>138394.44</v>
+      </c>
+      <c r="D15">
         <v>16355.56</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>16000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>27433008.3</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>971983861.78</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>8950988.59</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2220753.05</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>6446040.52</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>4661677.9</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>865169017.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1048631.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1048631.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>383276.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>385503884.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>272623.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1184960.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>6206554.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>224285493.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>382249.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1838637.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>6467172.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>224300857.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>224300857.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>168331000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>168292000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1961807.21</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>2250316.94</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>2485715.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>156137037.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3028106.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3097405.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2682802.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>117449664.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2533272.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>4795059.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>77816169.0</v>
       </c>
-      <c r="AK15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:37">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>901893300.73</v>
+      </c>
+      <c r="C16">
+        <v>1016426875.22</v>
+      </c>
+      <c r="D16">
         <v>3627057422.94</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1454568329.4</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2944432686.21</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1357743974.78</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3337504626.53</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2318912399.55</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1997385862.05</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1928762941.17</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2001527474.76</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3293873530.35</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2711533141.5</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2199885502.48</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2511049911.58</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2694279279.48</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2283181481.69</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2147959493.98</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2103643218.61</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2090717867.22</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1987334157.28</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1285869412.74</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1510626165.68</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1600610380.18</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1479402644.56</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1340246116.38</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>405765193.97</v>
+      </c>
+      <c r="C18">
+        <v>-184997802.45</v>
+      </c>
+      <c r="D18">
         <v>114405386.71</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>331520839.38</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>319032902.08</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-30074237.43</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>621398856.67</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-103498115.98</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>550024500.44</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-59797829.98</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-85155638.72</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>142489139.12</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>513193230.03</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>20491037.44</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2349746.27</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>33309242.06</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>131597448.97</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>265486740.44</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>225708818.4</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>72659719.93</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>205694026.68</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>65461227.8</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>127887818.62</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>83215358.04</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B19">
+        <v>1359048387.22</v>
+      </c>
+      <c r="C19">
+        <v>-336953675.45</v>
+      </c>
+      <c r="D19">
         <v>2058842822.3</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1564827944.44</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>1903753994.61</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1198223860.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-28307066.15</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>116442681.19</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-83278553.33</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>1549850.26</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-540000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>9648557.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>9648557.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-300000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>25000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>349920264.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-10497.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-334909767.0</v>
       </c>
       <c r="S19">
         <v>-334909767.0</v>
       </c>
       <c r="T19">
+        <v>-334909767.0</v>
+      </c>
+      <c r="U19">
+        <v>-334909767.0</v>
+      </c>
+      <c r="V19">
         <v>486902925.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-458311035.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>4927683.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>7530000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-58026454.18</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>361574549.17</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-352427004.24</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-51911517.93</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>340822918.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>416384.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>50993094.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>10830321.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>391144803.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-144297774.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>286832551.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-359052957.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-1409748.0</v>
       </c>
-      <c r="AK19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:37">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
         <v>-255021597.16</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>221095255.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>434991478.41</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>190690551.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>351879026.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>351879026.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>18290398.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>20639329.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1421741.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>529800.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-529800.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-529800.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1104600.0</v>
       </c>
       <c r="V21">
         <v>-1104600.0</v>
       </c>
       <c r="W21">
         <v>-1104600.0</v>
       </c>
       <c r="X21">
+        <v>-1104600.0</v>
+      </c>
+      <c r="Y21">
+        <v>-1104600.0</v>
+      </c>
+      <c r="Z21">
         <v>-52566319.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>29425719.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-150000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-50000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-71950250.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>604962.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-40604962.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>30000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-10451970620.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-63425598.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>83425598.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-20000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-178065622.0</v>
       </c>
-      <c r="AK21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:37">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>423803003.9</v>
+      </c>
+      <c r="C22">
+        <v>-21160647.73</v>
+      </c>
+      <c r="D22">
         <v>1553375204.34</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>374247760.07</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1425478420.21</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>146136561.08</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>270393089.03</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>387326165.82</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>128515408.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>135700485.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>321703094.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>400788396.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>132833170.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>260175682.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>269180945.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>199604114.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>107633647.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>198962362.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>249600113.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>212948259.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>184903201.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>153338814.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>153572551.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>169889788.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>743145000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>546902000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>395173000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>217635000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>160773356.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>87414478.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>140124264.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>173367610.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>116575016.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>82001782.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>143755458.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>133747587.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>73150093.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>91649830.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
         <v>28704930.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-27335180.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-27335180.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1624192.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>846941.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-15246941.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2141544.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-2407536.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-9070200.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-529800.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>574801.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-6026460.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-427883.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-5329800.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>993249.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-6158000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-4212000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-2250000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4883025.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-5176225.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-5938602.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>786632.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>10341319247.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>81874316.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-123178.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-4995845.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>118226810.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>47214345.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>1376705.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>106706316.0</v>
       </c>
       <c r="M24">
         <v>106706316.0</v>
       </c>
       <c r="N24">
+        <v>106706316.0</v>
+      </c>
+      <c r="O24">
+        <v>106706316.0</v>
+      </c>
+      <c r="P24">
         <v>153438378.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>45383706.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1776500.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>119409796.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>5803500.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>24313500.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>5339064.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>172145380.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1865275.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>35765509.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>3782047.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>100365000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-327599000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-15511000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>18151170.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>121456973.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>14962321.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>10178874.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>15673810.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>102898284.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>9389044.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>8649347.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>26844060.0</v>
       </c>
-      <c r="AK24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:37">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>8357000.0</v>
       </c>
-      <c r="V26"/>
-[...1 lines deleted...]
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>28296000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28">
         <v>-667930062.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>323495215.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>323495215.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>16282930.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-364017614.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-17519564.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1820077.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-8084290.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-233885493.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-912049.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-3065096.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-4137032.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-224728740.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-5329800.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-370362000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-346382000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-204920000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-52250000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-69552940.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-160708300.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-49571670.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>27689227.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-113334175.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-99000946.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>80769148.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-29790904.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-137654981.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-44251880.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
         <v>-64532857.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>186966594.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>186966594.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>37418700.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>10236098.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>78818814.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>175290560.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>307226725.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>256919037.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>112964906.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>259469291.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>107335636.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>166538856.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>138077047.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>221162475.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>263859000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>149879000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>111457000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>22411974.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>114537279.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>34701128.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>178493984.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>4521586.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-50352526.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>40376561.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>1481746.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>230301128.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>44967906.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30">
         <v>-559062915.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>71880276.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>71880276.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-364866033.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>170552143.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>349798548.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-38248498.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-254826157.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-10108197.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-8669145.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>445060548.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-327955355.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-31794333.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-11539511.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-58026456.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-32297000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-397237000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-48374000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>308031594.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>60624031.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>23608291.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-10312357.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>365442374.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-69796336.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>268948606.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-367189787.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>151328.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3651707.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>