--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1335,51 +1335,51 @@
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-1244993000.0</v>
+        <v>-1213313000.0</v>
       </c>
       <c r="C28">
         <v>-727310000.0</v>
       </c>
       <c r="D28">
         <v>-258770000.0</v>
       </c>
       <c r="E28">
         <v>-353457000.0</v>
       </c>
       <c r="F28">
         <v>-156634000.0</v>
       </c>
       <c r="G28">
         <v>-58264000.0</v>
       </c>
       <c r="H28"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>221318000.0</v>
       </c>
@@ -1601,51 +1601,51 @@
       <c r="B39">
         <v>112582000.0</v>
       </c>
       <c r="C39">
         <v>102310000.0</v>
       </c>
       <c r="D39">
         <v>119813000.0</v>
       </c>
       <c r="E39">
         <v>54813000.0</v>
       </c>
       <c r="F39">
         <v>6855000.0</v>
       </c>
       <c r="G39">
         <v>134319000.0</v>
       </c>
       <c r="H39"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>200442000.0</v>
+        <v>192720000.0</v>
       </c>
       <c r="C40">
         <v>165644000.0</v>
       </c>
       <c r="D40">
         <v>99992000.0</v>
       </c>
       <c r="E40">
         <v>47312000.0</v>
       </c>
       <c r="F40">
         <v>31131000.0</v>
       </c>
       <c r="G40">
         <v>7743000.0</v>
       </c>
       <c r="H40"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
@@ -1807,51 +1807,51 @@
       <c r="D49"/>
       <c r="E49">
         <v>-1286569000.0</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>55638000.0</v>
+        <v>31680000.0</v>
       </c>
       <c r="C51"/>
       <c r="D51">
         <v>13638000.0</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51">
         <v>17750.0</v>
       </c>
       <c r="H51"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
         <v>7722000.0</v>
       </c>
       <c r="C52"/>
       <c r="D52">
         <v>1347000.0</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
@@ -2295,51 +2295,53 @@
       </c>
       <c r="N4">
         <v>26900000.0</v>
       </c>
       <c r="O4">
         <v>25416000.0</v>
       </c>
       <c r="P4">
         <v>23844000.0</v>
       </c>
       <c r="Q4">
         <v>22348000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>11</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-2713000.0</v>
+      </c>
       <c r="C5">
         <v>-2693000.0</v>
       </c>
       <c r="D5">
         <v>-2695000.0</v>
       </c>
       <c r="E5">
         <v>-2678000.0</v>
       </c>
       <c r="F5">
         <v>-2698000.0</v>
       </c>
       <c r="G5">
         <v>-2696000.0</v>
       </c>
       <c r="H5">
         <v>-2594000.0</v>
       </c>
       <c r="I5">
         <v>-2632000.0</v>
       </c>
       <c r="J5">
         <v>-2373000.0</v>
       </c>
       <c r="K5">
@@ -2702,51 +2704,51 @@
       </c>
       <c r="S12">
         <v>363047000.0</v>
       </c>
       <c r="T12">
         <v>156634000.0</v>
       </c>
       <c r="U12">
         <v>2707252.0</v>
       </c>
       <c r="V12">
         <v>1986135.0</v>
       </c>
       <c r="W12">
         <v>58264000.0</v>
       </c>
       <c r="X12">
         <v>58264000.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
-        <v>14000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="C13">
         <v>61000.0</v>
       </c>
       <c r="D13">
         <v>60000.0</v>
       </c>
       <c r="E13">
         <v>60000.0</v>
       </c>
       <c r="F13">
         <v>60000.0</v>
       </c>
       <c r="G13">
         <v>60000.0</v>
       </c>
       <c r="H13">
         <v>60000.0</v>
       </c>
       <c r="I13">
         <v>61000.0</v>
       </c>
       <c r="J13">
         <v>60000.0</v>
       </c>
@@ -3404,90 +3406,90 @@
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-2009435000.0</v>
+        <v>-1981510000.0</v>
       </c>
       <c r="C28">
-        <v>-1819102000.0</v>
+        <v>-1789082000.0</v>
       </c>
       <c r="D28">
-        <v>-1244993000.0</v>
+        <v>-1213313000.0</v>
       </c>
       <c r="E28">
-        <v>-777576000.0</v>
+        <v>-750008000.0</v>
       </c>
       <c r="F28">
-        <v>-954944000.0</v>
+        <v>-926636000.0</v>
       </c>
       <c r="G28">
-        <v>-903034000.0</v>
+        <v>-878275000.0</v>
       </c>
       <c r="H28">
         <v>-727310000.0</v>
       </c>
       <c r="I28">
-        <v>-870469000.0</v>
+        <v>-852294001.0</v>
       </c>
       <c r="J28">
-        <v>-901382000.0</v>
+        <v>-882758000.0</v>
       </c>
       <c r="K28">
-        <v>-485952000.0</v>
+        <v>-466709000.0</v>
       </c>
       <c r="L28">
         <v>-258770000.0</v>
       </c>
       <c r="M28">
-        <v>-255490000.0</v>
+        <v>-250412001.0</v>
       </c>
       <c r="N28">
-        <v>-256954000.0</v>
+        <v>-251457000.0</v>
       </c>
       <c r="O28">
-        <v>-350724000.0</v>
+        <v>-344750000.0</v>
       </c>
       <c r="P28">
         <v>-353457000.0</v>
       </c>
       <c r="Q28">
         <v>-411662000.0</v>
       </c>
       <c r="R28">
         <v>-259044000.0</v>
       </c>
       <c r="S28">
         <v>-363047000.0</v>
       </c>
       <c r="T28">
         <v>-156634000.0</v>
       </c>
       <c r="U28">
         <v>-2707252.0</v>
       </c>
       <c r="V28">
         <v>-1986135.0</v>
       </c>
       <c r="W28">
         <v>17750.0</v>
       </c>
@@ -3932,51 +3934,51 @@
         <v>94596000.0</v>
       </c>
       <c r="R35">
         <v>1144390000.0</v>
       </c>
       <c r="S35">
         <v>1098895000.0</v>
       </c>
       <c r="T35">
         <v>1056791000.0</v>
       </c>
       <c r="U35">
         <v>11200000.0</v>
       </c>
       <c r="V35">
         <v>11200000.0</v>
       </c>
       <c r="W35"/>
       <c r="X35"/>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>279650000.0</v>
+        <v>143975000.0</v>
       </c>
       <c r="C36">
         <v>141386000.0</v>
       </c>
       <c r="D36">
         <v>131166000.0</v>
       </c>
       <c r="E36">
         <v>79184000.0</v>
       </c>
       <c r="F36">
         <v>62714000.0</v>
       </c>
       <c r="G36">
         <v>51222000.0</v>
       </c>
       <c r="H36">
         <v>40953000.0</v>
       </c>
       <c r="I36">
         <v>106096000.0</v>
       </c>
       <c r="J36">
         <v>29068000.0</v>
       </c>
@@ -4152,90 +4154,90 @@
       <c r="R39">
         <v>27324000.0</v>
       </c>
       <c r="S39">
         <v>12283000.0</v>
       </c>
       <c r="T39">
         <v>6855000.0</v>
       </c>
       <c r="U39">
         <v>1287697.0</v>
       </c>
       <c r="V39">
         <v>2172626.0</v>
       </c>
       <c r="W39">
         <v>6154.0</v>
       </c>
       <c r="X39"/>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>251481000.0</v>
+        <v>243442000.0</v>
       </c>
       <c r="C40">
-        <v>206874000.0</v>
+        <v>198805000.0</v>
       </c>
       <c r="D40">
-        <v>200442000.0</v>
+        <v>192720000.0</v>
       </c>
       <c r="E40">
-        <v>183690000.0</v>
+        <v>178627000.0</v>
       </c>
       <c r="F40">
-        <v>166269000.0</v>
+        <v>161887000.0</v>
       </c>
       <c r="G40">
-        <v>203353000.0</v>
+        <v>201109000.0</v>
       </c>
       <c r="H40">
         <v>165644000.0</v>
       </c>
       <c r="I40">
-        <v>177166000.0</v>
+        <v>175310000.0</v>
       </c>
       <c r="J40">
-        <v>120781000.0</v>
+        <v>118890000.0</v>
       </c>
       <c r="K40">
-        <v>114771000.0</v>
+        <v>112897000.0</v>
       </c>
       <c r="L40">
         <v>99992000.0</v>
       </c>
       <c r="M40">
-        <v>60702000.0</v>
+        <v>58672001.0</v>
       </c>
       <c r="N40">
-        <v>70527000.0</v>
+        <v>68565000.0</v>
       </c>
       <c r="O40">
-        <v>73122000.0</v>
+        <v>71205000.0</v>
       </c>
       <c r="P40">
         <v>47312000.0</v>
       </c>
       <c r="Q40">
         <v>51081000.0</v>
       </c>
       <c r="R40">
         <v>23382000.0</v>
       </c>
       <c r="S40">
         <v>30858000.0</v>
       </c>
       <c r="T40">
         <v>31131000.0</v>
       </c>
       <c r="U40">
         <v>2849833.0</v>
       </c>
       <c r="V40">
         <v>490232.0</v>
       </c>
       <c r="W40">
         <v>100000.0</v>
       </c>
@@ -4264,51 +4266,51 @@
       </c>
       <c r="O41">
         <v>18758000.0</v>
       </c>
       <c r="P41">
         <v>39366000.0</v>
       </c>
       <c r="Q41">
         <v>94596000.0</v>
       </c>
       <c r="R41">
         <v>267210000.0</v>
       </c>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
     </row>
     <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
-        <v>1027651000.0</v>
+        <v>2018008000.0</v>
       </c>
       <c r="C42">
         <v>1997587000.0</v>
       </c>
       <c r="D42">
         <v>1564815000.0</v>
       </c>
       <c r="E42">
         <v>1550610000.0</v>
       </c>
       <c r="F42">
         <v>1539378000.0</v>
       </c>
       <c r="G42">
         <v>1526573000.0</v>
       </c>
       <c r="H42">
         <v>1523692000.0</v>
       </c>
       <c r="I42">
         <v>1742697000.0</v>
       </c>
       <c r="J42">
         <v>1738317000.0</v>
       </c>
@@ -4697,127 +4699,139 @@
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>57</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>27925000.0</v>
+      </c>
       <c r="C51">
-        <v>51971000.0</v>
+        <v>30020000.0</v>
       </c>
       <c r="D51">
         <v>31680000.0</v>
       </c>
       <c r="E51">
         <v>27568000.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51"/>
+      <c r="F51">
+        <v>28308000.0</v>
+      </c>
+      <c r="G51">
+        <v>24759000.0</v>
+      </c>
       <c r="H51"/>
       <c r="I51">
-        <v>18175000.0</v>
+        <v>18174999.0</v>
       </c>
       <c r="J51">
         <v>18624000.0</v>
       </c>
       <c r="K51">
         <v>19243000.0</v>
       </c>
       <c r="L51">
         <v>13638000.0</v>
       </c>
       <c r="M51">
-        <v>5078000.0</v>
+        <v>5077999.0</v>
       </c>
       <c r="N51">
         <v>5497000.0</v>
       </c>
       <c r="O51">
         <v>5974000.0</v>
       </c>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51">
         <v>17750.0</v>
       </c>
       <c r="X51"/>
     </row>
     <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>58</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>8039000.0</v>
+      </c>
       <c r="C52">
         <v>8069000.0</v>
       </c>
       <c r="D52">
         <v>7722000.0</v>
       </c>
       <c r="E52">
         <v>5063000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52"/>
+      <c r="F52">
+        <v>4382000.0</v>
+      </c>
+      <c r="G52">
+        <v>2244000.0</v>
+      </c>
       <c r="H52"/>
       <c r="I52">
         <v>1856000.0</v>
       </c>
       <c r="J52">
         <v>1891000.0</v>
       </c>
       <c r="K52">
         <v>1874000.0</v>
       </c>
       <c r="L52">
         <v>28322000.0</v>
       </c>
       <c r="M52">
-        <v>20685000.0</v>
+        <v>2029999.0</v>
       </c>
       <c r="N52">
         <v>1962000.0</v>
       </c>
       <c r="O52">
         <v>1917000.0</v>
       </c>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52">
         <v>17750.0</v>
       </c>
       <c r="X52"/>
     </row>
     <row r="53" spans="1:24">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
@@ -5196,51 +5210,51 @@
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
     </row>
     <row r="60" spans="1:24">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
-        <v>1027665000.0</v>
+        <v>686144000.0</v>
       </c>
       <c r="C60">
         <v>663774000.0</v>
       </c>
       <c r="D60">
         <v>221318000.0</v>
       </c>
       <c r="E60">
         <v>210753000.0</v>
       </c>
       <c r="F60">
         <v>205414000.0</v>
       </c>
       <c r="G60">
         <v>196536000.0</v>
       </c>
       <c r="H60">
         <v>197233000.0</v>
       </c>
       <c r="I60">
         <v>418695000.0</v>
       </c>
       <c r="J60">
         <v>417061000.0</v>
       </c>
@@ -5455,89 +5469,89 @@
       </c>
       <c r="G3">
         <v>5734000.0</v>
       </c>
       <c r="H3">
         <v>7353000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5">
-        <v>-92133000.0</v>
+        <v>-92659000.0</v>
       </c>
       <c r="C5">
         <v>-83294000.0</v>
       </c>
       <c r="D5">
         <v>-201164000.0</v>
       </c>
       <c r="E5">
-        <v>-140375000.0</v>
+        <v>-139089000.0</v>
       </c>
       <c r="F5">
-        <v>-122381000.0</v>
+        <v>-122314000.0</v>
       </c>
       <c r="G5">
         <v>-110377000.0</v>
       </c>
       <c r="H5">
         <v>-105793000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>90</v>
       </c>
       <c r="B6">
-        <v>-48004000.0</v>
+        <v>-48530000.0</v>
       </c>
       <c r="C6">
         <v>-60068000.0</v>
       </c>
       <c r="D6">
         <v>-189853000.0</v>
       </c>
       <c r="E6">
-        <v>-134386000.0</v>
+        <v>-133100000.0</v>
       </c>
       <c r="F6">
-        <v>-117890000.0</v>
+        <v>-117823000.0</v>
       </c>
       <c r="G6">
         <v>-104643000.0</v>
       </c>
       <c r="H6">
         <v>-98440000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>92</v>
       </c>
       <c r="B8"/>
@@ -5775,89 +5789,89 @@
       <c r="D19"/>
       <c r="E19">
         <v>1286000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>105</v>
       </c>
       <c r="B21">
-        <v>-115006000.0</v>
+        <v>-92133000.0</v>
       </c>
       <c r="C21">
         <v>-116725000.0</v>
       </c>
       <c r="D21">
         <v>-223230000.0</v>
       </c>
       <c r="E21">
         <v>-140375000.0</v>
       </c>
       <c r="F21">
         <v>-122381000.0</v>
       </c>
       <c r="G21">
         <v>-110377000.0</v>
       </c>
       <c r="H21">
         <v>-105793000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>107</v>
       </c>
       <c r="B23">
-        <v>2361928000.0</v>
+        <v>2339055000.0</v>
       </c>
       <c r="C23">
         <v>1904904000.0</v>
       </c>
       <c r="D23">
         <v>1400121000.0</v>
       </c>
       <c r="E23">
         <v>733687000.0</v>
       </c>
       <c r="F23">
         <v>374294000.0</v>
       </c>
       <c r="G23">
         <v>202463000.0</v>
       </c>
       <c r="H23">
         <v>205916000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>108</v>
       </c>
       <c r="B24"/>
@@ -5967,77 +5981,77 @@
       </c>
       <c r="C29">
         <v>4212000.0</v>
       </c>
       <c r="D29">
         <v>-4620000.0</v>
       </c>
       <c r="E29">
         <v>251000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>-47000.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>114</v>
       </c>
       <c r="B30">
-        <v>537616000.0</v>
+        <v>514743000.0</v>
       </c>
       <c r="C30">
         <v>395822000.0</v>
       </c>
       <c r="D30">
         <v>432735000.0</v>
       </c>
       <c r="E30">
         <v>240022000.0</v>
       </c>
       <c r="F30">
         <v>132828000.0</v>
       </c>
       <c r="G30">
         <v>91447000.0</v>
       </c>
       <c r="H30">
         <v>85829000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>115</v>
       </c>
       <c r="B31">
-        <v>22347000.0</v>
+        <v>-526000.0</v>
       </c>
       <c r="C31">
         <v>36265000.0</v>
       </c>
       <c r="D31">
         <v>10716000.0</v>
       </c>
       <c r="E31">
         <v>1286000.0</v>
       </c>
       <c r="F31">
         <v>67000.0</v>
       </c>
       <c r="G31">
         <v>809000.0</v>
       </c>
       <c r="H31">
         <v>1432000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>116</v>
       </c>
       <c r="B32">
@@ -6170,66 +6184,66 @@
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>86</v>
       </c>
       <c r="B2">
-        <v>536236000.0</v>
+        <v>526528000.0</v>
       </c>
       <c r="C2">
-        <v>503765000.0</v>
+        <v>496561000.0</v>
       </c>
       <c r="D2">
         <v>491336000.0</v>
       </c>
       <c r="E2">
-        <v>493902000.0</v>
+        <v>484499000.0</v>
       </c>
       <c r="F2">
-        <v>442054000.0</v>
+        <v>438859000.0</v>
       </c>
       <c r="G2">
-        <v>406654000.0</v>
+        <v>405677000.0</v>
       </c>
       <c r="H2">
         <v>468924000.0</v>
       </c>
       <c r="I2">
         <v>415365000.0</v>
       </c>
       <c r="J2">
         <v>328906000.0</v>
       </c>
       <c r="K2">
         <v>295886000.0</v>
       </c>
       <c r="L2">
         <v>318573000.0</v>
       </c>
       <c r="M2">
         <v>258928000.0</v>
       </c>
       <c r="N2">
         <v>218767000.0</v>
       </c>
       <c r="O2">
         <v>171118000.0</v>
       </c>
@@ -6253,54 +6267,54 @@
       </c>
       <c r="V2">
         <v>12893500.0</v>
       </c>
       <c r="W2">
         <v>12893500.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>87</v>
       </c>
       <c r="B3">
         <v>13859000.0</v>
       </c>
       <c r="C3">
         <v>10092000.0</v>
       </c>
       <c r="D3">
         <v>10003000.0</v>
       </c>
       <c r="E3">
         <v>14202000.0</v>
       </c>
       <c r="F3">
-        <v>12679000.0</v>
+        <v>12279000.0</v>
       </c>
       <c r="G3">
-        <v>7245000.0</v>
+        <v>7645000.0</v>
       </c>
       <c r="H3">
         <v>6178000.0</v>
       </c>
       <c r="I3">
         <v>10696000.0</v>
       </c>
       <c r="J3">
         <v>3155000.0</v>
       </c>
       <c r="K3">
         <v>3197000.0</v>
       </c>
       <c r="L3">
         <v>4705000.0</v>
       </c>
       <c r="M3">
         <v>2460000.0</v>
       </c>
       <c r="N3">
         <v>2069000.0</v>
       </c>
       <c r="O3">
         <v>2077000.0</v>
       </c>
@@ -6339,179 +6353,179 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5">
-        <v>7363000.0</v>
+        <v>10001000.0</v>
       </c>
       <c r="C5">
-        <v>19772000.0</v>
+        <v>13973000.0</v>
       </c>
       <c r="D5">
-        <v>-15251000.0</v>
+        <v>-19572000.0</v>
       </c>
       <c r="E5">
-        <v>-28105000.0</v>
+        <v>-31881000.0</v>
       </c>
       <c r="F5">
-        <v>-32290000.0</v>
+        <v>-11249000.0</v>
       </c>
       <c r="G5">
-        <v>-24629000.0</v>
+        <v>-16709000.0</v>
       </c>
       <c r="H5">
         <v>10113000.0</v>
       </c>
       <c r="I5">
-        <v>-37620000.0</v>
+        <v>-26542000.0</v>
       </c>
       <c r="J5">
         <v>-30688000.0</v>
       </c>
       <c r="K5">
-        <v>-25099000.0</v>
+        <v>-18900000.0</v>
       </c>
       <c r="L5">
         <v>-39409000.0</v>
       </c>
       <c r="M5">
-        <v>-42009000.0</v>
+        <v>-39072000.0</v>
       </c>
       <c r="N5">
         <v>-50177000.0</v>
       </c>
       <c r="O5">
-        <v>-69569000.0</v>
+        <v>-67735000.0</v>
       </c>
       <c r="P5">
-        <v>-54308000.0</v>
+        <v>-53258000.0</v>
       </c>
       <c r="Q5">
-        <v>-33031000.0</v>
+        <v>-32875000.0</v>
       </c>
       <c r="R5">
-        <v>-29961000.0</v>
+        <v>-29903000.0</v>
       </c>
       <c r="S5">
-        <v>-23075000.0</v>
+        <v>-23053000.0</v>
       </c>
       <c r="T5">
-        <v>-31492000.0</v>
+        <v>-31484000.0</v>
       </c>
       <c r="U5">
-        <v>-37778000.0</v>
+        <v>-37771000.0</v>
       </c>
       <c r="V5">
         <v>-26555500.0</v>
       </c>
       <c r="W5">
         <v>-26555500.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>90</v>
       </c>
       <c r="B6">
-        <v>21222000.0</v>
+        <v>23860000.0</v>
       </c>
       <c r="C6">
-        <v>29864000.0</v>
+        <v>24065000.0</v>
       </c>
       <c r="D6">
-        <v>-5248000.0</v>
+        <v>-9569000.0</v>
       </c>
       <c r="E6">
-        <v>-13903000.0</v>
+        <v>-17679000.0</v>
       </c>
       <c r="F6">
-        <v>-19611000.0</v>
+        <v>1030000.0</v>
       </c>
       <c r="G6">
-        <v>-17384000.0</v>
+        <v>-9064000.0</v>
       </c>
       <c r="H6">
         <v>16291000.0</v>
       </c>
       <c r="I6">
-        <v>-26924000.0</v>
+        <v>-15846000.0</v>
       </c>
       <c r="J6">
         <v>-27533000.0</v>
       </c>
       <c r="K6">
-        <v>-21902000.0</v>
+        <v>-15703000.0</v>
       </c>
       <c r="L6">
         <v>-34704000.0</v>
       </c>
       <c r="M6">
-        <v>-39549000.0</v>
+        <v>-36612000.0</v>
       </c>
       <c r="N6">
         <v>-48108000.0</v>
       </c>
       <c r="O6">
-        <v>-67492000.0</v>
+        <v>-65658000.0</v>
       </c>
       <c r="P6">
-        <v>-52519000.0</v>
+        <v>-51469000.0</v>
       </c>
       <c r="Q6">
-        <v>-31605000.0</v>
+        <v>-31449000.0</v>
       </c>
       <c r="R6">
-        <v>-28545000.0</v>
+        <v>-28487000.0</v>
       </c>
       <c r="S6">
-        <v>-21717000.0</v>
+        <v>-21695000.0</v>
       </c>
       <c r="T6">
-        <v>-30209000.0</v>
+        <v>-30201000.0</v>
       </c>
       <c r="U6">
-        <v>-36395000.0</v>
+        <v>-36388000.0</v>
       </c>
       <c r="V6">
         <v>-25643000.0</v>
       </c>
       <c r="W6">
         <v>-25643000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -6535,66 +6549,66 @@
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>93</v>
       </c>
       <c r="B9">
-        <v>140244000.0</v>
+        <v>149952000.0</v>
       </c>
       <c r="C9">
-        <v>126220000.0</v>
+        <v>133424000.0</v>
       </c>
       <c r="D9">
         <v>127121000.0</v>
       </c>
       <c r="E9">
-        <v>98219000.0</v>
+        <v>107622000.0</v>
       </c>
       <c r="F9">
-        <v>107597000.0</v>
+        <v>110792000.0</v>
       </c>
       <c r="G9">
-        <v>80039000.0</v>
+        <v>81016000.0</v>
       </c>
       <c r="H9">
         <v>95642000.0</v>
       </c>
       <c r="I9">
         <v>54973000.0</v>
       </c>
       <c r="J9">
         <v>64426000.0</v>
       </c>
       <c r="K9">
         <v>64057000.0</v>
       </c>
       <c r="L9">
         <v>73315000.0</v>
       </c>
       <c r="M9">
         <v>52909000.0</v>
       </c>
       <c r="N9">
         <v>48087000.0</v>
       </c>
       <c r="O9">
         <v>35194000.0</v>
       </c>
@@ -6618,54 +6632,54 @@
       </c>
       <c r="V9">
         <v>1465000.0</v>
       </c>
       <c r="W9">
         <v>1466000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>94</v>
       </c>
       <c r="B10">
         <v>10001000.0</v>
       </c>
       <c r="C10">
         <v>13973000.0</v>
       </c>
       <c r="D10">
         <v>-19572000.0</v>
       </c>
       <c r="E10">
         <v>-31881000.0</v>
       </c>
       <c r="F10">
-        <v>-22835000.0</v>
+        <v>-11249000.0</v>
       </c>
       <c r="G10">
-        <v>-18370000.0</v>
+        <v>-16709000.0</v>
       </c>
       <c r="H10">
         <v>20064000.0</v>
       </c>
       <c r="I10">
         <v>-26542000.0</v>
       </c>
       <c r="J10">
         <v>-55082000.0</v>
       </c>
       <c r="K10">
         <v>-18900000.0</v>
       </c>
       <c r="L10">
         <v>-50274000.0</v>
       </c>
       <c r="M10">
         <v>-39072000.0</v>
       </c>
       <c r="N10">
         <v>-55433000.0</v>
       </c>
       <c r="O10">
         <v>-67735000.0</v>
       </c>
@@ -6889,54 +6903,54 @@
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>99</v>
       </c>
       <c r="B15">
         <v>1969000.0</v>
       </c>
       <c r="C15">
         <v>2602000.0</v>
       </c>
       <c r="D15">
         <v>-3623000.0</v>
       </c>
       <c r="E15">
         <v>-5913000.0</v>
       </c>
       <c r="F15">
-        <v>-3925000.0</v>
+        <v>-1804000.0</v>
       </c>
       <c r="G15">
-        <v>-3476000.0</v>
+        <v>-3175000.0</v>
       </c>
       <c r="H15">
         <v>2836000.0</v>
       </c>
       <c r="I15">
         <v>-4681000.0</v>
       </c>
       <c r="J15">
         <v>-8809000.0</v>
       </c>
       <c r="K15">
         <v>-2836000.0</v>
       </c>
       <c r="L15">
         <v>-6208000.0</v>
       </c>
       <c r="M15">
         <v>-4347000.0</v>
       </c>
       <c r="N15">
         <v>-6118000.0</v>
       </c>
       <c r="O15">
         <v>-7193000.0</v>
       </c>
@@ -7155,66 +7169,66 @@
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>105</v>
       </c>
       <c r="B21">
-        <v>7363000.0</v>
+        <v>6103000.0</v>
       </c>
       <c r="C21">
-        <v>11741000.0</v>
+        <v>9199000.0</v>
       </c>
       <c r="D21">
-        <v>-21763000.0</v>
+        <v>-15251000.0</v>
       </c>
       <c r="E21">
-        <v>-19698000.0</v>
+        <v>-20195000.0</v>
       </c>
       <c r="F21">
-        <v>-32058999.0</v>
+        <v>-20473000.0</v>
       </c>
       <c r="G21">
-        <v>-24629000.0</v>
+        <v>-22968000.0</v>
       </c>
       <c r="H21">
         <v>10888000.0</v>
       </c>
       <c r="I21">
         <v>-37620000.0</v>
       </c>
       <c r="J21">
         <v>-64894000.0</v>
       </c>
       <c r="K21">
         <v>-25099000.0</v>
       </c>
       <c r="L21">
         <v>-53935000.0</v>
       </c>
       <c r="M21">
         <v>-42009000.0</v>
       </c>
       <c r="N21">
         <v>-57717000.0</v>
       </c>
       <c r="O21">
         <v>-69569000.0</v>
       </c>
@@ -7253,66 +7267,66 @@
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>107</v>
       </c>
       <c r="B23">
-        <v>669117000.0</v>
+        <v>670377000.0</v>
       </c>
       <c r="C23">
-        <v>618244000.0</v>
+        <v>620786000.0</v>
       </c>
       <c r="D23">
-        <v>640220000.0</v>
+        <v>633708000.0</v>
       </c>
       <c r="E23">
-        <v>611819000.0</v>
+        <v>612316000.0</v>
       </c>
       <c r="F23">
-        <v>581709999.0</v>
+        <v>570124000.0</v>
       </c>
       <c r="G23">
-        <v>511322000.0</v>
+        <v>509661000.0</v>
       </c>
       <c r="H23">
         <v>553678000.0</v>
       </c>
       <c r="I23">
         <v>507958000.0</v>
       </c>
       <c r="J23">
         <v>458226000.0</v>
       </c>
       <c r="K23">
         <v>385042000.0</v>
       </c>
       <c r="L23">
         <v>445823000.0</v>
       </c>
       <c r="M23">
         <v>353846000.0</v>
       </c>
       <c r="N23">
         <v>324570999.0</v>
       </c>
       <c r="O23">
         <v>275881000.0</v>
       </c>
@@ -7422,66 +7436,66 @@
       </c>
       <c r="R25">
         <v>1416000.0</v>
       </c>
       <c r="S25">
         <v>1358000.0</v>
       </c>
       <c r="T25">
         <v>1283000.0</v>
       </c>
       <c r="U25">
         <v>1383000.0</v>
       </c>
       <c r="V25">
         <v>884000.0</v>
       </c>
       <c r="W25">
         <v>941000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>110</v>
       </c>
       <c r="B26">
-        <v>46122000.0</v>
+        <v>51283000.0</v>
       </c>
       <c r="C26">
-        <v>38016000.0</v>
+        <v>43006000.0</v>
       </c>
       <c r="D26">
         <v>58734000.0</v>
       </c>
       <c r="E26">
-        <v>45014000.0</v>
+        <v>52147000.0</v>
       </c>
       <c r="F26">
-        <v>61540000.0</v>
+        <v>57960000.0</v>
       </c>
       <c r="G26">
-        <v>43592000.0</v>
+        <v>43279000.0</v>
       </c>
       <c r="H26">
         <v>40130000.0</v>
       </c>
       <c r="I26">
         <v>44722000.0</v>
       </c>
       <c r="J26">
         <v>46462000.0</v>
       </c>
       <c r="K26">
         <v>42144000.0</v>
       </c>
       <c r="L26">
         <v>45791000.0</v>
       </c>
       <c r="M26">
         <v>48845000.0</v>
       </c>
       <c r="N26">
         <v>49666000.0</v>
       </c>
       <c r="O26">
         <v>50740000.0</v>
       </c>
@@ -7666,66 +7680,66 @@
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>114</v>
       </c>
       <c r="B30">
-        <v>132881000.0</v>
+        <v>143849000.0</v>
       </c>
       <c r="C30">
-        <v>114479000.0</v>
+        <v>124225000.0</v>
       </c>
       <c r="D30">
-        <v>148884000.0</v>
+        <v>142372000.0</v>
       </c>
       <c r="E30">
-        <v>117917000.0</v>
+        <v>127817000.0</v>
       </c>
       <c r="F30">
-        <v>139655999.0</v>
+        <v>131265000.0</v>
       </c>
       <c r="G30">
-        <v>104668000.0</v>
+        <v>103984000.0</v>
       </c>
       <c r="H30">
         <v>84754000.0</v>
       </c>
       <c r="I30">
         <v>92593000.0</v>
       </c>
       <c r="J30">
         <v>129320000.0</v>
       </c>
       <c r="K30">
         <v>89156000.0</v>
       </c>
       <c r="L30">
         <v>127250000.0</v>
       </c>
       <c r="M30">
         <v>94918000.0</v>
       </c>
       <c r="N30">
         <v>105803999.0</v>
       </c>
       <c r="O30">
         <v>104763000.0</v>
       </c>
@@ -7737,63 +7751,63 @@
       </c>
       <c r="R30">
         <v>46867000.0</v>
       </c>
       <c r="S30">
         <v>37543000.0</v>
       </c>
       <c r="T30">
         <v>39344000.0</v>
       </c>
       <c r="U30">
         <v>37442000.0</v>
       </c>
       <c r="V30">
         <v>28020500.0</v>
       </c>
       <c r="W30">
         <v>28021500.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>115</v>
       </c>
       <c r="B31">
-        <v>2638000.0</v>
+        <v>3898000.0</v>
       </c>
       <c r="C31">
-        <v>2232000.0</v>
+        <v>4774000.0</v>
       </c>
       <c r="D31">
-        <v>2191000.0</v>
+        <v>-4321000.0</v>
       </c>
       <c r="E31">
-        <v>-12183000.0</v>
+        <v>-11686000.0</v>
       </c>
       <c r="F31">
-        <v>9223999.0</v>
+        <v>9224000.0</v>
       </c>
       <c r="G31">
         <v>6259000.0</v>
       </c>
       <c r="H31">
         <v>9176000.0</v>
       </c>
       <c r="I31">
         <v>11078000.0</v>
       </c>
       <c r="J31">
         <v>9812000.0</v>
       </c>
       <c r="K31">
         <v>6199000.0</v>
       </c>
       <c r="L31">
         <v>3661000.0</v>
       </c>
       <c r="M31">
         <v>2937000.0</v>
       </c>
       <c r="N31">
         <v>2284000.0</v>
       </c>
@@ -8228,51 +8242,51 @@
       </c>
       <c r="C14">
         <v>23480000.0</v>
       </c>
       <c r="D14">
         <v>11311000.0</v>
       </c>
       <c r="E14">
         <v>5989000.0</v>
       </c>
       <c r="F14">
         <v>4491000.0</v>
       </c>
       <c r="G14">
         <v>5734000.0</v>
       </c>
       <c r="H14">
         <v>7353000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>130</v>
       </c>
       <c r="B15">
-        <v>-1175000.0</v>
+        <v>1175000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>131</v>
       </c>
       <c r="B16">
         <v>1247193000.0</v>
       </c>
       <c r="C16">
         <v>730354000.0</v>
       </c>
       <c r="D16">
         <v>260918000.0</v>
       </c>
       <c r="E16">
         <v>353457000.0</v>
       </c>
       <c r="F16">
@@ -9473,51 +9487,51 @@
         <v>1358000.0</v>
       </c>
       <c r="T14">
         <v>1283000.0</v>
       </c>
       <c r="U14">
         <v>1383000.0</v>
       </c>
       <c r="V14">
         <v>884000.0</v>
       </c>
       <c r="W14">
         <v>941000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>1175000.0</v>
       </c>
       <c r="E15">
-        <v>-1175000.0</v>
+        <v>1175000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>47654000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>131</v>