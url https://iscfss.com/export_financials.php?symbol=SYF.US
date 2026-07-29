--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3317,375 +3320,379 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>1525000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>78066000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5321000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5301000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5765000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5029000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>64709000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4914000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>62270000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>60353000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59841000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4494000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4690000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4295000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4428000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4205000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4718000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4488000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4765000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4724000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4099000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4491000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3932000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3618000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4287000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3793000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3214000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2888000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3809000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3196000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2947000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2999000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3740000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2855000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2708000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2675000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2814000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3255000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3347000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>27358000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>25719000000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>18804000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3699,52 +3706,53 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3758,249 +3766,251 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>-71000000.0</v>
+      </c>
+      <c r="C5">
         <v>-56000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-48000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-46000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-45000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-53000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-59000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-50000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-73000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-69000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96000000.0</v>
       </c>
       <c r="M5">
         <v>-96000000.0</v>
       </c>
       <c r="N5">
+        <v>-96000000.0</v>
+      </c>
+      <c r="O5">
         <v>-102000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-125000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-187000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-149000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-121000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-69000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-56000000.0</v>
       </c>
       <c r="V5">
         <v>-56000000.0</v>
       </c>
       <c r="W5">
+        <v>-56000000.0</v>
+      </c>
+      <c r="X5">
         <v>-51000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-31000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-37000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-49000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-58000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-44000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-43000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-56000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-62000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-99000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-93000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-86000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-64000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-40000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-49000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-55000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-53000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-24000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-20000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-31000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-41000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-20000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-17000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-14000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-10000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-9000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-7000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-10000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-13000000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>4582000000.0</v>
       </c>
-      <c r="BC5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4008,58 +4018,61 @@
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4073,459 +4086,467 @@
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
-        <v>1223000000.0</v>
+        <v>1717000000.0</v>
       </c>
       <c r="C8">
         <v>1223000000.0</v>
       </c>
       <c r="D8">
         <v>1223000000.0</v>
       </c>
       <c r="E8">
         <v>1223000000.0</v>
       </c>
       <c r="F8">
         <v>1223000000.0</v>
       </c>
       <c r="G8">
         <v>1223000000.0</v>
       </c>
       <c r="H8">
         <v>1223000000.0</v>
       </c>
       <c r="I8">
         <v>1223000000.0</v>
       </c>
       <c r="J8">
         <v>1223000000.0</v>
       </c>
       <c r="K8">
-        <v>735000000.0</v>
+        <v>1223000000.0</v>
       </c>
       <c r="L8">
         <v>735000000.0</v>
       </c>
       <c r="M8">
         <v>735000000.0</v>
       </c>
       <c r="N8">
         <v>735000000.0</v>
       </c>
       <c r="O8">
         <v>735000000.0</v>
       </c>
       <c r="P8">
         <v>735000000.0</v>
       </c>
       <c r="Q8">
         <v>735000000.0</v>
       </c>
       <c r="R8">
         <v>735000000.0</v>
       </c>
       <c r="S8">
         <v>735000000.0</v>
       </c>
       <c r="T8">
         <v>735000000.0</v>
       </c>
       <c r="U8">
         <v>735000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>735000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>9902000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9866000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9836000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9804000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9853000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9822000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>9750000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9727000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9705000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9718000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9685000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>9663000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9643000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9669000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9649000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9620000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9592000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9570000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9552000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9532000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9523000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9537000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>9520000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9500000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9489000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9482000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9470000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9486000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9470000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>9445000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>9429000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9415000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9405000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9393000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>9381000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>9370000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>9359000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9351000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>9431000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>9422000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>9418000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>9408000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>9401000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6399000000.0</v>
       </c>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>16193000000.0</v>
+      </c>
+      <c r="C10">
         <v>20559000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14973000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16245000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19457000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21629000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14711000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17934000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18632000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20021000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14259000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15643000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12706000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15303000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10294000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11962000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10682000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10541000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8337000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9806000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11117000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16620000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11524000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13552000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16344000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13704000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12147000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11461000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11755000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12963000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9396000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12068000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15675000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13044000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>11602000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13915000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12020000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>11392000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9321000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13588000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>11787000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12500000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>12325000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>12271000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10621000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11218000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>11828000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14808000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6782000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5331000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2319000000.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>1334000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4539,211 +4560,215 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>16193000000.0</v>
+      </c>
+      <c r="C12">
         <v>20559000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17321000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18961000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22362000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24353000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17790000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20279000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>21325000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23026000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18058000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15643000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12706000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15303000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10294000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11962000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10682000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15218000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8337000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9806000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11117000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>23170000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18993000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21984000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22967000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13704000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12147000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>16045000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17902000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>18469000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15458000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12068000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15675000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13044000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11602000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13915000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12020000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11392000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9321000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>13588000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14495000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>15434000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>12325000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>15852000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14288000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>14324000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11828000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15118000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7065000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5581000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2540000000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -4848,243 +4873,247 @@
       <c r="AP13">
         <v>1000000.0</v>
       </c>
       <c r="AQ13">
         <v>1000000.0</v>
       </c>
       <c r="AR13">
         <v>1000000.0</v>
       </c>
       <c r="AS13">
         <v>1000000.0</v>
       </c>
       <c r="AT13">
         <v>1000000.0</v>
       </c>
       <c r="AU13">
         <v>1000000.0</v>
       </c>
       <c r="AV13">
         <v>1000000.0</v>
       </c>
       <c r="AW13">
         <v>1000000.0</v>
       </c>
       <c r="AX13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AY13">
         <v>6052000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>5973000000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>334100000.0</v>
+      </c>
+      <c r="C14">
         <v>346000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>357843137.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>379400000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>379100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>389400000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>394800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>396500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>402600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>408200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>406875775.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>413785325.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>418109398.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>428447828.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>448900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>470700000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>495300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>519500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>543000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>565600000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>581700000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>587500000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>586600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>584800000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>584400000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>607400000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>637700000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>661700000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>686500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>708900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>720900000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>738800000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>758300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>770300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>784000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>790900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>807400000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>817100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>823800000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>830600000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>836200000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>835500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835800000.0</v>
       </c>
       <c r="AR14">
         <v>835800000.0</v>
       </c>
       <c r="AS14">
+        <v>835800000.0</v>
+      </c>
+      <c r="AT14">
         <v>835400000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>835000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>834300000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>782000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>830270833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>831170000.0</v>
       </c>
       <c r="AY14">
         <v>831170000.0</v>
       </c>
       <c r="AZ14">
         <v>831170000.0</v>
       </c>
       <c r="BA14">
         <v>831170000.0</v>
       </c>
       <c r="BB14">
         <v>831170000.0</v>
       </c>
-      <c r="BC14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:55">
+      <c r="BC14">
+        <v>831170000.0</v>
+      </c>
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
@@ -5149,123 +5178,127 @@
       </c>
       <c r="AP15">
         <v>1000000.0</v>
       </c>
       <c r="AQ15">
         <v>1000000.0</v>
       </c>
       <c r="AR15">
         <v>1000000.0</v>
       </c>
       <c r="AS15">
         <v>1000000.0</v>
       </c>
       <c r="AT15">
         <v>1000000.0</v>
       </c>
       <c r="AU15">
         <v>1000000.0</v>
       </c>
       <c r="AV15">
         <v>1000000.0</v>
       </c>
       <c r="AW15">
         <v>1000000.0</v>
       </c>
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>1000000.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>1800000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000000.0</v>
       </c>
       <c r="L16">
         <v>1900000000.0</v>
       </c>
-      <c r="M16"/>
+      <c r="M16">
+        <v>1900000000.0</v>
+      </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5279,88 +5312,87 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -5368,1200 +5400,1221 @@
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
-      <c r="AX18"/>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>9644000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>8894000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>5728000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>6573000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>7474000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>8436000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>6627000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>6151000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>6636000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>12766000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>14243000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>13558000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
         <v>1363000000.0</v>
       </c>
       <c r="C20">
         <v>1363000000.0</v>
       </c>
       <c r="D20">
-        <v>1274000000.0</v>
+        <v>1363000000.0</v>
       </c>
       <c r="E20">
         <v>1274000000.0</v>
       </c>
       <c r="F20">
         <v>1274000000.0</v>
       </c>
       <c r="G20">
         <v>1274000000.0</v>
       </c>
       <c r="H20">
         <v>1274000000.0</v>
       </c>
       <c r="I20">
         <v>1274000000.0</v>
       </c>
       <c r="J20">
+        <v>1274000000.0</v>
+      </c>
+      <c r="K20">
         <v>1073000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1018000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105000000.0</v>
       </c>
       <c r="M20">
         <v>1105000000.0</v>
       </c>
       <c r="N20">
         <v>1105000000.0</v>
       </c>
       <c r="O20">
         <v>1105000000.0</v>
       </c>
       <c r="P20">
         <v>1105000000.0</v>
       </c>
       <c r="Q20">
         <v>1105000000.0</v>
       </c>
       <c r="R20">
         <v>1105000000.0</v>
       </c>
       <c r="S20">
         <v>1105000000.0</v>
       </c>
       <c r="T20">
         <v>1105000000.0</v>
       </c>
       <c r="U20">
         <v>1105000000.0</v>
       </c>
       <c r="V20">
+        <v>1105000000.0</v>
+      </c>
+      <c r="W20">
         <v>1104000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078000000.0</v>
       </c>
       <c r="X20">
         <v>1078000000.0</v>
       </c>
       <c r="Y20">
         <v>1078000000.0</v>
       </c>
       <c r="Z20">
         <v>1078000000.0</v>
       </c>
       <c r="AA20">
         <v>1078000000.0</v>
       </c>
       <c r="AB20">
         <v>1078000000.0</v>
       </c>
       <c r="AC20">
         <v>1078000000.0</v>
       </c>
       <c r="AD20">
+        <v>1078000000.0</v>
+      </c>
+      <c r="AE20">
         <v>1076000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024000000.0</v>
       </c>
       <c r="AF20">
         <v>1024000000.0</v>
       </c>
       <c r="AG20">
         <v>1024000000.0</v>
       </c>
       <c r="AH20">
-        <v>991000000.0</v>
+        <v>1024000000.0</v>
       </c>
       <c r="AI20">
         <v>991000000.0</v>
       </c>
       <c r="AJ20">
         <v>991000000.0</v>
       </c>
       <c r="AK20">
         <v>991000000.0</v>
       </c>
       <c r="AL20">
+        <v>991000000.0</v>
+      </c>
+      <c r="AM20">
         <v>992000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>949000000.0</v>
       </c>
       <c r="AN20">
         <v>949000000.0</v>
       </c>
       <c r="AO20">
         <v>949000000.0</v>
       </c>
       <c r="AP20">
         <v>949000000.0</v>
       </c>
       <c r="AQ20">
         <v>949000000.0</v>
       </c>
       <c r="AR20">
         <v>949000000.0</v>
       </c>
       <c r="AS20">
         <v>949000000.0</v>
       </c>
       <c r="AT20">
         <v>949000000.0</v>
       </c>
       <c r="AU20">
         <v>949000000.0</v>
       </c>
       <c r="AV20">
         <v>949000000.0</v>
       </c>
       <c r="AW20">
         <v>949000000.0</v>
       </c>
       <c r="AX20">
         <v>949000000.0</v>
       </c>
       <c r="AY20">
         <v>949000000.0</v>
       </c>
-      <c r="AZ20"/>
+      <c r="AZ20">
+        <v>949000000.0</v>
+      </c>
       <c r="BA20"/>
       <c r="BB20"/>
-      <c r="BC20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>936000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:55">
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>152000000.0</v>
+      </c>
+      <c r="C21">
         <v>1223000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1255000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>909000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>862000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>847000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>854000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>765000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>776000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>800000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>815000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1169000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1226000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1297000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>742000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1033000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1118000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1149000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1168000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1090000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1098000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1169000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1125000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1091000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1166000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1208000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1265000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1177000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1215000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1259000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1137000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1105000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>863000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>780000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>749000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>772000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>787000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>826000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>712000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>733000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>704000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>702000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>701000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>646000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>575000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>557000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>519000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>449000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>463000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>464000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>300000000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>1191000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>17934000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18632000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-70807000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-78158000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15643000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-72291000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-67640000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10294000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11962000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-61370000000.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
         <v>359000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>332000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1493000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1458000000.0</v>
       </c>
-      <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>121930000000.0</v>
+      </c>
+      <c r="C23">
         <v>121501000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>119095000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>116984000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>120505000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>122026000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>119463000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>119229000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>120489000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>121173000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>117479000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>112939000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>108697000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>107853000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>104564000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>100766000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>95200000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>95267000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>95748000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>91937000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>92017000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>95854000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>95948000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>95658000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>96544000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>98038000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>104826000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>105943000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>106388000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>105384000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>106792000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>104545000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>99122000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>95559000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>95808000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>92548000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>91140000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>89050000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>90207000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>87159000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>82384000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>81656000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>83990000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>79442000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>75750000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>72721000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>75707000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>73469000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>63175000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>59245000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>59085000000.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
-      <c r="BB23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>4582000000.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>16432000000.0</v>
+      </c>
+      <c r="C24">
         <v>16428000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>15182000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14431000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>16009000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17009000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>15462000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15632000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>15637000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>16133000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>15982000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>15231000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14231000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14934000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>14191000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>14321000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12157000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>13360000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>14507000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12760000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>13457000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>15160000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15775000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>15771000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>16069000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>17248000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>19866000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>20363000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>21244000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>21891000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>23996000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>23741000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>21721000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>21015000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>20799000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>19899000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>20709000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>20194000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>20147000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>20167000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7059000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1494000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4151000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4651000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>5151000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5651000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>11838000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>11088000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>22973000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>22704000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>19156000000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>27679000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>15182000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14431000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16009000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17009000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15462000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15632000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>15231000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14231000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14934000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14191000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14321000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12157000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13360000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14507000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12760000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13457000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15160000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15775000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15771000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16069000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>17248000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19866000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>20363000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>21244000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>21891000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>23996000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>23741000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>21721000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>21015000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>20799000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>19899000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>20709000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>20194000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>20147000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>20167000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7059000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1494000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4151000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4651000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5151000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5651000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>11838000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>11088000000.0</v>
       </c>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26">
+        <v>5206000000.0</v>
+      </c>
+      <c r="C26">
         <v>3040000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2348000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2716000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2905000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2724000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3079000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2345000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2693000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3005000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3799000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2882000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4294000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4008000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4879000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5082000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5012000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4677000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5283000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5444000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5728000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>66980000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>68379000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>68515000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>73299000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>82338000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>85782000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>84083000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>82515000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>86712000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>81298000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>73020000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>72115000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>76373000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>71567000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>70457000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>68674000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>71993000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>66529000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>64388000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>62229000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>64793000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>60149000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>58129000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>55352000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>58382000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>55158000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>53325000000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6575,604 +6628,615 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>239000000.0</v>
+      </c>
+      <c r="C28">
         <v>-4131000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>209000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1814000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3448000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4620000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>751000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2302000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2995000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3888000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1723000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-412000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1525000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-369000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3897000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2359000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1475000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2819000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6170000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2954000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2340000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1460000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4251000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2219000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-275000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3544000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7719000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8902000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9489000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8928000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14600000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11673000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6046000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7971000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9197000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5984000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8689000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8802000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10826000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6579000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7508000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7976000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>12019000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11610000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>13071000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>12842000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15632000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12776000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>16191000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17373000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>22002000000.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-    </row>
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>31613000000.0</v>
+      </c>
+      <c r="C29">
         <v>31683000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>30726000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30274000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>31739000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32368000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30820000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>30390000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>29955000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>30193000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29151000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>28264000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26877000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>27393000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>26330000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>26599000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24816000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>26044000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>27428000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>25962000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>26920000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27865000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>27742000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>27136000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>27234000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>28484000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>91896000000.0</v>
+      </c>
+      <c r="C30">
         <v>89657000000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>89805000000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>88780000000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>91164000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>91302000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>90828000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>92417000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>87697000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>84997000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>82943000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="P30">
         <v>3000000.0</v>
       </c>
       <c r="Q30">
+        <v>3000000.0</v>
+      </c>
+      <c r="R30">
         <v>72052000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>70265000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>72052000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>67772000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>69351000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>66957000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>71602000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>68375000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>68511000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>73294000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>81613000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>77600000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>75987000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>74463000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>86712000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>81298000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>73020000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>72115000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>76373000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>71567000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>70457000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>68674000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>71993000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>66529000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>64388000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>62229000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>64793000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>60149000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>58129000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>54993000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>58050000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>53665000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>51867000000.0</v>
       </c>
-      <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-    </row>
-    <row r="31" spans="1:55">
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>10759000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>10315000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>10057000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9747000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>10140000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>10436000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>10430000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>10648000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>11007000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>11260000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>10432000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9764000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>9196000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>8921000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>8950000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>12011000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>12865000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>12441000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>12374000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>12517000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>11867000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>12571000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>12585000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>12494000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>12639000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>12554000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>12545000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>12535000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>12299000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>12062000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>11553000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>10954000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>10563000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>10054000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>9530000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>9010000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>8543000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>4981000000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -7186,630 +7250,639 @@
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>105737000000.0</v>
+      </c>
+      <c r="C33">
         <v>2586000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>101774000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>98023000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>98143000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>97673000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>101673000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>98950000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>99164000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>98147000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5632000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2274000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6625000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6410000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>94270000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>88804000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>84518000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>80049000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>87411000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>82131000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>80900000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>72684000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>76955000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>73674000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>73577000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>84334000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>92679000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>89898000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>88486000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>86915000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>91334000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>92477000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>83447000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>82515000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>84206000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>78633000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>79120000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>77658000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>80886000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>73571000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>67889000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>66222000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>71665000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>63590000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>61462000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>58397000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>63879000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>58351000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>56110000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>53664000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>56545000000.0</v>
       </c>
-      <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
-    </row>
-    <row r="34" spans="1:55">
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>19295000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>20476000000.0</v>
       </c>
-      <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34">
         <v>22973000000.0</v>
       </c>
-      <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
-        <v>105024000000.0</v>
+        <v>100683000000.0</v>
       </c>
       <c r="C35">
+        <v>22130000000.0</v>
+      </c>
+      <c r="D35">
         <v>21185000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>20033000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>21291000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>22010000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>20821000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>20965000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>21849000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>22337000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15982000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>15231000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14231000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14934000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>87789000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>82725000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>76866000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>13360000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>77005000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>73113000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>73298000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>15160000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>15775000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>15771000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>16069000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>81863000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>85230000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>20363000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>21244000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>21891000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>23996000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>86058000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>80732000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>77585000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>77488000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>74353000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>73594000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>71799000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>72202000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>69982000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>19295000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>20476000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>67646000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>23881000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>23692000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>24060000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>62415000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>27584000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>22973000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>22704000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>24321000000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
-    </row>
-    <row r="36" spans="1:55">
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>1863000000.0</v>
+      </c>
+      <c r="C36">
         <v>-92697000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5790000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5843000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6604000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-4056000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-5176000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-5282000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-5170000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-5459000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-5632000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-2882000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-6625000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-6410000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>87488000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>80584000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>77241000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-5167000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>85138000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>79936000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>78697000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-6470000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-7120000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-7020000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-6984000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>82048000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>90336000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-3746000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-3699000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-3877000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-3966000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>90348000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>81560000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>80744000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>82466000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>76870000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>77342000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>75840000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>79225000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>71889000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-2061000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-1293000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>70015000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-1540000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-1508000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-1731000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>62411000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-1322000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-1648000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-2049000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-1973000000.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
-    </row>
-    <row r="37" spans="1:55">
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -7817,791 +7890,807 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>8699000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>119095000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>8751000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>120505000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>9496000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>119463000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5747000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>8505000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>8451000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>93789000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>7325000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>89366000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>86140000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>87075000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>82037000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>72271000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>73118000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>74572000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>12164000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9346000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>10004000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>10619000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>11562000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>9445000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>8754000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>90336000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>14627000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>16353000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>15623000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>8555000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>9050000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>8540000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>8629000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1605000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1998000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2903000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1857000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2122000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1997000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1826000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2326000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2225000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1832000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1797000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1882000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2763000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3277000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2820000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>51986000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>55060000000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>2033000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>-91896000000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>-14973000000.0</v>
       </c>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-19457000000.0</v>
       </c>
-      <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>-17934000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-18632000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-20021000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-14259000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-15643000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-12706000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-15303000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-10294000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-11962000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-10682000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4429000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4361000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3450000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>425000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-6547000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>78000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>74000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>85000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1225000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4584000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>6147000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5506000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6062000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>7281000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6779000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6259000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4488000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3317000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3997000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5328000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>5110000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3356000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2723000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2949000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3142000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>3596000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3682000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3121000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1598000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>325000000.0</v>
       </c>
-      <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
-    </row>
-    <row r="40" spans="1:55">
+      <c r="BD39"/>
+    </row>
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>88601000000.0</v>
+      </c>
       <c r="C40">
+        <v>82894000000.0</v>
+      </c>
+      <c r="D40">
         <v>81144000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>79886000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>82262000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>83435000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>82062000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>82284000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>83100000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>83554000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-6125000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-1900000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>75765000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3701000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2195000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4146000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4057000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>68489000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>62270000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>60353000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>59841000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>67255000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>67472000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>67788000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>68576000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>68820000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>69872000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>70460000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>70410000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>68784000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>68118000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>66808000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>62943000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>60188000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>60775000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>58247000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>56099000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>54493000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>55864000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>53011000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>49374000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>47976000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>47107000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>43403000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>40480000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>37625000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>37769000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>35944000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>33809000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>30499000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>28804000000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
-    </row>
-    <row r="41" spans="1:55">
+      <c r="BD40"/>
+    </row>
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>163000000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>228000000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>234000000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-      <c r="AA41">
+      <c r="AA41"/>
+      <c r="AB41">
         <v>210000000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-      <c r="AE41">
+      <c r="AE41"/>
+      <c r="AF41">
         <v>176000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4491000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>3932000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3618000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>4287000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3793000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>3214000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2888000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>3809000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>3196000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2947000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2999000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>3740000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2855000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2708000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2675000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2813000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>3255000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>3347000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>3141000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>3082000000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>2261000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:55">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>-10717000000.0</v>
+      </c>
+      <c r="C42">
         <v>-9900000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-9007000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-8090000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-7262000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-6798000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-6219000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-6168000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-5920000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-5662000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-5426000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-5210000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-5087000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-4809000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-4453000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-3788000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-2872000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-2199000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-2512000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-594000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1916000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1290000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1396000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1371000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1349000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2648000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>4588000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3630000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4149000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>4825000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>5753000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>5739000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>6644000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>7107000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>7488000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>7898000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>8271000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>8693000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>8918000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>9143000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>9370000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>9359000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>9351000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>9431000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>9422000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>9418000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>9408000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>9401000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>6399000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>6052000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>5973000000.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
-    </row>
-    <row r="43" spans="1:55">
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8615,118 +8704,117 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44">
         <v>734000000.0</v>
       </c>
       <c r="O44">
         <v>734000000.0</v>
       </c>
       <c r="P44">
         <v>734000000.0</v>
       </c>
       <c r="Q44">
         <v>734000000.0</v>
       </c>
       <c r="R44">
         <v>734000000.0</v>
       </c>
       <c r="S44">
         <v>734000000.0</v>
       </c>
       <c r="T44">
         <v>734000000.0</v>
       </c>
       <c r="U44">
         <v>734000000.0</v>
       </c>
       <c r="V44">
         <v>734000000.0</v>
       </c>
       <c r="W44">
         <v>734000000.0</v>
       </c>
       <c r="X44">
         <v>734000000.0</v>
       </c>
       <c r="Y44">
         <v>734000000.0</v>
       </c>
       <c r="Z44">
         <v>734000000.0</v>
       </c>
       <c r="AA44">
         <v>734000000.0</v>
       </c>
-      <c r="AB44"/>
+      <c r="AB44">
+        <v>734000000.0</v>
+      </c>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -8734,58 +8822,61 @@
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
-      <c r="AX44"/>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
-    </row>
-    <row r="45" spans="1:55">
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -8799,56 +8890,59 @@
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-    </row>
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>1217000000.0</v>
+      </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
@@ -8858,88 +8952,87 @@
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
-    </row>
-    <row r="47" spans="1:55">
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-      <c r="AF47">
-[...1 lines deleted...]
-      </c>
+      <c r="AF47"/>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
         <v>0.0</v>
       </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
@@ -8947,898 +9040,913 @@
       </c>
       <c r="AP47">
         <v>0.0</v>
       </c>
       <c r="AQ47">
         <v>0.0</v>
       </c>
       <c r="AR47">
         <v>0.0</v>
       </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
         <v>0.0</v>
       </c>
       <c r="AU47">
         <v>0.0</v>
       </c>
       <c r="AV47">
         <v>0.0</v>
       </c>
       <c r="AW47">
         <v>0.0</v>
       </c>
-      <c r="AX47"/>
+      <c r="AX47">
+        <v>0.0</v>
+      </c>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
-    </row>
-    <row r="48" spans="1:55">
+      <c r="BD47"/>
+    </row>
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>25968000000.0</v>
+      </c>
+      <c r="C48">
         <v>25210000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>24598000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>23978000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>23036000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>22209000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>21635000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>20975000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>20310000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>19790000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>18662000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>18338000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>17828000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>17369000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>16716000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>16252000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>15679000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>15003000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>14245000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>13562000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>12560000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>11470000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>10621000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>10024000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>9852000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>9960000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>12117000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>11533000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>10627000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>9939000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>8986000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>8355000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>7906000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>7334000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>6809000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>6543000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>6109000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>5724000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>5330000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>4861000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4364000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>3875000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>3293000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2746000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2172000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1631000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1079000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>548000000.0</v>
       </c>
-      <c r="AW48">
-[...2 lines deleted...]
-      <c r="AX48"/>
+      <c r="AX48">
+        <v>0.0</v>
+      </c>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
-    </row>
-    <row r="49" spans="1:55">
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>17828000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>17369000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>16716000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>16252000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>15679000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>15003000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>14245000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>13562000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>12560000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>11470000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>10621000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>10024000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>9852000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>9960000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>12117000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>11533000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>10627000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>9939000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>8986000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>8355000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>7906000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>7334000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>6809000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>6543000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>6109000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>5724000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>5330000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>4861000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>4364000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>3875000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>3293000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>2746000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>2172000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1631000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>1079000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>548000000.0</v>
       </c>
-      <c r="AW49">
-[...2 lines deleted...]
-      <c r="AX49"/>
+      <c r="AX49">
+        <v>0.0</v>
+      </c>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>750000000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>23741000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>21721000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>21015000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>20799000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>19899000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>12204000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>12433000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>20147000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>12411000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>12236000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>24279000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>27460000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>16432000000.0</v>
+      </c>
+      <c r="C51">
         <v>16428000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>15182000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14431000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16009000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>17009000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>15462000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>15632000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>15637000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>16133000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>15982000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15231000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>14231000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>16534000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>15898000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>15204000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>13041000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>13360000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>14511000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>12772000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>13474000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>15160000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>15775000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>15771000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>16069000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>23410000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>31687000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>20363000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>21244000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>21891000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>23996000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>23741000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>21721000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>21015000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>20799000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>19899000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>32913000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>32627000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>20147000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>32578000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>19295000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>20476000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>28430000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>23881000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>23692000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>24060000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>39298000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>27584000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>22973000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>22704000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>24321000000.0</v>
       </c>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-    </row>
-    <row r="52" spans="1:55">
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>4350000000.0</v>
+      </c>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>2575000000.0</v>
       </c>
-      <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>175000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1975000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2875000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4225000000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>1600000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1707000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>883000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>884000000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>4000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>12000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>17000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>6162000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>11821000000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>23741000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>21721000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>21015000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>20799000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>19899000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>12204000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>12433000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>20147000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>12411000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>12236000000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>24279000000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>27460000000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
+        <v>4365000000.0</v>
+      </c>
+      <c r="C53">
         <v>3040000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2348000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2716000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2905000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2724000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>3079000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2345000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2693000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>3005000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3799000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2882000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4294000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4008000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4879000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>5082000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>5012000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>4677000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>5283000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>5444000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>5728000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>6550000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>7469000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>8432000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>6623000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>6146000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>5911000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>4584000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>6147000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>5506000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>6062000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>7281000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>6779000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>6259000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>4473000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>3302000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>3982000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>5313000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>5095000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>3341000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>2708000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>2934000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>3127000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>3581000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>3667000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>3106000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1583000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>310000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>283000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>250000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>221000000.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>56000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:55">
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -9846,732 +9954,747 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>121930000000.0</v>
+      </c>
+      <c r="C55">
         <v>121501000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>119095000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>116984000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>120505000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>122026000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>119463000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>119229000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>120489000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>121173000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>117479000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>112939000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>108697000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>107853000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>104564000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>100766000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>95200000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>95267000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>95748000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>91937000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>92017000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>95854000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>95948000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>95658000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>96544000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>98038000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>104826000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>105943000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>106388000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>105384000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>106792000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>104545000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>99122000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>95559000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>95808000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>92548000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>91140000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>89050000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>90207000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>87159000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>82384000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>81656000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>83990000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>79442000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>75750000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>72721000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>75707000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>73469000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>63175000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>59245000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>59085000000.0</v>
       </c>
-      <c r="AZ55"/>
       <c r="BA55"/>
       <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>53462000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:55">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>16193000000.0</v>
+      </c>
+      <c r="C56">
         <v>110216000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>17321000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>18961000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>22362000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>24353000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>17790000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>20279000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>21325000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>23026000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>18058000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>103340000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>12706000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>15303000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>10294000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>11962000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10682000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>15218000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>8337000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>9806000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11117000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>23170000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>18993000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>21984000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>22967000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>13704000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>12147000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>16045000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>17902000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>18469000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>15458000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>12068000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>15675000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>13044000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>11602000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>13915000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>12020000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>11392000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>9321000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>13588000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>14495000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>15434000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>12325000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>15852000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>14288000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>14324000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>11828000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>15118000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>7065000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5581000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2540000000.0</v>
       </c>
-      <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
       <c r="BC56"/>
-    </row>
-    <row r="57" spans="1:55">
+      <c r="BD56"/>
+    </row>
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>71</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>4350000000.0</v>
+      </c>
       <c r="C57">
+        <v>82894000000.0</v>
+      </c>
+      <c r="D57">
         <v>81144000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>79886000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>82262000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>83435000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>82062000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>82284000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>83100000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>83554000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4225000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3975000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5321000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5301000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3902000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5029000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4941000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>68489000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5088000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4888000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4522000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>67255000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>67472000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>67788000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>68576000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4205000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4508000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>70460000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>70410000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>68784000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>68118000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4491000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3932000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3618000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>4086000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3793000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3214000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2888000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3809000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3196000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>49374000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>47976000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3740000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>43403000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>40480000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>37625000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2814000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>35944000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>33809000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>30499000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>28804000000.0</v>
       </c>
-      <c r="AZ57"/>
       <c r="BA57"/>
       <c r="BB57"/>
       <c r="BC57"/>
-    </row>
-    <row r="58" spans="1:55">
+      <c r="BD57"/>
+    </row>
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>105033000000.0</v>
+      </c>
+      <c r="C58">
         <v>105024000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>102329000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>99919000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>103553000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>105445000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>102883000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>103249000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>104949000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>105891000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>103576000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>99172000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>95317000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>94660000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>91691000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>87754000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>81807000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>81849000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>82093000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>78001000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>77820000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>82415000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>83247000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>83559000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>84645000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>86068000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>89738000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>90823000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>91654000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>90675000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>92114000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>90549000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>84664000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>81203000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>81574000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>78146000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>76808000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>74687000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>76011000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>73178000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>68669000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>68452000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>71386000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>67284000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>64172000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>61685000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>65229000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>63528000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>56782000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>53203000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>53125000000.0</v>
       </c>
-      <c r="AZ58"/>
       <c r="BA58"/>
       <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>48880000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:55">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -10579,354 +10702,361 @@
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>16897000000.0</v>
+      </c>
+      <c r="C60">
         <v>16477000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>16766000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>17065000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>16952000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>16581000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>16580000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>15980000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>15540000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>15282000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>13903000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>13767000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>13380000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>13193000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>12873000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>13012000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>13393000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>13418000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>13655000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>13936000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>14197000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>13439000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>12701000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>12099000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>11899000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>11970000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>15088000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>15120000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>14734000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>14709000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>14678000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>13996000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>14458000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>14356000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>14234000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>14402000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>14332000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>14363000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>14196000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>13981000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>13715000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>13204000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>12604000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>12158000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>11578000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>11036000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>10478000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>9941000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>6393000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>6042000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>5960000000.0</v>
       </c>
-      <c r="AZ60"/>
       <c r="BA60"/>
-      <c r="BB60">
-[...1 lines deleted...]
-      </c>
+      <c r="BB60"/>
       <c r="BC60">
         <v>4582000000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:55">
+      <c r="BD60">
+        <v>4582000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-14814000000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-14514000000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-14171000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-13473000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-12535000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-11842000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-10925000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-9946000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-8662000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-8302000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-8174000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-8181000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-8183000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-8199000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-7243000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-5890000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-5351000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-4664000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-3729000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-3731000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-2842000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-2363000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-1957000000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-1531000000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-1144000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-712000000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-475000000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-238000000.0</v>
       </c>
-      <c r="AO61">
-[...1 lines deleted...]
-      </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10940,50 +11070,51 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11040,1259 +11171,1259 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>9360000000.0</v>
       </c>
       <c r="C2">
         <v>11367000000.0</v>
       </c>
       <c r="D2">
         <v>9676000000.0</v>
       </c>
       <c r="E2">
         <v>4896000000.0</v>
       </c>
       <c r="F2">
         <v>1758000000.0</v>
       </c>
       <c r="G2">
         <v>6975000000.0</v>
       </c>
       <c r="H2">
         <v>6471000000.0</v>
       </c>
       <c r="I2">
         <v>7415000000.0</v>
       </c>
       <c r="J2">
         <v>6687000000.0</v>
       </c>
       <c r="K2">
         <v>5234000000.0</v>
       </c>
       <c r="L2">
         <v>4087000000.0</v>
       </c>
       <c r="M2">
         <v>3839000000.0</v>
       </c>
       <c r="N2">
         <v>3814000000.0</v>
       </c>
       <c r="O2">
         <v>3310000000.0</v>
       </c>
       <c r="P2">
         <v>3190000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>514000000.0</v>
       </c>
       <c r="C3">
         <v>481000000.0</v>
       </c>
       <c r="D3">
         <v>458000000.0</v>
       </c>
       <c r="E3">
         <v>419000000.0</v>
       </c>
       <c r="F3">
         <v>390000000.0</v>
       </c>
       <c r="G3">
         <v>383000000.0</v>
       </c>
       <c r="H3">
         <v>367000000.0</v>
       </c>
       <c r="I3">
         <v>302000000.0</v>
       </c>
       <c r="J3">
         <v>254000000.0</v>
       </c>
       <c r="K3">
         <v>219000000.0</v>
       </c>
       <c r="L3">
         <v>174000000.0</v>
       </c>
       <c r="M3">
         <v>131000000.0</v>
       </c>
       <c r="N3">
         <v>104000000.0</v>
       </c>
       <c r="O3">
         <v>83000000.0</v>
       </c>
       <c r="P3">
         <v>96000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
         <v>4621000000.0</v>
       </c>
       <c r="C5">
         <v>4553000000.0</v>
       </c>
       <c r="D5">
         <v>2904000000.0</v>
       </c>
       <c r="E5">
         <v>3962000000.0</v>
       </c>
       <c r="F5">
         <v>5503000000.0</v>
       </c>
       <c r="G5">
         <v>1797000000.0</v>
       </c>
       <c r="H5">
         <v>4887000000.0</v>
       </c>
       <c r="I5">
         <v>3644000000.0</v>
       </c>
       <c r="J5">
         <v>3324000000.0</v>
       </c>
       <c r="K5">
         <v>3570000000.0</v>
       </c>
       <c r="L5">
         <v>3531000000.0</v>
       </c>
       <c r="M5">
         <v>3386000000.0</v>
       </c>
       <c r="N5">
         <v>3142000000.0</v>
       </c>
       <c r="O5">
         <v>3376000000.0</v>
       </c>
       <c r="P5">
         <v>3010000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
         <v>5135000000.0</v>
       </c>
       <c r="C6">
         <v>5034000000.0</v>
       </c>
       <c r="D6">
         <v>3362000000.0</v>
       </c>
       <c r="E6">
         <v>4381000000.0</v>
       </c>
       <c r="F6">
         <v>5893000000.0</v>
       </c>
       <c r="G6">
         <v>2180000000.0</v>
       </c>
       <c r="H6">
         <v>5254000000.0</v>
       </c>
       <c r="I6">
         <v>3946000000.0</v>
       </c>
       <c r="J6">
         <v>3578000000.0</v>
       </c>
       <c r="K6">
         <v>3789000000.0</v>
       </c>
       <c r="L6">
         <v>3705000000.0</v>
       </c>
       <c r="M6">
         <v>3517000000.0</v>
       </c>
       <c r="N6">
         <v>3246000000.0</v>
       </c>
       <c r="O6">
         <v>3459000000.0</v>
       </c>
       <c r="P6">
         <v>3106000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-160000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>9756000000.0</v>
       </c>
       <c r="C9">
         <v>9392000000.0</v>
       </c>
       <c r="D9">
         <v>7662000000.0</v>
       </c>
       <c r="E9">
         <v>8299000000.0</v>
       </c>
       <c r="F9">
         <v>9466000000.0</v>
       </c>
       <c r="G9">
         <v>5852000000.0</v>
       </c>
       <c r="H9">
         <v>9132000000.0</v>
       </c>
       <c r="I9">
         <v>7739000000.0</v>
       </c>
       <c r="J9">
         <v>7071000000.0</v>
       </c>
       <c r="K9">
         <v>6986000000.0</v>
       </c>
       <c r="L9">
         <v>6795000000.0</v>
       </c>
       <c r="M9">
         <v>6313000000.0</v>
       </c>
       <c r="N9">
         <v>5626000000.0</v>
       </c>
       <c r="O9">
         <v>5499000000.0</v>
       </c>
       <c r="P9">
         <v>5020000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
         <v>4621000000.0</v>
       </c>
       <c r="C10">
         <v>4553000000.0</v>
       </c>
       <c r="D10">
         <v>2904000000.0</v>
       </c>
       <c r="E10">
         <v>3962000000.0</v>
       </c>
       <c r="F10">
         <v>5503000000.0</v>
       </c>
       <c r="G10">
         <v>1797000000.0</v>
       </c>
       <c r="H10">
         <v>4887000000.0</v>
       </c>
       <c r="I10">
         <v>3644000000.0</v>
       </c>
       <c r="J10">
         <v>3324000000.0</v>
       </c>
       <c r="K10">
         <v>3570000000.0</v>
       </c>
       <c r="L10">
         <v>3531000000.0</v>
       </c>
       <c r="M10">
         <v>3386000000.0</v>
       </c>
       <c r="N10">
         <v>3142000000.0</v>
       </c>
       <c r="O10">
         <v>3376000000.0</v>
       </c>
       <c r="P10">
         <v>3010000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11">
         <v>1069000000.0</v>
       </c>
       <c r="C11">
         <v>1054000000.0</v>
       </c>
       <c r="D11">
         <v>666000000.0</v>
       </c>
       <c r="E11">
         <v>946000000.0</v>
       </c>
       <c r="F11">
         <v>1282000000.0</v>
       </c>
       <c r="G11">
         <v>412000000.0</v>
       </c>
       <c r="H11">
         <v>1140000000.0</v>
       </c>
       <c r="I11">
         <v>854000000.0</v>
       </c>
       <c r="J11">
         <v>1389000000.0</v>
       </c>
       <c r="K11">
         <v>1319000000.0</v>
       </c>
       <c r="L11">
         <v>1317000000.0</v>
       </c>
       <c r="M11">
         <v>1277000000.0</v>
       </c>
       <c r="N11">
         <v>1163000000.0</v>
       </c>
       <c r="O11">
         <v>1257000000.0</v>
       </c>
       <c r="P11">
         <v>1120000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12">
         <v>4135000000.0</v>
       </c>
       <c r="C12">
         <v>4634000000.0</v>
       </c>
       <c r="D12">
         <v>3711000000.0</v>
       </c>
       <c r="E12">
         <v>1521000000.0</v>
       </c>
       <c r="F12">
         <v>1032000000.0</v>
       </c>
       <c r="G12">
         <v>1665000000.0</v>
       </c>
       <c r="H12">
         <v>2291000000.0</v>
       </c>
       <c r="I12">
         <v>1870000000.0</v>
       </c>
       <c r="J12">
         <v>1391000000.0</v>
       </c>
       <c r="K12">
         <v>1248000000.0</v>
       </c>
       <c r="L12">
         <v>1135000000.0</v>
       </c>
       <c r="M12">
         <v>922000000.0</v>
       </c>
       <c r="N12">
         <v>742000000.0</v>
       </c>
       <c r="O12">
         <v>745000000.0</v>
       </c>
       <c r="P12">
         <v>932000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13">
         <v>22601000000.0</v>
       </c>
       <c r="C13">
         <v>22645000000.0</v>
       </c>
       <c r="D13">
         <v>20710000000.0</v>
       </c>
       <c r="E13">
         <v>17146000000.0</v>
       </c>
       <c r="F13">
         <v>15271000000.0</v>
       </c>
       <c r="G13">
         <v>16067000000.0</v>
       </c>
       <c r="H13">
         <v>19090000000.0</v>
       </c>
       <c r="I13">
         <v>17988000000.0</v>
       </c>
       <c r="J13">
         <v>16407000000.0</v>
       </c>
       <c r="K13">
         <v>14778000000.0</v>
       </c>
       <c r="L13">
         <v>13228000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
         <v>3552000000.0</v>
       </c>
       <c r="C15">
         <v>3499000000.0</v>
       </c>
       <c r="D15">
         <v>2238000000.0</v>
       </c>
       <c r="E15">
         <v>3016000000.0</v>
       </c>
       <c r="F15">
         <v>4221000000.0</v>
       </c>
       <c r="G15">
         <v>1385000000.0</v>
       </c>
       <c r="H15">
         <v>3747000000.0</v>
       </c>
       <c r="I15">
         <v>2790000000.0</v>
       </c>
       <c r="J15">
         <v>1935000000.0</v>
       </c>
       <c r="K15">
         <v>2251000000.0</v>
       </c>
       <c r="L15">
         <v>2214000000.0</v>
       </c>
       <c r="M15">
         <v>2109000000.0</v>
       </c>
       <c r="N15">
         <v>1979000000.0</v>
       </c>
       <c r="O15">
         <v>2119000000.0</v>
       </c>
       <c r="P15">
         <v>1890000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
         <v>3469000000.0</v>
       </c>
       <c r="C16">
         <v>3427000000.0</v>
       </c>
       <c r="D16">
         <v>2196000000.0</v>
       </c>
       <c r="E16">
         <v>2974000000.0</v>
       </c>
       <c r="F16">
         <v>4221000000.0</v>
       </c>
       <c r="G16">
         <v>1343000000.0</v>
       </c>
       <c r="H16">
         <v>3747000000.0</v>
       </c>
       <c r="I16">
         <v>2790000000.0</v>
       </c>
       <c r="J16">
         <v>1935000000.0</v>
       </c>
       <c r="K16">
         <v>2251000000.0</v>
       </c>
       <c r="L16">
         <v>2214000000.0</v>
       </c>
       <c r="M16">
         <v>2109000000.0</v>
       </c>
       <c r="N16">
         <v>1979000000.0</v>
       </c>
       <c r="O16">
         <v>2119000000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17">
         <v>3552000000.0</v>
       </c>
       <c r="C17">
         <v>3499000000.0</v>
       </c>
       <c r="D17">
         <v>2238000000.0</v>
       </c>
       <c r="E17">
         <v>3016000000.0</v>
       </c>
       <c r="F17">
         <v>4221000000.0</v>
       </c>
       <c r="G17">
         <v>1385000000.0</v>
       </c>
       <c r="H17">
         <v>3747000000.0</v>
       </c>
       <c r="I17">
         <v>4498000000.0</v>
       </c>
       <c r="J17">
         <v>4713000000.0</v>
       </c>
       <c r="K17">
         <v>4889000000.0</v>
       </c>
       <c r="L17">
         <v>4848000000.0</v>
       </c>
       <c r="M17">
         <v>4663000000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
         <v>18466000000.0</v>
       </c>
       <c r="C18">
         <v>18011000000.0</v>
       </c>
       <c r="D18">
         <v>16999000000.0</v>
       </c>
       <c r="E18">
         <v>15625000000.0</v>
       </c>
       <c r="F18">
         <v>14239000000.0</v>
       </c>
       <c r="G18">
         <v>14402000000.0</v>
       </c>
       <c r="H18">
         <v>16799000000.0</v>
       </c>
       <c r="I18">
         <v>16118000000.0</v>
       </c>
       <c r="J18">
         <v>15016000000.0</v>
       </c>
       <c r="K18">
         <v>13530000000.0</v>
       </c>
       <c r="L18">
         <v>12093000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>4621000000.0</v>
       </c>
       <c r="C21">
         <v>4553000000.0</v>
       </c>
       <c r="D21">
         <v>2904000000.0</v>
       </c>
       <c r="E21">
         <v>3962000000.0</v>
       </c>
       <c r="F21">
         <v>5503000000.0</v>
       </c>
       <c r="G21">
         <v>1797000000.0</v>
       </c>
       <c r="H21">
         <v>4887000000.0</v>
       </c>
       <c r="I21">
         <v>3644000000.0</v>
       </c>
       <c r="J21">
         <v>3324000000.0</v>
       </c>
       <c r="K21">
         <v>3570000000.0</v>
       </c>
       <c r="L21">
         <v>3531000000.0</v>
       </c>
       <c r="M21">
         <v>3386000000.0</v>
       </c>
       <c r="N21">
         <v>3142000000.0</v>
       </c>
       <c r="O21">
         <v>3376000000.0</v>
       </c>
       <c r="P21">
         <v>3010000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>14495000000.0</v>
       </c>
       <c r="C23">
         <v>16206000000.0</v>
       </c>
       <c r="D23">
         <v>14434000000.0</v>
       </c>
       <c r="E23">
         <v>9233000000.0</v>
       </c>
       <c r="F23">
         <v>5721000000.0</v>
       </c>
       <c r="G23">
         <v>11030000000.0</v>
       </c>
       <c r="H23">
         <v>10716000000.0</v>
       </c>
       <c r="I23">
         <v>11510000000.0</v>
       </c>
       <c r="J23">
         <v>10434000000.0</v>
       </c>
       <c r="K23">
         <v>8650000000.0</v>
       </c>
       <c r="L23">
         <v>7351000000.0</v>
       </c>
       <c r="M23">
         <v>6766000000.0</v>
       </c>
       <c r="N23">
         <v>6298000000.0</v>
       </c>
       <c r="O23">
         <v>5433000000.0</v>
       </c>
       <c r="P23">
         <v>5200000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>514000000.0</v>
       </c>
       <c r="C25">
         <v>481000000.0</v>
       </c>
       <c r="D25">
         <v>458000000.0</v>
       </c>
       <c r="E25">
         <v>419000000.0</v>
       </c>
       <c r="F25">
         <v>390000000.0</v>
       </c>
       <c r="G25">
         <v>383000000.0</v>
       </c>
       <c r="H25">
         <v>367000000.0</v>
       </c>
       <c r="I25">
         <v>302000000.0</v>
       </c>
       <c r="J25">
         <v>254000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.17</v>
       </c>
       <c r="E26">
         <v>0.3</v>
       </c>
       <c r="F26">
         <v>0.49</v>
       </c>
       <c r="G26">
         <v>0.14</v>
       </c>
       <c r="H26">
         <v>0.31</v>
       </c>
       <c r="I26">
         <v>0.24</v>
       </c>
       <c r="J26">
         <v>0.24</v>
       </c>
       <c r="K26">
         <v>0.29</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>511000000.0</v>
       </c>
       <c r="C27">
         <v>524000000.0</v>
       </c>
       <c r="D27">
         <v>527000000.0</v>
       </c>
       <c r="E27">
         <v>487000000.0</v>
       </c>
       <c r="F27">
         <v>486000000.0</v>
       </c>
       <c r="G27">
         <v>448000000.0</v>
       </c>
       <c r="H27">
         <v>549000000.0</v>
       </c>
       <c r="I27">
         <v>528000000.0</v>
       </c>
       <c r="J27">
         <v>498000000.0</v>
       </c>
       <c r="K27">
         <v>423000000.0</v>
       </c>
       <c r="L27">
         <v>433000000.0</v>
       </c>
       <c r="M27">
         <v>460000000.0</v>
       </c>
       <c r="N27">
         <v>269000000.0</v>
       </c>
       <c r="O27">
         <v>208000000.0</v>
       </c>
       <c r="P27">
         <v>221000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>2093000000.0</v>
       </c>
       <c r="C28">
         <v>1829000000.0</v>
       </c>
       <c r="D28">
         <v>1884000000.0</v>
       </c>
       <c r="E28">
         <v>1681000000.0</v>
       </c>
       <c r="F28">
         <v>1501000000.0</v>
       </c>
       <c r="G28">
         <v>1380000000.0</v>
       </c>
       <c r="H28">
         <v>1455000000.0</v>
       </c>
       <c r="I28">
         <v>1427000000.0</v>
       </c>
       <c r="J28">
         <v>1304000000.0</v>
       </c>
       <c r="K28">
         <v>1198000000.0</v>
       </c>
       <c r="L28">
         <v>1042000000.0</v>
       </c>
       <c r="M28">
         <v>866000000.0</v>
       </c>
       <c r="N28">
         <v>698000000.0</v>
       </c>
       <c r="O28">
         <v>620000000.0</v>
       </c>
       <c r="P28">
         <v>596000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>1069000000.0</v>
       </c>
       <c r="C29">
         <v>1054000000.0</v>
       </c>
       <c r="D29">
         <v>666000000.0</v>
       </c>
       <c r="E29">
         <v>946000000.0</v>
       </c>
       <c r="F29">
         <v>1282000000.0</v>
       </c>
       <c r="G29">
         <v>412000000.0</v>
       </c>
       <c r="H29">
         <v>1140000000.0</v>
       </c>
       <c r="I29">
         <v>854000000.0</v>
       </c>
       <c r="J29">
         <v>1389000000.0</v>
       </c>
       <c r="K29">
         <v>1319000000.0</v>
       </c>
       <c r="L29">
         <v>1317000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>5135000000.0</v>
       </c>
       <c r="C30">
         <v>4839000000.0</v>
       </c>
       <c r="D30">
         <v>4758000000.0</v>
       </c>
       <c r="E30">
         <v>4337000000.0</v>
       </c>
       <c r="F30">
         <v>3963000000.0</v>
       </c>
       <c r="G30">
         <v>4055000000.0</v>
       </c>
       <c r="H30">
         <v>4245000000.0</v>
       </c>
       <c r="I30">
         <v>4095000000.0</v>
       </c>
       <c r="J30">
         <v>3747000000.0</v>
       </c>
       <c r="K30">
         <v>3416000000.0</v>
       </c>
       <c r="L30">
         <v>3264000000.0</v>
       </c>
       <c r="M30">
         <v>2927000000.0</v>
       </c>
       <c r="N30">
         <v>2484000000.0</v>
       </c>
       <c r="O30">
         <v>2123000000.0</v>
       </c>
       <c r="P30">
         <v>2010000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
         <v>-2536000000.0</v>
       </c>
       <c r="C31">
         <v>-3407000000.0</v>
       </c>
       <c r="D31">
         <v>-759000000.0</v>
       </c>
       <c r="E31">
         <v>-513000000.0</v>
       </c>
       <c r="F31">
         <v>-466000000.0</v>
       </c>
       <c r="G31">
         <v>-658000000.0</v>
       </c>
       <c r="H31">
         <v>-725000000.0</v>
       </c>
       <c r="I31">
         <v>-908000000.0</v>
       </c>
       <c r="J31">
         <v>-943000000.0</v>
       </c>
       <c r="K31">
         <v>-819000000.0</v>
       </c>
       <c r="L31">
         <v>-847000000.0</v>
       </c>
       <c r="M31">
         <v>-922000000.0</v>
       </c>
       <c r="N31">
         <v>-742000000.0</v>
       </c>
       <c r="O31">
         <v>-745000000.0</v>
       </c>
       <c r="P31">
         <v>-932000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32">
         <v>19116000000.0</v>
       </c>
       <c r="C32">
         <v>20759000000.0</v>
       </c>
       <c r="D32">
         <v>17338000000.0</v>
       </c>
       <c r="E32">
         <v>13195000000.0</v>
       </c>
       <c r="F32">
         <v>11224000000.0</v>
       </c>
       <c r="G32">
         <v>12827000000.0</v>
       </c>
       <c r="H32">
         <v>15603000000.0</v>
       </c>
       <c r="I32">
         <v>15154000000.0</v>
       </c>
@@ -12317,616 +12448,623 @@
       <c r="P32">
         <v>8210000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BE1" t="s">
         <v>149</v>
       </c>
       <c r="BF1" t="s">
         <v>150</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>767000000.0</v>
+      </c>
+      <c r="C2">
         <v>968000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2415000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2157000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2211000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2577000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2679000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2773000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2868000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3047000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2887000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2480000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2284000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2025000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1803000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>370000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>252000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>220000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-1267000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>-1266000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>72000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>-989000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1084000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1590000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2107000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2194000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1660000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1611000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1781000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1419000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1995000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1939000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1717000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1764000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1729000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1667000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1659000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1632000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1395000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1301000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1324000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1214000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1124000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>991000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1010000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>962000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1079000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>919000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>887000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>954000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1006000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>724000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>844000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1240000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2119000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2062000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1599000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1637000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3"/>
       <c r="C3">
+        <v>143000000.0</v>
+      </c>
+      <c r="D3">
         <v>139000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>128000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>122000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>125000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000000.0</v>
       </c>
       <c r="I3">
         <v>121000000.0</v>
       </c>
       <c r="J3">
+        <v>121000000.0</v>
+      </c>
+      <c r="K3">
         <v>119000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>118000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>116000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>113000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>111000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>101000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>318000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>106000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>107000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>105000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>285000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>97000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>95000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000000.0</v>
       </c>
       <c r="Y3">
         <v>97000000.0</v>
       </c>
       <c r="Z3">
+        <v>97000000.0</v>
+      </c>
+      <c r="AA3">
         <v>96000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="AB3">
         <v>94000000.0</v>
       </c>
       <c r="AC3">
+        <v>94000000.0</v>
+      </c>
+      <c r="AD3">
         <v>92000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>87000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>80000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>78000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>73000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>71000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>67000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="AL3">
         <v>59000000.0</v>
       </c>
       <c r="AM3">
+        <v>59000000.0</v>
+      </c>
+      <c r="AN3">
         <v>55000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="AP3">
         <v>54000000.0</v>
       </c>
       <c r="AQ3">
+        <v>54000000.0</v>
+      </c>
+      <c r="AR3">
         <v>47000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>46000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>44000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>37000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>35000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>33000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>32000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>31000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BA3">
         <v>25000000.0</v>
       </c>
       <c r="BB3">
+        <v>25000000.0</v>
+      </c>
+      <c r="BC3">
         <v>27000000.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -12964,429 +13102,436 @@
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>914000000.0</v>
+      </c>
+      <c r="D5">
         <v>952000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1429000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1256000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>984000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>973000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1028000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>844000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1708000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>539000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>833000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>742000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>790000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>741000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1325000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1338000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1466000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1270000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1740000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1641000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1618000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>944000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>412000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>59000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>382000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>921000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1375000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1129000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1462000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1012000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>893000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>892000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>847000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>875000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>879000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>788000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>782000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>908000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>963000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>771000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>928000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>868000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>919000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>861000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>883000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>853000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>879000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>764000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>890000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>692000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1021000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>856000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>573000000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>914000000.0</v>
+        <v>1394000000.0</v>
       </c>
       <c r="C6">
+        <v>1057000000.0</v>
+      </c>
+      <c r="D6">
         <v>1091000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1557000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1378000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1109000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1093000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1149000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>965000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1827000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>657000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>949000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>855000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>901000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>842000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1430000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1444000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1573000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1375000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1833000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1738000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1713000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1037000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>509000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>156000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>478000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1015000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1469000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1221000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1549000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1092000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>971000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>965000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>918000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>942000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>948000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>847000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>841000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>963000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1019000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>825000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>982000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>915000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>965000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>905000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>920000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>888000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>912000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>796000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>921000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>719000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1046000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>881000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>600000000.0</v>
       </c>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13424,87 +13569,88 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -13542,911 +13688,927 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>3926000000.0</v>
+      </c>
+      <c r="C9">
         <v>4635000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2351000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2677000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2501000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2227000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2240000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2217000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2021000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1845000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1855000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1987000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1911000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1909000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1892000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4342000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4000000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3897000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3997000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3752000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2589000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3570000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1944000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1479000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1045000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1384000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2000000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2439000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2188000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2505000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2090000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1947000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1867000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1835000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1845000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1837000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1699000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1690000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1826000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1822000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1610000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1728000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1738000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1762000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1666000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1629000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1645000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1607000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1561000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1500000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1499000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1596000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1419000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1112000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3842000000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>1186000000.0</v>
+      </c>
+      <c r="C10">
         <v>1047000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>952000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1429000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1256000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>984000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>973000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1028000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>844000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1708000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>539000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>833000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>742000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>790000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>741000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>922000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1066000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1233000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1047000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1500000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1641000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1315000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>944000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>412000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>59000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>382000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>921000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1375000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1129000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1462000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1012000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>893000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>892000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>847000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>875000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>879000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>788000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>782000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>908000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>963000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>771000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>928000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>868000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>919000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>861000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>883000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>853000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>879000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>764000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>890000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>692000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1021000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>856000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>573000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>736000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>667000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>991000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>982000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>301000000.0</v>
+      </c>
+      <c r="C11">
         <v>242000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>201000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>352000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>289000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>227000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>199000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>239000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>201000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>415000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>99000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>205000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>173000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>189000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>164000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>219000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>262000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>301000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>234000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>359000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>399000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>290000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>206000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>99000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>11000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>96000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>190000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>319000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>276000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>355000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>229000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>222000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>196000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>207000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>490000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>324000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>292000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>283000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>332000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>359000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>282000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>346000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>321000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>345000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>320000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>331000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>322000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>331000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>292000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>332000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>249000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>380000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>320000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>214000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>270000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>249000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>371000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>367000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12">
+        <v>208000000.0</v>
+      </c>
+      <c r="C12">
         <v>968000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>973000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1011000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1065000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1086000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1118000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1176000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1177000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1163000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1083000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>992000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>901000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>735000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>602000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>414000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>272000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>233000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>223000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>240000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>266000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>303000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>334000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>380000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>434000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>517000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>556000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>592000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>583000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>560000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>543000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>488000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>437000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>402000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>375000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>357000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>333000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>326000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>319000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>315000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>303000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>311000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>301000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>289000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>270000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>275000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>282000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>244000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>206000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>190000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>188000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>183000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>178000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>193000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>383000000.0</v>
       </c>
-      <c r="BD12">
-[...1 lines deleted...]
-      </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>5583000000.0</v>
+      </c>
+      <c r="C13">
         <v>5603000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5734000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5731000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5586000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5550000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5710000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5785000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5582000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5568000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5549000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5354000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5021000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4786000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4708000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4342000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4074000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4022000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4053000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3898000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3578000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3742000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3993000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3837000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3830000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4407000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4585000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4981000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4738000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4786000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -14484,694 +14646,707 @@
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>885000000.0</v>
+      </c>
+      <c r="C15">
         <v>805000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>751000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1077000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>967000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>757000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>774000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>789000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>643000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1293000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>440000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>628000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>569000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>601000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>577000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>703000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>804000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>932000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>813000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1130000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1242000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1025000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>738000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>313000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>48000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>286000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>731000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1056000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>853000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1107000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>783000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>671000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>696000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>640000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>385000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>555000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>496000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>499000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>576000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>604000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>489000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>582000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>547000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>574000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>541000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>552000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>531000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>548000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>472000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>558000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>443000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>641000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>536000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>359000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>466000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>418000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>620000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>615000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>730000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1057000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>946000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>736000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>753000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>768000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>618000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>559000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>590000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>567000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>692000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>793000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>922000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>803000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1130000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1232000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1014000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>728000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>303000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>37000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>275000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>731000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1056000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>853000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1107000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>783000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>671000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>696000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>640000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>385000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>555000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>496000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>499000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>576000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>604000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>489000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>582000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>547000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>574000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>541000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>552000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>531000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>548000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>472000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>558000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>443000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>641000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>536000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>359000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>466000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>418000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>620000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>615000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>885000000.0</v>
+      </c>
+      <c r="C17">
         <v>805000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>751000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1077000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>967000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>757000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>774000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>789000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>643000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1293000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>440000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>628000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>569000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>601000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>577000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>703000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>804000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>932000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>813000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1141000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1242000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1025000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>738000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>313000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>48000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>286000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>731000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1056000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>853000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1107000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2491000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>671000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>696000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>640000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3163000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>555000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>496000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>499000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3114000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>604000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>489000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>582000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2214000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>574000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>541000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>552000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2109000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>548000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>472000000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>4608000000.0</v>
+      </c>
+      <c r="C18">
         <v>4635000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4761000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4720000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4521000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4464000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4592000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4609000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4405000000.0</v>
       </c>
       <c r="J18">
         <v>4405000000.0</v>
       </c>
       <c r="K18">
+        <v>4405000000.0</v>
+      </c>
+      <c r="L18">
         <v>4466000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4362000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4120000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4051000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4106000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3928000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3802000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3789000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4136000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3658000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3312000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3439000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3659000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3457000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3396000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3890000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4029000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4389000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4155000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4226000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15186,87 +15361,86 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -15304,263 +15478,267 @@
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>1394000000.0</v>
+      </c>
+      <c r="C21">
         <v>914000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>952000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1429000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1256000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>984000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>973000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1028000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>844000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1708000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>539000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>833000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>742000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>790000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>741000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1942000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2223000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2397000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4529000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1500000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1641000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1315000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>944000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>412000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>59000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>382000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>921000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1375000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1129000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1462000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1012000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>893000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>892000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>847000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>875000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>879000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>788000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>782000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>908000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>963000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>771000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>928000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>868000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>919000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>861000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>883000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>853000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>879000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>764000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>890000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>692000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1021000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>856000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>573000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>736000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>667000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>991000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>982000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15598,230 +15776,236 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>3299000000.0</v>
+      </c>
+      <c r="C23">
         <v>4689000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3814000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3405000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3456000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3820000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3946000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3962000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4045000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3184000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4203000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3634000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3453000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3144000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2954000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>929000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>228000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>521000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>196000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>147000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1020000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>334000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2084000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2657000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3093000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3196000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2739000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2675000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2840000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2462000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3073000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2993000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2692000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2752000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2699000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2625000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2570000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2540000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2313000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2160000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2163000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2014000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1994000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1834000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1815000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1708000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1871000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1647000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1684000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1564000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1813000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1299000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1407000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1779000000.0</v>
       </c>
-      <c r="BC23">
-[...1 lines deleted...]
-      </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15836,255 +16020,257 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>145000000.0</v>
+      </c>
+      <c r="C25">
         <v>143000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>139000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>128000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>122000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>125000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000000.0</v>
       </c>
       <c r="I25">
         <v>121000000.0</v>
       </c>
       <c r="J25">
+        <v>121000000.0</v>
+      </c>
+      <c r="K25">
         <v>119000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>118000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>116000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>113000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>111000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>101000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>105000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>106000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>107000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>105000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>93000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>97000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>95000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000000.0</v>
       </c>
       <c r="Y25">
         <v>97000000.0</v>
       </c>
       <c r="Z25">
+        <v>97000000.0</v>
+      </c>
+      <c r="AA25">
         <v>96000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="AB25">
         <v>94000000.0</v>
       </c>
       <c r="AC25">
+        <v>94000000.0</v>
+      </c>
+      <c r="AD25">
         <v>92000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>87000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>80000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>78000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>73000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>71000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>67000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="AL25">
         <v>59000000.0</v>
       </c>
       <c r="AM25">
+        <v>59000000.0</v>
+      </c>
+      <c r="AN25">
         <v>55000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="AP25">
         <v>54000000.0</v>
       </c>
       <c r="AQ25">
+        <v>54000000.0</v>
+      </c>
+      <c r="AR25">
         <v>47000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>46000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>44000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>37000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>35000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>33000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>32000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>31000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BA25">
         <v>25000000.0</v>
       </c>
       <c r="BB25">
+        <v>25000000.0</v>
+      </c>
+      <c r="BC25">
         <v>27000000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -16122,1040 +16308,1061 @@
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>137000000.0</v>
+      </c>
+      <c r="C27">
         <v>114000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>148000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>120000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>127000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>116000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>147000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>123000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>129000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>125000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>138000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>125000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>133000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>131000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>121000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>115000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>135000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>116000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>167000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>110000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>114000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>95000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>139000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>107000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>91000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>111000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>152000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>139000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>135000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>123000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>166000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>131000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>110000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>121000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000000.0</v>
       </c>
       <c r="AK27">
         <v>124000000.0</v>
       </c>
       <c r="AL27">
+        <v>124000000.0</v>
+      </c>
+      <c r="AM27">
         <v>94000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>130000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>92000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>107000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>94000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>128000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>115000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>108000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>82000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>165000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>115000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>97000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>83000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>117000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>54000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>53000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>45000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>220000000.0</v>
+      </c>
+      <c r="C28">
         <v>1202000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>575000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>503000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>509000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>506000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>435000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>464000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>434000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>496000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>495000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>444000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>451000000.0</v>
       </c>
       <c r="N28">
         <v>451000000.0</v>
       </c>
       <c r="O28">
+        <v>451000000.0</v>
+      </c>
+      <c r="P28">
         <v>459000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>319000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>404000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>402000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>409000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>369000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>359000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>364000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>306000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>382000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>327000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>324000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>385000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>359000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>358000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353000000.0</v>
       </c>
       <c r="AE28">
         <v>353000000.0</v>
       </c>
       <c r="AF28">
+        <v>353000000.0</v>
+      </c>
+      <c r="AG28">
         <v>365000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>351000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>358000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000000.0</v>
       </c>
       <c r="AJ28">
         <v>333000000.0</v>
       </c>
       <c r="AK28">
+        <v>333000000.0</v>
+      </c>
+      <c r="AL28">
         <v>318000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>323000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>315000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>311000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>301000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>280000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>285000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>268000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>250000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>239000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>227000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>239000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>207000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>193000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>190000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000000.0</v>
       </c>
       <c r="BA28">
         <v>173000000.0</v>
       </c>
       <c r="BB28">
+        <v>173000000.0</v>
+      </c>
+      <c r="BC28">
         <v>162000000.0</v>
       </c>
-      <c r="BC28">
-[...1 lines deleted...]
-      </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>301000000.0</v>
+      </c>
+      <c r="C29">
         <v>242000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>201000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>352000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>289000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>227000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>199000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>239000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>201000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>415000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>99000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>205000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>173000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>189000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>164000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>219000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>262000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>301000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>234000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>359000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>399000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>290000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>206000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>99000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>96000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>190000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>319000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>276000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>355000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>2532000000.0</v>
+      </c>
+      <c r="C30">
         <v>3721000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1399000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1248000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1245000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1243000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1267000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1189000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1177000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>137000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1316000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1154000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1169000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1119000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1151000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1986000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1851000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1625000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2727000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>306000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>948000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1323000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1000000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1067000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>986000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1002000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1079000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1064000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1059000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1043000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1078000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1054000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>975000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>988000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>970000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>958000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>911000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>908000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>918000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>859000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>839000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>800000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>870000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>843000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>805000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>746000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>792000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>728000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>797000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>610000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>807000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>575000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>563000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>539000000.0</v>
       </c>
-      <c r="BC30">
-[...1 lines deleted...]
-      </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:58">
+      <c r="BG30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>-208000000.0</v>
+      </c>
+      <c r="C31">
         <v>133000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2536000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-199000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-210000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-895000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>150000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-914000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-810000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1833000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4316000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-189000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-184000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-178000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4870000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-403000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-272000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-233000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3431000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-240000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-149000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>290000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-134000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-89000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-263000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-247000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-221000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-234000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-212000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-222000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4971000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-221000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-238000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-239000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4340000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-244000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-223000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-250000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>4499000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-195000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-196000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-198000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-209000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-221000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-217000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-200000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-201000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-178000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-295000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-152000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-291000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-181000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-178000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-33000000.0</v>
       </c>
-      <c r="BC31">
-[...1 lines deleted...]
-      </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>4693000000.0</v>
+      </c>
+      <c r="C32">
         <v>5603000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4766000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4834000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4712000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4804000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4919000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4990000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4889000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4892000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4742000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4467000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4195000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3934000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3695000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4342000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4074000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4022000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4359000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3898000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2661000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3570000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3028000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3069000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3152000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3578000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3660000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4050000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3969000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3924000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4085000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3886000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3584000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3599000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3574000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3504000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3358000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3322000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3221000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3123000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2934000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2942000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2862000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2753000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2676000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2591000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2724000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2526000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2448000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2454000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2505000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2320000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2263000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2352000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2855000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2729000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2590000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2619000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17214,1281 +17421,1281 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>14755000000.0</v>
       </c>
       <c r="C2">
         <v>14421000000.0</v>
       </c>
       <c r="D2">
         <v>10430000000.0</v>
       </c>
       <c r="E2">
         <v>8686000000.0</v>
       </c>
       <c r="F2">
         <v>11605000000.0</v>
       </c>
       <c r="G2">
         <v>12647000000.0</v>
       </c>
       <c r="H2">
         <v>10376000000.0</v>
       </c>
       <c r="I2">
         <v>11817000000.0</v>
       </c>
       <c r="J2">
         <v>9321000000.0</v>
       </c>
       <c r="K2">
         <v>12325000000.0</v>
       </c>
       <c r="L2">
         <v>11828000000.0</v>
       </c>
       <c r="M2">
         <v>2319000000.0</v>
       </c>
       <c r="N2">
         <v>1334000000.0</v>
       </c>
       <c r="O2">
         <v>1187000000.0</v>
       </c>
       <c r="P2">
         <v>219000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>7272000000</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>4678000000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>1744000000.0</v>
       </c>
       <c r="F4">
         <v>-2919000000.0</v>
       </c>
       <c r="G4">
         <v>-1042000000.0</v>
       </c>
       <c r="H4">
         <v>2271000000.0</v>
       </c>
       <c r="I4">
         <v>-1441000000.0</v>
       </c>
       <c r="J4">
         <v>2281000000.0</v>
       </c>
       <c r="K4">
         <v>-3004000000.0</v>
       </c>
       <c r="L4">
         <v>497000000.0</v>
       </c>
       <c r="M4">
         <v>9509000000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>595000000.0</v>
       </c>
       <c r="F5">
         <v>559000000.0</v>
       </c>
       <c r="G5">
         <v>739000000.0</v>
       </c>
       <c r="H5">
         <v>701000000.0</v>
       </c>
       <c r="I5">
         <v>682000000.0</v>
       </c>
       <c r="J5">
         <v>793000000.0</v>
       </c>
       <c r="K5">
         <v>127000000.0</v>
       </c>
       <c r="L5">
         <v>-70000000.0</v>
       </c>
       <c r="M5">
         <v>490000000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>262000000.0</v>
       </c>
       <c r="C6">
         <v>334000000.0</v>
       </c>
       <c r="D6">
         <v>3991000000.0</v>
       </c>
       <c r="E6">
         <v>1744000000.0</v>
       </c>
       <c r="F6">
         <v>-2919000000.0</v>
       </c>
       <c r="G6">
         <v>-1042000000.0</v>
       </c>
       <c r="H6">
         <v>2271000000.0</v>
       </c>
       <c r="I6">
         <v>-1441000000.0</v>
       </c>
       <c r="J6">
         <v>2281000000.0</v>
       </c>
       <c r="K6">
         <v>-3004000000.0</v>
       </c>
       <c r="L6">
         <v>497000000.0</v>
       </c>
       <c r="M6">
         <v>9509000000.0</v>
       </c>
       <c r="N6">
         <v>985000000.0</v>
       </c>
       <c r="O6">
         <v>147000000.0</v>
       </c>
       <c r="P6">
         <v>968000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>-161000000.0</v>
       </c>
       <c r="C7">
         <v>-205000000.0</v>
       </c>
       <c r="D7">
         <v>-345000000.0</v>
       </c>
       <c r="E7">
         <v>-269000000.0</v>
       </c>
       <c r="F7">
         <v>1021000000.0</v>
       </c>
       <c r="G7">
         <v>291000000.0</v>
       </c>
       <c r="H7">
         <v>65000000.0</v>
       </c>
       <c r="I7">
         <v>157000000.0</v>
       </c>
       <c r="J7">
         <v>397000000.0</v>
       </c>
       <c r="K7">
         <v>-547000000.0</v>
       </c>
       <c r="L7">
         <v>710000000.0</v>
       </c>
       <c r="M7">
         <v>92000000.0</v>
       </c>
       <c r="N7">
         <v>698000000.0</v>
       </c>
       <c r="O7">
         <v>828000000.0</v>
       </c>
       <c r="P7">
         <v>1214000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-197000000.0</v>
       </c>
       <c r="F8">
         <v>424000000.0</v>
       </c>
       <c r="G8">
         <v>339000000.0</v>
       </c>
       <c r="H8">
         <v>-391000000.0</v>
       </c>
       <c r="I8">
         <v>-280000000.0</v>
       </c>
       <c r="J8">
         <v>-298000000.0</v>
       </c>
       <c r="K8">
         <v>-429000000.0</v>
       </c>
       <c r="L8">
         <v>163000000.0</v>
       </c>
       <c r="M8">
         <v>68000000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>-598000000.0</v>
       </c>
       <c r="C9">
         <v>33000000.0</v>
       </c>
       <c r="D9">
         <v>-645000000.0</v>
       </c>
       <c r="E9">
         <v>-197000000.0</v>
       </c>
       <c r="F9">
         <v>424000000.0</v>
       </c>
       <c r="G9">
         <v>339000000.0</v>
       </c>
       <c r="H9">
         <v>-391000000.0</v>
       </c>
       <c r="I9">
         <v>-280000000.0</v>
       </c>
       <c r="J9">
         <v>-298000000.0</v>
       </c>
       <c r="K9">
         <v>-429000000.0</v>
       </c>
       <c r="L9">
         <v>-163000000.0</v>
       </c>
       <c r="M9">
         <v>68000000.0</v>
       </c>
       <c r="N9">
         <v>-152000000.0</v>
       </c>
       <c r="O9">
         <v>-541000000.0</v>
       </c>
       <c r="P9">
         <v>-392000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-93000000.0</v>
       </c>
       <c r="F11">
         <v>560000000.0</v>
       </c>
       <c r="G11">
         <v>-67000000.0</v>
       </c>
       <c r="H11">
         <v>363000000.0</v>
       </c>
       <c r="I11">
         <v>356000000.0</v>
       </c>
       <c r="J11">
         <v>551000000.0</v>
       </c>
       <c r="K11">
         <v>280000000.0</v>
       </c>
       <c r="L11">
         <v>803000000.0</v>
       </c>
       <c r="M11">
         <v>-172000000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2954000000.0</v>
       </c>
       <c r="F12">
         <v>945000000.0</v>
       </c>
       <c r="G12">
         <v>4708000000.0</v>
       </c>
       <c r="H12">
         <v>4203000000.0</v>
       </c>
       <c r="I12">
         <v>5492000000.0</v>
       </c>
       <c r="J12">
         <v>5681000000.0</v>
       </c>
       <c r="K12">
         <v>4375000000.0</v>
       </c>
       <c r="L12">
         <v>2952000000.0</v>
       </c>
       <c r="M12">
         <v>2714000000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-72000000.0</v>
       </c>
       <c r="F13">
         <v>597000000.0</v>
       </c>
       <c r="G13">
         <v>-48000000.0</v>
       </c>
       <c r="H13">
         <v>456000000.0</v>
       </c>
       <c r="I13">
         <v>437000000.0</v>
       </c>
       <c r="J13">
         <v>354000000.0</v>
       </c>
       <c r="K13">
         <v>-430000000.0</v>
       </c>
       <c r="L13">
         <v>873000000.0</v>
       </c>
       <c r="M13">
         <v>24000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>514000000.0</v>
       </c>
       <c r="C14">
         <v>481000000.0</v>
       </c>
       <c r="D14">
         <v>458000000.0</v>
       </c>
       <c r="E14">
         <v>419000000.0</v>
       </c>
       <c r="F14">
         <v>390000000.0</v>
       </c>
       <c r="G14">
         <v>383000000.0</v>
       </c>
       <c r="H14">
         <v>367000000.0</v>
       </c>
       <c r="I14">
         <v>302000000.0</v>
       </c>
       <c r="J14">
         <v>254000000.0</v>
       </c>
       <c r="K14">
         <v>219000000.0</v>
       </c>
       <c r="L14">
         <v>174000000.0</v>
       </c>
       <c r="M14">
         <v>131000000.0</v>
       </c>
       <c r="N14">
         <v>104000000.0</v>
       </c>
       <c r="O14">
         <v>83000000.0</v>
       </c>
       <c r="P14">
         <v>96000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>510000000.0</v>
       </c>
       <c r="C15">
         <v>470000000.0</v>
       </c>
       <c r="D15">
         <v>448000000.0</v>
       </c>
       <c r="E15">
         <v>476000000.0</v>
       </c>
       <c r="F15">
         <v>542000000.0</v>
       </c>
       <c r="G15">
         <v>562000000.0</v>
       </c>
       <c r="H15">
         <v>581000000.0</v>
       </c>
       <c r="I15">
         <v>534000000.0</v>
       </c>
       <c r="J15">
         <v>446000000.0</v>
       </c>
       <c r="K15">
         <v>214000000.0</v>
       </c>
       <c r="L15">
         <v>214000000.0</v>
       </c>
       <c r="M15">
         <v>214000000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>15017000000.0</v>
       </c>
       <c r="C16">
         <v>14755000000.0</v>
       </c>
       <c r="D16">
         <v>14421000000.0</v>
       </c>
       <c r="E16">
         <v>10430000000.0</v>
       </c>
       <c r="F16">
         <v>8686000000.0</v>
       </c>
       <c r="G16">
         <v>11605000000.0</v>
       </c>
       <c r="H16">
         <v>12647000000.0</v>
       </c>
       <c r="I16">
         <v>10376000000.0</v>
       </c>
       <c r="J16">
         <v>11602000000.0</v>
       </c>
       <c r="K16">
         <v>9321000000.0</v>
       </c>
       <c r="L16">
         <v>12325000000.0</v>
       </c>
       <c r="M16">
         <v>11828000000.0</v>
       </c>
       <c r="N16">
         <v>2319000000.0</v>
       </c>
       <c r="O16">
         <v>1334000000.0</v>
       </c>
       <c r="P16">
         <v>1187000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>9851000000.0</v>
       </c>
       <c r="C18">
         <v>9848000000.0</v>
       </c>
       <c r="D18">
         <v>8593000000.0</v>
       </c>
       <c r="E18">
         <v>6694000000.0</v>
       </c>
       <c r="F18">
         <v>7099000000.0</v>
       </c>
       <c r="G18">
         <v>7487000000.0</v>
       </c>
       <c r="H18">
         <v>8990000000.0</v>
       </c>
       <c r="I18">
         <v>9342000000.0</v>
       </c>
       <c r="J18">
         <v>8916000000.0</v>
       </c>
       <c r="K18">
         <v>6823000000.0</v>
       </c>
       <c r="L18">
         <v>6184000000.0</v>
       </c>
       <c r="M18">
         <v>5340000000.0</v>
       </c>
       <c r="N18">
         <v>-1593000000.0</v>
       </c>
       <c r="O18">
         <v>5637000000.0</v>
       </c>
       <c r="P18">
         <v>838000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19">
         <v>765000000.0</v>
       </c>
       <c r="C19">
         <v>-8903000000.0</v>
       </c>
       <c r="D19">
         <v>-14234000000.0</v>
       </c>
       <c r="E19">
         <v>-9685000000.0</v>
       </c>
       <c r="F19">
         <v>-4265000000.0</v>
       </c>
       <c r="G19">
         <v>-108000000.0</v>
       </c>
       <c r="H19">
         <v>327000000.0</v>
       </c>
       <c r="I19">
         <v>-18234000000.0</v>
       </c>
       <c r="J19">
         <v>-9068000000.0</v>
       </c>
       <c r="K19">
         <v>-13146000000.0</v>
       </c>
       <c r="L19">
         <v>-11075000000.0</v>
       </c>
       <c r="M19">
         <v>161000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>488000000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>734000000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>-295000000.0</v>
       </c>
       <c r="C21">
         <v>-536000000.0</v>
       </c>
       <c r="D21">
         <v>1777000000.0</v>
       </c>
       <c r="E21">
         <v>-329000000.0</v>
       </c>
       <c r="F21">
         <v>-1281000000.0</v>
       </c>
       <c r="G21">
         <v>-4108000000.0</v>
       </c>
       <c r="H21">
         <v>-4147000000.0</v>
       </c>
       <c r="I21">
         <v>3180000000.0</v>
       </c>
       <c r="J21">
         <v>633000000.0</v>
       </c>
       <c r="K21">
         <v>-4166000000.0</v>
       </c>
       <c r="L21">
         <v>-3117000000.0</v>
       </c>
       <c r="M21">
         <v>3045000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
         <v>3552000000.0</v>
       </c>
       <c r="C22">
         <v>3499000000.0</v>
       </c>
       <c r="D22">
         <v>2238000000.0</v>
       </c>
       <c r="E22">
         <v>3016000000.0</v>
       </c>
       <c r="F22">
         <v>4221000000.0</v>
       </c>
       <c r="G22">
         <v>1385000000.0</v>
       </c>
       <c r="H22">
         <v>3747000000.0</v>
       </c>
       <c r="I22">
         <v>2790000000.0</v>
       </c>
       <c r="J22">
         <v>1935000000.0</v>
       </c>
       <c r="K22">
         <v>2251000000.0</v>
       </c>
       <c r="L22">
         <v>2214000000.0</v>
       </c>
       <c r="M22">
         <v>2109000000.0</v>
       </c>
       <c r="N22">
         <v>1979000000.0</v>
       </c>
       <c r="O22">
         <v>2119000000.0</v>
       </c>
       <c r="P22">
         <v>1890000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>-989000000.0</v>
       </c>
       <c r="C23">
         <v>1403000000.0</v>
       </c>
       <c r="D23">
         <v>9415000000.0</v>
       </c>
       <c r="E23">
         <v>14364000000.0</v>
       </c>
       <c r="F23">
         <v>29000000.0</v>
       </c>
       <c r="G23">
         <v>-7000000.0</v>
       </c>
       <c r="H23">
         <v>37000000.0</v>
       </c>
       <c r="I23">
         <v>7475000000.0</v>
       </c>
       <c r="J23">
         <v>4085000000.0</v>
       </c>
       <c r="K23">
         <v>8661000000.0</v>
       </c>
       <c r="L23">
         <v>8263000000.0</v>
       </c>
       <c r="M23">
         <v>11265000000.0</v>
       </c>
       <c r="N23">
         <v>-137000000.0</v>
       </c>
       <c r="O23">
         <v>-963000000.0</v>
       </c>
       <c r="P23">
         <v>2068000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>-5458000000.0</v>
       </c>
       <c r="C24">
         <v>-8264000000.0</v>
       </c>
       <c r="D24">
         <v>-15622000000.0</v>
       </c>
       <c r="E24">
         <v>-549000000.0</v>
       </c>
       <c r="F24">
         <v>-549000000.0</v>
       </c>
       <c r="G24">
         <v>-390000000.0</v>
       </c>
       <c r="H24">
         <v>-588000000.0</v>
       </c>
       <c r="I24">
         <v>-17433000000.0</v>
       </c>
       <c r="J24">
         <v>-10013000000.0</v>
       </c>
       <c r="K24">
         <v>-11320000000.0</v>
       </c>
       <c r="L24">
         <v>-9239000000.0</v>
       </c>
       <c r="M24">
         <v>-8719000000.0</v>
       </c>
       <c r="N24">
         <v>-127000000.0</v>
       </c>
       <c r="O24">
         <v>-6461000000.0</v>
       </c>
       <c r="P24">
         <v>32000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>5762000000.0</v>
       </c>
       <c r="C25">
         <v>6171000000.0</v>
       </c>
       <c r="D25">
         <v>6700000000.0</v>
       </c>
       <c r="E25">
         <v>3949000000.0</v>
       </c>
       <c r="F25">
         <v>522000000.0</v>
       </c>
       <c r="G25">
         <v>720000000.0</v>
       </c>
       <c r="H25">
         <v>608000000.0</v>
       </c>
       <c r="I25">
         <v>6146000000.0</v>
       </c>
       <c r="J25">
         <v>649000000.0</v>
       </c>
       <c r="K25">
         <v>4511000000.0</v>
       </c>
       <c r="L25">
         <v>3381000000.0</v>
       </c>
       <c r="M25">
         <v>3211000000.0</v>
       </c>
       <c r="N25">
         <v>3135000000.0</v>
       </c>
       <c r="O25">
         <v>60000000.0</v>
       </c>
       <c r="P25">
         <v>-70000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>-2941000000.0</v>
       </c>
       <c r="C26">
         <v>-1008000000.0</v>
       </c>
       <c r="D26">
         <v>-1112000000.0</v>
       </c>
       <c r="E26">
         <v>-3320000000.0</v>
       </c>
       <c r="F26">
         <v>-2876000000.0</v>
       </c>
       <c r="G26">
         <v>-985000000.0</v>
       </c>
       <c r="H26">
         <v>-3618000000.0</v>
       </c>
       <c r="I26">
         <v>-1868000000.0</v>
       </c>
       <c r="J26">
         <v>-1497000000.0</v>
       </c>
       <c r="K26">
         <v>-476000000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>2842000000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>5965000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>726000000.0</v>
       </c>
       <c r="G27">
         <v>5310000000.0</v>
       </c>
       <c r="H27">
         <v>4180000000.0</v>
       </c>
       <c r="I27">
         <v>5545000000.0</v>
       </c>
       <c r="J27">
         <v>5296000000.0</v>
       </c>
       <c r="K27">
         <v>3986000000.0</v>
       </c>
       <c r="L27">
         <v>2952000000.0</v>
       </c>
       <c r="M27">
         <v>2917000000.0</v>
       </c>
       <c r="N27">
         <v>3072000000.0</v>
       </c>
       <c r="O27">
         <v>2565000000.0</v>
       </c>
       <c r="P27">
         <v>2258000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>-4735000000.0</v>
       </c>
       <c r="C28">
         <v>-611000000.0</v>
       </c>
       <c r="D28">
         <v>9632000000.0</v>
       </c>
       <c r="E28">
         <v>5284000000.0</v>
       </c>
       <c r="F28">
         <v>-5204000000.0</v>
       </c>
       <c r="G28">
         <v>-8031000000.0</v>
       </c>
       <c r="H28">
         <v>-6458000000.0</v>
       </c>
       <c r="I28">
         <v>8253000000.0</v>
       </c>
       <c r="J28">
         <v>2775000000.0</v>
       </c>
       <c r="K28">
         <v>3493000000.0</v>
       </c>
       <c r="L28">
         <v>5116000000.0</v>
       </c>
       <c r="M28">
         <v>14237000000.0</v>
       </c>
       <c r="N28">
         <v>-3628000000.0</v>
       </c>
       <c r="O28">
         <v>962000000.0</v>
       </c>
       <c r="P28">
         <v>-2978000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>9851000000.0</v>
       </c>
       <c r="C29">
         <v>9848000000.0</v>
       </c>
       <c r="D29">
         <v>8593000000.0</v>
       </c>
       <c r="E29">
         <v>6694000000.0</v>
       </c>
       <c r="F29">
         <v>7099000000.0</v>
       </c>
       <c r="G29">
         <v>7487000000.0</v>
       </c>
       <c r="H29">
         <v>8990000000.0</v>
       </c>
       <c r="I29">
         <v>9342000000.0</v>
       </c>
       <c r="J29">
         <v>8916000000.0</v>
       </c>
       <c r="K29">
         <v>6823000000.0</v>
       </c>
       <c r="L29">
         <v>6184000000.0</v>
       </c>
       <c r="M29">
         <v>5340000000.0</v>
       </c>
       <c r="N29">
         <v>5679000000.0</v>
       </c>
       <c r="O29">
         <v>5637000000.0</v>
       </c>
       <c r="P29">
         <v>5516000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-4854000000.0</v>
       </c>
       <c r="C30">
         <v>-8903000000.0</v>
       </c>
       <c r="D30">
         <v>-14234000000.0</v>
       </c>
       <c r="E30">
         <v>-10234000000.0</v>
       </c>
       <c r="F30">
         <v>-4814000000.0</v>
       </c>
       <c r="G30">
         <v>-498000000.0</v>
       </c>
       <c r="H30">
         <v>-261000000.0</v>
       </c>
       <c r="I30">
         <v>-19036000000.0</v>
       </c>
@@ -18513,409 +18720,415 @@
       <c r="P30">
         <v>-1570000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BE1" t="s">
         <v>149</v>
       </c>
       <c r="BF1" t="s">
         <v>150</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>20603000000.0</v>
+      </c>
+      <c r="C2">
         <v>15017000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16287000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>20179000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22677000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14755000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17981000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18680000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20071000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14421000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15800000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12855000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15920000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10430000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13061000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10790000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10924000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8686000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9900000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11542000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17101000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11604000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13626000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16414000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13784000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12647000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11721000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12145000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13293000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10376000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12271000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15890000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>14174000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11817000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13915000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12020000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11392000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9321000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13588000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11787000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12500000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12325000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12271000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10621000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11218000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11828000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14808000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6782000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5331000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2319000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2670000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3110000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5326000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1334000000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -19030,982 +19243,995 @@
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
         <v>1754000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-3065000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>5490000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-2631000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>2271000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-134000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>2238000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1214000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-1642000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-5560000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>5497000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-2021000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-2788000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>2630000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>1137000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>926000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-424000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1148000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>2917000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1895000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-3619000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>1716000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>2357000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-2313000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1895000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>628000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>2071000000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>1801000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-713000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>175000000.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>1650000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-597000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-610000000.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>57000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>183000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>246000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>148000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>66000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>135000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>219000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>225000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-102000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>217000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>278000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>128000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>224000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>109000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>210000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>272000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-43000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>262000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>269000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>203000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-108000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>318000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>384000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>117000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-111000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>403000000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>114000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>131000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>172000000.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>206000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-16000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>107000000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-4366000000.0</v>
+      </c>
+      <c r="C6">
         <v>5586000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1270000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3892000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2498000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7922000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3226000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-699000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1391000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5650000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1379000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2945000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3065000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5490000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2631000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2271000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-134000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2238000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1214000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1642000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5559000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5497000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2021000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2788000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2630000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1137000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>926000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-424000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1148000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2917000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1895000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3619000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1716000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2357000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2313000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1895000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>628000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2071000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4267000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1801000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-713000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>175000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>54000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1650000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-597000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-610000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2980000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>8026000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1451000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3012000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-351000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-440000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2216000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3992000000.0</v>
       </c>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
+        <v>11000000.0</v>
+      </c>
+      <c r="C7">
         <v>-334000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-70000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>68000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>196000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-355000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-238000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>183000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-161000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-52000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>193000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-294000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-192000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-177000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>263000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-360000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>433000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>356000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>91000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>141000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>465000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-176000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>595000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-593000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>324000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>101000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-307000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-53000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>112000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>397000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-347000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>304000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>462000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-64000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-305000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-150000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>92000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-139000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-350000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>595000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-47000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-27000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>189000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-572000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>169000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>95000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>400000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-104000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>509000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>22000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>271000000.0</v>
       </c>
-      <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-149000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-34000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-271000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-209000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>218000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>65000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-155000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-17000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>308000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>288000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-55000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>46000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>389000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-41000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>39000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-297000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-213000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>80000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-244000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-52000000.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>16000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-188000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-14000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-136000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>40000000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>-70000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-98000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>63000000.0</v>
       </c>
-      <c r="AQ8"/>
-      <c r="AR8">
+      <c r="AR8"/>
+      <c r="AS8">
         <v>-213000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>61000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>134000000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>-114000000.0</v>
+      </c>
+      <c r="C9">
         <v>-124000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-327000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-206000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-32000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-33000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-197000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>21000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>211000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-322000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-140000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-149000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-34000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-271000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-209000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>218000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>65000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-155000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-17000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>308000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>288000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-55000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>46000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>389000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-41000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>39000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-297000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-213000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>80000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-244000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AH9">
         <v>16000000.0</v>
       </c>
       <c r="AI9">
+        <v>16000000.0</v>
+      </c>
+      <c r="AJ9">
         <v>-188000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-14000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-136000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>40000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-324000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-70000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-98000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>63000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-145000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-213000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>61000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>134000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-206000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>94000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>43000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>137000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-136000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-77000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>40000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>21000000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -20013,953 +20239,968 @@
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
-      <c r="AX10"/>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-2000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-177000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>229000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>69000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>22000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-413000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>472000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>302000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-234000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>416000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-171000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>169000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-481000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>238000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>287000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>89000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-251000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>236000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>376000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>255000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-511000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>269000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>524000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>334000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-576000000.0</v>
       </c>
-      <c r="AM11">
-[...1 lines deleted...]
-      </c>
       <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11">
         <v>175000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-47000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-449000000.0</v>
       </c>
-      <c r="AQ11">
-[...1 lines deleted...]
-      </c>
       <c r="AR11">
+        <v>0.0</v>
+      </c>
+      <c r="AS11">
         <v>59000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>62000000.0</v>
       </c>
-      <c r="AU11">
-[...2 lines deleted...]
-      <c r="AV11"/>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1545000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1320000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1202000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>965000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>818000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>601000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>570000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>550000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>225000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>448000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>616000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1070000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1454000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1568000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1024000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>987000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1188000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1004000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1452000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1409000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1250000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1381000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1553000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1677000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1126000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1325000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4900000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>936000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>943000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1078000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3086000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>645000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>679000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>773000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3008000000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>333000000.0</v>
       </c>
       <c r="N13">
+        <v>333000000.0</v>
+      </c>
+      <c r="O13">
         <v>-158000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>276000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>32000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>45000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-425000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>588000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>373000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-217000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-147000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>520000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-222000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>206000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-552000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>285000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>398000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-94000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-133000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>356000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>449000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-363000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>354000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>476000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-111000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>403000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-430000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>114000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>131000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>873000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>24000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>145000000.0</v>
+      </c>
+      <c r="C14">
         <v>143000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>139000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>128000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>122000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>125000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000000.0</v>
       </c>
       <c r="I14">
         <v>121000000.0</v>
       </c>
       <c r="J14">
+        <v>121000000.0</v>
+      </c>
+      <c r="K14">
         <v>119000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>118000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>116000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>113000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>111000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>101000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>105000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>106000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>107000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>105000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>93000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>97000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>95000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000000.0</v>
       </c>
       <c r="Y14">
         <v>97000000.0</v>
       </c>
       <c r="Z14">
+        <v>97000000.0</v>
+      </c>
+      <c r="AA14">
         <v>96000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="AB14">
         <v>94000000.0</v>
       </c>
       <c r="AC14">
+        <v>94000000.0</v>
+      </c>
+      <c r="AD14">
         <v>92000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>87000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>80000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>78000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>73000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>71000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>67000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="AL14">
         <v>59000000.0</v>
       </c>
       <c r="AM14">
+        <v>59000000.0</v>
+      </c>
+      <c r="AN14">
         <v>55000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="AP14">
         <v>54000000.0</v>
       </c>
       <c r="AQ14">
+        <v>54000000.0</v>
+      </c>
+      <c r="AR14">
         <v>47000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>46000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>44000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>37000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>35000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>33000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>32000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>31000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BA14">
         <v>25000000.0</v>
       </c>
       <c r="BB14">
+        <v>25000000.0</v>
+      </c>
+      <c r="BC14">
         <v>27000000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>121000000.0</v>
+      </c>
+      <c r="C15">
         <v>125000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>127000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>130000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>135000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118000000.0</v>
       </c>
       <c r="G15">
         <v>118000000.0</v>
       </c>
       <c r="H15">
+        <v>118000000.0</v>
+      </c>
+      <c r="I15">
         <v>120000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>119000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114000000.0</v>
       </c>
       <c r="L15">
         <v>114000000.0</v>
       </c>
       <c r="M15">
+        <v>114000000.0</v>
+      </c>
+      <c r="N15">
         <v>109000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>111000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>113000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>120000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>119000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>124000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>130000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>135000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>138000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>139000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000000.0</v>
       </c>
       <c r="Y15">
         <v>139000000.0</v>
       </c>
       <c r="Z15">
+        <v>139000000.0</v>
+      </c>
+      <c r="AA15">
         <v>146000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>141000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000000.0</v>
       </c>
       <c r="AC15">
         <v>145000000.0</v>
       </c>
       <c r="AD15">
+        <v>145000000.0</v>
+      </c>
+      <c r="AE15">
         <v>150000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>151000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>156000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>113000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>114000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118000000.0</v>
       </c>
       <c r="AJ15">
         <v>118000000.0</v>
       </c>
       <c r="AK15">
-        <v>105000000.0</v>
+        <v>118000000.0</v>
       </c>
       <c r="AL15">
         <v>105000000.0</v>
       </c>
       <c r="AM15">
-        <v>107000000.0</v>
+        <v>105000000.0</v>
       </c>
       <c r="AN15">
         <v>107000000.0</v>
       </c>
       <c r="AO15">
-        <v>0.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>214000000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>214000000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>16193000000.0</v>
+      </c>
+      <c r="C16">
         <v>20603000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15017000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16287000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20179000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22677000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14755000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17981000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18680000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20071000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14421000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>15800000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12855000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15920000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10430000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13061000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10790000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10924000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8686000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9900000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11542000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17101000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11605000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13626000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>16414000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13784000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12647000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11721000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>12145000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13293000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10376000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>12271000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>15890000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>14174000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>11602000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13915000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>12020000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>11392000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>9321000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>13588000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>11787000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12500000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12325000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12271000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10621000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>11218000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>11828000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>14808000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6782000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5331000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2319000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2670000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3110000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5326000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1334000000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20974,2088 +21215,2124 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>2420000000.0</v>
+      </c>
+      <c r="C18">
         <v>2183000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2454000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2637000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2560000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2200000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2353000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2763000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2484000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2248000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2317000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2482000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1908000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1886000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1847000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1634000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1817000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1396000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2004000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1815000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1441000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1839000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2086000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1483000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2381000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1537000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2336000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2399000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1966000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2289000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2576000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2685000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2166000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1915000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2470000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2928000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1768000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1750000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2036000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1815000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1472000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1500000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1889000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1317000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1313000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1665000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1046000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1295000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1227000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1772000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1145000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1764000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1184000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>3340000000.0</v>
       </c>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19">
+        <v>-1340000000.0</v>
+      </c>
+      <c r="C19">
         <v>-690000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>371000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1574000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2241000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>3603000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4963000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2231000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2507000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>798000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-7169000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2568000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5041000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>833000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-6651000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4066000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-903000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1935000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5637000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>263000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>803000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4889000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3135000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3089000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2150000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3966000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>827000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1466000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3045000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4011000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-6098000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-10125000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-2842000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>831000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-7029000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1896000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1765000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1622000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-2000000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-3794000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-2940000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>1704000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-1564000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-2503000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-4196000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>602000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1349000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>488000000.0</v>
       </c>
-      <c r="K20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>1243000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>747000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1581000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1004000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1543000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-175000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>997000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-707000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>740000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-134000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2162000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1207000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1150000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1744000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-700000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1707000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-618000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-301000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1183000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2623000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-500000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-885000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-653000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2109000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>250000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2016000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>701000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>213000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>895000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-815000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>511000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>42000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4166000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>869000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1192000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3818000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-3147000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>189000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-369000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3400000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2972000000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>885000000.0</v>
+      </c>
+      <c r="C22">
         <v>805000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>751000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1077000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>967000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>757000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>774000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>789000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>643000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1293000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>440000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>628000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>569000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>601000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>577000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>703000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>804000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>932000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>813000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1141000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1242000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1025000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>738000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>313000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>48000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>286000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>731000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1056000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>853000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1107000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>783000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>671000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>696000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>640000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>385000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>555000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>496000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>499000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>576000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>604000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>489000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>582000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>547000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>574000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>541000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>552000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>531000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>548000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>472000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>558000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>443000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>641000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>536000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>359000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>466000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>418000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>620000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>615000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>19000000.0</v>
+      </c>
+      <c r="C23">
         <v>1661000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1260000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2374000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1174000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1299000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-223000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-801000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-443000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2870000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3093000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3677000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4378000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3687000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2871000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1266000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1914000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>513000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2910000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-22000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-709000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-660000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-474000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-533000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-74000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>327000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1591000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>44000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1715000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3280000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2482000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2033000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1578000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1272000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-798000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2236000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3378000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1443000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1292000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2895000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2774000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2803000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-214000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2328000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5016000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2929000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>992000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3474000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>558000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1844000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-2325000000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
+        <v>-3847000000.0</v>
+      </c>
+      <c r="C24">
         <v>2214000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4852000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1769000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2065000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3228000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4229000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2621000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2837000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1423000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-6317000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7065000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-148000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-141000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-207000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-4030000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-679000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1298000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-5895000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2097000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2656000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3744000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-4209000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1355000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2502000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4094000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2040000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3285000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-2804000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3559000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-7526000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-9974000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-2516000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2583000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-6025000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1919000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-3712000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1643000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-6372000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-3282000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2667000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1001000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-5629000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-2708000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-3774000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2872000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-4889000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-2868000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2853000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1891000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-4620000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-2087000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-2436000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-10000000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>1373000000.0</v>
+      </c>
+      <c r="C25">
         <v>1541000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1621000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1224000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1298000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1619000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1715000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1742000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1744000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>970000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1998000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>177000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>200000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1454000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1400000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1114000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>767000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>668000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>103000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>154000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>135000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>130000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>174000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>179000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>187000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>180000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>163000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>161000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>140000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>144000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1601000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>130000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>152000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>170000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>161000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>165000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>151000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>172000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>137000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>127000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>125000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>136000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>140000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>99000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>76000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>114000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>245000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AW25">
         <v>25000000.0</v>
       </c>
       <c r="AX25">
+        <v>25000000.0</v>
+      </c>
+      <c r="AY25">
         <v>-1000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>30000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>20000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>12000000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
+        <v>-878000000.0</v>
+      </c>
+      <c r="C26">
         <v>-900000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-962000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-870000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-504000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-605000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-101000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-302000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-305000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-300000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-253000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-152000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-303000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-404000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-701000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-950000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-701000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-968000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-982000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1301000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-393000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-985000000.0</v>
       </c>
       <c r="X26">
         <v>-985000000.0</v>
       </c>
       <c r="Y26">
         <v>-985000000.0</v>
       </c>
       <c r="Z26">
         <v>-985000000.0</v>
       </c>
       <c r="AA26">
+        <v>-985000000.0</v>
+      </c>
+      <c r="AB26">
         <v>-1376000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-550000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-725000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-967000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1868000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-967000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-491000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-410000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-431000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-390000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-438000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-238000000.0</v>
       </c>
       <c r="AM26">
         <v>-238000000.0</v>
       </c>
       <c r="AN26">
         <v>-238000000.0</v>
       </c>
       <c r="AO26">
-        <v>0.0</v>
+        <v>-238000000.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
-      <c r="AX26"/>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1804000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1488000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1383000000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>561000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>25000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-194000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>334000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>750000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1210000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1673000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1677000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1104000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1019000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1198000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>859000000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>1451000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1280000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1362000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1354000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1310000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1326000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1306000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1076000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>986000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1021000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>903000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>823000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>702000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>740000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>687000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>797000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>675000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>681000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>764000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>818000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>541000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>666000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1047000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>-596000000.0</v>
+      </c>
+      <c r="C28">
         <v>1879000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>918000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4955000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2817000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2119000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-617000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1231000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1367000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2604000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3473000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3031000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>216000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2912000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2380000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4779000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-899000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-976000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2546000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1623000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5148000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-979000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-848000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1100000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1796000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-4287000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2091000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1253000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>68000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3182000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1814000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4173000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2579000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-313000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2379000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>255000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1240000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1099000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1866000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3902000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>251000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2526000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3358000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2952000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2431000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3625000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2131000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9627000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3104000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-625000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3129000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-106000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-931000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-5720000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>962000000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>2420000000.0</v>
+      </c>
+      <c r="C29">
         <v>2183000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2454000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2637000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2560000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2200000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2353000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2763000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2484000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2248000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2317000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2482000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1908000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1886000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1847000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1634000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1817000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1396000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2004000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1815000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1441000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1839000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2086000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1483000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2381000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1537000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2336000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2399000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1966000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2289000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2576000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>2685000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2166000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1915000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2470000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>2928000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1768000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1750000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2036000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1815000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1472000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1500000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1889000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1317000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1313000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1665000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1046000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1295000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1227000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1772000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1145000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1764000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1184000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1586000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>5637000000.0</v>
       </c>
-      <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-5187000000.0</v>
+      </c>
+      <c r="C30">
         <v>1524000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4642000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1574000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2241000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3603000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4963000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2231000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2507000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>798000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-7169000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7065000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5189000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>692000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-6858000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4142000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1052000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1818000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5764000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1834000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1853000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4637000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3259000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3171000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2045000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3887000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>681000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1570000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3182000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3810000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-6285000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-10477000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3029000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>755000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-7162000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1288000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2380000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1420000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-8169000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3916000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2436000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1201000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-5193000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2619000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4341000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1350000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-6157000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2896000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2880000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1865000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-4625000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2098000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2469000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8126000000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>