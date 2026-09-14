--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -12644,54 +12644,54 @@
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>149</v>
       </c>
       <c r="BF1" t="s">
         <v>150</v>
       </c>
       <c r="BG1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>118</v>
       </c>
       <c r="B2">
-        <v>767000000.0</v>
+        <v>2176000000.0</v>
       </c>
       <c r="C2">
-        <v>968000000.0</v>
+        <v>2303000000.0</v>
       </c>
       <c r="D2">
         <v>2415000000.0</v>
       </c>
       <c r="E2">
         <v>2157000000.0</v>
       </c>
       <c r="F2">
         <v>2211000000.0</v>
       </c>
       <c r="G2">
         <v>2577000000.0</v>
       </c>
       <c r="H2">
         <v>2679000000.0</v>
       </c>
       <c r="I2">
         <v>2773000000.0</v>
       </c>
       <c r="J2">
         <v>2868000000.0</v>
       </c>
       <c r="K2">
         <v>3047000000.0</v>
       </c>
@@ -12822,51 +12822,53 @@
         <v>724000000.0</v>
       </c>
       <c r="BB2">
         <v>844000000.0</v>
       </c>
       <c r="BC2">
         <v>1240000000.0</v>
       </c>
       <c r="BD2">
         <v>2119000000.0</v>
       </c>
       <c r="BE2">
         <v>2062000000.0</v>
       </c>
       <c r="BF2">
         <v>1599000000.0</v>
       </c>
       <c r="BG2">
         <v>1637000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>119</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>145000000.0</v>
+      </c>
       <c r="C3">
         <v>143000000.0</v>
       </c>
       <c r="D3">
         <v>139000000.0</v>
       </c>
       <c r="E3">
         <v>128000000.0</v>
       </c>
       <c r="F3">
         <v>122000000.0</v>
       </c>
       <c r="G3">
         <v>125000000.0</v>
       </c>
       <c r="H3">
         <v>120000000.0</v>
       </c>
       <c r="I3">
         <v>121000000.0</v>
       </c>
       <c r="J3">
         <v>121000000.0</v>
       </c>
       <c r="K3">
@@ -13110,53 +13112,55 @@
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>121</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>1186000000.0</v>
+      </c>
       <c r="C5">
-        <v>914000000.0</v>
+        <v>1047000000.0</v>
       </c>
       <c r="D5">
         <v>952000000.0</v>
       </c>
       <c r="E5">
         <v>1429000000.0</v>
       </c>
       <c r="F5">
         <v>1256000000.0</v>
       </c>
       <c r="G5">
         <v>984000000.0</v>
       </c>
       <c r="H5">
         <v>973000000.0</v>
       </c>
       <c r="I5">
         <v>1028000000.0</v>
       </c>
       <c r="J5">
         <v>844000000.0</v>
       </c>
       <c r="K5">
         <v>1708000000.0</v>
       </c>
@@ -13288,54 +13292,54 @@
       </c>
       <c r="BB5">
         <v>856000000.0</v>
       </c>
       <c r="BC5">
         <v>573000000.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>1394000000.0</v>
+        <v>1331000000.0</v>
       </c>
       <c r="C6">
-        <v>1057000000.0</v>
+        <v>1190000000.0</v>
       </c>
       <c r="D6">
         <v>1091000000.0</v>
       </c>
       <c r="E6">
         <v>1557000000.0</v>
       </c>
       <c r="F6">
         <v>1378000000.0</v>
       </c>
       <c r="G6">
         <v>1109000000.0</v>
       </c>
       <c r="H6">
         <v>1093000000.0</v>
       </c>
       <c r="I6">
         <v>1149000000.0</v>
       </c>
       <c r="J6">
         <v>965000000.0</v>
       </c>
       <c r="K6">
         <v>1827000000.0</v>
       </c>
@@ -13697,54 +13701,54 @@
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>125</v>
       </c>
       <c r="B9">
-        <v>3926000000.0</v>
+        <v>2517000000.0</v>
       </c>
       <c r="C9">
-        <v>4635000000.0</v>
+        <v>2363000000.0</v>
       </c>
       <c r="D9">
         <v>2351000000.0</v>
       </c>
       <c r="E9">
         <v>2677000000.0</v>
       </c>
       <c r="F9">
         <v>2501000000.0</v>
       </c>
       <c r="G9">
         <v>2227000000.0</v>
       </c>
       <c r="H9">
         <v>2240000000.0</v>
       </c>
       <c r="I9">
         <v>2217000000.0</v>
       </c>
       <c r="J9">
         <v>2021000000.0</v>
       </c>
       <c r="K9">
         <v>1845000000.0</v>
       </c>
@@ -14234,51 +14238,51 @@
       </c>
       <c r="BB11">
         <v>320000000.0</v>
       </c>
       <c r="BC11">
         <v>214000000.0</v>
       </c>
       <c r="BD11">
         <v>270000000.0</v>
       </c>
       <c r="BE11">
         <v>249000000.0</v>
       </c>
       <c r="BF11">
         <v>371000000.0</v>
       </c>
       <c r="BG11">
         <v>367000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>128</v>
       </c>
       <c r="B12">
-        <v>208000000.0</v>
+        <v>975000000.0</v>
       </c>
       <c r="C12">
         <v>968000000.0</v>
       </c>
       <c r="D12">
         <v>973000000.0</v>
       </c>
       <c r="E12">
         <v>1011000000.0</v>
       </c>
       <c r="F12">
         <v>1065000000.0</v>
       </c>
       <c r="G12">
         <v>1086000000.0</v>
       </c>
       <c r="H12">
         <v>1118000000.0</v>
       </c>
       <c r="I12">
         <v>1176000000.0</v>
       </c>
       <c r="J12">
         <v>1177000000.0</v>
       </c>
@@ -15487,54 +15491,54 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>137</v>
       </c>
       <c r="B21">
-        <v>1394000000.0</v>
+        <v>1186000000.0</v>
       </c>
       <c r="C21">
-        <v>914000000.0</v>
+        <v>1047000000.0</v>
       </c>
       <c r="D21">
         <v>952000000.0</v>
       </c>
       <c r="E21">
         <v>1429000000.0</v>
       </c>
       <c r="F21">
         <v>1256000000.0</v>
       </c>
       <c r="G21">
         <v>984000000.0</v>
       </c>
       <c r="H21">
         <v>973000000.0</v>
       </c>
       <c r="I21">
         <v>1028000000.0</v>
       </c>
       <c r="J21">
         <v>844000000.0</v>
       </c>
       <c r="K21">
         <v>1708000000.0</v>
       </c>
@@ -15785,54 +15789,54 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
-        <v>3299000000.0</v>
+        <v>3507000000.0</v>
       </c>
       <c r="C23">
-        <v>4689000000.0</v>
+        <v>3619000000.0</v>
       </c>
       <c r="D23">
         <v>3814000000.0</v>
       </c>
       <c r="E23">
         <v>3405000000.0</v>
       </c>
       <c r="F23">
         <v>3456000000.0</v>
       </c>
       <c r="G23">
         <v>3820000000.0</v>
       </c>
       <c r="H23">
         <v>3946000000.0</v>
       </c>
       <c r="I23">
         <v>3962000000.0</v>
       </c>
       <c r="J23">
         <v>4045000000.0</v>
       </c>
       <c r="K23">
         <v>3184000000.0</v>
       </c>
@@ -16488,54 +16492,54 @@
       <c r="AY27">
         <v>83000000.0</v>
       </c>
       <c r="AZ27">
         <v>117000000.0</v>
       </c>
       <c r="BA27">
         <v>54000000.0</v>
       </c>
       <c r="BB27">
         <v>53000000.0</v>
       </c>
       <c r="BC27">
         <v>45000000.0</v>
       </c>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>144</v>
       </c>
       <c r="B28">
-        <v>220000000.0</v>
+        <v>516000000.0</v>
       </c>
       <c r="C28">
-        <v>1202000000.0</v>
+        <v>515000000.0</v>
       </c>
       <c r="D28">
         <v>575000000.0</v>
       </c>
       <c r="E28">
         <v>503000000.0</v>
       </c>
       <c r="F28">
         <v>509000000.0</v>
       </c>
       <c r="G28">
         <v>506000000.0</v>
       </c>
       <c r="H28">
         <v>435000000.0</v>
       </c>
       <c r="I28">
         <v>464000000.0</v>
       </c>
       <c r="J28">
         <v>434000000.0</v>
       </c>
       <c r="K28">
         <v>496000000.0</v>
       </c>
@@ -16790,54 +16794,54 @@
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>146</v>
       </c>
       <c r="B30">
-        <v>2532000000.0</v>
+        <v>1331000000.0</v>
       </c>
       <c r="C30">
-        <v>3721000000.0</v>
+        <v>1316000000.0</v>
       </c>
       <c r="D30">
         <v>1399000000.0</v>
       </c>
       <c r="E30">
         <v>1248000000.0</v>
       </c>
       <c r="F30">
         <v>1245000000.0</v>
       </c>
       <c r="G30">
         <v>1243000000.0</v>
       </c>
       <c r="H30">
         <v>1267000000.0</v>
       </c>
       <c r="I30">
         <v>1189000000.0</v>
       </c>
       <c r="J30">
         <v>1177000000.0</v>
       </c>
       <c r="K30">
         <v>137000000.0</v>
       </c>
@@ -17151,51 +17155,51 @@
       </c>
       <c r="BC31">
         <v>-33000000.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>148</v>
       </c>
       <c r="B32">
         <v>4693000000.0</v>
       </c>
       <c r="C32">
-        <v>5603000000.0</v>
+        <v>4666000000.0</v>
       </c>
       <c r="D32">
         <v>4766000000.0</v>
       </c>
       <c r="E32">
         <v>4834000000.0</v>
       </c>
       <c r="F32">
         <v>4712000000.0</v>
       </c>
       <c r="G32">
         <v>4804000000.0</v>
       </c>
       <c r="H32">
         <v>4919000000.0</v>
       </c>
       <c r="I32">
         <v>4990000000.0</v>
       </c>
       <c r="J32">
         <v>4889000000.0</v>
       </c>
       <c r="K32">
         <v>4892000000.0</v>
       </c>