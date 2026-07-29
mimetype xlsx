--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1322,53 +1322,55 @@
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>261000.0</v>
       </c>
       <c r="H15">
         <v>258000.0</v>
       </c>
       <c r="I15">
         <v>72000.0</v>
       </c>
       <c r="J15">
         <v>83000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
-        <v>65989991.0</v>
-[...1 lines deleted...]
-      <c r="C16"/>
+        <v>292645000.0</v>
+      </c>
+      <c r="C16">
+        <v>190366000.0</v>
+      </c>
       <c r="D16">
         <v>195213000.0</v>
       </c>
       <c r="E16">
         <v>181673000.0</v>
       </c>
       <c r="F16">
         <v>190259000.0</v>
       </c>
       <c r="G16">
         <v>174756000.0</v>
       </c>
       <c r="H16">
         <v>93725000.0</v>
       </c>
       <c r="I16">
         <v>138843000.0</v>
       </c>
       <c r="J16">
         <v>57178000.0</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
@@ -1726,51 +1728,51 @@
       <c r="E29">
         <v>2497925000.0</v>
       </c>
       <c r="F29">
         <v>2446189000.0</v>
       </c>
       <c r="G29">
         <v>2596371000.0</v>
       </c>
       <c r="H29">
         <v>2642638000.0</v>
       </c>
       <c r="I29">
         <v>1038380000.0</v>
       </c>
       <c r="J29">
         <v>-166963000.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>68645682.0</v>
+        <v>209902000.0</v>
       </c>
       <c r="C30">
         <v>226253000.0</v>
       </c>
       <c r="D30">
         <v>80377000.0</v>
       </c>
       <c r="E30">
         <v>170288000.0</v>
       </c>
       <c r="F30">
         <v>110448000.0</v>
       </c>
       <c r="G30">
         <v>85390000.0</v>
       </c>
       <c r="H30">
         <v>45354000.0</v>
       </c>
       <c r="I30">
         <v>25837000.0</v>
       </c>
       <c r="J30">
         <v>14607000.0</v>
       </c>
@@ -1922,51 +1924,51 @@
       </c>
       <c r="F35">
         <v>100933000.0</v>
       </c>
       <c r="G35">
         <v>101566000.0</v>
       </c>
       <c r="H35">
         <v>120803000.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>594421000.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>131081433.0</v>
+        <v>131081434.0</v>
       </c>
       <c r="C36">
         <v>285102000.0</v>
       </c>
       <c r="D36">
         <v>310489000.0</v>
       </c>
       <c r="E36">
         <v>99293000.0</v>
       </c>
       <c r="F36">
         <v>48097000.0</v>
       </c>
       <c r="G36">
         <v>15878000.0</v>
       </c>
       <c r="H36">
         <v>14184000.0</v>
       </c>
       <c r="I36">
         <v>1625000.0</v>
       </c>
       <c r="J36">
         <v>195000.0</v>
       </c>
@@ -2011,86 +2013,86 @@
       </c>
       <c r="F38">
         <v>95617000.0</v>
       </c>
       <c r="G38">
         <v>71398000.0</v>
       </c>
       <c r="H38">
         <v>50118000.0</v>
       </c>
       <c r="I38">
         <v>44019000.0</v>
       </c>
       <c r="J38">
         <v>9305000.0</v>
       </c>
       <c r="K38">
         <v>137000.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>246393805.0</v>
+        <v>105137489.0</v>
       </c>
       <c r="C39">
         <v>159563000.0</v>
       </c>
       <c r="D39">
         <v>195681000.0</v>
       </c>
       <c r="E39">
         <v>55684000.0</v>
       </c>
       <c r="F39">
         <v>84244000.0</v>
       </c>
       <c r="G39">
         <v>34617000.0</v>
       </c>
       <c r="H39">
         <v>67628000.0</v>
       </c>
       <c r="I39">
         <v>51086000.0</v>
       </c>
       <c r="J39">
         <v>16881000.0</v>
       </c>
       <c r="K39">
         <v>27057000.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>602139197.0</v>
+        <v>375558273.0</v>
       </c>
       <c r="C40">
         <v>515530000.0</v>
       </c>
       <c r="D40">
         <v>423965000.0</v>
       </c>
       <c r="E40">
         <v>231502000.0</v>
       </c>
       <c r="F40">
         <v>430042000.0</v>
       </c>
       <c r="G40">
         <v>296576000.0</v>
       </c>
       <c r="H40">
         <v>269384000.0</v>
       </c>
       <c r="I40">
         <v>260604000.0</v>
       </c>
       <c r="J40">
         <v>130422000.0</v>
       </c>
@@ -2412,51 +2414,51 @@
       </c>
       <c r="F51">
         <v>105885000.0</v>
       </c>
       <c r="G51">
         <v>132512000.0</v>
       </c>
       <c r="H51">
         <v>158602000.0</v>
       </c>
       <c r="I51">
         <v>0.0</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>116424083.0</v>
+        <v>116350000.0</v>
       </c>
       <c r="C52">
         <v>114676000.0</v>
       </c>
       <c r="D52">
         <v>59564000.0</v>
       </c>
       <c r="E52">
         <v>50285000.0</v>
       </c>
       <c r="F52">
         <v>43529000.0</v>
       </c>
       <c r="G52">
         <v>39468000.0</v>
       </c>
       <c r="H52">
         <v>37799000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
@@ -3127,51 +3129,51 @@
       <c r="N5">
         <v>18824000.0</v>
       </c>
       <c r="O5">
         <v>33134000.0</v>
       </c>
       <c r="P5">
         <v>45082000.0</v>
       </c>
       <c r="Q5">
         <v>-13174000.0</v>
       </c>
       <c r="R5">
         <v>-67709000.0</v>
       </c>
       <c r="S5">
         <v>-63560000.0</v>
       </c>
       <c r="T5">
         <v>-56518000.0</v>
       </c>
       <c r="U5">
         <v>-61124000.0</v>
       </c>
       <c r="V5">
-        <v>-27161000.0</v>
+        <v>-37722999.0</v>
       </c>
       <c r="W5">
         <v>-41930000.0</v>
       </c>
       <c r="X5">
         <v>49342000.0</v>
       </c>
       <c r="Y5">
         <v>135287000.0</v>
       </c>
       <c r="Z5">
         <v>137070000.0</v>
       </c>
       <c r="AA5">
         <v>102295000.0</v>
       </c>
       <c r="AB5">
         <v>122362000.0</v>
       </c>
       <c r="AC5">
         <v>59987000.0</v>
       </c>
       <c r="AD5">
         <v>20221000.0</v>
       </c>
@@ -5646,51 +5648,51 @@
         <v>129644000.0</v>
       </c>
       <c r="AC35">
         <v>137260000.0</v>
       </c>
       <c r="AD35">
         <v>143841000.0</v>
       </c>
       <c r="AE35">
         <v>0.0</v>
       </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35">
         <v>0.0</v>
       </c>
       <c r="AI35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>131035796.0</v>
+        <v>131035798.0</v>
       </c>
       <c r="C36">
         <v>131081433.0</v>
       </c>
       <c r="D36">
         <v>179943000.0</v>
       </c>
       <c r="E36">
         <v>172937000.0</v>
       </c>
       <c r="F36">
         <v>185606000.0</v>
       </c>
       <c r="G36">
         <v>4462000.0</v>
       </c>
       <c r="H36">
         <v>180628000.0</v>
       </c>
       <c r="I36">
         <v>264172000.0</v>
       </c>
       <c r="J36">
         <v>189442000.0</v>
       </c>
@@ -5887,51 +5889,51 @@
         <v>42962000.0</v>
       </c>
       <c r="AC38">
         <v>31876000.0</v>
       </c>
       <c r="AD38">
         <v>49040000.0</v>
       </c>
       <c r="AE38">
         <v>6399505.71</v>
       </c>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38">
         <v>0.0</v>
       </c>
       <c r="AI38">
         <v>1430064.4</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>282771979.0</v>
+        <v>282771980.0</v>
       </c>
       <c r="C39">
         <v>246393805.0</v>
       </c>
       <c r="D39">
         <v>318847000.0</v>
       </c>
       <c r="E39">
         <v>335553000.0</v>
       </c>
       <c r="F39">
         <v>301858000.0</v>
       </c>
       <c r="G39">
         <v>9937000.0</v>
       </c>
       <c r="H39">
         <v>335891000.0</v>
       </c>
       <c r="I39">
         <v>330783000.0</v>
       </c>
       <c r="J39">
         <v>199796000.0</v>
       </c>
@@ -5992,51 +5994,51 @@
       <c r="AC39">
         <v>67103000.0</v>
       </c>
       <c r="AD39">
         <v>52850000.0</v>
       </c>
       <c r="AE39">
         <v>51086000.0</v>
       </c>
       <c r="AF39">
         <v>50062000.0</v>
       </c>
       <c r="AG39"/>
       <c r="AH39">
         <v>0.0</v>
       </c>
       <c r="AI39">
         <v>16881000.0</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>595582344.0</v>
+        <v>594842426.0</v>
       </c>
       <c r="C40">
         <v>602139197.0</v>
       </c>
       <c r="D40">
         <v>449619000.0</v>
       </c>
       <c r="E40">
         <v>389689000.0</v>
       </c>
       <c r="F40">
         <v>348039000.0</v>
       </c>
       <c r="G40">
         <v>18355000.0</v>
       </c>
       <c r="H40">
         <v>329794000.0</v>
       </c>
       <c r="I40">
         <v>329029000.0</v>
       </c>
       <c r="J40">
         <v>333736000.0</v>
       </c>
@@ -6234,51 +6236,51 @@
       <c r="N42">
         <v>2757884000.0</v>
       </c>
       <c r="O42">
         <v>2811136000.0</v>
       </c>
       <c r="P42">
         <v>2818095000.0</v>
       </c>
       <c r="Q42">
         <v>2810422000.0</v>
       </c>
       <c r="R42">
         <v>2800472000.0</v>
       </c>
       <c r="S42">
         <v>2781850000.0</v>
       </c>
       <c r="T42">
         <v>2732658000.0</v>
       </c>
       <c r="U42">
         <v>2710162000.0</v>
       </c>
       <c r="V42">
-        <v>2911346000.0</v>
+        <v>2911345999.0</v>
       </c>
       <c r="W42">
         <v>2892268000.0</v>
       </c>
       <c r="X42">
         <v>2867740000.0</v>
       </c>
       <c r="Y42">
         <v>2842132000.0</v>
       </c>
       <c r="Z42">
         <v>2813823000.0</v>
       </c>
       <c r="AA42">
         <v>2799336000.0</v>
       </c>
       <c r="AB42">
         <v>2781502000.0</v>
       </c>
       <c r="AC42">
         <v>2772607000.0</v>
       </c>
       <c r="AD42">
         <v>-1433288000.0</v>
       </c>
@@ -6720,51 +6722,51 @@
       <c r="N48">
         <v>-358566000.0</v>
       </c>
       <c r="O48">
         <v>-346618000.0</v>
       </c>
       <c r="P48">
         <v>-369451000.0</v>
       </c>
       <c r="Q48">
         <v>-371505000.0</v>
       </c>
       <c r="R48">
         <v>-339209000.0</v>
       </c>
       <c r="S48">
         <v>-272368000.0</v>
       </c>
       <c r="T48">
         <v>-234863000.0</v>
       </c>
       <c r="U48">
         <v>-241631000.0</v>
       </c>
       <c r="V48">
-        <v>-299225000.0</v>
+        <v>-288663000.0</v>
       </c>
       <c r="W48">
         <v>-254228000.0</v>
       </c>
       <c r="X48">
         <v>-292875000.0</v>
       </c>
       <c r="Y48">
         <v>-293778000.0</v>
       </c>
       <c r="Z48">
         <v>-295918000.0</v>
       </c>
       <c r="AA48">
         <v>-259251000.0</v>
       </c>
       <c r="AB48">
         <v>-318634000.0</v>
       </c>
       <c r="AC48">
         <v>-350234000.0</v>
       </c>
       <c r="AD48">
         <v>-379508000.0</v>
       </c>
@@ -6986,51 +6988,51 @@
         <v>157309000.0</v>
       </c>
       <c r="AA51">
         <v>158602000.0</v>
       </c>
       <c r="AB51">
         <v>167937000.0</v>
       </c>
       <c r="AC51">
         <v>175851000.0</v>
       </c>
       <c r="AD51">
         <v>181523000.0</v>
       </c>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
     </row>
     <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>197380081.0</v>
+        <v>198120000.0</v>
       </c>
       <c r="C52">
         <v>116424083.0</v>
       </c>
       <c r="D52">
         <v>105623000.0</v>
       </c>
       <c r="E52">
         <v>118450000.0</v>
       </c>
       <c r="F52">
         <v>111596000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>129957000.0</v>
       </c>
       <c r="I52">
         <v>67195000.0</v>
       </c>
       <c r="J52">
         <v>56192000.0</v>
       </c>
       <c r="K52">
         <v>29825000.0</v>
@@ -8040,51 +8042,53 @@
         <v>393292000.0</v>
       </c>
       <c r="F2">
         <v>327889000.0</v>
       </c>
       <c r="G2">
         <v>212206000.0</v>
       </c>
       <c r="H2">
         <v>198630000.0</v>
       </c>
       <c r="I2">
         <v>91563000.0</v>
       </c>
       <c r="J2">
         <v>44799000.0</v>
       </c>
       <c r="K2">
         <v>25192000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>98</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>57212000.0</v>
+      </c>
       <c r="C3">
         <v>46090000.0</v>
       </c>
       <c r="D3">
         <v>46090000.0</v>
       </c>
       <c r="E3">
         <v>47086000.0</v>
       </c>
       <c r="F3">
         <v>30081000.0</v>
       </c>
       <c r="G3">
         <v>14087000.0</v>
       </c>
       <c r="H3">
         <v>6129000.0</v>
       </c>
       <c r="I3">
         <v>1666000.0</v>
       </c>
       <c r="J3">
         <v>619000.0</v>
       </c>
       <c r="K3">
@@ -8096,94 +8100,96 @@
         <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>100</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-239403800.0</v>
+      </c>
       <c r="C5">
         <v>-84483000.0</v>
       </c>
       <c r="D5">
-        <v>-61047000.0</v>
+        <v>7869000.0</v>
       </c>
       <c r="E5">
-        <v>-102805000.0</v>
+        <v>-87072000.0</v>
       </c>
       <c r="F5">
         <v>33309000.0</v>
       </c>
       <c r="G5">
         <v>-56694000.0</v>
       </c>
       <c r="H5">
         <v>145175000.0</v>
       </c>
       <c r="I5">
         <v>49135000.0</v>
       </c>
       <c r="J5">
         <v>24762000.0</v>
       </c>
       <c r="K5">
         <v>-74283000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>-259207151.0</v>
+        <v>-182191800.0</v>
       </c>
       <c r="C6">
         <v>-38393000.0</v>
       </c>
       <c r="D6">
-        <v>-14957000.0</v>
+        <v>53959000.0</v>
       </c>
       <c r="E6">
-        <v>-55719000.0</v>
+        <v>-39986000.0</v>
       </c>
       <c r="F6">
         <v>63390000.0</v>
       </c>
       <c r="G6">
         <v>-42607000.0</v>
       </c>
       <c r="H6">
         <v>151304000.0</v>
       </c>
       <c r="I6">
         <v>50801000.0</v>
       </c>
       <c r="J6">
         <v>25381000.0</v>
       </c>
       <c r="K6">
         <v>-73719000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>102</v>
       </c>
       <c r="B7"/>
@@ -9232,51 +9238,53 @@
         <v>49803000.0</v>
       </c>
       <c r="AD2">
         <v>36417000.0</v>
       </c>
       <c r="AE2">
         <v>31629000.0</v>
       </c>
       <c r="AF2">
         <v>24014000.0</v>
       </c>
       <c r="AG2">
         <v>21131000.0</v>
       </c>
       <c r="AH2">
         <v>14789000.0</v>
       </c>
       <c r="AI2">
         <v>16147000.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>98</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>57212000.0</v>
+      </c>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>11522500.0</v>
       </c>
       <c r="G3">
         <v>11522500.0</v>
       </c>
       <c r="H3">
         <v>11522000.0</v>
       </c>
       <c r="I3">
         <v>11523000.0</v>
       </c>
       <c r="J3">
         <v>11522500.0</v>
       </c>
       <c r="K3">
         <v>11771500.0</v>
       </c>
       <c r="L3">
         <v>11771500.0</v>
       </c>
       <c r="M3">
@@ -9386,208 +9394,210 @@
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>100</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-113150428.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-59058000.0</v>
       </c>
       <c r="G5">
         <v>-59058000.0</v>
       </c>
       <c r="H5">
-        <v>4684000.0</v>
+        <v>22940000.0</v>
       </c>
       <c r="I5">
-        <v>6723500.0</v>
+        <v>17552000.0</v>
       </c>
       <c r="J5">
-        <v>-36833000.0</v>
+        <v>-22743000.0</v>
       </c>
       <c r="K5">
         <v>-4904000.0</v>
       </c>
       <c r="L5">
-        <v>-1992000.0</v>
+        <v>16953000.0</v>
       </c>
       <c r="M5">
-        <v>-20715000.0</v>
+        <v>-2095000.0</v>
       </c>
       <c r="N5">
-        <v>-33436000.0</v>
+        <v>-15378000.0</v>
       </c>
       <c r="O5">
         <v>9274000.0</v>
       </c>
       <c r="P5">
-        <v>-7351000.0</v>
+        <v>-14605000.0</v>
       </c>
       <c r="Q5">
-        <v>-42023000.0</v>
+        <v>-32616000.0</v>
       </c>
       <c r="R5">
-        <v>-77776000.0</v>
+        <v>-69193000.0</v>
       </c>
       <c r="S5">
         <v>45789000.0</v>
       </c>
       <c r="T5">
-        <v>19268000.0</v>
+        <v>10170000.0</v>
       </c>
       <c r="U5">
-        <v>57682000.0</v>
+        <v>67428000.0</v>
       </c>
       <c r="V5">
         <v>29829000.0</v>
       </c>
       <c r="W5">
         <v>29829000.0</v>
       </c>
       <c r="X5">
         <v>-30229000.0</v>
       </c>
       <c r="Y5">
         <v>-9880000.0</v>
       </c>
       <c r="Z5">
         <v>-46414000.0</v>
       </c>
       <c r="AA5">
         <v>76763000.0</v>
       </c>
       <c r="AB5">
         <v>19622500.0</v>
       </c>
       <c r="AC5">
         <v>9991500.0</v>
       </c>
       <c r="AD5">
         <v>37548500.0</v>
       </c>
       <c r="AE5">
         <v>33749000.0</v>
       </c>
       <c r="AF5">
         <v>-28843000.0</v>
       </c>
       <c r="AG5">
         <v>6694750.0</v>
       </c>
       <c r="AH5">
         <v>29631000.0</v>
       </c>
       <c r="AI5">
         <v>28730000.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>-57541860.0</v>
+        <v>-50649797.0</v>
       </c>
       <c r="C6">
         <v>-101808165.0</v>
       </c>
       <c r="D6">
-        <v>-72714000.0</v>
+        <v>-63696000.0</v>
       </c>
       <c r="E6">
-        <v>-47106000.0</v>
+        <v>-32922000.0</v>
       </c>
       <c r="F6">
-        <v>-43414000.0</v>
+        <v>-34757000.0</v>
       </c>
       <c r="G6">
         <v>-47535500.0</v>
       </c>
       <c r="H6">
-        <v>16206000.0</v>
+        <v>34462000.0</v>
       </c>
       <c r="I6">
-        <v>18246500.0</v>
+        <v>29075000.0</v>
       </c>
       <c r="J6">
-        <v>-25310500.0</v>
+        <v>-11220500.0</v>
       </c>
       <c r="K6">
         <v>6867500.0</v>
       </c>
       <c r="L6">
-        <v>9779500.0</v>
+        <v>28724500.0</v>
       </c>
       <c r="M6">
-        <v>-8943500.0</v>
+        <v>9676500.0</v>
       </c>
       <c r="N6">
-        <v>-21664500.0</v>
+        <v>-3606500.0</v>
       </c>
       <c r="O6">
         <v>24055000.0</v>
       </c>
       <c r="P6">
-        <v>169250.0</v>
+        <v>-7084750.0</v>
       </c>
       <c r="Q6">
-        <v>-34502750.0</v>
+        <v>-25095750.0</v>
       </c>
       <c r="R6">
-        <v>-70255750.0</v>
+        <v>-61672750.0</v>
       </c>
       <c r="S6">
         <v>81325000.0</v>
       </c>
       <c r="T6">
-        <v>22789750.0</v>
+        <v>13691750.0</v>
       </c>
       <c r="U6">
-        <v>61203750.0</v>
+        <v>70949750.0</v>
       </c>
       <c r="V6">
         <v>-60047000.0</v>
       </c>
       <c r="W6">
         <v>27302000.0</v>
       </c>
       <c r="X6">
         <v>-28696750.0</v>
       </c>
       <c r="Y6">
         <v>-8347750.0</v>
       </c>
       <c r="Z6">
         <v>-44881750.0</v>
       </c>
       <c r="AA6">
         <v>76178000.0</v>
       </c>
       <c r="AB6">
         <v>20039000.0</v>
       </c>
       <c r="AC6">
         <v>10408000.0</v>
       </c>
@@ -14171,51 +14181,51 @@
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>110</v>
       </c>
       <c r="B22">
-        <v>-113453000.0</v>
+        <v>-49176000.0</v>
       </c>
       <c r="C22">
         <v>-108849000.0</v>
       </c>
       <c r="D22">
         <v>-64275000.0</v>
       </c>
       <c r="E22">
         <v>-36039000.0</v>
       </c>
       <c r="F22">
         <v>-33137999.0</v>
       </c>
       <c r="G22">
         <v>-607576000.0</v>
       </c>
       <c r="H22">
         <v>20348000.0</v>
       </c>
       <c r="I22">
         <v>18941000.0</v>
       </c>
       <c r="J22">
         <v>-21240000.0</v>
       </c>
@@ -14387,55 +14397,55 @@
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
-        <v>-23013000.0</v>
+        <v>46571000.0</v>
       </c>
       <c r="C25"/>
       <c r="D25">
-        <v>64275000.0</v>
+        <v>61638000.0</v>
       </c>
       <c r="E25">
         <v>30544000.0</v>
       </c>
       <c r="F25">
         <v>31480999.0</v>
       </c>
       <c r="G25">
         <v>605361000.0</v>
       </c>
       <c r="H25">
         <v>-22249000.0</v>
       </c>
       <c r="I25">
         <v>-22186000.0</v>
       </c>
       <c r="J25">
         <v>-4054000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25">
         <v>-18448305.0</v>
       </c>
       <c r="M25">
         <v>2659786.81</v>
@@ -14509,78 +14519,88 @@
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>152</v>
       </c>
       <c r="B27">
-        <v>1766000.0</v>
+        <v>2605000.0</v>
       </c>
       <c r="C27"/>
-      <c r="D27"/>
+      <c r="D27">
+        <v>2637000.0</v>
+      </c>
       <c r="E27">
         <v>5495000.0</v>
       </c>
       <c r="F27">
         <v>1657000.0</v>
       </c>
       <c r="G27">
         <v>2215000.0</v>
       </c>
       <c r="H27">
         <v>1901000.0</v>
       </c>
       <c r="I27">
         <v>3245000.0</v>
       </c>
       <c r="J27">
         <v>25294000.0</v>
       </c>
       <c r="K27"/>
-      <c r="L27"/>
-[...1 lines deleted...]
-      <c r="N27"/>
+      <c r="L27">
+        <v>-8759000.0</v>
+      </c>
+      <c r="M27">
+        <v>18086000.0</v>
+      </c>
+      <c r="N27">
+        <v>9194000.0</v>
+      </c>
       <c r="O27"/>
-      <c r="P27"/>
+      <c r="P27">
+        <v>7626000.0</v>
+      </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>153</v>
       </c>
       <c r="B28">
         <v>-63703000.0</v>