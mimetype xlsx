--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2767,5206 +2770,5340 @@
       <c r="K62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>10566000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>13202000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
-[...1 lines deleted...]
-      </c>
+      <c r="R2"/>
       <c r="S2">
         <v>518356000.0</v>
       </c>
       <c r="T2">
+        <v>518356000.0</v>
+      </c>
+      <c r="U2">
         <v>62481000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>41101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>386464000.0</v>
       </c>
       <c r="W2">
         <v>386464000.0</v>
       </c>
       <c r="X2">
+        <v>386464000.0</v>
+      </c>
+      <c r="Y2">
         <v>39289000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333220000.0</v>
       </c>
       <c r="AA2">
         <v>333220000.0</v>
       </c>
       <c r="AB2">
+        <v>333220000.0</v>
+      </c>
+      <c r="AC2">
         <v>24993000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>25908000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>35003000.0</v>
       </c>
-      <c r="AE2">
-[...2 lines deleted...]
-      <c r="AF2"/>
+      <c r="AF2">
+        <v>0.0</v>
+      </c>
       <c r="AG2"/>
-      <c r="AH2">
-[...1 lines deleted...]
-      </c>
+      <c r="AH2"/>
       <c r="AI2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
-      <c r="AH3">
-[...1 lines deleted...]
-      </c>
+      <c r="AH3"/>
       <c r="AI3">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>34936351.0</v>
+      </c>
+      <c r="C5">
         <v>47206037.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>59826070.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>61426000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>68529000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>70831000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>42713000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>57789000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>53716000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18184999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>60237000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>66355000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>18824000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>33134000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>45082000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-13174000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-67709000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-63560000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-56518000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-61124000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-37722999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-41930000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>49342000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>135287000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>137070000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>102295000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>122362000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>59987000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>20221000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>36398000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>38131000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-166963000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1959000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
       <c r="AG6"/>
-      <c r="AH6">
-[...1 lines deleted...]
-      </c>
+      <c r="AH6"/>
       <c r="AI6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>265144000.0</v>
+      </c>
+      <c r="C7">
         <v>260676000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>259900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>225735000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>203887000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>187538000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>170105000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>165313000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>141960000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>121821000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>115949000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>38532000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>51898000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>59866000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>71257000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>82516000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>95076000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>100611000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>105885000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>113492000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>119009000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>125356000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>132512000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>141820000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>155659000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>157309000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>158602000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>167937000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>175851000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>181523000.0</v>
       </c>
-      <c r="AE7">
-[...2 lines deleted...]
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
-        <v>294000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="C8">
         <v>294000.0</v>
       </c>
       <c r="D8">
+        <v>294000.0</v>
+      </c>
+      <c r="E8">
         <v>292000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290000.0</v>
       </c>
       <c r="G8">
         <v>290000.0</v>
       </c>
       <c r="H8">
+        <v>290000.0</v>
+      </c>
+      <c r="I8">
         <v>289000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>288000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>287000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274000.0</v>
       </c>
       <c r="M8">
         <v>274000.0</v>
       </c>
       <c r="N8">
-        <v>273000.0</v>
+        <v>274000.0</v>
       </c>
       <c r="O8">
         <v>273000.0</v>
       </c>
       <c r="P8">
-        <v>269000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="Q8">
         <v>269000.0</v>
       </c>
       <c r="R8">
-        <v>267000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="S8">
         <v>267000.0</v>
       </c>
       <c r="T8">
+        <v>267000.0</v>
+      </c>
+      <c r="U8">
         <v>266000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>264000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>2813823000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2799336000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2781502000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2772607000.0</v>
       </c>
-      <c r="AD9">
-[...1 lines deleted...]
-      </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
       <c r="AG9"/>
-      <c r="AH9">
-[...1 lines deleted...]
-      </c>
+      <c r="AH9"/>
       <c r="AI9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>506212980.0</v>
+      </c>
+      <c r="C10">
         <v>467572210.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>483203498.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>333372000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>380907000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>444730000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>587749000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>467407000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>456927000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>448036000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>426119000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>438604000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>758711000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>815849000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>694420000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>713646000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1471756000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1564352000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1331968000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1576173000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1148808000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>973509000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1127055000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>552153000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1574120000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>916382000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>884676000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>610379000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1107456000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>709881000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>563383000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>772811000.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-522117000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>440859000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>848470995.0</v>
+      </c>
+      <c r="C12">
         <v>876687565.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>936964269.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>875246000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>913603000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1019964000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>1148442000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1161906000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1322926000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1326942000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1389464000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1521227000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1463869000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1570375000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1622364000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1582348000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1675206000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1740914000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1810461000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2233395000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2574678000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2654143000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2784565000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2867213000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2742947000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2827536000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2764918000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2665035000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1270499000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1206922000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1134696000.0</v>
       </c>
-      <c r="AG12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH12"/>
       <c r="AI12">
         <v>522117000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12">
+        <v>522117000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>295099.0</v>
+      </c>
+      <c r="C13">
         <v>292901.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>294185.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>292000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>291000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>290000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>289000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>288000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>287000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274000.0</v>
       </c>
       <c r="M13">
         <v>274000.0</v>
       </c>
       <c r="N13">
-        <v>273000.0</v>
+        <v>274000.0</v>
       </c>
       <c r="O13">
         <v>273000.0</v>
       </c>
       <c r="P13">
-        <v>269000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="Q13">
         <v>269000.0</v>
       </c>
       <c r="R13">
-        <v>267000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="S13">
         <v>267000.0</v>
       </c>
       <c r="T13">
+        <v>267000.0</v>
+      </c>
+      <c r="U13">
         <v>266000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>264000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000.0</v>
       </c>
       <c r="X13">
         <v>261000.0</v>
       </c>
       <c r="Y13">
         <v>261000.0</v>
       </c>
       <c r="Z13">
+        <v>261000.0</v>
+      </c>
+      <c r="AA13">
         <v>259000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251000.0</v>
       </c>
       <c r="AC13">
         <v>251000.0</v>
       </c>
       <c r="AD13">
+        <v>251000.0</v>
+      </c>
+      <c r="AE13">
         <v>72000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>222000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>72000.0</v>
       </c>
-      <c r="AG13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH13"/>
       <c r="AI13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13">
         <v>83000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:35">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>131450948.0</v>
+      </c>
+      <c r="C14">
         <v>131264377.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>131132688.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>130928175.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>131526622.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>132771600.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>102577405.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>132262000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>135029700.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>134441957.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>100115557.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>130486219.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>130654620.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>134947027.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>108008974.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>140316104.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>139778238.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>138715158.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>105695437.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>137687563.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>140309406.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>138780536.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>109340725.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>142077162.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>141414360.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>137086596.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>107824656.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>140080796.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>102657574.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45059034.0</v>
       </c>
       <c r="AE14">
         <v>45059034.0</v>
       </c>
       <c r="AF14">
         <v>45059034.0</v>
       </c>
       <c r="AG14">
         <v>45059034.0</v>
       </c>
       <c r="AH14">
         <v>45059034.0</v>
       </c>
       <c r="AI14">
+        <v>45059034.0</v>
+      </c>
+      <c r="AJ14">
         <v>45431279.0</v>
       </c>
     </row>
-    <row r="15" spans="1:35">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>264000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000.0</v>
       </c>
       <c r="X15">
         <v>261000.0</v>
       </c>
       <c r="Y15">
         <v>261000.0</v>
       </c>
       <c r="Z15">
+        <v>261000.0</v>
+      </c>
+      <c r="AA15">
         <v>259000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251000.0</v>
       </c>
       <c r="AC15">
         <v>251000.0</v>
       </c>
       <c r="AD15">
+        <v>251000.0</v>
+      </c>
+      <c r="AE15">
         <v>72000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>222000.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
+      <c r="AH15"/>
       <c r="AI15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>64322869.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>65989991.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>75785000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>70362000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>74416000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>94747000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>95656000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>97798000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>113768000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>106933000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>111095000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>110159000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>134271000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>127415000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>139321000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>139155000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>162449000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>121991000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>140519000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>135385000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>116627000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>96873000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>85921000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>93725000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>117576000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>121080000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>145698000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>138843000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
-      <c r="AH17">
-[...1 lines deleted...]
-      </c>
+      <c r="AH17"/>
       <c r="AI17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
-      <c r="AF18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
       <c r="AG18"/>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
+      <c r="AH18"/>
       <c r="AI18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
+        <v>684237.0</v>
+      </c>
+      <c r="C20">
         <v>681440.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>684428.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>684000.0</v>
       </c>
       <c r="E20">
         <v>684000.0</v>
       </c>
       <c r="F20">
         <v>684000.0</v>
       </c>
       <c r="G20">
         <v>684000.0</v>
       </c>
       <c r="H20">
-        <v>540693000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="I20">
         <v>540693000.0</v>
       </c>
       <c r="J20">
         <v>540693000.0</v>
       </c>
       <c r="K20">
         <v>540693000.0</v>
       </c>
       <c r="L20">
         <v>540693000.0</v>
       </c>
       <c r="M20">
         <v>540693000.0</v>
       </c>
       <c r="N20">
         <v>540693000.0</v>
       </c>
       <c r="O20">
         <v>540693000.0</v>
       </c>
       <c r="P20">
         <v>540693000.0</v>
       </c>
       <c r="Q20">
         <v>540693000.0</v>
       </c>
       <c r="R20">
         <v>540693000.0</v>
       </c>
       <c r="S20">
         <v>540693000.0</v>
       </c>
       <c r="T20">
+        <v>540693000.0</v>
+      </c>
+      <c r="U20">
         <v>589193000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>49183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48500000.0</v>
       </c>
       <c r="W20">
         <v>48500000.0</v>
       </c>
-      <c r="X20"/>
+      <c r="X20">
+        <v>48500000.0</v>
+      </c>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
       <c r="AG20"/>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>133643249.0</v>
+      </c>
+      <c r="C21">
         <v>139292831.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>144188754.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>131511000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>126561000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>127976000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>126615000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>131641000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>133104000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>139142000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>145253000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>151160000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>156821000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>163110000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>169280000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>175594000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>181881000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>187818000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>193955000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>166727000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>56838000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>58350000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>60029000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>41166000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>42289000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>43520000.0</v>
       </c>
-      <c r="AA21">
-[...1 lines deleted...]
-      </c>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
+        <v>0.0</v>
+      </c>
+      <c r="AE21">
         <v>28343000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>25837000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
-[...1 lines deleted...]
-      </c>
+      <c r="AH21"/>
       <c r="AI21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>253673688.0</v>
+      </c>
+      <c r="C22">
         <v>261574435.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>233537617.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>193951000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>242415000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>175301000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>151754000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>145601000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>143374000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>126533000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>118924000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>115176000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>123020000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>119486000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>120480000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>105194000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>94614000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>89065000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>91812000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>91250000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>29141000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>26559000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>21865000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25176000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>16003000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>15596000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>16509000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>13620000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11329000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4793000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>45241000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AG22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
         <v>1.0</v>
       </c>
     </row>
-    <row r="23" spans="1:35">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>2679602436.0</v>
+      </c>
+      <c r="C23">
         <v>2654863728.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2651323264.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2644122000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2650166000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2644510000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>3303820000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3232029000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3188750000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3214565000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3132401000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3164051000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3094393000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3197873000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3317089000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3235865000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3250193000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3330368000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3596389000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3112273000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3280933000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3292012000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3240172000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3303524000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3190741000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3229954000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3164673000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3029727000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1595163000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1340536000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1254631000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>427458000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>568385000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24"/>
-      <c r="AH24">
-[...1 lines deleted...]
-      </c>
+      <c r="AH24"/>
       <c r="AI24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
-[...1 lines deleted...]
-      </c>
+      <c r="AA25"/>
       <c r="AB25">
         <v>0.0</v>
       </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
       <c r="AG25"/>
-      <c r="AH25">
-[...1 lines deleted...]
-      </c>
+      <c r="AH25"/>
       <c r="AI25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26">
+        <v>277236000.0</v>
+      </c>
+      <c r="C26">
         <v>274180000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>274753000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>277056000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>277642000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>277443000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>280281000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>287507000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>278546000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>256020000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>261016000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>252371000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>251709000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>244015000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>227959000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>234073000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>250988000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>251398000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>252500000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>253373000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>223753000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>173829000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>166100000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>41235000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>42878000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>44294000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>45980000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>36563000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>32313000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>14813000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2153521.84</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
+      <c r="AH26"/>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>870333.66</v>
       </c>
     </row>
-    <row r="27" spans="1:35">
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
-      <c r="AH27">
-[...1 lines deleted...]
-      </c>
+      <c r="AH27"/>
       <c r="AI27">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-127794189.0</v>
+      </c>
+      <c r="C28">
         <v>-88570975.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-183298653.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-67779000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-117219000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-197472000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>-212535000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-275254000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-296284000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-310084000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-400072000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-706813000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-755983000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-623163000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-631130000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1376680000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1463741000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1226083000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1462681000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1029799000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-848153000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-994543000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-410333000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1418461000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-759073000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-726074000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-442442000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-931605000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-528358000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-563383000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-772811000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>522117000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-440859000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>1574063000.0</v>
+      </c>
+      <c r="C29">
         <v>1614094000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1593129000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1710395000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1799061000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1841031000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1908892000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2518104000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2465524000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2435817000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2473954000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2426018000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2425216000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2418415000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2497925000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2493995000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2426012000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2393821000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2446189000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2441543000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2407671000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2585222000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2596371000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2624468000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2683902000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2655234000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>66172395.0</v>
+      </c>
+      <c r="C30">
         <v>62045407.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>68645682.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>92299000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>104037000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>119967000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>98774000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>138609000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>102404000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>99383000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>80377000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>115504000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>95262000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>79662000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>84175000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>89936000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>84948000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>87490000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>87731000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>108357000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>98305000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>86148000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>76817000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>69712000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>66220000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>51973000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>45354000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>45466000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>27549000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28343000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>25837000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>21697000.0</v>
       </c>
-      <c r="AG30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH30"/>
       <c r="AI30">
+        <v>0.0</v>
+      </c>
+      <c r="AJ30">
         <v>13440000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>1727702000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1787952000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1777708000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1703438000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1665310000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1711541000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1685623000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2301650000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2478372000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2487842000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2583302000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2641613000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2611714000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2642638000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2585481000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2482611000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-359215000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-51983572.0</v>
       </c>
-      <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
+      <c r="AH31"/>
+      <c r="AI31">
         <v>-26584348.38</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-25660165.68</v>
       </c>
     </row>
-    <row r="32" spans="1:35">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>557009000.0</v>
+      </c>
+      <c r="C32">
         <v>628140000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>700542000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>807738000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>970484000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1029747000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1094154000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1160406000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1189020000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1204784000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1181501000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1259808000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1318440000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1288973000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1378787000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1296488000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1244175000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1256855000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1315017000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1175139000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1858758000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2170123000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2225145000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2426097000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2499595000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2468436000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>1214939572.0</v>
+      </c>
+      <c r="C33">
         <v>1171784340.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1165781881.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1163779000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1054558000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1027420000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1010798000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1535277000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1493562000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1440112000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1492641000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1314106000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1256634000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1287436000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1281046000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1333798000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1330372000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1296719000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1302950000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1465529000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>657677000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>532285000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>495997000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>309292000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>304762000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>313575000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>272927000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>266792000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>258711000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>238678000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>62085000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>48176000.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-522117000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>15947000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:35">
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34">
+        <v>3987000.0</v>
+      </c>
+      <c r="C34">
         <v>3925000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2783000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2235000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1736000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1504000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1264000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1607000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1610000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1855000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1536000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1025000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1021000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2038000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
-[...1 lines deleted...]
-      </c>
+      <c r="AA34"/>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34"/>
-      <c r="AH34">
-[...1 lines deleted...]
-      </c>
+      <c r="AH34"/>
       <c r="AI34">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>195239025.0</v>
+      </c>
+      <c r="C35">
         <v>194762890.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>196887295.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>180209000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>164947000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>156261000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>146222000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>147302000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>137430000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>120771000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>112828000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>32434000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>35235000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>40225000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>51965000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>65830000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>78213000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>89266000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>100933000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>102477000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>88122000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>95256000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>101566000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>110921000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>120455000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>126777000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>120803000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>129644000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>137260000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>143841000.0</v>
       </c>
-      <c r="AE35">
-[...2 lines deleted...]
-      <c r="AF35"/>
+      <c r="AF35">
+        <v>0.0</v>
+      </c>
       <c r="AG35"/>
-      <c r="AH35">
-[...1 lines deleted...]
-      </c>
+      <c r="AH35"/>
       <c r="AI35">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:35">
+      <c r="AJ35">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>139044175.0</v>
+      </c>
+      <c r="C36">
         <v>131035798.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>131081433.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>179943000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>172937000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>185606000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4462000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>180628000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>264172000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>189442000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>310489000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>154166000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>79942000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>105646000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>99293000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>142756000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>105828000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>57694000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>48097000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>168144000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>141829000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>55357000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>15878000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>29117000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>14651000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>14079000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>14910000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>14969000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>14308000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>13083000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1625000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>38745000.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-522117000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>9305000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:35">
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
       <c r="AG37"/>
-      <c r="AH37">
-[...1 lines deleted...]
-      </c>
+      <c r="AH37"/>
       <c r="AI37">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:35">
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
         <v>47</v>
       </c>
-      <c r="B38">
-[...1 lines deleted...]
-      </c>
+      <c r="B38"/>
       <c r="C38">
         <v>6.99</v>
       </c>
-      <c r="D38"/>
+      <c r="D38">
+        <v>6.99</v>
+      </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>144001000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>164032000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>196584000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>153710000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>105218000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>95617000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>228216000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>197349000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>110877000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>71398000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>66825000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>52359000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>51787000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>50118000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>42962000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>31876000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>49040000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>6399505.71</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
-      <c r="AH38">
-[...1 lines deleted...]
-      </c>
+      <c r="AH38"/>
       <c r="AI38">
+        <v>0.0</v>
+      </c>
+      <c r="AJ38">
         <v>1430064.4</v>
       </c>
     </row>
-    <row r="39" spans="1:35">
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>296345785.0</v>
+      </c>
+      <c r="C39">
         <v>282771980.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>246393805.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>318847000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>335553000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>301858000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9937000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>335891000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>330783000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>199796000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>195680999.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>219250000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>189334000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>161004000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>126889000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>194555000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>172085000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>129852000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>91842000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>120792000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>96139000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>63639000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>43190000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>59613000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>59899000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>76731000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>67628000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>79159000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>67103000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>52850000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>51086000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>50062000.0</v>
       </c>
-      <c r="AG39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH39"/>
       <c r="AI39">
+        <v>0.0</v>
+      </c>
+      <c r="AJ39">
         <v>16881000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:35">
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>712653973.0</v>
+      </c>
+      <c r="C40">
         <v>594842426.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>602139197.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>449619000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>389689000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>348039000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>18355000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>329794000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>329029000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>333736000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>510598000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>349911000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>376712000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>295955000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>377596000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>438875000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>429696000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>458933000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>11361000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>689315000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>393878000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>342869000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>9553000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>309171000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>318873000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>234972000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1769000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>268686000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>224277000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>304564000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>260604000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>260836000.0</v>
       </c>
-      <c r="AG40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH40"/>
       <c r="AI40">
+        <v>0.0</v>
+      </c>
+      <c r="AJ40">
         <v>140927000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:35">
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>28561000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>30993000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>33145000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>35478000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>36770000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>38577000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>30461000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7981000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>8253000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>8522000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>8797000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>9072000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>9574000.0</v>
       </c>
-      <c r="AA41">
-[...1 lines deleted...]
-      </c>
       <c r="AB41">
         <v>0.0</v>
       </c>
       <c r="AC41">
         <v>0.0</v>
       </c>
       <c r="AD41">
         <v>0.0</v>
       </c>
       <c r="AE41">
         <v>0.0</v>
       </c>
-      <c r="AF41"/>
+      <c r="AF41">
+        <v>0.0</v>
+      </c>
       <c r="AG41"/>
-      <c r="AH41">
-[...1 lines deleted...]
-      </c>
+      <c r="AH41"/>
       <c r="AI41">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:35">
+      <c r="AJ41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>2673103145.0</v>
+      </c>
+      <c r="C42">
         <v>2660460743.12</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2669518842.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2668661000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2666007000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2669718000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42">
+      <c r="H42"/>
+      <c r="I42">
         <v>2697660000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2700199000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2703289000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2721980001.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2708346000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2719731000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2757884000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2811136000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2818095000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2810422000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2800472000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2781850000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2732658000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2710162000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2911345999.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2892268000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2867740000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2842132000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2813823000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2799336000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2781502000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2772607000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-1433288000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1395799000.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
-      <c r="AH42">
-[...1 lines deleted...]
-      </c>
+      <c r="AH42"/>
       <c r="AI42">
+        <v>0.0</v>
+      </c>
+      <c r="AJ42">
         <v>301074.28</v>
       </c>
     </row>
-    <row r="43" spans="1:35">
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
-      <c r="AH43">
-[...1 lines deleted...]
-      </c>
+      <c r="AH43"/>
       <c r="AI43">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
       <c r="AG44"/>
-      <c r="AH44">
-[...1 lines deleted...]
-      </c>
+      <c r="AH44"/>
       <c r="AI44">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:35">
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>593397000.0</v>
+      </c>
+      <c r="C45">
         <v>560608000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>676128000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>489978000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>392929000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>350841000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>411601000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>313751000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>277047000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>235194000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>307508000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>148861000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>163410000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>168982000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>179082000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>186854000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>130554000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>140729000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>149970000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>160066000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>167236000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>173974100.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>176829000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>187267000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>194522000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>174825000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3253000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
-      <c r="AH45">
-[...1 lines deleted...]
-      </c>
+      <c r="AH45"/>
       <c r="AI45">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>593606882.0</v>
+      </c>
+      <c r="C46">
         <v>558514296.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>545542170.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>489978000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>392929000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>350841000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>318116000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>313751000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>277047000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>235194000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>235190000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>148861000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>163410000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>168982000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>179082000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>186854000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>203100000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>211592000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>220185000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>228020000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>130554000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>140729000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>149970000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>160066000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>167236000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>173974000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>176829000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>187267000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>194522000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>174825000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3253000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3768000.0</v>
       </c>
-      <c r="AG46"/>
       <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>979000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:35">
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>163410000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>179082000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>186854000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>203100000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>211592000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>220185000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>228020000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>130554000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>140729000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>149970000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>160066000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>167236000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>173974000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>176829000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>187267000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>194522000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>174825000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>472922.88</v>
       </c>
-      <c r="AF47"/>
       <c r="AG47"/>
-      <c r="AH47">
-[...1 lines deleted...]
-      </c>
+      <c r="AH47"/>
       <c r="AI47">
+        <v>0.0</v>
+      </c>
+      <c r="AJ47">
         <v>150460.29</v>
       </c>
     </row>
-    <row r="48" spans="1:35">
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-1246895869.0</v>
+      </c>
+      <c r="C48">
         <v>-1219192617.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1175334962.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1059842000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-995567000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-959528000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-926390000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-312117000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-332465000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-351406000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-296311000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-342839000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-361144000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-358566000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-346618000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-369451000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-371505000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-339209000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-272368000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-234863000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-241631000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-288663000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-254228000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-292875000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-293778000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-295918000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-259251000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-318634000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-350234000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-379508000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-394039000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-404574000.0</v>
       </c>
-      <c r="AG48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH48"/>
       <c r="AI48">
+        <v>0.0</v>
+      </c>
+      <c r="AJ48">
         <v>-169005000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:35">
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AF49"/>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
       <c r="AG49"/>
-      <c r="AH49">
-[...1 lines deleted...]
-      </c>
+      <c r="AH49"/>
       <c r="AI49">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="50" spans="1:35">
+      <c r="AJ49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
+        <v>113141000.0</v>
+      </c>
+      <c r="C50">
         <v>119746000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>39814000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>39858000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>59801000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>59720000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>69771000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>89559000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>39713000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>29931000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>29825000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
-      <c r="AF50"/>
+      <c r="AF50">
+        <v>0.0</v>
+      </c>
       <c r="AG50"/>
-      <c r="AH50">
-[...1 lines deleted...]
-      </c>
+      <c r="AH50"/>
       <c r="AI50">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:35">
+      <c r="AJ50">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>378418791.0</v>
+      </c>
+      <c r="C51">
         <v>379001235.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>299904845.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>265593000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>263688000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>247258000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>254872000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>181673000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>151752000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>116035000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>38532000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>51898000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>59866000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>71257000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>82516000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>95076000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>100611000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>105885000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>113492000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>119009000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>125356000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>132512000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>141820000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>155659000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>157309000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>158602000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>167937000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>175851000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>181523000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
-    </row>
-    <row r="52" spans="1:35">
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>194802875.0</v>
+      </c>
+      <c r="C52">
         <v>198120000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>116424083.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>105623000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>118450000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>111596000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>129957000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>67195000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>56192000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>29825000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>32726000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>45224000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>50833000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>50285000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>49831000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>52341000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>48115000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>43529000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>41476000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>38868000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>38353000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>39468000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>39696000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>44276000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>40106000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>37799000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>38293000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>38591000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>37682000.0</v>
       </c>
-      <c r="AE52">
-[...2 lines deleted...]
-      <c r="AF52"/>
+      <c r="AF52">
+        <v>0.0</v>
+      </c>
       <c r="AG52"/>
-      <c r="AH52">
-[...1 lines deleted...]
-      </c>
+      <c r="AH52"/>
       <c r="AI52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:35">
+      <c r="AJ52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>342258008.0</v>
+      </c>
+      <c r="C53">
         <v>409115348.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>453760764.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>541874000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>532696000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>575234000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>599041000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>681035000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>704979000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>874890000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>900823000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>950860000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>762516000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>648020000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>875955000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>908718000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>110592000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>110854000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>408946000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>234288000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1084587000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1601169000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1527088000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2232412000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1293093000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1826565000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1942860000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2154539000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1557579000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>560618000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>643539000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>361885000.0</v>
       </c>
-      <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>1044233998.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>81258000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:35">
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
       <c r="AG54"/>
-      <c r="AH54">
-[...1 lines deleted...]
-      </c>
+      <c r="AH54"/>
       <c r="AI54">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="55" spans="1:35">
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>2679602436.0</v>
+      </c>
+      <c r="C55">
         <v>2654863728.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2651323264.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2644122000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2650166000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2644510000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2735158000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3303820000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3232029000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3188750000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3214565000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3132401000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3164051000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3094393000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3197873000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3317089000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3235865000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3250193000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3330368000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3596389000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3112273000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3280933000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3292012000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3240172000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3303524000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3190741000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3229954000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3164673000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3029727000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1595163000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1340536000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1254631000.0</v>
       </c>
-      <c r="AG55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH55"/>
       <c r="AI55">
+        <v>0.0</v>
+      </c>
+      <c r="AJ55">
         <v>568385000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:35">
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>1464662863.0</v>
+      </c>
+      <c r="C56">
         <v>1483079387.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1485541375.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1480343000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1595608000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1617090000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1724360000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1768543000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1738467000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1748638000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1721924000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1818295000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1907417000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1806957000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1916827000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1983291000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1905493000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1953474000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2027418000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2130860000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2454596000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2748648000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2796015000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2930880000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2998762000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2877166000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2957027000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2897881000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2771016000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1356485000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1278451000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1206455000.0</v>
       </c>
-      <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>522117000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>552438000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:35">
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>907456848.0</v>
+      </c>
+      <c r="C57">
         <v>857285295.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>784553273.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>672605000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>625124000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>587343000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>630206000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>608137000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>549447000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>543854000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>540423000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>558487000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>588977000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>517984000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>538040000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>686803000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>661318000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>696619000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>712401000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>955721000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>595838000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>578525000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>570870000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>504783000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>499167000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>408730000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>466513000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>449548000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>409856000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>377249000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>302156000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>260836000.0</v>
       </c>
-      <c r="AG57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH57"/>
       <c r="AI57">
+        <v>0.0</v>
+      </c>
+      <c r="AJ57">
         <v>140927000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:35">
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>1102695880.0</v>
+      </c>
+      <c r="C58">
         <v>1052048192.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>981440569.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>852814000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>790071000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>743604000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>776428000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>755439000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>686877000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>664625000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>653251000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>590921000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>624212000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>558209000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>590005000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>752633000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>739531000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>785885000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>813334000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1058198000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>683960000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>673781000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>672436000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>615704000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>619622000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>535507000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>587316000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>579192000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>547116000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>521090000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>302156000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>260836000.0</v>
       </c>
-      <c r="AG58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH58"/>
       <c r="AI58">
+        <v>0.0</v>
+      </c>
+      <c r="AJ58">
         <v>140927000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:35">
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
       <c r="AG59"/>
-      <c r="AH59">
-[...1 lines deleted...]
-      </c>
+      <c r="AH59"/>
       <c r="AI59">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="60" spans="1:35">
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>1461438726.0</v>
+      </c>
+      <c r="C60">
         <v>1488767064.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1554304135.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1670537000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1739260000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1781311000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1839121000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2428545000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2425811000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2405886000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2444129000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2426018000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2425216000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2418415000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2497925000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2493995000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2426012000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2393821000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2446189000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2441543000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2407671000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2585222000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2596371000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2624468000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2683902000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2655234000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2642638000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2585481000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2482611000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-359215000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1038380000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>993795000.0</v>
       </c>
-      <c r="AG60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH60"/>
       <c r="AI60">
         <v>427458000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:35">
+      <c r="AJ60">
+        <v>427458000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
-      <c r="AF61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
       <c r="AG61"/>
-      <c r="AH61">
-[...1 lines deleted...]
-      </c>
+      <c r="AH61"/>
       <c r="AI61">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:35">
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
-      <c r="AH62">
-[...1 lines deleted...]
-      </c>
+      <c r="AH62"/>
       <c r="AI62">
+        <v>0.0</v>
+      </c>
+      <c r="AJ62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
@@ -8005,1001 +8142,1001 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>774043654.0</v>
       </c>
       <c r="C2">
         <v>567585000.0</v>
       </c>
       <c r="D2">
         <v>544336000.0</v>
       </c>
       <c r="E2">
         <v>393292000.0</v>
       </c>
       <c r="F2">
         <v>327889000.0</v>
       </c>
       <c r="G2">
         <v>212206000.0</v>
       </c>
       <c r="H2">
         <v>198630000.0</v>
       </c>
       <c r="I2">
         <v>91563000.0</v>
       </c>
       <c r="J2">
         <v>44799000.0</v>
       </c>
       <c r="K2">
         <v>25192000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
         <v>57212000.0</v>
       </c>
       <c r="C3">
         <v>46090000.0</v>
       </c>
       <c r="D3">
         <v>46090000.0</v>
       </c>
       <c r="E3">
         <v>47086000.0</v>
       </c>
       <c r="F3">
         <v>30081000.0</v>
       </c>
       <c r="G3">
         <v>14087000.0</v>
       </c>
       <c r="H3">
         <v>6129000.0</v>
       </c>
       <c r="I3">
         <v>1666000.0</v>
       </c>
       <c r="J3">
         <v>619000.0</v>
       </c>
       <c r="K3">
         <v>564000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>-239403800.0</v>
       </c>
       <c r="C5">
         <v>-84483000.0</v>
       </c>
       <c r="D5">
         <v>7869000.0</v>
       </c>
       <c r="E5">
         <v>-87072000.0</v>
       </c>
       <c r="F5">
         <v>33309000.0</v>
       </c>
       <c r="G5">
         <v>-56694000.0</v>
       </c>
       <c r="H5">
         <v>145175000.0</v>
       </c>
       <c r="I5">
         <v>49135000.0</v>
       </c>
       <c r="J5">
         <v>24762000.0</v>
       </c>
       <c r="K5">
         <v>-74283000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
         <v>-182191800.0</v>
       </c>
       <c r="C6">
         <v>-38393000.0</v>
       </c>
       <c r="D6">
         <v>53959000.0</v>
       </c>
       <c r="E6">
         <v>-39986000.0</v>
       </c>
       <c r="F6">
         <v>63390000.0</v>
       </c>
       <c r="G6">
         <v>-42607000.0</v>
       </c>
       <c r="H6">
         <v>151304000.0</v>
       </c>
       <c r="I6">
         <v>50801000.0</v>
       </c>
       <c r="J6">
         <v>25381000.0</v>
       </c>
       <c r="K6">
         <v>-73719000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>707861289.0</v>
       </c>
       <c r="C9">
         <v>899113000.0</v>
       </c>
       <c r="D9">
         <v>953693000.0</v>
       </c>
       <c r="E9">
         <v>864582000.0</v>
       </c>
       <c r="F9">
         <v>1364574000.0</v>
       </c>
       <c r="G9">
         <v>1082782000.0</v>
       </c>
       <c r="H9">
         <v>953007000.0</v>
       </c>
       <c r="I9">
         <v>525663000.0</v>
       </c>
       <c r="J9">
         <v>214506000.0</v>
       </c>
       <c r="K9">
         <v>23898000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>-239403800.0</v>
       </c>
       <c r="C10">
         <v>-588087000.0</v>
       </c>
       <c r="D10">
         <v>7869000.0</v>
       </c>
       <c r="E10">
         <v>-87072000.0</v>
       </c>
       <c r="F10">
         <v>-16405000.0</v>
       </c>
       <c r="G10">
         <v>93000.0</v>
       </c>
       <c r="H10">
         <v>226459000.0</v>
       </c>
       <c r="I10">
         <v>58254000.0</v>
       </c>
       <c r="J10">
         <v>13221000.0</v>
       </c>
       <c r="K10">
         <v>-81036000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>-774311.0</v>
       </c>
       <c r="C11">
         <v>-905000.0</v>
       </c>
       <c r="D11">
         <v>-18075000.0</v>
       </c>
       <c r="E11">
         <v>-20965000.0</v>
       </c>
       <c r="F11">
         <v>21231000.0</v>
       </c>
       <c r="G11">
         <v>-4784000.0</v>
       </c>
       <c r="H11">
         <v>49735000.0</v>
       </c>
       <c r="I11">
         <v>3171000.0</v>
       </c>
       <c r="J11">
         <v>-3981000.0</v>
       </c>
       <c r="K11">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>28883000.0</v>
       </c>
       <c r="F12">
         <v>69932000.0</v>
       </c>
       <c r="G12">
         <v>84285000.0</v>
       </c>
       <c r="H12">
         <v>88876000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
         <v>23556000.0</v>
       </c>
       <c r="C13">
         <v>46507000.0</v>
       </c>
       <c r="D13">
         <v>48299000.0</v>
       </c>
       <c r="E13">
         <v>28883000.0</v>
       </c>
       <c r="F13">
         <v>19328000.0</v>
       </c>
       <c r="G13">
         <v>39669000.0</v>
       </c>
       <c r="H13">
         <v>45045000.0</v>
       </c>
       <c r="I13">
         <v>10881000.0</v>
       </c>
       <c r="J13">
         <v>176000.0</v>
       </c>
       <c r="K13">
         <v>507000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
         <v>4604000.0</v>
       </c>
       <c r="C14">
         <v>-2345000.0</v>
       </c>
       <c r="D14">
         <v>-3433000.0</v>
       </c>
       <c r="E14">
         <v>553000.0</v>
       </c>
       <c r="F14">
         <v>29265000.0</v>
       </c>
       <c r="G14">
         <v>23205000.0</v>
       </c>
       <c r="H14">
         <v>23205000.0</v>
       </c>
       <c r="I14">
         <v>23205000.0</v>
       </c>
       <c r="J14">
         <v>23205000.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>-235699547.0</v>
       </c>
       <c r="C15">
         <v>-589527000.0</v>
       </c>
       <c r="D15">
         <v>21280000.0</v>
       </c>
       <c r="E15">
         <v>-65554000.0</v>
       </c>
       <c r="F15">
         <v>-8371000.0</v>
       </c>
       <c r="G15">
         <v>5807000.0</v>
       </c>
       <c r="H15">
         <v>176724000.0</v>
       </c>
       <c r="I15">
         <v>55083000.0</v>
       </c>
       <c r="J15">
         <v>17202000.0</v>
       </c>
       <c r="K15">
         <v>-81036000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-65554000.0</v>
       </c>
       <c r="F16">
         <v>-8371000.0</v>
       </c>
       <c r="G16">
         <v>5807000.0</v>
       </c>
       <c r="H16">
         <v>126505000.0</v>
       </c>
       <c r="I16">
         <v>-49128000.0</v>
       </c>
       <c r="J16">
         <v>-11319000.0</v>
       </c>
       <c r="K16">
         <v>-102523000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>-246905000.0</v>
       </c>
       <c r="C17">
         <v>-587182000.0</v>
       </c>
       <c r="D17">
         <v>38485000.0</v>
       </c>
       <c r="E17">
         <v>-66107000.0</v>
       </c>
       <c r="F17">
         <v>-37636000.0</v>
       </c>
       <c r="G17">
         <v>4877000.0</v>
       </c>
       <c r="H17">
         <v>176724000.0</v>
       </c>
       <c r="I17">
         <v>55083000.0</v>
       </c>
       <c r="J17">
         <v>17202000.0</v>
       </c>
       <c r="K17">
         <v>-81036000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>23556000.0</v>
       </c>
       <c r="C18">
         <v>46507000.0</v>
       </c>
       <c r="D18">
         <v>48299000.0</v>
       </c>
       <c r="E18">
         <v>28883000.0</v>
       </c>
       <c r="F18">
         <v>19328000.0</v>
       </c>
       <c r="G18">
         <v>39669000.0</v>
       </c>
       <c r="H18">
         <v>45045000.0</v>
       </c>
       <c r="I18">
         <v>10881000.0</v>
       </c>
       <c r="J18">
         <v>176000.0</v>
       </c>
       <c r="K18">
         <v>507000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>-259207151.0</v>
       </c>
       <c r="C21">
         <v>-624492000.0</v>
       </c>
       <c r="D21">
         <v>-61047000.0</v>
       </c>
       <c r="E21">
         <v>-102805000.0</v>
       </c>
       <c r="F21">
         <v>-32570000.0</v>
       </c>
       <c r="G21">
         <v>-56694000.0</v>
       </c>
       <c r="H21">
         <v>145175000.0</v>
       </c>
       <c r="I21">
         <v>49135000.0</v>
       </c>
       <c r="J21">
         <v>24762000.0</v>
       </c>
       <c r="K21">
         <v>-74283000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>1741112094.0</v>
       </c>
       <c r="C23">
         <v>2091190000.0</v>
       </c>
       <c r="D23">
         <v>1559076000.0</v>
       </c>
       <c r="E23">
         <v>1360679000.0</v>
       </c>
       <c r="F23">
         <v>1725033000.0</v>
       </c>
       <c r="G23">
         <v>1351682000.0</v>
       </c>
       <c r="H23">
         <v>1006462000.0</v>
       </c>
       <c r="I23">
         <v>568091000.0</v>
       </c>
       <c r="J23">
         <v>234543000.0</v>
       </c>
       <c r="K23">
         <v>123373000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>57212000.0</v>
       </c>
       <c r="C25">
         <v>45918000.0</v>
       </c>
       <c r="D25">
         <v>46090000.0</v>
       </c>
       <c r="E25">
         <v>47086000.0</v>
       </c>
       <c r="F25">
         <v>30081000.0</v>
       </c>
       <c r="G25">
         <v>14087000.0</v>
       </c>
       <c r="H25">
         <v>6129000.0</v>
       </c>
       <c r="I25">
         <v>1666000.0</v>
       </c>
       <c r="J25">
         <v>619000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26">
         <v>133306366.0</v>
       </c>
       <c r="C26">
         <v>165030000.0</v>
       </c>
       <c r="D26">
         <v>203524000.0</v>
       </c>
       <c r="E26">
         <v>235087000.0</v>
       </c>
       <c r="F26">
         <v>286567000.0</v>
       </c>
       <c r="G26">
         <v>229192000.0</v>
       </c>
       <c r="H26">
         <v>177268000.0</v>
       </c>
       <c r="I26">
         <v>94726000.0</v>
       </c>
       <c r="J26">
         <v>32557000.0</v>
       </c>
       <c r="K26">
         <v>17932000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>494493000.0</v>
       </c>
       <c r="D27">
         <v>520451000.0</v>
       </c>
       <c r="E27">
         <v>472092000.0</v>
       </c>
       <c r="F27">
         <v>792484000.0</v>
       </c>
       <c r="G27">
         <v>726297000.0</v>
       </c>
       <c r="H27">
         <v>470033000.0</v>
       </c>
       <c r="I27">
         <v>306360000.0</v>
       </c>
       <c r="J27">
         <v>127462000.0</v>
       </c>
       <c r="K27">
         <v>62206000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
         <v>857114000.0</v>
       </c>
       <c r="C28">
         <v>324073000.0</v>
       </c>
       <c r="D28">
         <v>290765000.0</v>
       </c>
       <c r="E28">
         <v>260208000.0</v>
       </c>
       <c r="F28">
         <v>252214000.0</v>
       </c>
       <c r="G28">
         <v>183987000.0</v>
       </c>
       <c r="H28">
         <v>160531000.0</v>
       </c>
       <c r="I28">
         <v>75442000.0</v>
       </c>
       <c r="J28">
         <v>29725000.0</v>
       </c>
       <c r="K28">
         <v>18043000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>796000.0</v>
       </c>
       <c r="C29">
         <v>-905000.0</v>
       </c>
       <c r="D29">
         <v>-9663000.0</v>
       </c>
       <c r="E29">
         <v>-20965000.0</v>
       </c>
       <c r="F29">
         <v>21231000.0</v>
       </c>
       <c r="G29">
         <v>-4784000.0</v>
       </c>
       <c r="H29">
         <v>49735000.0</v>
       </c>
       <c r="I29">
         <v>3171000.0</v>
       </c>
       <c r="J29">
         <v>-3981000.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>967068440.0</v>
       </c>
       <c r="C30">
         <v>1523605000.0</v>
       </c>
       <c r="D30">
         <v>1014740000.0</v>
       </c>
       <c r="E30">
         <v>967387000.0</v>
       </c>
       <c r="F30">
         <v>1397144000.0</v>
       </c>
       <c r="G30">
         <v>1139476000.0</v>
       </c>
       <c r="H30">
         <v>807832000.0</v>
       </c>
       <c r="I30">
         <v>476528000.0</v>
       </c>
       <c r="J30">
         <v>189744000.0</v>
       </c>
       <c r="K30">
         <v>98181000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
         <v>19803350.0</v>
       </c>
       <c r="C31">
         <v>36405000.0</v>
       </c>
       <c r="D31">
         <v>68916000.0</v>
       </c>
       <c r="E31">
         <v>15733000.0</v>
       </c>
       <c r="F31">
         <v>16165000.0</v>
       </c>
       <c r="G31">
         <v>56787000.0</v>
       </c>
       <c r="H31">
         <v>81284000.0</v>
       </c>
       <c r="I31">
         <v>9119000.0</v>
       </c>
       <c r="J31">
         <v>-11541000.0</v>
       </c>
       <c r="K31">
         <v>-6753000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>1481904943.0</v>
       </c>
       <c r="C32">
         <v>1466698000.0</v>
       </c>
       <c r="D32">
         <v>1498029000.0</v>
       </c>
       <c r="E32">
         <v>1257874000.0</v>
       </c>
       <c r="F32">
         <v>1692463000.0</v>
       </c>
       <c r="G32">
         <v>1294988000.0</v>
       </c>
       <c r="H32">
         <v>1151637000.0</v>
       </c>
       <c r="I32">
         <v>617226000.0</v>
       </c>
@@ -9009,2942 +9146,3012 @@
       <c r="K32">
         <v>49090000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>281576868.0</v>
+      </c>
+      <c r="C2">
         <v>249479938.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>252415385.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>203802000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>184558000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>151415000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>153051000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>142168000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>155051000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>117315000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>137634000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>142603000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>150378000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>113721000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>88202000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>94028000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>104479000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>106583000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>127090000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>89638000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>58807000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>52354000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>63620000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>54743000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>50744000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43099000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>58511000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>53899000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>49803000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>36417000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>31629000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24014000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>21131000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>14789000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>16147000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>99</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>57212000.0</v>
       </c>
-      <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
+      <c r="F3"/>
       <c r="G3">
         <v>11522500.0</v>
       </c>
       <c r="H3">
+        <v>11522500.0</v>
+      </c>
+      <c r="I3">
         <v>11522000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11523000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11522500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11771500.0</v>
       </c>
       <c r="L3">
         <v>11771500.0</v>
       </c>
       <c r="M3">
         <v>11771500.0</v>
       </c>
       <c r="N3">
         <v>11771500.0</v>
       </c>
       <c r="O3">
+        <v>11771500.0</v>
+      </c>
+      <c r="P3">
         <v>14781000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7520250.0</v>
       </c>
       <c r="Q3">
         <v>7520250.0</v>
       </c>
       <c r="R3">
         <v>7520250.0</v>
       </c>
       <c r="S3">
+        <v>7520250.0</v>
+      </c>
+      <c r="T3">
         <v>35536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3521750.0</v>
       </c>
       <c r="U3">
         <v>3521750.0</v>
       </c>
       <c r="V3">
+        <v>3521750.0</v>
+      </c>
+      <c r="W3">
         <v>3521749.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-2527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532250.0</v>
       </c>
       <c r="Y3">
         <v>1532250.0</v>
       </c>
       <c r="Z3">
         <v>1532250.0</v>
       </c>
       <c r="AA3">
+        <v>1532250.0</v>
+      </c>
+      <c r="AB3">
         <v>-585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416500.0</v>
       </c>
       <c r="AC3">
         <v>416500.0</v>
       </c>
       <c r="AD3">
         <v>416500.0</v>
       </c>
       <c r="AE3">
+        <v>416500.0</v>
+      </c>
+      <c r="AF3">
         <v>-3595000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6779000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1279000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-1711000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>137000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>101</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-113150428.0</v>
       </c>
-      <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
+      <c r="F5"/>
       <c r="G5">
         <v>-59058000.0</v>
       </c>
       <c r="H5">
+        <v>-59058000.0</v>
+      </c>
+      <c r="I5">
         <v>22940000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>17552000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-22743000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4904000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16953000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2095000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-15378000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9274000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14605000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-32616000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-69193000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>45789000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10170000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>67428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29829000.0</v>
       </c>
       <c r="W5">
         <v>29829000.0</v>
       </c>
       <c r="X5">
+        <v>29829000.0</v>
+      </c>
+      <c r="Y5">
         <v>-30229000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9880000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-46414000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>76763000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19622500.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9991500.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>37548500.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>33749000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-28843000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>6694750.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>29631000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>28730000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>-43502840.0</v>
+      </c>
+      <c r="C6">
         <v>-50649797.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-101808165.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-63696000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-32922000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-34757000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-47535500.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>34462000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>29075000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11220500.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6867500.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>28724500.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>9676500.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3606500.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>24055000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7084750.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-25095750.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-61672750.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>81325000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13691750.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>70949750.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-60047000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>27302000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-28696750.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8347750.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-44881750.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>76178000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>20039000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10408000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>37965000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>30154000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-22064000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7973750.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>27920000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>28867000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>222224888.0</v>
+      </c>
+      <c r="C9">
         <v>180677597.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>201947693.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>182868000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>194190000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>145855000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>216160000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>229657000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>252329000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>200967000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>252932000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>242691000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>261688000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>196382000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>236944000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>229275000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>204600000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>193763000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>322433000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>341812000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>393038000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>307291000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>361015000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>304836000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>277476000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>139455000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>299663000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>248526000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>235182000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>169636000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>151384000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>144343000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>131025000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>98911000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>81704000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>-27075346.0</v>
+      </c>
+      <c r="C10">
         <v>-50649797.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-113150428.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-63696000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-32922000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-34757000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-605836000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22940000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17552000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-22743000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8389000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16953000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2095000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-15378000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>29342000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-14605000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-32616000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-69193000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-43397000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10170000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>67428000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-50606000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>50714000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-15356000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4916000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-40181000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>98954000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34537000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>40036000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>52932000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>41603000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-26370000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9989000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>33032000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>29995000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>-2446071.0</v>
+      </c>
+      <c r="C11">
         <v>-748440.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-610453.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1143000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1877000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1605000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2126000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2097000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2571000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2557000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10835000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2191000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-785000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4264000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2423000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-16486000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-55000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2001000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10145000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4298000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11122000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4334000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>12997000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-16259000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2776000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4298000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>29009000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2937000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10762000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7027000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>790000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1154000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1119000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2416000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2616000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
+      <c r="N12"/>
       <c r="O12">
         <v>10276000.0</v>
       </c>
       <c r="P12">
+        <v>10276000.0</v>
+      </c>
+      <c r="Q12">
         <v>10061000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5347000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3199000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3654000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>13177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18102000.0</v>
       </c>
       <c r="AA12">
         <v>18102000.0</v>
       </c>
       <c r="AB12">
+        <v>18102000.0</v>
+      </c>
+      <c r="AC12">
         <v>11073000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7306000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14027000.0</v>
       </c>
-      <c r="AE12">
-[...5 lines deleted...]
-      </c>
+      <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12"/>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>2550000.0</v>
+      </c>
+      <c r="C13">
         <v>3734000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3453000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5130000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7948000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7025000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8237000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>14239000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11718000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12313000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>10820000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>12130000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>13966000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11927000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>10276000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10061000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5347000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3199000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3654000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4903000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4771000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6753000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7539000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11785000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13592000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13517000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>15685000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10392000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>14027000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>2007000.0</v>
+      </c>
+      <c r="C14">
         <v>1029000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5266000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>564000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1240000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>386000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-495000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1182000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1054000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1723000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-839000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1268000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-834000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-492000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>429000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>265000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>351000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25806000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>896000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>20642000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23205000.0</v>
       </c>
       <c r="X14">
         <v>23205000.0</v>
       </c>
       <c r="Y14">
         <v>23205000.0</v>
       </c>
       <c r="Z14">
         <v>23205000.0</v>
       </c>
       <c r="AA14">
-        <v>0.0</v>
+        <v>23205000.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
-      <c r="AF14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14"/>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>-22627939.0</v>
+      </c>
+      <c r="C15">
         <v>-48878577.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-107346654.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-64275000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-36039000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-33138000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-607576000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>20348000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18941000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-21240000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>17501000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18305000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2578000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-11948000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>31273000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2310000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-32296000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-66841000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-27736000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6768000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>57594000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-44997000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>38647000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>903000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2140000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-35883000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>69945000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>31600000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>29274000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>45905000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>40813000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-25216000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8870000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>30616000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>24635000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:35">
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-2578000.0</v>
       </c>
       <c r="O16">
+        <v>-2578000.0</v>
+      </c>
+      <c r="P16">
         <v>31273000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2310000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-32296000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-66841000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-27736000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6768000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>57594000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-44997000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>38647000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>903000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2140000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-35883000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>69945000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>31600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>16394000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8566000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>15455.63</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>-1895021.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1881060.43</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3786097.41</v>
       </c>
     </row>
-    <row r="17" spans="1:35">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>-24699000.0</v>
+      </c>
+      <c r="C17">
         <v>-50205000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-114115000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-64839000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-34799000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-33152000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-607962000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>20843000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>20123000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-20186000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>19224000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>19144000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1310000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-11114000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>31765000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1881000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-32561000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-67192000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-53542000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>5872000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>56306000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-46272000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>37717000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>903000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2140000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-35883000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>69945000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>31600000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>29274000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>45905000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>125405.7</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>1330233.95</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4874771.12</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5011910.8</v>
       </c>
     </row>
-    <row r="18" spans="1:35">
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>2550000.0</v>
+      </c>
+      <c r="C18">
         <v>3734000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3453000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5130000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7948000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7025000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8237000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14239000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>11718000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12313000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10820000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>12130000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>13966000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11927000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10276000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10061000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5347000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3199000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3654000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>4903000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4771000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>6000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6753000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7539000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11785000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>13592000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>13517000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>15685000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>10392000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5451000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19"/>
       <c r="AH19">
         <v>0.0</v>
       </c>
       <c r="AI19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>-43502840.0</v>
+      </c>
+      <c r="C21">
         <v>-57541860.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-101808165.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-72714000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-47106000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-43414000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-599067000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4684000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6724000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-36833000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4904000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1992000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-20715000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-33436000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9274000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-7351000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-42023000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-77776000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-49473000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>19268000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>57682000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-60047000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>29829000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-30229000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9880000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-46414000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>76763000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>20039000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10408000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>37965000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>33749000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-22064000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7819000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>29631000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>28730000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:35">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AF22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>547304603.0</v>
+      </c>
+      <c r="C23">
         <v>487699403.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>556171251.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>459384000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>425854000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>340684000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>968278000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>367141000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>400656000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>355115000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>394132000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>387286000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>432781000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>343539000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>300801000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>330654000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>351102000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>378122000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>433117000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>412182000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>394163000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>419692000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>394806000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>389808000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>338100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>228968000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>281411000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>282386000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>274577000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>168088000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>149264000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>190421000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>144337000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>84069000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>68531998.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24"/>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26">
+        <v>24403000.0</v>
+      </c>
+      <c r="C26">
         <v>24191794.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>36919298.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>36318000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>31177000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>32109000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>42753000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>40188000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>42498000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>39591000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>44993000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>50597000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>52141000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>55793000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>41066000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>51998000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>63089000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>78934000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>67519000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>77113000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>72132000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>69803000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>70920000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>63150000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>52325000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>42797000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>54709000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>39545000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>51669000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>31345000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>25952000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>34551000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>20800000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>13423000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9770000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:35">
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>130704000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>131333000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>103417000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>134044999.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>114884000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>132308000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>113256000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>126175000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>143844000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>137098000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>112511000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>98358000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>124781000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>121740000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>127213000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>152656000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>190740000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>206730000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>242358000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>210378000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>221620000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>185182000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>109117000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>132152000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>156583000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>105800000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>75498000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>63876000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>108413000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>89311000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>44760000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>31498000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:35">
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>242077000.0</v>
+      </c>
+      <c r="C28">
         <v>215330000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>270571000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>88560000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>78786000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>53743000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>98420000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>69901000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>70799000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>84953000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>86668000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>50242000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>93164000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>61514000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>73175000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>59847000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>61794000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>65392000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>85852000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>54691000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>56494000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>55177000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>49888000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>50295000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>49849000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>33955000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>36039000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>32359000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>67305000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24828000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>27807000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>23443000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13095000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11097000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11706000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>-2453000.0</v>
+      </c>
+      <c r="C29">
         <v>-753000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-619000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1143000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1877000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1605000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2126000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2097000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2571000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2557000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-10835000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2191000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-785000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4264000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2423000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16486000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-55000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2001000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10145000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4298000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11122000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4334000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12997000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-16259000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2776000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4298000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>29009000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2937000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10762000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7027000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>790000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>265727735.0</v>
+      </c>
+      <c r="C30">
         <v>238219458.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>303755858.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>255582000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>241296000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>189269000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>815227000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>224973000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>245605000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>237800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>256498000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>244683000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>282403000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>229818000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>212599000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>236626000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>246623000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>271539000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>306027000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>322544000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>335356000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>367338000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>331186000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>335065000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>287356000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>185869000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>222900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>228487000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>224774000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>131671000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>117635000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>166407000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>123206000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>69280000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>52385000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>16427494.0</v>
+      </c>
+      <c r="C31">
         <v>6892062.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-11342262.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>9018000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>14184000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>8657000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6769000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>18256000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10828000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>14090000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>13293000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>18945000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>18620000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>18058000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>20068000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7254000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>9407000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>8583000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-63457000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-9098000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>9746000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>9441000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>14132000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>14873000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>14796000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6233000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>8674000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>14498000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>29628000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>14967000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>7854000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4306000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2170000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3401000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1265000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:35">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>503801763.0</v>
+      </c>
+      <c r="C32">
         <v>430157543.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>454363079.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>386670000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>378748000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>297270000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>369211000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>371825000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>407380000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>318282000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>390566000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>385294000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>412066000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>310103000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>325146000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>323303000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>309079000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>300346000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>449523000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>431450000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>451845000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>359645000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>424635000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>359579000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>328220000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>182554000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>358174000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>302425000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>284985000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>206053000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>183013000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>168357000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>152156000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>113700000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>97851000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -11983,941 +12190,941 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>645969000.0</v>
       </c>
       <c r="C2">
         <v>432740000.0</v>
       </c>
       <c r="D2">
         <v>701000000.0</v>
       </c>
       <c r="E2">
         <v>1343809000.0</v>
       </c>
       <c r="F2">
         <v>1145685000.0</v>
       </c>
       <c r="G2">
         <v>901185000.0</v>
       </c>
       <c r="H2">
         <v>563383000.0</v>
       </c>
       <c r="I2">
         <v>440859000.0</v>
       </c>
       <c r="J2">
         <v>18393000.0</v>
       </c>
       <c r="K2">
         <v>44624000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>196618000</v>
       </c>
       <c r="C3">
         <v>62548000</v>
       </c>
       <c r="D3">
         <v>51176000</v>
       </c>
       <c r="E3">
         <v>15707000</v>
       </c>
       <c r="F3">
         <v>45056000</v>
       </c>
       <c r="G3">
         <v>36962000</v>
       </c>
       <c r="H3">
         <v>37544000</v>
       </c>
       <c r="I3">
         <v>6408000</v>
       </c>
       <c r="J3">
         <v>222000</v>
       </c>
       <c r="K3">
         <v>891000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>-213381000.0</v>
       </c>
       <c r="C6">
         <v>213229000.0</v>
       </c>
       <c r="D6">
         <v>-268260000.0</v>
       </c>
       <c r="E6">
         <v>-642809000.0</v>
       </c>
       <c r="F6">
         <v>198124000.0</v>
       </c>
       <c r="G6">
         <v>244500000.0</v>
       </c>
       <c r="H6">
         <v>337802000.0</v>
       </c>
       <c r="I6">
         <v>122524000.0</v>
       </c>
       <c r="J6">
         <v>422466000.0</v>
       </c>
       <c r="K6">
         <v>-26231000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
         <v>-26112000.0</v>
       </c>
       <c r="C7">
         <v>-167852000.0</v>
       </c>
       <c r="D7">
         <v>-122445000.0</v>
       </c>
       <c r="E7">
         <v>-195001000.0</v>
       </c>
       <c r="F7">
         <v>-164536000.0</v>
       </c>
       <c r="G7">
         <v>52092000.0</v>
       </c>
       <c r="H7">
         <v>57078000.0</v>
       </c>
       <c r="I7">
         <v>130776000.0</v>
       </c>
       <c r="J7">
         <v>64518000.0</v>
       </c>
       <c r="K7">
         <v>23248000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>29724000.0</v>
       </c>
       <c r="C9">
         <v>-61478000.0</v>
       </c>
       <c r="D9">
         <v>-28950000.0</v>
       </c>
       <c r="E9">
         <v>13564000.0</v>
       </c>
       <c r="F9">
         <v>14580000.0</v>
       </c>
       <c r="G9">
         <v>-32596000.0</v>
       </c>
       <c r="H9">
         <v>-15637000.0</v>
       </c>
       <c r="I9">
         <v>-3890000.0</v>
       </c>
       <c r="J9">
         <v>-6533000.0</v>
       </c>
       <c r="K9">
         <v>-50000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>-115979000.0</v>
       </c>
       <c r="C10">
         <v>-36751000.0</v>
       </c>
       <c r="D10">
         <v>-2122000.0</v>
       </c>
       <c r="E10">
         <v>-27988000.0</v>
       </c>
       <c r="F10">
         <v>7869000.0</v>
       </c>
       <c r="G10">
         <v>0.0</v>
       </c>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>41459000.0</v>
       </c>
       <c r="H11">
         <v>-23242000.0</v>
       </c>
       <c r="I11">
         <v>70959000.0</v>
       </c>
       <c r="J11">
         <v>41372000.0</v>
       </c>
       <c r="K11">
         <v>-1362000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12">
         <v>107194000.0</v>
       </c>
       <c r="H12">
         <v>143891000.0</v>
       </c>
       <c r="I12">
         <v>11460000.0</v>
       </c>
       <c r="J12">
         <v>8538000.0</v>
       </c>
       <c r="K12">
         <v>16468000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>48104000.0</v>
       </c>
       <c r="H13">
         <v>69368000.0</v>
       </c>
       <c r="I13">
         <v>32032000.0</v>
       </c>
       <c r="J13">
         <v>20527000.0</v>
       </c>
       <c r="K13">
         <v>23548000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>57212000.0</v>
       </c>
       <c r="C14">
         <v>45918000.0</v>
       </c>
       <c r="D14">
         <v>46090000.0</v>
       </c>
       <c r="E14">
         <v>47086000.0</v>
       </c>
       <c r="F14">
         <v>30081000.0</v>
       </c>
       <c r="G14">
         <v>14087000.0</v>
       </c>
       <c r="H14">
         <v>6129000.0</v>
       </c>
       <c r="I14">
         <v>1666000.0</v>
       </c>
       <c r="J14">
         <v>619000.0</v>
       </c>
       <c r="K14">
         <v>564000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
         <v>19028000.0</v>
       </c>
       <c r="C15">
         <v>43573000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>432588000.0</v>
       </c>
       <c r="C16">
         <v>645969000.0</v>
       </c>
       <c r="D16">
         <v>432740000.0</v>
       </c>
       <c r="E16">
         <v>701000000.0</v>
       </c>
       <c r="F16">
         <v>1343809000.0</v>
       </c>
       <c r="G16">
         <v>1145685000.0</v>
       </c>
       <c r="H16">
         <v>901185000.0</v>
       </c>
       <c r="I16">
         <v>563383000.0</v>
       </c>
       <c r="J16">
         <v>440859000.0</v>
       </c>
       <c r="K16">
         <v>18393000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>-302009000.0</v>
       </c>
       <c r="C18">
         <v>-88181000.0</v>
       </c>
       <c r="D18">
         <v>-28675000.0</v>
       </c>
       <c r="E18">
         <v>-128580000.0</v>
       </c>
       <c r="F18">
         <v>39231000.0</v>
       </c>
       <c r="G18">
         <v>142218000.0</v>
       </c>
       <c r="H18">
         <v>346278000.0</v>
       </c>
       <c r="I18">
         <v>192577000.0</v>
       </c>
       <c r="J18">
         <v>90655000.0</v>
       </c>
       <c r="K18">
         <v>-41647000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
         <v>153311000.0</v>
       </c>
       <c r="C19">
         <v>257039000.0</v>
       </c>
       <c r="D19">
         <v>-202611000.0</v>
       </c>
       <c r="E19">
         <v>-572212000.0</v>
       </c>
       <c r="F19">
         <v>339822000.0</v>
       </c>
       <c r="G19">
         <v>203879000.0</v>
       </c>
       <c r="H19">
         <v>-1335013000.0</v>
       </c>
       <c r="I19">
         <v>-569372000.0</v>
       </c>
       <c r="J19">
         <v>7032000.0</v>
       </c>
       <c r="K19">
         <v>-108345000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>1266577000.0</v>
       </c>
       <c r="I20">
         <v>485414000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>-30000000.0</v>
       </c>
       <c r="C21">
         <v>40000000.0</v>
       </c>
       <c r="D21">
         <v>29825000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-6500000.0</v>
       </c>
       <c r="H21">
         <v>-6500000.0</v>
       </c>
       <c r="I21">
         <v>-6500000.0</v>
       </c>
       <c r="J21">
         <v>-6500000.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>-246905000.0</v>
       </c>
       <c r="C22">
         <v>-587182000.0</v>
       </c>
       <c r="D22">
         <v>25944000.0</v>
       </c>
       <c r="E22">
         <v>-66107000.0</v>
       </c>
       <c r="F22">
         <v>-37636000.0</v>
       </c>
       <c r="G22">
         <v>4877000.0</v>
       </c>
       <c r="H22">
         <v>176724000.0</v>
       </c>
       <c r="I22">
         <v>55083000.0</v>
       </c>
       <c r="J22">
         <v>17202000.0</v>
       </c>
       <c r="K22">
         <v>-81036000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>500000.0</v>
       </c>
       <c r="C23">
         <v>298000.0</v>
       </c>
       <c r="D23">
         <v>-4222000.0</v>
       </c>
       <c r="E23">
         <v>1537000.0</v>
       </c>
       <c r="F23">
         <v>969000.0</v>
       </c>
       <c r="G23">
         <v>696000.0</v>
       </c>
       <c r="H23">
         <v>1819000.0</v>
       </c>
       <c r="I23">
         <v>485414000.0</v>
       </c>
       <c r="J23">
         <v>324671000.0</v>
       </c>
       <c r="K23">
         <v>122690000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
         <v>500000.0</v>
       </c>
       <c r="C24">
         <v>10853000.0</v>
       </c>
       <c r="D24">
         <v>17159000.0</v>
       </c>
       <c r="E24">
         <v>-18028000.0</v>
       </c>
       <c r="F24">
         <v>-8370000.0</v>
       </c>
       <c r="G24">
         <v>-2161000.0</v>
       </c>
       <c r="H24">
         <v>-3686000.0</v>
       </c>
       <c r="I24">
         <v>287000.0</v>
       </c>
       <c r="J24">
         <v>6200000.0</v>
       </c>
       <c r="K24">
         <v>-15336000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>103287000.0</v>
       </c>
       <c r="C25">
         <v>666994000.0</v>
       </c>
       <c r="D25">
         <v>70106000.0</v>
       </c>
       <c r="E25">
         <v>82616000.0</v>
       </c>
       <c r="F25">
         <v>148576000.0</v>
       </c>
       <c r="G25">
         <v>37318000.0</v>
       </c>
       <c r="H25">
         <v>43994000.0</v>
       </c>
       <c r="I25">
         <v>7385000.0</v>
       </c>
       <c r="J25">
         <v>14989000.0</v>
       </c>
       <c r="K25">
         <v>7461000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
         <v>-15254000.0</v>
       </c>
       <c r="C26">
         <v>-18237000.0</v>
       </c>
       <c r="D26">
         <v>-125618000.0</v>
       </c>
       <c r="E26">
         <v>-15123000.0</v>
       </c>
       <c r="F26">
         <v>-217712000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>1268396000.0</v>
       </c>
       <c r="I26">
         <v>485414000.0</v>
       </c>
       <c r="J26">
         <v>324671000.0</v>
       </c>
       <c r="K26">
         <v>122690000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
         <v>8918000.0</v>
       </c>
       <c r="C27">
         <v>32655000.0</v>
       </c>
       <c r="D27">
         <v>36321000.0</v>
       </c>
       <c r="E27">
         <v>43336000.0</v>
       </c>
       <c r="F27">
         <v>106150000.0</v>
       </c>
       <c r="G27">
         <v>92170000.0</v>
       </c>
       <c r="H27">
         <v>104211000.0</v>
       </c>
       <c r="I27">
         <v>25859000.0</v>
       </c>
       <c r="J27">
         <v>2659000.0</v>
       </c>
       <c r="K27">
         <v>1684000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>-63703000.0</v>
       </c>
       <c r="C28">
         <v>-21512000.0</v>
       </c>
       <c r="D28">
         <v>-100015000.0</v>
       </c>
       <c r="E28">
         <v>-13586000.0</v>
       </c>
       <c r="F28">
         <v>-216743000.0</v>
       </c>
       <c r="G28">
         <v>-5804000.0</v>
       </c>
       <c r="H28">
         <v>1268396000.0</v>
       </c>
       <c r="I28">
         <v>485414000.0</v>
       </c>
       <c r="J28">
         <v>324671000.0</v>
       </c>
       <c r="K28">
         <v>122690000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>-105391000.0</v>
       </c>
       <c r="C29">
         <v>-25633000.0</v>
       </c>
       <c r="D29">
         <v>22501000.0</v>
       </c>
       <c r="E29">
         <v>-112873000.0</v>
       </c>
       <c r="F29">
         <v>84287000.0</v>
       </c>
       <c r="G29">
         <v>179180000.0</v>
       </c>
       <c r="H29">
         <v>383822000.0</v>
       </c>
       <c r="I29">
         <v>198985000.0</v>
       </c>
       <c r="J29">
         <v>90877000.0</v>
       </c>
       <c r="K29">
         <v>-40756000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>-42807000.0</v>
       </c>
       <c r="C30">
         <v>257039000.0</v>
       </c>
       <c r="D30">
         <v>-202611000.0</v>
       </c>
       <c r="E30">
         <v>-572212000.0</v>
       </c>
       <c r="F30">
         <v>339822000.0</v>
       </c>
       <c r="G30">
         <v>123845000.0</v>
       </c>
       <c r="H30">
         <v>-1335013000.0</v>
       </c>
       <c r="I30">
         <v>-569372000.0</v>
       </c>
@@ -12927,228 +13134,234 @@
       <c r="K30">
         <v>-108345000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>129</v>
+      </c>
+      <c r="B2">
+        <v>432588000.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>432740000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>440805848.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>62224930.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>778193487.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>877063951.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>701413358.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>103165331.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1587665555.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>196618000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
@@ -13188,1603 +13401,1635 @@
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
         <v>314748.86</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>324685.06</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>344717.78</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>13831.9</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>133</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>432588000.0</v>
       </c>
-      <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-      <c r="J6">
+      <c r="J6"/>
+      <c r="K6">
         <v>-497082.0</v>
       </c>
-      <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>-323729562.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-105343364.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>131005136.0</v>
       </c>
-      <c r="O6"/>
-      <c r="P6">
+      <c r="P6"/>
+      <c r="Q6">
         <v>-850917221.0</v>
       </c>
-      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
+        <v>0.0</v>
+      </c>
+      <c r="AF6">
         <v>-30446754.38</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-31407918.42</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-33345752.73</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>58823059.31</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>134</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-26112000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>136</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>29724000.0</v>
       </c>
-      <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
+        <v>0.0</v>
+      </c>
+      <c r="AF9">
         <v>177364.25</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>182963.41</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>194252.05</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>132632.52</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>137</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>-115979000.0</v>
       </c>
-      <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...5 lines deleted...]
-      </c>
+      <c r="M11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>3119430.11</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>2029600.26</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
+      <c r="AA12"/>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>1141527.95</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1177564.49</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1250218.93</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-1272073.4</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
-[...1 lines deleted...]
-      </c>
+      <c r="AA13"/>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
+        <v>0.0</v>
+      </c>
+      <c r="AF13">
         <v>3063313.22</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>3160018.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3354987.66</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2582722.42</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>141</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>57212000.0</v>
       </c>
-      <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
         <v>97404.96</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>100479.9</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>106679.4</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>21055.22</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>142</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>19028000.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>143</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>432588000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>440308766.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>454463924.0</v>
       </c>
       <c r="L16">
         <v>454463924.0</v>
       </c>
       <c r="M16">
+        <v>454463924.0</v>
+      </c>
+      <c r="N16">
         <v>771720587.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>832418494.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>103165331.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>736748333.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>222317493.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
       <c r="AH17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>145</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-302009000.0</v>
       </c>
-      <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19">
         <v>-43774078.65</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-45155968.81</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-47942042.83</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-676226.04</v>
       </c>
     </row>
-    <row r="20" spans="1:34">
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
-[...1 lines deleted...]
-      </c>
+      <c r="AA21"/>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-22692000.0</v>
+      </c>
+      <c r="C22">
         <v>-49176000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-108849000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-64275000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-36039000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-33137999.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-607576000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>20348000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18941000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-21240000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17501000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18448305.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2659786.81</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-12004065.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>31273000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2407127.23</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-32296000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-66841000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-27736000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6768000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>57594000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-44997000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>38647000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>903000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2140000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-35883000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>69945000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>31600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>29274000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>45905000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5933415.72</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1330233.95</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4874771.12</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5011910.8</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>149</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>500000.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
-      <c r="AA23">
-[...1 lines deleted...]
-      </c>
+      <c r="AA23"/>
       <c r="AB23">
         <v>0.0</v>
       </c>
       <c r="AC23">
         <v>0.0</v>
       </c>
       <c r="AD23">
         <v>0.0</v>
       </c>
       <c r="AE23">
         <v>0.0</v>
       </c>
       <c r="AF23">
         <v>0.0</v>
       </c>
       <c r="AG23">
         <v>0.0</v>
       </c>
       <c r="AH23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>150</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>500000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>151</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>46571000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>61638000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>30544000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>31480999.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>605361000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-22249000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-22186000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-4054000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>-18448305.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2659786.81</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12004065.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>-2407127.23</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>-903000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2140000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>152</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-15254000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>153</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>2605000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>2637000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5495000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1657000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2215000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1901000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3245000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>25294000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>-8759000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>18086000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9194000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>7626000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>154</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-63703000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
-[...1 lines deleted...]
-      </c>
+      <c r="AA28"/>
       <c r="AB28">
         <v>0.0</v>
       </c>
       <c r="AC28">
         <v>0.0</v>
       </c>
       <c r="AD28">
         <v>0.0</v>
       </c>
       <c r="AE28">
         <v>0.0</v>
       </c>
       <c r="AF28">
         <v>0.0</v>
       </c>
       <c r="AG28">
         <v>0.0</v>
       </c>
       <c r="AH28">
+        <v>0.0</v>
+      </c>
+      <c r="AI28">
         <v>49897951.34</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>155</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>-105391000.0</v>
       </c>
-      <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-      <c r="AA29">
-[...1 lines deleted...]
-      </c>
+      <c r="AA29"/>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
       <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29">
         <v>13253325.58</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>13671715.66</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>14515245.6</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>9616088.03</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>156</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-42807000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
-[...1 lines deleted...]
-      </c>
+      <c r="AA30"/>
       <c r="AB30">
         <v>0.0</v>
       </c>
       <c r="AC30">
         <v>0.0</v>
       </c>
       <c r="AD30">
         <v>0.0</v>
       </c>
       <c r="AE30">
+        <v>0.0</v>
+      </c>
+      <c r="AF30">
         <v>-43953623.61</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-45341181.76</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-48138683.23</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-687445.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>