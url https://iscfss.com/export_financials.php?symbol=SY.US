--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -1961,54 +1961,62 @@
         <v>99293000.0</v>
       </c>
       <c r="F36">
         <v>48097000.0</v>
       </c>
       <c r="G36">
         <v>15878000.0</v>
       </c>
       <c r="H36">
         <v>14184000.0</v>
       </c>
       <c r="I36">
         <v>1625000.0</v>
       </c>
       <c r="J36">
         <v>195000.0</v>
       </c>
       <c r="K36">
         <v>137000.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>46</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>115505000.0</v>
+      </c>
+      <c r="C37">
+        <v>119609000.0</v>
+      </c>
+      <c r="D37">
+        <v>117185000.0</v>
+      </c>
+      <c r="E37">
+        <v>109943000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38">
         <v>6.99</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
@@ -5833,55 +5841,65 @@
       </c>
       <c r="AD36">
         <v>14308000.0</v>
       </c>
       <c r="AE36">
         <v>13083000.0</v>
       </c>
       <c r="AF36">
         <v>1625000.0</v>
       </c>
       <c r="AG36">
         <v>38745000.0</v>
       </c>
       <c r="AH36"/>
       <c r="AI36">
         <v>-522117000.0</v>
       </c>
       <c r="AJ36">
         <v>9305000.0</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37" t="s">
         <v>46</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>115427000.0</v>
+      </c>
+      <c r="C37">
+        <v>114476000.0</v>
+      </c>
+      <c r="D37">
+        <v>115505000.0</v>
+      </c>
+      <c r="E37">
+        <v>120771000.0</v>
+      </c>
+      <c r="F37">
+        <v>120835000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
@@ -8183,51 +8201,51 @@
       </c>
       <c r="G2">
         <v>212206000.0</v>
       </c>
       <c r="H2">
         <v>198630000.0</v>
       </c>
       <c r="I2">
         <v>91563000.0</v>
       </c>
       <c r="J2">
         <v>44799000.0</v>
       </c>
       <c r="K2">
         <v>25192000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>99</v>
       </c>
       <c r="B3">
         <v>57212000.0</v>
       </c>
       <c r="C3">
-        <v>46090000.0</v>
+        <v>45918000.0</v>
       </c>
       <c r="D3">
         <v>46090000.0</v>
       </c>
       <c r="E3">
         <v>47086000.0</v>
       </c>
       <c r="F3">
         <v>30081000.0</v>
       </c>
       <c r="G3">
         <v>14087000.0</v>
       </c>
       <c r="H3">
         <v>6129000.0</v>
       </c>
       <c r="I3">
         <v>1666000.0</v>
       </c>
       <c r="J3">
         <v>619000.0</v>
       </c>
       <c r="K3">
         <v>564000.0</v>
       </c>
@@ -8276,51 +8294,51 @@
       </c>
       <c r="G5">
         <v>-56694000.0</v>
       </c>
       <c r="H5">
         <v>145175000.0</v>
       </c>
       <c r="I5">
         <v>49135000.0</v>
       </c>
       <c r="J5">
         <v>24762000.0</v>
       </c>
       <c r="K5">
         <v>-74283000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>102</v>
       </c>
       <c r="B6">
         <v>-182191800.0</v>
       </c>
       <c r="C6">
-        <v>-38393000.0</v>
+        <v>-38565000.0</v>
       </c>
       <c r="D6">
         <v>53959000.0</v>
       </c>
       <c r="E6">
         <v>-39986000.0</v>
       </c>
       <c r="F6">
         <v>63390000.0</v>
       </c>
       <c r="G6">
         <v>-42607000.0</v>
       </c>
       <c r="H6">
         <v>151304000.0</v>
       </c>
       <c r="I6">
         <v>50801000.0</v>
       </c>
       <c r="J6">
         <v>25381000.0</v>
       </c>
       <c r="K6">
         <v>-73719000.0</v>
       </c>
@@ -9389,60 +9407,60 @@
       <c r="AG2">
         <v>24014000.0</v>
       </c>
       <c r="AH2">
         <v>21131000.0</v>
       </c>
       <c r="AI2">
         <v>14789000.0</v>
       </c>
       <c r="AJ2">
         <v>16147000.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>57212000.0</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3">
-        <v>11522500.0</v>
+        <v>11479500.0</v>
       </c>
       <c r="H3">
         <v>11522500.0</v>
       </c>
       <c r="I3">
-        <v>11522000.0</v>
+        <v>11522499.0</v>
       </c>
       <c r="J3">
-        <v>11523000.0</v>
+        <v>11522500.0</v>
       </c>
       <c r="K3">
         <v>11522500.0</v>
       </c>
       <c r="L3">
         <v>11771500.0</v>
       </c>
       <c r="M3">
         <v>11771500.0</v>
       </c>
       <c r="N3">
         <v>11771500.0</v>
       </c>
       <c r="O3">
         <v>11771500.0</v>
       </c>
       <c r="P3">
         <v>14781000.0</v>
       </c>
       <c r="Q3">
         <v>7520250.0</v>
       </c>
       <c r="R3">
         <v>7520250.0</v>
       </c>
@@ -9539,57 +9557,65 @@
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>101</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-43626000.0</v>
+      </c>
       <c r="C5">
         <v>-113150428.0</v>
       </c>
-      <c r="D5"/>
-[...1 lines deleted...]
-      <c r="F5"/>
+      <c r="D5">
+        <v>-103233000.0</v>
+      </c>
+      <c r="E5">
+        <v>-72714000.0</v>
+      </c>
+      <c r="F5">
+        <v>-47106000.0</v>
+      </c>
       <c r="G5">
         <v>-59058000.0</v>
       </c>
       <c r="H5">
         <v>-59058000.0</v>
       </c>
       <c r="I5">
         <v>22940000.0</v>
       </c>
       <c r="J5">
         <v>17552000.0</v>
       </c>
       <c r="K5">
         <v>-22743000.0</v>
       </c>
       <c r="L5">
         <v>-4904000.0</v>
       </c>
       <c r="M5">
         <v>16953000.0</v>
       </c>
       <c r="N5">
         <v>-2095000.0</v>
       </c>
       <c r="O5">
@@ -9663,54 +9689,54 @@
       <c r="A6" t="s">
         <v>102</v>
       </c>
       <c r="B6">
         <v>-43502840.0</v>
       </c>
       <c r="C6">
         <v>-50649797.0</v>
       </c>
       <c r="D6">
         <v>-101808165.0</v>
       </c>
       <c r="E6">
         <v>-63696000.0</v>
       </c>
       <c r="F6">
         <v>-32922000.0</v>
       </c>
       <c r="G6">
         <v>-34757000.0</v>
       </c>
       <c r="H6">
         <v>-47535500.0</v>
       </c>
       <c r="I6">
-        <v>34462000.0</v>
+        <v>34462499.0</v>
       </c>
       <c r="J6">
-        <v>29075000.0</v>
+        <v>29074500.0</v>
       </c>
       <c r="K6">
         <v>-11220500.0</v>
       </c>
       <c r="L6">
         <v>6867500.0</v>
       </c>
       <c r="M6">
         <v>28724500.0</v>
       </c>
       <c r="N6">
         <v>9676500.0</v>
       </c>
       <c r="O6">
         <v>-3606500.0</v>
       </c>
       <c r="P6">
         <v>24055000.0</v>
       </c>
       <c r="Q6">
         <v>-7084750.0</v>
       </c>
       <c r="R6">
         <v>-25095750.0</v>
       </c>
@@ -14005,70 +14031,90 @@
       </c>
       <c r="AF13">
         <v>3063313.22</v>
       </c>
       <c r="AG13">
         <v>3160018.0</v>
       </c>
       <c r="AH13">
         <v>3354987.66</v>
       </c>
       <c r="AI13">
         <v>2582722.42</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>57212000.0</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14"/>
+      <c r="G14">
+        <v>11479500.0</v>
+      </c>
       <c r="H14"/>
-      <c r="I14"/>
-[...1 lines deleted...]
-      <c r="K14"/>
+      <c r="I14">
+        <v>11522499.0</v>
+      </c>
+      <c r="J14">
+        <v>11522500.0</v>
+      </c>
+      <c r="K14">
+        <v>11522500.0</v>
+      </c>
       <c r="L14"/>
-      <c r="M14"/>
-[...1 lines deleted...]
-      <c r="O14"/>
+      <c r="M14">
+        <v>11771500.0</v>
+      </c>
+      <c r="N14">
+        <v>11771500.0</v>
+      </c>
+      <c r="O14">
+        <v>11771500.0</v>
+      </c>
       <c r="P14"/>
-      <c r="Q14"/>
+      <c r="Q14">
+        <v>7520250.0</v>
+      </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14"/>
-      <c r="Z14"/>
+      <c r="Y14">
+        <v>1532250.0</v>
+      </c>
+      <c r="Z14">
+        <v>1532250.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>97404.96</v>
       </c>
       <c r="AG14">
         <v>100479.9</v>
       </c>
       <c r="AH14">
         <v>106679.4</v>
       </c>
       <c r="AI14">
         <v>21055.22</v>
       </c>
@@ -14653,84 +14699,84 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>46571000.0</v>
       </c>
       <c r="D25"/>
       <c r="E25">
         <v>61638000.0</v>
       </c>
       <c r="F25">
         <v>30544000.0</v>
       </c>
       <c r="G25">
         <v>31480999.0</v>
       </c>
       <c r="H25">
         <v>605361000.0</v>
       </c>
       <c r="I25">
-        <v>-22249000.0</v>
+        <v>-33771499.0</v>
       </c>
       <c r="J25">
-        <v>-22186000.0</v>
+        <v>-33708500.0</v>
       </c>
       <c r="K25">
-        <v>-4054000.0</v>
+        <v>-15576500.0</v>
       </c>
       <c r="L25"/>
       <c r="M25">
-        <v>-18448305.0</v>
+        <v>-21460805.0</v>
       </c>
       <c r="N25">
-        <v>2659786.81</v>
+        <v>-27197713.19</v>
       </c>
       <c r="O25">
-        <v>12004065.0</v>
+        <v>-8961435.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25">
-        <v>-2407127.23</v>
+        <v>-17553377.23</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25">
-        <v>-903000.0</v>
+        <v>-2435250.0</v>
       </c>
       <c r="Z25">
-        <v>-2140000.0</v>
+        <v>-3672250.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-15254000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>