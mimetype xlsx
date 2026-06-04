--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,10062 +830,10871 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>19283000.0</v>
+      </c>
+      <c r="C2">
         <v>13141000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17124000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25449000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>37998000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27417000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12093000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-3882000.0</v>
+      </c>
+      <c r="C5">
         <v>-5050000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3539000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3533000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>370000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2354000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-471000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>31594000.0</v>
+      </c>
+      <c r="C7">
         <v>29314000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>31920000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>39314000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>12000.0</v>
       </c>
       <c r="C8">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D8">
         <v>11000.0</v>
       </c>
       <c r="E8">
+        <v>11000.0</v>
+      </c>
+      <c r="F8">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="G8">
         <v>11000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>11000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>440880000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>401846000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>71043000.0</v>
+      </c>
+      <c r="C10">
         <v>56398000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>102763000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>32626000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>43952000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59310000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56655000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>71043000.0</v>
+      </c>
+      <c r="C12">
         <v>56398000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>102763000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32626000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43952000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>59310000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>56655000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>12000.0</v>
       </c>
       <c r="C13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D13">
         <v>11000.0</v>
       </c>
       <c r="E13">
-        <v>12000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="F13">
         <v>12000.0</v>
       </c>
       <c r="G13">
+        <v>12000.0</v>
+      </c>
+      <c r="H13">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>119822088.0</v>
+      </c>
+      <c r="C14">
         <v>115435000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>112899586.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>113245421.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>110644366.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120426397.0</v>
       </c>
       <c r="G14">
         <v>120426397.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>120426397.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>11000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="G15">
         <v>11000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15">
+        <v>11000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>22</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>3794000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3787000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4480000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5927000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4530000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17946000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>50181000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>56343000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1041000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>155189000.0</v>
+      </c>
+      <c r="C20">
         <v>152625000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>131363000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>131383000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>128871000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>115750000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>101672000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>268073000.0</v>
+      </c>
+      <c r="C21">
         <v>292913000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>282793000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>309215000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>338310000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>289473000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>258297000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>74926000.0</v>
+      </c>
+      <c r="C22">
         <v>77101000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>97137000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>165220000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>109556000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>64818000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>35611000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>823223000.0</v>
+      </c>
+      <c r="C23">
         <v>794207000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>835003000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>869683000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>794483000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>646676000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>525711000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>276591000.0</v>
+      </c>
+      <c r="C24">
         <v>278271000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>279951000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>309631000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>263188000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>273392000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>216332000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26">
+        <v>26482000.0</v>
+      </c>
+      <c r="C26">
         <v>24891000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>25940000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>25095000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>23362000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>25384000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-36199000.0</v>
+      </c>
+      <c r="C28">
         <v>254437000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>230358000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>319569000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>236456000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>162186000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>166568000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>685702000.0</v>
+      </c>
+      <c r="C29">
         <v>668743000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>700401000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>695671000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>634053000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>503105000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>417018000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>39914000.0</v>
+      </c>
+      <c r="C30">
         <v>36263000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31390000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51163000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>64792000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>37135000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31427000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-57808000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-113536000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-188552000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-166174000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>139862000.0</v>
+      </c>
+      <c r="C32">
         <v>107321000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>152411000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>168142000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>113901000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>73389000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>77496000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>604219000.0</v>
+      </c>
+      <c r="C33">
         <v>615909000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>596386000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>614676000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>565417000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>479350000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>398020000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>3396000.0</v>
+      </c>
+      <c r="C34">
         <v>3252000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4771000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>349847000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>269330000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1943000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>306000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>338220000.0</v>
+      </c>
+      <c r="C35">
         <v>336008000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>349597000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>400028000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>325673000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>271130000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>281721000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>4214000.0</v>
+      </c>
+      <c r="C36">
         <v>3644000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5003000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4729000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>765000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1041000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-397814000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>8991000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10868000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1386000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>206000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>33121000.0</v>
+      </c>
+      <c r="C39">
         <v>8536000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7327000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5998000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10766000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6063000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3998000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>48979000.0</v>
+      </c>
+      <c r="C40">
         <v>43616000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>35230000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>45840000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>53433000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>48948000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>31211000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>58006000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>62485000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>62376000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>65389000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>473423000.0</v>
+      </c>
+      <c r="C42">
         <v>467076000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>459684000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>440880000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>401846000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>265478000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>196473000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>233725000.0</v>
+      </c>
+      <c r="C45">
         <v>202997000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>190965000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>136492000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>86469000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>47357000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>37845000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>149543000.0</v>
+      </c>
+      <c r="C46">
         <v>141107000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>143802000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>136492000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>63506000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>47357000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>37845000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>98184000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>63506000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>47357000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>37845000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-63692000.0</v>
+      </c>
+      <c r="C48">
         <v>-74816000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-56956000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-54568000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-48583000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>13765000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2218000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-54568000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-48583000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
         <v>3250000.0</v>
       </c>
       <c r="C50">
+        <v>3250000.0</v>
+      </c>
+      <c r="D50">
         <v>21250000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3250000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>17220000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>13042000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6891000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>34844000.0</v>
+      </c>
+      <c r="C51">
         <v>310835000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>333121000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>352195000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>280408000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>221496000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>223223000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>10880000.0</v>
+      </c>
+      <c r="C52">
         <v>10426000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>28383000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10173000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>17220000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>13042000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6891000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>823223000.0</v>
+      </c>
+      <c r="C55">
         <v>794207000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>835003000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>869683000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>794483000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>646676000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>525711000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>219004000.0</v>
+      </c>
+      <c r="C56">
         <v>178298000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>238617000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>255007000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>229066000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>167326000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>127691000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>79142000.0</v>
+      </c>
+      <c r="C57">
         <v>70977000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>86206000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>86865000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>115165000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>93937000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>50195000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>417362000.0</v>
+      </c>
+      <c r="C58">
         <v>406985000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>435803000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>486893000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>440838000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>365067000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>331916000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>405861000.0</v>
+      </c>
+      <c r="C60">
         <v>387222000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>399200000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>382790000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>353645000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>281609000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>193795000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>29874000.0</v>
+      </c>
+      <c r="C2">
+        <v>19283000.0</v>
+      </c>
+      <c r="D2">
         <v>29369000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>26168000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>28035000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13141000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28348000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>26567000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>25022000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>17124000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>27398000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>34824000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>49202000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>25449000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>42108000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>54730000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>56749000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>37998000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>40971000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>41995000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>40977000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>26917000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-3229000.0</v>
+      </c>
+      <c r="C5">
+        <v>-3882000.0</v>
+      </c>
+      <c r="D5">
         <v>-4705000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-4851000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-4833000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-5050000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-2591000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-3367000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-4350000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-3539000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-6013000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4006000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3677000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3533000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-5140000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2327000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1590000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>370000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>430000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1346000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1182000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2353999.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>193795000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>193795000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>30425000.0</v>
+      </c>
+      <c r="C7">
+        <v>31594000.0</v>
+      </c>
+      <c r="D7">
         <v>30401000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>26573000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>28051000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>29314000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>29808000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>28080000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>29786000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>31920000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>33016000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>34420000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>37989000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>39314000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>40032000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>36191000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>33815000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>12000.0</v>
       </c>
       <c r="C8">
         <v>12000.0</v>
       </c>
       <c r="D8">
         <v>12000.0</v>
       </c>
       <c r="E8">
         <v>12000.0</v>
       </c>
       <c r="F8">
         <v>12000.0</v>
       </c>
       <c r="G8">
         <v>12000.0</v>
       </c>
       <c r="H8">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="I8">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="J8">
         <v>11000.0</v>
       </c>
       <c r="K8">
         <v>11000.0</v>
       </c>
       <c r="L8">
         <v>11000.0</v>
       </c>
       <c r="M8">
         <v>11000.0</v>
       </c>
       <c r="N8">
-        <v>12000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="O8">
-        <v>12000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="P8">
         <v>12000.0</v>
       </c>
       <c r="Q8">
         <v>12000.0</v>
       </c>
       <c r="R8">
         <v>12000.0</v>
       </c>
       <c r="S8">
         <v>12000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>12000.0</v>
+      </c>
+      <c r="U8">
+        <v>12000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>453413000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>447649000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>440880000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>438698000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>431637000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>430208000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>401846000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>377649000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>91943000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>91943000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>27481000.0</v>
+      </c>
+      <c r="C10">
+        <v>71043000.0</v>
+      </c>
+      <c r="D10">
         <v>70518000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>26943000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>23966000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>56398000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>59862000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>90768000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>43811000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>102763000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>78113000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>43116000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>55016000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>32626000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>30620000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>25220000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>18658000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>43952000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>90869000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>76517000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>19945000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>59310000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-56655000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-56655000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>27481000.0</v>
+      </c>
+      <c r="C12">
+        <v>71043000.0</v>
+      </c>
+      <c r="D12">
         <v>70518000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>26943000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>23966000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>56398000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>59862000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>90768000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>43811000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>102763000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>78113000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>43116000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>55016000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>32626000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>30620000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>25220000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>18658000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>43952000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>90869000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>76517000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>19945000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>59310000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>56655000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>56655000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>12000.0</v>
       </c>
       <c r="C13">
         <v>12000.0</v>
       </c>
       <c r="D13">
         <v>12000.0</v>
       </c>
       <c r="E13">
         <v>12000.0</v>
       </c>
       <c r="F13">
         <v>12000.0</v>
       </c>
       <c r="G13">
         <v>12000.0</v>
       </c>
       <c r="H13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="I13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="J13">
         <v>11000.0</v>
       </c>
       <c r="K13">
         <v>11000.0</v>
       </c>
       <c r="L13">
         <v>11000.0</v>
       </c>
       <c r="M13">
         <v>11000.0</v>
       </c>
       <c r="N13">
-        <v>12000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="O13">
-        <v>12000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="P13">
         <v>12000.0</v>
       </c>
       <c r="Q13">
         <v>12000.0</v>
       </c>
       <c r="R13">
         <v>12000.0</v>
       </c>
       <c r="S13">
         <v>12000.0</v>
       </c>
       <c r="T13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="U13">
         <v>12000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
+      <c r="V13">
+        <v>11000.0</v>
+      </c>
+      <c r="W13">
+        <v>12000.0</v>
+      </c>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>116894080.0</v>
+      </c>
+      <c r="C14">
+        <v>116711906.0</v>
+      </c>
+      <c r="D14">
         <v>119907619.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>119389997.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>115885111.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>115435000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>118445235.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>117023112.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>115038929.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>114818226.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>114656761.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>112692543.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>112102198.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>112414376.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>113202846.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>115384273.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>113698513.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>112242807.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>112153832.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>109163698.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>120426397.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>120426397.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>121958707.0</v>
       </c>
       <c r="X14">
         <v>121958707.0</v>
       </c>
-      <c r="Y14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:25">
+      <c r="Y14">
+        <v>121958707.0</v>
+      </c>
+      <c r="Z14">
+        <v>121958707.0</v>
+      </c>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>11000.0</v>
       </c>
       <c r="N15">
-        <v>12000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="O15">
-        <v>12000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="P15">
         <v>12000.0</v>
       </c>
       <c r="Q15">
         <v>12000.0</v>
       </c>
       <c r="R15">
         <v>12000.0</v>
       </c>
       <c r="S15">
         <v>12000.0</v>
       </c>
       <c r="T15">
+        <v>12000.0</v>
+      </c>
+      <c r="U15">
+        <v>12000.0</v>
+      </c>
+      <c r="V15">
         <v>11000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>3794000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>3787000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16"/>
       <c r="O16">
-        <v>56343000.0</v>
+        <v>4480000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16">
+        <v>56343000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
         <v>5927000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1050000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1350000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>4530000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17">
         <v>4684000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>4684000.0</v>
       </c>
-      <c r="U17"/>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...4 lines deleted...]
-      </c>
+      <c r="K18"/>
+      <c r="L18"/>
       <c r="M18">
         <v>50181000.0</v>
       </c>
       <c r="N18">
-        <v>56343000.0</v>
+        <v>50181000.0</v>
       </c>
       <c r="O18">
-        <v>56343000.0</v>
+        <v>50181000.0</v>
       </c>
       <c r="P18">
         <v>56343000.0</v>
       </c>
       <c r="Q18">
         <v>56343000.0</v>
       </c>
       <c r="R18">
+        <v>56343000.0</v>
+      </c>
+      <c r="S18">
+        <v>56343000.0</v>
+      </c>
+      <c r="T18">
         <v>55949000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>55472000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>55472000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>161144000.0</v>
+      </c>
+      <c r="C20">
+        <v>155189000.0</v>
+      </c>
+      <c r="D20">
         <v>155017000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>154995000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>154681000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>152625000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>153043000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>131178000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>130987000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>131363000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>130875000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>131168000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>131196000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>131383000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>128057000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>128628000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>129592000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>128871000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>115158000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>115532000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>115610000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>115750000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>265541000.0</v>
+      </c>
+      <c r="C21">
+        <v>268073000.0</v>
+      </c>
+      <c r="D21">
         <v>275118000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>282305000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>289230000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>292913000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>301309000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>269696000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>275876000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>282793000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>288749000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>295656000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>302299000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>309215000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>315064000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>323024000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>331589000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>338310000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>271831000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>277907000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>283617000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>289473000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>87609000.0</v>
+      </c>
+      <c r="C22">
+        <v>74926000.0</v>
+      </c>
+      <c r="D22">
         <v>70316000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>78653000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>86863000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>77101000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>74942000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>83668000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>95151000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>97137000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>103224000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>126518000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>149555000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>165220000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>166430000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>161919000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>140067000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>109556000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>80705000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>74475000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>74131000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>64818000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>856405000.0</v>
+      </c>
+      <c r="C23">
+        <v>823223000.0</v>
+      </c>
+      <c r="D23">
         <v>844422000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>822142000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>824585000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>794207000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>853411000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>830026000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>808612000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>835003000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>865485000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>871141000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>929652000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>869683000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>920503000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>909220000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>914851000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>794483000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>733745000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>718687000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>675149000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>646676000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>193795000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>193795000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>276983000.0</v>
+      </c>
+      <c r="C24">
+        <v>276591000.0</v>
+      </c>
+      <c r="D24">
         <v>277823000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>278243000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>303663000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>278271000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>279503000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>279111000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>279531000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>279951000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>298371000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>308791000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>357211000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>309631000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>310051000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>310471000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>320891000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>263188000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>219967000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>223111000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>382917000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>273392000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26">
+        <v>27317000.0</v>
+      </c>
+      <c r="C26">
+        <v>26482000.0</v>
+      </c>
+      <c r="D26">
         <v>25826000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>26332000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>25844000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>24891000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>25431000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>24920000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>26341000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>25940000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>25234000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>25792000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>25132000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>25095000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>25953000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>24624000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>23904000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>23362000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>21997000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>25460000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>25460000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>25384000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>6194000.0</v>
+      </c>
+      <c r="C28">
+        <v>240392000.0</v>
+      </c>
+      <c r="D28">
         <v>244050000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>284335000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>310998000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>254437000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>252699000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>219673000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>272785000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>230358000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>256524000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>303345000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>343434000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>319569000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>322713000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>324692000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>339298000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>236456000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>143332000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>160828000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>386019000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>162486000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>56655000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>56655000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>707935000.0</v>
+      </c>
+      <c r="C29">
+        <v>685702000.0</v>
+      </c>
+      <c r="D29">
         <v>689430000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>679921000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>688055000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>668743000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>699400000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>690492000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>674549000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>700401000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>694318000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>698238000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>735508000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>695671000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>711336000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>695632000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>704237000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>634053000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>569696000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>557420000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>521398000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>503105000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>89213000.0</v>
+      </c>
+      <c r="C30">
+        <v>39914000.0</v>
+      </c>
+      <c r="D30">
         <v>90673000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>97437000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>92348000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>36263000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>73662000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>67520000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>75355000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>31390000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>76268000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>85522000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>107506000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>51163000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>109075000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>110092000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>143081000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>64792000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>81443000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>81694000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>95067000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>32758000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-40627000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-58448000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-57808000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-45086000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-69741000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-81085000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-113536000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-51494000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-283783000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-283793000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31"/>
       <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-166174000.0</v>
       </c>
-      <c r="Y31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:25">
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>107606000.0</v>
+      </c>
+      <c r="C32">
+        <v>139862000.0</v>
+      </c>
+      <c r="D32">
         <v>141698000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>124500000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>128515000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>107321000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>128456000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>173244000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>150437000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>152411000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>176637000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>174221000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>212373000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>168142000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>198317000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>182649000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>189340000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>113901000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>149034000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>130898000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>81125000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>73389000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>626532000.0</v>
+      </c>
+      <c r="C33">
+        <v>604219000.0</v>
+      </c>
+      <c r="D33">
         <v>603507000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>607774000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>613045000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>615909000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>635573000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>578642000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>587299000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>596386000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>601907000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>609077000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>610996000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>614676000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>606265000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>602101000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>601467000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>565417000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>470052000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>475899000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>480321000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>479350000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-56655000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>-56655000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>2551000.0</v>
+      </c>
+      <c r="C34">
+        <v>3396000.0</v>
+      </c>
+      <c r="D34">
         <v>3410000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>3613000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>3457000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>3252000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>5036000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>3107000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>3386000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>4771000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>3671000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>346920000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>398141000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>349847000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>350204000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>346496000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>354368000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>269330000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>227642000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>390540000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>390540000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>7483000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>337436000.0</v>
+      </c>
+      <c r="C35">
+        <v>338220000.0</v>
+      </c>
+      <c r="D35">
         <v>336848000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>333846000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>360418000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>336008000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>347382000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>343755000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>345968000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>349597000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>385847000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>397101000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>448322000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>400028000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>406547000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>402839000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>410711000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>325673000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>283591000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>286721000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>446012000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>271130000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>31016000.0</v>
+      </c>
+      <c r="C36">
+        <v>4214000.0</v>
+      </c>
+      <c r="D36">
         <v>262000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>302000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3407000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>3644000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>4148000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>5237000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>807000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>5003000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>6917000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>5260000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>2408000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>4729000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>6028000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>5728000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4612000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>765000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1506000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>211000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>4684000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1386000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-56655000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-56655000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>7803000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>9050000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>8991000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>13842000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>11124000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>11931000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>10868000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2299000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>-1000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>5029000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>25570000.0</v>
+      </c>
+      <c r="C39">
+        <v>33121000.0</v>
+      </c>
+      <c r="D39">
         <v>9408000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>11335000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>8363000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>8536000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>9372000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>9428000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>6996000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>7327000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5973000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6908000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>6579000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>5998000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>8113000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>9888000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>11578000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>10766000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>10676000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>10103000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>5685000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>10440000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>81732000.0</v>
+      </c>
+      <c r="C40">
+        <v>48979000.0</v>
+      </c>
+      <c r="D40">
         <v>58659000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>52728000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>44640000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>43616000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>50731000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>41692000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>34999000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>35230000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>49398000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>42875000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>46747000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>45840000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>64078000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>59849000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>57261000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>53433000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>59454000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>55662000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>49679000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>53978000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>57555000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>57819000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>58006000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>62949000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>62818000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>62789000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>62485000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>63624000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>63610000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>62595000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>472145000.0</v>
+      </c>
+      <c r="C42">
+        <v>473423000.0</v>
+      </c>
+      <c r="D42">
         <v>469731000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>468065000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>466741000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>467076000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>464871000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>463027000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>460927000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>459684000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>455767000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>453413000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>447649000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>440880000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>438698000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>431637000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>430208000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>401846000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>377649000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>350017000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>91943000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>265478001.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>167775000.0</v>
+      </c>
+      <c r="C45">
+        <v>233725000.0</v>
+      </c>
+      <c r="D45">
         <v>143680000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>140114000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>139154000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>202997000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>143398000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>139643000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>141491000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>190965000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>142265000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>144599000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>142094000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>136492000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>123349000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>56180000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>167775000.0</v>
+      </c>
+      <c r="C46">
+        <v>149543000.0</v>
+      </c>
+      <c r="D46">
         <v>146555000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>143111000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>139154000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>141107000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>143398000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>139643000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>145378000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>143802000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>142265000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>144599000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>142094000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>136492000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>123349000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>110301000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>101151000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>63506000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>58767000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>56180000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>50605000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>47357000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>111137000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>105167000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>98184000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>123349000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>74831000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>67841000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>63506000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>58767000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>50605000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>50605000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-72226000.0</v>
+      </c>
+      <c r="C48">
+        <v>-63692000.0</v>
+      </c>
+      <c r="D48">
         <v>-56681000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-64798000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-80778000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-74816000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-45645000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-51541000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-64820000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-56956000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-57068000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-63221000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-68936000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-54568000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-35535000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-47411000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-51714000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-48583000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-42596000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-31300000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>22298000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>13765000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-63221000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-68936000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-54568000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-35535000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-47411000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-51714000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-48583000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-42596000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>22298000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>22298000.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
-        <v>3250000.0</v>
+        <v>34250000.0</v>
       </c>
       <c r="C50">
         <v>3250000.0</v>
       </c>
       <c r="D50">
         <v>3250000.0</v>
       </c>
       <c r="E50">
         <v>3250000.0</v>
       </c>
       <c r="F50">
         <v>3250000.0</v>
       </c>
       <c r="G50">
         <v>3250000.0</v>
       </c>
       <c r="H50">
         <v>3250000.0</v>
       </c>
       <c r="I50">
-        <v>21250000.0</v>
+        <v>3250000.0</v>
       </c>
       <c r="J50">
         <v>3250000.0</v>
       </c>
       <c r="K50">
-        <v>3250000.0</v>
+        <v>21250000.0</v>
       </c>
       <c r="L50">
         <v>3250000.0</v>
       </c>
       <c r="M50">
         <v>3250000.0</v>
       </c>
       <c r="N50">
         <v>3250000.0</v>
       </c>
       <c r="O50">
         <v>3250000.0</v>
       </c>
       <c r="P50">
         <v>3250000.0</v>
       </c>
       <c r="Q50">
+        <v>3250000.0</v>
+      </c>
+      <c r="R50">
+        <v>3250000.0</v>
+      </c>
+      <c r="S50">
         <v>17220000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>14234000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>14234000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>23047000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>13042000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>33675000.0</v>
+      </c>
+      <c r="C51">
+        <v>311435000.0</v>
+      </c>
+      <c r="D51">
         <v>314568000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>311278000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>334964000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>310835000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>312561000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>310441000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>316596000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>333121000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>334637000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>346461000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>398450000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>352195000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>353333000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>349912000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>357956000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>280408000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>234201000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>237345000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>405964000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>221796000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>10042000.0</v>
+      </c>
+      <c r="C52">
+        <v>10880000.0</v>
+      </c>
+      <c r="D52">
         <v>11189000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>10972000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>10350000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>10426000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>10303000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>9881000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>10855000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>28383000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>10145000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>10144000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>10334000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>10173000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>9735000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>9891000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>10034000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>17220000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>14234000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>14234000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>23047000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>13042000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
         <v>25276000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>113310000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>113310000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>856405000.0</v>
+      </c>
+      <c r="C55">
+        <v>823223000.0</v>
+      </c>
+      <c r="D55">
         <v>844422000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>822142000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>824585000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>794207000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>853411000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>830026000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>808612000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>835003000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>865485000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>871141000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>929652000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>869683000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>920503000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>909220000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>914851000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>794483000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>733745000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>718687000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>675149000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>646676000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>229873000.0</v>
+      </c>
+      <c r="C56">
+        <v>219004000.0</v>
+      </c>
+      <c r="D56">
         <v>240915000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>214368000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>211540000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>178298000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>217838000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>251384000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>221313000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>238617000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>263578000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>262064000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>318656000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>255007000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>314238000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>307119000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>313384000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>229066000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>263693000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>242789000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>194828000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>167326000.0</v>
       </c>
-      <c r="V56"/>
-[...1 lines deleted...]
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56"/>
+      <c r="Z56">
         <v>56655000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>56655000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>122267000.0</v>
+      </c>
+      <c r="C57">
+        <v>79142000.0</v>
+      </c>
+      <c r="D57">
         <v>99217000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>89868000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>83025000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>70977000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>89382000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>78140000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>70876000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>86206000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>86941000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>87843000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>106283000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>86865000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>115921000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>124470000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>124044000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>115165000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>114659000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>111891000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>113703000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>93937000.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>459703000.0</v>
+      </c>
+      <c r="C58">
+        <v>417362000.0</v>
+      </c>
+      <c r="D58">
         <v>436065000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>423714000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>443443000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>406985000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>436764000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>421895000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>416844000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>435803000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>472788000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>484944000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>554605000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>486893000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>522468000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>527309000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>534755000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>440838000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>398250000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>398612000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>559715000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>365067000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>396702000.0</v>
+      </c>
+      <c r="C60">
+        <v>405861000.0</v>
+      </c>
+      <c r="D60">
         <v>408357000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>398428000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>381142000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>387222000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>416647000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>408131000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>391768000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>399200000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>392697000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>386197000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>375047000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>382790000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>398035000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>381911000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>380096000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>353645000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>335495000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>320075000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>115434000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>281609000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60">
         <v>193795000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>193795000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>363824000.0</v>
+      </c>
+      <c r="C2">
         <v>354776000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>413548000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>479267000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>426294000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>260616000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>219819000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>51354000.0</v>
+      </c>
+      <c r="C3">
         <v>44446000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>40751000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>38175000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>32230000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>25365000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21659000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>39293000.0</v>
+      </c>
+      <c r="C5">
         <v>16100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>20856000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>41447000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-29097000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>41010000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>25425000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>90647000.0</v>
+      </c>
+      <c r="C6">
         <v>60546000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>61607000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>79622000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3133000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>66375000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>47084000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>182088000.0</v>
+      </c>
+      <c r="C9">
         <v>153744000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>152944000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>216469000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>204162000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>142773000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>98156000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>13488000.0</v>
+      </c>
+      <c r="C10">
         <v>-8740000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-10060000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13721000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-53530000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22759000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2786000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>2364000.0</v>
+      </c>
+      <c r="C11">
         <v>9120000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-7672000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>19415000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8818000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6776000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4671000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>25805000.0</v>
+      </c>
+      <c r="C12">
         <v>24840000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>30916000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15753000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24433000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18251000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22639000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>11124000.0</v>
+      </c>
+      <c r="C15">
         <v>-17860000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2388000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5694000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-62348000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15983000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7457000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-5694000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-62348000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15983000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7457000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>11124000.0</v>
+      </c>
+      <c r="C17">
         <v>-17860000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-21533000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5694000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-62348000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>15983000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>7457000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-25805000.0</v>
+      </c>
+      <c r="C18">
         <v>-24840000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-27830000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15753000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-24433000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18276000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22639000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-536000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>7082000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>30579000.0</v>
+      </c>
+      <c r="C21">
         <v>18277000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16129000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30010000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-36179000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>39899000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25125000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>515333000.0</v>
+      </c>
+      <c r="C23">
         <v>490243000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>550363000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>665726000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>666635000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>363490000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>292850000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>51354000.0</v>
+      </c>
+      <c r="C25">
         <v>44446000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>39125000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>38175000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32230000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25365000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21659000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>113</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>8500000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9200000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9800000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7600000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5900000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>122565000.0</v>
+      </c>
+      <c r="C28">
         <v>99864000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>101096000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>137042000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>210175000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>79627000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>53588000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>2364000.0</v>
+      </c>
+      <c r="C29">
         <v>9120000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2658000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19415000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8818000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6776000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4671000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>151509000.0</v>
+      </c>
+      <c r="C30">
         <v>135467000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>136815000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>186459000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>240341000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>102874000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>73031000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-17091000.0</v>
+      </c>
+      <c r="C31">
         <v>-27017000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-26189000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16289000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-17351000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-17140000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-22339000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>545912000.0</v>
+      </c>
+      <c r="C32">
         <v>508520000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>566492000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>695736000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>630456000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>403389000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>317975000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>80158000.0</v>
+      </c>
+      <c r="C2">
+        <v>72013000.0</v>
+      </c>
+      <c r="D2">
         <v>104596000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>108676000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>78539000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>65828000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>101807000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>107100000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>80040000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>69671000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>112633000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>126895000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>104349000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>88593000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>130521000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>139193000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>120960000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>96489000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>110965000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>122534000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>96306000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>73917000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>77204000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>68460000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>41035000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>13067000.0</v>
+      </c>
+      <c r="C3">
+        <v>13376000.0</v>
+      </c>
+      <c r="D3">
         <v>12881000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>12697000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>12400000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>12155000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>11324000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>10593000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>10374000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>10967000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>10500000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>10026000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>9258000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>9341000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>15156000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>9780000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>9494000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>8541000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>8019000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7770000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7900000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>7904000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5852000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5854000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5755000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-6584000.0</v>
+      </c>
+      <c r="C5">
+        <v>-6946000.0</v>
+      </c>
+      <c r="D5">
         <v>21650000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>28259000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-3670000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-16291000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>15008000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>19734000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-2350000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-6556000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>18819000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>15085000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-6492000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-18457000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>25249000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>18450000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>18237000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-9487000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>782000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-40864000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>20472000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1731000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>27543000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>25793000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-13996000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>6483000.0</v>
+      </c>
+      <c r="C6">
+        <v>6430000.0</v>
+      </c>
+      <c r="D6">
         <v>34531000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>40956000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>8730000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4136000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>26332000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>30327000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>8024000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>4411000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>29319000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>25111000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2766000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-9116000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>40405000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>28230000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>27731000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-946000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>8801000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-33094000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>28372000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>6173000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>33395000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>31647000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-8241000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>37157000.0</v>
+      </c>
+      <c r="C9">
+        <v>27937000.0</v>
+      </c>
+      <c r="D9">
         <v>57307000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>63963000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>32881000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>21445000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>48689000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>53022000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>30589000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>21196000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>48145000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>50233000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>33370000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>19331000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>58877000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>67607000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>70654000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>42375000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>50992000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>58355000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>52440000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>38004000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>50308000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>44362000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>10099000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-11340000.0</v>
+      </c>
+      <c r="C10">
+        <v>-13164000.0</v>
+      </c>
+      <c r="D10">
         <v>15583000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>21110000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-10041000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-20981000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>5853000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>13721000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-7332000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-16202000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>12839000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>10599000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-17296000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-25017000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>20985000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>15286000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2467000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-13077000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3489000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-48380000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>11416000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4195000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>23551000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>21873000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-18470000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>-2806000.0</v>
+      </c>
+      <c r="C11">
+        <v>-6153000.0</v>
+      </c>
+      <c r="D11">
         <v>7466000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>5130000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-4079000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>8189000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-43000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>442000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>532000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-16314000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>6686000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>4884000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2928000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-5984000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>9109000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>10983000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>5307000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-7090000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>7807000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>5218000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2883000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1475000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>5811000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>5459000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-3019000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>4756000.0</v>
+      </c>
+      <c r="C12">
+        <v>6218000.0</v>
+      </c>
+      <c r="D12">
         <v>6067000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>7149000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>6371000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4690000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>9155000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6013000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4982000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>9646000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>5980000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4486000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10804000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6560000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4264000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3164000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1765000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3590000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4271000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7516000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9056000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4643000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3992000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4308000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5333000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13">
         <v>7000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-8534000.0</v>
+      </c>
+      <c r="C15">
+        <v>-7011000.0</v>
+      </c>
+      <c r="D15">
         <v>8117000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>15980000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-5962000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-29170000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>5896000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>13279000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-7864000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>112000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>6153000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>5715000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-14368000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-19033000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>11876000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>4303000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2840000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-5987000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-11296000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-53598000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>8533000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2720000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>17740000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>16414000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-15451000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>5715000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-14368000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-19033000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>11876000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4303000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2840000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-5987000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-11296000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>8533000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>8533000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>17740000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>16414000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-15451000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-8534000.0</v>
+      </c>
+      <c r="C17">
+        <v>-7011000.0</v>
+      </c>
+      <c r="D17">
         <v>8117000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>15980000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-5962000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-29170000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>5896000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>13279000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-7864000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>112000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>6153000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>5715000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-14368000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-19033000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>11876000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>4303000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2840000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-5987000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-11296000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>8533000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>8533000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2720000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>17740000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>16414000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-15451000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-4756000.0</v>
+      </c>
+      <c r="C18">
+        <v>-6218000.0</v>
+      </c>
+      <c r="D18">
         <v>-6067000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-7149000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-6371000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4690000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9155000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-6013000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4982000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9646000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-5980000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4486000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-10804000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-6560000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4264000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3164000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1765000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-3590000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4271000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-7516000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-9056000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4643000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3992000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4308000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-5333000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>1696000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-173000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1952000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>277000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-197000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2568000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>1387000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>3348000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>799000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>799000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-6601000.0</v>
+      </c>
+      <c r="C21">
+        <v>-10722000.0</v>
+      </c>
+      <c r="D21">
         <v>21508000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>24724000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4931000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-13026000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>13371000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>20006000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-2073000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-9020000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>18079000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>13389000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-6319000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-20409000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>24972000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>18647000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-10874000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2566000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-42412000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>19673000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1809000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>26165000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>24939000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-9396000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>123916000.0</v>
+      </c>
+      <c r="C23">
+        <v>110672000.0</v>
+      </c>
+      <c r="D23">
         <v>140395000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>147915000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>116351000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>100299000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>137125000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>140116000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>112702000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>99887000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>142699000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>163739000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>144038000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>128333000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>164426000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>188153000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>184814000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>149738000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>164523000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>223301000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>129073000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>113730000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>101347000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>87883000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>60530000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>13067000.0</v>
+      </c>
+      <c r="C25">
+        <v>13376000.0</v>
+      </c>
+      <c r="D25">
         <v>12881000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>12697000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>12400000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>12155000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11324000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>10593000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>10374000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>10967000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10500000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>10026000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>9258000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9341000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>9560000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9780000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9494000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>8541000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>8019000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>7770000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7900000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7904000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5852000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5854000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5755000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>8500000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>9200000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>9800000.0</v>
       </c>
-      <c r="N27">
-[...4 lines deleted...]
-      <c r="Q27">
+      <c r="P27">
+        <v>15055000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>7600000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>5900000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>36589000.0</v>
+      </c>
+      <c r="C28">
+        <v>31419000.0</v>
+      </c>
+      <c r="D28">
         <v>28586000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>31940000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>30620000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>18690000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28336000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>26588000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>26250000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>12387000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>23431000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>30209000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>33057000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>23264000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>41804000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>41804000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>45225000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>39643000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>48072000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>95288000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>27172000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>28739000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>20096000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>15360000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>15432000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>-2806000.0</v>
+      </c>
+      <c r="C29">
+        <v>-6153000.0</v>
+      </c>
+      <c r="D29">
         <v>7466000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>5130000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4079000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>8189000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-43000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>442000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>532000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-16314000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6686000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4884000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2928000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5984000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>9109000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>10983000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5307000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-7090000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>7807000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5218000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2883000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1475000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5811000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>5459000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3019000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>43758000.0</v>
+      </c>
+      <c r="C30">
+        <v>38659000.0</v>
+      </c>
+      <c r="D30">
         <v>35799000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>39239000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>37812000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>34471000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>35318000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>33016000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>32662000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>30216000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>30066000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>36844000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>39689000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>39740000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>33905000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>48960000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>63854000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>53249000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>53558000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>100767000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>32767000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>39813000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>24143000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>19423000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>19495000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-4739000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2442000.0</v>
+      </c>
+      <c r="D31">
         <v>-5925000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-3614000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-5110000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-7955000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-7518000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-6285000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-5259000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-7182000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-5240000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-2790000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-10977000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-4608000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-3987000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-3361000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-4333000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2203000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-923000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-5968000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-8257000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2386000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-2614000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-3066000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-9074000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>117315000.0</v>
+      </c>
+      <c r="C32">
+        <v>99950000.0</v>
+      </c>
+      <c r="D32">
         <v>161903000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>172639000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>111420000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>87273000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>150496000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>160122000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>110629000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>90867000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>160778000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>177128000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>137719000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>107924000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>189398000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>206800000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>191614000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>138864000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>161957000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>180889000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>148746000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>111921000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>127512000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>112822000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>51134000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>56398000.0</v>
+      </c>
+      <c r="C2">
         <v>102763000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32626000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43952000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59310000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56655000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32488000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>25385000</v>
+      </c>
+      <c r="C3">
         <v>20116000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33189000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>39684000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24975000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16264000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8165000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-8934000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-14497000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>24816000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3317000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>14645000.0</v>
+      </c>
+      <c r="C6">
         <v>-46365000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>70137000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-11326000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-15358000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2655000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>24167000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-29305000.0</v>
+      </c>
+      <c r="C7">
         <v>10528000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>59289000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-73592000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-54780000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>21054000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5357000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>8992000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-26015000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-17437000.0</v>
+      </c>
+      <c r="C9">
         <v>-2378000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>14373000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8992000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-26015000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9462000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-7104000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>2840000.0</v>
+      </c>
+      <c r="C10">
         <v>22695000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>68190000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-57034000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-39656000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-17023000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12960000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-31529000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14208000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12647000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2278000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>53013000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>112169000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-1558000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-1969000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-14915000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-125000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>20158000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2282000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>51354000.0</v>
+      </c>
+      <c r="C14">
         <v>44446000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40751000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38175000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>32230000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25365000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21659000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
         <v>110033000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>582000.0</v>
       </c>
-      <c r="G15">
-[...3 lines deleted...]
-    <row r="16" spans="1:7">
+      <c r="H15">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>71043000.0</v>
+      </c>
+      <c r="C16">
         <v>56398000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>102763000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>32626000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>43952000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>59310000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>56655000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>26045000.0</v>
+      </c>
+      <c r="C18">
         <v>41191000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>83180000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7375000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8715000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>46897000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>27490000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-84643000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-43929000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-45018000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>7243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25384000.0</v>
       </c>
       <c r="G19">
         <v>-25384000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19">
+        <v>-25384000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>257663000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>399264000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>64938000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-4073000.0</v>
+      </c>
+      <c r="C21">
         <v>-22021000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-13875000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>26813000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>52425000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4044000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16501000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>11124000.0</v>
+      </c>
+      <c r="C22">
         <v>-17860000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-2388000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5694000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-62348000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15983000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7457000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-2900000.0</v>
+      </c>
+      <c r="C23">
         <v>-22021000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-31726000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6865000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>237563000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6010000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>1463000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>24000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-90473000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>579000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1296000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>6605000.0</v>
+      </c>
+      <c r="C25">
         <v>18479000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17101000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>26588000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1841000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3602000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>142</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-8038000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-280701000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-281638000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>20000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>9247000.0</v>
+      </c>
+      <c r="C27">
         <v>7392000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>18804000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>50634000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>128775000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1827000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>808000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-6973000.0</v>
+      </c>
+      <c r="C28">
         <v>-22021000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13875000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3775000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>60018000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>54302000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16551000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>51430000.0</v>
+      </c>
+      <c r="C29">
         <v>61307000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>116369000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32309000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>33690000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63161000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>35655000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-30319000.0</v>
+      </c>
+      <c r="C30">
         <v>-84643000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-31726000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-45018000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-108205000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-115805000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-27083000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>71043000.0</v>
+      </c>
+      <c r="C2">
+        <v>70518000.0</v>
+      </c>
+      <c r="D2">
         <v>26943000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>23966000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>56398000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>59862000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>90768000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>43811000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>102763000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>78113000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>43116000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>55016000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>32626000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>30620000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>25220000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18658000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>43952000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>90869000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>76517000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>19945000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>59310000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>75853000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>57545000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>30484000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>56655000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>10500000</v>
+      </c>
+      <c r="C3">
+        <v>9225000</v>
+      </c>
+      <c r="D3">
         <v>5816000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>6892000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3452000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6255000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4028000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4488000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5345000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4916000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4908000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>13423000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>9942000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>10682000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>12252000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>10084000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6666000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5733000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6275000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>8359000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4608000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6587000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3472000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3415000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2790000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-11628000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>22668000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>2566000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>7259000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>6124000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-24883000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-46280000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>12607000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>58748000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-39572000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>3778000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2757000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>7818000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6526000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>179000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>10293000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3674000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4066000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-937000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1988000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-43562000.0</v>
+      </c>
+      <c r="C6">
+        <v>525000.0</v>
+      </c>
+      <c r="D6">
         <v>43575000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2977000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-32432000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3464000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-30906000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>46957000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-58952000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>24650000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>34997000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-11900000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>22390000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2006000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5400000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6562000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-25294000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-46917000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>14352000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>56572000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-39365000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-16543000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>18308000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>27061000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-26171000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-55691000.0</v>
+      </c>
+      <c r="C7">
+        <v>9839000.0</v>
+      </c>
+      <c r="D7">
         <v>23804000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>6274000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-57222000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>15683000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>12995000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>23176000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-41326000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>27171000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>31380000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>26569000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-25831000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>26557000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-13975000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>9886000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-96060000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-8900000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-5699000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>22924000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-63105000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>6296000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>19671000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>13554000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-18467000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>18010000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-55286000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>53867000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>821000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>33251000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-78947000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>17119000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>1338000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>16491000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-60963000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-52530000.0</v>
+      </c>
+      <c r="C9">
+        <v>38518000.0</v>
+      </c>
+      <c r="D9">
         <v>6416000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-5197000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-57174000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>36834000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-4697000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>7827000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-45323000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>44564000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>8624000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>18010000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-58102000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>53867000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>119000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>31928000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-78973000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>19209000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-339000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>18523000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-63070000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>28194000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>6956000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-12366000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-13322000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-9630000.0</v>
+      </c>
+      <c r="C10">
+        <v>-4491000.0</v>
+      </c>
+      <c r="D10">
         <v>8231000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>8659000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-9559000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2823000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>12379000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>11491000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1648000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>6452000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>22836000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>23287000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>15615000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2105000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-5957000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-22692000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-30490000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-23528000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6673000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-217000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-9238000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-14821000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1410000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>10122000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-10914000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-16645000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>18474000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-35429000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-12163000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-852000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>14521000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-6165000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-457000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>7587000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>9113000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>5533000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1191000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>9468000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>6164000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14158000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>7974000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>12430000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>17984000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>20221000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10098000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24055000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>75195000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2821000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>1012000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>292000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>963000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-4123000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-4123000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-17129000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>4026000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2279000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-4091000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-4709000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1741000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2253000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>590000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>9764000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>11856000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-833000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>13067000.0</v>
+      </c>
+      <c r="C14">
+        <v>13376000.0</v>
+      </c>
+      <c r="D14">
         <v>12881000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>12697000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>12400000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>12155000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>11324000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>10593000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10374000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>10967000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>10500000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>10026000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>9258000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>9341000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9560000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>9780000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>9494000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>8541000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>8019000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>7770000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>7900000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>7904000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5852000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5854000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5755000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>294821000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
+        <v>0.0</v>
+      </c>
+      <c r="R15">
+        <v>0.0</v>
+      </c>
+      <c r="S15">
         <v>110091000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>29000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>110033000.0</v>
       </c>
-      <c r="T15">
-[...2 lines deleted...]
-      <c r="U15">
+      <c r="V15">
+        <v>110033000.0</v>
+      </c>
+      <c r="W15">
         <v>582000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>110062000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>400000.0</v>
       </c>
-      <c r="X15">
-[...3 lines deleted...]
-    <row r="16" spans="1:24">
+      <c r="Z15">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>27481000.0</v>
+      </c>
+      <c r="C16">
+        <v>71043000.0</v>
+      </c>
+      <c r="D16">
         <v>70518000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>26943000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>23966000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>56398000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>59862000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>90768000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>43811000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>102763000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>78113000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>43116000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>55016000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>32626000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>30620000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>25220000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>18658000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>43952000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>90869000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>76517000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>19945000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>59310000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>75853000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>57545000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>30484000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-58220000.0</v>
+      </c>
+      <c r="C18">
+        <v>2084000.0</v>
+      </c>
+      <c r="D18">
         <v>45210000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>29085000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-50334000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-98000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>33211000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>47935000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-39857000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>23330000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>46926000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>37342000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-24418000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>16391000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>8070000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>32298000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-64134000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1469000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>9013000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>46826000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-45655000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>1518000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>41345000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>33112000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-29078000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-5816000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-6892000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-8386000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-6736000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-68074000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4488000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-5345000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-3453000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-4908000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-13423000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-9942000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-15656000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-12251000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-10445000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-6666000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-96239000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>7135000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>108000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-4608000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-106688000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="X19">
         <v>108000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19">
+        <v>108000.0</v>
+      </c>
+      <c r="Z19">
+        <v>108000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...4 lines deleted...]
-      </c>
+      <c r="I20"/>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
-        <v>257663000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>257663000.0</v>
+      </c>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>30784000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1832000.0</v>
+      </c>
+      <c r="D21">
         <v>-1024000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-26016000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>24799000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1823000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-193000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-812000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-813000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-812000.0</v>
       </c>
       <c r="O21">
         <v>-813000.0</v>
       </c>
       <c r="P21">
+        <v>-812000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-813000.0</v>
+      </c>
+      <c r="R21">
         <v>29251000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>45695000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3558000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-90575000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>100863000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-16500000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-9425000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-8534000.0</v>
+      </c>
+      <c r="C22">
+        <v>-7011000.0</v>
+      </c>
+      <c r="D22">
         <v>8117000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>15980000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-5962000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-29170000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>5895000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>13279000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-7864000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>111000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>6153000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5715000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-14368000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-19033000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>11876000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4303000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2840000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-5987000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-11296000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-53598000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>8533000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-2720000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>17740000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>16414000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-15451000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-2382000.0</v>
+      </c>
+      <c r="C23">
+        <v>18341000.0</v>
+      </c>
+      <c r="D23">
         <v>-25314000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>22694000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
+        <v>22694000.0</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23">
         <v>-68074000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-4488000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-5345000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-3453000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-10990000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-48000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>48000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>810147000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-12251000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-10000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-6865000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>110091000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-29000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>747000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1997000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>84938000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-6624000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-576000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>-64046000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>1463000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>-4974000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-361000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="R24"/>
+      <c r="S24">
         <v>2000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>17000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>124000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24">
         <v>19000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>560000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-1000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>3438000.0</v>
+      </c>
+      <c r="C25">
+        <v>-11215000.0</v>
+      </c>
+      <c r="D25">
         <v>4244000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-355000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1931000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5284000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5181000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3275000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3061000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-4235000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1434000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>897000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>9696000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3791000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5800000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1984000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>15013000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-13587000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-3339000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2578000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4161000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-579000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>576000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>465000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1651000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-2382000.0</v>
+      </c>
+      <c r="C26">
+        <v>2363000.0</v>
+      </c>
+      <c r="D26">
         <v>-314000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-57000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-2306000.0</v>
       </c>
-      <c r="E26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="G26"/>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>-8038000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-272663000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-15000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-257663000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-281638000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-281638000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-216700000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-64938000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-6000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-576000.0</v>
       </c>
-      <c r="X26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:24">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>1104000.0</v>
+      </c>
+      <c r="C27">
+        <v>3915000.0</v>
+      </c>
+      <c r="D27">
         <v>1980000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1381000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1971000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2205000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1844000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2100000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1243000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3917000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2354000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5764000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>6769000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>10219000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>7061000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>16429000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>16925000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>24197000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>27603000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>75511000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1464000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>385000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>978000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>240000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>224000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>28402000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2055000.0</v>
+      </c>
+      <c r="D28">
         <v>-1338000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-26073000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>22493000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1823000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-193000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1003000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-19002000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1001000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-10990000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-48970000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>47086000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-8851000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-812000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-25813000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>39251000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>45695000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3558000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>11798000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6083000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>81813000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-22509000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-9601000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-47720000.0</v>
+      </c>
+      <c r="C29">
+        <v>11309000.0</v>
+      </c>
+      <c r="D29">
         <v>51026000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>35977000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-46882000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6157000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>37239000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>52423000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-34512000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>28246000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>51834000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>50765000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-14476000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>27073000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>20322000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>42382000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-57468000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4264000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>15288000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>55185000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-41047000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8105000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>44817000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>36527000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-26288000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-24899000.0</v>
+      </c>
+      <c r="C30">
+        <v>-9225000.0</v>
+      </c>
+      <c r="D30">
         <v>-5816000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-6892000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-8386000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-6736000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-68074000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-4488000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-5345000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-3453000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-4908000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-13423000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-9942000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-15656000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-12251000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-10445000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-6666000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-96239000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>877000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-8235000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-4608000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-106688000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-2912000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-3416000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2789000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>