--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1166,51 +1166,53 @@
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>11000.0</v>
       </c>
       <c r="F15">
         <v>12000.0</v>
       </c>
       <c r="G15">
         <v>11000.0</v>
       </c>
       <c r="H15">
         <v>11000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>4329000.0</v>
+      </c>
       <c r="C16">
         <v>3794000.0</v>
       </c>
       <c r="D16">
         <v>3787000.0</v>
       </c>
       <c r="E16">
         <v>4480000.0</v>
       </c>
       <c r="F16">
         <v>5927000.0</v>
       </c>
       <c r="G16">
         <v>4530000.0</v>
       </c>
       <c r="H16">
         <v>17946000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
@@ -1413,51 +1415,51 @@
       </c>
       <c r="G26">
         <v>25384000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-36199000.0</v>
+        <v>240392000.0</v>
       </c>
       <c r="C28">
         <v>254437000.0</v>
       </c>
       <c r="D28">
         <v>230358000.0</v>
       </c>
       <c r="E28">
         <v>319569000.0</v>
       </c>
       <c r="F28">
         <v>236456000.0</v>
       </c>
       <c r="G28">
         <v>162186000.0</v>
       </c>
       <c r="H28">
         <v>166568000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1465,51 +1467,51 @@
       </c>
       <c r="C29">
         <v>668743000.0</v>
       </c>
       <c r="D29">
         <v>700401000.0</v>
       </c>
       <c r="E29">
         <v>695671000.0</v>
       </c>
       <c r="F29">
         <v>634053000.0</v>
       </c>
       <c r="G29">
         <v>503105000.0</v>
       </c>
       <c r="H29">
         <v>417018000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>39914000.0</v>
+        <v>52092000.0</v>
       </c>
       <c r="C30">
         <v>36263000.0</v>
       </c>
       <c r="D30">
         <v>31390000.0</v>
       </c>
       <c r="E30">
         <v>51163000.0</v>
       </c>
       <c r="F30">
         <v>64792000.0</v>
       </c>
       <c r="G30">
         <v>37135000.0</v>
       </c>
       <c r="H30">
         <v>31427000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
@@ -1673,77 +1675,77 @@
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>8991000.0</v>
       </c>
       <c r="F38">
         <v>10868000.0</v>
       </c>
       <c r="G38">
         <v>1386000.0</v>
       </c>
       <c r="H38">
         <v>206000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>33121000.0</v>
+        <v>20943000.0</v>
       </c>
       <c r="C39">
         <v>8536000.0</v>
       </c>
       <c r="D39">
         <v>7327000.0</v>
       </c>
       <c r="E39">
         <v>5998000.0</v>
       </c>
       <c r="F39">
         <v>10766000.0</v>
       </c>
       <c r="G39">
         <v>6063000.0</v>
       </c>
       <c r="H39">
         <v>3998000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>48979000.0</v>
+        <v>44650000.0</v>
       </c>
       <c r="C40">
         <v>43616000.0</v>
       </c>
       <c r="D40">
         <v>35230000.0</v>
       </c>
       <c r="E40">
         <v>45840000.0</v>
       </c>
       <c r="F40">
         <v>53433000.0</v>
       </c>
       <c r="G40">
         <v>48948000.0</v>
       </c>
       <c r="H40">
         <v>31211000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -1935,51 +1937,51 @@
       </c>
       <c r="C50">
         <v>3250000.0</v>
       </c>
       <c r="D50">
         <v>21250000.0</v>
       </c>
       <c r="E50">
         <v>3250000.0</v>
       </c>
       <c r="F50">
         <v>17220000.0</v>
       </c>
       <c r="G50">
         <v>13042000.0</v>
       </c>
       <c r="H50">
         <v>6891000.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>34844000.0</v>
+        <v>311435000.0</v>
       </c>
       <c r="C51">
         <v>310835000.0</v>
       </c>
       <c r="D51">
         <v>333121000.0</v>
       </c>
       <c r="E51">
         <v>352195000.0</v>
       </c>
       <c r="F51">
         <v>280408000.0</v>
       </c>
       <c r="G51">
         <v>221496000.0</v>
       </c>
       <c r="H51">
         <v>223223000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
@@ -3122,51 +3124,53 @@
         <v>12000.0</v>
       </c>
       <c r="S15">
         <v>12000.0</v>
       </c>
       <c r="T15">
         <v>12000.0</v>
       </c>
       <c r="U15">
         <v>12000.0</v>
       </c>
       <c r="V15">
         <v>11000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>4329000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>3794000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>3787000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16">
         <v>4480000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16">
         <v>56343000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16">
         <v>5927000.0</v>
@@ -3956,54 +3960,54 @@
       <c r="S29">
         <v>634053000.0</v>
       </c>
       <c r="T29">
         <v>569696000.0</v>
       </c>
       <c r="U29">
         <v>557420000.0</v>
       </c>
       <c r="V29">
         <v>521398000.0</v>
       </c>
       <c r="W29">
         <v>503105000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>89213000.0</v>
+        <v>104416000.0</v>
       </c>
       <c r="C30">
-        <v>39914000.0</v>
+        <v>52092000.0</v>
       </c>
       <c r="D30">
         <v>90673000.0</v>
       </c>
       <c r="E30">
         <v>97437000.0</v>
       </c>
       <c r="F30">
         <v>92348000.0</v>
       </c>
       <c r="G30">
         <v>36263000.0</v>
       </c>
       <c r="H30">
         <v>73662000.0</v>
       </c>
       <c r="I30">
         <v>67520000.0</v>
       </c>
       <c r="J30">
         <v>75355000.0</v>
       </c>
       <c r="K30">
         <v>31390000.0</v>
       </c>
@@ -4388,51 +4392,51 @@
       <c r="S35">
         <v>325673000.0</v>
       </c>
       <c r="T35">
         <v>283591000.0</v>
       </c>
       <c r="U35">
         <v>286721000.0</v>
       </c>
       <c r="V35">
         <v>446012000.0</v>
       </c>
       <c r="W35">
         <v>271130000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>31016000.0</v>
+        <v>3699000.0</v>
       </c>
       <c r="C36">
         <v>4214000.0</v>
       </c>
       <c r="D36">
         <v>262000.0</v>
       </c>
       <c r="E36">
         <v>302000.0</v>
       </c>
       <c r="F36">
         <v>3407000.0</v>
       </c>
       <c r="G36">
         <v>3644000.0</v>
       </c>
       <c r="H36">
         <v>4148000.0</v>
       </c>
       <c r="I36">
         <v>5237000.0</v>
       </c>
       <c r="J36">
         <v>807000.0</v>
       </c>
@@ -4551,54 +4555,54 @@
         <v>11931000.0</v>
       </c>
       <c r="S38">
         <v>10868000.0</v>
       </c>
       <c r="T38">
         <v>2299000.0</v>
       </c>
       <c r="U38">
         <v>-1000.0</v>
       </c>
       <c r="V38">
         <v>5029000.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>25570000.0</v>
+        <v>10367000.0</v>
       </c>
       <c r="C39">
-        <v>33121000.0</v>
+        <v>20943000.0</v>
       </c>
       <c r="D39">
         <v>9408000.0</v>
       </c>
       <c r="E39">
         <v>11335000.0</v>
       </c>
       <c r="F39">
         <v>8363000.0</v>
       </c>
       <c r="G39">
         <v>8536000.0</v>
       </c>
       <c r="H39">
         <v>9372000.0</v>
       </c>
       <c r="I39">
         <v>9428000.0</v>
       </c>
       <c r="J39">
         <v>6996000.0</v>
       </c>
       <c r="K39">
         <v>7327000.0</v>
       </c>
@@ -4629,51 +4633,51 @@
       <c r="T39">
         <v>10676000.0</v>
       </c>
       <c r="U39">
         <v>10103000.0</v>
       </c>
       <c r="V39">
         <v>5685000.0</v>
       </c>
       <c r="W39">
         <v>10440000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>81732000.0</v>
       </c>
       <c r="C40">
-        <v>48979000.0</v>
+        <v>44650000.0</v>
       </c>
       <c r="D40">
         <v>58659000.0</v>
       </c>
       <c r="E40">
         <v>52728000.0</v>
       </c>
       <c r="F40">
         <v>44640000.0</v>
       </c>
       <c r="G40">
         <v>43616000.0</v>
       </c>
       <c r="H40">
         <v>50731000.0</v>
       </c>
       <c r="I40">
         <v>41692000.0</v>
       </c>
       <c r="J40">
         <v>34999000.0</v>
       </c>
       <c r="K40">
         <v>35230000.0</v>
       </c>
@@ -11185,51 +11189,51 @@
       <c r="T24">
         <v>17000.0</v>
       </c>
       <c r="U24">
         <v>124000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>19000.0</v>
       </c>
       <c r="X24">
         <v>560000.0</v>
       </c>
       <c r="Y24">
         <v>-1000.0</v>
       </c>
       <c r="Z24">
         <v>1000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>3438000.0</v>
+        <v>2334000.0</v>
       </c>
       <c r="C25">
         <v>-11215000.0</v>
       </c>
       <c r="D25">
         <v>4244000.0</v>
       </c>
       <c r="E25">
         <v>-355000.0</v>
       </c>
       <c r="F25">
         <v>1931000.0</v>
       </c>
       <c r="G25">
         <v>5284000.0</v>
       </c>
       <c r="H25">
         <v>5181000.0</v>
       </c>
       <c r="I25">
         <v>3275000.0</v>
       </c>
       <c r="J25">
         <v>3061000.0</v>
       </c>