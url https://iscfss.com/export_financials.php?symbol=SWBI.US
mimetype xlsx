--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>2021-04-30</t>
   </si>
   <si>
     <t>2020-04-30</t>
   </si>
   <si>
     <t>2019-04-30</t>
   </si>
   <si>
     <t>2018-04-30</t>
   </si>
@@ -1067,62 +1070,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1160,4284 +1163,4426 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2">
+        <v>34570000.0</v>
+      </c>
+      <c r="C2">
         <v>26887000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41831000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36795000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30042000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>57337000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>39196000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>35584000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33617000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>53447000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45513000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>32360000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37688000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31220000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28618000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>40119000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>29258000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21009000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21995705.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>21088622.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13560027.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12034692.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9608975.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>6955136.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
+      <c r="AB2"/>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
+      <c r="AB3"/>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
+      <c r="AB4"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>73000.0</v>
       </c>
       <c r="E5">
         <v>73000.0</v>
       </c>
       <c r="F5">
         <v>73000.0</v>
       </c>
       <c r="G5">
         <v>73000.0</v>
       </c>
       <c r="H5">
+        <v>73000.0</v>
+      </c>
+      <c r="I5">
         <v>620000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1689000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>436000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="M5">
         <v>73000.0</v>
       </c>
       <c r="N5">
         <v>73000.0</v>
       </c>
       <c r="O5">
         <v>73000.0</v>
       </c>
       <c r="P5">
         <v>73000.0</v>
       </c>
       <c r="Q5">
         <v>73000.0</v>
       </c>
       <c r="R5">
         <v>73000.0</v>
       </c>
       <c r="S5">
-        <v>72651.0</v>
+        <v>73000.0</v>
       </c>
       <c r="T5">
         <v>72651.0</v>
       </c>
       <c r="U5">
+        <v>72651.0</v>
+      </c>
+      <c r="V5">
         <v>-9317200.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5490866.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>20245.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>27476.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
+      <c r="AB5"/>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
+      <c r="AB6"/>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7">
+        <v>34021000.0</v>
+      </c>
+      <c r="C7">
         <v>35637000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>37915000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>36961000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>40281000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>41182000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>51020000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>46081000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>431000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1022000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
+      <c r="AB7"/>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8">
+        <v>45000.0</v>
+      </c>
+      <c r="C8">
         <v>76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="D8">
         <v>75000.0</v>
       </c>
       <c r="E8">
         <v>75000.0</v>
       </c>
       <c r="F8">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="G8">
         <v>74000.0</v>
       </c>
       <c r="H8">
+        <v>74000.0</v>
+      </c>
+      <c r="I8">
         <v>73000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
+      <c r="AB8"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>283666000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>278101000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>273431000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>267630000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>263180000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>253616000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>245865000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>239505000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>219198000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
+      <c r="AB9"/>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
+        <v>28190000.0</v>
+      </c>
+      <c r="C10">
         <v>25231000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>60839000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>53556000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>120728000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>113017000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>125398000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>41015000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48860000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>61549000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>191279000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>42222000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>68860000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>97142000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>53383000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>52471000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>39855000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>39822000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4358856.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4065328.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>731306.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4081475.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5510663.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12182010.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>20012491.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>83121.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
+      <c r="AB11"/>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12">
+        <v>33352000.0</v>
+      </c>
+      <c r="C12">
         <v>25231000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>60839000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>53556000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>120728000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>113017000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>125398000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>41015000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>48860000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>61549000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>191279000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>42222000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>68860000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>97142000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>53383000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>58292000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>39855000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>39822000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4358856.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4065328.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>731306.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4081475.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7049401.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>21242675.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>83121.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
+        <v>45000.0</v>
+      </c>
+      <c r="C13">
         <v>76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="D13">
         <v>75000.0</v>
       </c>
       <c r="E13">
         <v>75000.0</v>
       </c>
       <c r="F13">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="G13">
         <v>74000.0</v>
       </c>
       <c r="H13">
+        <v>74000.0</v>
+      </c>
+      <c r="I13">
         <v>73000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="J13">
         <v>72000.0</v>
       </c>
       <c r="K13">
         <v>72000.0</v>
       </c>
       <c r="L13">
+        <v>72000.0</v>
+      </c>
+      <c r="M13">
         <v>70000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>69000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>68000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>67000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>66000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>61000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>49000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>41831.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>40983.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>39311.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>31974.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>30936.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>27552.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>12921.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6447.0</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
+        <v>45262000.0</v>
+      </c>
+      <c r="C14">
         <v>44398000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>46248000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46170000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>47728000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>55352000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54983000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>55216000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54834000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>56891000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>55965000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>55228000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>60114000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>66642000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>67277000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>60622000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>65456000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>46802000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>41938710.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>41401106.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>39787045.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>36636170.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>30685493.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>35694989.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20878937.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11021937.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8426412.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>75000.0</v>
       </c>
       <c r="F15">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="G15">
         <v>74000.0</v>
       </c>
       <c r="H15">
+        <v>74000.0</v>
+      </c>
+      <c r="I15">
         <v>73000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="J15">
         <v>72000.0</v>
       </c>
       <c r="K15">
         <v>72000.0</v>
       </c>
       <c r="L15">
+        <v>72000.0</v>
+      </c>
+      <c r="M15">
         <v>70000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>69000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>68000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>66000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>61000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>49000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>41831.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>40983.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>39311.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>31974.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>30936.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>30620.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
+      <c r="AB15"/>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>42</v>
+      </c>
+      <c r="B16">
+        <v>19146000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>26811000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20149000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2907000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14744000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12213000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>431000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1022000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1455000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>80000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1855000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>212552.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>190350.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4836.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15646.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>442291.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>1597674.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
+      <c r="AB16"/>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
+      <c r="AB17"/>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>904000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
+      <c r="AB18"/>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
+      <c r="AB19"/>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20">
         <v>19024000.0</v>
       </c>
       <c r="C20">
         <v>19024000.0</v>
       </c>
       <c r="D20">
         <v>19024000.0</v>
       </c>
       <c r="E20">
         <v>19024000.0</v>
       </c>
       <c r="F20">
         <v>19024000.0</v>
       </c>
       <c r="G20">
+        <v>19024000.0</v>
+      </c>
+      <c r="H20">
         <v>83605000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>182269000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>191287000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>169017000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>76357000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>75426000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>15183000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>83865000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>41173416.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>41955182.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>404686.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AB20"/>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B21">
+        <v>1956000.0</v>
+      </c>
+      <c r="C21">
         <v>2409000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2598000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3588000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3608000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4417000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>73754000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>91840000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>112760000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>141317000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>62924000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>73768000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3425000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3965000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4532000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8692000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16219000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5940000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>65500742.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>69548017.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>406988.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>364908.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>351908.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>310333.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3375004.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
+      <c r="AB21"/>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22">
+        <v>156250000.0</v>
+      </c>
+      <c r="C22">
         <v>189840000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>160500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>177118000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>136660000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>78477000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>164191000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>163770000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>153353000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>131682000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>77789000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>76895000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>86742000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>62998000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>55296000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>51720000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>50725000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>41729000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>47159978.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32022293.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>19101507.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19892581.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>15986705.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15599305.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>19365075.0</v>
       </c>
-      <c r="Z22"/>
       <c r="AA22"/>
+      <c r="AB22"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23">
+        <v>512766000.0</v>
+      </c>
+      <c r="C23">
         <v>559612000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>577428000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>541294000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>497476000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>446388000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>728961000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>766789000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>745060000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>788036000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>619503000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>490925000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>381503000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>326989000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>261674000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>281497000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>349051000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>210231000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>289750572.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>268257428.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>94697635.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>81992346.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>105289971.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>106532689.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>96444853.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>542595.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>22212.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24">
+        <v>19121000.0</v>
+      </c>
+      <c r="C24">
         <v>79096000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>39880000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>24790000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>159171000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>149434000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>180304000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>210657000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>166564000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>170933000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
+      <c r="AB24"/>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>24790000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>199044000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>194834000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>180304000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>210657000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>166564000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>170933000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
+      <c r="AB25"/>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
+      <c r="AB26"/>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
+      <c r="AB27"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28">
+        <v>24952000.0</v>
+      </c>
+      <c r="C28">
         <v>89502000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16956000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10903000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-80447000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-71835000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>73646000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>160800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>160318000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>156430000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-16960000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>129207000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>31609000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-53141000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2965000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27529000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>40145000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>46162000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>123334771.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>119360673.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15297095.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13533413.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>36398839.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>30817990.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>25344934.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>655004.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>339000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29">
+        <v>395680000.0</v>
+      </c>
+      <c r="C29">
         <v>451550000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>438040000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>409413000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>360514000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>266384000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>546289000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>600178000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>608752000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>610119000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
+      <c r="AB29"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30">
+        <v>44631000.0</v>
+      </c>
+      <c r="C30">
         <v>55934000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>61019000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>56329000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>64640000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>68351000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>95028000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>87371000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>61258000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>119087000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>59881000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>55305000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60542000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>49259000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>48413000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>69291000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>78654000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>48257000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>55980445.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54853324.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28316227.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18377414.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20410454.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15084170.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11928765.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
+      <c r="AB30"/>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>362011000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>337882000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>242943000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>229759000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>170335000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>118101000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>82828000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>168535000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
+      <c r="AB31"/>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B32">
+        <v>166036000.0</v>
+      </c>
+      <c r="C32">
         <v>210625000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>191178000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>204707000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>238648000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>142598000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>265880000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>187401000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>169682000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>167196000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
+      <c r="AB32"/>
     </row>
-    <row r="33" spans="1:27">
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B33">
+        <v>271363000.0</v>
+      </c>
+      <c r="C33">
         <v>282347000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>290097000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>249374000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>169879000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>178135000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>333110000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>468105000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>474696000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>469595000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>286272000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>293849000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>142332000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>97423000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>70960000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>77886000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>164498000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>64850000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>167579086.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>165994495.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>41534347.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>31133029.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>55958588.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>50056821.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>42316040.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>444290.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>21212.0</v>
       </c>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B34">
+        <v>9556000.0</v>
+      </c>
+      <c r="C34">
         <v>7719000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7852000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>44668000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>48013000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>14659000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5340000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6452000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>29031000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>7352000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
+      <c r="AB34"/>
     </row>
-    <row r="35" spans="1:27">
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B35">
+        <v>60840000.0</v>
+      </c>
+      <c r="C35">
         <v>120518000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>83136000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>69458000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>48013000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>54349000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>211872000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>211062000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>222230000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>243629000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>189095000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>215544000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>122137000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>63097000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>65485000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>66471000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>91522000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>92239000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>148450987.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>153203907.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>21670185.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>27090883.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>55162894.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>64826520.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>74449775.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>738125.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>340000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B36">
+        <v>7393000.0</v>
+      </c>
+      <c r="C36">
         <v>8006000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7264000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7684000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>9864000.0</v>
       </c>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
       <c r="G36">
+        <v>7705000.0</v>
+      </c>
+      <c r="H36">
         <v>18334000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10728000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>11524000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9576000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11586000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>14878000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>18467000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7076000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5900000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6804000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5696000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6632000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>10261975.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>10066997.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5587301.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6235058.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>31124517.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>33302522.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>21000000.0</v>
       </c>
-      <c r="Z36"/>
       <c r="AA36"/>
+      <c r="AB36"/>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
+      <c r="AB37"/>
     </row>
-    <row r="38" spans="1:27">
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>8121000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>8319000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>9764000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>10018000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>9424000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>9004000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>9065000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>10811000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
+      <c r="AB38"/>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B39">
+        <v>7170000.0</v>
+      </c>
+      <c r="C39">
         <v>6260000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4973000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4917000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5569000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8408000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8838000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6528000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6893000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6123000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4307000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>22679000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>23052000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>20245000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>33722000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>30154000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>15344000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15598000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>14672207.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12071988.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5914248.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8507847.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5884823.0</v>
       </c>
-      <c r="X39"/>
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>1447143.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>15184.0</v>
       </c>
-      <c r="AA39"/>
+      <c r="AB39"/>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B40">
+        <v>38939000.0</v>
+      </c>
+      <c r="C40">
         <v>31912000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>44198000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>45879000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>53578000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>61858000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>72372000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>56330000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>59821000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>89750000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>63364000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>38650000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>49027000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>45582000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>49668000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>38899000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>65165000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>38981000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-1714913841.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-2616916053.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15620738.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-589434826516.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-1055490218980.0</v>
       </c>
-      <c r="X40"/>
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40">
         <v>13956167.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>121114.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>34041.0</v>
       </c>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>8081000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>11933000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>5340000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>16228000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>19783000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>32972000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>22531000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
+      <c r="AB41"/>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B42">
+        <v>2776000.0</v>
+      </c>
+      <c r="C42">
         <v>-160237000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-142648000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-138709000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-144274000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-58944000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>45255000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>40805000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>31241000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>23490000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>67182000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>46875000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>68942000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>172724000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>182983000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>179406000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>162136000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>84707000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>47731721.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>38013668.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>33277474.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>27744819.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>22700625.0</v>
       </c>
-      <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>15751515.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3650463.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1079682.0</v>
       </c>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
+      <c r="AB43"/>
     </row>
-    <row r="44" spans="1:27">
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
+      <c r="AB44"/>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B45">
+        <v>636311000.0</v>
+      </c>
+      <c r="C45">
         <v>611459000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>605248000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>544713000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>441941000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>141612000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>165987000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>183268000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>159125000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>149685000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>135405000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>133844000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>120440000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>86382000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>62390000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>58718000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>51135000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>50642953.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>44424299.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>28181864.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>16726361.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>11021174.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>7135073.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
+      <c r="AB45"/>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B46">
+        <v>238643000.0</v>
+      </c>
+      <c r="C46">
         <v>242648000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>253983000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>210330000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>135591000.0</v>
       </c>
-      <c r="F46">
-[...1 lines deleted...]
-      </c>
       <c r="G46">
+        <v>146375000.0</v>
+      </c>
+      <c r="H46">
         <v>157417000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>183268000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>159125000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>149685000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>135405000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>133844000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>120440000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>86382000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>60528000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>62390000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>58718000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>51135000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>50642953.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>44424299.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>28181864.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>16726361.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>11021174.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46">
         <v>7510865.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>34232.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>21212.0</v>
       </c>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>139126000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>146375000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>165987000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>183268000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>159125000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>149685000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>135405000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>133844000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
+      <c r="AB47"/>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B48">
+        <v>373738000.0</v>
+      </c>
+      <c r="C48">
         <v>532615000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>542414000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>523184000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>504640000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>325181000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>341716000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>402946000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>389146000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>369164000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>241310000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>147352000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>97739000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>8434000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-70279000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-86384000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1693000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-34203000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>30004326.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>20977897.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>8015963.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-685616.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5934572.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1275361.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-16938840.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-3980028.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1437958.0</v>
       </c>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>523184000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>504640000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>325181000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
+      <c r="AB49"/>
     </row>
-    <row r="50" spans="1:27">
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
-[...1 lines deleted...]
-      </c>
+      <c r="H50"/>
       <c r="I50">
         <v>6300000.0</v>
       </c>
       <c r="J50">
         <v>6300000.0</v>
       </c>
-      <c r="K50"/>
+      <c r="K50">
+        <v>6300000.0</v>
+      </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
+      <c r="AB50"/>
     </row>
-    <row r="51" spans="1:27">
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B51">
+        <v>53142000.0</v>
+      </c>
+      <c r="C51">
         <v>114733000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>77795000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>64459000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>40281000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>41182000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>202703000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>201815000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>209178000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>217979000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>174319000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>171429000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>100469000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>44001000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>50418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="Q51">
         <v>80000000.0</v>
       </c>
       <c r="R51">
+        <v>80000000.0</v>
+      </c>
+      <c r="S51">
         <v>85984000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>127693627.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>123426000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>16028401.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>17614888.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>41909502.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>43000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>45357425.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>738125.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>340000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:27">
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B52">
+        <v>1858000.0</v>
+      </c>
+      <c r="C52">
         <v>1934000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2511000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2708000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2653000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2396000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3659000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6981000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6731000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7322000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7755000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>496000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>469000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>442000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>418000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>30000000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>2378000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8919640.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2887403.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1690584.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1586464.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4039456.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>92278.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>357425.0</v>
       </c>
-      <c r="Z52"/>
       <c r="AA52"/>
+      <c r="AB52"/>
     </row>
-    <row r="53" spans="1:27">
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="C53"/>
+        <v>79</v>
+      </c>
+      <c r="B53">
+        <v>5162000.0</v>
+      </c>
+      <c r="C53">
+        <v>0.0</v>
+      </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>1538738.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1580440.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>7539274.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
+      <c r="AB53"/>
     </row>
-    <row r="54" spans="1:27">
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
+      <c r="AB54"/>
     </row>
-    <row r="55" spans="1:27">
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B55">
+        <v>512766000.0</v>
+      </c>
+      <c r="C55">
         <v>559612000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>577428000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>541294000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>497476000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>446388000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>728961000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>766789000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>745060000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>788036000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>619503000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>490925000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>381503000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>326989000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>261674000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>281497000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>349051000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>210231000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>289750572.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>268257428.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>94697635.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>81992346.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>105289971.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>106532689.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>96444853.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>542595.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>22212.0</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B56">
+        <v>241403000.0</v>
+      </c>
+      <c r="C56">
         <v>277265000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>287878000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>291920000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>327597000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>268253000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>395851000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>298684000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>270364000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>318441000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>333231000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>197076000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>239171000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>229566000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>190714000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>203563000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>184843000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>145381000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>122171486.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>102262933.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>53163288.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>50859317.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>49170221.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>56475868.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>55347572.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>98305.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B57">
+        <v>75367000.0</v>
+      </c>
+      <c r="C57">
         <v>66640000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>94378000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>87213000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>88949000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>125655000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>129971000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>111283000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>100682000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>151245000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>122592000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>81011000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>92543000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>82593000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>83345000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>122294000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>96952000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>67366000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>63449056.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>55948322.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>31694702.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>27810286.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>29673880.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>26676326.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>26479477.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>121114.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>34041.0</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B58">
+        <v>136207000.0</v>
+      </c>
+      <c r="C58">
         <v>187158000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>177514000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>156671000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>136962000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>180004000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>341843000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>322345000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>322912000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>394874000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>311687000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>296555000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>214680000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>145690000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>148830000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>188765000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>188474000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>159605000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>211900043.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>209152229.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>53364887.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>54901169.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>85034636.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>91502846.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>97599627.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>859239.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>374041.0</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
+      <c r="AB59"/>
     </row>
-    <row r="60" spans="1:27">
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B60">
+        <v>376559000.0</v>
+      </c>
+      <c r="C60">
         <v>372454000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>399914000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>384623000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>360514000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>266384000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>387118000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>444444000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>422148000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>393162000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>307816000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>194370000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>166823000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>181299000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>112844000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>92732000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>160577000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>50626000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>77850529.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>59105199.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>41332748.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>27091177.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>20255335.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>15029843.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-1154774.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-316644.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-351829.0</v>
       </c>
     </row>
-    <row r="61" spans="1:27">
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
       <c r="E61">
         <v>-422375000.0</v>
       </c>
       <c r="F61">
+        <v>-422375000.0</v>
+      </c>
+      <c r="G61">
         <v>-332375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-222375000.0</v>
       </c>
       <c r="H61">
         <v>-222375000.0</v>
       </c>
       <c r="I61">
         <v>-222375000.0</v>
       </c>
       <c r="J61">
         <v>-222375000.0</v>
       </c>
       <c r="K61">
-        <v>-172323000.0</v>
+        <v>-222375000.0</v>
       </c>
       <c r="L61">
         <v>-172323000.0</v>
       </c>
-      <c r="M61"/>
+      <c r="M61">
+        <v>-172323000.0</v>
+      </c>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
+      <c r="AB61"/>
     </row>
-    <row r="62" spans="1:27">
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BJ1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BN1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BV1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CP1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CT1" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CX1" t="s">
-        <v>163</v>
+        <v>26</v>
       </c>
       <c r="CY1" t="s">
         <v>164</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
       <c r="DA1" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="DB1" t="s">
-        <v>166</v>
+        <v>27</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>167</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2">
+        <v>34570000.0</v>
+      </c>
+      <c r="C2">
         <v>25494000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23485000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21225000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26887000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25183000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31627000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29453000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41831000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>36141000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44536000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36335000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36795000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37761000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45178000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>53865000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30042000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36060000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>49070000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54583000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>57337000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>49166000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>60985000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>53829000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39196000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>31843000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>36102000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>29549000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35584000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>33895000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>38425000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31622000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>33617000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35275000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>45522000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>40037000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>53447000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>55578000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>52767000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>46753000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>45513000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>35288000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>31338000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>34952000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>32360000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20866000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>23852000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>35874000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>37688000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>45377000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>45822000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>33534000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>31220000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>24377000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>24654000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>25322000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>28618000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>26397000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>31976000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>32979000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>40119000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>21123000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>26862000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>24320000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>29258000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>18140000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>19104000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>21181000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>21009000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>14570989.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>20138023.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15831108.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21995705.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>18904909.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>22067239.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>19807043.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>21088622.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15561139.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>11429000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>13463407.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13560027.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>9143342.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>10605985.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8852637.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>10754524.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8580103.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>7375713.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>9608975.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4950859.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>6137667.0</v>
       </c>
-      <c r="CN2"/>
       <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>19104999.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>20527886.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>19969756.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6955136.0</v>
       </c>
-      <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5500,54 +5645,55 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5610,62 +5756,61 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
+      <c r="F5"/>
       <c r="G5">
         <v>73000.0</v>
       </c>
       <c r="H5">
         <v>73000.0</v>
       </c>
       <c r="I5">
         <v>73000.0</v>
       </c>
       <c r="J5">
         <v>73000.0</v>
       </c>
       <c r="K5">
         <v>73000.0</v>
       </c>
       <c r="L5">
         <v>73000.0</v>
       </c>
       <c r="M5">
         <v>73000.0</v>
       </c>
       <c r="N5">
         <v>73000.0</v>
       </c>
       <c r="O5">
@@ -5683,105 +5828,105 @@
       <c r="S5">
         <v>73000.0</v>
       </c>
       <c r="T5">
         <v>73000.0</v>
       </c>
       <c r="U5">
         <v>73000.0</v>
       </c>
       <c r="V5">
         <v>73000.0</v>
       </c>
       <c r="W5">
         <v>73000.0</v>
       </c>
       <c r="X5">
         <v>73000.0</v>
       </c>
       <c r="Y5">
         <v>73000.0</v>
       </c>
       <c r="Z5">
         <v>73000.0</v>
       </c>
       <c r="AA5">
+        <v>73000.0</v>
+      </c>
+      <c r="AB5">
         <v>139000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>292000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>620000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>955000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1572000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1612000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1689000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1204000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>585000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>357000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>436000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>489000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-476000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1005000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-748000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-700000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-233000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="AT5">
         <v>73000.0</v>
       </c>
       <c r="AU5">
         <v>73000.0</v>
       </c>
       <c r="AV5">
         <v>73000.0</v>
       </c>
       <c r="AW5">
         <v>73000.0</v>
       </c>
       <c r="AX5">
         <v>73000.0</v>
       </c>
       <c r="AY5">
         <v>73000.0</v>
       </c>
       <c r="AZ5">
         <v>73000.0</v>
       </c>
       <c r="BA5">
         <v>73000.0</v>
       </c>
@@ -5812,144 +5957,147 @@
       <c r="BJ5">
         <v>73000.0</v>
       </c>
       <c r="BK5">
         <v>73000.0</v>
       </c>
       <c r="BL5">
         <v>73000.0</v>
       </c>
       <c r="BM5">
         <v>73000.0</v>
       </c>
       <c r="BN5">
         <v>73000.0</v>
       </c>
       <c r="BO5">
         <v>73000.0</v>
       </c>
       <c r="BP5">
         <v>73000.0</v>
       </c>
       <c r="BQ5">
         <v>73000.0</v>
       </c>
       <c r="BR5">
-        <v>72651.0</v>
+        <v>73000.0</v>
       </c>
       <c r="BS5">
         <v>72651.0</v>
       </c>
       <c r="BT5">
         <v>72651.0</v>
       </c>
       <c r="BU5">
         <v>72651.0</v>
       </c>
       <c r="BV5">
         <v>72651.0</v>
       </c>
       <c r="BW5">
         <v>72651.0</v>
       </c>
       <c r="BX5">
         <v>72651.0</v>
       </c>
       <c r="BY5">
         <v>72651.0</v>
       </c>
       <c r="BZ5">
-        <v>-9317200.0</v>
+        <v>72651.0</v>
       </c>
       <c r="CA5">
         <v>-9317200.0</v>
       </c>
       <c r="CB5">
         <v>-9317200.0</v>
       </c>
       <c r="CC5">
         <v>-9317200.0</v>
       </c>
       <c r="CD5">
+        <v>-9317200.0</v>
+      </c>
+      <c r="CE5">
         <v>-5490866.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-118338.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5490866.0</v>
       </c>
       <c r="CG5">
         <v>-5490866.0</v>
       </c>
       <c r="CH5">
-        <v>-2913950.0</v>
+        <v>-5490866.0</v>
       </c>
       <c r="CI5">
         <v>-2913950.0</v>
       </c>
       <c r="CJ5">
         <v>-2913950.0</v>
       </c>
       <c r="CK5">
+        <v>-2913950.0</v>
+      </c>
+      <c r="CL5">
         <v>20245.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>38444.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>30941.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>15203.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>27476.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>21326000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-747623.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>21326000000.0</v>
       </c>
-      <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -6012,140 +6160,143 @@
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7">
+        <v>34021000.0</v>
+      </c>
+      <c r="C7">
         <v>34464000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>34583000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>35215000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>35637000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>36054000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>36639000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>37278000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>37915000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>37828000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>38434000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>36591000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>36961000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>39526000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>39846000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>40122000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>40281000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>40537000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>40704000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>40959000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>41182000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>41452000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>41674000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>43197000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>51020000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>43904000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>44168000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>40708000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>46081000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6178,116 +6329,119 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8">
+        <v>45000.0</v>
+      </c>
+      <c r="C8">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="D8">
         <v>76000.0</v>
       </c>
       <c r="E8">
         <v>76000.0</v>
       </c>
       <c r="F8">
         <v>76000.0</v>
       </c>
       <c r="G8">
         <v>76000.0</v>
       </c>
       <c r="H8">
         <v>76000.0</v>
       </c>
       <c r="I8">
-        <v>75000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="J8">
         <v>75000.0</v>
       </c>
       <c r="K8">
         <v>75000.0</v>
       </c>
       <c r="L8">
         <v>75000.0</v>
       </c>
       <c r="M8">
         <v>75000.0</v>
       </c>
       <c r="N8">
         <v>75000.0</v>
       </c>
       <c r="O8">
         <v>75000.0</v>
       </c>
       <c r="P8">
         <v>75000.0</v>
       </c>
       <c r="Q8">
         <v>75000.0</v>
       </c>
       <c r="R8">
         <v>75000.0</v>
       </c>
       <c r="S8">
         <v>75000.0</v>
       </c>
       <c r="T8">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="U8">
         <v>74000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>74000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6328,117 +6482,118 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>283666000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>281659000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>280420000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>278297000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>278101000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>276389000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>275229000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>274068000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>273431000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>271222000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>267630000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>264866000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>266582000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>264230000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>263180000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>260212000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -6470,372 +6625,376 @@
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
+        <v>28190000.0</v>
+      </c>
+      <c r="C10">
         <v>18421000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22431000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17964000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>25231000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26704000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>39093000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>35515000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>60839000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>47367000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>44192000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>55479000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>53556000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>44596000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>42975000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>110452000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>120728000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>107268000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>159391000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>171413000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>113017000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>59676000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>55549000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>65271000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>125398000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>46101000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>43846000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>30732000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>41015000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>37470000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>36407000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>25238000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>48860000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>38192000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>68171000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>43372000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>61549000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>54253000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>73896000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>215012000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>191279000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>105220000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>54064000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>55417000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>42222000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>59010000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>64373000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>83458000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>68860000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>45288000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>52922000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>143107000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>97142000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>58657000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>57955000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>57207000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>53383000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>25745000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>49190000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>37682000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>52471000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>32594000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>43599000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>26680000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>39855000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>37045000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>46396000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>35173000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>39822000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>21339717.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2850000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1365242.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4358856.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3655922.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>590670.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1008379.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4065328.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1851637.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>654434.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1259476.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>731306.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>955405.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>497694.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1231986.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4081475.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>932269.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4391418.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3522181.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5510663.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4787716.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10456599.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>9145269.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>12182010.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>9184757.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>9859651.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>11176617.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>20012491.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>37485218.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>34144278.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>27057426.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>181430.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>83121.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>147051.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>612377.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>413610.0</v>
       </c>
-      <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6898,1534 +7057,27278 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12">
+        <v>33352000.0</v>
+      </c>
+      <c r="C12">
         <v>23462000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>27321000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>21183000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>25231000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26704000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>39093000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>35515000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>60839000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>47367000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>44192000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>55479000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>53556000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>44596000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>42975000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>110452000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>120728000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>107268000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>159391000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>171413000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>113017000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>59676000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>55549000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>65271000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>125398000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>46101000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>43846000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>30732000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>41015000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>37470000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>36407000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>25238000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>48860000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>38192000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>68171000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>43372000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>61549000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>54253000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>73896000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>215012000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>191279000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>105220000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>54064000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>55417000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>42222000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>59010000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>64373000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>83458000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>68860000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>45288000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>52922000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>143107000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>97142000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>58657000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>57955000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>57207000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>53383000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>25745000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>49190000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>37682000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>58292000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>32594000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>43599000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>26680000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>39855000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>37045000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>46396000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>35173000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>39822000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>21339717.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2850000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1365242.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4358856.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3655922.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>590670.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1008379.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4065328.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1851637.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>654434.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1259476.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>731306.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>955405.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>497694.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1231986.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>932269.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4391418.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3522181.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>7049401.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>6413022.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>12056279.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>14110864.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>14589063.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>15856688.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>21242675.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>37485218.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>34144278.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>27057426.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83121.0</v>
       </c>
       <c r="CX12">
         <v>83121.0</v>
       </c>
       <c r="CY12">
+        <v>83121.0</v>
+      </c>
+      <c r="CZ12">
         <v>147051.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>612377.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>413610.0</v>
       </c>
-      <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
+        <v>45000.0</v>
+      </c>
+      <c r="C13">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="D13">
         <v>76000.0</v>
       </c>
       <c r="E13">
         <v>76000.0</v>
       </c>
       <c r="F13">
         <v>76000.0</v>
       </c>
       <c r="G13">
         <v>76000.0</v>
       </c>
       <c r="H13">
         <v>76000.0</v>
       </c>
       <c r="I13">
-        <v>75000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="J13">
         <v>75000.0</v>
       </c>
       <c r="K13">
         <v>75000.0</v>
       </c>
       <c r="L13">
         <v>75000.0</v>
       </c>
       <c r="M13">
         <v>75000.0</v>
       </c>
       <c r="N13">
         <v>75000.0</v>
       </c>
       <c r="O13">
         <v>75000.0</v>
       </c>
       <c r="P13">
         <v>75000.0</v>
       </c>
       <c r="Q13">
         <v>75000.0</v>
       </c>
       <c r="R13">
         <v>75000.0</v>
       </c>
       <c r="S13">
         <v>75000.0</v>
       </c>
       <c r="T13">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="U13">
         <v>74000.0</v>
       </c>
       <c r="V13">
         <v>74000.0</v>
       </c>
       <c r="W13">
         <v>74000.0</v>
       </c>
       <c r="X13">
         <v>74000.0</v>
       </c>
       <c r="Y13">
         <v>74000.0</v>
       </c>
       <c r="Z13">
-        <v>73000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="AA13">
         <v>73000.0</v>
       </c>
       <c r="AB13">
         <v>73000.0</v>
       </c>
       <c r="AC13">
         <v>73000.0</v>
       </c>
       <c r="AD13">
         <v>73000.0</v>
       </c>
       <c r="AE13">
         <v>73000.0</v>
       </c>
       <c r="AF13">
         <v>73000.0</v>
       </c>
       <c r="AG13">
-        <v>72000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="AH13">
         <v>72000.0</v>
       </c>
       <c r="AI13">
         <v>72000.0</v>
       </c>
       <c r="AJ13">
         <v>72000.0</v>
       </c>
       <c r="AK13">
         <v>72000.0</v>
       </c>
       <c r="AL13">
         <v>72000.0</v>
       </c>
       <c r="AM13">
         <v>72000.0</v>
       </c>
       <c r="AN13">
         <v>72000.0</v>
       </c>
       <c r="AO13">
         <v>72000.0</v>
       </c>
       <c r="AP13">
+        <v>72000.0</v>
+      </c>
+      <c r="AQ13">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AR13">
         <v>70000.0</v>
       </c>
       <c r="AS13">
         <v>70000.0</v>
       </c>
       <c r="AT13">
-        <v>69000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="AU13">
         <v>69000.0</v>
       </c>
       <c r="AV13">
         <v>69000.0</v>
       </c>
       <c r="AW13">
         <v>69000.0</v>
       </c>
       <c r="AX13">
-        <v>68000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="AY13">
         <v>68000.0</v>
       </c>
       <c r="AZ13">
         <v>68000.0</v>
       </c>
       <c r="BA13">
         <v>68000.0</v>
       </c>
       <c r="BB13">
-        <v>67000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="BC13">
         <v>67000.0</v>
       </c>
       <c r="BD13">
         <v>67000.0</v>
       </c>
       <c r="BE13">
         <v>67000.0</v>
       </c>
       <c r="BF13">
-        <v>66000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="BG13">
         <v>66000.0</v>
       </c>
       <c r="BH13">
         <v>66000.0</v>
       </c>
       <c r="BI13">
         <v>66000.0</v>
       </c>
       <c r="BJ13">
-        <v>61000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="BK13">
         <v>61000.0</v>
       </c>
       <c r="BL13">
         <v>61000.0</v>
       </c>
       <c r="BM13">
         <v>61000.0</v>
       </c>
       <c r="BN13">
         <v>61000.0</v>
       </c>
       <c r="BO13">
         <v>61000.0</v>
       </c>
       <c r="BP13">
         <v>61000.0</v>
       </c>
       <c r="BQ13">
+        <v>61000.0</v>
+      </c>
+      <c r="BR13">
         <v>49000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>48407.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>48402.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>48258.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>41831.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>41607.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>41582.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>41330.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>40983.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>40899.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>40835.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>39528.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>39311.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>33207.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>39207.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>32129.0</v>
       </c>
-      <c r="CG13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH13"/>
       <c r="CI13">
         <v>31499.0</v>
       </c>
       <c r="CJ13">
+        <v>31499.0</v>
+      </c>
+      <c r="CK13">
         <v>31064.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>30936.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>30772.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>30757.0</v>
       </c>
-      <c r="CN13"/>
       <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>27675.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>27620.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27552.0</v>
       </c>
       <c r="CS13">
         <v>27552.0</v>
       </c>
       <c r="CT13">
+        <v>27552.0</v>
+      </c>
+      <c r="CU13">
         <v>17372.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>16914.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>16327.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12921.0</v>
       </c>
       <c r="CX13">
         <v>12921.0</v>
       </c>
       <c r="CY13">
+        <v>12921.0</v>
+      </c>
+      <c r="CZ13">
         <v>9545.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>8455.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>7931.0</v>
       </c>
-      <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
+        <v>45262000.0</v>
+      </c>
+      <c r="C14">
         <v>44825000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>44737000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>44262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44398000.0</v>
       </c>
       <c r="F14">
         <v>44398000.0</v>
       </c>
       <c r="G14">
+        <v>44398000.0</v>
+      </c>
+      <c r="H14">
         <v>44935000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>45321000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>46043000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>46028000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>46361000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>46551000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>45894646.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>46166000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>46106000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>46102000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>45937000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>47175000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>48692000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>49050000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>52423000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>55702000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>56531000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>56277000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>55177000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>55744000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>55424000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>54783000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>55286000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>54544000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>55107000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>54931000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>54658000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>54657000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>54656000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>53905000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>55851000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>57127000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>57136000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>56883000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>56396000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>55981000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>55668000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>55477000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>55074000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>54859000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>54651000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>56145000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>56481000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>57024000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>60984000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65622000.0</v>
       </c>
       <c r="BA14">
         <v>65622000.0</v>
       </c>
       <c r="BB14">
+        <v>65622000.0</v>
+      </c>
+      <c r="BC14">
         <v>66421000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>67274000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>66798000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>66418000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>66582000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>65110000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>64942000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>64894000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>60248000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>63857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67070000.0</v>
       </c>
       <c r="BM14">
         <v>67070000.0</v>
       </c>
       <c r="BN14">
+        <v>67070000.0</v>
+      </c>
+      <c r="BO14">
         <v>60413000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>66806000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61099000.0</v>
       </c>
       <c r="BQ14">
         <v>61099000.0</v>
       </c>
       <c r="BR14">
+        <v>61099000.0</v>
+      </c>
+      <c r="BS14">
         <v>48091000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>47109337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46595236.0</v>
       </c>
       <c r="BU14">
         <v>46595236.0</v>
       </c>
       <c r="BV14">
+        <v>46595236.0</v>
+      </c>
+      <c r="BW14">
         <v>40390246.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>48336522.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48056811.0</v>
       </c>
       <c r="BY14">
         <v>48056811.0</v>
       </c>
       <c r="BZ14">
+        <v>48056811.0</v>
+      </c>
+      <c r="CA14">
         <v>41273921.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>41502465.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41045839.0</v>
       </c>
       <c r="CC14">
         <v>41045839.0</v>
       </c>
       <c r="CD14">
+        <v>41045839.0</v>
+      </c>
+      <c r="CE14">
         <v>39893706.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>39662462.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>38505557.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31499193.0</v>
       </c>
       <c r="CH14">
         <v>31499193.0</v>
       </c>
       <c r="CI14">
+        <v>31499193.0</v>
+      </c>
+      <c r="CJ14">
         <v>36329973.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>36116350.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>34089436.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>30762304.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>37126451.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>36350802.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>29790278.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>36359655.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>33676970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29683613.0</v>
       </c>
       <c r="CS14">
         <v>29683613.0</v>
       </c>
       <c r="CT14">
+        <v>29683613.0</v>
+      </c>
+      <c r="CU14">
         <v>19427764.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>18675942.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>17931355.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>17006163.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>10268437.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>11195303.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>10268437.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8871501.0</v>
       </c>
       <c r="DB14">
         <v>8871501.0</v>
       </c>
+      <c r="DC14">
+        <v>8871501.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>75000.0</v>
       </c>
       <c r="O15">
         <v>75000.0</v>
       </c>
       <c r="P15">
         <v>75000.0</v>
       </c>
       <c r="Q15">
         <v>75000.0</v>
       </c>
       <c r="R15">
         <v>75000.0</v>
       </c>
       <c r="S15">
         <v>75000.0</v>
       </c>
       <c r="T15">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="U15">
         <v>74000.0</v>
       </c>
       <c r="V15">
         <v>74000.0</v>
       </c>
       <c r="W15">
         <v>74000.0</v>
       </c>
       <c r="X15">
         <v>74000.0</v>
       </c>
       <c r="Y15">
         <v>74000.0</v>
       </c>
       <c r="Z15">
-        <v>73000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="AA15">
         <v>73000.0</v>
       </c>
       <c r="AB15">
         <v>73000.0</v>
       </c>
       <c r="AC15">
         <v>73000.0</v>
       </c>
       <c r="AD15">
         <v>73000.0</v>
       </c>
       <c r="AE15">
         <v>73000.0</v>
       </c>
       <c r="AF15">
         <v>73000.0</v>
       </c>
       <c r="AG15">
-        <v>72000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="AH15">
         <v>72000.0</v>
       </c>
       <c r="AI15">
         <v>72000.0</v>
       </c>
       <c r="AJ15">
         <v>72000.0</v>
       </c>
       <c r="AK15">
         <v>72000.0</v>
       </c>
       <c r="AL15">
         <v>72000.0</v>
       </c>
       <c r="AM15">
         <v>72000.0</v>
       </c>
       <c r="AN15">
         <v>72000.0</v>
       </c>
       <c r="AO15">
         <v>72000.0</v>
       </c>
       <c r="AP15">
+        <v>72000.0</v>
+      </c>
+      <c r="AQ15">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AR15">
         <v>70000.0</v>
       </c>
       <c r="AS15">
         <v>70000.0</v>
       </c>
       <c r="AT15">
-        <v>69000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="AU15">
         <v>69000.0</v>
       </c>
       <c r="AV15">
         <v>69000.0</v>
       </c>
       <c r="AW15">
         <v>69000.0</v>
       </c>
       <c r="AX15">
-        <v>68000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="AY15">
         <v>68000.0</v>
       </c>
       <c r="AZ15">
         <v>68000.0</v>
       </c>
       <c r="BA15">
         <v>68000.0</v>
       </c>
       <c r="BB15">
+        <v>68000.0</v>
+      </c>
+      <c r="BC15">
         <v>67000.0</v>
       </c>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15">
+        <v>66000.0</v>
+      </c>
+      <c r="BK15">
+        <v>61000.0</v>
+      </c>
+      <c r="BL15">
+        <v>61000.0</v>
+      </c>
+      <c r="BM15">
+        <v>61000.0</v>
+      </c>
+      <c r="BN15">
+        <v>61000.0</v>
+      </c>
+      <c r="BO15">
+        <v>61000.0</v>
+      </c>
+      <c r="BP15">
+        <v>61000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>61000.0</v>
+      </c>
+      <c r="BR15">
+        <v>49000.0</v>
+      </c>
+      <c r="BS15">
+        <v>48407.0</v>
+      </c>
+      <c r="BT15">
+        <v>48402.0</v>
+      </c>
+      <c r="BU15">
+        <v>48258.0</v>
+      </c>
+      <c r="BV15">
+        <v>41831.0</v>
+      </c>
+      <c r="BW15">
+        <v>41607.0</v>
+      </c>
+      <c r="BX15">
+        <v>41582.0</v>
+      </c>
+      <c r="BY15">
+        <v>41330.0</v>
+      </c>
+      <c r="BZ15">
+        <v>40983.0</v>
+      </c>
+      <c r="CA15">
+        <v>40899.0</v>
+      </c>
+      <c r="CB15">
+        <v>40835.0</v>
+      </c>
+      <c r="CC15">
+        <v>39528.0</v>
+      </c>
+      <c r="CD15">
+        <v>39311.0</v>
+      </c>
+      <c r="CE15">
+        <v>33207.0</v>
+      </c>
+      <c r="CF15">
+        <v>39207.0</v>
+      </c>
+      <c r="CG15">
+        <v>32129.0</v>
+      </c>
+      <c r="CH15">
+        <v>31974.0</v>
+      </c>
+      <c r="CI15">
+        <v>31499.0</v>
+      </c>
+      <c r="CJ15">
+        <v>31499.0</v>
+      </c>
+      <c r="CK15">
+        <v>31064.0</v>
+      </c>
+      <c r="CL15">
+        <v>30936.0</v>
+      </c>
+      <c r="CM15">
+        <v>29805000000.0</v>
+      </c>
+      <c r="CN15">
+        <v>30757.0</v>
+      </c>
+      <c r="CO15">
+        <v>30630.0</v>
+      </c>
+      <c r="CP15">
+        <v>30620.0</v>
+      </c>
+      <c r="CQ15">
+        <v>29805000000.0</v>
+      </c>
+      <c r="CR15">
+        <v>27620.0</v>
+      </c>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+    </row>
+    <row r="16" spans="1:107">
+      <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16">
+        <v>19146000.0</v>
+      </c>
+      <c r="C16">
+        <v>18770000.0</v>
+      </c>
+      <c r="D16">
+        <v>18658000.0</v>
+      </c>
+      <c r="E16">
+        <v>18104000.0</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>29979000.0</v>
+      </c>
+      <c r="I16">
+        <v>27887000.0</v>
+      </c>
+      <c r="J16">
+        <v>26811000.0</v>
+      </c>
+      <c r="K16">
+        <v>24333000.0</v>
+      </c>
+      <c r="L16">
+        <v>23197000.0</v>
+      </c>
+      <c r="M16">
+        <v>16041000.0</v>
+      </c>
+      <c r="N16">
+        <v>20149000.0</v>
+      </c>
+      <c r="O16">
+        <v>3000.0</v>
+      </c>
+      <c r="P16">
+        <v>23845000.0</v>
+      </c>
+      <c r="Q16">
+        <v>3000.0</v>
+      </c>
+      <c r="R16">
+        <v>3000.0</v>
+      </c>
+      <c r="S16">
+        <v>182000.0</v>
+      </c>
+      <c r="T16">
+        <v>675000.0</v>
+      </c>
+      <c r="U16">
+        <v>2364000.0</v>
+      </c>
+      <c r="V16">
+        <v>2907000.0</v>
+      </c>
+      <c r="W16">
+        <v>5048000.0</v>
+      </c>
+      <c r="X16">
+        <v>6581000.0</v>
+      </c>
+      <c r="Y16">
+        <v>8010000.0</v>
+      </c>
+      <c r="Z16">
+        <v>14744000.0</v>
+      </c>
+      <c r="AA16">
+        <v>7103000.0</v>
+      </c>
+      <c r="AB16">
+        <v>5502000.0</v>
+      </c>
+      <c r="AC16">
+        <v>7103000.0</v>
+      </c>
+      <c r="AD16">
+        <v>12213000.0</v>
+      </c>
+      <c r="AE16">
+        <v>37515000.0</v>
+      </c>
+      <c r="AF16">
+        <v>33889000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-5443000.0</v>
+      </c>
+      <c r="AH16">
+        <v>12895000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-21458000.0</v>
+      </c>
+      <c r="AJ16"/>
+      <c r="AK16">
+        <v>21458000.0</v>
+      </c>
+      <c r="AL16">
+        <v>25620000.0</v>
+      </c>
+      <c r="AM16">
+        <v>-753000.0</v>
+      </c>
+      <c r="AN16"/>
+      <c r="AO16">
+        <v>753000.0</v>
+      </c>
+      <c r="AP16">
+        <v>12161000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>11474000.0</v>
+      </c>
+      <c r="AR16"/>
+      <c r="AS16">
+        <v>-11474000.0</v>
+      </c>
+      <c r="AT16">
+        <v>16373000.0</v>
+      </c>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16">
+        <v>17094000.0</v>
+      </c>
+      <c r="AY16">
+        <v>-6583000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>44977000.0</v>
+      </c>
+      <c r="BA16">
+        <v>6583000.0</v>
+      </c>
+      <c r="BB16">
+        <v>12076000.0</v>
+      </c>
+      <c r="BC16">
+        <v>-11224000.0</v>
+      </c>
+      <c r="BD16"/>
+      <c r="BE16">
+        <v>11224000.0</v>
+      </c>
+      <c r="BF16">
+        <v>80000.0</v>
+      </c>
+      <c r="BG16">
+        <v>-36560000.0</v>
+      </c>
+      <c r="BH16"/>
+      <c r="BI16">
+        <v>36560000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>1855000.0</v>
+      </c>
+      <c r="BK16">
+        <v>-18357000.0</v>
+      </c>
+      <c r="BL16"/>
+      <c r="BM16">
+        <v>18357000.0</v>
+      </c>
+      <c r="BN16">
+        <v>11539000.0</v>
+      </c>
+      <c r="BO16">
+        <v>38459000.0</v>
+      </c>
+      <c r="BP16"/>
+      <c r="BQ16">
+        <v>10557000.0</v>
+      </c>
+      <c r="BR16">
+        <v>12505000.0</v>
+      </c>
+      <c r="BS16">
+        <v>197924.0</v>
+      </c>
+      <c r="BT16">
+        <v>616591.0</v>
+      </c>
+      <c r="BU16">
+        <v>715482.0</v>
+      </c>
+      <c r="BV16">
+        <v>212552.0</v>
+      </c>
+      <c r="BW16">
+        <v>236752.0</v>
+      </c>
+      <c r="BX16">
+        <v>179915.0</v>
+      </c>
+      <c r="BY16">
+        <v>185132.0</v>
+      </c>
+      <c r="BZ16">
+        <v>190350.0</v>
+      </c>
+      <c r="CA16">
+        <v>64929.0</v>
+      </c>
+      <c r="CB16">
+        <v>4836.0</v>
+      </c>
+      <c r="CC16">
+        <v>4836.0</v>
+      </c>
+      <c r="CD16">
+        <v>4836.0</v>
+      </c>
+      <c r="CE16">
+        <v>4836.0</v>
+      </c>
+      <c r="CF16">
+        <v>4836.0</v>
+      </c>
+      <c r="CG16">
+        <v>4836.0</v>
+      </c>
+      <c r="CH16"/>
+      <c r="CI16">
+        <v>576936.0</v>
+      </c>
+      <c r="CJ16">
+        <v>34889.0</v>
+      </c>
+      <c r="CK16">
+        <v>74325.0</v>
+      </c>
+      <c r="CL16">
+        <v>442291.0</v>
+      </c>
+      <c r="CM16">
+        <v>872563.0</v>
+      </c>
+      <c r="CN16">
+        <v>181248.0</v>
+      </c>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16">
+        <v>202130.0</v>
+      </c>
+      <c r="CR16">
+        <v>1598894.0</v>
+      </c>
+      <c r="CS16">
+        <v>1626784.0</v>
+      </c>
+      <c r="CT16">
+        <v>1597674.0</v>
+      </c>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+    </row>
+    <row r="17" spans="1:107">
+      <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+    </row>
+    <row r="18" spans="1:107">
+      <c r="A18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18">
+        <v>904000.0</v>
+      </c>
+      <c r="T18">
+        <v>904000.0</v>
+      </c>
+      <c r="U18">
+        <v>904000.0</v>
+      </c>
+      <c r="V18">
+        <v>904000.0</v>
+      </c>
+      <c r="W18">
+        <v>773000.0</v>
+      </c>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+    </row>
+    <row r="19" spans="1:107">
+      <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+    </row>
+    <row r="20" spans="1:107">
+      <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20">
+        <v>19024000.0</v>
+      </c>
+      <c r="C20">
+        <v>19024000.0</v>
+      </c>
+      <c r="D20">
+        <v>19024000.0</v>
+      </c>
+      <c r="E20">
+        <v>19024000.0</v>
+      </c>
+      <c r="F20">
+        <v>19024000.0</v>
+      </c>
+      <c r="G20">
+        <v>19024000.0</v>
+      </c>
+      <c r="H20">
+        <v>19024000.0</v>
+      </c>
+      <c r="I20">
+        <v>19024000.0</v>
+      </c>
+      <c r="J20">
+        <v>19024000.0</v>
+      </c>
+      <c r="K20">
+        <v>19024000.0</v>
+      </c>
+      <c r="L20">
+        <v>19024000.0</v>
+      </c>
+      <c r="M20">
+        <v>19024000.0</v>
+      </c>
+      <c r="N20">
+        <v>19024000.0</v>
+      </c>
+      <c r="O20">
+        <v>19024000.0</v>
+      </c>
+      <c r="P20">
+        <v>19024000.0</v>
+      </c>
+      <c r="Q20">
+        <v>19024000.0</v>
+      </c>
+      <c r="R20">
+        <v>19024000.0</v>
+      </c>
+      <c r="S20">
+        <v>19024000.0</v>
+      </c>
+      <c r="T20">
+        <v>19024000.0</v>
+      </c>
+      <c r="U20">
+        <v>19024000.0</v>
+      </c>
+      <c r="V20">
+        <v>19024000.0</v>
+      </c>
+      <c r="W20">
+        <v>19024000.0</v>
+      </c>
+      <c r="X20">
+        <v>19024000.0</v>
+      </c>
+      <c r="Y20">
+        <v>83605000.0</v>
+      </c>
+      <c r="Z20">
+        <v>83605000.0</v>
+      </c>
+      <c r="AA20">
+        <v>182267000.0</v>
+      </c>
+      <c r="AB20">
+        <v>182267000.0</v>
+      </c>
+      <c r="AC20">
+        <v>182267000.0</v>
+      </c>
+      <c r="AD20">
+        <v>182269000.0</v>
+      </c>
+      <c r="AE20">
+        <v>182101000.0</v>
+      </c>
+      <c r="AF20">
+        <v>191821000.0</v>
+      </c>
+      <c r="AG20">
+        <v>191203000.0</v>
+      </c>
+      <c r="AH20">
+        <v>191287000.0</v>
+      </c>
+      <c r="AI20">
+        <v>191162000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>191098000.0</v>
+      </c>
+      <c r="AK20">
+        <v>169100000.0</v>
+      </c>
+      <c r="AL20">
+        <v>169017000.0</v>
+      </c>
+      <c r="AM20">
+        <v>168829000.0</v>
+      </c>
+      <c r="AN20">
+        <v>157250000.0</v>
+      </c>
+      <c r="AO20">
+        <v>76357000.0</v>
+      </c>
+      <c r="AP20">
+        <v>76357000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>76164000.0</v>
+      </c>
+      <c r="AR20">
+        <v>76057000.0</v>
+      </c>
+      <c r="AS20">
+        <v>76057000.0</v>
+      </c>
+      <c r="AT20">
+        <v>75426000.0</v>
+      </c>
+      <c r="AU20">
+        <v>76067000.0</v>
+      </c>
+      <c r="AV20">
+        <v>14110000.0</v>
+      </c>
+      <c r="AW20">
+        <v>14013000.0</v>
+      </c>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20">
+        <v>83865000.0</v>
+      </c>
+      <c r="BL20">
+        <v>45270000.0</v>
+      </c>
+      <c r="BM20">
+        <v>83865000.0</v>
+      </c>
+      <c r="BN20">
+        <v>83865000.0</v>
+      </c>
+      <c r="BO20">
+        <v>80507000.0</v>
+      </c>
+      <c r="BP20">
+        <v>80545000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>79992000.0</v>
+      </c>
+      <c r="BR20"/>
+      <c r="BS20">
+        <v>41173416.0</v>
+      </c>
+      <c r="BT20"/>
+      <c r="BU20">
+        <v>41173416.0</v>
+      </c>
+      <c r="BV20">
+        <v>41173416.0</v>
+      </c>
+      <c r="BW20">
+        <v>41020156.0</v>
+      </c>
+      <c r="BX20">
+        <v>40677343.0</v>
+      </c>
+      <c r="BY20">
+        <v>40608259.0</v>
+      </c>
+      <c r="BZ20">
+        <v>41955182.0</v>
+      </c>
+      <c r="CA20">
+        <v>41750684.0</v>
+      </c>
+      <c r="CB20"/>
+      <c r="CC20">
+        <v>41750684.0</v>
+      </c>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20">
+        <v>328120.0</v>
+      </c>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20">
+        <v>404686.0</v>
+      </c>
+      <c r="CY20">
+        <v>404686.0</v>
+      </c>
+      <c r="CZ20">
+        <v>415624.0</v>
+      </c>
+      <c r="DA20">
+        <v>426562.0</v>
+      </c>
+      <c r="DB20">
+        <v>437500.0</v>
+      </c>
+      <c r="DC20"/>
+    </row>
+    <row r="21" spans="1:107">
+      <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21">
+        <v>1956000.0</v>
+      </c>
+      <c r="C21">
+        <v>2195000.0</v>
+      </c>
+      <c r="D21">
+        <v>2278000.0</v>
+      </c>
+      <c r="E21">
+        <v>2370000.0</v>
+      </c>
+      <c r="F21">
+        <v>2409000.0</v>
+      </c>
+      <c r="G21">
+        <v>2466000.0</v>
+      </c>
+      <c r="H21">
+        <v>2523000.0</v>
+      </c>
+      <c r="I21">
+        <v>2526000.0</v>
+      </c>
+      <c r="J21">
+        <v>2598000.0</v>
+      </c>
+      <c r="K21">
+        <v>2670000.0</v>
+      </c>
+      <c r="L21">
+        <v>2823000.0</v>
+      </c>
+      <c r="M21">
+        <v>3534000.0</v>
+      </c>
+      <c r="N21">
+        <v>3588000.0</v>
+      </c>
+      <c r="O21">
+        <v>3594000.0</v>
+      </c>
+      <c r="P21">
+        <v>3688000.0</v>
+      </c>
+      <c r="Q21">
+        <v>3614000.0</v>
+      </c>
+      <c r="R21">
+        <v>3608000.0</v>
+      </c>
+      <c r="S21">
+        <v>4257000.0</v>
+      </c>
+      <c r="T21">
+        <v>4322000.0</v>
+      </c>
+      <c r="U21">
+        <v>4360000.0</v>
+      </c>
+      <c r="V21">
+        <v>4417000.0</v>
+      </c>
+      <c r="W21">
+        <v>4436000.0</v>
+      </c>
+      <c r="X21">
+        <v>4458000.0</v>
+      </c>
+      <c r="Y21">
+        <v>69842000.0</v>
+      </c>
+      <c r="Z21">
+        <v>73754000.0</v>
+      </c>
+      <c r="AA21">
+        <v>78346000.0</v>
+      </c>
+      <c r="AB21">
+        <v>82562000.0</v>
+      </c>
+      <c r="AC21">
+        <v>87113000.0</v>
+      </c>
+      <c r="AD21">
+        <v>91840000.0</v>
+      </c>
+      <c r="AE21">
+        <v>97208000.0</v>
+      </c>
+      <c r="AF21">
+        <v>101964000.0</v>
+      </c>
+      <c r="AG21">
+        <v>107454000.0</v>
+      </c>
+      <c r="AH21">
+        <v>112760000.0</v>
+      </c>
+      <c r="AI21">
+        <v>118189000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>123419000.0</v>
+      </c>
+      <c r="AK21">
+        <v>135678000.0</v>
+      </c>
+      <c r="AL21">
+        <v>141317000.0</v>
+      </c>
+      <c r="AM21">
+        <v>147045000.0</v>
+      </c>
+      <c r="AN21">
+        <v>139152000.0</v>
+      </c>
+      <c r="AO21">
+        <v>60346000.0</v>
+      </c>
+      <c r="AP21">
+        <v>62924000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>65014000.0</v>
+      </c>
+      <c r="AR21">
+        <v>67803000.0</v>
+      </c>
+      <c r="AS21">
+        <v>70536000.0</v>
+      </c>
+      <c r="AT21">
+        <v>73768000.0</v>
+      </c>
+      <c r="AU21">
+        <v>76050000.0</v>
+      </c>
+      <c r="AV21">
+        <v>3891000.0</v>
+      </c>
+      <c r="AW21">
+        <v>4259000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3425000.0</v>
+      </c>
+      <c r="AY21">
+        <v>3511000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3631000.0</v>
+      </c>
+      <c r="BA21">
+        <v>3759000.0</v>
+      </c>
+      <c r="BB21">
+        <v>3965000.0</v>
+      </c>
+      <c r="BC21">
+        <v>4075000.0</v>
+      </c>
+      <c r="BD21">
+        <v>4225000.0</v>
+      </c>
+      <c r="BE21">
+        <v>4374000.0</v>
+      </c>
+      <c r="BF21">
+        <v>4532000.0</v>
+      </c>
+      <c r="BG21">
+        <v>8045000.0</v>
+      </c>
+      <c r="BH21">
+        <v>8239000.0</v>
+      </c>
+      <c r="BI21">
+        <v>8437000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>8692000.0</v>
+      </c>
+      <c r="BK21">
+        <v>8859000.0</v>
+      </c>
+      <c r="BL21">
+        <v>14809000.0</v>
+      </c>
+      <c r="BM21">
+        <v>16016000.0</v>
+      </c>
+      <c r="BN21">
+        <v>16219000.0</v>
+      </c>
+      <c r="BO21">
+        <v>16207000.0</v>
+      </c>
+      <c r="BP21">
+        <v>17272000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>18742000.0</v>
+      </c>
+      <c r="BR21">
+        <v>5940000.0</v>
+      </c>
+      <c r="BS21">
+        <v>6083121.0</v>
+      </c>
+      <c r="BT21">
+        <v>6293610.0</v>
+      </c>
+      <c r="BU21">
+        <v>64434794.0</v>
+      </c>
+      <c r="BV21">
+        <v>65500742.0</v>
+      </c>
+      <c r="BW21">
+        <v>66474528.0</v>
+      </c>
+      <c r="BX21">
+        <v>67483517.0</v>
+      </c>
+      <c r="BY21">
+        <v>68519971.0</v>
+      </c>
+      <c r="BZ21">
+        <v>69548017.0</v>
+      </c>
+      <c r="CA21">
+        <v>69412604.0</v>
+      </c>
+      <c r="CB21">
+        <v>424505.0</v>
+      </c>
+      <c r="CC21">
+        <v>413300.0</v>
+      </c>
+      <c r="CD21">
+        <v>406988.0</v>
+      </c>
+      <c r="CE21">
+        <v>348530.0</v>
+      </c>
+      <c r="CF21">
+        <v>354603.0</v>
+      </c>
+      <c r="CG21">
+        <v>358553.0</v>
+      </c>
+      <c r="CH21">
+        <v>364908.0</v>
+      </c>
+      <c r="CI21">
+        <v>325378.0</v>
+      </c>
+      <c r="CJ21">
+        <v>323118.0</v>
+      </c>
+      <c r="CK21">
+        <v>363144.0</v>
+      </c>
+      <c r="CL21">
+        <v>351908.0</v>
+      </c>
+      <c r="CM21">
+        <v>309153.0</v>
+      </c>
+      <c r="CN21">
+        <v>313883.0</v>
+      </c>
+      <c r="CO21">
+        <v>316226.0</v>
+      </c>
+      <c r="CP21">
+        <v>310333.0</v>
+      </c>
+      <c r="CQ21">
+        <v>3304962.0</v>
+      </c>
+      <c r="CR21">
+        <v>3350676.0</v>
+      </c>
+      <c r="CS21">
+        <v>3372567.0</v>
+      </c>
+      <c r="CT21">
+        <v>986408.0</v>
+      </c>
+      <c r="CU21">
+        <v>9129958.0</v>
+      </c>
+      <c r="CV21">
+        <v>11307726.0</v>
+      </c>
+      <c r="CW21">
+        <v>7456098.0</v>
+      </c>
+      <c r="CX21">
+        <v>393748.0</v>
+      </c>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+    </row>
+    <row r="22" spans="1:107">
+      <c r="A22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22">
+        <v>156250000.0</v>
+      </c>
+      <c r="C22">
+        <v>175264000.0</v>
+      </c>
+      <c r="D22">
+        <v>183141000.0</v>
+      </c>
+      <c r="E22">
+        <v>203097000.0</v>
+      </c>
+      <c r="F22">
+        <v>189840000.0</v>
+      </c>
+      <c r="G22">
+        <v>198939000.0</v>
+      </c>
+      <c r="H22">
+        <v>196035000.0</v>
+      </c>
+      <c r="I22">
+        <v>189814000.0</v>
+      </c>
+      <c r="J22">
+        <v>160500000.0</v>
+      </c>
+      <c r="K22">
+        <v>153529000.0</v>
+      </c>
+      <c r="L22">
+        <v>163291000.0</v>
+      </c>
+      <c r="M22">
+        <v>170754000.0</v>
+      </c>
+      <c r="N22">
+        <v>177118000.0</v>
+      </c>
+      <c r="O22">
+        <v>193426000.0</v>
+      </c>
+      <c r="P22">
+        <v>196474000.0</v>
+      </c>
+      <c r="Q22">
+        <v>182501000.0</v>
+      </c>
+      <c r="R22">
+        <v>136660000.0</v>
+      </c>
+      <c r="S22">
+        <v>134268000.0</v>
+      </c>
+      <c r="T22">
+        <v>120277000.0</v>
+      </c>
+      <c r="U22">
+        <v>97140000.0</v>
+      </c>
+      <c r="V22">
+        <v>78477000.0</v>
+      </c>
+      <c r="W22">
+        <v>84446000.0</v>
+      </c>
+      <c r="X22">
+        <v>78889000.0</v>
+      </c>
+      <c r="Y22">
+        <v>149567000.0</v>
+      </c>
+      <c r="Z22">
+        <v>164191000.0</v>
+      </c>
+      <c r="AA22">
+        <v>201536000.0</v>
+      </c>
+      <c r="AB22">
+        <v>201213000.0</v>
+      </c>
+      <c r="AC22">
+        <v>195448000.0</v>
+      </c>
+      <c r="AD22">
+        <v>163770000.0</v>
+      </c>
+      <c r="AE22">
+        <v>173515000.0</v>
+      </c>
+      <c r="AF22">
+        <v>175217000.0</v>
+      </c>
+      <c r="AG22">
+        <v>166891000.0</v>
+      </c>
+      <c r="AH22">
+        <v>153353000.0</v>
+      </c>
+      <c r="AI22">
+        <v>162296000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>178946000.0</v>
+      </c>
+      <c r="AK22">
+        <v>161067000.0</v>
+      </c>
+      <c r="AL22">
+        <v>131682000.0</v>
+      </c>
+      <c r="AM22">
+        <v>128096000.0</v>
+      </c>
+      <c r="AN22">
+        <v>116497000.0</v>
+      </c>
+      <c r="AO22">
+        <v>87649000.0</v>
+      </c>
+      <c r="AP22">
+        <v>77789000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>75542000.0</v>
+      </c>
+      <c r="AR22">
+        <v>100897000.0</v>
+      </c>
+      <c r="AS22">
+        <v>90086000.0</v>
+      </c>
+      <c r="AT22">
+        <v>76895000.0</v>
+      </c>
+      <c r="AU22">
+        <v>97021000.0</v>
+      </c>
+      <c r="AV22">
+        <v>99243000.0</v>
+      </c>
+      <c r="AW22">
+        <v>101317000.0</v>
+      </c>
+      <c r="AX22">
+        <v>86742000.0</v>
+      </c>
+      <c r="AY22">
+        <v>86807000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>76261000.0</v>
+      </c>
+      <c r="BA22">
+        <v>63232000.0</v>
+      </c>
+      <c r="BB22">
+        <v>62998000.0</v>
+      </c>
+      <c r="BC22">
+        <v>69208000.0</v>
+      </c>
+      <c r="BD22">
+        <v>65335000.0</v>
+      </c>
+      <c r="BE22">
+        <v>62827000.0</v>
+      </c>
+      <c r="BF22">
+        <v>55296000.0</v>
+      </c>
+      <c r="BG22">
+        <v>60159000.0</v>
+      </c>
+      <c r="BH22">
+        <v>59278000.0</v>
+      </c>
+      <c r="BI22">
+        <v>57567000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>51720000.0</v>
+      </c>
+      <c r="BK22">
+        <v>56191000.0</v>
+      </c>
+      <c r="BL22">
+        <v>58166000.0</v>
+      </c>
+      <c r="BM22">
+        <v>62635000.0</v>
+      </c>
+      <c r="BN22">
+        <v>50725000.0</v>
+      </c>
+      <c r="BO22">
+        <v>47662000.0</v>
+      </c>
+      <c r="BP22">
+        <v>45535000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>47401000.0</v>
+      </c>
+      <c r="BR22">
+        <v>41729000.0</v>
+      </c>
+      <c r="BS22">
+        <v>46107970.0</v>
+      </c>
+      <c r="BT22">
+        <v>53944028.0</v>
+      </c>
+      <c r="BU22">
+        <v>52643002.0</v>
+      </c>
+      <c r="BV22">
+        <v>47159978.0</v>
+      </c>
+      <c r="BW22">
+        <v>51439141.0</v>
+      </c>
+      <c r="BX22">
+        <v>51850324.0</v>
+      </c>
+      <c r="BY22">
+        <v>41239542.0</v>
+      </c>
+      <c r="BZ22">
+        <v>32022293.0</v>
+      </c>
+      <c r="CA22">
+        <v>34033548.0</v>
+      </c>
+      <c r="CB22">
+        <v>21619744.0</v>
+      </c>
+      <c r="CC22">
+        <v>23156202.0</v>
+      </c>
+      <c r="CD22">
+        <v>19101507.0</v>
+      </c>
+      <c r="CE22">
+        <v>20776154.0</v>
+      </c>
+      <c r="CF22">
+        <v>23413728.0</v>
+      </c>
+      <c r="CG22">
+        <v>22741948.0</v>
+      </c>
+      <c r="CH22">
+        <v>19892581.0</v>
+      </c>
+      <c r="CI22">
+        <v>16991376.0</v>
+      </c>
+      <c r="CJ22">
+        <v>17480834.0</v>
+      </c>
+      <c r="CK22">
+        <v>17687705.0</v>
+      </c>
+      <c r="CL22">
+        <v>15986705.0</v>
+      </c>
+      <c r="CM22">
+        <v>15087314.0</v>
+      </c>
+      <c r="CN22">
+        <v>15800227.0</v>
+      </c>
+      <c r="CO22">
+        <v>16362346.0</v>
+      </c>
+      <c r="CP22">
+        <v>15599305.0</v>
+      </c>
+      <c r="CQ22">
+        <v>14918652.0</v>
+      </c>
+      <c r="CR22">
+        <v>18274431.0</v>
+      </c>
+      <c r="CS22">
+        <v>18688304.0</v>
+      </c>
+      <c r="CT22">
+        <v>19365075.0</v>
+      </c>
+      <c r="CU22">
+        <v>19557265.0</v>
+      </c>
+      <c r="CV22">
+        <v>19145812.0</v>
+      </c>
+      <c r="CW22">
+        <v>22794520.0</v>
+      </c>
+      <c r="CX22">
+        <v>8420.0</v>
+      </c>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+    </row>
+    <row r="23" spans="1:107">
+      <c r="A23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23">
+        <v>512766000.0</v>
+      </c>
+      <c r="C23">
+        <v>538004000.0</v>
+      </c>
+      <c r="D23">
+        <v>548582000.0</v>
+      </c>
+      <c r="E23">
+        <v>554633000.0</v>
+      </c>
+      <c r="F23">
+        <v>559612000.0</v>
+      </c>
+      <c r="G23">
+        <v>578857000.0</v>
+      </c>
+      <c r="H23">
+        <v>587443000.0</v>
+      </c>
+      <c r="I23">
+        <v>571268000.0</v>
+      </c>
+      <c r="J23">
+        <v>577428000.0</v>
+      </c>
+      <c r="K23">
+        <v>570566000.0</v>
+      </c>
+      <c r="L23">
+        <v>572973000.0</v>
+      </c>
+      <c r="M23">
+        <v>537662000.0</v>
+      </c>
+      <c r="N23">
+        <v>541294000.0</v>
+      </c>
+      <c r="O23">
+        <v>529193000.0</v>
+      </c>
+      <c r="P23">
+        <v>505995000.0</v>
+      </c>
+      <c r="Q23">
+        <v>521256000.0</v>
+      </c>
+      <c r="R23">
+        <v>497476000.0</v>
+      </c>
+      <c r="S23">
+        <v>469305000.0</v>
+      </c>
+      <c r="T23">
+        <v>505176000.0</v>
+      </c>
+      <c r="U23">
+        <v>492670000.0</v>
+      </c>
+      <c r="V23">
+        <v>446388000.0</v>
+      </c>
+      <c r="W23">
+        <v>405851000.0</v>
+      </c>
+      <c r="X23">
+        <v>401085000.0</v>
+      </c>
+      <c r="Y23">
+        <v>658169000.0</v>
+      </c>
+      <c r="Z23">
+        <v>728961000.0</v>
+      </c>
+      <c r="AA23">
+        <v>808147000.0</v>
+      </c>
+      <c r="AB23">
+        <v>808796000.0</v>
+      </c>
+      <c r="AC23">
+        <v>772455000.0</v>
+      </c>
+      <c r="AD23">
+        <v>766789000.0</v>
+      </c>
+      <c r="AE23">
+        <v>772838000.0</v>
+      </c>
+      <c r="AF23">
+        <v>769630000.0</v>
+      </c>
+      <c r="AG23">
+        <v>726845000.0</v>
+      </c>
+      <c r="AH23">
+        <v>745060000.0</v>
+      </c>
+      <c r="AI23">
+        <v>765421000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>816263000.0</v>
+      </c>
+      <c r="AK23">
+        <v>778122000.0</v>
+      </c>
+      <c r="AL23">
+        <v>788036000.0</v>
+      </c>
+      <c r="AM23">
+        <v>739720000.0</v>
+      </c>
+      <c r="AN23">
+        <v>728256000.0</v>
+      </c>
+      <c r="AO23">
+        <v>654683000.0</v>
+      </c>
+      <c r="AP23">
+        <v>619503000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>577030000.0</v>
+      </c>
+      <c r="AR23">
+        <v>523816000.0</v>
+      </c>
+      <c r="AS23">
+        <v>514095000.0</v>
+      </c>
+      <c r="AT23">
+        <v>494992000.0</v>
+      </c>
+      <c r="AU23">
+        <v>547217000.0</v>
+      </c>
+      <c r="AV23">
+        <v>415989000.0</v>
+      </c>
+      <c r="AW23">
+        <v>435755000.0</v>
+      </c>
+      <c r="AX23">
+        <v>381503000.0</v>
+      </c>
+      <c r="AY23">
+        <v>346102000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>342480000.0</v>
+      </c>
+      <c r="BA23">
+        <v>398871000.0</v>
+      </c>
+      <c r="BB23">
+        <v>326989000.0</v>
+      </c>
+      <c r="BC23">
+        <v>281541000.0</v>
+      </c>
+      <c r="BD23">
+        <v>288609000.0</v>
+      </c>
+      <c r="BE23">
+        <v>272935000.0</v>
+      </c>
+      <c r="BF23">
+        <v>261674000.0</v>
+      </c>
+      <c r="BG23">
+        <v>237793000.0</v>
+      </c>
+      <c r="BH23">
+        <v>271663000.0</v>
+      </c>
+      <c r="BI23">
+        <v>272972000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>281497000.0</v>
+      </c>
+      <c r="BK23">
+        <v>249345000.0</v>
+      </c>
+      <c r="BL23">
+        <v>314698000.0</v>
+      </c>
+      <c r="BM23">
+        <v>343101000.0</v>
+      </c>
+      <c r="BN23">
+        <v>349341000.0</v>
+      </c>
+      <c r="BO23">
+        <v>323353000.0</v>
+      </c>
+      <c r="BP23">
+        <v>333634000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>324935000.0</v>
+      </c>
+      <c r="BR23">
+        <v>210231000.0</v>
+      </c>
+      <c r="BS23">
+        <v>189118376.0</v>
+      </c>
+      <c r="BT23">
+        <v>190396469.0</v>
+      </c>
+      <c r="BU23">
+        <v>298225997.0</v>
+      </c>
+      <c r="BV23">
+        <v>289750572.0</v>
+      </c>
+      <c r="BW23">
+        <v>292369314.0</v>
+      </c>
+      <c r="BX23">
+        <v>288454014.0</v>
+      </c>
+      <c r="BY23">
+        <v>278980310.0</v>
+      </c>
+      <c r="BZ23">
+        <v>268257428.0</v>
+      </c>
+      <c r="CA23">
+        <v>251484997.0</v>
+      </c>
+      <c r="CB23">
+        <v>104813806.0</v>
+      </c>
+      <c r="CC23">
+        <v>100713181.0</v>
+      </c>
+      <c r="CD23">
+        <v>94697635.0</v>
+      </c>
+      <c r="CE23">
+        <v>84091918.0</v>
+      </c>
+      <c r="CF23">
+        <v>86117498.0</v>
+      </c>
+      <c r="CG23">
+        <v>81893976.0</v>
+      </c>
+      <c r="CH23">
+        <v>81992346.0</v>
+      </c>
+      <c r="CI23">
+        <v>76583547.0</v>
+      </c>
+      <c r="CJ23">
+        <v>96760745.0</v>
+      </c>
+      <c r="CK23">
+        <v>95401613.0</v>
+      </c>
+      <c r="CL23">
+        <v>105289971.0</v>
+      </c>
+      <c r="CM23">
+        <v>98499865.0</v>
+      </c>
+      <c r="CN23">
+        <v>101434492.0</v>
+      </c>
+      <c r="CO23">
+        <v>99971599.0</v>
+      </c>
+      <c r="CP23">
+        <v>106532689.0</v>
+      </c>
+      <c r="CQ23">
+        <v>80099015.0</v>
+      </c>
+      <c r="CR23">
+        <v>82854907.0</v>
+      </c>
+      <c r="CS23">
+        <v>82478555.0</v>
+      </c>
+      <c r="CT23">
+        <v>96444853.0</v>
+      </c>
+      <c r="CU23">
+        <v>84372925.0</v>
+      </c>
+      <c r="CV23">
+        <v>83283595.0</v>
+      </c>
+      <c r="CW23">
+        <v>81043676.0</v>
+      </c>
+      <c r="CX23">
+        <v>638217.0</v>
+      </c>
+      <c r="CY23">
+        <v>542595.0</v>
+      </c>
+      <c r="CZ23">
+        <v>688573.0</v>
+      </c>
+      <c r="DA23">
+        <v>1203144.0</v>
+      </c>
+      <c r="DB23">
+        <v>875759.0</v>
+      </c>
+      <c r="DC23"/>
+    </row>
+    <row r="24" spans="1:107">
+      <c r="A24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24">
+        <v>19121000.0</v>
+      </c>
+      <c r="C24">
+        <v>74056000.0</v>
+      </c>
+      <c r="D24">
+        <v>88992000.0</v>
+      </c>
+      <c r="E24">
+        <v>94147000.0</v>
+      </c>
+      <c r="F24">
+        <v>79096000.0</v>
+      </c>
+      <c r="G24">
+        <v>109045000.0</v>
+      </c>
+      <c r="H24">
+        <v>98994000.0</v>
+      </c>
+      <c r="I24">
+        <v>69903000.0</v>
+      </c>
+      <c r="J24">
+        <v>39880000.0</v>
+      </c>
+      <c r="K24">
+        <v>64858000.0</v>
+      </c>
+      <c r="L24">
+        <v>64836000.0</v>
+      </c>
+      <c r="M24">
+        <v>24813000.0</v>
+      </c>
+      <c r="N24">
+        <v>24790000.0</v>
+      </c>
+      <c r="O24">
+        <v>24769000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
+        <v>24311000.0</v>
+      </c>
+      <c r="Z24">
+        <v>159171000.0</v>
+      </c>
+      <c r="AA24">
+        <v>199034000.0</v>
+      </c>
+      <c r="AB24">
+        <v>127800000.0</v>
+      </c>
+      <c r="AC24">
+        <v>99467000.0</v>
+      </c>
+      <c r="AD24">
+        <v>149434000.0</v>
+      </c>
+      <c r="AE24">
+        <v>175902000.0</v>
+      </c>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+    </row>
+    <row r="25" spans="1:107">
+      <c r="A25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>24790000.0</v>
+      </c>
+      <c r="O25">
+        <v>24769000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>199044000.0</v>
+      </c>
+      <c r="AA25">
+        <v>239236000.0</v>
+      </c>
+      <c r="AB25">
+        <v>168189000.0</v>
+      </c>
+      <c r="AC25">
+        <v>140175000.0</v>
+      </c>
+      <c r="AD25">
+        <v>194834000.0</v>
+      </c>
+      <c r="AE25">
+        <v>221482000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+    </row>
+    <row r="26" spans="1:107">
+      <c r="A26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+    </row>
+    <row r="27" spans="1:107">
+      <c r="A27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+    </row>
+    <row r="28" spans="1:107">
+      <c r="A28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28">
+        <v>24952000.0</v>
+      </c>
+      <c r="C28">
+        <v>90099000.0</v>
+      </c>
+      <c r="D28">
+        <v>101144000.0</v>
+      </c>
+      <c r="E28">
+        <v>111398000.0</v>
+      </c>
+      <c r="F28">
+        <v>89502000.0</v>
+      </c>
+      <c r="G28">
+        <v>118395000.0</v>
+      </c>
+      <c r="H28">
+        <v>96540000.0</v>
+      </c>
+      <c r="I28">
+        <v>71666000.0</v>
+      </c>
+      <c r="J28">
+        <v>16956000.0</v>
+      </c>
+      <c r="K28">
+        <v>55319000.0</v>
+      </c>
+      <c r="L28">
+        <v>59078000.0</v>
+      </c>
+      <c r="M28">
+        <v>8387000.0</v>
+      </c>
+      <c r="N28">
+        <v>10903000.0</v>
+      </c>
+      <c r="O28">
+        <v>19699000.0</v>
+      </c>
+      <c r="P28">
+        <v>-3129000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-70330000.0</v>
+      </c>
+      <c r="R28">
+        <v>-80447000.0</v>
+      </c>
+      <c r="S28">
+        <v>-66731000.0</v>
+      </c>
+      <c r="T28">
+        <v>-118687000.0</v>
+      </c>
+      <c r="U28">
+        <v>-130454000.0</v>
+      </c>
+      <c r="V28">
+        <v>-71835000.0</v>
+      </c>
+      <c r="W28">
+        <v>-18224000.0</v>
+      </c>
+      <c r="X28">
+        <v>-13875000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2237000.0</v>
+      </c>
+      <c r="Z28">
+        <v>73646000.0</v>
+      </c>
+      <c r="AA28">
+        <v>196837000.0</v>
+      </c>
+      <c r="AB28">
+        <v>203122000.0</v>
+      </c>
+      <c r="AC28">
+        <v>189243000.0</v>
+      </c>
+      <c r="AD28">
+        <v>160800000.0</v>
+      </c>
+      <c r="AE28">
+        <v>190312000.0</v>
+      </c>
+      <c r="AF28">
+        <v>185929000.0</v>
+      </c>
+      <c r="AG28">
+        <v>169393000.0</v>
+      </c>
+      <c r="AH28">
+        <v>160318000.0</v>
+      </c>
+      <c r="AI28">
+        <v>199767000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>221121000.0</v>
+      </c>
+      <c r="AK28">
+        <v>197856000.0</v>
+      </c>
+      <c r="AL28">
+        <v>156430000.0</v>
+      </c>
+      <c r="AM28">
+        <v>114037000.0</v>
+      </c>
+      <c r="AN28">
+        <v>120727000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-43507000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-16960000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>69003000.0</v>
+      </c>
+      <c r="AR28">
+        <v>121518000.0</v>
+      </c>
+      <c r="AS28">
+        <v>121630000.0</v>
+      </c>
+      <c r="AT28">
+        <v>132778000.0</v>
+      </c>
+      <c r="AU28">
+        <v>215990000.0</v>
+      </c>
+      <c r="AV28">
+        <v>110627000.0</v>
+      </c>
+      <c r="AW28">
+        <v>91542000.0</v>
+      </c>
+      <c r="AX28">
+        <v>31609000.0</v>
+      </c>
+      <c r="AY28">
+        <v>55493000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>48321000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-41389000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-53141000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-14662000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-13177000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-11956000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-2965000.0</v>
+      </c>
+      <c r="BG28">
+        <v>24255000.0</v>
+      </c>
+      <c r="BH28">
+        <v>31352000.0</v>
+      </c>
+      <c r="BI28">
+        <v>43429000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>27529000.0</v>
+      </c>
+      <c r="BK28">
+        <v>47681000.0</v>
+      </c>
+      <c r="BL28">
+        <v>37086000.0</v>
+      </c>
+      <c r="BM28">
+        <v>54414000.0</v>
+      </c>
+      <c r="BN28">
+        <v>40145000.0</v>
+      </c>
+      <c r="BO28">
+        <v>43495000.0</v>
+      </c>
+      <c r="BP28">
+        <v>39765000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>52378000.0</v>
+      </c>
+      <c r="BR28">
+        <v>46162000.0</v>
+      </c>
+      <c r="BS28">
+        <v>66238450.0</v>
+      </c>
+      <c r="BT28">
+        <v>87552433.0</v>
+      </c>
+      <c r="BU28">
+        <v>107045334.0</v>
+      </c>
+      <c r="BV28">
+        <v>123334771.0</v>
+      </c>
+      <c r="BW28">
+        <v>137666116.0</v>
+      </c>
+      <c r="BX28">
+        <v>134657078.0</v>
+      </c>
+      <c r="BY28">
+        <v>133853831.0</v>
+      </c>
+      <c r="BZ28">
+        <v>119360673.0</v>
+      </c>
+      <c r="CA28">
+        <v>122802056.0</v>
+      </c>
+      <c r="CB28">
+        <v>19043403.0</v>
+      </c>
+      <c r="CC28">
+        <v>17355531.0</v>
+      </c>
+      <c r="CD28">
+        <v>15297095.0</v>
+      </c>
+      <c r="CE28">
+        <v>17982781.0</v>
+      </c>
+      <c r="CF28">
+        <v>20838007.0</v>
+      </c>
+      <c r="CG28">
+        <v>18494851.0</v>
+      </c>
+      <c r="CH28">
+        <v>13533413.0</v>
+      </c>
+      <c r="CI28">
+        <v>17067731.0</v>
+      </c>
+      <c r="CJ28">
+        <v>35540388.0</v>
+      </c>
+      <c r="CK28">
+        <v>37407299.0</v>
+      </c>
+      <c r="CL28">
+        <v>36398839.0</v>
+      </c>
+      <c r="CM28">
+        <v>37212284.0</v>
+      </c>
+      <c r="CN28">
+        <v>31543401.0</v>
+      </c>
+      <c r="CO28">
+        <v>32854731.0</v>
+      </c>
+      <c r="CP28">
+        <v>30817990.0</v>
+      </c>
+      <c r="CQ28">
+        <v>35815243.0</v>
+      </c>
+      <c r="CR28">
+        <v>35140349.0</v>
+      </c>
+      <c r="CS28">
+        <v>33823383.0</v>
+      </c>
+      <c r="CT28">
+        <v>25344934.0</v>
+      </c>
+      <c r="CU28">
+        <v>7014782.0</v>
+      </c>
+      <c r="CV28">
+        <v>9455722.0</v>
+      </c>
+      <c r="CW28">
+        <v>14942574.0</v>
+      </c>
+      <c r="CX28">
+        <v>915995.0</v>
+      </c>
+      <c r="CY28">
+        <v>655004.0</v>
+      </c>
+      <c r="CZ28">
+        <v>514374.0</v>
+      </c>
+      <c r="DA28">
+        <v>420048.0</v>
+      </c>
+      <c r="DB28">
+        <v>160465.0</v>
+      </c>
+      <c r="DC28"/>
+    </row>
+    <row r="29" spans="1:107">
+      <c r="A29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29">
+        <v>395680000.0</v>
+      </c>
+      <c r="C29">
+        <v>437474000.0</v>
+      </c>
+      <c r="D29">
+        <v>452188000.0</v>
+      </c>
+      <c r="E29">
+        <v>458526000.0</v>
+      </c>
+      <c r="F29">
+        <v>451550000.0</v>
+      </c>
+      <c r="G29">
+        <v>473116000.0</v>
+      </c>
+      <c r="H29">
+        <v>468059000.0</v>
+      </c>
+      <c r="I29">
+        <v>447889000.0</v>
+      </c>
+      <c r="J29">
+        <v>438040000.0</v>
+      </c>
+      <c r="K29">
+        <v>441289000.0</v>
+      </c>
+      <c r="L29">
+        <v>438338000.0</v>
+      </c>
+      <c r="M29">
+        <v>407528000.0</v>
+      </c>
+      <c r="N29">
+        <v>409413000.0</v>
+      </c>
+      <c r="O29">
+        <v>399137000.0</v>
+      </c>
+      <c r="P29">
+        <v>366640000.0</v>
+      </c>
+      <c r="Q29">
+        <v>359446000.0</v>
+      </c>
+      <c r="R29">
+        <v>360514000.0</v>
+      </c>
+      <c r="S29">
+        <v>326309000.0</v>
+      </c>
+      <c r="T29">
+        <v>348308000.0</v>
+      </c>
+      <c r="U29">
+        <v>300059000.0</v>
+      </c>
+      <c r="V29">
+        <v>266384000.0</v>
+      </c>
+      <c r="W29">
+        <v>237709000.0</v>
+      </c>
+      <c r="X29">
+        <v>226878000.0</v>
+      </c>
+      <c r="Y29">
+        <v>461376000.0</v>
+      </c>
+      <c r="Z29">
+        <v>546289000.0</v>
+      </c>
+      <c r="AA29">
+        <v>649533000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+    </row>
+    <row r="30" spans="1:107">
+      <c r="A30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30">
+        <v>44631000.0</v>
+      </c>
+      <c r="C30">
+        <v>55105000.0</v>
+      </c>
+      <c r="D30">
+        <v>48403000.0</v>
+      </c>
+      <c r="E30">
+        <v>42192000.0</v>
+      </c>
+      <c r="F30">
+        <v>55934000.0</v>
+      </c>
+      <c r="G30">
+        <v>65069000.0</v>
+      </c>
+      <c r="H30">
+        <v>60827000.0</v>
+      </c>
+      <c r="I30">
+        <v>50945000.0</v>
+      </c>
+      <c r="J30">
+        <v>61019000.0</v>
+      </c>
+      <c r="K30">
+        <v>66260000.0</v>
+      </c>
+      <c r="L30">
+        <v>64486000.0</v>
+      </c>
+      <c r="M30">
+        <v>29179000.0</v>
+      </c>
+      <c r="N30">
+        <v>56329000.0</v>
+      </c>
+      <c r="O30">
+        <v>65912000.0</v>
+      </c>
+      <c r="P30">
+        <v>55372000.0</v>
+      </c>
+      <c r="Q30">
+        <v>24529000.0</v>
+      </c>
+      <c r="R30">
+        <v>64640000.0</v>
+      </c>
+      <c r="S30">
+        <v>51619000.0</v>
+      </c>
+      <c r="T30">
+        <v>45943000.0</v>
+      </c>
+      <c r="U30">
+        <v>41198000.0</v>
+      </c>
+      <c r="V30">
+        <v>68351000.0</v>
+      </c>
+      <c r="W30">
+        <v>70841000.0</v>
+      </c>
+      <c r="X30">
+        <v>73350000.0</v>
+      </c>
+      <c r="Y30">
+        <v>102014000.0</v>
+      </c>
+      <c r="Z30">
+        <v>95028000.0</v>
+      </c>
+      <c r="AA30">
+        <v>106571000.0</v>
+      </c>
+      <c r="AB30">
+        <v>99097000.0</v>
+      </c>
+      <c r="AC30">
+        <v>72382000.0</v>
+      </c>
+      <c r="AD30">
+        <v>87371000.0</v>
+      </c>
+      <c r="AE30">
+        <v>78820000.0</v>
+      </c>
+      <c r="AF30">
+        <v>65019000.0</v>
+      </c>
+      <c r="AG30">
+        <v>42538000.0</v>
+      </c>
+      <c r="AH30">
+        <v>61258000.0</v>
+      </c>
+      <c r="AI30">
+        <v>83914000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>93051000.0</v>
+      </c>
+      <c r="AK30">
+        <v>104953000.0</v>
+      </c>
+      <c r="AL30">
+        <v>119087000.0</v>
+      </c>
+      <c r="AM30">
+        <v>73494000.0</v>
+      </c>
+      <c r="AN30">
+        <v>75959000.0</v>
+      </c>
+      <c r="AO30">
+        <v>57009000.0</v>
+      </c>
+      <c r="AP30">
+        <v>57792000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>89814000.0</v>
+      </c>
+      <c r="AR30">
+        <v>50153000.0</v>
+      </c>
+      <c r="AS30">
+        <v>51535000.0</v>
+      </c>
+      <c r="AT30">
+        <v>55280000.0</v>
+      </c>
+      <c r="AU30">
+        <v>61030000.0</v>
+      </c>
+      <c r="AV30">
+        <v>51411000.0</v>
+      </c>
+      <c r="AW30">
+        <v>53411000.0</v>
+      </c>
+      <c r="AX30">
+        <v>55890000.0</v>
+      </c>
+      <c r="AY30">
+        <v>52662000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>68521000.0</v>
+      </c>
+      <c r="BA30">
+        <v>58348000.0</v>
+      </c>
+      <c r="BB30">
+        <v>49181000.0</v>
+      </c>
+      <c r="BC30">
+        <v>44671000.0</v>
+      </c>
+      <c r="BD30">
+        <v>63245000.0</v>
+      </c>
+      <c r="BE30">
+        <v>53289000.0</v>
+      </c>
+      <c r="BF30">
+        <v>48313000.0</v>
+      </c>
+      <c r="BG30">
+        <v>50521000.0</v>
+      </c>
+      <c r="BH30">
+        <v>52863000.0</v>
+      </c>
+      <c r="BI30">
+        <v>70013000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>64753000.0</v>
+      </c>
+      <c r="BK30">
+        <v>61882000.0</v>
+      </c>
+      <c r="BL30">
+        <v>67161000.0</v>
+      </c>
+      <c r="BM30">
+        <v>70492000.0</v>
+      </c>
+      <c r="BN30">
+        <v>78629000.0</v>
+      </c>
+      <c r="BO30">
+        <v>57233000.0</v>
+      </c>
+      <c r="BP30">
+        <v>63791000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>66279000.0</v>
+      </c>
+      <c r="BR30">
+        <v>48232000.0</v>
+      </c>
+      <c r="BS30">
+        <v>42247648.0</v>
+      </c>
+      <c r="BT30">
+        <v>52270717.0</v>
+      </c>
+      <c r="BU30">
+        <v>61573087.0</v>
+      </c>
+      <c r="BV30">
+        <v>55980445.0</v>
+      </c>
+      <c r="BW30">
+        <v>54656310.0</v>
+      </c>
+      <c r="BX30">
+        <v>55219092.0</v>
+      </c>
+      <c r="BY30">
+        <v>52490018.0</v>
+      </c>
+      <c r="BZ30">
+        <v>54103324.0</v>
+      </c>
+      <c r="CA30">
+        <v>39733602.0</v>
+      </c>
+      <c r="CB30">
+        <v>32820299.0</v>
+      </c>
+      <c r="CC30">
+        <v>27000226.0</v>
+      </c>
+      <c r="CD30">
+        <v>27416227.0</v>
+      </c>
+      <c r="CE30">
+        <v>19636441.0</v>
+      </c>
+      <c r="CF30">
+        <v>19741276.0</v>
+      </c>
+      <c r="CG30">
+        <v>17980621.0</v>
+      </c>
+      <c r="CH30">
+        <v>18377414.0</v>
+      </c>
+      <c r="CI30">
+        <v>20007351.0</v>
+      </c>
+      <c r="CJ30">
+        <v>15088855.0</v>
+      </c>
+      <c r="CK30">
+        <v>16775699.0</v>
+      </c>
+      <c r="CL30">
+        <v>20410454.0</v>
+      </c>
+      <c r="CM30">
+        <v>15950673.0</v>
+      </c>
+      <c r="CN30">
+        <v>15272742.0</v>
+      </c>
+      <c r="CO30">
+        <v>12904350.0</v>
+      </c>
+      <c r="CP30">
+        <v>15084170.0</v>
+      </c>
+      <c r="CQ30">
+        <v>13668089.0</v>
+      </c>
+      <c r="CR30">
+        <v>12289596.0</v>
+      </c>
+      <c r="CS30">
+        <v>9936907.0</v>
+      </c>
+      <c r="CT30">
+        <v>11928765.0</v>
+      </c>
+      <c r="CU30">
+        <v>9129958.0</v>
+      </c>
+      <c r="CV30">
+        <v>11307726.0</v>
+      </c>
+      <c r="CW30">
+        <v>7456098.0</v>
+      </c>
+      <c r="CX30">
+        <v>18015.0</v>
+      </c>
+      <c r="CY30"/>
+      <c r="CZ30"/>
+      <c r="DA30"/>
+      <c r="DB30"/>
+      <c r="DC30"/>
+    </row>
+    <row r="31" spans="1:107">
+      <c r="A31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>351655000.0</v>
+      </c>
+      <c r="M31">
+        <v>360157000.0</v>
+      </c>
+      <c r="N31">
+        <v>362011000.0</v>
+      </c>
+      <c r="O31">
+        <v>351750000.0</v>
+      </c>
+      <c r="P31">
+        <v>343928000.0</v>
+      </c>
+      <c r="Q31">
+        <v>336808000.0</v>
+      </c>
+      <c r="R31">
+        <v>337882000.0</v>
+      </c>
+      <c r="S31">
+        <v>303028000.0</v>
+      </c>
+      <c r="T31">
+        <v>324962000.0</v>
+      </c>
+      <c r="U31">
+        <v>276675000.0</v>
+      </c>
+      <c r="V31">
+        <v>242943000.0</v>
+      </c>
+      <c r="W31">
+        <v>214249000.0</v>
+      </c>
+      <c r="X31">
+        <v>203396000.0</v>
+      </c>
+      <c r="Y31">
+        <v>283618000.0</v>
+      </c>
+      <c r="Z31">
+        <v>229759000.0</v>
+      </c>
+      <c r="AA31">
+        <v>189886000.0</v>
+      </c>
+      <c r="AB31">
+        <v>181721000.0</v>
+      </c>
+      <c r="AC31">
+        <v>173678000.0</v>
+      </c>
+      <c r="AD31">
+        <v>170335000.0</v>
+      </c>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+    </row>
+    <row r="32" spans="1:107">
+      <c r="A32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32">
+        <v>166036000.0</v>
+      </c>
+      <c r="C32">
+        <v>203390000.0</v>
+      </c>
+      <c r="D32">
+        <v>214629000.0</v>
+      </c>
+      <c r="E32">
+        <v>222607000.0</v>
+      </c>
+      <c r="F32">
+        <v>210625000.0</v>
+      </c>
+      <c r="G32">
+        <v>234722000.0</v>
+      </c>
+      <c r="H32">
+        <v>228886000.0</v>
+      </c>
+      <c r="I32">
+        <v>204825000.0</v>
+      </c>
+      <c r="J32">
+        <v>191178000.0</v>
+      </c>
+      <c r="K32">
+        <v>190032000.0</v>
+      </c>
+      <c r="L32">
+        <v>190945000.0</v>
+      </c>
+      <c r="M32">
+        <v>178351000.0</v>
+      </c>
+      <c r="N32">
+        <v>204707000.0</v>
+      </c>
+      <c r="O32">
+        <v>224540000.0</v>
+      </c>
+      <c r="P32">
+        <v>209321000.0</v>
+      </c>
+      <c r="Q32">
+        <v>211323000.0</v>
+      </c>
+      <c r="R32">
+        <v>238648000.0</v>
+      </c>
+      <c r="S32">
+        <v>207632000.0</v>
+      </c>
+      <c r="T32">
+        <v>230195000.0</v>
+      </c>
+      <c r="U32">
+        <v>179434000.0</v>
+      </c>
+      <c r="V32">
+        <v>142598000.0</v>
+      </c>
+      <c r="W32">
+        <v>107163000.0</v>
+      </c>
+      <c r="X32">
+        <v>90244000.0</v>
+      </c>
+      <c r="Y32">
+        <v>182566000.0</v>
+      </c>
+      <c r="Z32">
+        <v>265880000.0</v>
+      </c>
+      <c r="AA32">
+        <v>268448000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+    </row>
+    <row r="33" spans="1:107">
+      <c r="A33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33">
+        <v>271363000.0</v>
+      </c>
+      <c r="C33">
+        <v>276471000.0</v>
+      </c>
+      <c r="D33">
+        <v>280062000.0</v>
+      </c>
+      <c r="E33">
+        <v>279120000.0</v>
+      </c>
+      <c r="F33">
+        <v>282347000.0</v>
+      </c>
+      <c r="G33">
+        <v>280157000.0</v>
+      </c>
+      <c r="H33">
+        <v>281376000.0</v>
+      </c>
+      <c r="I33">
+        <v>285954000.0</v>
+      </c>
+      <c r="J33">
+        <v>290097000.0</v>
+      </c>
+      <c r="K33">
+        <v>294390000.0</v>
+      </c>
+      <c r="L33">
+        <v>291134000.0</v>
+      </c>
+      <c r="M33">
+        <v>273509000.0</v>
+      </c>
+      <c r="N33">
+        <v>249374000.0</v>
+      </c>
+      <c r="O33">
+        <v>219305000.0</v>
+      </c>
+      <c r="P33">
+        <v>203112000.0</v>
+      </c>
+      <c r="Q33">
+        <v>194881000.0</v>
+      </c>
+      <c r="R33">
+        <v>169879000.0</v>
+      </c>
+      <c r="S33">
+        <v>168629000.0</v>
+      </c>
+      <c r="T33">
+        <v>171244000.0</v>
+      </c>
+      <c r="U33">
+        <v>174415000.0</v>
+      </c>
+      <c r="V33">
+        <v>178135000.0</v>
+      </c>
+      <c r="W33">
+        <v>182314000.0</v>
+      </c>
+      <c r="X33">
+        <v>185697999.0</v>
+      </c>
+      <c r="Y33">
+        <v>330302000.0</v>
+      </c>
+      <c r="Z33">
+        <v>333110000.0</v>
+      </c>
+      <c r="AA33">
+        <v>444364000.0</v>
+      </c>
+      <c r="AB33">
+        <v>455736000.0</v>
+      </c>
+      <c r="AC33">
+        <v>464543000.0</v>
+      </c>
+      <c r="AD33">
+        <v>468105000.0</v>
+      </c>
+      <c r="AE33">
+        <v>475431000.0</v>
+      </c>
+      <c r="AF33">
+        <v>484748000.0</v>
+      </c>
+      <c r="AG33">
+        <v>482928000.0</v>
+      </c>
+      <c r="AH33">
+        <v>474696000.0</v>
+      </c>
+      <c r="AI33">
+        <v>473999000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>468465000.0</v>
+      </c>
+      <c r="AK33">
+        <v>460374000.0</v>
+      </c>
+      <c r="AL33">
+        <v>469595000.0</v>
+      </c>
+      <c r="AM33">
+        <v>477142000.0</v>
+      </c>
+      <c r="AN33">
+        <v>454544000.0</v>
+      </c>
+      <c r="AO33">
+        <v>288894000.0</v>
+      </c>
+      <c r="AP33">
+        <v>286272000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>284032000.0</v>
+      </c>
+      <c r="AR33">
+        <v>288960000.0</v>
+      </c>
+      <c r="AS33">
+        <v>290869000.0</v>
+      </c>
+      <c r="AT33">
+        <v>297916000.0</v>
+      </c>
+      <c r="AU33">
+        <v>304276000.0</v>
+      </c>
+      <c r="AV33">
+        <v>171071000.0</v>
+      </c>
+      <c r="AW33">
+        <v>172492000.0</v>
+      </c>
+      <c r="AX33">
+        <v>142332000.0</v>
+      </c>
+      <c r="AY33">
+        <v>133907000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>116848000.0</v>
+      </c>
+      <c r="BA33">
+        <v>111690000.0</v>
+      </c>
+      <c r="BB33">
+        <v>97423000.0</v>
+      </c>
+      <c r="BC33">
+        <v>87215000.0</v>
+      </c>
+      <c r="BD33">
+        <v>78649000.0</v>
+      </c>
+      <c r="BE33">
+        <v>73060000.0</v>
+      </c>
+      <c r="BF33">
+        <v>70960000.0</v>
+      </c>
+      <c r="BG33">
+        <v>76248000.0</v>
+      </c>
+      <c r="BH33">
+        <v>79011000.0</v>
+      </c>
+      <c r="BI33">
+        <v>78465000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>77886000.0</v>
+      </c>
+      <c r="BK33">
+        <v>71850000.0</v>
+      </c>
+      <c r="BL33">
+        <v>122701000.0</v>
+      </c>
+      <c r="BM33">
+        <v>163194000.0</v>
+      </c>
+      <c r="BN33">
+        <v>164498000.0</v>
+      </c>
+      <c r="BO33">
+        <v>158409000.0</v>
+      </c>
+      <c r="BP33">
+        <v>158471000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>159097000.0</v>
+      </c>
+      <c r="BR33">
+        <v>64850000.0</v>
+      </c>
+      <c r="BS33">
+        <v>64596371.0</v>
+      </c>
+      <c r="BT33">
+        <v>65310013.0</v>
+      </c>
+      <c r="BU33">
+        <v>164735304.0</v>
+      </c>
+      <c r="BV33">
+        <v>167579086.0</v>
+      </c>
+      <c r="BW33">
+        <v>167434114.0</v>
+      </c>
+      <c r="BX33">
+        <v>167614436.0</v>
+      </c>
+      <c r="BY33">
+        <v>168497689.0</v>
+      </c>
+      <c r="BZ33">
+        <v>165994495.0</v>
+      </c>
+      <c r="CA33">
+        <v>168200084.0</v>
+      </c>
+      <c r="CB33">
+        <v>44056193.0</v>
+      </c>
+      <c r="CC33">
+        <v>43696931.0</v>
+      </c>
+      <c r="CD33">
+        <v>41534347.0</v>
+      </c>
+      <c r="CE33">
+        <v>35144842.0</v>
+      </c>
+      <c r="CF33">
+        <v>33296682.0</v>
+      </c>
+      <c r="CG33">
+        <v>30846506.0</v>
+      </c>
+      <c r="CH33">
+        <v>31133029.0</v>
+      </c>
+      <c r="CI33">
+        <v>31782376.0</v>
+      </c>
+      <c r="CJ33">
+        <v>51153511.0</v>
+      </c>
+      <c r="CK33">
+        <v>51356478.0</v>
+      </c>
+      <c r="CL33">
+        <v>55958588.0</v>
+      </c>
+      <c r="CM33">
+        <v>52692307.0</v>
+      </c>
+      <c r="CN33">
+        <v>47178158.0</v>
+      </c>
+      <c r="CO33">
+        <v>48031701.0</v>
+      </c>
+      <c r="CP33">
+        <v>50056821.0</v>
+      </c>
+      <c r="CQ33">
+        <v>34385645.0</v>
+      </c>
+      <c r="CR33">
+        <v>33474524.0</v>
+      </c>
+      <c r="CS33">
+        <v>32465220.0</v>
+      </c>
+      <c r="CT33">
+        <v>42316040.0</v>
+      </c>
+      <c r="CU33">
+        <v>14315355.0</v>
+      </c>
+      <c r="CV33">
+        <v>13870704.0</v>
+      </c>
+      <c r="CW33">
+        <v>13503080.0</v>
+      </c>
+      <c r="CX33">
+        <v>430352.0</v>
+      </c>
+      <c r="CY33">
+        <v>444290.0</v>
+      </c>
+      <c r="CZ33">
+        <v>504959.0</v>
+      </c>
+      <c r="DA33">
+        <v>569575.0</v>
+      </c>
+      <c r="DB33">
+        <v>462149.0</v>
+      </c>
+      <c r="DC33"/>
+    </row>
+    <row r="34" spans="1:107">
+      <c r="A34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34">
+        <v>9556000.0</v>
+      </c>
+      <c r="C34">
+        <v>9743000.0</v>
+      </c>
+      <c r="D34">
+        <v>9697000.0</v>
+      </c>
+      <c r="E34">
+        <v>9944000.0</v>
+      </c>
+      <c r="F34">
+        <v>7719000.0</v>
+      </c>
+      <c r="G34">
+        <v>7620000.0</v>
+      </c>
+      <c r="H34">
+        <v>7625000.0</v>
+      </c>
+      <c r="I34">
+        <v>7896000.0</v>
+      </c>
+      <c r="J34">
+        <v>7852000.0</v>
+      </c>
+      <c r="K34">
+        <v>7324000.0</v>
+      </c>
+      <c r="L34">
+        <v>7532000.0</v>
+      </c>
+      <c r="M34">
+        <v>7741000.0</v>
+      </c>
+      <c r="N34">
+        <v>44668000.0</v>
+      </c>
+      <c r="O34">
+        <v>44708000.0</v>
+      </c>
+      <c r="P34">
+        <v>45793000.0</v>
+      </c>
+      <c r="Q34">
+        <v>46758000.0</v>
+      </c>
+      <c r="R34">
+        <v>48013000.0</v>
+      </c>
+      <c r="S34">
+        <v>49048000.0</v>
+      </c>
+      <c r="T34">
+        <v>52227000.0</v>
+      </c>
+      <c r="U34">
+        <v>52886000.0</v>
+      </c>
+      <c r="V34">
+        <v>14659000.0</v>
+      </c>
+      <c r="W34">
+        <v>11935000.0</v>
+      </c>
+      <c r="X34">
+        <v>9264000.0</v>
+      </c>
+      <c r="Y34">
+        <v>11882000.0</v>
+      </c>
+      <c r="Z34">
+        <v>5340000.0</v>
+      </c>
+      <c r="AA34">
+        <v>13482000.0</v>
+      </c>
+      <c r="AB34">
+        <v>14192000.0</v>
+      </c>
+      <c r="AC34">
+        <v>15091000.0</v>
+      </c>
+      <c r="AD34">
+        <v>6452000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+    </row>
+    <row r="35" spans="1:107">
+      <c r="A35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35">
+        <v>60840000.0</v>
+      </c>
+      <c r="C35">
+        <v>116443000.0</v>
+      </c>
+      <c r="D35">
+        <v>131495000.0</v>
+      </c>
+      <c r="E35">
+        <v>137348000.0</v>
+      </c>
+      <c r="F35">
+        <v>120518000.0</v>
+      </c>
+      <c r="G35">
+        <v>150808000.0</v>
+      </c>
+      <c r="H35">
+        <v>141197000.0</v>
+      </c>
+      <c r="I35">
+        <v>112793000.0</v>
+      </c>
+      <c r="J35">
+        <v>83136000.0</v>
+      </c>
+      <c r="K35">
+        <v>107991000.0</v>
+      </c>
+      <c r="L35">
+        <v>108577000.0</v>
+      </c>
+      <c r="M35">
+        <v>69145000.0</v>
+      </c>
+      <c r="N35">
+        <v>69458000.0</v>
+      </c>
+      <c r="O35">
+        <v>69477000.0</v>
+      </c>
+      <c r="P35">
+        <v>45793000.0</v>
+      </c>
+      <c r="Q35">
+        <v>46758000.0</v>
+      </c>
+      <c r="R35">
+        <v>48013000.0</v>
+      </c>
+      <c r="S35">
+        <v>49952000.0</v>
+      </c>
+      <c r="T35">
+        <v>53131000.0</v>
+      </c>
+      <c r="U35">
+        <v>53790000.0</v>
+      </c>
+      <c r="V35">
+        <v>54349000.0</v>
+      </c>
+      <c r="W35">
+        <v>51768000.0</v>
+      </c>
+      <c r="X35">
+        <v>49064000.0</v>
+      </c>
+      <c r="Y35">
+        <v>75803000.0</v>
+      </c>
+      <c r="Z35">
+        <v>211872000.0</v>
+      </c>
+      <c r="AA35">
+        <v>262313000.0</v>
+      </c>
+      <c r="AB35">
+        <v>192021000.0</v>
+      </c>
+      <c r="AC35">
+        <v>164949000.0</v>
+      </c>
+      <c r="AD35">
+        <v>211062000.0</v>
+      </c>
+      <c r="AE35">
+        <v>239555000.0</v>
+      </c>
+      <c r="AF35">
+        <v>234356000.0</v>
+      </c>
+      <c r="AG35">
+        <v>206297000.0</v>
+      </c>
+      <c r="AH35">
+        <v>222230000.0</v>
+      </c>
+      <c r="AI35">
+        <v>261205000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>237064000.0</v>
+      </c>
+      <c r="AK35">
+        <v>192405000.0</v>
+      </c>
+      <c r="AL35">
+        <v>243629000.0</v>
+      </c>
+      <c r="AM35">
+        <v>192887000.0</v>
+      </c>
+      <c r="AN35">
+        <v>230994000.0</v>
+      </c>
+      <c r="AO35">
+        <v>187856000.0</v>
+      </c>
+      <c r="AP35">
+        <v>189095000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>211630000.0</v>
+      </c>
+      <c r="AR35">
+        <v>212241000.0</v>
+      </c>
+      <c r="AS35">
+        <v>215018000.0</v>
+      </c>
+      <c r="AT35">
+        <v>219611000.0</v>
+      </c>
+      <c r="AU35">
+        <v>318440000.0</v>
+      </c>
+      <c r="AV35">
+        <v>197258000.0</v>
+      </c>
+      <c r="AW35">
+        <v>197233000.0</v>
+      </c>
+      <c r="AX35">
+        <v>122137000.0</v>
+      </c>
+      <c r="AY35">
+        <v>118962000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>118859000.0</v>
+      </c>
+      <c r="BA35">
+        <v>120388000.0</v>
+      </c>
+      <c r="BB35">
+        <v>63097000.0</v>
+      </c>
+      <c r="BC35">
+        <v>58878000.0</v>
+      </c>
+      <c r="BD35">
+        <v>59073000.0</v>
+      </c>
+      <c r="BE35">
+        <v>59314000.0</v>
+      </c>
+      <c r="BF35">
+        <v>65485000.0</v>
+      </c>
+      <c r="BG35">
+        <v>67650000.0</v>
+      </c>
+      <c r="BH35">
+        <v>67457000.0</v>
+      </c>
+      <c r="BI35">
+        <v>64264000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>66471000.0</v>
+      </c>
+      <c r="BK35">
+        <v>63410000.0</v>
+      </c>
+      <c r="BL35">
+        <v>93760000.0</v>
+      </c>
+      <c r="BM35">
+        <v>90908000.0</v>
+      </c>
+      <c r="BN35">
+        <v>91812000.0</v>
+      </c>
+      <c r="BO35">
+        <v>108098000.0</v>
+      </c>
+      <c r="BP35">
+        <v>113137000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>110772000.0</v>
+      </c>
+      <c r="BR35">
+        <v>92239000.0</v>
+      </c>
+      <c r="BS35">
+        <v>94952149.0</v>
+      </c>
+      <c r="BT35">
+        <v>94393296.0</v>
+      </c>
+      <c r="BU35">
+        <v>115177246.0</v>
+      </c>
+      <c r="BV35">
+        <v>148450987.0</v>
+      </c>
+      <c r="BW35">
+        <v>150663319.0</v>
+      </c>
+      <c r="BX35">
+        <v>151783533.0</v>
+      </c>
+      <c r="BY35">
+        <v>152047212.0</v>
+      </c>
+      <c r="BZ35">
+        <v>153203907.0</v>
+      </c>
+      <c r="CA35">
+        <v>156339184.0</v>
+      </c>
+      <c r="CB35">
+        <v>21078015.0</v>
+      </c>
+      <c r="CC35">
+        <v>21250557.0</v>
+      </c>
+      <c r="CD35">
+        <v>21670185.0</v>
+      </c>
+      <c r="CE35">
+        <v>44858715.0</v>
+      </c>
+      <c r="CF35">
+        <v>22682831.0</v>
+      </c>
+      <c r="CG35">
+        <v>23443655.0</v>
+      </c>
+      <c r="CH35">
+        <v>27090883.0</v>
+      </c>
+      <c r="CI35">
+        <v>29522242.0</v>
+      </c>
+      <c r="CJ35">
+        <v>49125688.0</v>
+      </c>
+      <c r="CK35">
+        <v>53306393.0</v>
+      </c>
+      <c r="CL35">
+        <v>55162894.0</v>
+      </c>
+      <c r="CM35">
+        <v>58724591.0</v>
+      </c>
+      <c r="CN35">
+        <v>56731502.0</v>
+      </c>
+      <c r="CO35">
+        <v>60178823.0</v>
+      </c>
+      <c r="CP35">
+        <v>64826520.0</v>
+      </c>
+      <c r="CQ35">
+        <v>55535221.0</v>
+      </c>
+      <c r="CR35">
+        <v>55735221.0</v>
+      </c>
+      <c r="CS35">
+        <v>55735221.0</v>
+      </c>
+      <c r="CT35">
+        <v>74449775.0</v>
+      </c>
+      <c r="CU35">
+        <v>48235401.0</v>
+      </c>
+      <c r="CV35">
+        <v>48861229.0</v>
+      </c>
+      <c r="CW35">
+        <v>51587240.0</v>
+      </c>
+      <c r="CX35">
+        <v>738125.0</v>
+      </c>
+      <c r="CY35">
+        <v>738125.0</v>
+      </c>
+      <c r="CZ35">
+        <v>661425.0</v>
+      </c>
+      <c r="DA35">
+        <v>1032425.0</v>
+      </c>
+      <c r="DB35">
+        <v>574075.0</v>
+      </c>
+      <c r="DC35"/>
+    </row>
+    <row r="36" spans="1:107">
+      <c r="A36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36">
+        <v>7393000.0</v>
+      </c>
+      <c r="C36">
+        <v>7090000.0</v>
+      </c>
+      <c r="D36">
+        <v>7094000.0</v>
+      </c>
+      <c r="E36">
+        <v>8059000.0</v>
+      </c>
+      <c r="F36">
+        <v>8006000.0</v>
+      </c>
+      <c r="G36">
+        <v>7925000.0</v>
+      </c>
+      <c r="H36">
+        <v>8128000.0</v>
+      </c>
+      <c r="I36">
+        <v>8390000.0</v>
+      </c>
+      <c r="J36">
+        <v>8614000.0</v>
+      </c>
+      <c r="K36">
+        <v>6855000.0</v>
+      </c>
+      <c r="L36">
+        <v>7949000.0</v>
+      </c>
+      <c r="M36">
+        <v>8271000.0</v>
+      </c>
+      <c r="N36">
+        <v>7684000.0</v>
+      </c>
+      <c r="O36">
+        <v>9276000.0</v>
+      </c>
+      <c r="P36">
+        <v>9914000.0</v>
+      </c>
+      <c r="Q36">
+        <v>10229000.0</v>
+      </c>
+      <c r="R36">
+        <v>9864000.0</v>
+      </c>
+      <c r="S36">
+        <v>10808000.0</v>
+      </c>
+      <c r="T36">
+        <v>10966000.0</v>
+      </c>
+      <c r="U36">
+        <v>11405000.0</v>
+      </c>
+      <c r="V36">
+        <v>7705000.0</v>
+      </c>
+      <c r="W36">
+        <v>13456000.0</v>
+      </c>
+      <c r="X36">
+        <v>9155999.0</v>
+      </c>
+      <c r="Y36">
+        <v>17674000.0</v>
+      </c>
+      <c r="Z36">
+        <v>18334000.0</v>
+      </c>
+      <c r="AA36">
+        <v>19410000.0</v>
+      </c>
+      <c r="AB36">
+        <v>20559000.0</v>
+      </c>
+      <c r="AC36">
+        <v>20808000.0</v>
+      </c>
+      <c r="AD36">
+        <v>10728000.0</v>
+      </c>
+      <c r="AE36">
+        <v>10523000.0</v>
+      </c>
+      <c r="AF36">
+        <v>11327000.0</v>
+      </c>
+      <c r="AG36">
+        <v>11483000.0</v>
+      </c>
+      <c r="AH36">
+        <v>11524000.0</v>
+      </c>
+      <c r="AI36">
+        <v>11068000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>10174000.0</v>
+      </c>
+      <c r="AK36">
+        <v>9674000.0</v>
+      </c>
+      <c r="AL36">
+        <v>9576000.0</v>
+      </c>
+      <c r="AM36">
+        <v>9623000.0</v>
+      </c>
+      <c r="AN36">
+        <v>6643000.0</v>
+      </c>
+      <c r="AO36">
+        <v>6937000.0</v>
+      </c>
+      <c r="AP36">
+        <v>11586000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>6652000.0</v>
+      </c>
+      <c r="AR36">
+        <v>6704000.0</v>
+      </c>
+      <c r="AS36">
+        <v>10092000.0</v>
+      </c>
+      <c r="AT36">
+        <v>14878000.0</v>
+      </c>
+      <c r="AU36">
+        <v>16681000.0</v>
+      </c>
+      <c r="AV36">
+        <v>19043000.0</v>
+      </c>
+      <c r="AW36">
+        <v>20635000.0</v>
+      </c>
+      <c r="AX36">
+        <v>18467000.0</v>
+      </c>
+      <c r="AY36">
+        <v>5574000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>10124000.0</v>
+      </c>
+      <c r="BA36">
+        <v>14055000.0</v>
+      </c>
+      <c r="BB36">
+        <v>7076000.0</v>
+      </c>
+      <c r="BC36">
+        <v>5333000.0</v>
+      </c>
+      <c r="BD36">
+        <v>5470000.0</v>
+      </c>
+      <c r="BE36">
+        <v>5496000.0</v>
+      </c>
+      <c r="BF36">
+        <v>5900000.0</v>
+      </c>
+      <c r="BG36">
+        <v>5952000.0</v>
+      </c>
+      <c r="BH36">
+        <v>5838000.0</v>
+      </c>
+      <c r="BI36">
+        <v>6558000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>6804000.0</v>
+      </c>
+      <c r="BK36">
+        <v>6741000.0</v>
+      </c>
+      <c r="BL36">
+        <v>5166000.0</v>
+      </c>
+      <c r="BM36">
+        <v>5279000.0</v>
+      </c>
+      <c r="BN36">
+        <v>5696000.0</v>
+      </c>
+      <c r="BO36">
+        <v>5982000.0</v>
+      </c>
+      <c r="BP36">
+        <v>6298000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>6537000.0</v>
+      </c>
+      <c r="BR36">
+        <v>6632000.0</v>
+      </c>
+      <c r="BS36">
+        <v>9147322.0</v>
+      </c>
+      <c r="BT36">
+        <v>9357686.0</v>
+      </c>
+      <c r="BU36">
+        <v>9594116.0</v>
+      </c>
+      <c r="BV36">
+        <v>10261975.0</v>
+      </c>
+      <c r="BW36">
+        <v>10462777.0</v>
+      </c>
+      <c r="BX36">
+        <v>10278450.0</v>
+      </c>
+      <c r="BY36">
+        <v>10469635.0</v>
+      </c>
+      <c r="BZ36">
+        <v>10066997.0</v>
+      </c>
+      <c r="CA36">
+        <v>10065978.0</v>
+      </c>
+      <c r="CB36">
+        <v>4662161.0</v>
+      </c>
+      <c r="CC36">
+        <v>5535986.0</v>
+      </c>
+      <c r="CD36">
+        <v>5587301.0</v>
+      </c>
+      <c r="CE36">
+        <v>5332878.0</v>
+      </c>
+      <c r="CF36">
+        <v>5537072.0</v>
+      </c>
+      <c r="CG36">
+        <v>5709069.0</v>
+      </c>
+      <c r="CH36">
+        <v>6235058.0</v>
+      </c>
+      <c r="CI36">
+        <v>7685772.0</v>
+      </c>
+      <c r="CJ36">
+        <v>29449941.0</v>
+      </c>
+      <c r="CK36">
+        <v>30740090.0</v>
+      </c>
+      <c r="CL36">
+        <v>31124517.0</v>
+      </c>
+      <c r="CM36">
+        <v>33408293.0</v>
+      </c>
+      <c r="CN36">
+        <v>29542616.0</v>
+      </c>
+      <c r="CO36">
+        <v>31145768.0</v>
+      </c>
+      <c r="CP36">
+        <v>33302522.0</v>
+      </c>
+      <c r="CQ36">
+        <v>21000000.0</v>
+      </c>
+      <c r="CR36">
+        <v>21000000.0</v>
+      </c>
+      <c r="CS36">
+        <v>21000000.0</v>
+      </c>
+      <c r="CT36">
+        <v>21000000.0</v>
+      </c>
+      <c r="CU36">
+        <v>5372.0</v>
+      </c>
+      <c r="CV36">
+        <v>5372.0</v>
+      </c>
+      <c r="CW36">
+        <v>5372.0</v>
+      </c>
+      <c r="CX36">
+        <v>5372.0</v>
+      </c>
+      <c r="CY36">
+        <v>100094.0</v>
+      </c>
+      <c r="CZ36">
+        <v>45079.0</v>
+      </c>
+      <c r="DA36">
+        <v>100094.0</v>
+      </c>
+      <c r="DB36"/>
+      <c r="DC36"/>
+    </row>
+    <row r="37" spans="1:107">
+      <c r="A37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+    </row>
+    <row r="38" spans="1:107">
+      <c r="A38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>14827000.0</v>
+      </c>
+      <c r="M38">
+        <v>14838000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>7980000.0</v>
+      </c>
+      <c r="P38">
+        <v>11135000.0</v>
+      </c>
+      <c r="Q38">
+        <v>8163000.0</v>
+      </c>
+      <c r="R38">
+        <v>8121000.0</v>
+      </c>
+      <c r="S38">
+        <v>10808000.0</v>
+      </c>
+      <c r="T38">
+        <v>10966000.0</v>
+      </c>
+      <c r="U38">
+        <v>6882000.0</v>
+      </c>
+      <c r="V38">
+        <v>8319000.0</v>
+      </c>
+      <c r="W38">
+        <v>8366000.0</v>
+      </c>
+      <c r="X38">
+        <v>1.0</v>
+      </c>
+      <c r="Y38">
+        <v>12345000.0</v>
+      </c>
+      <c r="Z38">
+        <v>9764000.0</v>
+      </c>
+      <c r="AA38">
+        <v>9610000.0</v>
+      </c>
+      <c r="AB38">
+        <v>9971000.0</v>
+      </c>
+      <c r="AC38">
+        <v>10223000.0</v>
+      </c>
+      <c r="AD38">
+        <v>10728000.0</v>
+      </c>
+      <c r="AE38">
+        <v>10523000.0</v>
+      </c>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+      <c r="CL38"/>
+      <c r="CM38"/>
+      <c r="CN38"/>
+      <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38"/>
+      <c r="CR38"/>
+      <c r="CS38"/>
+      <c r="CT38"/>
+      <c r="CU38"/>
+      <c r="CV38"/>
+      <c r="CW38"/>
+      <c r="CX38"/>
+      <c r="CY38"/>
+      <c r="CZ38"/>
+      <c r="DA38"/>
+      <c r="DB38"/>
+      <c r="DC38"/>
+    </row>
+    <row r="39" spans="1:107">
+      <c r="A39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39">
+        <v>7170000.0</v>
+      </c>
+      <c r="C39">
+        <v>7702000.0</v>
+      </c>
+      <c r="D39">
+        <v>9655000.0</v>
+      </c>
+      <c r="E39">
+        <v>9041000.0</v>
+      </c>
+      <c r="F39">
+        <v>6260000.0</v>
+      </c>
+      <c r="G39">
+        <v>7988000.0</v>
+      </c>
+      <c r="H39">
+        <v>10112000.0</v>
+      </c>
+      <c r="I39">
+        <v>9040000.0</v>
+      </c>
+      <c r="J39">
+        <v>4973000.0</v>
+      </c>
+      <c r="K39">
+        <v>9020000.0</v>
+      </c>
+      <c r="L39">
+        <v>9870000.0</v>
+      </c>
+      <c r="M39">
+        <v>8741000.0</v>
+      </c>
+      <c r="N39">
+        <v>4917000.0</v>
+      </c>
+      <c r="O39">
+        <v>5954000.0</v>
+      </c>
+      <c r="P39">
+        <v>8062000.0</v>
+      </c>
+      <c r="Q39">
+        <v>8893000.0</v>
+      </c>
+      <c r="R39">
+        <v>5569000.0</v>
+      </c>
+      <c r="S39">
+        <v>7521000.0</v>
+      </c>
+      <c r="T39">
+        <v>8321000.0</v>
+      </c>
+      <c r="U39">
+        <v>8504000.0</v>
+      </c>
+      <c r="V39">
+        <v>8408000.0</v>
+      </c>
+      <c r="W39">
+        <v>8574000.0</v>
+      </c>
+      <c r="X39">
+        <v>7599000.0</v>
+      </c>
+      <c r="Y39">
+        <v>11015000.0</v>
+      </c>
+      <c r="Z39">
+        <v>8838000.0</v>
+      </c>
+      <c r="AA39">
+        <v>9575000.0</v>
+      </c>
+      <c r="AB39">
+        <v>8904000.0</v>
+      </c>
+      <c r="AC39">
+        <v>9350000.0</v>
+      </c>
+      <c r="AD39">
+        <v>6528000.0</v>
+      </c>
+      <c r="AE39">
+        <v>7602000.0</v>
+      </c>
+      <c r="AF39">
+        <v>8239000.0</v>
+      </c>
+      <c r="AG39">
+        <v>9250000.0</v>
+      </c>
+      <c r="AH39">
+        <v>6893000.0</v>
+      </c>
+      <c r="AI39">
+        <v>7020000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>7630000.0</v>
+      </c>
+      <c r="AK39">
+        <v>8356000.0</v>
+      </c>
+      <c r="AL39">
+        <v>6123000.0</v>
+      </c>
+      <c r="AM39">
+        <v>6735000.0</v>
+      </c>
+      <c r="AN39">
+        <v>7360000.0</v>
+      </c>
+      <c r="AO39">
+        <v>6119000.0</v>
+      </c>
+      <c r="AP39">
+        <v>4307000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>22422000.0</v>
+      </c>
+      <c r="AR39">
+        <v>23266000.0</v>
+      </c>
+      <c r="AS39">
+        <v>26188000.0</v>
+      </c>
+      <c r="AT39">
+        <v>6306000.0</v>
+      </c>
+      <c r="AU39">
+        <v>24046000.0</v>
+      </c>
+      <c r="AV39">
+        <v>25661000.0</v>
+      </c>
+      <c r="AW39">
+        <v>25077000.0</v>
+      </c>
+      <c r="AX39">
+        <v>23052000.0</v>
+      </c>
+      <c r="AY39">
+        <v>18769000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>18736000.0</v>
+      </c>
+      <c r="BA39">
+        <v>22494000.0</v>
+      </c>
+      <c r="BB39">
+        <v>20245000.0</v>
+      </c>
+      <c r="BC39">
+        <v>21790000.0</v>
+      </c>
+      <c r="BD39">
+        <v>23425000.0</v>
+      </c>
+      <c r="BE39">
+        <v>26552000.0</v>
+      </c>
+      <c r="BF39">
+        <v>33722000.0</v>
+      </c>
+      <c r="BG39">
+        <v>25120000.0</v>
+      </c>
+      <c r="BH39">
+        <v>25391000.0</v>
+      </c>
+      <c r="BI39">
+        <v>25119000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>30154000.0</v>
+      </c>
+      <c r="BK39">
+        <v>20654000.0</v>
+      </c>
+      <c r="BL39">
+        <v>18469000.0</v>
+      </c>
+      <c r="BM39">
+        <v>17356000.0</v>
+      </c>
+      <c r="BN39">
+        <v>4095000.0</v>
+      </c>
+      <c r="BO39">
+        <v>16498000.0</v>
+      </c>
+      <c r="BP39">
+        <v>15858000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>16985000.0</v>
+      </c>
+      <c r="BR39">
+        <v>15598000.0</v>
+      </c>
+      <c r="BS39">
+        <v>14826670.0</v>
+      </c>
+      <c r="BT39">
+        <v>16021710.0</v>
+      </c>
+      <c r="BU39">
+        <v>17909362.0</v>
+      </c>
+      <c r="BV39">
+        <v>14672207.0</v>
+      </c>
+      <c r="BW39">
+        <v>15183827.0</v>
+      </c>
+      <c r="BX39">
+        <v>13179492.0</v>
+      </c>
+      <c r="BY39">
+        <v>15744682.0</v>
+      </c>
+      <c r="BZ39">
+        <v>12071988.0</v>
+      </c>
+      <c r="CA39">
+        <v>7666126.0</v>
+      </c>
+      <c r="CB39">
+        <v>5663136.0</v>
+      </c>
+      <c r="CC39">
+        <v>5600346.0</v>
+      </c>
+      <c r="CD39">
+        <v>5914248.0</v>
+      </c>
+      <c r="CE39">
+        <v>7579076.0</v>
+      </c>
+      <c r="CF39">
+        <v>9168118.0</v>
+      </c>
+      <c r="CG39">
+        <v>9092915.0</v>
+      </c>
+      <c r="CH39"/>
+      <c r="CI39">
+        <v>6870175.0</v>
+      </c>
+      <c r="CJ39">
+        <v>8646127.0</v>
+      </c>
+      <c r="CK39">
+        <v>6059550.0</v>
+      </c>
+      <c r="CL39">
+        <v>5884823.0</v>
+      </c>
+      <c r="CM39">
+        <v>8356549.0</v>
+      </c>
+      <c r="CN39">
+        <v>11127086.0</v>
+      </c>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39">
+        <v>3015765.0</v>
+      </c>
+      <c r="CR39">
+        <v>4227293.0</v>
+      </c>
+      <c r="CS39">
+        <v>5531436.0</v>
+      </c>
+      <c r="CT39">
+        <v>1447143.0</v>
+      </c>
+      <c r="CU39">
+        <v>3885129.0</v>
+      </c>
+      <c r="CV39">
+        <v>4815075.0</v>
+      </c>
+      <c r="CW39">
+        <v>10232552.0</v>
+      </c>
+      <c r="CX39">
+        <v>15184.0</v>
+      </c>
+      <c r="CY39">
+        <v>15184.0</v>
+      </c>
+      <c r="CZ39">
+        <v>36563.0</v>
+      </c>
+      <c r="DA39">
+        <v>21192.0</v>
+      </c>
+      <c r="DB39">
+        <v>15184.0</v>
+      </c>
+      <c r="DC39"/>
+    </row>
+    <row r="40" spans="1:107">
+      <c r="A40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40">
+        <v>38939000.0</v>
+      </c>
+      <c r="C40">
+        <v>30829000.0</v>
+      </c>
+      <c r="D40">
+        <v>28629000.0</v>
+      </c>
+      <c r="E40">
+        <v>29723000.0</v>
+      </c>
+      <c r="F40">
+        <v>31912000.0</v>
+      </c>
+      <c r="G40">
+        <v>30617000.0</v>
+      </c>
+      <c r="H40">
+        <v>38014000.0</v>
+      </c>
+      <c r="I40">
+        <v>44413000.0</v>
+      </c>
+      <c r="J40">
+        <v>44198000.0</v>
+      </c>
+      <c r="K40">
+        <v>47794000.0</v>
+      </c>
+      <c r="L40">
+        <v>38693000.0</v>
+      </c>
+      <c r="M40">
+        <v>44420000.0</v>
+      </c>
+      <c r="N40">
+        <v>45879000.0</v>
+      </c>
+      <c r="O40">
+        <v>44579000.0</v>
+      </c>
+      <c r="P40">
+        <v>38041000.0</v>
+      </c>
+      <c r="Q40">
+        <v>49831000.0</v>
+      </c>
+      <c r="R40">
+        <v>53578000.0</v>
+      </c>
+      <c r="S40">
+        <v>45798000.0</v>
+      </c>
+      <c r="T40">
+        <v>38927000.0</v>
+      </c>
+      <c r="U40">
+        <v>46466000.0</v>
+      </c>
+      <c r="V40">
+        <v>61858000.0</v>
+      </c>
+      <c r="W40">
+        <v>48673000.0</v>
+      </c>
+      <c r="X40">
+        <v>41690000.0</v>
+      </c>
+      <c r="Y40">
+        <v>51572000.0</v>
+      </c>
+      <c r="Z40">
+        <v>72372000.0</v>
+      </c>
+      <c r="AA40">
+        <v>46695000.0</v>
+      </c>
+      <c r="AB40">
+        <v>42929000.0</v>
+      </c>
+      <c r="AC40">
+        <v>54851000.0</v>
+      </c>
+      <c r="AD40">
+        <v>56330000.0</v>
+      </c>
+      <c r="AE40">
+        <v>60697000.0</v>
+      </c>
+      <c r="AF40">
+        <v>53470000.0</v>
+      </c>
+      <c r="AG40">
+        <v>53272000.0</v>
+      </c>
+      <c r="AH40">
+        <v>59821000.0</v>
+      </c>
+      <c r="AI40">
+        <v>51509000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>54716000.0</v>
+      </c>
+      <c r="AK40">
+        <v>70017000.0</v>
+      </c>
+      <c r="AL40">
+        <v>89750000.0</v>
+      </c>
+      <c r="AM40">
+        <v>70311000.0</v>
+      </c>
+      <c r="AN40">
+        <v>61475000.0</v>
+      </c>
+      <c r="AO40">
+        <v>60418000.0</v>
+      </c>
+      <c r="AP40">
+        <v>63364000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>50184000.0</v>
+      </c>
+      <c r="AR40">
+        <v>44007000.0</v>
+      </c>
+      <c r="AS40">
+        <v>39648000.0</v>
+      </c>
+      <c r="AT40">
+        <v>48651000.0</v>
+      </c>
+      <c r="AU40">
+        <v>33462000.0</v>
+      </c>
+      <c r="AV40">
+        <v>30796000.0</v>
+      </c>
+      <c r="AW40">
+        <v>41224000.0</v>
+      </c>
+      <c r="AX40">
+        <v>49027000.0</v>
+      </c>
+      <c r="AY40">
+        <v>36697000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>39073000.0</v>
+      </c>
+      <c r="BA40">
+        <v>44042000.0</v>
+      </c>
+      <c r="BB40">
+        <v>45582000.0</v>
+      </c>
+      <c r="BC40">
+        <v>38377000.0</v>
+      </c>
+      <c r="BD40">
+        <v>40062000.0</v>
+      </c>
+      <c r="BE40">
+        <v>42310000.0</v>
+      </c>
+      <c r="BF40">
+        <v>49668000.0</v>
+      </c>
+      <c r="BG40">
+        <v>39356000.0</v>
+      </c>
+      <c r="BH40">
+        <v>42579000.0</v>
+      </c>
+      <c r="BI40">
+        <v>37861000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>38899000.0</v>
+      </c>
+      <c r="BK40">
+        <v>38349000.0</v>
+      </c>
+      <c r="BL40">
+        <v>41596000.0</v>
+      </c>
+      <c r="BM40">
+        <v>58001000.0</v>
+      </c>
+      <c r="BN40">
+        <v>67694000.0</v>
+      </c>
+      <c r="BO40">
+        <v>39397000.0</v>
+      </c>
+      <c r="BP40">
+        <v>43817000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>46530000.0</v>
+      </c>
+      <c r="BR40">
+        <v>38981000.0</v>
+      </c>
+      <c r="BS40">
+        <v>31943383.0</v>
+      </c>
+      <c r="BT40">
+        <v>-2005850378.0</v>
+      </c>
+      <c r="BU40">
+        <v>27279614.0</v>
+      </c>
+      <c r="BV40">
+        <v>-1714913841.0</v>
+      </c>
+      <c r="BW40">
+        <v>26163142.0</v>
+      </c>
+      <c r="BX40">
+        <v>23683958.0</v>
+      </c>
+      <c r="BY40">
+        <v>24567858.0</v>
+      </c>
+      <c r="BZ40">
+        <v>-2616916053.0</v>
+      </c>
+      <c r="CA40">
+        <v>-327444544.0</v>
+      </c>
+      <c r="CB40">
+        <v>15086054.0</v>
+      </c>
+      <c r="CC40">
+        <v>13646829.0</v>
+      </c>
+      <c r="CD40">
+        <v>15620738.0</v>
+      </c>
+      <c r="CE40">
+        <v>14198799.0</v>
+      </c>
+      <c r="CF40">
+        <v>13711132.0</v>
+      </c>
+      <c r="CG40">
+        <v>14504013.0</v>
+      </c>
+      <c r="CH40"/>
+      <c r="CI40">
+        <v>11929789.0</v>
+      </c>
+      <c r="CJ40">
+        <v>12530661.0</v>
+      </c>
+      <c r="CK40">
+        <v>11057810.0</v>
+      </c>
+      <c r="CL40">
+        <v>-1055490218980.0</v>
+      </c>
+      <c r="CM40">
+        <v>14382278.0</v>
+      </c>
+      <c r="CN40">
+        <v>18088262.0</v>
+      </c>
+      <c r="CO40"/>
+      <c r="CP40"/>
+      <c r="CQ40">
+        <v>514291.0</v>
+      </c>
+      <c r="CR40">
+        <v>32953.0</v>
+      </c>
+      <c r="CS40">
+        <v>-1653334485709.0</v>
+      </c>
+      <c r="CT40">
+        <v>14238817.0</v>
+      </c>
+      <c r="CU40">
+        <v>22269069.0</v>
+      </c>
+      <c r="CV40">
+        <v>22729807.0</v>
+      </c>
+      <c r="CW40">
+        <v>19348772.0</v>
+      </c>
+      <c r="CX40">
+        <v>131431.0</v>
+      </c>
+      <c r="CY40">
+        <v>121114.0</v>
+      </c>
+      <c r="CZ40">
+        <v>57347.0</v>
+      </c>
+      <c r="DA40">
+        <v>68563.0</v>
+      </c>
+      <c r="DB40">
+        <v>161983.0</v>
+      </c>
+      <c r="DC40"/>
+    </row>
+    <row r="41" spans="1:107">
+      <c r="A41" t="s">
+        <v>67</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>6854000.0</v>
+      </c>
+      <c r="M41">
+        <v>7004000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>6868000.0</v>
+      </c>
+      <c r="P41">
+        <v>8780000.0</v>
+      </c>
+      <c r="Q41">
+        <v>7510000.0</v>
+      </c>
+      <c r="R41">
+        <v>8081000.0</v>
+      </c>
+      <c r="S41">
+        <v>12022000.0</v>
+      </c>
+      <c r="T41">
+        <v>14903000.0</v>
+      </c>
+      <c r="U41">
+        <v>11937000.0</v>
+      </c>
+      <c r="V41">
+        <v>11933000.0</v>
+      </c>
+      <c r="W41">
+        <v>8757000.0</v>
+      </c>
+      <c r="X41">
+        <v>5666000.0</v>
+      </c>
+      <c r="Y41">
+        <v>5238000.0</v>
+      </c>
+      <c r="Z41">
+        <v>5340000.0</v>
+      </c>
+      <c r="AA41">
+        <v>14919000.0</v>
+      </c>
+      <c r="AB41">
+        <v>15008000.0</v>
+      </c>
+      <c r="AC41">
+        <v>15996000.0</v>
+      </c>
+      <c r="AD41">
+        <v>16228000.0</v>
+      </c>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41"/>
+      <c r="CW41"/>
+      <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
+      <c r="DC41"/>
+    </row>
+    <row r="42" spans="1:107">
+      <c r="A42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B42">
+        <v>2776000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
+        <v>-156342000.0</v>
+      </c>
+      <c r="E42">
+        <v>-159116999.0</v>
+      </c>
+      <c r="F42">
+        <v>-160237000.0</v>
+      </c>
+      <c r="G42">
+        <v>-162974000.0</v>
+      </c>
+      <c r="H42">
+        <v>-162084000.0</v>
+      </c>
+      <c r="I42">
+        <v>-154810000.0</v>
+      </c>
+      <c r="J42">
+        <v>-142648000.0</v>
+      </c>
+      <c r="K42">
+        <v>-143767000.0</v>
+      </c>
+      <c r="L42">
+        <v>-144328000.0</v>
+      </c>
+      <c r="M42">
+        <v>-138199000.0</v>
+      </c>
+      <c r="N42">
+        <v>-138709000.0</v>
+      </c>
+      <c r="O42">
+        <v>-140716000.0</v>
+      </c>
+      <c r="P42">
+        <v>-141955000.0</v>
+      </c>
+      <c r="Q42">
+        <v>-144078000.0</v>
+      </c>
+      <c r="R42">
+        <v>-144274000.0</v>
+      </c>
+      <c r="S42">
+        <v>-145986000.0</v>
+      </c>
+      <c r="T42">
+        <v>-97146000.0</v>
+      </c>
+      <c r="U42">
+        <v>-98307000.0</v>
+      </c>
+      <c r="V42">
+        <v>-58944000.0</v>
+      </c>
+      <c r="W42">
+        <v>-1153000.0</v>
+      </c>
+      <c r="X42">
+        <v>47536000.0</v>
+      </c>
+      <c r="Y42">
+        <v>46817000.0</v>
+      </c>
+      <c r="Z42">
+        <v>45255000.0</v>
+      </c>
+      <c r="AA42">
+        <v>42491000.0</v>
+      </c>
+      <c r="AB42">
+        <v>44207000.0</v>
+      </c>
+      <c r="AC42">
+        <v>41855000.0</v>
+      </c>
+      <c r="AD42">
+        <v>40805000.0</v>
+      </c>
+      <c r="AE42">
+        <v>37837000.0</v>
+      </c>
+      <c r="AF42">
+        <v>35751000.0</v>
+      </c>
+      <c r="AG42">
+        <v>32814000.0</v>
+      </c>
+      <c r="AH42">
+        <v>31241000.0</v>
+      </c>
+      <c r="AI42">
+        <v>28064000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>26543000.0</v>
+      </c>
+      <c r="AK42">
+        <v>23217000.0</v>
+      </c>
+      <c r="AL42">
+        <v>23490000.0</v>
+      </c>
+      <c r="AM42">
+        <v>70263000.0</v>
+      </c>
+      <c r="AN42">
+        <v>67885000.0</v>
+      </c>
+      <c r="AO42">
+        <v>67368000.0</v>
+      </c>
+      <c r="AP42">
+        <v>67182000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>59477000.0</v>
+      </c>
+      <c r="AR42">
+        <v>51264000.0</v>
+      </c>
+      <c r="AS42">
+        <v>48207000.0</v>
+      </c>
+      <c r="AT42">
+        <v>46875000.0</v>
+      </c>
+      <c r="AU42">
+        <v>43971000.0</v>
+      </c>
+      <c r="AV42">
+        <v>42225000.0</v>
+      </c>
+      <c r="AW42">
+        <v>40522000.0</v>
+      </c>
+      <c r="AX42">
+        <v>68942000.0</v>
+      </c>
+      <c r="AY42">
+        <v>66099000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>78943000.0</v>
+      </c>
+      <c r="BA42">
+        <v>159537000.0</v>
+      </c>
+      <c r="BB42">
+        <v>172724000.0</v>
+      </c>
+      <c r="BC42">
+        <v>171206000.0</v>
+      </c>
+      <c r="BD42">
+        <v>190002000.0</v>
+      </c>
+      <c r="BE42">
+        <v>184496000.0</v>
+      </c>
+      <c r="BF42">
+        <v>182983000.0</v>
+      </c>
+      <c r="BG42">
+        <v>181654000.0</v>
+      </c>
+      <c r="BH42">
+        <v>180994000.0</v>
+      </c>
+      <c r="BI42">
+        <v>179924000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>181328000.0</v>
+      </c>
+      <c r="BK42">
+        <v>178674000.0</v>
+      </c>
+      <c r="BL42">
+        <v>178666000.0</v>
+      </c>
+      <c r="BM42">
+        <v>162439000.0</v>
+      </c>
+      <c r="BN42">
+        <v>162136000.0</v>
+      </c>
+      <c r="BO42">
+        <v>160870000.0</v>
+      </c>
+      <c r="BP42">
+        <v>159610000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>157914000.0</v>
+      </c>
+      <c r="BR42">
+        <v>84707000.0</v>
+      </c>
+      <c r="BS42">
+        <v>82520484.0</v>
+      </c>
+      <c r="BT42">
+        <v>81791549.0</v>
+      </c>
+      <c r="BU42">
+        <v>80769964.0</v>
+      </c>
+      <c r="BV42">
+        <v>47731721.0</v>
+      </c>
+      <c r="BW42">
+        <v>45474831.0</v>
+      </c>
+      <c r="BX42">
+        <v>44368744.0</v>
+      </c>
+      <c r="BY42">
+        <v>40274943.0</v>
+      </c>
+      <c r="BZ42">
+        <v>38013668.0</v>
+      </c>
+      <c r="CA42">
+        <v>-15739259136.0</v>
+      </c>
+      <c r="CB42">
+        <v>35511995.0</v>
+      </c>
+      <c r="CC42">
+        <v>34706512.0</v>
+      </c>
+      <c r="CD42">
+        <v>33277474.0</v>
+      </c>
+      <c r="CE42">
+        <v>7171980.0</v>
+      </c>
+      <c r="CF42">
+        <v>29740245.0</v>
+      </c>
+      <c r="CG42">
+        <v>28398625.0</v>
+      </c>
+      <c r="CH42"/>
+      <c r="CI42">
+        <v>17352771.0</v>
+      </c>
+      <c r="CJ42">
+        <v>17352073.0</v>
+      </c>
+      <c r="CK42">
+        <v>16791057.0</v>
+      </c>
+      <c r="CL42">
+        <v>22700625.0</v>
+      </c>
+      <c r="CM42">
+        <v>16437349.0</v>
+      </c>
+      <c r="CN42">
+        <v>16418364.0</v>
+      </c>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42">
+        <v>-21309344640.0</v>
+      </c>
+      <c r="CR42">
+        <v>17338044.0</v>
+      </c>
+      <c r="CS42">
+        <v>-8595841117857.0</v>
+      </c>
+      <c r="CT42">
+        <v>15751515.0</v>
+      </c>
+      <c r="CU42">
+        <v>10180828.0</v>
+      </c>
+      <c r="CV42">
+        <v>10198200.0</v>
+      </c>
+      <c r="CW42">
+        <v>9770973.0</v>
+      </c>
+      <c r="CX42">
+        <v>3650463.0</v>
+      </c>
+      <c r="CY42">
+        <v>3650463.0</v>
+      </c>
+      <c r="CZ42">
+        <v>3254839.0</v>
+      </c>
+      <c r="DA42">
+        <v>2681229.0</v>
+      </c>
+      <c r="DB42">
+        <v>2116823.0</v>
+      </c>
+      <c r="DC42"/>
+    </row>
+    <row r="43" spans="1:107">
+      <c r="A43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+    </row>
+    <row r="44" spans="1:107">
+      <c r="A44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+    </row>
+    <row r="45" spans="1:107">
+      <c r="A45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45">
+        <v>636311000.0</v>
+      </c>
+      <c r="C45">
+        <v>629045000.0</v>
+      </c>
+      <c r="D45">
+        <v>626268000.0</v>
+      </c>
+      <c r="E45">
+        <v>615878000.0</v>
+      </c>
+      <c r="F45">
+        <v>611459000.0</v>
+      </c>
+      <c r="G45">
+        <v>611147000.0</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45">
+        <v>605248000.0</v>
+      </c>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45">
+        <v>544713000.0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>139626000.0</v>
+      </c>
+      <c r="V45">
+        <v>141612000.0</v>
+      </c>
+      <c r="W45">
+        <v>145398000.0</v>
+      </c>
+      <c r="X45">
+        <v>147907000.0</v>
+      </c>
+      <c r="Y45">
+        <v>164510000.0</v>
+      </c>
+      <c r="Z45">
+        <v>165987000.0</v>
+      </c>
+      <c r="AA45">
+        <v>174141000.0</v>
+      </c>
+      <c r="AB45">
+        <v>180844000.0</v>
+      </c>
+      <c r="AC45">
+        <v>184640000.0</v>
+      </c>
+      <c r="AD45">
+        <v>183268000.0</v>
+      </c>
+      <c r="AE45">
+        <v>185599000.0</v>
+      </c>
+      <c r="AF45">
+        <v>179636000.0</v>
+      </c>
+      <c r="AG45">
+        <v>172788000.0</v>
+      </c>
+      <c r="AH45">
+        <v>159125000.0</v>
+      </c>
+      <c r="AI45">
+        <v>153580000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>143774000.0</v>
+      </c>
+      <c r="AK45">
+        <v>145922000.0</v>
+      </c>
+      <c r="AL45">
+        <v>149685000.0</v>
+      </c>
+      <c r="AM45">
+        <v>151645000.0</v>
+      </c>
+      <c r="AN45">
+        <v>151499000.0</v>
+      </c>
+      <c r="AO45">
+        <v>145254000.0</v>
+      </c>
+      <c r="AP45">
+        <v>135405000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>136202000.0</v>
+      </c>
+      <c r="AR45">
+        <v>138396000.0</v>
+      </c>
+      <c r="AS45">
+        <v>134184000.0</v>
+      </c>
+      <c r="AT45">
+        <v>133844000.0</v>
+      </c>
+      <c r="AU45">
+        <v>135478000.0</v>
+      </c>
+      <c r="AV45">
+        <v>134027000.0</v>
+      </c>
+      <c r="AW45">
+        <v>133585000.0</v>
+      </c>
+      <c r="AX45">
+        <v>120440000.0</v>
+      </c>
+      <c r="AY45">
+        <v>108740000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>103093000.0</v>
+      </c>
+      <c r="BA45">
+        <v>93876000.0</v>
+      </c>
+      <c r="BB45">
+        <v>86382000.0</v>
+      </c>
+      <c r="BC45">
+        <v>77807000.0</v>
+      </c>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45">
+        <v>62390000.0</v>
+      </c>
+      <c r="BK45">
+        <v>56250000.0</v>
+      </c>
+      <c r="BL45">
+        <v>57456000.0</v>
+      </c>
+      <c r="BM45">
+        <v>58034000.0</v>
+      </c>
+      <c r="BN45">
+        <v>58718000.0</v>
+      </c>
+      <c r="BO45">
+        <v>55713000.0</v>
+      </c>
+      <c r="BP45">
+        <v>54356000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>53826000.0</v>
+      </c>
+      <c r="BR45">
+        <v>51135000.0</v>
+      </c>
+      <c r="BS45">
+        <v>48416315.0</v>
+      </c>
+      <c r="BT45">
+        <v>49248946.0</v>
+      </c>
+      <c r="BU45">
+        <v>49532978.0</v>
+      </c>
+      <c r="BV45">
+        <v>50642953.0</v>
+      </c>
+      <c r="BW45">
+        <v>49476653.0</v>
+      </c>
+      <c r="BX45">
+        <v>49175126.0</v>
+      </c>
+      <c r="BY45">
+        <v>48899824.0</v>
+      </c>
+      <c r="BZ45">
+        <v>44424299.0</v>
+      </c>
+      <c r="CA45">
+        <v>39612624.0</v>
+      </c>
+      <c r="CB45">
+        <v>31611333.0</v>
+      </c>
+      <c r="CC45">
+        <v>30389451.0</v>
+      </c>
+      <c r="CD45">
+        <v>28181864.0</v>
+      </c>
+      <c r="CE45">
+        <v>22775166.0</v>
+      </c>
+      <c r="CF45">
+        <v>20926999.0</v>
+      </c>
+      <c r="CG45">
+        <v>18133945.0</v>
+      </c>
+      <c r="CH45">
+        <v>16726361.0</v>
+      </c>
+      <c r="CI45">
+        <v>16691342.0</v>
+      </c>
+      <c r="CJ45">
+        <v>13835601.0</v>
+      </c>
+      <c r="CK45">
+        <v>11177028.0</v>
+      </c>
+      <c r="CL45">
+        <v>11021174.0</v>
+      </c>
+      <c r="CM45">
+        <v>6432339000000.0</v>
+      </c>
+      <c r="CN45">
+        <v>8485392.0</v>
+      </c>
+      <c r="CO45">
+        <v>7475182.0</v>
+      </c>
+      <c r="CP45">
+        <v>7135073.0</v>
+      </c>
+      <c r="CQ45">
+        <v>6432339000000.0</v>
+      </c>
+      <c r="CR45">
+        <v>9123848.0</v>
+      </c>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
+      <c r="DA45"/>
+      <c r="DB45"/>
+      <c r="DC45"/>
+    </row>
+    <row r="46" spans="1:107">
+      <c r="A46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B46">
+        <v>238643000.0</v>
+      </c>
+      <c r="C46">
+        <v>238578000.0</v>
+      </c>
+      <c r="D46">
+        <v>242082000.0</v>
+      </c>
+      <c r="E46">
+        <v>239407000.0</v>
+      </c>
+      <c r="F46">
+        <v>242648000.0</v>
+      </c>
+      <c r="G46">
+        <v>243430000.0</v>
+      </c>
+      <c r="H46">
+        <v>244452000.0</v>
+      </c>
+      <c r="I46">
+        <v>248765000.0</v>
+      </c>
+      <c r="J46">
+        <v>253983000.0</v>
+      </c>
+      <c r="K46">
+        <v>257756000.0</v>
+      </c>
+      <c r="L46">
+        <v>253253000.0</v>
+      </c>
+      <c r="M46">
+        <v>234595000.0</v>
+      </c>
+      <c r="N46">
+        <v>210330000.0</v>
+      </c>
+      <c r="O46">
+        <v>186190000.0</v>
+      </c>
+      <c r="P46">
+        <v>169265000.0</v>
+      </c>
+      <c r="Q46">
+        <v>160793000.0</v>
+      </c>
+      <c r="R46">
+        <v>135591000.0</v>
+      </c>
+      <c r="S46">
+        <v>134540000.0</v>
+      </c>
+      <c r="T46">
+        <v>136932000.0</v>
+      </c>
+      <c r="U46">
+        <v>139626000.0</v>
+      </c>
+      <c r="V46">
+        <v>146375000.0</v>
+      </c>
+      <c r="W46">
+        <v>145398000.0</v>
+      </c>
+      <c r="X46">
+        <v>153060000.0</v>
+      </c>
+      <c r="Y46">
+        <v>156785000.0</v>
+      </c>
+      <c r="Z46">
+        <v>157417000.0</v>
+      </c>
+      <c r="AA46">
+        <v>164341000.0</v>
+      </c>
+      <c r="AB46">
+        <v>170348000.0</v>
+      </c>
+      <c r="AC46">
+        <v>174355000.0</v>
+      </c>
+      <c r="AD46">
+        <v>183268000.0</v>
+      </c>
+      <c r="AE46">
+        <v>185599000.0</v>
+      </c>
+      <c r="AF46">
+        <v>179636000.0</v>
+      </c>
+      <c r="AG46">
+        <v>172788000.0</v>
+      </c>
+      <c r="AH46">
+        <v>159125000.0</v>
+      </c>
+      <c r="AI46">
+        <v>153580000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>143774000.0</v>
+      </c>
+      <c r="AK46">
+        <v>145922000.0</v>
+      </c>
+      <c r="AL46">
+        <v>149685000.0</v>
+      </c>
+      <c r="AM46">
+        <v>151645000.0</v>
+      </c>
+      <c r="AN46">
+        <v>151499000.0</v>
+      </c>
+      <c r="AO46">
+        <v>145254000.0</v>
+      </c>
+      <c r="AP46">
+        <v>135405000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>136202000.0</v>
+      </c>
+      <c r="AR46">
+        <v>138396000.0</v>
+      </c>
+      <c r="AS46">
+        <v>134184000.0</v>
+      </c>
+      <c r="AT46">
+        <v>133844000.0</v>
+      </c>
+      <c r="AU46">
+        <v>135478000.0</v>
+      </c>
+      <c r="AV46">
+        <v>134027000.0</v>
+      </c>
+      <c r="AW46">
+        <v>133585000.0</v>
+      </c>
+      <c r="AX46">
+        <v>120440000.0</v>
+      </c>
+      <c r="AY46">
+        <v>108740000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>103093000.0</v>
+      </c>
+      <c r="BA46">
+        <v>93876000.0</v>
+      </c>
+      <c r="BB46">
+        <v>86382000.0</v>
+      </c>
+      <c r="BC46">
+        <v>77807000.0</v>
+      </c>
+      <c r="BD46">
+        <v>68954000.0</v>
+      </c>
+      <c r="BE46">
+        <v>63190000.0</v>
+      </c>
+      <c r="BF46">
+        <v>60528000.0</v>
+      </c>
+      <c r="BG46">
+        <v>62251000.0</v>
+      </c>
+      <c r="BH46">
+        <v>64934000.0</v>
+      </c>
+      <c r="BI46">
+        <v>63470000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>62390000.0</v>
+      </c>
+      <c r="BK46">
+        <v>56250000.0</v>
+      </c>
+      <c r="BL46">
+        <v>57456000.0</v>
+      </c>
+      <c r="BM46">
+        <v>58034000.0</v>
+      </c>
+      <c r="BN46">
+        <v>58718000.0</v>
+      </c>
+      <c r="BO46">
+        <v>55713000.0</v>
+      </c>
+      <c r="BP46">
+        <v>54356000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>53826000.0</v>
+      </c>
+      <c r="BR46">
+        <v>51135000.0</v>
+      </c>
+      <c r="BS46">
+        <v>48416315.0</v>
+      </c>
+      <c r="BT46">
+        <v>49248946.0</v>
+      </c>
+      <c r="BU46">
+        <v>49532978.0</v>
+      </c>
+      <c r="BV46">
+        <v>50642953.0</v>
+      </c>
+      <c r="BW46">
+        <v>49476653.0</v>
+      </c>
+      <c r="BX46">
+        <v>49175126.0</v>
+      </c>
+      <c r="BY46">
+        <v>48899824.0</v>
+      </c>
+      <c r="BZ46">
+        <v>44424299.0</v>
+      </c>
+      <c r="CA46">
+        <v>39612624.0</v>
+      </c>
+      <c r="CB46">
+        <v>31611333.0</v>
+      </c>
+      <c r="CC46">
+        <v>30389451.0</v>
+      </c>
+      <c r="CD46">
+        <v>28181864.0</v>
+      </c>
+      <c r="CE46">
+        <v>22775166.0</v>
+      </c>
+      <c r="CF46">
+        <v>20927000.0</v>
+      </c>
+      <c r="CG46">
+        <v>18133945.0</v>
+      </c>
+      <c r="CH46"/>
+      <c r="CI46">
+        <v>16691342.0</v>
+      </c>
+      <c r="CJ46">
+        <v>13835601.0</v>
+      </c>
+      <c r="CK46">
+        <v>11177028.0</v>
+      </c>
+      <c r="CL46">
+        <v>11021174.0</v>
+      </c>
+      <c r="CM46">
+        <v>8924874.0</v>
+      </c>
+      <c r="CN46">
+        <v>8485392.0</v>
+      </c>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46">
+        <v>10080683.0</v>
+      </c>
+      <c r="CR46">
+        <v>9123848.0</v>
+      </c>
+      <c r="CS46">
+        <v>8092653.0</v>
+      </c>
+      <c r="CT46">
+        <v>7510865.0</v>
+      </c>
+      <c r="CU46">
+        <v>9240838.0</v>
+      </c>
+      <c r="CV46">
+        <v>9034250.0</v>
+      </c>
+      <c r="CW46">
+        <v>8604689.0</v>
+      </c>
+      <c r="CX46">
+        <v>34232.0</v>
+      </c>
+      <c r="CY46">
+        <v>34232.0</v>
+      </c>
+      <c r="CZ46">
+        <v>38884.0</v>
+      </c>
+      <c r="DA46">
+        <v>37547.0</v>
+      </c>
+      <c r="DB46">
+        <v>19277.0</v>
+      </c>
+      <c r="DC46"/>
+    </row>
+    <row r="47" spans="1:107">
+      <c r="A47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>254460000.0</v>
+      </c>
+      <c r="M47">
+        <v>236113000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
+        <v>188707000.0</v>
+      </c>
+      <c r="P47">
+        <v>169265000.0</v>
+      </c>
+      <c r="Q47">
+        <v>164080000.0</v>
+      </c>
+      <c r="R47">
+        <v>139126000.0</v>
+      </c>
+      <c r="S47">
+        <v>134540000.0</v>
+      </c>
+      <c r="T47">
+        <v>136932000.0</v>
+      </c>
+      <c r="U47">
+        <v>144149000.0</v>
+      </c>
+      <c r="V47">
+        <v>146375000.0</v>
+      </c>
+      <c r="W47">
+        <v>150488000.0</v>
+      </c>
+      <c r="X47">
+        <v>153060000.0</v>
+      </c>
+      <c r="Y47">
+        <v>164510000.0</v>
+      </c>
+      <c r="Z47">
+        <v>165987000.0</v>
+      </c>
+      <c r="AA47">
+        <v>174141000.0</v>
+      </c>
+      <c r="AB47">
+        <v>180844000.0</v>
+      </c>
+      <c r="AC47">
+        <v>184640000.0</v>
+      </c>
+      <c r="AD47">
+        <v>183268000.0</v>
+      </c>
+      <c r="AE47">
+        <v>185599000.0</v>
+      </c>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
+      <c r="CU47"/>
+      <c r="CV47"/>
+      <c r="CW47"/>
+      <c r="CX47"/>
+      <c r="CY47"/>
+      <c r="CZ47"/>
+      <c r="DA47"/>
+      <c r="DB47"/>
+      <c r="DC47"/>
+    </row>
+    <row r="48" spans="1:107">
+      <c r="A48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48">
+        <v>373738000.0</v>
+      </c>
+      <c r="C48">
+        <v>363374000.0</v>
+      </c>
+      <c r="D48">
+        <v>519462000.0</v>
+      </c>
+      <c r="E48">
+        <v>523419999.0</v>
+      </c>
+      <c r="F48">
+        <v>532615000.0</v>
+      </c>
+      <c r="G48">
+        <v>526896000.0</v>
+      </c>
+      <c r="H48">
+        <v>531000000.0</v>
+      </c>
+      <c r="I48">
+        <v>532647000.0</v>
+      </c>
+      <c r="J48">
+        <v>542414000.0</v>
+      </c>
+      <c r="K48">
+        <v>520050000.0</v>
+      </c>
+      <c r="L48">
+        <v>517682000.0</v>
+      </c>
+      <c r="M48">
+        <v>520766000.0</v>
+      </c>
+      <c r="N48">
+        <v>523184000.0</v>
+      </c>
+      <c r="O48">
+        <v>514936000.0</v>
+      </c>
+      <c r="P48">
+        <v>508447000.0</v>
+      </c>
+      <c r="Q48">
+        <v>503376000.0</v>
+      </c>
+      <c r="R48">
+        <v>504640000.0</v>
+      </c>
+      <c r="S48">
+        <v>472147000.0</v>
+      </c>
+      <c r="T48">
+        <v>445306000.0</v>
+      </c>
+      <c r="U48">
+        <v>398219000.0</v>
+      </c>
+      <c r="V48">
+        <v>325181000.0</v>
+      </c>
+      <c r="W48">
+        <v>238715000.0</v>
+      </c>
+      <c r="X48">
+        <v>179195000.0</v>
+      </c>
+      <c r="Y48">
+        <v>390101000.0</v>
+      </c>
+      <c r="Z48">
+        <v>341716000.0</v>
+      </c>
+      <c r="AA48">
+        <v>407862000.0</v>
+      </c>
+      <c r="AB48">
+        <v>402131000.0</v>
+      </c>
+      <c r="AC48">
+        <v>400838000.0</v>
+      </c>
+      <c r="AD48">
+        <v>402946000.0</v>
+      </c>
+      <c r="AE48">
+        <v>393122000.0</v>
+      </c>
+      <c r="AF48">
+        <v>398846000.0</v>
+      </c>
+      <c r="AG48">
+        <v>392181000.0</v>
+      </c>
+      <c r="AH48">
+        <v>389146000.0</v>
+      </c>
+      <c r="AI48">
+        <v>381628000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>370231000.0</v>
+      </c>
+      <c r="AK48">
+        <v>366999000.0</v>
+      </c>
+      <c r="AL48">
+        <v>369164000.0</v>
+      </c>
+      <c r="AM48">
+        <v>341471000.0</v>
+      </c>
+      <c r="AN48">
+        <v>309016000.0</v>
+      </c>
+      <c r="AO48">
+        <v>273926000.0</v>
+      </c>
+      <c r="AP48">
+        <v>241310000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>205663000.0</v>
+      </c>
+      <c r="AR48">
+        <v>174230000.0</v>
+      </c>
+      <c r="AS48">
+        <v>161764000.0</v>
+      </c>
+      <c r="AT48">
+        <v>147352000.0</v>
+      </c>
+      <c r="AU48">
+        <v>125464000.0</v>
+      </c>
+      <c r="AV48">
+        <v>117345000.0</v>
+      </c>
+      <c r="AW48">
+        <v>112295000.0</v>
+      </c>
+      <c r="AX48">
+        <v>97739000.0</v>
+      </c>
+      <c r="AY48">
+        <v>72683000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>51897000.0</v>
+      </c>
+      <c r="BA48">
+        <v>34911000.0</v>
+      </c>
+      <c r="BB48">
+        <v>8434000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-16732000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-31308000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-52492000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-70279000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-80824000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-85264000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-83671000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-86384000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-85602000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-32766000.0</v>
+      </c>
+      <c r="BM48">
+        <v>4518000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-1693000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-5945000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-8325000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-21631000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-34203000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-41618107.0</v>
+      </c>
+      <c r="BT48">
+        <v>-43973459.0</v>
+      </c>
+      <c r="BU48">
+        <v>32258000.0</v>
+      </c>
+      <c r="BV48">
+        <v>30004326.0</v>
+      </c>
+      <c r="BW48">
+        <v>26708433.0</v>
+      </c>
+      <c r="BX48">
+        <v>28515503.0</v>
+      </c>
+      <c r="BY48">
+        <v>25573703.0</v>
+      </c>
+      <c r="BZ48">
+        <v>20977897.0</v>
+      </c>
+      <c r="CA48">
+        <v>15791583.0</v>
+      </c>
+      <c r="CB48">
+        <v>14240243.0</v>
+      </c>
+      <c r="CC48">
+        <v>11385279.0</v>
+      </c>
+      <c r="CD48">
+        <v>8015963.0</v>
+      </c>
+      <c r="CE48">
+        <v>3816318.0</v>
+      </c>
+      <c r="CF48">
+        <v>2694024.0</v>
+      </c>
+      <c r="CG48">
+        <v>2001647.0</v>
+      </c>
+      <c r="CH48">
+        <v>-685616.0</v>
+      </c>
+      <c r="CI48">
+        <v>3817314.0</v>
+      </c>
+      <c r="CJ48">
+        <v>3849972.0</v>
+      </c>
+      <c r="CK48">
+        <v>1606765.0</v>
+      </c>
+      <c r="CL48">
+        <v>-5934572.0</v>
+      </c>
+      <c r="CM48">
+        <v>-1726057.0</v>
+      </c>
+      <c r="CN48">
+        <v>-19448.0</v>
+      </c>
+      <c r="CO48">
+        <v>-690113.0</v>
+      </c>
+      <c r="CP48">
+        <v>-1275361.0</v>
+      </c>
+      <c r="CQ48">
+        <v>-11426370.0</v>
+      </c>
+      <c r="CR48">
+        <v>-11658088.0</v>
+      </c>
+      <c r="CS48">
+        <v>-11909695.0</v>
+      </c>
+      <c r="CT48">
+        <v>-16938840.0</v>
+      </c>
+      <c r="CU48">
+        <v>-10829745.0</v>
+      </c>
+      <c r="CV48">
+        <v>-12105641.0</v>
+      </c>
+      <c r="CW48">
+        <v>-11679637.0</v>
+      </c>
+      <c r="CX48">
+        <v>-4413024.0</v>
+      </c>
+      <c r="CY48">
+        <v>-3980028.0</v>
+      </c>
+      <c r="CZ48">
+        <v>-3294583.0</v>
+      </c>
+      <c r="DA48">
+        <v>-2587528.0</v>
+      </c>
+      <c r="DB48">
+        <v>-1985053.0</v>
+      </c>
+      <c r="DC48"/>
+    </row>
+    <row r="49" spans="1:107">
+      <c r="A49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>523184000.0</v>
+      </c>
+      <c r="O49">
+        <v>514936000.0</v>
+      </c>
+      <c r="P49">
+        <v>508447000.0</v>
+      </c>
+      <c r="Q49">
+        <v>503376000.0</v>
+      </c>
+      <c r="R49">
+        <v>504640000.0</v>
+      </c>
+      <c r="S49">
+        <v>472147000.0</v>
+      </c>
+      <c r="T49">
+        <v>445306000.0</v>
+      </c>
+      <c r="U49">
+        <v>398219000.0</v>
+      </c>
+      <c r="V49">
+        <v>325181000.0</v>
+      </c>
+      <c r="W49">
+        <v>238715000.0</v>
+      </c>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+    </row>
+    <row r="50" spans="1:107">
+      <c r="A50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>75000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>79800000.0</v>
+      </c>
+      <c r="AD50">
+        <v>6300000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+    </row>
+    <row r="51" spans="1:107">
+      <c r="A51" t="s">
+        <v>77</v>
+      </c>
+      <c r="B51">
+        <v>53142000.0</v>
+      </c>
+      <c r="C51">
+        <v>108520000.0</v>
+      </c>
+      <c r="D51">
+        <v>123575000.0</v>
+      </c>
+      <c r="E51">
+        <v>129362000.0</v>
+      </c>
+      <c r="F51">
+        <v>114733000.0</v>
+      </c>
+      <c r="G51">
+        <v>145099000.0</v>
+      </c>
+      <c r="H51">
+        <v>135633000.0</v>
+      </c>
+      <c r="I51">
+        <v>107181000.0</v>
+      </c>
+      <c r="J51">
+        <v>77795000.0</v>
+      </c>
+      <c r="K51">
+        <v>102686000.0</v>
+      </c>
+      <c r="L51">
+        <v>103270000.0</v>
+      </c>
+      <c r="M51">
+        <v>63866000.0</v>
+      </c>
+      <c r="N51">
+        <v>64459000.0</v>
+      </c>
+      <c r="O51">
+        <v>64295000.0</v>
+      </c>
+      <c r="P51">
+        <v>39846000.0</v>
+      </c>
+      <c r="Q51">
+        <v>40122000.0</v>
+      </c>
+      <c r="R51">
+        <v>40281000.0</v>
+      </c>
+      <c r="S51">
+        <v>40537000.0</v>
+      </c>
+      <c r="T51">
+        <v>40704000.0</v>
+      </c>
+      <c r="U51">
+        <v>40959000.0</v>
+      </c>
+      <c r="V51">
+        <v>41182000.0</v>
+      </c>
+      <c r="W51">
+        <v>41452000.0</v>
+      </c>
+      <c r="X51">
+        <v>41674000.0</v>
+      </c>
+      <c r="Y51">
+        <v>67508000.0</v>
+      </c>
+      <c r="Z51">
+        <v>202703000.0</v>
+      </c>
+      <c r="AA51">
+        <v>242938000.0</v>
+      </c>
+      <c r="AB51">
+        <v>246968000.0</v>
+      </c>
+      <c r="AC51">
+        <v>219975000.0</v>
+      </c>
+      <c r="AD51">
+        <v>201815000.0</v>
+      </c>
+      <c r="AE51">
+        <v>227782000.0</v>
+      </c>
+      <c r="AF51">
+        <v>222336000.0</v>
+      </c>
+      <c r="AG51">
+        <v>194631000.0</v>
+      </c>
+      <c r="AH51">
+        <v>209178000.0</v>
+      </c>
+      <c r="AI51">
+        <v>237959000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>289292000.0</v>
+      </c>
+      <c r="AK51">
+        <v>241228000.0</v>
+      </c>
+      <c r="AL51">
+        <v>217979000.0</v>
+      </c>
+      <c r="AM51">
+        <v>168290000.0</v>
+      </c>
+      <c r="AN51">
+        <v>194623000.0</v>
+      </c>
+      <c r="AO51">
+        <v>171505000.0</v>
+      </c>
+      <c r="AP51">
+        <v>174319000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>174223000.0</v>
+      </c>
+      <c r="AR51">
+        <v>175582000.0</v>
+      </c>
+      <c r="AS51">
+        <v>177047000.0</v>
+      </c>
+      <c r="AT51">
+        <v>175000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>275000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>175000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>175000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>100469000.0</v>
+      </c>
+      <c r="AY51">
+        <v>100781000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>101243000.0</v>
+      </c>
+      <c r="BA51">
+        <v>101718000.0</v>
+      </c>
+      <c r="BB51">
+        <v>44001000.0</v>
+      </c>
+      <c r="BC51">
+        <v>43995000.0</v>
+      </c>
+      <c r="BD51">
+        <v>44778000.0</v>
+      </c>
+      <c r="BE51">
+        <v>45251000.0</v>
+      </c>
+      <c r="BF51">
+        <v>50418000.0</v>
+      </c>
+      <c r="BG51">
+        <v>50000000.0</v>
+      </c>
+      <c r="BH51">
+        <v>80542000.0</v>
+      </c>
+      <c r="BI51">
+        <v>81111000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>80000000.0</v>
+      </c>
+      <c r="BK51">
+        <v>80275000.0</v>
+      </c>
+      <c r="BL51">
+        <v>80685000.0</v>
+      </c>
+      <c r="BM51">
+        <v>81094000.0</v>
+      </c>
+      <c r="BN51">
+        <v>80000000.0</v>
+      </c>
+      <c r="BO51">
+        <v>80540000.0</v>
+      </c>
+      <c r="BP51">
+        <v>86161000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>87551000.0</v>
+      </c>
+      <c r="BR51">
+        <v>85984000.0</v>
+      </c>
+      <c r="BS51">
+        <v>87578167.0</v>
+      </c>
+      <c r="BT51">
+        <v>90402434.0</v>
+      </c>
+      <c r="BU51">
+        <v>108410576.0</v>
+      </c>
+      <c r="BV51">
+        <v>127693627.0</v>
+      </c>
+      <c r="BW51">
+        <v>141322038.0</v>
+      </c>
+      <c r="BX51">
+        <v>135247748.0</v>
+      </c>
+      <c r="BY51">
+        <v>134862210.0</v>
+      </c>
+      <c r="BZ51">
+        <v>123426000.0</v>
+      </c>
+      <c r="CA51">
+        <v>124653693.0</v>
+      </c>
+      <c r="CB51">
+        <v>19697837.0</v>
+      </c>
+      <c r="CC51">
+        <v>18615007.0</v>
+      </c>
+      <c r="CD51">
+        <v>16028401.0</v>
+      </c>
+      <c r="CE51">
+        <v>18938186.0</v>
+      </c>
+      <c r="CF51">
+        <v>21335701.0</v>
+      </c>
+      <c r="CG51">
+        <v>19726837.0</v>
+      </c>
+      <c r="CH51">
+        <v>17614888.0</v>
+      </c>
+      <c r="CI51">
+        <v>18000000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>39931806.0</v>
+      </c>
+      <c r="CK51">
+        <v>40929480.0</v>
+      </c>
+      <c r="CL51">
+        <v>41909502.0</v>
+      </c>
+      <c r="CM51">
+        <v>42000000.0</v>
+      </c>
+      <c r="CN51">
+        <v>42000000.0</v>
+      </c>
+      <c r="CO51">
+        <v>42000000.0</v>
+      </c>
+      <c r="CP51">
+        <v>43000000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>45000000.0</v>
+      </c>
+      <c r="CR51">
+        <v>45000000.0</v>
+      </c>
+      <c r="CS51">
+        <v>45000000.0</v>
+      </c>
+      <c r="CT51">
+        <v>45357425.0</v>
+      </c>
+      <c r="CU51">
+        <v>44500000.0</v>
+      </c>
+      <c r="CV51">
+        <v>43600000.0</v>
+      </c>
+      <c r="CW51">
+        <v>42000000.0</v>
+      </c>
+      <c r="CX51">
+        <v>1097425.0</v>
+      </c>
+      <c r="CY51">
+        <v>738125.0</v>
+      </c>
+      <c r="CZ51">
+        <v>661425.0</v>
+      </c>
+      <c r="DA51">
+        <v>1032425.0</v>
+      </c>
+      <c r="DB51">
+        <v>574075.0</v>
+      </c>
+      <c r="DC51"/>
+    </row>
+    <row r="52" spans="1:107">
+      <c r="A52" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52">
+        <v>1858000.0</v>
+      </c>
+      <c r="C52">
+        <v>1820000.0</v>
+      </c>
+      <c r="D52">
+        <v>1777000.0</v>
+      </c>
+      <c r="E52">
+        <v>1958000.0</v>
+      </c>
+      <c r="F52">
+        <v>1934000.0</v>
+      </c>
+      <c r="G52">
+        <v>1911000.0</v>
+      </c>
+      <c r="H52">
+        <v>2061000.0</v>
+      </c>
+      <c r="I52">
+        <v>2284000.0</v>
+      </c>
+      <c r="J52">
+        <v>2511000.0</v>
+      </c>
+      <c r="K52">
+        <v>2019000.0</v>
+      </c>
+      <c r="L52">
+        <v>2225000.0</v>
+      </c>
+      <c r="M52">
+        <v>2462000.0</v>
+      </c>
+      <c r="N52">
+        <v>2708000.0</v>
+      </c>
+      <c r="O52">
+        <v>2839000.0</v>
+      </c>
+      <c r="P52">
+        <v>2833000.0</v>
+      </c>
+      <c r="Q52">
+        <v>2799000.0</v>
+      </c>
+      <c r="R52">
+        <v>2653000.0</v>
+      </c>
+      <c r="S52">
+        <v>2607000.0</v>
+      </c>
+      <c r="T52">
+        <v>2476000.0</v>
+      </c>
+      <c r="U52">
+        <v>2450000.0</v>
+      </c>
+      <c r="V52">
+        <v>2396000.0</v>
+      </c>
+      <c r="W52">
+        <v>2392000.0</v>
+      </c>
+      <c r="X52">
+        <v>2331000.0</v>
+      </c>
+      <c r="Y52">
+        <v>3587000.0</v>
+      </c>
+      <c r="Z52">
+        <v>3659000.0</v>
+      </c>
+      <c r="AA52">
+        <v>3702000.0</v>
+      </c>
+      <c r="AB52">
+        <v>78779000.0</v>
+      </c>
+      <c r="AC52">
+        <v>79800000.0</v>
+      </c>
+      <c r="AD52">
+        <v>6981000.0</v>
+      </c>
+      <c r="AE52">
+        <v>6300000.0</v>
+      </c>
+      <c r="AF52">
+        <v>6300000.0</v>
+      </c>
+      <c r="AG52">
+        <v>6588000.0</v>
+      </c>
+      <c r="AH52">
+        <v>6731000.0</v>
+      </c>
+      <c r="AI52">
+        <v>6300000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>81300000.0</v>
+      </c>
+      <c r="AK52">
+        <v>81904000.0</v>
+      </c>
+      <c r="AL52">
+        <v>7322000.0</v>
+      </c>
+      <c r="AM52">
+        <v>6300000.0</v>
+      </c>
+      <c r="AN52">
+        <v>6300000.0</v>
+      </c>
+      <c r="AO52">
+        <v>6300000.0</v>
+      </c>
+      <c r="AP52">
+        <v>7755000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>6300000.0</v>
+      </c>
+      <c r="AR52">
+        <v>6300000.0</v>
+      </c>
+      <c r="AS52">
+        <v>6300000.0</v>
+      </c>
+      <c r="AT52">
+        <v>16373000.0</v>
+      </c>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52">
+        <v>469000.0</v>
+      </c>
+      <c r="AY52">
+        <v>781000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>1243000.0</v>
+      </c>
+      <c r="BA52">
+        <v>1718000.0</v>
+      </c>
+      <c r="BB52">
+        <v>442000.0</v>
+      </c>
+      <c r="BC52">
+        <v>436000.0</v>
+      </c>
+      <c r="BD52">
+        <v>1219000.0</v>
+      </c>
+      <c r="BE52">
+        <v>1695000.0</v>
+      </c>
+      <c r="BF52">
+        <v>418000.0</v>
+      </c>
+      <c r="BG52">
+        <v>31111000.0</v>
+      </c>
+      <c r="BH52">
+        <v>30542000.0</v>
+      </c>
+      <c r="BI52">
+        <v>31111000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>30000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>30275000.0</v>
+      </c>
+      <c r="BL52">
+        <v>685000.0</v>
+      </c>
+      <c r="BM52">
+        <v>1094000.0</v>
+      </c>
+      <c r="BN52">
+        <v>11539000.0</v>
+      </c>
+      <c r="BO52">
+        <v>540000.0</v>
+      </c>
+      <c r="BP52">
+        <v>3592000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>4492000.0</v>
+      </c>
+      <c r="BR52">
+        <v>2378000.0</v>
+      </c>
+      <c r="BS52">
+        <v>3362265.0</v>
+      </c>
+      <c r="BT52">
+        <v>5586794.0</v>
+      </c>
+      <c r="BU52">
+        <v>23005442.0</v>
+      </c>
+      <c r="BV52">
+        <v>8919640.0</v>
+      </c>
+      <c r="BW52">
+        <v>22057359.0</v>
+      </c>
+      <c r="BX52">
+        <v>15652733.0</v>
+      </c>
+      <c r="BY52">
+        <v>14792758.0</v>
+      </c>
+      <c r="BZ52">
+        <v>2887403.0</v>
+      </c>
+      <c r="CA52">
+        <v>1773526.0</v>
+      </c>
+      <c r="CB52">
+        <v>6245335.0</v>
+      </c>
+      <c r="CC52">
+        <v>4717593.0</v>
+      </c>
+      <c r="CD52">
+        <v>1690584.0</v>
+      </c>
+      <c r="CE52">
+        <v>4164292.0</v>
+      </c>
+      <c r="CF52">
+        <v>6137839.0</v>
+      </c>
+      <c r="CG52">
+        <v>4111807.0</v>
+      </c>
+      <c r="CH52">
+        <v>1586464.0</v>
+      </c>
+      <c r="CI52">
+        <v>1561790.0</v>
+      </c>
+      <c r="CJ52">
+        <v>4206744.0</v>
+      </c>
+      <c r="CK52">
+        <v>4122136.0</v>
+      </c>
+      <c r="CL52">
+        <v>4039456.0</v>
+      </c>
+      <c r="CM52">
+        <v>3094156.0</v>
+      </c>
+      <c r="CN52">
+        <v>2073252.0</v>
+      </c>
+      <c r="CO52">
+        <v>1072766.0</v>
+      </c>
+      <c r="CP52">
+        <v>92278.0</v>
+      </c>
+      <c r="CQ52">
+        <v>514291.0</v>
+      </c>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52">
+        <v>357425.0</v>
+      </c>
+      <c r="CU52">
+        <v>14500000.0</v>
+      </c>
+      <c r="CV52">
+        <v>13600000.0</v>
+      </c>
+      <c r="CW52">
+        <v>12000000.0</v>
+      </c>
+      <c r="CX52">
+        <v>500000.0</v>
+      </c>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52"/>
+      <c r="DB52"/>
+      <c r="DC52"/>
+    </row>
+    <row r="53" spans="1:107">
+      <c r="A53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53">
+        <v>5162000.0</v>
+      </c>
+      <c r="C53">
+        <v>5041000.0</v>
+      </c>
+      <c r="D53">
+        <v>4890000.0</v>
+      </c>
+      <c r="E53">
+        <v>3219000.0</v>
+      </c>
+      <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53">
+        <v>1538738.0</v>
+      </c>
+      <c r="CM53">
+        <v>1625306.0</v>
+      </c>
+      <c r="CN53">
+        <v>1599680.0</v>
+      </c>
+      <c r="CO53">
+        <v>1562899.0</v>
+      </c>
+      <c r="CP53">
+        <v>1580440.0</v>
+      </c>
+      <c r="CQ53">
+        <v>4926107.0</v>
+      </c>
+      <c r="CR53">
+        <v>4729412.0</v>
+      </c>
+      <c r="CS53">
+        <v>4680071.0</v>
+      </c>
+      <c r="CT53">
+        <v>7539274.0</v>
+      </c>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+    </row>
+    <row r="54" spans="1:107">
+      <c r="A54" t="s">
+        <v>80</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+    </row>
+    <row r="55" spans="1:107">
+      <c r="A55" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55">
+        <v>512766000.0</v>
+      </c>
+      <c r="C55">
+        <v>538004000.0</v>
+      </c>
+      <c r="D55">
+        <v>548582000.0</v>
+      </c>
+      <c r="E55">
+        <v>554633000.0</v>
+      </c>
+      <c r="F55">
+        <v>559612000.0</v>
+      </c>
+      <c r="G55">
+        <v>578857000.0</v>
+      </c>
+      <c r="H55">
+        <v>587443000.0</v>
+      </c>
+      <c r="I55">
+        <v>571268000.0</v>
+      </c>
+      <c r="J55">
+        <v>577428000.0</v>
+      </c>
+      <c r="K55">
+        <v>570566000.0</v>
+      </c>
+      <c r="L55">
+        <v>572973000.0</v>
+      </c>
+      <c r="M55">
+        <v>537662000.0</v>
+      </c>
+      <c r="N55">
+        <v>541294000.0</v>
+      </c>
+      <c r="O55">
+        <v>529193000.0</v>
+      </c>
+      <c r="P55">
+        <v>505995000.0</v>
+      </c>
+      <c r="Q55">
+        <v>521256000.0</v>
+      </c>
+      <c r="R55">
+        <v>497476000.0</v>
+      </c>
+      <c r="S55">
+        <v>469305000.0</v>
+      </c>
+      <c r="T55">
+        <v>505176000.0</v>
+      </c>
+      <c r="U55">
+        <v>492670000.0</v>
+      </c>
+      <c r="V55">
+        <v>446388000.0</v>
+      </c>
+      <c r="W55">
+        <v>405851000.0</v>
+      </c>
+      <c r="X55">
+        <v>401085000.0</v>
+      </c>
+      <c r="Y55">
+        <v>658169000.0</v>
+      </c>
+      <c r="Z55">
+        <v>728961000.0</v>
+      </c>
+      <c r="AA55">
+        <v>808147000.0</v>
+      </c>
+      <c r="AB55">
+        <v>808796000.0</v>
+      </c>
+      <c r="AC55">
+        <v>772455000.0</v>
+      </c>
+      <c r="AD55">
+        <v>766789000.0</v>
+      </c>
+      <c r="AE55">
+        <v>772838000.0</v>
+      </c>
+      <c r="AF55">
+        <v>769630000.0</v>
+      </c>
+      <c r="AG55">
+        <v>726845000.0</v>
+      </c>
+      <c r="AH55">
+        <v>745060000.0</v>
+      </c>
+      <c r="AI55">
+        <v>765421000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>816263000.0</v>
+      </c>
+      <c r="AK55">
+        <v>778122000.0</v>
+      </c>
+      <c r="AL55">
+        <v>788036000.0</v>
+      </c>
+      <c r="AM55">
+        <v>739720000.0</v>
+      </c>
+      <c r="AN55">
+        <v>728256000.0</v>
+      </c>
+      <c r="AO55">
+        <v>654683000.0</v>
+      </c>
+      <c r="AP55">
+        <v>619503000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>577030000.0</v>
+      </c>
+      <c r="AR55">
+        <v>523816000.0</v>
+      </c>
+      <c r="AS55">
+        <v>514095000.0</v>
+      </c>
+      <c r="AT55">
+        <v>494992000.0</v>
+      </c>
+      <c r="AU55">
+        <v>547217000.0</v>
+      </c>
+      <c r="AV55">
+        <v>415989000.0</v>
+      </c>
+      <c r="AW55">
+        <v>435755000.0</v>
+      </c>
+      <c r="AX55">
+        <v>381503000.0</v>
+      </c>
+      <c r="AY55">
+        <v>346102000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>342480000.0</v>
+      </c>
+      <c r="BA55">
+        <v>398871000.0</v>
+      </c>
+      <c r="BB55">
+        <v>326989000.0</v>
+      </c>
+      <c r="BC55">
+        <v>281541000.0</v>
+      </c>
+      <c r="BD55">
+        <v>288609000.0</v>
+      </c>
+      <c r="BE55">
+        <v>272935000.0</v>
+      </c>
+      <c r="BF55">
+        <v>261674000.0</v>
+      </c>
+      <c r="BG55">
+        <v>237793000.0</v>
+      </c>
+      <c r="BH55">
+        <v>271663000.0</v>
+      </c>
+      <c r="BI55">
+        <v>272972000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>281497000.0</v>
+      </c>
+      <c r="BK55">
+        <v>249345000.0</v>
+      </c>
+      <c r="BL55">
+        <v>314698000.0</v>
+      </c>
+      <c r="BM55">
+        <v>343101000.0</v>
+      </c>
+      <c r="BN55">
+        <v>349341000.0</v>
+      </c>
+      <c r="BO55">
+        <v>323353000.0</v>
+      </c>
+      <c r="BP55">
+        <v>333634000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>324935000.0</v>
+      </c>
+      <c r="BR55">
+        <v>210231000.0</v>
+      </c>
+      <c r="BS55">
+        <v>189118376.0</v>
+      </c>
+      <c r="BT55">
+        <v>190396469.0</v>
+      </c>
+      <c r="BU55">
+        <v>298225997.0</v>
+      </c>
+      <c r="BV55">
+        <v>289750572.0</v>
+      </c>
+      <c r="BW55">
+        <v>292369314.0</v>
+      </c>
+      <c r="BX55">
+        <v>288454014.0</v>
+      </c>
+      <c r="BY55">
+        <v>278980310.0</v>
+      </c>
+      <c r="BZ55">
+        <v>268257428.0</v>
+      </c>
+      <c r="CA55">
+        <v>251484997.0</v>
+      </c>
+      <c r="CB55">
+        <v>104813806.0</v>
+      </c>
+      <c r="CC55">
+        <v>100713181.0</v>
+      </c>
+      <c r="CD55">
+        <v>94697635.0</v>
+      </c>
+      <c r="CE55">
+        <v>84091918.0</v>
+      </c>
+      <c r="CF55">
+        <v>86117498.0</v>
+      </c>
+      <c r="CG55">
+        <v>81893976.0</v>
+      </c>
+      <c r="CH55">
+        <v>81992346.0</v>
+      </c>
+      <c r="CI55">
+        <v>76583547.0</v>
+      </c>
+      <c r="CJ55">
+        <v>96760745.0</v>
+      </c>
+      <c r="CK55">
+        <v>95401613.0</v>
+      </c>
+      <c r="CL55">
+        <v>105289971.0</v>
+      </c>
+      <c r="CM55">
+        <v>98499865.0</v>
+      </c>
+      <c r="CN55">
+        <v>101434492.0</v>
+      </c>
+      <c r="CO55">
+        <v>99971599.0</v>
+      </c>
+      <c r="CP55">
+        <v>106532689.0</v>
+      </c>
+      <c r="CQ55">
+        <v>80099015.0</v>
+      </c>
+      <c r="CR55">
+        <v>82854907.0</v>
+      </c>
+      <c r="CS55">
+        <v>82478555.0</v>
+      </c>
+      <c r="CT55">
+        <v>96444853.0</v>
+      </c>
+      <c r="CU55">
+        <v>84372925.0</v>
+      </c>
+      <c r="CV55">
+        <v>83283595.0</v>
+      </c>
+      <c r="CW55">
+        <v>81043676.0</v>
+      </c>
+      <c r="CX55">
+        <v>638217.0</v>
+      </c>
+      <c r="CY55">
+        <v>542595.0</v>
+      </c>
+      <c r="CZ55">
+        <v>688573.0</v>
+      </c>
+      <c r="DA55">
+        <v>1203144.0</v>
+      </c>
+      <c r="DB55">
+        <v>875759.0</v>
+      </c>
+      <c r="DC55"/>
+    </row>
+    <row r="56" spans="1:107">
+      <c r="A56" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56">
+        <v>241403000.0</v>
+      </c>
+      <c r="C56">
+        <v>261533000.0</v>
+      </c>
+      <c r="D56">
+        <v>268520000.0</v>
+      </c>
+      <c r="E56">
+        <v>275513000.0</v>
+      </c>
+      <c r="F56">
+        <v>277265000.0</v>
+      </c>
+      <c r="G56">
+        <v>298700000.0</v>
+      </c>
+      <c r="H56">
+        <v>306067000.0</v>
+      </c>
+      <c r="I56">
+        <v>285314000.0</v>
+      </c>
+      <c r="J56">
+        <v>287878000.0</v>
+      </c>
+      <c r="K56">
+        <v>276176000.0</v>
+      </c>
+      <c r="L56">
+        <v>281839000.0</v>
+      </c>
+      <c r="M56">
+        <v>264153000.0</v>
+      </c>
+      <c r="N56">
+        <v>291920000.0</v>
+      </c>
+      <c r="O56">
+        <v>309888000.0</v>
+      </c>
+      <c r="P56">
+        <v>302883000.0</v>
+      </c>
+      <c r="Q56">
+        <v>326375000.0</v>
+      </c>
+      <c r="R56">
+        <v>327597000.0</v>
+      </c>
+      <c r="S56">
+        <v>300676000.0</v>
+      </c>
+      <c r="T56">
+        <v>333932000.0</v>
+      </c>
+      <c r="U56">
+        <v>318255000.0</v>
+      </c>
+      <c r="V56">
+        <v>268253000.0</v>
+      </c>
+      <c r="W56">
+        <v>223537000.0</v>
+      </c>
+      <c r="X56">
+        <v>215387000.0</v>
+      </c>
+      <c r="Y56">
+        <v>327867000.0</v>
+      </c>
+      <c r="Z56">
+        <v>395851000.0</v>
+      </c>
+      <c r="AA56">
+        <v>363783000.0</v>
+      </c>
+      <c r="AB56">
+        <v>353060000.0</v>
+      </c>
+      <c r="AC56">
+        <v>307912000.0</v>
+      </c>
+      <c r="AD56">
+        <v>298684000.0</v>
+      </c>
+      <c r="AE56">
+        <v>297407000.0</v>
+      </c>
+      <c r="AF56">
+        <v>284882000.0</v>
+      </c>
+      <c r="AG56">
+        <v>243917000.0</v>
+      </c>
+      <c r="AH56">
+        <v>270364000.0</v>
+      </c>
+      <c r="AI56">
+        <v>291422000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>347798000.0</v>
+      </c>
+      <c r="AK56">
+        <v>317748000.0</v>
+      </c>
+      <c r="AL56">
+        <v>318441000.0</v>
+      </c>
+      <c r="AM56">
+        <v>262578000.0</v>
+      </c>
+      <c r="AN56">
+        <v>273712000.0</v>
+      </c>
+      <c r="AO56">
+        <v>365789000.0</v>
+      </c>
+      <c r="AP56">
+        <v>333231000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>292998000.0</v>
+      </c>
+      <c r="AR56">
+        <v>234856000.0</v>
+      </c>
+      <c r="AS56">
+        <v>223226000.0</v>
+      </c>
+      <c r="AT56">
+        <v>197076000.0</v>
+      </c>
+      <c r="AU56">
+        <v>242941000.0</v>
+      </c>
+      <c r="AV56">
+        <v>244918000.0</v>
+      </c>
+      <c r="AW56">
+        <v>263263000.0</v>
+      </c>
+      <c r="AX56">
+        <v>239171000.0</v>
+      </c>
+      <c r="AY56">
+        <v>212195000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>225632000.0</v>
+      </c>
+      <c r="BA56">
+        <v>287181000.0</v>
+      </c>
+      <c r="BB56">
+        <v>229566000.0</v>
+      </c>
+      <c r="BC56">
+        <v>194326000.0</v>
+      </c>
+      <c r="BD56">
+        <v>209960000.0</v>
+      </c>
+      <c r="BE56">
+        <v>199875000.0</v>
+      </c>
+      <c r="BF56">
+        <v>190714000.0</v>
+      </c>
+      <c r="BG56">
+        <v>161545000.0</v>
+      </c>
+      <c r="BH56">
+        <v>192652000.0</v>
+      </c>
+      <c r="BI56">
+        <v>194507000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>203563000.0</v>
+      </c>
+      <c r="BK56">
+        <v>177495000.0</v>
+      </c>
+      <c r="BL56">
+        <v>191997000.0</v>
+      </c>
+      <c r="BM56">
+        <v>179907000.0</v>
+      </c>
+      <c r="BN56">
+        <v>184843000.0</v>
+      </c>
+      <c r="BO56">
+        <v>164944000.0</v>
+      </c>
+      <c r="BP56">
+        <v>175163000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>165838000.0</v>
+      </c>
+      <c r="BR56">
+        <v>145381000.0</v>
+      </c>
+      <c r="BS56">
+        <v>124522005.0</v>
+      </c>
+      <c r="BT56">
+        <v>125086456.0</v>
+      </c>
+      <c r="BU56">
+        <v>133490693.0</v>
+      </c>
+      <c r="BV56">
+        <v>122171486.0</v>
+      </c>
+      <c r="BW56">
+        <v>124935200.0</v>
+      </c>
+      <c r="BX56">
+        <v>120839578.0</v>
+      </c>
+      <c r="BY56">
+        <v>110482621.0</v>
+      </c>
+      <c r="BZ56">
+        <v>102262933.0</v>
+      </c>
+      <c r="CA56">
+        <v>83284913.0</v>
+      </c>
+      <c r="CB56">
+        <v>60757613.0</v>
+      </c>
+      <c r="CC56">
+        <v>57016250.0</v>
+      </c>
+      <c r="CD56">
+        <v>53163288.0</v>
+      </c>
+      <c r="CE56">
+        <v>48947076.0</v>
+      </c>
+      <c r="CF56">
+        <v>52820816.0</v>
+      </c>
+      <c r="CG56">
+        <v>51047470.0</v>
+      </c>
+      <c r="CH56">
+        <v>50859317.0</v>
+      </c>
+      <c r="CI56">
+        <v>44801171.0</v>
+      </c>
+      <c r="CJ56">
+        <v>45607234.0</v>
+      </c>
+      <c r="CK56">
+        <v>44045135.0</v>
+      </c>
+      <c r="CL56">
+        <v>49170221.0</v>
+      </c>
+      <c r="CM56">
+        <v>45807558.0</v>
+      </c>
+      <c r="CN56">
+        <v>54256334.0</v>
+      </c>
+      <c r="CO56">
+        <v>51939898.0</v>
+      </c>
+      <c r="CP56">
+        <v>56475868.0</v>
+      </c>
+      <c r="CQ56">
+        <v>45713370.0</v>
+      </c>
+      <c r="CR56">
+        <v>49380383.0</v>
+      </c>
+      <c r="CS56">
+        <v>50013335.0</v>
+      </c>
+      <c r="CT56">
+        <v>55347572.0</v>
+      </c>
+      <c r="CU56">
+        <v>70057570.0</v>
+      </c>
+      <c r="CV56">
+        <v>69412891.0</v>
+      </c>
+      <c r="CW56">
+        <v>67540596.0</v>
+      </c>
+      <c r="CX56">
+        <v>98305.0</v>
+      </c>
+      <c r="CY56">
+        <v>98305.0</v>
+      </c>
+      <c r="CZ56">
+        <v>183614.0</v>
+      </c>
+      <c r="DA56">
+        <v>633569.0</v>
+      </c>
+      <c r="DB56">
+        <v>413610.0</v>
+      </c>
+      <c r="DC56"/>
+    </row>
+    <row r="57" spans="1:107">
+      <c r="A57" t="s">
+        <v>83</v>
+      </c>
+      <c r="B57">
+        <v>75367000.0</v>
+      </c>
+      <c r="C57">
+        <v>58143000.0</v>
+      </c>
+      <c r="D57">
+        <v>53891000.0</v>
+      </c>
+      <c r="E57">
+        <v>52906000.0</v>
+      </c>
+      <c r="F57">
+        <v>66640000.0</v>
+      </c>
+      <c r="G57">
+        <v>63978000.0</v>
+      </c>
+      <c r="H57">
+        <v>77181000.0</v>
+      </c>
+      <c r="I57">
+        <v>80489000.0</v>
+      </c>
+      <c r="J57">
+        <v>94378000.0</v>
+      </c>
+      <c r="K57">
+        <v>86144000.0</v>
+      </c>
+      <c r="L57">
+        <v>90894000.0</v>
+      </c>
+      <c r="M57">
+        <v>85802000.0</v>
+      </c>
+      <c r="N57">
+        <v>87213000.0</v>
+      </c>
+      <c r="O57">
+        <v>85348000.0</v>
+      </c>
+      <c r="P57">
+        <v>93562000.0</v>
+      </c>
+      <c r="Q57">
+        <v>115052000.0</v>
+      </c>
+      <c r="R57">
+        <v>88949000.0</v>
+      </c>
+      <c r="S57">
+        <v>93044000.0</v>
+      </c>
+      <c r="T57">
+        <v>103737000.0</v>
+      </c>
+      <c r="U57">
+        <v>138821000.0</v>
+      </c>
+      <c r="V57">
+        <v>125655000.0</v>
+      </c>
+      <c r="W57">
+        <v>116374000.0</v>
+      </c>
+      <c r="X57">
+        <v>125143000.0</v>
+      </c>
+      <c r="Y57">
+        <v>145301000.0</v>
+      </c>
+      <c r="Z57">
+        <v>129971000.0</v>
+      </c>
+      <c r="AA57">
+        <v>95335000.0</v>
+      </c>
+      <c r="AB57">
+        <v>170225000.0</v>
+      </c>
+      <c r="AC57">
+        <v>164448000.0</v>
+      </c>
+      <c r="AD57">
+        <v>111283000.0</v>
+      </c>
+      <c r="AE57">
+        <v>101296000.0</v>
+      </c>
+      <c r="AF57">
+        <v>99032000.0</v>
+      </c>
+      <c r="AG57">
+        <v>93868000.0</v>
+      </c>
+      <c r="AH57">
+        <v>100682000.0</v>
+      </c>
+      <c r="AI57">
+        <v>93248000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>181768000.0</v>
+      </c>
+      <c r="AK57">
+        <v>195072000.0</v>
+      </c>
+      <c r="AL57">
+        <v>151245000.0</v>
+      </c>
+      <c r="AM57">
+        <v>134538000.0</v>
+      </c>
+      <c r="AN57">
+        <v>120765000.0</v>
+      </c>
+      <c r="AO57">
+        <v>126466000.0</v>
+      </c>
+      <c r="AP57">
+        <v>122592000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>100889000.0</v>
+      </c>
+      <c r="AR57">
+        <v>86244000.0</v>
+      </c>
+      <c r="AS57">
+        <v>89079000.0</v>
+      </c>
+      <c r="AT57">
+        <v>81011000.0</v>
+      </c>
+      <c r="AU57">
+        <v>59200000.0</v>
+      </c>
+      <c r="AV57">
+        <v>59019000.0</v>
+      </c>
+      <c r="AW57">
+        <v>85563000.0</v>
+      </c>
+      <c r="AX57">
+        <v>92543000.0</v>
+      </c>
+      <c r="AY57">
+        <v>88217000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>92640000.0</v>
+      </c>
+      <c r="BA57">
+        <v>83894000.0</v>
+      </c>
+      <c r="BB57">
+        <v>82593000.0</v>
+      </c>
+      <c r="BC57">
+        <v>68049000.0</v>
+      </c>
+      <c r="BD57">
+        <v>70702000.0</v>
+      </c>
+      <c r="BE57">
+        <v>81477000.0</v>
+      </c>
+      <c r="BF57">
+        <v>83345000.0</v>
+      </c>
+      <c r="BG57">
+        <v>69174000.0</v>
+      </c>
+      <c r="BH57">
+        <v>108337000.0</v>
+      </c>
+      <c r="BI57">
+        <v>112316000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>122294000.0</v>
+      </c>
+      <c r="BK57">
+        <v>92729000.0</v>
+      </c>
+      <c r="BL57">
+        <v>74904000.0</v>
+      </c>
+      <c r="BM57">
+        <v>85102000.0</v>
+      </c>
+      <c r="BN57">
+        <v>96952000.0</v>
+      </c>
+      <c r="BO57">
+        <v>60196000.0</v>
+      </c>
+      <c r="BP57">
+        <v>69078000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>77746000.0</v>
+      </c>
+      <c r="BR57">
+        <v>67366000.0</v>
+      </c>
+      <c r="BS57">
+        <v>53142792.0</v>
+      </c>
+      <c r="BT57">
+        <v>58064030.0</v>
+      </c>
+      <c r="BU57">
+        <v>69899877.0</v>
+      </c>
+      <c r="BV57">
+        <v>63449056.0</v>
+      </c>
+      <c r="BW57">
+        <v>69408473.0</v>
+      </c>
+      <c r="BX57">
+        <v>63672000.0</v>
+      </c>
+      <c r="BY57">
+        <v>60970471.0</v>
+      </c>
+      <c r="BZ57">
+        <v>55948322.0</v>
+      </c>
+      <c r="CA57">
+        <v>42781050.0</v>
+      </c>
+      <c r="CB57">
+        <v>33942718.0</v>
+      </c>
+      <c r="CC57">
+        <v>33331305.0</v>
+      </c>
+      <c r="CD57">
+        <v>31694702.0</v>
+      </c>
+      <c r="CE57">
+        <v>28211698.0</v>
+      </c>
+      <c r="CF57">
+        <v>31079529.0</v>
+      </c>
+      <c r="CG57">
+        <v>28017920.0</v>
+      </c>
+      <c r="CH57">
+        <v>27810286.0</v>
+      </c>
+      <c r="CI57">
+        <v>25859721.0</v>
+      </c>
+      <c r="CJ57">
+        <v>26401513.0</v>
+      </c>
+      <c r="CK57">
+        <v>23666334.0</v>
+      </c>
+      <c r="CL57">
+        <v>29673880.0</v>
+      </c>
+      <c r="CM57">
+        <v>24994766.0</v>
+      </c>
+      <c r="CN57">
+        <v>28242376.0</v>
+      </c>
+      <c r="CO57">
+        <v>24171158.0</v>
+      </c>
+      <c r="CP57">
+        <v>26676326.0</v>
+      </c>
+      <c r="CQ57">
+        <v>19307129.0</v>
+      </c>
+      <c r="CR57">
+        <v>22159733.0</v>
+      </c>
+      <c r="CS57">
+        <v>22110831.0</v>
+      </c>
+      <c r="CT57">
+        <v>26479477.0</v>
+      </c>
+      <c r="CU57">
+        <v>36769069.0</v>
+      </c>
+      <c r="CV57">
+        <v>36329807.0</v>
+      </c>
+      <c r="CW57">
+        <v>31348772.0</v>
+      </c>
+      <c r="CX57">
+        <v>121114.0</v>
+      </c>
+      <c r="CY57">
+        <v>121114.0</v>
+      </c>
+      <c r="CZ57">
+        <v>57347.0</v>
+      </c>
+      <c r="DA57">
+        <v>68563.0</v>
+      </c>
+      <c r="DB57">
+        <v>161983.0</v>
+      </c>
+      <c r="DC57"/>
+    </row>
+    <row r="58" spans="1:107">
+      <c r="A58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B58">
+        <v>136207000.0</v>
+      </c>
+      <c r="C58">
+        <v>174586000.0</v>
+      </c>
+      <c r="D58">
+        <v>185386000.0</v>
+      </c>
+      <c r="E58">
+        <v>190254000.0</v>
+      </c>
+      <c r="F58">
+        <v>187158000.0</v>
+      </c>
+      <c r="G58">
+        <v>214786000.0</v>
+      </c>
+      <c r="H58">
+        <v>218378000.0</v>
+      </c>
+      <c r="I58">
+        <v>193282000.0</v>
+      </c>
+      <c r="J58">
+        <v>177514000.0</v>
+      </c>
+      <c r="K58">
+        <v>194135000.0</v>
+      </c>
+      <c r="L58">
+        <v>199471000.0</v>
+      </c>
+      <c r="M58">
+        <v>154947000.0</v>
+      </c>
+      <c r="N58">
+        <v>156671000.0</v>
+      </c>
+      <c r="O58">
+        <v>154825000.0</v>
+      </c>
+      <c r="P58">
+        <v>139355000.0</v>
+      </c>
+      <c r="Q58">
+        <v>161810000.0</v>
+      </c>
+      <c r="R58">
+        <v>136962000.0</v>
+      </c>
+      <c r="S58">
+        <v>142996000.0</v>
+      </c>
+      <c r="T58">
+        <v>156868000.0</v>
+      </c>
+      <c r="U58">
+        <v>192611000.0</v>
+      </c>
+      <c r="V58">
+        <v>180004000.0</v>
+      </c>
+      <c r="W58">
+        <v>168142000.0</v>
+      </c>
+      <c r="X58">
+        <v>174207000.0</v>
+      </c>
+      <c r="Y58">
+        <v>221104000.0</v>
+      </c>
+      <c r="Z58">
+        <v>341843000.0</v>
+      </c>
+      <c r="AA58">
+        <v>357648000.0</v>
+      </c>
+      <c r="AB58">
+        <v>362246000.0</v>
+      </c>
+      <c r="AC58">
+        <v>329397000.0</v>
+      </c>
+      <c r="AD58">
+        <v>322345000.0</v>
+      </c>
+      <c r="AE58">
+        <v>340851000.0</v>
+      </c>
+      <c r="AF58">
+        <v>333388000.0</v>
+      </c>
+      <c r="AG58">
+        <v>300165000.0</v>
+      </c>
+      <c r="AH58">
+        <v>322912000.0</v>
+      </c>
+      <c r="AI58">
+        <v>354453000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>418832000.0</v>
+      </c>
+      <c r="AK58">
+        <v>387477000.0</v>
+      </c>
+      <c r="AL58">
+        <v>394874000.0</v>
+      </c>
+      <c r="AM58">
+        <v>327425000.0</v>
+      </c>
+      <c r="AN58">
+        <v>351759000.0</v>
+      </c>
+      <c r="AO58">
+        <v>314322000.0</v>
+      </c>
+      <c r="AP58">
+        <v>311687000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>312519000.0</v>
+      </c>
+      <c r="AR58">
+        <v>298485000.0</v>
+      </c>
+      <c r="AS58">
+        <v>304097000.0</v>
+      </c>
+      <c r="AT58">
+        <v>300622000.0</v>
+      </c>
+      <c r="AU58">
+        <v>377640000.0</v>
+      </c>
+      <c r="AV58">
+        <v>256277000.0</v>
+      </c>
+      <c r="AW58">
+        <v>282796000.0</v>
+      </c>
+      <c r="AX58">
+        <v>214680000.0</v>
+      </c>
+      <c r="AY58">
+        <v>207179000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>211499000.0</v>
+      </c>
+      <c r="BA58">
+        <v>204282000.0</v>
+      </c>
+      <c r="BB58">
+        <v>145690000.0</v>
+      </c>
+      <c r="BC58">
+        <v>126927000.0</v>
+      </c>
+      <c r="BD58">
+        <v>129775000.0</v>
+      </c>
+      <c r="BE58">
+        <v>140791000.0</v>
+      </c>
+      <c r="BF58">
+        <v>148830000.0</v>
+      </c>
+      <c r="BG58">
+        <v>136824000.0</v>
+      </c>
+      <c r="BH58">
+        <v>175794000.0</v>
+      </c>
+      <c r="BI58">
+        <v>176580000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>188765000.0</v>
+      </c>
+      <c r="BK58">
+        <v>156139000.0</v>
+      </c>
+      <c r="BL58">
+        <v>168664000.0</v>
+      </c>
+      <c r="BM58">
+        <v>176010000.0</v>
+      </c>
+      <c r="BN58">
+        <v>188764000.0</v>
+      </c>
+      <c r="BO58">
+        <v>168294000.0</v>
+      </c>
+      <c r="BP58">
+        <v>182215000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>188518000.0</v>
+      </c>
+      <c r="BR58">
+        <v>159605000.0</v>
+      </c>
+      <c r="BS58">
+        <v>148094941.0</v>
+      </c>
+      <c r="BT58">
+        <v>152457326.0</v>
+      </c>
+      <c r="BU58">
+        <v>185077123.0</v>
+      </c>
+      <c r="BV58">
+        <v>211900043.0</v>
+      </c>
+      <c r="BW58">
+        <v>220071792.0</v>
+      </c>
+      <c r="BX58">
+        <v>215455534.0</v>
+      </c>
+      <c r="BY58">
+        <v>213017683.0</v>
+      </c>
+      <c r="BZ58">
+        <v>209152229.0</v>
+      </c>
+      <c r="CA58">
+        <v>199120234.0</v>
+      </c>
+      <c r="CB58">
+        <v>55020733.0</v>
+      </c>
+      <c r="CC58">
+        <v>54581862.0</v>
+      </c>
+      <c r="CD58">
+        <v>53364887.0</v>
+      </c>
+      <c r="CE58">
+        <v>73070413.0</v>
+      </c>
+      <c r="CF58">
+        <v>53762360.0</v>
+      </c>
+      <c r="CG58">
+        <v>51461575.0</v>
+      </c>
+      <c r="CH58">
+        <v>54901169.0</v>
+      </c>
+      <c r="CI58">
+        <v>55381963.0</v>
+      </c>
+      <c r="CJ58">
+        <v>75527201.0</v>
+      </c>
+      <c r="CK58">
+        <v>76972727.0</v>
+      </c>
+      <c r="CL58">
+        <v>85034636.0</v>
+      </c>
+      <c r="CM58">
+        <v>83719357.0</v>
+      </c>
+      <c r="CN58">
+        <v>84973878.0</v>
+      </c>
+      <c r="CO58">
+        <v>84349981.0</v>
+      </c>
+      <c r="CP58">
+        <v>91502846.0</v>
+      </c>
+      <c r="CQ58">
+        <v>74842350.0</v>
+      </c>
+      <c r="CR58">
+        <v>77894954.0</v>
+      </c>
+      <c r="CS58">
+        <v>77846052.0</v>
+      </c>
+      <c r="CT58">
+        <v>97599627.0</v>
+      </c>
+      <c r="CU58">
+        <v>85004470.0</v>
+      </c>
+      <c r="CV58">
+        <v>85191036.0</v>
+      </c>
+      <c r="CW58">
+        <v>82936012.0</v>
+      </c>
+      <c r="CX58">
+        <v>1228857.0</v>
+      </c>
+      <c r="CY58">
+        <v>859239.0</v>
+      </c>
+      <c r="CZ58">
+        <v>718772.0</v>
+      </c>
+      <c r="DA58">
+        <v>1100988.0</v>
+      </c>
+      <c r="DB58">
+        <v>736058.0</v>
+      </c>
+      <c r="DC58"/>
+    </row>
+    <row r="59" spans="1:107">
+      <c r="A59" t="s">
+        <v>85</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+    </row>
+    <row r="60" spans="1:107">
+      <c r="A60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B60">
+        <v>376559000.0</v>
+      </c>
+      <c r="C60">
+        <v>363418000.0</v>
+      </c>
+      <c r="D60">
+        <v>363196000.0</v>
+      </c>
+      <c r="E60">
+        <v>364379000.0</v>
+      </c>
+      <c r="F60">
+        <v>372454000.0</v>
+      </c>
+      <c r="G60">
+        <v>364071000.0</v>
+      </c>
+      <c r="H60">
+        <v>369065000.0</v>
+      </c>
+      <c r="I60">
+        <v>377986000.0</v>
+      </c>
+      <c r="J60">
+        <v>399914000.0</v>
+      </c>
+      <c r="K60">
+        <v>376431000.0</v>
+      </c>
+      <c r="L60">
+        <v>373502000.0</v>
+      </c>
+      <c r="M60">
+        <v>382715000.0</v>
+      </c>
+      <c r="N60">
+        <v>384623000.0</v>
+      </c>
+      <c r="O60">
+        <v>374368000.0</v>
+      </c>
+      <c r="P60">
+        <v>366640000.0</v>
+      </c>
+      <c r="Q60">
+        <v>359446000.0</v>
+      </c>
+      <c r="R60">
+        <v>360514000.0</v>
+      </c>
+      <c r="S60">
+        <v>326309000.0</v>
+      </c>
+      <c r="T60">
+        <v>348308000.0</v>
+      </c>
+      <c r="U60">
+        <v>300059000.0</v>
+      </c>
+      <c r="V60">
+        <v>266384000.0</v>
+      </c>
+      <c r="W60">
+        <v>237709000.0</v>
+      </c>
+      <c r="X60">
+        <v>226878000.0</v>
+      </c>
+      <c r="Y60">
+        <v>437065000.0</v>
+      </c>
+      <c r="Z60">
+        <v>387118000.0</v>
+      </c>
+      <c r="AA60">
+        <v>450499000.0</v>
+      </c>
+      <c r="AB60">
+        <v>446550000.0</v>
+      </c>
+      <c r="AC60">
+        <v>443058000.0</v>
+      </c>
+      <c r="AD60">
+        <v>444444000.0</v>
+      </c>
+      <c r="AE60">
+        <v>431987000.0</v>
+      </c>
+      <c r="AF60">
+        <v>436242000.0</v>
+      </c>
+      <c r="AG60">
+        <v>426680000.0</v>
+      </c>
+      <c r="AH60">
+        <v>422148000.0</v>
+      </c>
+      <c r="AI60">
+        <v>410968000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>397431000.0</v>
+      </c>
+      <c r="AK60">
+        <v>390645000.0</v>
+      </c>
+      <c r="AL60">
+        <v>393162000.0</v>
+      </c>
+      <c r="AM60">
+        <v>412295000.0</v>
+      </c>
+      <c r="AN60">
+        <v>376497000.0</v>
+      </c>
+      <c r="AO60">
+        <v>340361000.0</v>
+      </c>
+      <c r="AP60">
+        <v>307816000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>264511000.0</v>
+      </c>
+      <c r="AR60">
+        <v>225331000.0</v>
+      </c>
+      <c r="AS60">
+        <v>209998000.0</v>
+      </c>
+      <c r="AT60">
+        <v>194370000.0</v>
+      </c>
+      <c r="AU60">
+        <v>169577000.0</v>
+      </c>
+      <c r="AV60">
+        <v>159712000.0</v>
+      </c>
+      <c r="AW60">
+        <v>152959000.0</v>
+      </c>
+      <c r="AX60">
+        <v>166823000.0</v>
+      </c>
+      <c r="AY60">
+        <v>138923000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>130981000.0</v>
+      </c>
+      <c r="BA60">
+        <v>194589000.0</v>
+      </c>
+      <c r="BB60">
+        <v>181299000.0</v>
+      </c>
+      <c r="BC60">
+        <v>154614000.0</v>
+      </c>
+      <c r="BD60">
+        <v>158834000.0</v>
+      </c>
+      <c r="BE60">
+        <v>132144000.0</v>
+      </c>
+      <c r="BF60">
+        <v>112844000.0</v>
+      </c>
+      <c r="BG60">
+        <v>100969000.0</v>
+      </c>
+      <c r="BH60">
+        <v>95869000.0</v>
+      </c>
+      <c r="BI60">
+        <v>96392000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>92732000.0</v>
+      </c>
+      <c r="BK60">
+        <v>93206000.0</v>
+      </c>
+      <c r="BL60">
+        <v>146034000.0</v>
+      </c>
+      <c r="BM60">
+        <v>167091000.0</v>
+      </c>
+      <c r="BN60">
+        <v>160577000.0</v>
+      </c>
+      <c r="BO60">
+        <v>155059000.0</v>
+      </c>
+      <c r="BP60">
+        <v>151419000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>136417000.0</v>
+      </c>
+      <c r="BR60">
+        <v>50626000.0</v>
+      </c>
+      <c r="BS60">
+        <v>41023435.0</v>
+      </c>
+      <c r="BT60">
+        <v>37939143.0</v>
+      </c>
+      <c r="BU60">
+        <v>113148874.0</v>
+      </c>
+      <c r="BV60">
+        <v>77850529.0</v>
+      </c>
+      <c r="BW60">
+        <v>72297522.0</v>
+      </c>
+      <c r="BX60">
+        <v>72998480.0</v>
+      </c>
+      <c r="BY60">
+        <v>65962627.0</v>
+      </c>
+      <c r="BZ60">
+        <v>59105199.0</v>
+      </c>
+      <c r="CA60">
+        <v>52364763.0</v>
+      </c>
+      <c r="CB60">
+        <v>49793073.0</v>
+      </c>
+      <c r="CC60">
+        <v>46131319.0</v>
+      </c>
+      <c r="CD60">
+        <v>41332748.0</v>
+      </c>
+      <c r="CE60">
+        <v>11021505.0</v>
+      </c>
+      <c r="CF60">
+        <v>32355138.0</v>
+      </c>
+      <c r="CG60">
+        <v>30432401.0</v>
+      </c>
+      <c r="CH60"/>
+      <c r="CI60">
+        <v>21201584.0</v>
+      </c>
+      <c r="CJ60">
+        <v>21233544.0</v>
+      </c>
+      <c r="CK60">
+        <v>18428886.0</v>
+      </c>
+      <c r="CL60">
+        <v>20255335.0</v>
+      </c>
+      <c r="CM60">
+        <v>14780508.0</v>
+      </c>
+      <c r="CN60">
+        <v>16460614.0</v>
+      </c>
+      <c r="CO60"/>
+      <c r="CP60"/>
+      <c r="CQ60">
+        <v>5256665.0</v>
+      </c>
+      <c r="CR60">
+        <v>4959953.0</v>
+      </c>
+      <c r="CS60">
+        <v>4632503.0</v>
+      </c>
+      <c r="CT60">
+        <v>-1154774.0</v>
+      </c>
+      <c r="CU60">
+        <v>-631545.0</v>
+      </c>
+      <c r="CV60">
+        <v>-1907441.0</v>
+      </c>
+      <c r="CW60">
+        <v>-1892336.0</v>
+      </c>
+      <c r="CX60">
+        <v>-590640.0</v>
+      </c>
+      <c r="CY60">
+        <v>-316644.0</v>
+      </c>
+      <c r="CZ60">
+        <v>-30199.0</v>
+      </c>
+      <c r="DA60">
+        <v>102156.0</v>
+      </c>
+      <c r="DB60">
+        <v>139701.0</v>
+      </c>
+      <c r="DC60"/>
+    </row>
+    <row r="61" spans="1:107">
+      <c r="A61" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61">
+        <v>-422375000.0</v>
+      </c>
+      <c r="O61">
+        <v>-422375000.0</v>
+      </c>
+      <c r="P61">
+        <v>-422375000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-422375000.0</v>
+      </c>
+      <c r="R61">
+        <v>-422375000.0</v>
+      </c>
+      <c r="S61">
+        <v>-422375000.0</v>
+      </c>
+      <c r="T61">
+        <v>-372375000.0</v>
+      </c>
+      <c r="U61">
+        <v>-372375000.0</v>
+      </c>
+      <c r="V61">
+        <v>-332375000.0</v>
+      </c>
+      <c r="W61">
+        <v>-272375000.0</v>
+      </c>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61">
+        <v>-222375000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-222375000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-222375000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-222375000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-222375000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-222375000.0</v>
+      </c>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+    </row>
+    <row r="62" spans="1:107">
+      <c r="A62" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B2">
+        <v>382742000.0</v>
+      </c>
+      <c r="C2">
+        <v>347478000.0</v>
+      </c>
+      <c r="D2">
+        <v>377740000.0</v>
+      </c>
+      <c r="E2">
+        <v>324705000.0</v>
+      </c>
+      <c r="F2">
+        <v>489562000.0</v>
+      </c>
+      <c r="G2">
+        <v>610212000.0</v>
+      </c>
+      <c r="H2">
+        <v>443685000.0</v>
+      </c>
+      <c r="I2">
+        <v>412046000.0</v>
+      </c>
+      <c r="J2">
+        <v>411098000.0</v>
+      </c>
+      <c r="K2">
+        <v>527916000.0</v>
+      </c>
+      <c r="L2">
+        <v>429096000.0</v>
+      </c>
+      <c r="M2">
+        <v>356936000.0</v>
+      </c>
+      <c r="N2">
+        <v>367515000.0</v>
+      </c>
+      <c r="O2">
+        <v>369111000.0</v>
+      </c>
+      <c r="P2">
+        <v>284008000.0</v>
+      </c>
+      <c r="Q2">
+        <v>276394000.0</v>
+      </c>
+      <c r="R2">
+        <v>274777000.0</v>
+      </c>
+      <c r="S2">
+        <v>237167000.0</v>
+      </c>
+      <c r="T2">
+        <v>203535105.0</v>
+      </c>
+      <c r="U2">
+        <v>160214197.0</v>
+      </c>
+      <c r="V2">
+        <v>110441625.0</v>
+      </c>
+      <c r="W2">
+        <v>84900032.0</v>
+      </c>
+      <c r="X2">
+        <v>80787004.0</v>
+      </c>
+      <c r="Y2">
+        <v>70164224.0</v>
+      </c>
+      <c r="Z2">
+        <v>56865700.0</v>
+      </c>
+      <c r="AA2">
+        <v>5347.0</v>
+      </c>
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3">
+        <v>31311000.0</v>
+      </c>
+      <c r="C3">
+        <v>31845000.0</v>
+      </c>
+      <c r="D3">
+        <v>32558000.0</v>
+      </c>
+      <c r="E3">
+        <v>31346000.0</v>
+      </c>
+      <c r="F3">
+        <v>29983000.0</v>
+      </c>
+      <c r="G3">
+        <v>30684000.0</v>
+      </c>
+      <c r="H3">
+        <v>31285000.0</v>
+      </c>
+      <c r="I3">
+        <v>53428000.0</v>
+      </c>
+      <c r="J3">
+        <v>50970000.0</v>
+      </c>
+      <c r="K3">
+        <v>49295000.0</v>
+      </c>
+      <c r="L3">
+        <v>38558000.0</v>
+      </c>
+      <c r="M3">
+        <v>30893000.0</v>
+      </c>
+      <c r="N3">
+        <v>21704000.0</v>
+      </c>
+      <c r="O3">
+        <v>16730000.0</v>
+      </c>
+      <c r="P3">
+        <v>16729000.0</v>
+      </c>
+      <c r="Q3">
+        <v>14935000.0</v>
+      </c>
+      <c r="R3">
+        <v>13623000.0</v>
+      </c>
+      <c r="S3">
+        <v>12670000.0</v>
+      </c>
+      <c r="T3">
+        <v>12549741.0</v>
+      </c>
+      <c r="U3">
+        <v>7473027.0</v>
+      </c>
+      <c r="V3">
+        <v>4366840.0</v>
+      </c>
+      <c r="W3">
+        <v>2756915.0</v>
+      </c>
+      <c r="X3">
+        <v>1705514.0</v>
+      </c>
+      <c r="Y3">
+        <v>987674.0</v>
+      </c>
+      <c r="Z3">
+        <v>927502.0</v>
+      </c>
+      <c r="AA3">
+        <v>44538.0</v>
+      </c>
+      <c r="AB3">
+        <v>7740.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4">
+        <v>8478000.0</v>
+      </c>
+      <c r="H4">
+        <v>-88883000.0</v>
+      </c>
+      <c r="I4">
+        <v>-6510000.0</v>
+      </c>
+      <c r="J4">
+        <v>-6510000.0</v>
+      </c>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5">
+        <v>29880000.0</v>
+      </c>
+      <c r="C5">
+        <v>23867000.0</v>
+      </c>
+      <c r="D5">
+        <v>51451000.0</v>
+      </c>
+      <c r="E5">
+        <v>49757000.0</v>
+      </c>
+      <c r="F5">
+        <v>251653000.0</v>
+      </c>
+      <c r="G5">
+        <v>319632000.0</v>
+      </c>
+      <c r="H5">
+        <v>50305000.0</v>
+      </c>
+      <c r="I5">
+        <v>18704000.0</v>
+      </c>
+      <c r="J5">
+        <v>28785000.0</v>
+      </c>
+      <c r="K5">
+        <v>199887000.0</v>
+      </c>
+      <c r="L5">
+        <v>157097000.0</v>
+      </c>
+      <c r="M5">
+        <v>89667000.0</v>
+      </c>
+      <c r="N5">
+        <v>146141000.0</v>
+      </c>
+      <c r="O5">
+        <v>133007000.0</v>
+      </c>
+      <c r="P5">
+        <v>46499000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-76838000.0</v>
+      </c>
+      <c r="R5">
+        <v>52175000.0</v>
+      </c>
+      <c r="S5">
+        <v>-73233000.0</v>
+      </c>
+      <c r="T5">
+        <v>24139518.0</v>
+      </c>
+      <c r="U5">
+        <v>24428662.0</v>
+      </c>
+      <c r="V5">
+        <v>14544319.0</v>
+      </c>
+      <c r="W5">
+        <v>11180991.0</v>
+      </c>
+      <c r="X5">
+        <v>5811620.0</v>
+      </c>
+      <c r="Y5">
+        <v>3259159.0</v>
+      </c>
+      <c r="Z5">
+        <v>-3184297.0</v>
+      </c>
+      <c r="AA5">
+        <v>-2542070.0</v>
+      </c>
+      <c r="AB5">
+        <v>-1243040.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B6">
+        <v>61191000.0</v>
+      </c>
+      <c r="C6">
+        <v>55712000.0</v>
+      </c>
+      <c r="D6">
+        <v>84009000.0</v>
+      </c>
+      <c r="E6">
+        <v>81103000.0</v>
+      </c>
+      <c r="F6">
+        <v>281636000.0</v>
+      </c>
+      <c r="G6">
+        <v>350316000.0</v>
+      </c>
+      <c r="H6">
+        <v>81590000.0</v>
+      </c>
+      <c r="I6">
+        <v>72132000.0</v>
+      </c>
+      <c r="J6">
+        <v>79755000.0</v>
+      </c>
+      <c r="K6">
+        <v>249182000.0</v>
+      </c>
+      <c r="L6">
+        <v>195655000.0</v>
+      </c>
+      <c r="M6">
+        <v>120560000.0</v>
+      </c>
+      <c r="N6">
+        <v>167845000.0</v>
+      </c>
+      <c r="O6">
+        <v>149737000.0</v>
+      </c>
+      <c r="P6">
+        <v>63228000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-61903000.0</v>
+      </c>
+      <c r="R6">
+        <v>65798000.0</v>
+      </c>
+      <c r="S6">
+        <v>-60563000.0</v>
+      </c>
+      <c r="T6">
+        <v>36689259.0</v>
+      </c>
+      <c r="U6">
+        <v>31901689.0</v>
+      </c>
+      <c r="V6">
+        <v>18911159.0</v>
+      </c>
+      <c r="W6">
+        <v>13937906.0</v>
+      </c>
+      <c r="X6">
+        <v>7517134.0</v>
+      </c>
+      <c r="Y6">
+        <v>4246833.0</v>
+      </c>
+      <c r="Z6">
+        <v>-2256795.0</v>
+      </c>
+      <c r="AA6">
+        <v>-2497532.0</v>
+      </c>
+      <c r="AB6">
+        <v>-1235300.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>70000.0</v>
+      </c>
+      <c r="J8">
+        <v>9400000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>-214000.0</v>
+      </c>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>175</v>
+      </c>
+      <c r="B9">
+        <v>141103000.0</v>
+      </c>
+      <c r="C9">
+        <v>127183000.0</v>
+      </c>
+      <c r="D9">
+        <v>158093000.0</v>
+      </c>
+      <c r="E9">
+        <v>154537000.0</v>
+      </c>
+      <c r="F9">
+        <v>374564000.0</v>
+      </c>
+      <c r="G9">
+        <v>448983000.0</v>
+      </c>
+      <c r="H9">
+        <v>234705000.0</v>
+      </c>
+      <c r="I9">
+        <v>226231000.0</v>
+      </c>
+      <c r="J9">
+        <v>195752000.0</v>
+      </c>
+      <c r="K9">
+        <v>375272000.0</v>
+      </c>
+      <c r="L9">
+        <v>293812000.0</v>
+      </c>
+      <c r="M9">
+        <v>194926000.0</v>
+      </c>
+      <c r="N9">
+        <v>259105000.0</v>
+      </c>
+      <c r="O9">
+        <v>218403000.0</v>
+      </c>
+      <c r="P9">
+        <v>127989000.0</v>
+      </c>
+      <c r="Q9">
+        <v>115906000.0</v>
+      </c>
+      <c r="R9">
+        <v>131399000.0</v>
+      </c>
+      <c r="S9">
+        <v>97788000.0</v>
+      </c>
+      <c r="T9">
+        <v>92374576.0</v>
+      </c>
+      <c r="U9">
+        <v>76337835.0</v>
+      </c>
+      <c r="V9">
+        <v>49607000.0</v>
+      </c>
+      <c r="W9">
+        <v>40888018.0</v>
+      </c>
+      <c r="X9">
+        <v>38727631.0</v>
+      </c>
+      <c r="Y9">
+        <v>29806990.0</v>
+      </c>
+      <c r="Z9">
+        <v>19680803.0</v>
+      </c>
+      <c r="AA9">
+        <v>8020.0</v>
+      </c>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>176</v>
+      </c>
+      <c r="B10">
+        <v>25070000.0</v>
+      </c>
+      <c r="C10">
+        <v>19245000.0</v>
+      </c>
+      <c r="D10">
+        <v>49396000.0</v>
+      </c>
+      <c r="E10">
+        <v>48226000.0</v>
+      </c>
+      <c r="F10">
+        <v>252386000.0</v>
+      </c>
+      <c r="G10">
+        <v>317965000.0</v>
+      </c>
+      <c r="H10">
+        <v>-59949000.0</v>
+      </c>
+      <c r="I10">
+        <v>28738000.0</v>
+      </c>
+      <c r="J10">
+        <v>17617000.0</v>
+      </c>
+      <c r="K10">
+        <v>191306000.0</v>
+      </c>
+      <c r="L10">
+        <v>145093000.0</v>
+      </c>
+      <c r="M10">
+        <v>78732000.0</v>
+      </c>
+      <c r="N10">
+        <v>136722000.0</v>
+      </c>
+      <c r="O10">
+        <v>127906000.0</v>
+      </c>
+      <c r="P10">
+        <v>39015000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-82521000.0</v>
+      </c>
+      <c r="R10">
+        <v>47351000.0</v>
+      </c>
+      <c r="S10">
+        <v>-79125000.0</v>
+      </c>
+      <c r="T10">
+        <v>14795630.0</v>
+      </c>
+      <c r="U10">
+        <v>20579764.0</v>
+      </c>
+      <c r="V10">
+        <v>13764196.0</v>
+      </c>
+      <c r="W10">
+        <v>8675446.0</v>
+      </c>
+      <c r="X10">
+        <v>1305730.0</v>
+      </c>
+      <c r="Y10">
+        <v>3259159.0</v>
+      </c>
+      <c r="Z10">
+        <v>-5392232.0</v>
+      </c>
+      <c r="AA10"/>
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B11">
+        <v>6589000.0</v>
+      </c>
+      <c r="C11">
+        <v>5820000.0</v>
+      </c>
+      <c r="D11">
+        <v>9787000.0</v>
+      </c>
+      <c r="E11">
+        <v>11350000.0</v>
+      </c>
+      <c r="F11">
+        <v>57892000.0</v>
+      </c>
+      <c r="G11">
+        <v>74394000.0</v>
+      </c>
+      <c r="H11">
+        <v>1281000.0</v>
+      </c>
+      <c r="I11">
+        <v>10328000.0</v>
+      </c>
+      <c r="J11">
+        <v>-2511000.0</v>
+      </c>
+      <c r="K11">
+        <v>63452000.0</v>
+      </c>
+      <c r="L11">
+        <v>51135000.0</v>
+      </c>
+      <c r="M11">
+        <v>28905000.0</v>
+      </c>
+      <c r="N11">
+        <v>48095000.0</v>
+      </c>
+      <c r="O11">
+        <v>46500000.0</v>
+      </c>
+      <c r="P11">
+        <v>12582000.0</v>
+      </c>
+      <c r="Q11">
+        <v>248000.0</v>
+      </c>
+      <c r="R11">
+        <v>14841000.0</v>
+      </c>
+      <c r="S11">
+        <v>-14918000.0</v>
+      </c>
+      <c r="T11">
+        <v>5674516.0</v>
+      </c>
+      <c r="U11">
+        <v>7617830.0</v>
+      </c>
+      <c r="V11">
+        <v>5062617.0</v>
+      </c>
+      <c r="W11">
+        <v>3426490.0</v>
+      </c>
+      <c r="X11">
+        <v>-83750.0</v>
+      </c>
+      <c r="Y11">
+        <v>-12404320.0</v>
+      </c>
+      <c r="Z11">
+        <v>70598.0</v>
+      </c>
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12">
+        <v>4810000.0</v>
+      </c>
+      <c r="C12">
+        <v>4622000.0</v>
+      </c>
+      <c r="D12">
+        <v>2055000.0</v>
+      </c>
+      <c r="E12">
+        <v>331000.0</v>
+      </c>
+      <c r="F12">
+        <v>2135000.0</v>
+      </c>
+      <c r="G12">
+        <v>3919000.0</v>
+      </c>
+      <c r="H12">
+        <v>11625000.0</v>
+      </c>
+      <c r="I12">
+        <v>9790000.0</v>
+      </c>
+      <c r="J12">
+        <v>11168000.0</v>
+      </c>
+      <c r="K12">
+        <v>8581000.0</v>
+      </c>
+      <c r="L12">
+        <v>13704000.0</v>
+      </c>
+      <c r="M12">
+        <v>11330000.0</v>
+      </c>
+      <c r="N12">
+        <v>12261000.0</v>
+      </c>
+      <c r="O12">
+        <v>5781000.0</v>
+      </c>
+      <c r="P12">
+        <v>7484000.0</v>
+      </c>
+      <c r="Q12">
+        <v>5683000.0</v>
+      </c>
+      <c r="R12">
+        <v>4824000.0</v>
+      </c>
+      <c r="S12">
+        <v>5892000.0</v>
+      </c>
+      <c r="T12">
+        <v>10066898.0</v>
+      </c>
+      <c r="U12">
+        <v>4345958.0</v>
+      </c>
+      <c r="V12">
+        <v>3053264.0</v>
+      </c>
+      <c r="W12">
+        <v>2625918.0</v>
+      </c>
+      <c r="X12">
+        <v>6824719.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>6163780.0</v>
+      </c>
+      <c r="AA12"/>
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13">
+        <v>11213000.0</v>
+      </c>
+      <c r="I13">
+        <v>9351000.0</v>
+      </c>
+      <c r="J13">
+        <v>11168000.0</v>
+      </c>
+      <c r="K13">
+        <v>8581000.0</v>
+      </c>
+      <c r="L13">
+        <v>13528000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15">
+        <v>18481000.0</v>
+      </c>
+      <c r="C15">
+        <v>13425000.0</v>
+      </c>
+      <c r="D15">
+        <v>39609000.0</v>
+      </c>
+      <c r="E15">
+        <v>36876000.0</v>
+      </c>
+      <c r="F15">
+        <v>194494000.0</v>
+      </c>
+      <c r="G15">
+        <v>252049000.0</v>
+      </c>
+      <c r="H15">
+        <v>-61230000.0</v>
+      </c>
+      <c r="I15">
+        <v>18410000.0</v>
+      </c>
+      <c r="J15">
+        <v>20128000.0</v>
+      </c>
+      <c r="K15">
+        <v>127854000.0</v>
+      </c>
+      <c r="L15">
+        <v>93958000.0</v>
+      </c>
+      <c r="M15">
+        <v>49613000.0</v>
+      </c>
+      <c r="N15">
+        <v>89305000.0</v>
+      </c>
+      <c r="O15">
+        <v>78713000.0</v>
+      </c>
+      <c r="P15">
+        <v>16105000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-82769000.0</v>
+      </c>
+      <c r="R15">
+        <v>32510000.0</v>
+      </c>
+      <c r="S15">
+        <v>-64207000.0</v>
+      </c>
+      <c r="T15">
+        <v>9121114.0</v>
+      </c>
+      <c r="U15">
+        <v>12961934.0</v>
+      </c>
+      <c r="V15">
+        <v>8701579.0</v>
+      </c>
+      <c r="W15">
+        <v>5248956.0</v>
+      </c>
+      <c r="X15">
+        <v>1389480.0</v>
+      </c>
+      <c r="Y15">
+        <v>15663479.0</v>
+      </c>
+      <c r="Z15">
+        <v>-5462830.0</v>
+      </c>
+      <c r="AA15">
+        <v>-2542070.0</v>
+      </c>
+      <c r="AB15">
+        <v>-1243040.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>36876000.0</v>
+      </c>
+      <c r="F16">
+        <v>194494000.0</v>
+      </c>
+      <c r="G16">
+        <v>252049000.0</v>
+      </c>
+      <c r="H16">
+        <v>-61230000.0</v>
+      </c>
+      <c r="I16">
+        <v>18410000.0</v>
+      </c>
+      <c r="J16">
+        <v>20128000.0</v>
+      </c>
+      <c r="K16">
+        <v>127854000.0</v>
+      </c>
+      <c r="L16">
+        <v>93958000.0</v>
+      </c>
+      <c r="M16">
+        <v>49613000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>183</v>
+      </c>
+      <c r="B17">
+        <v>18481000.0</v>
+      </c>
+      <c r="C17">
+        <v>13425000.0</v>
+      </c>
+      <c r="D17">
+        <v>39609000.0</v>
+      </c>
+      <c r="E17">
+        <v>36876000.0</v>
+      </c>
+      <c r="F17">
+        <v>194494000.0</v>
+      </c>
+      <c r="G17">
+        <v>243571000.0</v>
+      </c>
+      <c r="H17">
+        <v>-61230000.0</v>
+      </c>
+      <c r="I17">
+        <v>18410000.0</v>
+      </c>
+      <c r="J17">
+        <v>20128000.0</v>
+      </c>
+      <c r="K17">
+        <v>127854000.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>184</v>
+      </c>
+      <c r="B18">
+        <v>-4810000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4622000.0</v>
+      </c>
+      <c r="D18">
+        <v>-2055000.0</v>
+      </c>
+      <c r="E18">
+        <v>-331000.0</v>
+      </c>
+      <c r="F18">
+        <v>-2135000.0</v>
+      </c>
+      <c r="G18">
+        <v>-3919000.0</v>
+      </c>
+      <c r="H18">
+        <v>-11213000.0</v>
+      </c>
+      <c r="I18">
+        <v>-9351000.0</v>
+      </c>
+      <c r="J18">
+        <v>-11168000.0</v>
+      </c>
+      <c r="K18">
+        <v>-8581000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>185</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>150000.0</v>
+      </c>
+      <c r="F19">
+        <v>2868000.0</v>
+      </c>
+      <c r="G19">
+        <v>2252000.0</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" t="s">
+        <v>186</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" t="s">
+        <v>187</v>
+      </c>
+      <c r="B21">
+        <v>29202000.0</v>
+      </c>
+      <c r="C21">
+        <v>23884000.0</v>
+      </c>
+      <c r="D21">
+        <v>44779000.0</v>
+      </c>
+      <c r="E21">
+        <v>48407000.0</v>
+      </c>
+      <c r="F21">
+        <v>251653000.0</v>
+      </c>
+      <c r="G21">
+        <v>319632000.0</v>
+      </c>
+      <c r="H21">
+        <v>49926000.0</v>
+      </c>
+      <c r="I21">
+        <v>38056000.0</v>
+      </c>
+      <c r="J21">
+        <v>27048000.0</v>
+      </c>
+      <c r="K21">
+        <v>199939000.0</v>
+      </c>
+      <c r="L21">
+        <v>158643000.0</v>
+      </c>
+      <c r="M21">
+        <v>89628000.0</v>
+      </c>
+      <c r="N21">
+        <v>150988000.0</v>
+      </c>
+      <c r="O21">
+        <v>132834000.0</v>
+      </c>
+      <c r="P21">
+        <v>44916000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-80428000.0</v>
+      </c>
+      <c r="R21">
+        <v>42272000.0</v>
+      </c>
+      <c r="S21">
+        <v>-72722000.0</v>
+      </c>
+      <c r="T21">
+        <v>24139518.0</v>
+      </c>
+      <c r="U21">
+        <v>24428662.0</v>
+      </c>
+      <c r="V21">
+        <v>14544319.0</v>
+      </c>
+      <c r="W21">
+        <v>11180991.0</v>
+      </c>
+      <c r="X21">
+        <v>5227912.0</v>
+      </c>
+      <c r="Y21">
+        <v>3803132.0</v>
+      </c>
+      <c r="Z21">
+        <v>1952076.0</v>
+      </c>
+      <c r="AA21">
+        <v>-2542070.0</v>
+      </c>
+      <c r="AB21">
+        <v>-1243040.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" t="s">
+        <v>188</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" t="s">
+        <v>189</v>
+      </c>
+      <c r="B23">
+        <v>494643000.0</v>
+      </c>
+      <c r="C23">
+        <v>450777000.0</v>
+      </c>
+      <c r="D23">
+        <v>491054000.0</v>
+      </c>
+      <c r="E23">
+        <v>430835000.0</v>
+      </c>
+      <c r="F23">
+        <v>612473000.0</v>
+      </c>
+      <c r="G23">
+        <v>739563000.0</v>
+      </c>
+      <c r="H23">
+        <v>628547000.0</v>
+      </c>
+      <c r="I23">
+        <v>589825000.0</v>
+      </c>
+      <c r="J23">
+        <v>579802000.0</v>
+      </c>
+      <c r="K23">
+        <v>703249000.0</v>
+      </c>
+      <c r="L23">
+        <v>564265000.0</v>
+      </c>
+      <c r="M23">
+        <v>462234000.0</v>
+      </c>
+      <c r="N23">
+        <v>475632000.0</v>
+      </c>
+      <c r="O23">
+        <v>454680000.0</v>
+      </c>
+      <c r="P23">
+        <v>367081000.0</v>
+      </c>
+      <c r="Q23">
+        <v>382225000.0</v>
+      </c>
+      <c r="R23">
+        <v>363904000.0</v>
+      </c>
+      <c r="S23">
+        <v>309434000.0</v>
+      </c>
+      <c r="T23">
+        <v>271770163.0</v>
+      </c>
+      <c r="U23">
+        <v>212123370.0</v>
+      </c>
+      <c r="V23">
+        <v>145504305.0</v>
+      </c>
+      <c r="W23">
+        <v>114607059.0</v>
+      </c>
+      <c r="X23">
+        <v>113285792.0</v>
+      </c>
+      <c r="Y23">
+        <v>96168082.0</v>
+      </c>
+      <c r="Z23">
+        <v>74594427.0</v>
+      </c>
+      <c r="AA23">
+        <v>2555437.0</v>
+      </c>
+      <c r="AB23">
+        <v>1243040.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>190</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>191</v>
+      </c>
+      <c r="B25">
+        <v>31311000.0</v>
+      </c>
+      <c r="C25">
+        <v>31845000.0</v>
+      </c>
+      <c r="D25">
+        <v>32558000.0</v>
+      </c>
+      <c r="E25">
+        <v>31436000.0</v>
+      </c>
+      <c r="F25">
+        <v>30073000.0</v>
+      </c>
+      <c r="G25">
+        <v>31575000.0</v>
+      </c>
+      <c r="H25">
+        <v>54058000.0</v>
+      </c>
+      <c r="I25">
+        <v>53859000.0</v>
+      </c>
+      <c r="J25">
+        <v>52075000.0</v>
+      </c>
+      <c r="K25">
+        <v>50213000.0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B26">
+        <v>10304000.0</v>
+      </c>
+      <c r="C26">
+        <v>9567000.0</v>
+      </c>
+      <c r="D26">
+        <v>7266000.0</v>
+      </c>
+      <c r="E26">
+        <v>7550000.0</v>
+      </c>
+      <c r="F26">
+        <v>7262000.0</v>
+      </c>
+      <c r="G26">
+        <v>7480000.0</v>
+      </c>
+      <c r="H26">
+        <v>12362000.0</v>
+      </c>
+      <c r="I26">
+        <v>12866000.0</v>
+      </c>
+      <c r="J26">
+        <v>11361000.0</v>
+      </c>
+      <c r="K26">
+        <v>10238000.0</v>
+      </c>
+      <c r="L26">
+        <v>10005000.0</v>
+      </c>
+      <c r="M26">
+        <v>6943000.0</v>
+      </c>
+      <c r="N26">
+        <v>5648000.0</v>
+      </c>
+      <c r="O26">
+        <v>4751000.0</v>
+      </c>
+      <c r="P26">
+        <v>4543000.0</v>
+      </c>
+      <c r="Q26">
+        <v>5275000.0</v>
+      </c>
+      <c r="R26">
+        <v>4299000.0</v>
+      </c>
+      <c r="S26">
+        <v>2906000.0</v>
+      </c>
+      <c r="T26">
+        <v>1946512.0</v>
+      </c>
+      <c r="U26">
+        <v>1247788.0</v>
+      </c>
+      <c r="V26">
+        <v>348788.0</v>
+      </c>
+      <c r="W26">
+        <v>199042.0</v>
+      </c>
+      <c r="X26">
+        <v>557884.0</v>
+      </c>
+      <c r="Y26">
+        <v>905542.0</v>
+      </c>
+      <c r="Z26">
+        <v>629189.0</v>
+      </c>
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" t="s">
+        <v>193</v>
+      </c>
+      <c r="B27">
+        <v>41598000.0</v>
+      </c>
+      <c r="C27">
+        <v>41314000.0</v>
+      </c>
+      <c r="D27">
+        <v>40564000.0</v>
+      </c>
+      <c r="E27">
+        <v>36976000.0</v>
+      </c>
+      <c r="F27">
+        <v>43156000.0</v>
+      </c>
+      <c r="G27">
+        <v>42603000.0</v>
+      </c>
+      <c r="H27">
+        <v>74515000.0</v>
+      </c>
+      <c r="I27">
+        <v>57263000.0</v>
+      </c>
+      <c r="J27">
+        <v>55805000.0</v>
+      </c>
+      <c r="K27">
+        <v>49338000.0</v>
+      </c>
+      <c r="L27">
+        <v>42257000.0</v>
+      </c>
+      <c r="M27">
+        <v>36033000.0</v>
+      </c>
+      <c r="N27">
+        <v>33515000.0</v>
+      </c>
+      <c r="O27">
+        <v>30020000.0</v>
+      </c>
+      <c r="P27">
+        <v>31317000.0</v>
+      </c>
+      <c r="Q27">
+        <v>37259000.0</v>
+      </c>
+      <c r="R27">
+        <v>31057000.0</v>
+      </c>
+      <c r="S27">
+        <v>28378000.0</v>
+      </c>
+      <c r="T27">
+        <v>27856532000.0</v>
+      </c>
+      <c r="U27">
+        <v>22361622000.0</v>
+      </c>
+      <c r="V27">
+        <v>16546671.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27">
+        <v>8075218.0</v>
+      </c>
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" t="s">
+        <v>194</v>
+      </c>
+      <c r="B28">
+        <v>59999000.0</v>
+      </c>
+      <c r="C28">
+        <v>54933000.0</v>
+      </c>
+      <c r="D28">
+        <v>65484000.0</v>
+      </c>
+      <c r="E28">
+        <v>61604000.0</v>
+      </c>
+      <c r="F28">
+        <v>72493000.0</v>
+      </c>
+      <c r="G28">
+        <v>79268000.0</v>
+      </c>
+      <c r="H28">
+        <v>97985000.0</v>
+      </c>
+      <c r="I28">
+        <v>107650000.0</v>
+      </c>
+      <c r="J28">
+        <v>101538000.0</v>
+      </c>
+      <c r="K28">
+        <v>115757000.0</v>
+      </c>
+      <c r="L28">
+        <v>82907000.0</v>
+      </c>
+      <c r="M28">
+        <v>62322000.0</v>
+      </c>
+      <c r="N28">
+        <v>68954000.0</v>
+      </c>
+      <c r="O28">
+        <v>50798000.0</v>
+      </c>
+      <c r="P28">
+        <v>47213000.0</v>
+      </c>
+      <c r="Q28">
+        <v>63297000.0</v>
+      </c>
+      <c r="R28">
+        <v>53771000.0</v>
+      </c>
+      <c r="S28">
+        <v>40983000.0</v>
+      </c>
+      <c r="T28">
+        <v>38403159000.0</v>
+      </c>
+      <c r="U28">
+        <v>28209529000.0</v>
+      </c>
+      <c r="V28">
+        <v>21255031.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
+        <v>9024320.0</v>
+      </c>
+      <c r="AA28"/>
+      <c r="AB28"/>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29">
+        <v>6589000.0</v>
+      </c>
+      <c r="C29">
+        <v>5820000.0</v>
+      </c>
+      <c r="D29">
+        <v>9787000.0</v>
+      </c>
+      <c r="E29">
+        <v>11350000.0</v>
+      </c>
+      <c r="F29">
+        <v>57892000.0</v>
+      </c>
+      <c r="G29">
+        <v>74394000.0</v>
+      </c>
+      <c r="H29">
+        <v>1281000.0</v>
+      </c>
+      <c r="I29">
+        <v>10328000.0</v>
+      </c>
+      <c r="J29">
+        <v>-2511000.0</v>
+      </c>
+      <c r="K29">
+        <v>63452000.0</v>
+      </c>
+      <c r="L29">
+        <v>51135000.0</v>
+      </c>
+      <c r="M29">
+        <v>28905000.0</v>
+      </c>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" t="s">
+        <v>196</v>
+      </c>
+      <c r="B30">
+        <v>111901000.0</v>
+      </c>
+      <c r="C30">
+        <v>103299000.0</v>
+      </c>
+      <c r="D30">
+        <v>113314000.0</v>
+      </c>
+      <c r="E30">
+        <v>106130000.0</v>
+      </c>
+      <c r="F30">
+        <v>122911000.0</v>
+      </c>
+      <c r="G30">
+        <v>129351000.0</v>
+      </c>
+      <c r="H30">
+        <v>184862000.0</v>
+      </c>
+      <c r="I30">
+        <v>177779000.0</v>
+      </c>
+      <c r="J30">
+        <v>168704000.0</v>
+      </c>
+      <c r="K30">
+        <v>175333000.0</v>
+      </c>
+      <c r="L30">
+        <v>135169000.0</v>
+      </c>
+      <c r="M30">
+        <v>105298000.0</v>
+      </c>
+      <c r="N30">
+        <v>108117000.0</v>
+      </c>
+      <c r="O30">
+        <v>85569000.0</v>
+      </c>
+      <c r="P30">
+        <v>83073000.0</v>
+      </c>
+      <c r="Q30">
+        <v>105831000.0</v>
+      </c>
+      <c r="R30">
+        <v>89127000.0</v>
+      </c>
+      <c r="S30">
+        <v>72267000.0</v>
+      </c>
+      <c r="T30">
+        <v>68235058.0</v>
+      </c>
+      <c r="U30">
+        <v>51909173.0</v>
+      </c>
+      <c r="V30">
+        <v>35062680.0</v>
+      </c>
+      <c r="W30">
+        <v>29707027.0</v>
+      </c>
+      <c r="X30">
+        <v>32498788.0</v>
+      </c>
+      <c r="Y30">
+        <v>26003858.0</v>
+      </c>
+      <c r="Z30">
+        <v>17728727.0</v>
+      </c>
+      <c r="AA30">
+        <v>2550090.0</v>
+      </c>
+      <c r="AB30">
+        <v>1243040.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" t="s">
+        <v>197</v>
+      </c>
+      <c r="B31">
+        <v>-4132000.0</v>
+      </c>
+      <c r="C31">
+        <v>-4639000.0</v>
+      </c>
+      <c r="D31">
+        <v>4617000.0</v>
+      </c>
+      <c r="E31">
+        <v>-181000.0</v>
+      </c>
+      <c r="F31">
+        <v>733000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1667000.0</v>
+      </c>
+      <c r="H31">
+        <v>-11130000.0</v>
+      </c>
+      <c r="I31">
+        <v>-14779000.0</v>
+      </c>
+      <c r="J31">
+        <v>-9431000.0</v>
+      </c>
+      <c r="K31">
+        <v>-8633000.0</v>
+      </c>
+      <c r="L31">
+        <v>-13550000.0</v>
+      </c>
+      <c r="M31">
+        <v>-10896000.0</v>
+      </c>
+      <c r="N31">
+        <v>-14266000.0</v>
+      </c>
+      <c r="O31">
+        <v>-4928000.0</v>
+      </c>
+      <c r="P31">
+        <v>-5901000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-2093000.0</v>
+      </c>
+      <c r="R31">
+        <v>5079000.0</v>
+      </c>
+      <c r="S31">
+        <v>-6403000.0</v>
+      </c>
+      <c r="T31">
+        <v>-9343888.0</v>
+      </c>
+      <c r="U31">
+        <v>-3848898.0</v>
+      </c>
+      <c r="V31">
+        <v>-780123.0</v>
+      </c>
+      <c r="W31">
+        <v>-2505545.0</v>
+      </c>
+      <c r="X31">
+        <v>-4324466.0</v>
+      </c>
+      <c r="Y31">
+        <v>543973.0</v>
+      </c>
+      <c r="Z31">
+        <v>-7187836.0</v>
+      </c>
+      <c r="AA31"/>
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" t="s">
+        <v>198</v>
+      </c>
+      <c r="B32">
+        <v>523845000.0</v>
+      </c>
+      <c r="C32">
+        <v>474661000.0</v>
+      </c>
+      <c r="D32">
+        <v>535833000.0</v>
+      </c>
+      <c r="E32">
+        <v>479242000.0</v>
+      </c>
+      <c r="F32">
+        <v>864126000.0</v>
+      </c>
+      <c r="G32">
+        <v>1059195000.0</v>
+      </c>
+      <c r="H32">
+        <v>678390000.0</v>
+      </c>
+      <c r="I32">
+        <v>638277000.0</v>
+      </c>
+      <c r="J32">
+        <v>606850000.0</v>
+      </c>
+      <c r="K32">
+        <v>903188000.0</v>
+      </c>
+      <c r="L32">
+        <v>722908000.0</v>
+      </c>
+      <c r="M32">
+        <v>551862000.0</v>
+      </c>
+      <c r="N32">
+        <v>626620000.0</v>
+      </c>
+      <c r="O32">
+        <v>587514000.0</v>
+      </c>
+      <c r="P32">
+        <v>411997000.0</v>
+      </c>
+      <c r="Q32">
+        <v>392300000.0</v>
+      </c>
+      <c r="R32">
+        <v>406176000.0</v>
+      </c>
+      <c r="S32">
+        <v>334955000.0</v>
+      </c>
+      <c r="T32">
+        <v>295909681.0</v>
+      </c>
+      <c r="U32">
+        <v>236552032.0</v>
+      </c>
+      <c r="V32">
+        <v>160048624.0</v>
+      </c>
+      <c r="W32">
+        <v>125788050.0</v>
+      </c>
+      <c r="X32">
+        <v>119514635.0</v>
+      </c>
+      <c r="Y32">
+        <v>99971214.0</v>
+      </c>
+      <c r="Z32">
+        <v>76546503.0</v>
+      </c>
+      <c r="AA32">
+        <v>13367.0</v>
+      </c>
+      <c r="AB32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:107">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="2" spans="1:107">
+      <c r="A2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B2">
+        <v>125298000.0</v>
+      </c>
+      <c r="C2">
+        <v>100120000.0</v>
+      </c>
+      <c r="D2">
+        <v>94321000.0</v>
+      </c>
+      <c r="E2">
+        <v>63003000.0</v>
+      </c>
+      <c r="F2">
+        <v>100217000.0</v>
+      </c>
+      <c r="G2">
+        <v>87938000.0</v>
+      </c>
+      <c r="H2">
+        <v>95133000.0</v>
+      </c>
+      <c r="I2">
+        <v>64142000.0</v>
+      </c>
+      <c r="J2">
+        <v>102484000.0</v>
+      </c>
+      <c r="K2">
+        <v>97418000.0</v>
+      </c>
+      <c r="L2">
+        <v>93192000.0</v>
+      </c>
+      <c r="M2">
+        <v>83842000.0</v>
+      </c>
+      <c r="N2">
+        <v>102815000.0</v>
+      </c>
+      <c r="O2">
+        <v>87195000.0</v>
+      </c>
+      <c r="P2">
+        <v>81773000.0</v>
+      </c>
+      <c r="Q2">
+        <v>52923000.0</v>
+      </c>
+      <c r="R2">
+        <v>109072000.0</v>
+      </c>
+      <c r="S2">
+        <v>107339000.0</v>
+      </c>
+      <c r="T2">
+        <v>128484000.0</v>
+      </c>
+      <c r="U2">
+        <v>144667000.0</v>
+      </c>
+      <c r="V2">
+        <v>177139000.0</v>
+      </c>
+      <c r="W2">
+        <v>147955000.0</v>
+      </c>
+      <c r="X2">
+        <v>147656000.0</v>
+      </c>
+      <c r="Y2">
+        <v>161199000.0</v>
+      </c>
+      <c r="Z2">
+        <v>152294000.0</v>
+      </c>
+      <c r="AA2">
+        <v>111492000.0</v>
+      </c>
+      <c r="AB2">
+        <v>104082000.0</v>
+      </c>
+      <c r="AC2">
+        <v>75811000.0</v>
+      </c>
+      <c r="AD2">
+        <v>112369000.0</v>
+      </c>
+      <c r="AE2">
+        <v>107949000.0</v>
+      </c>
+      <c r="AF2">
+        <v>105317000.0</v>
+      </c>
+      <c r="AG2">
+        <v>86411000.0</v>
+      </c>
+      <c r="AH2">
+        <v>114622000.0</v>
+      </c>
+      <c r="AI2">
+        <v>110459000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>97628000.0</v>
+      </c>
+      <c r="AK2">
+        <v>88389000.0</v>
+      </c>
+      <c r="AL2">
+        <v>138400000.0</v>
+      </c>
+      <c r="AM2">
+        <v>134212000.0</v>
+      </c>
+      <c r="AN2">
+        <v>135923000.0</v>
+      </c>
+      <c r="AO2">
+        <v>119382000.0</v>
+      </c>
+      <c r="AP2">
+        <v>129049000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>124128000.0</v>
+      </c>
+      <c r="AR2">
+        <v>87027000.0</v>
+      </c>
+      <c r="AS2">
+        <v>88893000.0</v>
+      </c>
+      <c r="AT2">
+        <v>113853000.0</v>
+      </c>
+      <c r="AU2">
+        <v>86726000.0</v>
+      </c>
+      <c r="AV2">
+        <v>73606000.0</v>
+      </c>
+      <c r="AW2">
+        <v>82751000.0</v>
+      </c>
+      <c r="AX2">
+        <v>100680000.0</v>
+      </c>
+      <c r="AY2">
+        <v>87230000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>81357000.0</v>
+      </c>
+      <c r="BA2">
+        <v>98247000.0</v>
+      </c>
+      <c r="BB2">
+        <v>110229000.0</v>
+      </c>
+      <c r="BC2">
+        <v>86143000.0</v>
+      </c>
+      <c r="BD2">
+        <v>88037000.0</v>
+      </c>
+      <c r="BE2">
+        <v>84702000.0</v>
+      </c>
+      <c r="BF2">
+        <v>82980000.0</v>
+      </c>
+      <c r="BG2">
+        <v>68121000.0</v>
+      </c>
+      <c r="BH2">
+        <v>67693000.0</v>
+      </c>
+      <c r="BI2">
+        <v>71053000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>78016000.0</v>
+      </c>
+      <c r="BK2">
+        <v>67792000.0</v>
+      </c>
+      <c r="BL2">
+        <v>67999000.0</v>
+      </c>
+      <c r="BM2">
+        <v>62587000.0</v>
+      </c>
+      <c r="BN2">
+        <v>69555000.0</v>
+      </c>
+      <c r="BO2">
+        <v>64363000.0</v>
+      </c>
+      <c r="BP2">
+        <v>74245000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>66615000.0</v>
+      </c>
+      <c r="BR2">
+        <v>68679976.0</v>
+      </c>
+      <c r="BS2">
+        <v>62124455.0</v>
+      </c>
+      <c r="BT2">
+        <v>53259126.0</v>
+      </c>
+      <c r="BU2">
+        <v>53103443.0</v>
+      </c>
+      <c r="BV2">
+        <v>57639517.0</v>
+      </c>
+      <c r="BW2">
+        <v>49944776.0</v>
+      </c>
+      <c r="BX2">
+        <v>48318050.0</v>
+      </c>
+      <c r="BY2">
+        <v>47632762.0</v>
+      </c>
+      <c r="BZ2">
+        <v>56190954.0</v>
+      </c>
+      <c r="CA2">
+        <v>37370706.0</v>
+      </c>
+      <c r="CB2">
+        <v>35327818.0</v>
+      </c>
+      <c r="CC2">
+        <v>31324719.0</v>
+      </c>
+      <c r="CD2">
+        <v>34135226.0</v>
+      </c>
+      <c r="CE2">
+        <v>27781210.0</v>
+      </c>
+      <c r="CF2">
+        <v>25474378.0</v>
+      </c>
+      <c r="CG2">
+        <v>23050811.0</v>
+      </c>
+      <c r="CH2">
+        <v>23101135.0</v>
+      </c>
+      <c r="CI2">
+        <v>23814447.0</v>
+      </c>
+      <c r="CJ2">
+        <v>19183225.0</v>
+      </c>
+      <c r="CK2">
+        <v>18801225.0</v>
+      </c>
+      <c r="CL2">
+        <v>20929814.0</v>
+      </c>
+      <c r="CM2">
+        <v>19729086.0</v>
+      </c>
+      <c r="CN2">
+        <v>19866384.0</v>
+      </c>
+      <c r="CO2">
+        <v>20261720.0</v>
+      </c>
+      <c r="CP2">
+        <v>19770091.0</v>
+      </c>
+      <c r="CQ2">
+        <v>18526531.0</v>
+      </c>
+      <c r="CR2">
+        <v>16668328.0</v>
+      </c>
+      <c r="CS2">
+        <v>15199274.0</v>
+      </c>
+      <c r="CT2">
+        <v>14958966.0</v>
+      </c>
+      <c r="CU2">
+        <v>15238299.0</v>
+      </c>
+      <c r="CV2">
+        <v>15843952.0</v>
+      </c>
+      <c r="CW2">
+        <v>10824483.0</v>
+      </c>
+      <c r="CX2">
+        <v>8418.0</v>
+      </c>
+      <c r="CY2">
+        <v>5347.0</v>
+      </c>
+      <c r="CZ2"/>
+      <c r="DA2"/>
+      <c r="DB2"/>
+      <c r="DC2"/>
+    </row>
+    <row r="3" spans="1:107">
+      <c r="A3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3">
+        <v>7605000.0</v>
+      </c>
+      <c r="C3">
+        <v>7241000.0</v>
+      </c>
+      <c r="D3">
+        <v>8029000.0</v>
+      </c>
+      <c r="E3">
+        <v>8436000.0</v>
+      </c>
+      <c r="F3">
+        <v>7985000.0</v>
+      </c>
+      <c r="G3">
+        <v>7599000.0</v>
+      </c>
+      <c r="H3">
+        <v>8213000.0</v>
+      </c>
+      <c r="I3">
+        <v>8048000.0</v>
+      </c>
+      <c r="J3">
+        <v>8177000.0</v>
+      </c>
+      <c r="K3">
+        <v>6964000.0</v>
+      </c>
+      <c r="L3">
+        <v>8074000.0</v>
+      </c>
+      <c r="M3">
+        <v>9253000.0</v>
+      </c>
+      <c r="N3">
+        <v>9551000.0</v>
+      </c>
+      <c r="O3">
+        <v>6624000.0</v>
+      </c>
+      <c r="P3">
+        <v>7622000.0</v>
+      </c>
+      <c r="Q3">
+        <v>7549000.0</v>
+      </c>
+      <c r="R3">
+        <v>7660000.0</v>
+      </c>
+      <c r="S3">
+        <v>7203000.0</v>
+      </c>
+      <c r="T3">
+        <v>7744000.0</v>
+      </c>
+      <c r="U3">
+        <v>7466000.0</v>
+      </c>
+      <c r="V3">
+        <v>6551000.0</v>
+      </c>
+      <c r="W3">
+        <v>7004000.0</v>
+      </c>
+      <c r="X3">
+        <v>4241000.0</v>
+      </c>
+      <c r="Y3">
+        <v>12888000.0</v>
+      </c>
+      <c r="Z3">
+        <v>12975000.0</v>
+      </c>
+      <c r="AA3">
+        <v>13090000.0</v>
+      </c>
+      <c r="AB3">
+        <v>13647000.0</v>
+      </c>
+      <c r="AC3">
+        <v>14346000.0</v>
+      </c>
+      <c r="AD3">
+        <v>14235000.0</v>
+      </c>
+      <c r="AE3">
+        <v>13630000.0</v>
+      </c>
+      <c r="AF3">
+        <v>13142000.0</v>
+      </c>
+      <c r="AG3">
+        <v>12852000.0</v>
+      </c>
+      <c r="AH3">
+        <v>13300000.0</v>
+      </c>
+      <c r="AI3">
+        <v>12458000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>12548000.0</v>
+      </c>
+      <c r="AK3">
+        <v>13769000.0</v>
+      </c>
+      <c r="AL3">
+        <v>13026000.0</v>
+      </c>
+      <c r="AM3">
+        <v>13415000.0</v>
+      </c>
+      <c r="AN3">
+        <v>13452000.0</v>
+      </c>
+      <c r="AO3">
+        <v>10320000.0</v>
+      </c>
+      <c r="AP3">
+        <v>10401000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>9770000.0</v>
+      </c>
+      <c r="AR3">
+        <v>10036000.0</v>
+      </c>
+      <c r="AS3">
+        <v>11030000.0</v>
+      </c>
+      <c r="AT3">
+        <v>9697000.0</v>
+      </c>
+      <c r="AU3">
+        <v>8213000.0</v>
+      </c>
+      <c r="AV3">
+        <v>6878000.0</v>
+      </c>
+      <c r="AW3">
+        <v>6105000.0</v>
+      </c>
+      <c r="AX3">
+        <v>5638000.0</v>
+      </c>
+      <c r="AY3">
+        <v>4914000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>5469000.0</v>
+      </c>
+      <c r="BA3">
+        <v>5683000.0</v>
+      </c>
+      <c r="BB3">
+        <v>4707000.0</v>
+      </c>
+      <c r="BC3">
+        <v>3949000.0</v>
+      </c>
+      <c r="BD3">
+        <v>4089000.0</v>
+      </c>
+      <c r="BE3">
+        <v>3985000.0</v>
+      </c>
+      <c r="BF3">
+        <v>4491000.0</v>
+      </c>
+      <c r="BG3">
+        <v>3712000.0</v>
+      </c>
+      <c r="BH3">
+        <v>4570000.0</v>
+      </c>
+      <c r="BI3">
+        <v>3956000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>4154000.0</v>
+      </c>
+      <c r="BK3">
+        <v>3758000.0</v>
+      </c>
+      <c r="BL3">
+        <v>3615000.0</v>
+      </c>
+      <c r="BM3">
+        <v>3408000.0</v>
+      </c>
+      <c r="BN3">
+        <v>2340000.0</v>
+      </c>
+      <c r="BO3">
+        <v>3945000.0</v>
+      </c>
+      <c r="BP3">
+        <v>4327000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>3011000.0</v>
+      </c>
+      <c r="BR3">
+        <v>2669091.0</v>
+      </c>
+      <c r="BS3">
+        <v>2482472.0</v>
+      </c>
+      <c r="BT3">
+        <v>3484820.0</v>
+      </c>
+      <c r="BU3">
+        <v>4033617.0</v>
+      </c>
+      <c r="BV3">
+        <v>3287511.0</v>
+      </c>
+      <c r="BW3">
+        <v>3144010.0</v>
+      </c>
+      <c r="BX3">
+        <v>3183979.0</v>
+      </c>
+      <c r="BY3">
+        <v>2934241.0</v>
+      </c>
+      <c r="BZ3">
+        <v>3184302.0</v>
+      </c>
+      <c r="CA3">
+        <v>1765640.0</v>
+      </c>
+      <c r="CB3">
+        <v>1294347.0</v>
+      </c>
+      <c r="CC3">
+        <v>1228738.0</v>
+      </c>
+      <c r="CD3">
+        <v>1406447.0</v>
+      </c>
+      <c r="CE3">
+        <v>907442.0</v>
+      </c>
+      <c r="CF3">
+        <v>934294.0</v>
+      </c>
+      <c r="CG3">
+        <v>1118657.0</v>
+      </c>
+      <c r="CH3">
+        <v>1038710.0</v>
+      </c>
+      <c r="CI3">
+        <v>623151.0</v>
+      </c>
+      <c r="CJ3">
+        <v>552466.0</v>
+      </c>
+      <c r="CK3">
+        <v>542588.0</v>
+      </c>
+      <c r="CL3">
+        <v>573727.0</v>
+      </c>
+      <c r="CM3">
+        <v>390714.0</v>
+      </c>
+      <c r="CN3">
+        <v>396439.0</v>
+      </c>
+      <c r="CO3">
+        <v>344634.0</v>
+      </c>
+      <c r="CP3">
+        <v>105315.0</v>
+      </c>
+      <c r="CQ3">
+        <v>338158.0</v>
+      </c>
+      <c r="CR3">
+        <v>147361.0</v>
+      </c>
+      <c r="CS3">
+        <v>396840.0</v>
+      </c>
+      <c r="CT3">
+        <v>196778.0</v>
+      </c>
+      <c r="CU3">
+        <v>184175.0</v>
+      </c>
+      <c r="CV3">
+        <v>99032.0</v>
+      </c>
+      <c r="CW3">
+        <v>447517.0</v>
+      </c>
+      <c r="CX3">
+        <v>-13938.0</v>
+      </c>
+      <c r="CY3">
+        <v>15591.0</v>
+      </c>
+      <c r="CZ3">
+        <v>13438.0</v>
+      </c>
+      <c r="DA3">
+        <v>13574.0</v>
+      </c>
+      <c r="DB3">
+        <v>1935.0</v>
+      </c>
+      <c r="DC3"/>
+    </row>
+    <row r="4" spans="1:107">
+      <c r="A4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4">
+        <v>144000.0</v>
+      </c>
+      <c r="W4">
+        <v>127000.0</v>
+      </c>
+      <c r="X4">
+        <v>3123000.0</v>
+      </c>
+      <c r="Y4">
+        <v>5086000.0</v>
+      </c>
+      <c r="Z4">
+        <v>5086000.0</v>
+      </c>
+      <c r="AA4">
+        <v>5086000.0</v>
+      </c>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+    </row>
+    <row r="5" spans="1:107">
+      <c r="A5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5">
+        <v>21487000.0</v>
+      </c>
+      <c r="C5">
+        <v>6525000.0</v>
+      </c>
+      <c r="D5">
+        <v>4115000.0</v>
+      </c>
+      <c r="E5">
+        <v>-2896000.0</v>
+      </c>
+      <c r="F5">
+        <v>14643000.0</v>
+      </c>
+      <c r="G5">
+        <v>4125000.0</v>
+      </c>
+      <c r="H5">
+        <v>6967000.0</v>
+      </c>
+      <c r="I5">
+        <v>-1862000.0</v>
+      </c>
+      <c r="J5">
+        <v>32351000.0</v>
+      </c>
+      <c r="K5">
+        <v>12355000.0</v>
+      </c>
+      <c r="L5">
+        <v>3909000.0</v>
+      </c>
+      <c r="M5">
+        <v>4349000.0</v>
+      </c>
+      <c r="N5">
+        <v>16874000.0</v>
+      </c>
+      <c r="O5">
+        <v>14762000.0</v>
+      </c>
+      <c r="P5">
+        <v>13317000.0</v>
+      </c>
+      <c r="Q5">
+        <v>4590000.0</v>
+      </c>
+      <c r="R5">
+        <v>47276000.0</v>
+      </c>
+      <c r="S5">
+        <v>40473000.0</v>
+      </c>
+      <c r="T5">
+        <v>66225000.0</v>
+      </c>
+      <c r="U5">
+        <v>99886000.0</v>
+      </c>
+      <c r="V5">
+        <v>116132447.0</v>
+      </c>
+      <c r="W5">
+        <v>80381000.0</v>
+      </c>
+      <c r="X5">
+        <v>69024000.0</v>
+      </c>
+      <c r="Y5">
+        <v>65603000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-65739000.0</v>
+      </c>
+      <c r="AA5">
+        <v>3557000.0</v>
+      </c>
+      <c r="AB5">
+        <v>4884000.0</v>
+      </c>
+      <c r="AC5">
+        <v>6948000.0</v>
+      </c>
+      <c r="AD5">
+        <v>4924000.0</v>
+      </c>
+      <c r="AE5">
+        <v>8363000.0</v>
+      </c>
+      <c r="AF5">
+        <v>11326000.0</v>
+      </c>
+      <c r="AG5">
+        <v>13476000.0</v>
+      </c>
+      <c r="AH5">
+        <v>18153000.0</v>
+      </c>
+      <c r="AI5">
+        <v>5842000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>7989000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-3200000.0</v>
+      </c>
+      <c r="AL5">
+        <v>44121000.0</v>
+      </c>
+      <c r="AM5">
+        <v>50209000.0</v>
+      </c>
+      <c r="AN5">
+        <v>52151000.0</v>
+      </c>
+      <c r="AO5">
+        <v>52524000.0</v>
+      </c>
+      <c r="AP5">
+        <v>56928000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>50148000.0</v>
+      </c>
+      <c r="AR5">
+        <v>21782000.0</v>
+      </c>
+      <c r="AS5">
+        <v>29817000.0</v>
+      </c>
+      <c r="AT5">
+        <v>27786000.0</v>
+      </c>
+      <c r="AU5">
+        <v>19111000.0</v>
+      </c>
+      <c r="AV5">
+        <v>10774000.0</v>
+      </c>
+      <c r="AW5">
+        <v>25675000.0</v>
+      </c>
+      <c r="AX5">
+        <v>40897000.0</v>
+      </c>
+      <c r="AY5">
+        <v>31120000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>28774000.0</v>
+      </c>
+      <c r="BA5">
+        <v>48121000.0</v>
+      </c>
+      <c r="BB5">
+        <v>46930000.0</v>
+      </c>
+      <c r="BC5">
+        <v>28096000.0</v>
+      </c>
+      <c r="BD5">
+        <v>26998000.0</v>
+      </c>
+      <c r="BE5">
+        <v>31664000.0</v>
+      </c>
+      <c r="BF5">
+        <v>25992000.0</v>
+      </c>
+      <c r="BG5">
+        <v>10379000.0</v>
+      </c>
+      <c r="BH5">
+        <v>3535000.0</v>
+      </c>
+      <c r="BI5">
+        <v>3235000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>4965000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-2114000.0</v>
+      </c>
+      <c r="BL5">
+        <v>5776000.0</v>
+      </c>
+      <c r="BM5">
+        <v>9764000.0</v>
+      </c>
+      <c r="BN5">
+        <v>10632000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-1928000.0</v>
+      </c>
+      <c r="BP5">
+        <v>6877000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>13845000.0</v>
+      </c>
+      <c r="BR5">
+        <v>12512849.0</v>
+      </c>
+      <c r="BS5">
+        <v>4914091.0</v>
+      </c>
+      <c r="BT5">
+        <v>-95528544.0</v>
+      </c>
+      <c r="BU5">
+        <v>2215269.0</v>
+      </c>
+      <c r="BV5">
+        <v>7487015.0</v>
+      </c>
+      <c r="BW5">
+        <v>-2834046.0</v>
+      </c>
+      <c r="BX5">
+        <v>6533607.0</v>
+      </c>
+      <c r="BY5">
+        <v>6874691.0</v>
+      </c>
+      <c r="BZ5">
+        <v>9582744.0</v>
+      </c>
+      <c r="CA5">
+        <v>3618546.0</v>
+      </c>
+      <c r="CB5">
+        <v>4050121.0</v>
+      </c>
+      <c r="CC5">
+        <v>5882904.0</v>
+      </c>
+      <c r="CD5">
+        <v>6611179.0</v>
+      </c>
+      <c r="CE5">
+        <v>970870.0</v>
+      </c>
+      <c r="CF5">
+        <v>303793.0</v>
+      </c>
+      <c r="CG5">
+        <v>4816741.0</v>
+      </c>
+      <c r="CH5">
+        <v>2719944.0</v>
+      </c>
+      <c r="CI5">
+        <v>644038.0</v>
+      </c>
+      <c r="CJ5">
+        <v>4289100.0</v>
+      </c>
+      <c r="CK5">
+        <v>2788357.0</v>
+      </c>
+      <c r="CL5">
+        <v>3731174.0</v>
+      </c>
+      <c r="CM5">
+        <v>-2551960.0</v>
+      </c>
+      <c r="CN5">
+        <v>905447.0</v>
+      </c>
+      <c r="CO5">
+        <v>914450.0</v>
+      </c>
+      <c r="CP5">
+        <v>3028416.0</v>
+      </c>
+      <c r="CQ5">
+        <v>682066.0</v>
+      </c>
+      <c r="CR5">
+        <v>121097.0</v>
+      </c>
+      <c r="CS5">
+        <v>131994.0</v>
+      </c>
+      <c r="CT5">
+        <v>2301100.0</v>
+      </c>
+      <c r="CU5">
+        <v>2936270.0</v>
+      </c>
+      <c r="CV5">
+        <v>261087.0</v>
+      </c>
+      <c r="CW5">
+        <v>-3930198.0</v>
+      </c>
+      <c r="CX5">
+        <v>-419057.0</v>
+      </c>
+      <c r="CY5">
+        <v>-685445.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-727055.0</v>
+      </c>
+      <c r="DA5">
+        <v>-602475.0</v>
+      </c>
+      <c r="DB5">
+        <v>-547095.0</v>
+      </c>
+      <c r="DC5"/>
+    </row>
+    <row r="6" spans="1:107">
+      <c r="A6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B6">
+        <v>29092000.0</v>
+      </c>
+      <c r="C6">
+        <v>13766000.0</v>
+      </c>
+      <c r="D6">
+        <v>12144000.0</v>
+      </c>
+      <c r="E6">
+        <v>5540000.0</v>
+      </c>
+      <c r="F6">
+        <v>22628000.0</v>
+      </c>
+      <c r="G6">
+        <v>11724000.0</v>
+      </c>
+      <c r="H6">
+        <v>15180000.0</v>
+      </c>
+      <c r="I6">
+        <v>6186000.0</v>
+      </c>
+      <c r="J6">
+        <v>40528000.0</v>
+      </c>
+      <c r="K6">
+        <v>19319000.0</v>
+      </c>
+      <c r="L6">
+        <v>11983000.0</v>
+      </c>
+      <c r="M6">
+        <v>13602000.0</v>
+      </c>
+      <c r="N6">
+        <v>26425000.0</v>
+      </c>
+      <c r="O6">
+        <v>21386000.0</v>
+      </c>
+      <c r="P6">
+        <v>20939000.0</v>
+      </c>
+      <c r="Q6">
+        <v>12139000.0</v>
+      </c>
+      <c r="R6">
+        <v>54936000.0</v>
+      </c>
+      <c r="S6">
+        <v>47676000.0</v>
+      </c>
+      <c r="T6">
+        <v>73969000.0</v>
+      </c>
+      <c r="U6">
+        <v>107352000.0</v>
+      </c>
+      <c r="V6">
+        <v>122683447.0</v>
+      </c>
+      <c r="W6">
+        <v>87385000.0</v>
+      </c>
+      <c r="X6">
+        <v>73265000.0</v>
+      </c>
+      <c r="Y6">
+        <v>78491000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-52764000.0</v>
+      </c>
+      <c r="AA6">
+        <v>16647000.0</v>
+      </c>
+      <c r="AB6">
+        <v>18531000.0</v>
+      </c>
+      <c r="AC6">
+        <v>21294000.0</v>
+      </c>
+      <c r="AD6">
+        <v>19159000.0</v>
+      </c>
+      <c r="AE6">
+        <v>21993000.0</v>
+      </c>
+      <c r="AF6">
+        <v>24468000.0</v>
+      </c>
+      <c r="AG6">
+        <v>26328000.0</v>
+      </c>
+      <c r="AH6">
+        <v>31453000.0</v>
+      </c>
+      <c r="AI6">
+        <v>18300000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>20537000.0</v>
+      </c>
+      <c r="AK6">
+        <v>10569000.0</v>
+      </c>
+      <c r="AL6">
+        <v>57147000.0</v>
+      </c>
+      <c r="AM6">
+        <v>63624000.0</v>
+      </c>
+      <c r="AN6">
+        <v>65603000.0</v>
+      </c>
+      <c r="AO6">
+        <v>62844000.0</v>
+      </c>
+      <c r="AP6">
+        <v>67329000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>59918000.0</v>
+      </c>
+      <c r="AR6">
+        <v>31818000.0</v>
+      </c>
+      <c r="AS6">
+        <v>40847000.0</v>
+      </c>
+      <c r="AT6">
+        <v>37483000.0</v>
+      </c>
+      <c r="AU6">
+        <v>27324000.0</v>
+      </c>
+      <c r="AV6">
+        <v>17652000.0</v>
+      </c>
+      <c r="AW6">
+        <v>31780000.0</v>
+      </c>
+      <c r="AX6">
+        <v>46535000.0</v>
+      </c>
+      <c r="AY6">
+        <v>36034000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>34243000.0</v>
+      </c>
+      <c r="BA6">
+        <v>53804000.0</v>
+      </c>
+      <c r="BB6">
+        <v>51637000.0</v>
+      </c>
+      <c r="BC6">
+        <v>32045000.0</v>
+      </c>
+      <c r="BD6">
+        <v>31087000.0</v>
+      </c>
+      <c r="BE6">
+        <v>35649000.0</v>
+      </c>
+      <c r="BF6">
+        <v>30483000.0</v>
+      </c>
+      <c r="BG6">
+        <v>14091000.0</v>
+      </c>
+      <c r="BH6">
+        <v>8105000.0</v>
+      </c>
+      <c r="BI6">
+        <v>7191000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>9119000.0</v>
+      </c>
+      <c r="BK6">
+        <v>1644000.0</v>
+      </c>
+      <c r="BL6">
+        <v>9391000.0</v>
+      </c>
+      <c r="BM6">
+        <v>13172000.0</v>
+      </c>
+      <c r="BN6">
+        <v>12972000.0</v>
+      </c>
+      <c r="BO6">
+        <v>2017000.0</v>
+      </c>
+      <c r="BP6">
+        <v>11204000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>16856000.0</v>
+      </c>
+      <c r="BR6">
+        <v>15181940.0</v>
+      </c>
+      <c r="BS6">
+        <v>7396563.0</v>
+      </c>
+      <c r="BT6">
+        <v>-92043724.0</v>
+      </c>
+      <c r="BU6">
+        <v>6248886.0</v>
+      </c>
+      <c r="BV6">
+        <v>10774526.0</v>
+      </c>
+      <c r="BW6">
+        <v>309964.0</v>
+      </c>
+      <c r="BX6">
+        <v>9717586.0</v>
+      </c>
+      <c r="BY6">
+        <v>9808932.0</v>
+      </c>
+      <c r="BZ6">
+        <v>12767046.0</v>
+      </c>
+      <c r="CA6">
+        <v>5384186.0</v>
+      </c>
+      <c r="CB6">
+        <v>5344468.0</v>
+      </c>
+      <c r="CC6">
+        <v>7111642.0</v>
+      </c>
+      <c r="CD6">
+        <v>8017626.0</v>
+      </c>
+      <c r="CE6">
+        <v>1878312.0</v>
+      </c>
+      <c r="CF6">
+        <v>1238087.0</v>
+      </c>
+      <c r="CG6">
+        <v>5935398.0</v>
+      </c>
+      <c r="CH6">
+        <v>3758654.0</v>
+      </c>
+      <c r="CI6">
+        <v>1267189.0</v>
+      </c>
+      <c r="CJ6">
+        <v>4841566.0</v>
+      </c>
+      <c r="CK6">
+        <v>3330945.0</v>
+      </c>
+      <c r="CL6">
+        <v>4304901.0</v>
+      </c>
+      <c r="CM6">
+        <v>-2161246.0</v>
+      </c>
+      <c r="CN6">
+        <v>1301886.0</v>
+      </c>
+      <c r="CO6">
+        <v>1259084.0</v>
+      </c>
+      <c r="CP6">
+        <v>3133731.0</v>
+      </c>
+      <c r="CQ6">
+        <v>1020224.0</v>
+      </c>
+      <c r="CR6">
+        <v>268458.0</v>
+      </c>
+      <c r="CS6">
+        <v>528834.0</v>
+      </c>
+      <c r="CT6">
+        <v>2497878.0</v>
+      </c>
+      <c r="CU6">
+        <v>3120445.0</v>
+      </c>
+      <c r="CV6">
+        <v>360119.0</v>
+      </c>
+      <c r="CW6">
+        <v>-3482681.0</v>
+      </c>
+      <c r="CX6">
+        <v>-432995.0</v>
+      </c>
+      <c r="CY6">
+        <v>-669854.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-713617.0</v>
+      </c>
+      <c r="DA6">
+        <v>-588901.0</v>
+      </c>
+      <c r="DB6">
+        <v>-545160.0</v>
+      </c>
+      <c r="DC6">
+        <v>-545160.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:107">
+      <c r="A7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+    </row>
+    <row r="8" spans="1:107">
+      <c r="A8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8">
+        <v>70000.0</v>
+      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+    </row>
+    <row r="9" spans="1:107">
+      <c r="A9" t="s">
+        <v>175</v>
+      </c>
+      <c r="B9">
+        <v>53090000.0</v>
+      </c>
+      <c r="C9">
+        <v>35590000.0</v>
+      </c>
+      <c r="D9">
+        <v>30349000.0</v>
+      </c>
+      <c r="E9">
+        <v>22074000.0</v>
+      </c>
+      <c r="F9">
+        <v>40545000.0</v>
+      </c>
+      <c r="G9">
+        <v>27947000.0</v>
+      </c>
+      <c r="H9">
+        <v>34546000.0</v>
+      </c>
+      <c r="I9">
+        <v>24192000.0</v>
+      </c>
+      <c r="J9">
+        <v>56663000.0</v>
+      </c>
+      <c r="K9">
+        <v>40066000.0</v>
+      </c>
+      <c r="L9">
+        <v>31766000.0</v>
+      </c>
+      <c r="M9">
+        <v>30401000.0</v>
+      </c>
+      <c r="N9">
+        <v>41962000.0</v>
+      </c>
+      <c r="O9">
+        <v>41841000.0</v>
+      </c>
+      <c r="P9">
+        <v>39262000.0</v>
+      </c>
+      <c r="Q9">
+        <v>31471000.0</v>
+      </c>
+      <c r="R9">
+        <v>72227000.0</v>
+      </c>
+      <c r="S9">
+        <v>70399000.0</v>
+      </c>
+      <c r="T9">
+        <v>101995000.0</v>
+      </c>
+      <c r="U9">
+        <v>129942000.0</v>
+      </c>
+      <c r="V9">
+        <v>145808000.0</v>
+      </c>
+      <c r="W9">
+        <v>109679000.0</v>
+      </c>
+      <c r="X9">
+        <v>101073000.0</v>
+      </c>
+      <c r="Y9">
+        <v>116766000.0</v>
+      </c>
+      <c r="Z9">
+        <v>81344000.0</v>
+      </c>
+      <c r="AA9">
+        <v>55203000.0</v>
+      </c>
+      <c r="AB9">
+        <v>50306000.0</v>
+      </c>
+      <c r="AC9">
+        <v>47854000.0</v>
+      </c>
+      <c r="AD9">
+        <v>63365000.0</v>
+      </c>
+      <c r="AE9">
+        <v>54059000.0</v>
+      </c>
+      <c r="AF9">
+        <v>56386000.0</v>
+      </c>
+      <c r="AG9">
+        <v>52422000.0</v>
+      </c>
+      <c r="AH9">
+        <v>57404000.0</v>
+      </c>
+      <c r="AI9">
+        <v>46917000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>50799000.0</v>
+      </c>
+      <c r="AK9">
+        <v>40632000.0</v>
+      </c>
+      <c r="AL9">
+        <v>90786000.0</v>
+      </c>
+      <c r="AM9">
+        <v>99311000.0</v>
+      </c>
+      <c r="AN9">
+        <v>97605000.0</v>
+      </c>
+      <c r="AO9">
+        <v>87569000.0</v>
+      </c>
+      <c r="AP9">
+        <v>92068000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>86658000.0</v>
+      </c>
+      <c r="AR9">
+        <v>56215000.0</v>
+      </c>
+      <c r="AS9">
+        <v>58870000.0</v>
+      </c>
+      <c r="AT9">
+        <v>67144000.0</v>
+      </c>
+      <c r="AU9">
+        <v>43824000.0</v>
+      </c>
+      <c r="AV9">
+        <v>34840000.0</v>
+      </c>
+      <c r="AW9">
+        <v>49118000.0</v>
+      </c>
+      <c r="AX9">
+        <v>69745000.0</v>
+      </c>
+      <c r="AY9">
+        <v>58651000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>57937000.0</v>
+      </c>
+      <c r="BA9">
+        <v>72773000.0</v>
+      </c>
+      <c r="BB9">
+        <v>68488000.0</v>
+      </c>
+      <c r="BC9">
+        <v>50099000.0</v>
+      </c>
+      <c r="BD9">
+        <v>48523000.0</v>
+      </c>
+      <c r="BE9">
+        <v>51293000.0</v>
+      </c>
+      <c r="BF9">
+        <v>46863000.0</v>
+      </c>
+      <c r="BG9">
+        <v>30004000.0</v>
+      </c>
+      <c r="BH9">
+        <v>24606000.0</v>
+      </c>
+      <c r="BI9">
+        <v>28138000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>33741000.0</v>
+      </c>
+      <c r="BK9">
+        <v>21545000.0</v>
+      </c>
+      <c r="BL9">
+        <v>28322000.0</v>
+      </c>
+      <c r="BM9">
+        <v>32297000.0</v>
+      </c>
+      <c r="BN9">
+        <v>36197000.0</v>
+      </c>
+      <c r="BO9">
+        <v>25016000.0</v>
+      </c>
+      <c r="BP9">
+        <v>34563000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>35621000.0</v>
+      </c>
+      <c r="BR9">
+        <v>30856470.0</v>
+      </c>
+      <c r="BS9">
+        <v>21587897.0</v>
+      </c>
+      <c r="BT9">
+        <v>19967557.0</v>
+      </c>
+      <c r="BU9">
+        <v>25376076.0</v>
+      </c>
+      <c r="BV9">
+        <v>25467845.0</v>
+      </c>
+      <c r="BW9">
+        <v>16619705.0</v>
+      </c>
+      <c r="BX9">
+        <v>23078240.0</v>
+      </c>
+      <c r="BY9">
+        <v>27208786.0</v>
+      </c>
+      <c r="BZ9">
+        <v>26609125.0</v>
+      </c>
+      <c r="CA9">
+        <v>16995917.0</v>
+      </c>
+      <c r="CB9">
+        <v>16054678.0</v>
+      </c>
+      <c r="CC9">
+        <v>16678115.0</v>
+      </c>
+      <c r="CD9">
+        <v>18190292.0</v>
+      </c>
+      <c r="CE9">
+        <v>11273016.0</v>
+      </c>
+      <c r="CF9">
+        <v>10544802.0</v>
+      </c>
+      <c r="CG9">
+        <v>9598889.0</v>
+      </c>
+      <c r="CH9">
+        <v>13354612.0</v>
+      </c>
+      <c r="CI9">
+        <v>7748174.0</v>
+      </c>
+      <c r="CJ9">
+        <v>10420832.0</v>
+      </c>
+      <c r="CK9">
+        <v>9364400.0</v>
+      </c>
+      <c r="CL9">
+        <v>12213215.0</v>
+      </c>
+      <c r="CM9">
+        <v>8189502.0</v>
+      </c>
+      <c r="CN9">
+        <v>9370475.0</v>
+      </c>
+      <c r="CO9">
+        <v>8954439.0</v>
+      </c>
+      <c r="CP9">
+        <v>11233163.0</v>
+      </c>
+      <c r="CQ9">
+        <v>6412582.0</v>
+      </c>
+      <c r="CR9">
+        <v>6801757.0</v>
+      </c>
+      <c r="CS9">
+        <v>5359488.0</v>
+      </c>
+      <c r="CT9">
+        <v>8826751.0</v>
+      </c>
+      <c r="CU9">
+        <v>6367736.0</v>
+      </c>
+      <c r="CV9">
+        <v>4074730.0</v>
+      </c>
+      <c r="CW9">
+        <v>411586.0</v>
+      </c>
+      <c r="CX9">
+        <v>12733.0</v>
+      </c>
+      <c r="CY9">
+        <v>8020.0</v>
+      </c>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+    </row>
+    <row r="10" spans="1:107">
+      <c r="A10" t="s">
+        <v>176</v>
+      </c>
+      <c r="B10">
+        <v>20794000.0</v>
+      </c>
+      <c r="C10">
+        <v>5370000.0</v>
+      </c>
+      <c r="D10">
+        <v>3007000.0</v>
+      </c>
+      <c r="E10">
+        <v>-4101000.0</v>
+      </c>
+      <c r="F10">
+        <v>13896000.0</v>
+      </c>
+      <c r="G10">
+        <v>2402000.0</v>
+      </c>
+      <c r="H10">
+        <v>5548000.0</v>
+      </c>
+      <c r="I10">
+        <v>-2600000.0</v>
+      </c>
+      <c r="J10">
+        <v>31268000.0</v>
+      </c>
+      <c r="K10">
+        <v>10316000.0</v>
+      </c>
+      <c r="L10">
+        <v>3263000.0</v>
+      </c>
+      <c r="M10">
+        <v>4549000.0</v>
+      </c>
+      <c r="N10">
+        <v>16703000.0</v>
+      </c>
+      <c r="O10">
+        <v>14468000.0</v>
+      </c>
+      <c r="P10">
+        <v>12897000.0</v>
+      </c>
+      <c r="Q10">
+        <v>4157000.0</v>
+      </c>
+      <c r="R10">
+        <v>46745000.0</v>
+      </c>
+      <c r="S10">
+        <v>39879000.0</v>
+      </c>
+      <c r="T10">
+        <v>65759000.0</v>
+      </c>
+      <c r="U10">
+        <v>100002000.0</v>
+      </c>
+      <c r="V10">
+        <v>116108000.0</v>
+      </c>
+      <c r="W10">
+        <v>80783000.0</v>
+      </c>
+      <c r="X10">
+        <v>63583000.0</v>
+      </c>
+      <c r="Y10">
+        <v>59203000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-68402000.0</v>
+      </c>
+      <c r="AA10">
+        <v>8004000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1931000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-1479000.0</v>
+      </c>
+      <c r="AD10">
+        <v>12754000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-4534000.0</v>
+      </c>
+      <c r="AF10">
+        <v>9060000.0</v>
+      </c>
+      <c r="AG10">
+        <v>11457000.0</v>
+      </c>
+      <c r="AH10">
+        <v>13955000.0</v>
+      </c>
+      <c r="AI10">
+        <v>2930000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>5023000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-4293000.0</v>
+      </c>
+      <c r="AL10">
+        <v>42584000.0</v>
+      </c>
+      <c r="AM10">
+        <v>48262000.0</v>
+      </c>
+      <c r="AN10">
+        <v>49946000.0</v>
+      </c>
+      <c r="AO10">
+        <v>50512000.0</v>
+      </c>
+      <c r="AP10">
+        <v>54938000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>48064000.0</v>
+      </c>
+      <c r="AR10">
+        <v>19481000.0</v>
+      </c>
+      <c r="AS10">
+        <v>22611000.0</v>
+      </c>
+      <c r="AT10">
+        <v>34235000.0</v>
+      </c>
+      <c r="AU10">
+        <v>12763000.0</v>
+      </c>
+      <c r="AV10">
+        <v>7930000.0</v>
+      </c>
+      <c r="AW10">
+        <v>23804000.0</v>
+      </c>
+      <c r="AX10">
+        <v>39127000.0</v>
+      </c>
+      <c r="AY10">
+        <v>29376000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>26772000.0</v>
+      </c>
+      <c r="BA10">
+        <v>41448000.0</v>
+      </c>
+      <c r="BB10">
+        <v>45720000.0</v>
+      </c>
+      <c r="BC10">
+        <v>26856000.0</v>
+      </c>
+      <c r="BD10">
+        <v>25654000.0</v>
+      </c>
+      <c r="BE10">
+        <v>29677000.0</v>
+      </c>
+      <c r="BF10">
+        <v>24552000.0</v>
+      </c>
+      <c r="BG10">
+        <v>9057000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1376000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1328000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>2941000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-57475000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-36581000.0</v>
+      </c>
+      <c r="BM10">
+        <v>8593000.0</v>
+      </c>
+      <c r="BN10">
+        <v>9565000.0</v>
+      </c>
+      <c r="BO10">
+        <v>1759000.0</v>
+      </c>
+      <c r="BP10">
+        <v>17295000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>18731000.0</v>
+      </c>
+      <c r="BR10">
+        <v>11304992.0</v>
+      </c>
+      <c r="BS10">
+        <v>3694966.0</v>
+      </c>
+      <c r="BT10">
+        <v>-97740388.0</v>
+      </c>
+      <c r="BU10">
+        <v>3615430.0</v>
+      </c>
+      <c r="BV10">
+        <v>5322647.0</v>
+      </c>
+      <c r="BW10">
+        <v>-2758881.0</v>
+      </c>
+      <c r="BX10">
+        <v>4673375.0</v>
+      </c>
+      <c r="BY10">
+        <v>7558489.0</v>
+      </c>
+      <c r="BZ10">
+        <v>8058639.0</v>
+      </c>
+      <c r="CA10">
+        <v>2271978.0</v>
+      </c>
+      <c r="CB10">
+        <v>4804230.0</v>
+      </c>
+      <c r="CC10">
+        <v>5444917.0</v>
+      </c>
+      <c r="CD10">
+        <v>6586370.0</v>
+      </c>
+      <c r="CE10">
+        <v>1754785.0</v>
+      </c>
+      <c r="CF10">
+        <v>1094242.0</v>
+      </c>
+      <c r="CG10">
+        <v>4328799.0</v>
+      </c>
+      <c r="CH10">
+        <v>2719944.0</v>
+      </c>
+      <c r="CI10">
+        <v>-36680.0</v>
+      </c>
+      <c r="CJ10">
+        <v>3564846.0</v>
+      </c>
+      <c r="CK10">
+        <v>2427336.0</v>
+      </c>
+      <c r="CL10">
+        <v>2087240.0</v>
+      </c>
+      <c r="CM10">
+        <v>-2738408.0</v>
+      </c>
+      <c r="CN10">
+        <v>1042448.0</v>
+      </c>
+      <c r="CO10">
+        <v>914450.0</v>
+      </c>
+      <c r="CP10">
+        <v>3028416.0</v>
+      </c>
+      <c r="CQ10">
+        <v>244501.0</v>
+      </c>
+      <c r="CR10">
+        <v>265340.0</v>
+      </c>
+      <c r="CS10">
+        <v>-279098.0</v>
+      </c>
+      <c r="CT10">
+        <v>1843745.0</v>
+      </c>
+      <c r="CU10">
+        <v>1147563.0</v>
+      </c>
+      <c r="CV10">
+        <v>-2138230.0</v>
+      </c>
+      <c r="CW10">
+        <v>-6245310.0</v>
+      </c>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+    </row>
+    <row r="11" spans="1:107">
+      <c r="A11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B11">
+        <v>4572000.0</v>
+      </c>
+      <c r="C11">
+        <v>1617000.0</v>
+      </c>
+      <c r="D11">
+        <v>1090000.0</v>
+      </c>
+      <c r="E11">
+        <v>-690000.0</v>
+      </c>
+      <c r="F11">
+        <v>4161000.0</v>
+      </c>
+      <c r="G11">
+        <v>739000.0</v>
+      </c>
+      <c r="H11">
+        <v>1414000.0</v>
+      </c>
+      <c r="I11">
+        <v>-494000.0</v>
+      </c>
+      <c r="J11">
+        <v>5158000.0</v>
+      </c>
+      <c r="K11">
+        <v>2434000.0</v>
+      </c>
+      <c r="L11">
+        <v>765000.0</v>
+      </c>
+      <c r="M11">
+        <v>1431000.0</v>
+      </c>
+      <c r="N11">
+        <v>3867000.0</v>
+      </c>
+      <c r="O11">
+        <v>3389000.0</v>
+      </c>
+      <c r="P11">
+        <v>3249000.0</v>
+      </c>
+      <c r="Q11">
+        <v>845000.0</v>
+      </c>
+      <c r="R11">
+        <v>10610000.0</v>
+      </c>
+      <c r="S11">
+        <v>9337000.0</v>
+      </c>
+      <c r="T11">
+        <v>14824000.0</v>
+      </c>
+      <c r="U11">
+        <v>23120000.0</v>
+      </c>
+      <c r="V11">
+        <v>26929000.0</v>
+      </c>
+      <c r="W11">
+        <v>18520000.0</v>
+      </c>
+      <c r="X11">
+        <v>14465000.0</v>
+      </c>
+      <c r="Y11">
+        <v>15902000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-2258000.0</v>
+      </c>
+      <c r="AA11">
+        <v>2273000.0</v>
+      </c>
+      <c r="AB11">
+        <v>638000.0</v>
+      </c>
+      <c r="AC11">
+        <v>629000.0</v>
+      </c>
+      <c r="AD11">
+        <v>2929000.0</v>
+      </c>
+      <c r="AE11">
+        <v>1191000.0</v>
+      </c>
+      <c r="AF11">
+        <v>2395000.0</v>
+      </c>
+      <c r="AG11">
+        <v>3812000.0</v>
+      </c>
+      <c r="AH11">
+        <v>6291000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-8465000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>1789000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-2128000.0</v>
+      </c>
+      <c r="AL11">
+        <v>14890000.0</v>
+      </c>
+      <c r="AM11">
+        <v>15809000.0</v>
+      </c>
+      <c r="AN11">
+        <v>17463000.0</v>
+      </c>
+      <c r="AO11">
+        <v>17896000.0</v>
+      </c>
+      <c r="AP11">
+        <v>19291000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>16630000.0</v>
+      </c>
+      <c r="AR11">
+        <v>7015000.0</v>
+      </c>
+      <c r="AS11">
+        <v>8199000.0</v>
+      </c>
+      <c r="AT11">
+        <v>12295000.0</v>
+      </c>
+      <c r="AU11">
+        <v>4585000.0</v>
+      </c>
+      <c r="AV11">
+        <v>2839000.0</v>
+      </c>
+      <c r="AW11">
+        <v>9186000.0</v>
+      </c>
+      <c r="AX11">
+        <v>14227000.0</v>
+      </c>
+      <c r="AY11">
+        <v>9319000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>9627000.0</v>
+      </c>
+      <c r="BA11">
+        <v>14922000.0</v>
+      </c>
+      <c r="BB11">
+        <v>17090000.0</v>
+      </c>
+      <c r="BC11">
+        <v>9350000.0</v>
+      </c>
+      <c r="BD11">
+        <v>9253000.0</v>
+      </c>
+      <c r="BE11">
+        <v>10807000.0</v>
+      </c>
+      <c r="BF11">
+        <v>6735000.0</v>
+      </c>
+      <c r="BG11">
+        <v>3664000.0</v>
+      </c>
+      <c r="BH11">
+        <v>428000.0</v>
+      </c>
+      <c r="BI11">
+        <v>537000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>1801000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-4639000.0</v>
+      </c>
+      <c r="BL11">
+        <v>704000.0</v>
+      </c>
+      <c r="BM11">
+        <v>2382000.0</v>
+      </c>
+      <c r="BN11">
+        <v>5313000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-621000.0</v>
+      </c>
+      <c r="BP11">
+        <v>3990000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>6159000.0</v>
+      </c>
+      <c r="BR11">
+        <v>3889559.0</v>
+      </c>
+      <c r="BS11">
+        <v>1339614.0</v>
+      </c>
+      <c r="BT11">
+        <v>-21508928.0</v>
+      </c>
+      <c r="BU11">
+        <v>1361755.0</v>
+      </c>
+      <c r="BV11">
+        <v>2026754.0</v>
+      </c>
+      <c r="BW11">
+        <v>-951811.0</v>
+      </c>
+      <c r="BX11">
+        <v>1731575.0</v>
+      </c>
+      <c r="BY11">
+        <v>2867998.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2872325.0</v>
+      </c>
+      <c r="CA11">
+        <v>720638.0</v>
+      </c>
+      <c r="CB11">
+        <v>1949266.0</v>
+      </c>
+      <c r="CC11">
+        <v>2075601.0</v>
+      </c>
+      <c r="CD11">
+        <v>2386725.0</v>
+      </c>
+      <c r="CE11">
+        <v>632491.0</v>
+      </c>
+      <c r="CF11">
+        <v>401865.0</v>
+      </c>
+      <c r="CG11">
+        <v>1641536.0</v>
+      </c>
+      <c r="CH11">
+        <v>1174183.0</v>
+      </c>
+      <c r="CI11">
+        <v>-4022.0</v>
+      </c>
+      <c r="CJ11">
+        <v>1321639.0</v>
+      </c>
+      <c r="CK11">
+        <v>934690.0</v>
+      </c>
+      <c r="CL11">
+        <v>247064.0</v>
+      </c>
+      <c r="CM11">
+        <v>-1031476.0</v>
+      </c>
+      <c r="CN11">
+        <v>371783.0</v>
+      </c>
+      <c r="CO11">
+        <v>329202.0</v>
+      </c>
+      <c r="CP11">
+        <v>-12437978.0</v>
+      </c>
+      <c r="CQ11">
+        <v>12784.0</v>
+      </c>
+      <c r="CR11">
+        <v>13732.0</v>
+      </c>
+      <c r="CS11">
+        <v>7142.0</v>
+      </c>
+      <c r="CT11">
+        <v>2036157.0</v>
+      </c>
+      <c r="CU11">
+        <v>-128333.0</v>
+      </c>
+      <c r="CV11">
+        <v>-1712226.0</v>
+      </c>
+      <c r="CW11">
+        <v>-125000.0</v>
+      </c>
+      <c r="CX11">
+        <v>13939.0</v>
+      </c>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+    </row>
+    <row r="12" spans="1:107">
+      <c r="A12" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12">
+        <v>1286000.0</v>
+      </c>
+      <c r="C12">
+        <v>2081000.0</v>
+      </c>
+      <c r="D12">
+        <v>1982000.0</v>
+      </c>
+      <c r="E12">
+        <v>1205000.0</v>
+      </c>
+      <c r="F12">
+        <v>747000.0</v>
+      </c>
+      <c r="G12">
+        <v>1723000.0</v>
+      </c>
+      <c r="H12">
+        <v>1419000.0</v>
+      </c>
+      <c r="I12">
+        <v>732000.0</v>
+      </c>
+      <c r="J12">
+        <v>607000.0</v>
+      </c>
+      <c r="K12">
+        <v>955000.0</v>
+      </c>
+      <c r="L12">
+        <v>646000.0</v>
+      </c>
+      <c r="M12">
+        <v>139000.0</v>
+      </c>
+      <c r="N12">
+        <v>170000.0</v>
+      </c>
+      <c r="O12">
+        <v>508000.0</v>
+      </c>
+      <c r="P12">
+        <v>420000.0</v>
+      </c>
+      <c r="Q12">
+        <v>433000.0</v>
+      </c>
+      <c r="R12">
+        <v>531000.0</v>
+      </c>
+      <c r="S12">
+        <v>594000.0</v>
+      </c>
+      <c r="T12">
+        <v>466000.0</v>
+      </c>
+      <c r="U12">
+        <v>544000.0</v>
+      </c>
+      <c r="V12">
+        <v>563000.0</v>
+      </c>
+      <c r="W12">
+        <v>550000.0</v>
+      </c>
+      <c r="X12">
+        <v>1490000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1316000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2663000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2885000.0</v>
+      </c>
+      <c r="AB12">
+        <v>3046000.0</v>
+      </c>
+      <c r="AC12">
+        <v>2627000.0</v>
+      </c>
+      <c r="AD12">
+        <v>2529000.0</v>
+      </c>
+      <c r="AE12">
+        <v>2548000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2274000.0</v>
+      </c>
+      <c r="AG12">
+        <v>2001000.0</v>
+      </c>
+      <c r="AH12">
+        <v>2815000.0</v>
+      </c>
+      <c r="AI12">
+        <v>2999000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2963000.0</v>
+      </c>
+      <c r="AK12">
+        <v>2391000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2455000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1939000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2175000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2012000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1991000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2140000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2323000.0</v>
+      </c>
+      <c r="AS12">
+        <v>7251000.0</v>
+      </c>
+      <c r="AT12">
+        <v>3248000.0</v>
+      </c>
+      <c r="AU12">
+        <v>3192000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2914000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1984000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1771000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1771000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2046000.0</v>
+      </c>
+      <c r="BA12">
+        <v>6673000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1210000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1240000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1344000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1987000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1439000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1629000.0</v>
+      </c>
+      <c r="BH12">
+        <v>2477000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1941000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>2024000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1453000.0</v>
+      </c>
+      <c r="BL12">
+        <v>1035000.0</v>
+      </c>
+      <c r="BM12">
+        <v>1171000.0</v>
+      </c>
+      <c r="BN12">
+        <v>1067000.0</v>
+      </c>
+      <c r="BO12">
+        <v>1235000.0</v>
+      </c>
+      <c r="BP12">
+        <v>1191000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>1331000.0</v>
+      </c>
+      <c r="BR12">
+        <v>1207857.0</v>
+      </c>
+      <c r="BS12">
+        <v>1218819.0</v>
+      </c>
+      <c r="BT12">
+        <v>101381563.0</v>
+      </c>
+      <c r="BU12">
+        <v>1218819.0</v>
+      </c>
+      <c r="BV12">
+        <v>2334559.0</v>
+      </c>
+      <c r="BW12">
+        <v>2287609.0</v>
+      </c>
+      <c r="BX12">
+        <v>1646813.0</v>
+      </c>
+      <c r="BY12">
+        <v>3797917.0</v>
+      </c>
+      <c r="BZ12">
+        <v>1267006.0</v>
+      </c>
+      <c r="CA12">
+        <v>561724.0</v>
+      </c>
+      <c r="CB12">
+        <v>745812.0</v>
+      </c>
+      <c r="CC12">
+        <v>1771416.0</v>
+      </c>
+      <c r="CD12">
+        <v>259211.0</v>
+      </c>
+      <c r="CE12">
+        <v>2642759.0</v>
+      </c>
+      <c r="CF12">
+        <v>34941.0</v>
+      </c>
+      <c r="CG12">
+        <v>4414499.0</v>
+      </c>
+      <c r="CH12"/>
+      <c r="CI12">
+        <v>123141.0</v>
+      </c>
+      <c r="CJ12">
+        <v>3002414.0</v>
+      </c>
+      <c r="CK12">
+        <v>1090692.0</v>
+      </c>
+      <c r="CL12">
+        <v>2528855.0</v>
+      </c>
+      <c r="CM12">
+        <v>2114382.0</v>
+      </c>
+      <c r="CN12">
+        <v>2416880.0</v>
+      </c>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12">
+        <v>136031.0</v>
+      </c>
+      <c r="CR12">
+        <v>144243.0</v>
+      </c>
+      <c r="CS12">
+        <v>41635.0</v>
+      </c>
+      <c r="CT12">
+        <v>457355.0</v>
+      </c>
+      <c r="CU12">
+        <v>2698929.0</v>
+      </c>
+      <c r="CV12">
+        <v>2399317.0</v>
+      </c>
+      <c r="CW12">
+        <v>1788707.0</v>
+      </c>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+    </row>
+    <row r="13" spans="1:107">
+      <c r="A13" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>153000.0</v>
+      </c>
+      <c r="N13">
+        <v>1030000.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
+        <v>2662000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2885000.0</v>
+      </c>
+      <c r="AB13">
+        <v>3039000.0</v>
+      </c>
+      <c r="AC13">
+        <v>2627000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2529000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+    </row>
+    <row r="14" spans="1:107">
+      <c r="A14" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
+      <c r="CX14"/>
+      <c r="CY14"/>
+      <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+    </row>
+    <row r="15" spans="1:107">
+      <c r="A15" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15">
+        <v>16222000.0</v>
+      </c>
+      <c r="C15">
+        <v>3753000.0</v>
+      </c>
+      <c r="D15">
+        <v>1917000.0</v>
+      </c>
+      <c r="E15">
+        <v>-3411000.0</v>
+      </c>
+      <c r="F15">
+        <v>9735000.0</v>
+      </c>
+      <c r="G15">
+        <v>1663000.0</v>
+      </c>
+      <c r="H15">
+        <v>4134000.0</v>
+      </c>
+      <c r="I15">
+        <v>-2106000.0</v>
+      </c>
+      <c r="J15">
+        <v>26110000.0</v>
+      </c>
+      <c r="K15">
+        <v>7882000.0</v>
+      </c>
+      <c r="L15">
+        <v>2498000.0</v>
+      </c>
+      <c r="M15">
+        <v>3118000.0</v>
+      </c>
+      <c r="N15">
+        <v>12837000.0</v>
+      </c>
+      <c r="O15">
+        <v>11079000.0</v>
+      </c>
+      <c r="P15">
+        <v>9648000.0</v>
+      </c>
+      <c r="Q15">
+        <v>3312000.0</v>
+      </c>
+      <c r="R15">
+        <v>36135000.0</v>
+      </c>
+      <c r="S15">
+        <v>30542000.0</v>
+      </c>
+      <c r="T15">
+        <v>50935000.0</v>
+      </c>
+      <c r="U15">
+        <v>76882000.0</v>
+      </c>
+      <c r="V15">
+        <v>89035000.0</v>
+      </c>
+      <c r="W15">
+        <v>62390000.0</v>
+      </c>
+      <c r="X15">
+        <v>52241000.0</v>
+      </c>
+      <c r="Y15">
+        <v>48385000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-66144000.0</v>
+      </c>
+      <c r="AA15">
+        <v>5731000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1293000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-2108000.0</v>
+      </c>
+      <c r="AD15">
+        <v>9825000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-5725000.0</v>
+      </c>
+      <c r="AF15">
+        <v>6665000.0</v>
+      </c>
+      <c r="AG15">
+        <v>7645000.0</v>
+      </c>
+      <c r="AH15">
+        <v>7664000.0</v>
+      </c>
+      <c r="AI15">
+        <v>11395000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3234000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-2165000.0</v>
+      </c>
+      <c r="AL15">
+        <v>27694000.0</v>
+      </c>
+      <c r="AM15">
+        <v>32453000.0</v>
+      </c>
+      <c r="AN15">
+        <v>32483000.0</v>
+      </c>
+      <c r="AO15">
+        <v>32616000.0</v>
+      </c>
+      <c r="AP15">
+        <v>35647000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>31434000.0</v>
+      </c>
+      <c r="AR15">
+        <v>12466000.0</v>
+      </c>
+      <c r="AS15">
+        <v>14412000.0</v>
+      </c>
+      <c r="AT15">
+        <v>21887000.0</v>
+      </c>
+      <c r="AU15">
+        <v>8121000.0</v>
+      </c>
+      <c r="AV15">
+        <v>5050000.0</v>
+      </c>
+      <c r="AW15">
+        <v>14556000.0</v>
+      </c>
+      <c r="AX15">
+        <v>25056000.0</v>
+      </c>
+      <c r="AY15">
+        <v>20785000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>16987000.0</v>
+      </c>
+      <c r="BA15">
+        <v>26477000.0</v>
+      </c>
+      <c r="BB15">
+        <v>25166000.0</v>
+      </c>
+      <c r="BC15">
+        <v>14576000.0</v>
+      </c>
+      <c r="BD15">
+        <v>21185000.0</v>
+      </c>
+      <c r="BE15">
+        <v>17787000.0</v>
+      </c>
+      <c r="BF15">
+        <v>12468000.0</v>
+      </c>
+      <c r="BG15">
+        <v>4438000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-1591000.0</v>
+      </c>
+      <c r="BI15">
+        <v>791000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1140000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-52836000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-37285000.0</v>
+      </c>
+      <c r="BM15">
+        <v>6211000.0</v>
+      </c>
+      <c r="BN15">
+        <v>4252000.0</v>
+      </c>
+      <c r="BO15">
+        <v>2380000.0</v>
+      </c>
+      <c r="BP15">
+        <v>13305000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>12572000.0</v>
+      </c>
+      <c r="BR15">
+        <v>7415433.0</v>
+      </c>
+      <c r="BS15">
+        <v>2355352.0</v>
+      </c>
+      <c r="BT15">
+        <v>-76231460.0</v>
+      </c>
+      <c r="BU15">
+        <v>2253675.0</v>
+      </c>
+      <c r="BV15">
+        <v>3295893.0</v>
+      </c>
+      <c r="BW15">
+        <v>-1807070.0</v>
+      </c>
+      <c r="BX15">
+        <v>2941800.0</v>
+      </c>
+      <c r="BY15">
+        <v>4690491.0</v>
+      </c>
+      <c r="BZ15">
+        <v>5186314.0</v>
+      </c>
+      <c r="CA15">
+        <v>1551340.0</v>
+      </c>
+      <c r="CB15">
+        <v>2854964.0</v>
+      </c>
+      <c r="CC15">
+        <v>3369316.0</v>
+      </c>
+      <c r="CD15">
+        <v>4199645.0</v>
+      </c>
+      <c r="CE15">
+        <v>1122294.0</v>
+      </c>
+      <c r="CF15">
+        <v>692377.0</v>
+      </c>
+      <c r="CG15">
+        <v>2687263.0</v>
+      </c>
+      <c r="CH15">
+        <v>1545761.0</v>
+      </c>
+      <c r="CI15">
+        <v>-32658.0</v>
+      </c>
+      <c r="CJ15">
+        <v>2243207.0</v>
+      </c>
+      <c r="CK15">
+        <v>1492646.0</v>
+      </c>
+      <c r="CL15">
+        <v>1840176.0</v>
+      </c>
+      <c r="CM15">
+        <v>-1706932.0</v>
+      </c>
+      <c r="CN15">
+        <v>670665.0</v>
+      </c>
+      <c r="CO15">
+        <v>585248.0</v>
+      </c>
+      <c r="CP15">
+        <v>15466394.0</v>
+      </c>
+      <c r="CQ15">
+        <v>231717.0</v>
+      </c>
+      <c r="CR15">
+        <v>251608.0</v>
+      </c>
+      <c r="CS15">
+        <v>-286240.0</v>
+      </c>
+      <c r="CT15">
+        <v>-192412.0</v>
+      </c>
+      <c r="CU15">
+        <v>1275896.0</v>
+      </c>
+      <c r="CV15">
+        <v>-426004.0</v>
+      </c>
+      <c r="CW15">
+        <v>-6120310.0</v>
+      </c>
+      <c r="CX15">
+        <v>-432996.0</v>
+      </c>
+      <c r="CY15">
+        <v>-685445.0</v>
+      </c>
+      <c r="CZ15">
+        <v>-727055.0</v>
+      </c>
+      <c r="DA15">
+        <v>-602475.0</v>
+      </c>
+      <c r="DB15">
+        <v>-547095.0</v>
+      </c>
+      <c r="DC15">
+        <v>-547095.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:107">
+      <c r="A16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>2498000.0</v>
+      </c>
+      <c r="M16">
+        <v>3118000.0</v>
+      </c>
+      <c r="N16">
+        <v>12837000.0</v>
+      </c>
+      <c r="O16">
+        <v>11079000.0</v>
+      </c>
+      <c r="P16">
+        <v>9648000.0</v>
+      </c>
+      <c r="Q16">
+        <v>3312000.0</v>
+      </c>
+      <c r="R16">
+        <v>36135000.0</v>
+      </c>
+      <c r="S16">
+        <v>30542000.0</v>
+      </c>
+      <c r="T16">
+        <v>50935000.0</v>
+      </c>
+      <c r="U16">
+        <v>76882000.0</v>
+      </c>
+      <c r="V16">
+        <v>89036000.0</v>
+      </c>
+      <c r="W16">
+        <v>62390000.0</v>
+      </c>
+      <c r="X16">
+        <v>52241000.0</v>
+      </c>
+      <c r="Y16">
+        <v>48385000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-66146000.0</v>
+      </c>
+      <c r="AA16">
+        <v>5731000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1293000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-2108000.0</v>
+      </c>
+      <c r="AD16">
+        <v>9824000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-5725000.0</v>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+    </row>
+    <row r="17" spans="1:107">
+      <c r="A17" t="s">
+        <v>183</v>
+      </c>
+      <c r="B17">
+        <v>16222000.0</v>
+      </c>
+      <c r="C17">
+        <v>3753000.0</v>
+      </c>
+      <c r="D17">
+        <v>1917000.0</v>
+      </c>
+      <c r="E17">
+        <v>-3411000.0</v>
+      </c>
+      <c r="F17">
+        <v>9735000.0</v>
+      </c>
+      <c r="G17">
+        <v>1663000.0</v>
+      </c>
+      <c r="H17">
+        <v>4134000.0</v>
+      </c>
+      <c r="I17">
+        <v>-2106000.0</v>
+      </c>
+      <c r="J17">
+        <v>26110000.0</v>
+      </c>
+      <c r="K17">
+        <v>7882000.0</v>
+      </c>
+      <c r="L17">
+        <v>2498000.0</v>
+      </c>
+      <c r="M17">
+        <v>3118000.0</v>
+      </c>
+      <c r="N17">
+        <v>12837000.0</v>
+      </c>
+      <c r="O17">
+        <v>11079000.0</v>
+      </c>
+      <c r="P17">
+        <v>9648000.0</v>
+      </c>
+      <c r="Q17">
+        <v>3312000.0</v>
+      </c>
+      <c r="R17">
+        <v>36135000.0</v>
+      </c>
+      <c r="S17">
+        <v>30542000.0</v>
+      </c>
+      <c r="T17">
+        <v>50935000.0</v>
+      </c>
+      <c r="U17">
+        <v>76882000.0</v>
+      </c>
+      <c r="V17">
+        <v>88892000.0</v>
+      </c>
+      <c r="W17">
+        <v>62263000.0</v>
+      </c>
+      <c r="X17">
+        <v>49118000.0</v>
+      </c>
+      <c r="Y17">
+        <v>48385000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-66146000.0</v>
+      </c>
+      <c r="AA17">
+        <v>5731000.0</v>
+      </c>
+      <c r="AB17">
+        <v>1293000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-2108000.0</v>
+      </c>
+      <c r="AD17">
+        <v>9824000.0</v>
+      </c>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+    </row>
+    <row r="18" spans="1:107">
+      <c r="A18" t="s">
+        <v>184</v>
+      </c>
+      <c r="B18">
+        <v>-693000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1527000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1385000.0</v>
+      </c>
+      <c r="E18">
+        <v>-1205000.0</v>
+      </c>
+      <c r="F18">
+        <v>-747000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1723000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1419000.0</v>
+      </c>
+      <c r="I18">
+        <v>-732000.0</v>
+      </c>
+      <c r="J18">
+        <v>-607000.0</v>
+      </c>
+      <c r="K18">
+        <v>-955000.0</v>
+      </c>
+      <c r="L18">
+        <v>-646000.0</v>
+      </c>
+      <c r="M18">
+        <v>153000.0</v>
+      </c>
+      <c r="N18">
+        <v>1030000.0</v>
+      </c>
+      <c r="O18">
+        <v>-508000.0</v>
+      </c>
+      <c r="P18">
+        <v>-420000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-433000.0</v>
+      </c>
+      <c r="R18">
+        <v>-530000.0</v>
+      </c>
+      <c r="S18">
+        <v>-594000.0</v>
+      </c>
+      <c r="T18">
+        <v>-466000.0</v>
+      </c>
+      <c r="U18">
+        <v>-544000.0</v>
+      </c>
+      <c r="V18">
+        <v>-563000.0</v>
+      </c>
+      <c r="W18">
+        <v>-550000.0</v>
+      </c>
+      <c r="X18">
+        <v>-1490000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-1316000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-2662000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-2885000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-3039000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-2627000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-2529000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+    </row>
+    <row r="19" spans="1:107">
+      <c r="A19" t="s">
+        <v>185</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>-2153000.0</v>
+      </c>
+      <c r="O19">
+        <v>840000.0</v>
+      </c>
+      <c r="P19">
+        <v>790000.0</v>
+      </c>
+      <c r="Q19">
+        <v>673000.0</v>
+      </c>
+      <c r="R19">
+        <v>624000.0</v>
+      </c>
+      <c r="S19">
+        <v>751000.0</v>
+      </c>
+      <c r="T19">
+        <v>833000.0</v>
+      </c>
+      <c r="U19">
+        <v>660000.0</v>
+      </c>
+      <c r="V19"/>
+      <c r="W19">
+        <v>952000.0</v>
+      </c>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+    </row>
+    <row r="20" spans="1:107">
+      <c r="A20" t="s">
+        <v>186</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+    </row>
+    <row r="21" spans="1:107">
+      <c r="A21" t="s">
+        <v>187</v>
+      </c>
+      <c r="B21">
+        <v>21563000.0</v>
+      </c>
+      <c r="C21">
+        <v>6525000.0</v>
+      </c>
+      <c r="D21">
+        <v>4115000.0</v>
+      </c>
+      <c r="E21">
+        <v>-3001000.0</v>
+      </c>
+      <c r="F21">
+        <v>14649000.0</v>
+      </c>
+      <c r="G21">
+        <v>4125000.0</v>
+      </c>
+      <c r="H21">
+        <v>6972000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1862000.0</v>
+      </c>
+      <c r="J21">
+        <v>25286000.0</v>
+      </c>
+      <c r="K21">
+        <v>12099000.0</v>
+      </c>
+      <c r="L21">
+        <v>3768000.0</v>
+      </c>
+      <c r="M21">
+        <v>4349000.0</v>
+      </c>
+      <c r="N21">
+        <v>17827000.0</v>
+      </c>
+      <c r="O21">
+        <v>8352000.0</v>
+      </c>
+      <c r="P21">
+        <v>12527000.0</v>
+      </c>
+      <c r="Q21">
+        <v>3917000.0</v>
+      </c>
+      <c r="R21">
+        <v>46652000.0</v>
+      </c>
+      <c r="S21">
+        <v>39722000.0</v>
+      </c>
+      <c r="T21">
+        <v>65392000.0</v>
+      </c>
+      <c r="U21">
+        <v>99886000.0</v>
+      </c>
+      <c r="V21">
+        <v>116131000.0</v>
+      </c>
+      <c r="W21">
+        <v>80381000.0</v>
+      </c>
+      <c r="X21">
+        <v>65073000.0</v>
+      </c>
+      <c r="Y21">
+        <v>65452000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-65749000.0</v>
+      </c>
+      <c r="AA21">
+        <v>10907000.0</v>
+      </c>
+      <c r="AB21">
+        <v>4884000.0</v>
+      </c>
+      <c r="AC21">
+        <v>1143000.0</v>
+      </c>
+      <c r="AD21">
+        <v>15289000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-2033000.0</v>
+      </c>
+      <c r="AF21">
+        <v>11326000.0</v>
+      </c>
+      <c r="AG21">
+        <v>13476000.0</v>
+      </c>
+      <c r="AH21">
+        <v>16415000.0</v>
+      </c>
+      <c r="AI21">
+        <v>5842000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>7989000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-3200000.0</v>
+      </c>
+      <c r="AL21">
+        <v>45053000.0</v>
+      </c>
+      <c r="AM21">
+        <v>50209000.0</v>
+      </c>
+      <c r="AN21">
+        <v>52151000.0</v>
+      </c>
+      <c r="AO21">
+        <v>52524000.0</v>
+      </c>
+      <c r="AP21">
+        <v>56897000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>50148000.0</v>
+      </c>
+      <c r="AR21">
+        <v>21782000.0</v>
+      </c>
+      <c r="AS21">
+        <v>29817000.0</v>
+      </c>
+      <c r="AT21">
+        <v>37324000.0</v>
+      </c>
+      <c r="AU21">
+        <v>15699000.0</v>
+      </c>
+      <c r="AV21">
+        <v>10835000.0</v>
+      </c>
+      <c r="AW21">
+        <v>25770000.0</v>
+      </c>
+      <c r="AX21">
+        <v>43081000.0</v>
+      </c>
+      <c r="AY21">
+        <v>31120000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>28774000.0</v>
+      </c>
+      <c r="BA21">
+        <v>48014000.0</v>
+      </c>
+      <c r="BB21">
+        <v>46866000.0</v>
+      </c>
+      <c r="BC21">
+        <v>28048000.0</v>
+      </c>
+      <c r="BD21">
+        <v>26624000.0</v>
+      </c>
+      <c r="BE21">
+        <v>31296000.0</v>
+      </c>
+      <c r="BF21">
+        <v>25666000.0</v>
+      </c>
+      <c r="BG21">
+        <v>10284000.0</v>
+      </c>
+      <c r="BH21">
+        <v>3434000.0</v>
+      </c>
+      <c r="BI21">
+        <v>3152000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>5349000.0</v>
+      </c>
+      <c r="BK21">
+        <v>-55604000.0</v>
+      </c>
+      <c r="BL21">
+        <v>-36779000.0</v>
+      </c>
+      <c r="BM21">
+        <v>6605000.0</v>
+      </c>
+      <c r="BN21">
+        <v>12525000.0</v>
+      </c>
+      <c r="BO21">
+        <v>1926000.0</v>
+      </c>
+      <c r="BP21">
+        <v>11122000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>16697000.0</v>
+      </c>
+      <c r="BR21">
+        <v>11978038.0</v>
+      </c>
+      <c r="BS21">
+        <v>4579620.0</v>
+      </c>
+      <c r="BT21">
+        <v>-95528544.0</v>
+      </c>
+      <c r="BU21">
+        <v>6248886.0</v>
+      </c>
+      <c r="BV21">
+        <v>7487015.0</v>
+      </c>
+      <c r="BW21">
+        <v>309964.0</v>
+      </c>
+      <c r="BX21">
+        <v>6533607.0</v>
+      </c>
+      <c r="BY21">
+        <v>9808932.0</v>
+      </c>
+      <c r="BZ21">
+        <v>9582744.0</v>
+      </c>
+      <c r="CA21">
+        <v>3618546.0</v>
+      </c>
+      <c r="CB21">
+        <v>5344468.0</v>
+      </c>
+      <c r="CC21">
+        <v>5882904.0</v>
+      </c>
+      <c r="CD21">
+        <v>6611179.0</v>
+      </c>
+      <c r="CE21">
+        <v>1878312.0</v>
+      </c>
+      <c r="CF21">
+        <v>1238087.0</v>
+      </c>
+      <c r="CG21">
+        <v>4816741.0</v>
+      </c>
+      <c r="CH21">
+        <v>5073508.0</v>
+      </c>
+      <c r="CI21">
+        <v>819268.0</v>
+      </c>
+      <c r="CJ21">
+        <v>2422745.0</v>
+      </c>
+      <c r="CK21">
+        <v>2865470.0</v>
+      </c>
+      <c r="CL21">
+        <v>3738060.0</v>
+      </c>
+      <c r="CM21">
+        <v>-2161246.0</v>
+      </c>
+      <c r="CN21">
+        <v>1301886.0</v>
+      </c>
+      <c r="CO21">
+        <v>2349212.0</v>
+      </c>
+      <c r="CP21">
+        <v>2584771.0</v>
+      </c>
+      <c r="CQ21">
+        <v>594132.0</v>
+      </c>
+      <c r="CR21">
+        <v>492235.0</v>
+      </c>
+      <c r="CS21">
+        <v>131994.0</v>
+      </c>
+      <c r="CT21">
+        <v>2301100.0</v>
+      </c>
+      <c r="CU21">
+        <v>2936270.0</v>
+      </c>
+      <c r="CV21">
+        <v>261087.0</v>
+      </c>
+      <c r="CW21">
+        <v>-3546381.0</v>
+      </c>
+      <c r="CX21">
+        <v>-419057.0</v>
+      </c>
+      <c r="CY21">
+        <v>-685445.0</v>
+      </c>
+      <c r="CZ21">
+        <v>-727055.0</v>
+      </c>
+      <c r="DA21">
+        <v>-602475.0</v>
+      </c>
+      <c r="DB21">
+        <v>-547095.0</v>
+      </c>
+      <c r="DC21">
+        <v>-547095.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:107">
+      <c r="A22" t="s">
+        <v>188</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+    </row>
+    <row r="23" spans="1:107">
+      <c r="A23" t="s">
+        <v>189</v>
+      </c>
+      <c r="B23">
+        <v>157047000.0</v>
+      </c>
+      <c r="C23">
+        <v>129185000.0</v>
+      </c>
+      <c r="D23">
+        <v>120555000.0</v>
+      </c>
+      <c r="E23">
+        <v>88078000.0</v>
+      </c>
+      <c r="F23">
+        <v>126113000.0</v>
+      </c>
+      <c r="G23">
+        <v>111760000.0</v>
+      </c>
+      <c r="H23">
+        <v>122707000.0</v>
+      </c>
+      <c r="I23">
+        <v>90196000.0</v>
+      </c>
+      <c r="J23">
+        <v>133861000.0</v>
+      </c>
+      <c r="K23">
+        <v>125385000.0</v>
+      </c>
+      <c r="L23">
+        <v>121190000.0</v>
+      </c>
+      <c r="M23">
+        <v>109894000.0</v>
+      </c>
+      <c r="N23">
+        <v>126950000.0</v>
+      </c>
+      <c r="O23">
+        <v>114900000.0</v>
+      </c>
+      <c r="P23">
+        <v>108508000.0</v>
+      </c>
+      <c r="Q23">
+        <v>80477000.0</v>
+      </c>
+      <c r="R23">
+        <v>134647000.0</v>
+      </c>
+      <c r="S23">
+        <v>138016000.0</v>
+      </c>
+      <c r="T23">
+        <v>165087000.0</v>
+      </c>
+      <c r="U23">
+        <v>174723000.0</v>
+      </c>
+      <c r="V23">
+        <v>206816000.0</v>
+      </c>
+      <c r="W23">
+        <v>177253000.0</v>
+      </c>
+      <c r="X23">
+        <v>184349000.0</v>
+      </c>
+      <c r="Y23">
+        <v>212513000.0</v>
+      </c>
+      <c r="Z23">
+        <v>200725000.0</v>
+      </c>
+      <c r="AA23">
+        <v>155788000.0</v>
+      </c>
+      <c r="AB23">
+        <v>149504000.0</v>
+      </c>
+      <c r="AC23">
+        <v>122522000.0</v>
+      </c>
+      <c r="AD23">
+        <v>160445000.0</v>
+      </c>
+      <c r="AE23">
+        <v>153645000.0</v>
+      </c>
+      <c r="AF23">
+        <v>150377000.0</v>
+      </c>
+      <c r="AG23">
+        <v>125357000.0</v>
+      </c>
+      <c r="AH23">
+        <v>155611000.0</v>
+      </c>
+      <c r="AI23">
+        <v>151534000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>140438000.0</v>
+      </c>
+      <c r="AK23">
+        <v>132221000.0</v>
+      </c>
+      <c r="AL23">
+        <v>184133000.0</v>
+      </c>
+      <c r="AM23">
+        <v>183314000.0</v>
+      </c>
+      <c r="AN23">
+        <v>181377000.0</v>
+      </c>
+      <c r="AO23">
+        <v>154427000.0</v>
+      </c>
+      <c r="AP23">
+        <v>164220000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>160638000.0</v>
+      </c>
+      <c r="AR23">
+        <v>121460000.0</v>
+      </c>
+      <c r="AS23">
+        <v>117946000.0</v>
+      </c>
+      <c r="AT23">
+        <v>143673000.0</v>
+      </c>
+      <c r="AU23">
+        <v>114851000.0</v>
+      </c>
+      <c r="AV23">
+        <v>97611000.0</v>
+      </c>
+      <c r="AW23">
+        <v>106099000.0</v>
+      </c>
+      <c r="AX23">
+        <v>127344000.0</v>
+      </c>
+      <c r="AY23">
+        <v>114761000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>110520000.0</v>
+      </c>
+      <c r="BA23">
+        <v>123006000.0</v>
+      </c>
+      <c r="BB23">
+        <v>131851000.0</v>
+      </c>
+      <c r="BC23">
+        <v>108194000.0</v>
+      </c>
+      <c r="BD23">
+        <v>109936000.0</v>
+      </c>
+      <c r="BE23">
+        <v>104699000.0</v>
+      </c>
+      <c r="BF23">
+        <v>104177000.0</v>
+      </c>
+      <c r="BG23">
+        <v>87841000.0</v>
+      </c>
+      <c r="BH23">
+        <v>88865000.0</v>
+      </c>
+      <c r="BI23">
+        <v>96039000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>106408000.0</v>
+      </c>
+      <c r="BK23">
+        <v>93933000.0</v>
+      </c>
+      <c r="BL23">
+        <v>93605000.0</v>
+      </c>
+      <c r="BM23">
+        <v>88279000.0</v>
+      </c>
+      <c r="BN23">
+        <v>93227000.0</v>
+      </c>
+      <c r="BO23">
+        <v>87453000.0</v>
+      </c>
+      <c r="BP23">
+        <v>97686000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>85539000.0</v>
+      </c>
+      <c r="BR23">
+        <v>87558596.0</v>
+      </c>
+      <c r="BS23">
+        <v>79132732.0</v>
+      </c>
+      <c r="BT23">
+        <v>168755227.0</v>
+      </c>
+      <c r="BU23">
+        <v>72230633.0</v>
+      </c>
+      <c r="BV23">
+        <v>75620347.0</v>
+      </c>
+      <c r="BW23">
+        <v>66254517.0</v>
+      </c>
+      <c r="BX23">
+        <v>64862683.0</v>
+      </c>
+      <c r="BY23">
+        <v>65032616.0</v>
+      </c>
+      <c r="BZ23">
+        <v>73217335.0</v>
+      </c>
+      <c r="CA23">
+        <v>50748077.0</v>
+      </c>
+      <c r="CB23">
+        <v>46038028.0</v>
+      </c>
+      <c r="CC23">
+        <v>42119930.0</v>
+      </c>
+      <c r="CD23">
+        <v>45714339.0</v>
+      </c>
+      <c r="CE23">
+        <v>37175914.0</v>
+      </c>
+      <c r="CF23">
+        <v>34781093.0</v>
+      </c>
+      <c r="CG23">
+        <v>27832959.0</v>
+      </c>
+      <c r="CH23">
+        <v>31382239.0</v>
+      </c>
+      <c r="CI23">
+        <v>30743353.0</v>
+      </c>
+      <c r="CJ23">
+        <v>27181312.0</v>
+      </c>
+      <c r="CK23">
+        <v>25300155.0</v>
+      </c>
+      <c r="CL23">
+        <v>29411855.0</v>
+      </c>
+      <c r="CM23">
+        <v>29072017.0</v>
+      </c>
+      <c r="CN23">
+        <v>27934973.0</v>
+      </c>
+      <c r="CO23">
+        <v>26866947.0</v>
+      </c>
+      <c r="CP23">
+        <v>28418483.0</v>
+      </c>
+      <c r="CQ23">
+        <v>24344981.0</v>
+      </c>
+      <c r="CR23">
+        <v>22977850.0</v>
+      </c>
+      <c r="CS23">
+        <v>20426768.0</v>
+      </c>
+      <c r="CT23">
+        <v>21484617.0</v>
+      </c>
+      <c r="CU23">
+        <v>18669765.0</v>
+      </c>
+      <c r="CV23">
+        <v>19657595.0</v>
+      </c>
+      <c r="CW23">
+        <v>14782450.0</v>
+      </c>
+      <c r="CX23">
+        <v>468084.0</v>
+      </c>
+      <c r="CY23">
+        <v>698812.0</v>
+      </c>
+      <c r="CZ23">
+        <v>727055.0</v>
+      </c>
+      <c r="DA23">
+        <v>602475.0</v>
+      </c>
+      <c r="DB23">
+        <v>547095.0</v>
+      </c>
+      <c r="DC23">
+        <v>547095.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:107">
+      <c r="A24" t="s">
+        <v>190</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+    </row>
+    <row r="25" spans="1:107">
+      <c r="A25" t="s">
+        <v>191</v>
+      </c>
+      <c r="B25">
+        <v>7605000.0</v>
+      </c>
+      <c r="C25">
+        <v>7241000.0</v>
+      </c>
+      <c r="D25">
+        <v>8029000.0</v>
+      </c>
+      <c r="E25">
+        <v>8436000.0</v>
+      </c>
+      <c r="F25">
+        <v>7985000.0</v>
+      </c>
+      <c r="G25">
+        <v>7599000.0</v>
+      </c>
+      <c r="H25">
+        <v>8213000.0</v>
+      </c>
+      <c r="I25">
+        <v>8048000.0</v>
+      </c>
+      <c r="J25">
+        <v>8267000.0</v>
+      </c>
+      <c r="K25">
+        <v>6964000.0</v>
+      </c>
+      <c r="L25">
+        <v>8074000.0</v>
+      </c>
+      <c r="M25">
+        <v>9253000.0</v>
+      </c>
+      <c r="N25">
+        <v>9641000.0</v>
+      </c>
+      <c r="O25">
+        <v>6624000.0</v>
+      </c>
+      <c r="P25">
+        <v>7622000.0</v>
+      </c>
+      <c r="Q25">
+        <v>7549000.0</v>
+      </c>
+      <c r="R25">
+        <v>7660000.0</v>
+      </c>
+      <c r="S25">
+        <v>7203000.0</v>
+      </c>
+      <c r="T25">
+        <v>7744000.0</v>
+      </c>
+      <c r="U25">
+        <v>7466000.0</v>
+      </c>
+      <c r="V25">
+        <v>7442000.0</v>
+      </c>
+      <c r="W25">
+        <v>7004000.0</v>
+      </c>
+      <c r="X25">
+        <v>4241000.0</v>
+      </c>
+      <c r="Y25">
+        <v>12888000.0</v>
+      </c>
+      <c r="Z25">
+        <v>12975000.0</v>
+      </c>
+      <c r="AA25">
+        <v>13090000.0</v>
+      </c>
+      <c r="AB25">
+        <v>13647000.0</v>
+      </c>
+      <c r="AC25">
+        <v>14346000.0</v>
+      </c>
+      <c r="AD25">
+        <v>14235000.0</v>
+      </c>
+      <c r="AE25">
+        <v>13630000.0</v>
+      </c>
+      <c r="AF25">
+        <v>13142000.0</v>
+      </c>
+      <c r="AG25">
+        <v>12852000.0</v>
+      </c>
+      <c r="AH25">
+        <v>13300000.0</v>
+      </c>
+      <c r="AI25">
+        <v>12458000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>12548000.0</v>
+      </c>
+      <c r="AK25">
+        <v>13769000.0</v>
+      </c>
+      <c r="AL25">
+        <v>13026000.0</v>
+      </c>
+      <c r="AM25">
+        <v>13415000.0</v>
+      </c>
+      <c r="AN25">
+        <v>13452000.0</v>
+      </c>
+      <c r="AO25">
+        <v>10320000.0</v>
+      </c>
+      <c r="AP25">
+        <v>10401000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>9770000.0</v>
+      </c>
+      <c r="AR25">
+        <v>10036000.0</v>
+      </c>
+      <c r="AS25">
+        <v>11030000.0</v>
+      </c>
+      <c r="AT25">
+        <v>9697000.0</v>
+      </c>
+      <c r="AU25">
+        <v>8213000.0</v>
+      </c>
+      <c r="AV25">
+        <v>6878000.0</v>
+      </c>
+      <c r="AW25">
+        <v>6105000.0</v>
+      </c>
+      <c r="AX25">
+        <v>5638000.0</v>
+      </c>
+      <c r="AY25">
+        <v>4914000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>5469000.0</v>
+      </c>
+      <c r="BA25">
+        <v>5683000.0</v>
+      </c>
+      <c r="BB25">
+        <v>4707000.0</v>
+      </c>
+      <c r="BC25">
+        <v>3949000.0</v>
+      </c>
+      <c r="BD25">
+        <v>4089000.0</v>
+      </c>
+      <c r="BE25">
+        <v>3985000.0</v>
+      </c>
+      <c r="BF25">
+        <v>4491000.0</v>
+      </c>
+      <c r="BG25">
+        <v>3712000.0</v>
+      </c>
+      <c r="BH25">
+        <v>4570000.0</v>
+      </c>
+      <c r="BI25">
+        <v>3956000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>4154000.0</v>
+      </c>
+      <c r="BK25">
+        <v>3758000.0</v>
+      </c>
+      <c r="BL25">
+        <v>3615000.0</v>
+      </c>
+      <c r="BM25">
+        <v>3408000.0</v>
+      </c>
+      <c r="BN25">
+        <v>2340000.0</v>
+      </c>
+      <c r="BO25">
+        <v>3945000.0</v>
+      </c>
+      <c r="BP25">
+        <v>4327000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>3011000.0</v>
+      </c>
+      <c r="BR25">
+        <v>2669091.0</v>
+      </c>
+      <c r="BS25">
+        <v>2482472.0</v>
+      </c>
+      <c r="BT25">
+        <v>3484820.0</v>
+      </c>
+      <c r="BU25">
+        <v>4033617.0</v>
+      </c>
+      <c r="BV25">
+        <v>3287511.0</v>
+      </c>
+      <c r="BW25">
+        <v>3144010.0</v>
+      </c>
+      <c r="BX25">
+        <v>3183979.0</v>
+      </c>
+      <c r="BY25">
+        <v>2934241.0</v>
+      </c>
+      <c r="BZ25">
+        <v>3184302.0</v>
+      </c>
+      <c r="CA25">
+        <v>1765640.0</v>
+      </c>
+      <c r="CB25">
+        <v>1294347.0</v>
+      </c>
+      <c r="CC25">
+        <v>1228738.0</v>
+      </c>
+      <c r="CD25">
+        <v>1406447.0</v>
+      </c>
+      <c r="CE25">
+        <v>907442.0</v>
+      </c>
+      <c r="CF25">
+        <v>934294.0</v>
+      </c>
+      <c r="CG25">
+        <v>1038710.0</v>
+      </c>
+      <c r="CH25">
+        <v>1038710.0</v>
+      </c>
+      <c r="CI25">
+        <v>623151.0</v>
+      </c>
+      <c r="CJ25">
+        <v>552466.0</v>
+      </c>
+      <c r="CK25">
+        <v>542588.0</v>
+      </c>
+      <c r="CL25">
+        <v>573727.0</v>
+      </c>
+      <c r="CM25">
+        <v>390714.0</v>
+      </c>
+      <c r="CN25">
+        <v>105315.0</v>
+      </c>
+      <c r="CO25">
+        <v>344634.0</v>
+      </c>
+      <c r="CP25">
+        <v>105315.0</v>
+      </c>
+      <c r="CQ25">
+        <v>338158.0</v>
+      </c>
+      <c r="CR25">
+        <v>147361.0</v>
+      </c>
+      <c r="CS25">
+        <v>396840.0</v>
+      </c>
+      <c r="CT25">
+        <v>196778.0</v>
+      </c>
+      <c r="CU25">
+        <v>184175.0</v>
+      </c>
+      <c r="CV25">
+        <v>99032.0</v>
+      </c>
+      <c r="CW25">
+        <v>447517.0</v>
+      </c>
+      <c r="CX25">
+        <v>-13938.0</v>
+      </c>
+      <c r="CY25">
+        <v>13938.0</v>
+      </c>
+      <c r="CZ25">
+        <v>13438.0</v>
+      </c>
+      <c r="DA25">
+        <v>13574.0</v>
+      </c>
+      <c r="DB25">
+        <v>1935.0</v>
+      </c>
+      <c r="DC25"/>
+    </row>
+    <row r="26" spans="1:107">
+      <c r="A26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B26">
+        <v>2452000.0</v>
+      </c>
+      <c r="C26">
+        <v>2412000.0</v>
+      </c>
+      <c r="D26">
+        <v>2433000.0</v>
+      </c>
+      <c r="E26">
+        <v>3007000.0</v>
+      </c>
+      <c r="F26">
+        <v>1962000.0</v>
+      </c>
+      <c r="G26">
+        <v>2869000.0</v>
+      </c>
+      <c r="H26">
+        <v>2221000.0</v>
+      </c>
+      <c r="I26">
+        <v>2515000.0</v>
+      </c>
+      <c r="J26">
+        <v>1774000.0</v>
+      </c>
+      <c r="K26">
+        <v>1969000.0</v>
+      </c>
+      <c r="L26">
+        <v>1724000.0</v>
+      </c>
+      <c r="M26">
+        <v>1799000.0</v>
+      </c>
+      <c r="N26">
+        <v>1875000.0</v>
+      </c>
+      <c r="O26">
+        <v>2133000.0</v>
+      </c>
+      <c r="P26">
+        <v>1869000.0</v>
+      </c>
+      <c r="Q26">
+        <v>1673000.0</v>
+      </c>
+      <c r="R26">
+        <v>1994000.0</v>
+      </c>
+      <c r="S26">
+        <v>1716000.0</v>
+      </c>
+      <c r="T26">
+        <v>1744000.0</v>
+      </c>
+      <c r="U26">
+        <v>1808000.0</v>
+      </c>
+      <c r="V26">
+        <v>1963000.0</v>
+      </c>
+      <c r="W26">
+        <v>1757000.0</v>
+      </c>
+      <c r="X26">
+        <v>1855000.0</v>
+      </c>
+      <c r="Y26">
+        <v>2965000.0</v>
+      </c>
+      <c r="Z26">
+        <v>2952000.0</v>
+      </c>
+      <c r="AA26">
+        <v>3192000.0</v>
+      </c>
+      <c r="AB26">
+        <v>2988000.0</v>
+      </c>
+      <c r="AC26">
+        <v>3229000.0</v>
+      </c>
+      <c r="AD26">
+        <v>3508000.0</v>
+      </c>
+      <c r="AE26">
+        <v>3297000.0</v>
+      </c>
+      <c r="AF26">
+        <v>3251000.0</v>
+      </c>
+      <c r="AG26">
+        <v>2810000.0</v>
+      </c>
+      <c r="AH26">
+        <v>2682000.0</v>
+      </c>
+      <c r="AI26">
+        <v>3148000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>2746000.0</v>
+      </c>
+      <c r="AK26">
+        <v>2786000.0</v>
+      </c>
+      <c r="AL26">
+        <v>2623000.0</v>
+      </c>
+      <c r="AM26">
+        <v>2764000.0</v>
+      </c>
+      <c r="AN26">
+        <v>2698000.0</v>
+      </c>
+      <c r="AO26">
+        <v>2152000.0</v>
+      </c>
+      <c r="AP26">
+        <v>2393000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>2521000.0</v>
+      </c>
+      <c r="AR26">
+        <v>2695000.0</v>
+      </c>
+      <c r="AS26">
+        <v>2396000.0</v>
+      </c>
+      <c r="AT26">
+        <v>2113000.0</v>
+      </c>
+      <c r="AU26">
+        <v>1901000.0</v>
+      </c>
+      <c r="AV26">
+        <v>1473000.0</v>
+      </c>
+      <c r="AW26">
+        <v>1457000.0</v>
+      </c>
+      <c r="AX26">
+        <v>1529000.0</v>
+      </c>
+      <c r="AY26">
+        <v>1456000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>1305000.0</v>
+      </c>
+      <c r="BA26">
+        <v>1358000.0</v>
+      </c>
+      <c r="BB26">
+        <v>1388000.0</v>
+      </c>
+      <c r="BC26">
+        <v>942000.0</v>
+      </c>
+      <c r="BD26">
+        <v>1278000.0</v>
+      </c>
+      <c r="BE26">
+        <v>1143000.0</v>
+      </c>
+      <c r="BF26">
+        <v>973000.0</v>
+      </c>
+      <c r="BG26">
+        <v>992000.0</v>
+      </c>
+      <c r="BH26">
+        <v>1241000.0</v>
+      </c>
+      <c r="BI26">
+        <v>1597000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>1545000.0</v>
+      </c>
+      <c r="BK26">
+        <v>1433000.0</v>
+      </c>
+      <c r="BL26">
+        <v>1229000.0</v>
+      </c>
+      <c r="BM26">
+        <v>1068000.0</v>
+      </c>
+      <c r="BN26">
+        <v>1212000.0</v>
+      </c>
+      <c r="BO26">
+        <v>1166000.0</v>
+      </c>
+      <c r="BP26">
+        <v>1041000.0</v>
+      </c>
+      <c r="BQ26">
+        <v>880000.0</v>
+      </c>
+      <c r="BR26">
+        <v>813511.0</v>
+      </c>
+      <c r="BS26">
+        <v>700455.0</v>
+      </c>
+      <c r="BT26">
+        <v>617071.0</v>
+      </c>
+      <c r="BU26">
+        <v>774963.0</v>
+      </c>
+      <c r="BV26">
+        <v>536303.0</v>
+      </c>
+      <c r="BW26">
+        <v>521204.0</v>
+      </c>
+      <c r="BX26">
+        <v>476468.0</v>
+      </c>
+      <c r="BY26">
+        <v>412537.0</v>
+      </c>
+      <c r="BZ26">
+        <v>411348.0</v>
+      </c>
+      <c r="CA26">
+        <v>306172.0</v>
+      </c>
+      <c r="CB26">
+        <v>362174.0</v>
+      </c>
+      <c r="CC26">
+        <v>168094.0</v>
+      </c>
+      <c r="CD26">
+        <v>133106.0</v>
+      </c>
+      <c r="CE26">
+        <v>73816.0</v>
+      </c>
+      <c r="CF26">
+        <v>102026.0</v>
+      </c>
+      <c r="CG26">
+        <v>39840.0</v>
+      </c>
+      <c r="CH26">
+        <v>58857.0</v>
+      </c>
+      <c r="CI26">
+        <v>64862.0</v>
+      </c>
+      <c r="CJ26">
+        <v>38184.0</v>
+      </c>
+      <c r="CK26">
+        <v>37139.0</v>
+      </c>
+      <c r="CL26">
+        <v>44332.0</v>
+      </c>
+      <c r="CM26">
+        <v>15789.0</v>
+      </c>
+      <c r="CN26">
+        <v>169145.0</v>
+      </c>
+      <c r="CO26">
+        <v>328618.0</v>
+      </c>
+      <c r="CP26">
+        <v>536950.0</v>
+      </c>
+      <c r="CQ26">
+        <v>66879.0</v>
+      </c>
+      <c r="CR26">
+        <v>106344.0</v>
+      </c>
+      <c r="CS26">
+        <v>195369.0</v>
+      </c>
+      <c r="CT26">
+        <v>232781.0</v>
+      </c>
+      <c r="CU26">
+        <v>112151.0</v>
+      </c>
+      <c r="CV26">
+        <v>140580.0</v>
+      </c>
+      <c r="CW26">
+        <v>143677.0</v>
+      </c>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+    </row>
+    <row r="27" spans="1:107">
+      <c r="A27" t="s">
+        <v>193</v>
+      </c>
+      <c r="B27">
+        <v>11339000.0</v>
+      </c>
+      <c r="C27">
+        <v>11171000.0</v>
+      </c>
+      <c r="D27">
+        <v>10336000.0</v>
+      </c>
+      <c r="E27">
+        <v>8752000.0</v>
+      </c>
+      <c r="F27">
+        <v>11475000.0</v>
+      </c>
+      <c r="G27">
+        <v>10336000.0</v>
+      </c>
+      <c r="H27">
+        <v>9574000.0</v>
+      </c>
+      <c r="I27">
+        <v>9837000.0</v>
+      </c>
+      <c r="J27">
+        <v>9463000.0</v>
+      </c>
+      <c r="K27">
+        <v>10108000.0</v>
+      </c>
+      <c r="L27">
+        <v>10952000.0</v>
+      </c>
+      <c r="M27">
+        <v>10040000.0</v>
+      </c>
+      <c r="N27">
+        <v>9522000.0</v>
+      </c>
+      <c r="O27">
+        <v>9996000.0</v>
+      </c>
+      <c r="P27">
+        <v>9431000.0</v>
+      </c>
+      <c r="Q27">
+        <v>8027000.0</v>
+      </c>
+      <c r="R27">
+        <v>9581000.0</v>
+      </c>
+      <c r="S27">
+        <v>11518000.0</v>
+      </c>
+      <c r="T27">
+        <v>11423000.0</v>
+      </c>
+      <c r="U27">
+        <v>10634000.0</v>
+      </c>
+      <c r="V27">
+        <v>10507000.0</v>
+      </c>
+      <c r="W27">
+        <v>10487000.0</v>
+      </c>
+      <c r="X27">
+        <v>11614000.0</v>
+      </c>
+      <c r="Y27">
+        <v>19269000.0</v>
+      </c>
+      <c r="Z27">
+        <v>19096000.0</v>
+      </c>
+      <c r="AA27">
+        <v>19294000.0</v>
+      </c>
+      <c r="AB27">
+        <v>19352000.0</v>
+      </c>
+      <c r="AC27">
+        <v>16773000.0</v>
+      </c>
+      <c r="AD27">
+        <v>14985000.0</v>
+      </c>
+      <c r="AE27">
+        <v>15373000.0</v>
+      </c>
+      <c r="AF27">
+        <v>15291000.0</v>
+      </c>
+      <c r="AG27">
+        <v>11615000.0</v>
+      </c>
+      <c r="AH27">
+        <v>12595000.0</v>
+      </c>
+      <c r="AI27">
+        <v>16142000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>15351000.0</v>
+      </c>
+      <c r="AK27">
+        <v>11718000.0</v>
+      </c>
+      <c r="AL27">
+        <v>12565000.0</v>
+      </c>
+      <c r="AM27">
+        <v>15052000.0</v>
+      </c>
+      <c r="AN27">
+        <v>12527000.0</v>
+      </c>
+      <c r="AO27">
+        <v>9195000.0</v>
+      </c>
+      <c r="AP27">
+        <v>8997000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>11505000.0</v>
+      </c>
+      <c r="AR27">
+        <v>12536000.0</v>
+      </c>
+      <c r="AS27">
+        <v>9219000.0</v>
+      </c>
+      <c r="AT27">
+        <v>9149000.0</v>
+      </c>
+      <c r="AU27">
+        <v>10088000.0</v>
+      </c>
+      <c r="AV27">
+        <v>8850000.0</v>
+      </c>
+      <c r="AW27">
+        <v>7947000.0</v>
+      </c>
+      <c r="AX27">
+        <v>9365000.0</v>
+      </c>
+      <c r="AY27">
+        <v>8921000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>7681000.0</v>
+      </c>
+      <c r="BA27">
+        <v>7548000.0</v>
+      </c>
+      <c r="BB27">
+        <v>6817000.0</v>
+      </c>
+      <c r="BC27">
+        <v>8333000.0</v>
+      </c>
+      <c r="BD27">
+        <v>8042000.0</v>
+      </c>
+      <c r="BE27">
+        <v>6828000.0</v>
+      </c>
+      <c r="BF27">
+        <v>6495000.0</v>
+      </c>
+      <c r="BG27">
+        <v>8062000.0</v>
+      </c>
+      <c r="BH27">
+        <v>8636000.0</v>
+      </c>
+      <c r="BI27">
+        <v>8714000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>9083000.0</v>
+      </c>
+      <c r="BK27">
+        <v>9573000.0</v>
+      </c>
+      <c r="BL27">
+        <v>9781000.0</v>
+      </c>
+      <c r="BM27">
+        <v>8822000.0</v>
+      </c>
+      <c r="BN27">
+        <v>6848000.0</v>
+      </c>
+      <c r="BO27">
+        <v>8703000.0</v>
+      </c>
+      <c r="BP27">
+        <v>8461000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>7045000.0</v>
+      </c>
+      <c r="BR27">
+        <v>6054847.0</v>
+      </c>
+      <c r="BS27">
+        <v>7244038.0</v>
+      </c>
+      <c r="BT27">
+        <v>7375909000.0</v>
+      </c>
+      <c r="BU27">
+        <v>7244038.0</v>
+      </c>
+      <c r="BV27">
+        <v>27856532000.0</v>
+      </c>
+      <c r="BW27">
+        <v>6884341.0</v>
+      </c>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27">
+        <v>22361622000.0</v>
+      </c>
+      <c r="CA27">
+        <v>6059236000.0</v>
+      </c>
+      <c r="CB27">
+        <v>4573201.0</v>
+      </c>
+      <c r="CC27"/>
+      <c r="CD27">
+        <v>16546671.0</v>
+      </c>
+      <c r="CE27">
+        <v>4143553.0</v>
+      </c>
+      <c r="CF27"/>
+      <c r="CG27">
+        <v>5629577.0</v>
+      </c>
+      <c r="CH27"/>
+      <c r="CI27">
+        <v>3180184.0</v>
+      </c>
+      <c r="CJ27">
+        <v>3160186.0</v>
+      </c>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27">
+        <v>3180184.0</v>
+      </c>
+      <c r="CN27">
+        <v>3319079.0</v>
+      </c>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27">
+        <v>2834906000000.0</v>
+      </c>
+      <c r="CR27">
+        <v>2710086000000.0</v>
+      </c>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+    </row>
+    <row r="28" spans="1:107">
+      <c r="A28" t="s">
+        <v>194</v>
+      </c>
+      <c r="B28">
+        <v>17736000.0</v>
+      </c>
+      <c r="C28">
+        <v>15482000.0</v>
+      </c>
+      <c r="D28">
+        <v>13465000.0</v>
+      </c>
+      <c r="E28">
+        <v>13316000.0</v>
+      </c>
+      <c r="F28">
+        <v>12453000.0</v>
+      </c>
+      <c r="G28">
+        <v>12999000.0</v>
+      </c>
+      <c r="H28">
+        <v>15779000.0</v>
+      </c>
+      <c r="I28">
+        <v>13702000.0</v>
+      </c>
+      <c r="J28">
+        <v>19885000.0</v>
+      </c>
+      <c r="K28">
+        <v>16065000.0</v>
+      </c>
+      <c r="L28">
+        <v>15322000.0</v>
+      </c>
+      <c r="M28">
+        <v>14213000.0</v>
+      </c>
+      <c r="N28">
+        <v>12738000.0</v>
+      </c>
+      <c r="O28">
+        <v>15576000.0</v>
+      </c>
+      <c r="P28">
+        <v>15435000.0</v>
+      </c>
+      <c r="Q28">
+        <v>17854000.0</v>
+      </c>
+      <c r="R28">
+        <v>14000000.0</v>
+      </c>
+      <c r="S28">
+        <v>17443000.0</v>
+      </c>
+      <c r="T28">
+        <v>23436000.0</v>
+      </c>
+      <c r="U28">
+        <v>17614000.0</v>
+      </c>
+      <c r="V28">
+        <v>17207000.0</v>
+      </c>
+      <c r="W28">
+        <v>17054000.0</v>
+      </c>
+      <c r="X28">
+        <v>23224000.0</v>
+      </c>
+      <c r="Y28">
+        <v>29080000.0</v>
+      </c>
+      <c r="Z28">
+        <v>26383000.0</v>
+      </c>
+      <c r="AA28">
+        <v>21810000.0</v>
+      </c>
+      <c r="AB28">
+        <v>23082000.0</v>
+      </c>
+      <c r="AC28">
+        <v>26709000.0</v>
+      </c>
+      <c r="AD28">
+        <v>29583000.0</v>
+      </c>
+      <c r="AE28">
+        <v>27026000.0</v>
+      </c>
+      <c r="AF28">
+        <v>26518000.0</v>
+      </c>
+      <c r="AG28">
+        <v>24521000.0</v>
+      </c>
+      <c r="AH28">
+        <v>25712000.0</v>
+      </c>
+      <c r="AI28">
+        <v>21785000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>24713000.0</v>
+      </c>
+      <c r="AK28">
+        <v>29328000.0</v>
+      </c>
+      <c r="AL28">
+        <v>30545000.0</v>
+      </c>
+      <c r="AM28">
+        <v>31286000.0</v>
+      </c>
+      <c r="AN28">
+        <v>30229000.0</v>
+      </c>
+      <c r="AO28">
+        <v>23698000.0</v>
+      </c>
+      <c r="AP28">
+        <v>23781000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>22484000.0</v>
+      </c>
+      <c r="AR28">
+        <v>19202000.0</v>
+      </c>
+      <c r="AS28">
+        <v>17438000.0</v>
+      </c>
+      <c r="AT28">
+        <v>18558000.0</v>
+      </c>
+      <c r="AU28">
+        <v>16136000.0</v>
+      </c>
+      <c r="AV28">
+        <v>13682000.0</v>
+      </c>
+      <c r="AW28">
+        <v>13944000.0</v>
+      </c>
+      <c r="AX28">
+        <v>15770000.0</v>
+      </c>
+      <c r="AY28">
+        <v>17154000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>20177000.0</v>
+      </c>
+      <c r="BA28">
+        <v>15853000.0</v>
+      </c>
+      <c r="BB28">
+        <v>13417000.0</v>
+      </c>
+      <c r="BC28">
+        <v>12776000.0</v>
+      </c>
+      <c r="BD28">
+        <v>12579000.0</v>
+      </c>
+      <c r="BE28">
+        <v>12026000.0</v>
+      </c>
+      <c r="BF28">
+        <v>13729000.0</v>
+      </c>
+      <c r="BG28">
+        <v>10666000.0</v>
+      </c>
+      <c r="BH28">
+        <v>11295000.0</v>
+      </c>
+      <c r="BI28">
+        <v>14675000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>17764000.0</v>
+      </c>
+      <c r="BK28">
+        <v>15135000.0</v>
+      </c>
+      <c r="BL28">
+        <v>14596000.0</v>
+      </c>
+      <c r="BM28">
+        <v>15802000.0</v>
+      </c>
+      <c r="BN28">
+        <v>15612000.0</v>
+      </c>
+      <c r="BO28">
+        <v>13221000.0</v>
+      </c>
+      <c r="BP28">
+        <v>13939000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>10999000.0</v>
+      </c>
+      <c r="BR28">
+        <v>12010262.0</v>
+      </c>
+      <c r="BS28">
+        <v>9063784.0</v>
+      </c>
+      <c r="BT28">
+        <v>9259933000.0</v>
+      </c>
+      <c r="BU28">
+        <v>9063784.0</v>
+      </c>
+      <c r="BV28">
+        <v>38403159000.0</v>
+      </c>
+      <c r="BW28">
+        <v>8904196.0</v>
+      </c>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28">
+        <v>28209529000.0</v>
+      </c>
+      <c r="CA28">
+        <v>7011963000.0</v>
+      </c>
+      <c r="CB28">
+        <v>5774835.0</v>
+      </c>
+      <c r="CC28"/>
+      <c r="CD28">
+        <v>21255031.0</v>
+      </c>
+      <c r="CE28">
+        <v>5177335.0</v>
+      </c>
+      <c r="CF28"/>
+      <c r="CG28">
+        <v>2200541.0</v>
+      </c>
+      <c r="CH28"/>
+      <c r="CI28">
+        <v>6146958.0</v>
+      </c>
+      <c r="CJ28">
+        <v>4799717.0</v>
+      </c>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28">
+        <v>6146958.0</v>
+      </c>
+      <c r="CN28">
+        <v>4580365.0</v>
+      </c>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28">
+        <v>3034081000000.0</v>
+      </c>
+      <c r="CR28">
+        <v>3663186000000.0</v>
+      </c>
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
+      <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
+    </row>
+    <row r="29" spans="1:107">
+      <c r="A29" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29">
+        <v>4572000.0</v>
+      </c>
+      <c r="C29">
+        <v>1618000.0</v>
+      </c>
+      <c r="D29">
+        <v>1090000.0</v>
+      </c>
+      <c r="E29">
+        <v>-690000.0</v>
+      </c>
+      <c r="F29">
+        <v>4161000.0</v>
+      </c>
+      <c r="G29">
+        <v>739000.0</v>
+      </c>
+      <c r="H29">
+        <v>1414000.0</v>
+      </c>
+      <c r="I29">
+        <v>-494000.0</v>
+      </c>
+      <c r="J29">
+        <v>5158000.0</v>
+      </c>
+      <c r="K29">
+        <v>2434000.0</v>
+      </c>
+      <c r="L29">
+        <v>765000.0</v>
+      </c>
+      <c r="M29">
+        <v>1431000.0</v>
+      </c>
+      <c r="N29">
+        <v>3867000.0</v>
+      </c>
+      <c r="O29">
+        <v>3389000.0</v>
+      </c>
+      <c r="P29">
+        <v>3249000.0</v>
+      </c>
+      <c r="Q29">
+        <v>845000.0</v>
+      </c>
+      <c r="R29">
+        <v>10611000.0</v>
+      </c>
+      <c r="S29">
+        <v>9337000.0</v>
+      </c>
+      <c r="T29">
+        <v>14824000.0</v>
+      </c>
+      <c r="U29">
+        <v>23120000.0</v>
+      </c>
+      <c r="V29">
+        <v>27218000.0</v>
+      </c>
+      <c r="W29">
+        <v>18520000.0</v>
+      </c>
+      <c r="X29">
+        <v>14465000.0</v>
+      </c>
+      <c r="Y29">
+        <v>15902000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-2258000.0</v>
+      </c>
+      <c r="AA29">
+        <v>2273000.0</v>
+      </c>
+      <c r="AB29">
+        <v>638000.0</v>
+      </c>
+      <c r="AC29">
+        <v>629000.0</v>
+      </c>
+      <c r="AD29">
+        <v>2999000.0</v>
+      </c>
+      <c r="AE29">
+        <v>1191000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+    </row>
+    <row r="30" spans="1:107">
+      <c r="A30" t="s">
+        <v>196</v>
+      </c>
+      <c r="B30">
+        <v>31749000.0</v>
+      </c>
+      <c r="C30">
+        <v>29065000.0</v>
+      </c>
+      <c r="D30">
+        <v>26234000.0</v>
+      </c>
+      <c r="E30">
+        <v>25075000.0</v>
+      </c>
+      <c r="F30">
+        <v>25896000.0</v>
+      </c>
+      <c r="G30">
+        <v>23822000.0</v>
+      </c>
+      <c r="H30">
+        <v>27574000.0</v>
+      </c>
+      <c r="I30">
+        <v>26054000.0</v>
+      </c>
+      <c r="J30">
+        <v>31377000.0</v>
+      </c>
+      <c r="K30">
+        <v>27967000.0</v>
+      </c>
+      <c r="L30">
+        <v>27998000.0</v>
+      </c>
+      <c r="M30">
+        <v>26052000.0</v>
+      </c>
+      <c r="N30">
+        <v>24135000.0</v>
+      </c>
+      <c r="O30">
+        <v>27705000.0</v>
+      </c>
+      <c r="P30">
+        <v>26735000.0</v>
+      </c>
+      <c r="Q30">
+        <v>27554000.0</v>
+      </c>
+      <c r="R30">
+        <v>25575000.0</v>
+      </c>
+      <c r="S30">
+        <v>30677000.0</v>
+      </c>
+      <c r="T30">
+        <v>36603000.0</v>
+      </c>
+      <c r="U30">
+        <v>30056000.0</v>
+      </c>
+      <c r="V30">
+        <v>29677000.0</v>
+      </c>
+      <c r="W30">
+        <v>29298000.0</v>
+      </c>
+      <c r="X30">
+        <v>36693000.0</v>
+      </c>
+      <c r="Y30">
+        <v>51314000.0</v>
+      </c>
+      <c r="Z30">
+        <v>48431000.0</v>
+      </c>
+      <c r="AA30">
+        <v>44296000.0</v>
+      </c>
+      <c r="AB30">
+        <v>45422000.0</v>
+      </c>
+      <c r="AC30">
+        <v>46711000.0</v>
+      </c>
+      <c r="AD30">
+        <v>48076000.0</v>
+      </c>
+      <c r="AE30">
+        <v>45696000.0</v>
+      </c>
+      <c r="AF30">
+        <v>45060000.0</v>
+      </c>
+      <c r="AG30">
+        <v>38946000.0</v>
+      </c>
+      <c r="AH30">
+        <v>40989000.0</v>
+      </c>
+      <c r="AI30">
+        <v>41075000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>42810000.0</v>
+      </c>
+      <c r="AK30">
+        <v>43832000.0</v>
+      </c>
+      <c r="AL30">
+        <v>45733000.0</v>
+      </c>
+      <c r="AM30">
+        <v>49102000.0</v>
+      </c>
+      <c r="AN30">
+        <v>45454000.0</v>
+      </c>
+      <c r="AO30">
+        <v>35045000.0</v>
+      </c>
+      <c r="AP30">
+        <v>35171000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>36510000.0</v>
+      </c>
+      <c r="AR30">
+        <v>34433000.0</v>
+      </c>
+      <c r="AS30">
+        <v>29053000.0</v>
+      </c>
+      <c r="AT30">
+        <v>29820000.0</v>
+      </c>
+      <c r="AU30">
+        <v>28125000.0</v>
+      </c>
+      <c r="AV30">
+        <v>24005000.0</v>
+      </c>
+      <c r="AW30">
+        <v>23348000.0</v>
+      </c>
+      <c r="AX30">
+        <v>26664000.0</v>
+      </c>
+      <c r="AY30">
+        <v>27531000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>29163000.0</v>
+      </c>
+      <c r="BA30">
+        <v>24759000.0</v>
+      </c>
+      <c r="BB30">
+        <v>21622000.0</v>
+      </c>
+      <c r="BC30">
+        <v>22051000.0</v>
+      </c>
+      <c r="BD30">
+        <v>21899000.0</v>
+      </c>
+      <c r="BE30">
+        <v>19997000.0</v>
+      </c>
+      <c r="BF30">
+        <v>21197000.0</v>
+      </c>
+      <c r="BG30">
+        <v>19720000.0</v>
+      </c>
+      <c r="BH30">
+        <v>21172000.0</v>
+      </c>
+      <c r="BI30">
+        <v>24986000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>28392000.0</v>
+      </c>
+      <c r="BK30">
+        <v>26141000.0</v>
+      </c>
+      <c r="BL30">
+        <v>25606000.0</v>
+      </c>
+      <c r="BM30">
+        <v>25692000.0</v>
+      </c>
+      <c r="BN30">
+        <v>23672000.0</v>
+      </c>
+      <c r="BO30">
+        <v>23090000.0</v>
+      </c>
+      <c r="BP30">
+        <v>23441000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>18924000.0</v>
+      </c>
+      <c r="BR30">
+        <v>18878620.0</v>
+      </c>
+      <c r="BS30">
+        <v>17008277.0</v>
+      </c>
+      <c r="BT30">
+        <v>115496101.0</v>
+      </c>
+      <c r="BU30">
+        <v>19127190.0</v>
+      </c>
+      <c r="BV30">
+        <v>17980830.0</v>
+      </c>
+      <c r="BW30">
+        <v>16309741.0</v>
+      </c>
+      <c r="BX30">
+        <v>16544633.0</v>
+      </c>
+      <c r="BY30">
+        <v>17399854.0</v>
+      </c>
+      <c r="BZ30">
+        <v>17026381.0</v>
+      </c>
+      <c r="CA30">
+        <v>13377371.0</v>
+      </c>
+      <c r="CB30">
+        <v>10710210.0</v>
+      </c>
+      <c r="CC30">
+        <v>10795211.0</v>
+      </c>
+      <c r="CD30">
+        <v>11579113.0</v>
+      </c>
+      <c r="CE30">
+        <v>9394704.0</v>
+      </c>
+      <c r="CF30">
+        <v>9306715.0</v>
+      </c>
+      <c r="CG30">
+        <v>4782148.0</v>
+      </c>
+      <c r="CH30">
+        <v>8281104.0</v>
+      </c>
+      <c r="CI30">
+        <v>6928906.0</v>
+      </c>
+      <c r="CJ30">
+        <v>7998087.0</v>
+      </c>
+      <c r="CK30">
+        <v>6498930.0</v>
+      </c>
+      <c r="CL30">
+        <v>8482041.0</v>
+      </c>
+      <c r="CM30">
+        <v>9342931.0</v>
+      </c>
+      <c r="CN30">
+        <v>8068589.0</v>
+      </c>
+      <c r="CO30">
+        <v>6605227.0</v>
+      </c>
+      <c r="CP30">
+        <v>8648392.0</v>
+      </c>
+      <c r="CQ30">
+        <v>5818450.0</v>
+      </c>
+      <c r="CR30">
+        <v>6309522.0</v>
+      </c>
+      <c r="CS30">
+        <v>5227494.0</v>
+      </c>
+      <c r="CT30">
+        <v>6525651.0</v>
+      </c>
+      <c r="CU30">
+        <v>3431466.0</v>
+      </c>
+      <c r="CV30">
+        <v>3813643.0</v>
+      </c>
+      <c r="CW30">
+        <v>3957967.0</v>
+      </c>
+      <c r="CX30">
+        <v>459666.0</v>
+      </c>
+      <c r="CY30">
+        <v>693465.0</v>
+      </c>
+      <c r="CZ30">
+        <v>727055.0</v>
+      </c>
+      <c r="DA30">
+        <v>602475.0</v>
+      </c>
+      <c r="DB30">
+        <v>547095.0</v>
+      </c>
+      <c r="DC30">
+        <v>547095.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:107">
+      <c r="A31" t="s">
+        <v>197</v>
+      </c>
+      <c r="B31">
+        <v>-769000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1154000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1108000.0</v>
+      </c>
+      <c r="E31">
+        <v>-1100000.0</v>
+      </c>
+      <c r="F31">
+        <v>-753000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1723000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1424000.0</v>
+      </c>
+      <c r="I31">
+        <v>-738000.0</v>
+      </c>
+      <c r="J31">
+        <v>5982000.0</v>
+      </c>
+      <c r="K31">
+        <v>-966000.0</v>
+      </c>
+      <c r="L31">
+        <v>-505000.0</v>
+      </c>
+      <c r="M31">
+        <v>200000.0</v>
+      </c>
+      <c r="N31">
+        <v>-1124000.0</v>
+      </c>
+      <c r="O31">
+        <v>332000.0</v>
+      </c>
+      <c r="P31">
+        <v>370000.0</v>
+      </c>
+      <c r="Q31">
+        <v>240000.0</v>
+      </c>
+      <c r="R31">
+        <v>94000.0</v>
+      </c>
+      <c r="S31">
+        <v>157000.0</v>
+      </c>
+      <c r="T31">
+        <v>367000.0</v>
+      </c>
+      <c r="U31">
+        <v>116000.0</v>
+      </c>
+      <c r="V31">
+        <v>-22000.0</v>
+      </c>
+      <c r="W31">
+        <v>402000.0</v>
+      </c>
+      <c r="X31">
+        <v>-797000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-6249000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2649000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-806000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2953000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2622000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2534000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2501000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-2266000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2019000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-2460000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-2912000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-2966000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-1093000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-2467000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-1947000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-2205000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2012000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-1958000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-2084000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-2301000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-7206000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-3089000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-2936000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-2905000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-1966000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-3954000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-1744000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-2002000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-6566000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1146000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-1192000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-970000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-1619000.0</v>
+      </c>
+      <c r="BF31">
+        <v>1587000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-1227000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-2058000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-4206000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-2408000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-1627000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-41393000.0</v>
+      </c>
+      <c r="BM31">
+        <v>1988000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-2960000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-2477000.0</v>
+      </c>
+      <c r="BP31">
+        <v>4412000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>2034000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-673046.0</v>
+      </c>
+      <c r="BS31">
+        <v>-827000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-2211844.0</v>
+      </c>
+      <c r="BU31">
+        <v>-2633456.0</v>
+      </c>
+      <c r="BV31">
+        <v>-2164368.0</v>
+      </c>
+      <c r="BW31">
+        <v>-3068845.0</v>
+      </c>
+      <c r="BX31">
+        <v>-1860232.0</v>
+      </c>
+      <c r="BY31">
+        <v>-2250443.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-1524105.0</v>
+      </c>
+      <c r="CA31">
+        <v>-1346568.0</v>
+      </c>
+      <c r="CB31">
+        <v>-540238.0</v>
+      </c>
+      <c r="CC31">
+        <v>-437987.0</v>
+      </c>
+      <c r="CD31">
+        <v>-24809.0</v>
+      </c>
+      <c r="CE31">
+        <v>-123527.0</v>
+      </c>
+      <c r="CF31">
+        <v>-143845.0</v>
+      </c>
+      <c r="CG31">
+        <v>-487942.0</v>
+      </c>
+      <c r="CH31">
+        <v>2353564.0</v>
+      </c>
+      <c r="CI31">
+        <v>-855948.0</v>
+      </c>
+      <c r="CJ31">
+        <v>1142101.0</v>
+      </c>
+      <c r="CK31">
+        <v>-438134.0</v>
+      </c>
+      <c r="CL31">
+        <v>-1650820.0</v>
+      </c>
+      <c r="CM31">
+        <v>-577162.0</v>
+      </c>
+      <c r="CN31">
+        <v>-259438.0</v>
+      </c>
+      <c r="CO31">
+        <v>1434762.0</v>
+      </c>
+      <c r="CP31">
+        <v>-443645.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-349631.0</v>
+      </c>
+      <c r="CR31">
+        <v>371138.0</v>
+      </c>
+      <c r="CS31">
+        <v>-411092.0</v>
+      </c>
+      <c r="CT31">
+        <v>-457355.0</v>
+      </c>
+      <c r="CU31">
+        <v>-1788707.0</v>
+      </c>
+      <c r="CV31">
+        <v>-2399317.0</v>
+      </c>
+      <c r="CW31">
+        <v>-2440112.0</v>
+      </c>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+    </row>
+    <row r="32" spans="1:107">
+      <c r="A32" t="s">
+        <v>198</v>
+      </c>
+      <c r="B32">
+        <v>178388000.0</v>
+      </c>
+      <c r="C32">
+        <v>135710000.0</v>
+      </c>
+      <c r="D32">
+        <v>124670000.0</v>
+      </c>
+      <c r="E32">
+        <v>85077000.0</v>
+      </c>
+      <c r="F32">
+        <v>140762000.0</v>
+      </c>
+      <c r="G32">
+        <v>115885000.0</v>
+      </c>
+      <c r="H32">
+        <v>129679000.0</v>
+      </c>
+      <c r="I32">
+        <v>88334000.0</v>
+      </c>
+      <c r="J32">
+        <v>159147000.0</v>
+      </c>
+      <c r="K32">
+        <v>137484000.0</v>
+      </c>
+      <c r="L32">
+        <v>124958000.0</v>
+      </c>
+      <c r="M32">
+        <v>114243000.0</v>
+      </c>
+      <c r="N32">
+        <v>144777000.0</v>
+      </c>
+      <c r="O32">
+        <v>129036000.0</v>
+      </c>
+      <c r="P32">
+        <v>121035000.0</v>
+      </c>
+      <c r="Q32">
+        <v>84394000.0</v>
+      </c>
+      <c r="R32">
+        <v>181299000.0</v>
+      </c>
+      <c r="S32">
+        <v>177738000.0</v>
+      </c>
+      <c r="T32">
+        <v>230479000.0</v>
+      </c>
+      <c r="U32">
+        <v>274609000.0</v>
+      </c>
+      <c r="V32">
+        <v>322947000.0</v>
+      </c>
+      <c r="W32">
+        <v>257634000.0</v>
+      </c>
+      <c r="X32">
+        <v>248729000.0</v>
+      </c>
+      <c r="Y32">
+        <v>277965000.0</v>
+      </c>
+      <c r="Z32">
+        <v>233638000.0</v>
+      </c>
+      <c r="AA32">
+        <v>166695000.0</v>
+      </c>
+      <c r="AB32">
+        <v>154388000.0</v>
+      </c>
+      <c r="AC32">
+        <v>123665000.0</v>
+      </c>
+      <c r="AD32">
+        <v>175734000.0</v>
+      </c>
+      <c r="AE32">
+        <v>162008000.0</v>
+      </c>
+      <c r="AF32">
+        <v>161703000.0</v>
+      </c>
+      <c r="AG32">
+        <v>138833000.0</v>
+      </c>
+      <c r="AH32">
+        <v>172026000.0</v>
+      </c>
+      <c r="AI32">
+        <v>157376000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>148427000.0</v>
+      </c>
+      <c r="AK32">
+        <v>129021000.0</v>
+      </c>
+      <c r="AL32">
+        <v>229186000.0</v>
+      </c>
+      <c r="AM32">
+        <v>233523000.0</v>
+      </c>
+      <c r="AN32">
+        <v>233528000.0</v>
+      </c>
+      <c r="AO32">
+        <v>206951000.0</v>
+      </c>
+      <c r="AP32">
+        <v>221117000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>210786000.0</v>
+      </c>
+      <c r="AR32">
+        <v>143242000.0</v>
+      </c>
+      <c r="AS32">
+        <v>147763000.0</v>
+      </c>
+      <c r="AT32">
+        <v>180997000.0</v>
+      </c>
+      <c r="AU32">
+        <v>130550000.0</v>
+      </c>
+      <c r="AV32">
+        <v>108446000.0</v>
+      </c>
+      <c r="AW32">
+        <v>131869000.0</v>
+      </c>
+      <c r="AX32">
+        <v>170425000.0</v>
+      </c>
+      <c r="AY32">
+        <v>145881000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>139294000.0</v>
+      </c>
+      <c r="BA32">
+        <v>171020000.0</v>
+      </c>
+      <c r="BB32">
+        <v>178717000.0</v>
+      </c>
+      <c r="BC32">
+        <v>136242000.0</v>
+      </c>
+      <c r="BD32">
+        <v>136560000.0</v>
+      </c>
+      <c r="BE32">
+        <v>135995000.0</v>
+      </c>
+      <c r="BF32">
+        <v>129843000.0</v>
+      </c>
+      <c r="BG32">
+        <v>98125000.0</v>
+      </c>
+      <c r="BH32">
+        <v>92299000.0</v>
+      </c>
+      <c r="BI32">
+        <v>99191000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>111757000.0</v>
+      </c>
+      <c r="BK32">
+        <v>89337000.0</v>
+      </c>
+      <c r="BL32">
+        <v>96321000.0</v>
+      </c>
+      <c r="BM32">
+        <v>94884000.0</v>
+      </c>
+      <c r="BN32">
+        <v>105752000.0</v>
+      </c>
+      <c r="BO32">
+        <v>89379000.0</v>
+      </c>
+      <c r="BP32">
+        <v>108808000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>102236000.0</v>
+      </c>
+      <c r="BR32">
+        <v>99536446.0</v>
+      </c>
+      <c r="BS32">
+        <v>83712352.0</v>
+      </c>
+      <c r="BT32">
+        <v>73226683.0</v>
+      </c>
+      <c r="BU32">
+        <v>78479519.0</v>
+      </c>
+      <c r="BV32">
+        <v>83107362.0</v>
+      </c>
+      <c r="BW32">
+        <v>66564481.0</v>
+      </c>
+      <c r="BX32">
+        <v>71396290.0</v>
+      </c>
+      <c r="BY32">
+        <v>74841548.0</v>
+      </c>
+      <c r="BZ32">
+        <v>82800079.0</v>
+      </c>
+      <c r="CA32">
+        <v>54366623.0</v>
+      </c>
+      <c r="CB32">
+        <v>51382496.0</v>
+      </c>
+      <c r="CC32">
+        <v>48002834.0</v>
+      </c>
+      <c r="CD32">
+        <v>52325518.0</v>
+      </c>
+      <c r="CE32">
+        <v>39054226.0</v>
+      </c>
+      <c r="CF32">
+        <v>36019180.0</v>
+      </c>
+      <c r="CG32">
+        <v>32649700.0</v>
+      </c>
+      <c r="CH32">
+        <v>36455747.0</v>
+      </c>
+      <c r="CI32">
+        <v>31562621.0</v>
+      </c>
+      <c r="CJ32">
+        <v>29604057.0</v>
+      </c>
+      <c r="CK32">
+        <v>28165625.0</v>
+      </c>
+      <c r="CL32">
+        <v>33143029.0</v>
+      </c>
+      <c r="CM32">
+        <v>27918588.0</v>
+      </c>
+      <c r="CN32">
+        <v>29236859.0</v>
+      </c>
+      <c r="CO32">
+        <v>29216159.0</v>
+      </c>
+      <c r="CP32">
+        <v>31003254.0</v>
+      </c>
+      <c r="CQ32">
+        <v>24939113.0</v>
+      </c>
+      <c r="CR32">
+        <v>23470085.0</v>
+      </c>
+      <c r="CS32">
+        <v>20558762.0</v>
+      </c>
+      <c r="CT32">
+        <v>23785717.0</v>
+      </c>
+      <c r="CU32">
+        <v>21606035.0</v>
+      </c>
+      <c r="CV32">
+        <v>19918682.0</v>
+      </c>
+      <c r="CW32">
+        <v>11236069.0</v>
+      </c>
+      <c r="CX32">
+        <v>21151.0</v>
+      </c>
+      <c r="CY32">
+        <v>13367.0</v>
+      </c>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B2">
+        <v>25231000.0</v>
+      </c>
+      <c r="C2">
+        <v>60839000.0</v>
+      </c>
+      <c r="D2">
+        <v>53556000.0</v>
+      </c>
+      <c r="E2">
+        <v>120728000.0</v>
+      </c>
+      <c r="F2">
+        <v>113017000.0</v>
+      </c>
+      <c r="G2">
+        <v>125011000.0</v>
+      </c>
+      <c r="H2">
+        <v>41015000.0</v>
+      </c>
+      <c r="I2">
+        <v>48860000.0</v>
+      </c>
+      <c r="J2">
+        <v>61549000.0</v>
+      </c>
+      <c r="K2">
+        <v>191279000.0</v>
+      </c>
+      <c r="L2">
+        <v>42222000.0</v>
+      </c>
+      <c r="M2">
+        <v>68860000.0</v>
+      </c>
+      <c r="N2">
+        <v>100487000.0</v>
+      </c>
+      <c r="O2">
+        <v>56717000.0</v>
+      </c>
+      <c r="P2">
+        <v>58292000.0</v>
+      </c>
+      <c r="Q2">
+        <v>39855000.0</v>
+      </c>
+      <c r="R2">
+        <v>39822000.0</v>
+      </c>
+      <c r="S2">
+        <v>4359000.0</v>
+      </c>
+      <c r="T2">
+        <v>4065328.0</v>
+      </c>
+      <c r="U2">
+        <v>731306.0</v>
+      </c>
+      <c r="V2">
+        <v>4081475.0</v>
+      </c>
+      <c r="W2">
+        <v>5510663.0</v>
+      </c>
+      <c r="X2">
+        <v>12182010.0</v>
+      </c>
+      <c r="Y2">
+        <v>20012491.0</v>
+      </c>
+      <c r="Z2">
+        <v>69110.0</v>
+      </c>
+      <c r="AA2">
+        <v>1000.0</v>
+      </c>
+      <c r="AB2">
+        <v>34485.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B3">
+        <v>23841000</v>
+      </c>
+      <c r="C3">
+        <v>21792000</v>
+      </c>
+      <c r="D3">
+        <v>90945000</v>
+      </c>
+      <c r="E3">
+        <v>89899000</v>
+      </c>
+      <c r="F3">
+        <v>24255000</v>
+      </c>
+      <c r="G3">
+        <v>22684000</v>
+      </c>
+      <c r="H3">
+        <v>14744000</v>
+      </c>
+      <c r="I3">
+        <v>34465000</v>
+      </c>
+      <c r="J3">
+        <v>19050000</v>
+      </c>
+      <c r="K3">
+        <v>35514000</v>
+      </c>
+      <c r="L3">
+        <v>30917000</v>
+      </c>
+      <c r="M3">
+        <v>28591000</v>
+      </c>
+      <c r="N3">
+        <v>62794000</v>
+      </c>
+      <c r="O3">
+        <v>41523000</v>
+      </c>
+      <c r="P3">
+        <v>14585000</v>
+      </c>
+      <c r="Q3">
+        <v>20915000</v>
+      </c>
+      <c r="R3">
+        <v>17720000</v>
+      </c>
+      <c r="S3">
+        <v>9482000</v>
+      </c>
+      <c r="T3">
+        <v>14066992</v>
+      </c>
+      <c r="U3">
+        <v>15764834</v>
+      </c>
+      <c r="V3">
+        <v>15663037</v>
+      </c>
+      <c r="W3">
+        <v>8423144</v>
+      </c>
+      <c r="X3">
+        <v>5676614</v>
+      </c>
+      <c r="Y3">
+        <v>4302541</v>
+      </c>
+      <c r="Z3">
+        <v>2441224</v>
+      </c>
+      <c r="AA3">
+        <v>24744</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-67172000.0</v>
+      </c>
+      <c r="F4">
+        <v>7711000.0</v>
+      </c>
+      <c r="G4">
+        <v>-11994000.0</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>30091000.0</v>
+      </c>
+      <c r="F5">
+        <v>190075000.0</v>
+      </c>
+      <c r="G5">
+        <v>226433000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>203</v>
+      </c>
+      <c r="B6">
+        <v>2959000.0</v>
+      </c>
+      <c r="C6">
+        <v>-35608000.0</v>
+      </c>
+      <c r="D6">
+        <v>7283000.0</v>
+      </c>
+      <c r="E6">
+        <v>-67172000.0</v>
+      </c>
+      <c r="F6">
+        <v>7711000.0</v>
+      </c>
+      <c r="G6">
+        <v>-11994000.0</v>
+      </c>
+      <c r="H6">
+        <v>84383000.0</v>
+      </c>
+      <c r="I6">
+        <v>-7845000.0</v>
+      </c>
+      <c r="J6">
+        <v>-12689000.0</v>
+      </c>
+      <c r="K6">
+        <v>-129730000.0</v>
+      </c>
+      <c r="L6">
+        <v>149057000.0</v>
+      </c>
+      <c r="M6">
+        <v>-26638000.0</v>
+      </c>
+      <c r="N6">
+        <v>-31627000.0</v>
+      </c>
+      <c r="O6">
+        <v>43770000.0</v>
+      </c>
+      <c r="P6">
+        <v>-1575000.0</v>
+      </c>
+      <c r="Q6">
+        <v>18437000.0</v>
+      </c>
+      <c r="R6">
+        <v>33000.0</v>
+      </c>
+      <c r="S6">
+        <v>35463000.0</v>
+      </c>
+      <c r="T6">
+        <v>293528.0</v>
+      </c>
+      <c r="U6">
+        <v>3334022.0</v>
+      </c>
+      <c r="V6">
+        <v>-3350169.0</v>
+      </c>
+      <c r="W6">
+        <v>-1429188.0</v>
+      </c>
+      <c r="X6">
+        <v>-6671347.0</v>
+      </c>
+      <c r="Y6">
+        <v>-7830481.0</v>
+      </c>
+      <c r="Z6">
+        <v>13634291.0</v>
+      </c>
+      <c r="AA6">
+        <v>82121.0</v>
+      </c>
+      <c r="AB6">
+        <v>-33485.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" t="s">
+        <v>204</v>
+      </c>
+      <c r="B7">
+        <v>52474000.0</v>
+      </c>
+      <c r="C7">
+        <v>-52758000.0</v>
+      </c>
+      <c r="D7">
+        <v>33672000.0</v>
+      </c>
+      <c r="E7">
+        <v>-49736000.0</v>
+      </c>
+      <c r="F7">
+        <v>-90564000.0</v>
+      </c>
+      <c r="G7">
+        <v>37546000.0</v>
+      </c>
+      <c r="H7">
+        <v>10388000.0</v>
+      </c>
+      <c r="I7">
+        <v>-30958000.0</v>
+      </c>
+      <c r="J7">
+        <v>-9277000.0</v>
+      </c>
+      <c r="K7">
+        <v>-56886000.0</v>
+      </c>
+      <c r="L7">
+        <v>30571000.0</v>
+      </c>
+      <c r="M7">
+        <v>25763000.0</v>
+      </c>
+      <c r="N7">
+        <v>-27488000.0</v>
+      </c>
+      <c r="O7">
+        <v>-6469000.0</v>
+      </c>
+      <c r="P7">
+        <v>-1339000.0</v>
+      </c>
+      <c r="Q7">
+        <v>17605000.0</v>
+      </c>
+      <c r="R7">
+        <v>-23755000.0</v>
+      </c>
+      <c r="S7">
+        <v>24408000.0</v>
+      </c>
+      <c r="T7">
+        <v>-17254301.0</v>
+      </c>
+      <c r="U7">
+        <v>-5142072.0</v>
+      </c>
+      <c r="V7">
+        <v>-8969113.0</v>
+      </c>
+      <c r="W7">
+        <v>-4862442.0</v>
+      </c>
+      <c r="X7">
+        <v>-2333648.0</v>
+      </c>
+      <c r="Y7">
+        <v>-6046566.0</v>
+      </c>
+      <c r="Z7">
+        <v>2428571.0</v>
+      </c>
+      <c r="AA7">
+        <v>-20556.0</v>
+      </c>
+      <c r="AB7">
+        <v>10732.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>205</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>7569000.0</v>
+      </c>
+      <c r="F8">
+        <v>4058000.0</v>
+      </c>
+      <c r="G8">
+        <v>-5824000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>206</v>
+      </c>
+      <c r="B9">
+        <v>15854000.0</v>
+      </c>
+      <c r="C9">
+        <v>3203000.0</v>
+      </c>
+      <c r="D9">
+        <v>-3896000.0</v>
+      </c>
+      <c r="E9">
+        <v>7569000.0</v>
+      </c>
+      <c r="F9">
+        <v>4058000.0</v>
+      </c>
+      <c r="G9">
+        <v>-5824000.0</v>
+      </c>
+      <c r="H9">
+        <v>-8630000.0</v>
+      </c>
+      <c r="I9">
+        <v>-28997000.0</v>
+      </c>
+      <c r="J9">
+        <v>51380000.0</v>
+      </c>
+      <c r="K9">
+        <v>-40709000.0</v>
+      </c>
+      <c r="L9">
+        <v>-2254000.0</v>
+      </c>
+      <c r="M9">
+        <v>10983000.0</v>
+      </c>
+      <c r="N9">
+        <v>-9588000.0</v>
+      </c>
+      <c r="O9">
+        <v>1505000.0</v>
+      </c>
+      <c r="P9">
+        <v>7803000.0</v>
+      </c>
+      <c r="Q9">
+        <v>7327000.0</v>
+      </c>
+      <c r="R9">
+        <v>-14872000.0</v>
+      </c>
+      <c r="S9">
+        <v>3619000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9">
+        <v>32178000.0</v>
+      </c>
+      <c r="V9">
+        <v>31230.0</v>
+      </c>
+      <c r="W9">
+        <v>52875000000.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>207</v>
+      </c>
+      <c r="B10">
+        <v>33590000.0</v>
+      </c>
+      <c r="C10">
+        <v>-29340000.0</v>
+      </c>
+      <c r="D10">
+        <v>16618000.0</v>
+      </c>
+      <c r="E10">
+        <v>-40458000.0</v>
+      </c>
+      <c r="F10">
+        <v>-58183000.0</v>
+      </c>
+      <c r="G10">
+        <v>25264000.0</v>
+      </c>
+      <c r="H10">
+        <v>-421000.0</v>
+      </c>
+      <c r="I10">
+        <v>-10533000.0</v>
+      </c>
+      <c r="J10">
+        <v>-16971000.0</v>
+      </c>
+      <c r="K10">
+        <v>-22171000.0</v>
+      </c>
+      <c r="L10">
+        <v>-804000.0</v>
+      </c>
+      <c r="M10">
+        <v>25662000.0</v>
+      </c>
+      <c r="N10">
+        <v>-23744000.0</v>
+      </c>
+      <c r="O10">
+        <v>-7702000.0</v>
+      </c>
+      <c r="P10">
+        <v>-7927000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-995000.0</v>
+      </c>
+      <c r="R10">
+        <v>-5024000.0</v>
+      </c>
+      <c r="S10">
+        <v>5431000.0</v>
+      </c>
+      <c r="T10">
+        <v>-15137685.0</v>
+      </c>
+      <c r="U10">
+        <v>-1979543.0</v>
+      </c>
+      <c r="V10">
+        <v>-94145.0</v>
+      </c>
+      <c r="W10">
+        <v>-4003818.0</v>
+      </c>
+      <c r="X10">
+        <v>-670463.0</v>
+      </c>
+      <c r="Y10">
+        <v>2776363.0</v>
+      </c>
+      <c r="Z10">
+        <v>4536759.0</v>
+      </c>
+      <c r="AA10"/>
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>208</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-10089000.0</v>
+      </c>
+      <c r="F11">
+        <v>-31331000.0</v>
+      </c>
+      <c r="G11">
+        <v>25540000.0</v>
+      </c>
+      <c r="H11">
+        <v>3681000.0</v>
+      </c>
+      <c r="I11">
+        <v>3392000.0</v>
+      </c>
+      <c r="J11">
+        <v>-20998000.0</v>
+      </c>
+      <c r="K11">
+        <v>1233000.0</v>
+      </c>
+      <c r="L11">
+        <v>13048000.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>209</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-1817000.0</v>
+      </c>
+      <c r="F12">
+        <v>3122000.0</v>
+      </c>
+      <c r="G12">
+        <v>-8199000.0</v>
+      </c>
+      <c r="H12">
+        <v>89513000.0</v>
+      </c>
+      <c r="I12">
+        <v>16139000.0</v>
+      </c>
+      <c r="J12">
+        <v>-1283000.0</v>
+      </c>
+      <c r="K12">
+        <v>2395000.0</v>
+      </c>
+      <c r="L12">
+        <v>2791000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" t="s">
+        <v>210</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>-9962000.0</v>
+      </c>
+      <c r="G13">
+        <v>-3791000.0</v>
+      </c>
+      <c r="H13">
+        <v>9561000.0</v>
+      </c>
+      <c r="I13">
+        <v>3400000.0</v>
+      </c>
+      <c r="J13">
+        <v>-28536000.0</v>
+      </c>
+      <c r="K13">
+        <v>18506000.0</v>
+      </c>
+      <c r="L13">
+        <v>20909000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" t="s">
+        <v>211</v>
+      </c>
+      <c r="B14">
+        <v>31311000.0</v>
+      </c>
+      <c r="C14">
+        <v>31845000.0</v>
+      </c>
+      <c r="D14">
+        <v>32558000.0</v>
+      </c>
+      <c r="E14">
+        <v>31436000.0</v>
+      </c>
+      <c r="F14">
+        <v>30073000.0</v>
+      </c>
+      <c r="G14">
+        <v>31575000.0</v>
+      </c>
+      <c r="H14">
+        <v>54058000.0</v>
+      </c>
+      <c r="I14">
+        <v>53859000.0</v>
+      </c>
+      <c r="J14">
+        <v>52075000.0</v>
+      </c>
+      <c r="K14">
+        <v>50213000.0</v>
+      </c>
+      <c r="L14">
+        <v>41237000.0</v>
+      </c>
+      <c r="M14">
+        <v>30893000.0</v>
+      </c>
+      <c r="N14">
+        <v>21704000.0</v>
+      </c>
+      <c r="O14">
+        <v>16730000.0</v>
+      </c>
+      <c r="P14">
+        <v>16729000.0</v>
+      </c>
+      <c r="Q14">
+        <v>14935000.0</v>
+      </c>
+      <c r="R14">
+        <v>13623000.0</v>
+      </c>
+      <c r="S14">
+        <v>12670000.0</v>
+      </c>
+      <c r="T14">
+        <v>12549741.0</v>
+      </c>
+      <c r="U14">
+        <v>7473027.0</v>
+      </c>
+      <c r="V14">
+        <v>4366840.0</v>
+      </c>
+      <c r="W14">
+        <v>2756915.0</v>
+      </c>
+      <c r="X14">
+        <v>1705514.0</v>
+      </c>
+      <c r="Y14">
+        <v>987674.0</v>
+      </c>
+      <c r="Z14">
+        <v>927502.0</v>
+      </c>
+      <c r="AA14">
+        <v>44538.0</v>
+      </c>
+      <c r="AB14">
+        <v>7740.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" t="s">
+        <v>212</v>
+      </c>
+      <c r="B15">
+        <v>23229000.0</v>
+      </c>
+      <c r="C15">
+        <v>23096000.0</v>
+      </c>
+      <c r="D15">
+        <v>22020000.0</v>
+      </c>
+      <c r="E15">
+        <v>18333000.0</v>
+      </c>
+      <c r="F15">
+        <v>15035000.0</v>
+      </c>
+      <c r="G15">
+        <v>8223000.0</v>
+      </c>
+      <c r="H15">
+        <v>1530000.0</v>
+      </c>
+      <c r="I15">
+        <v>1573000.0</v>
+      </c>
+      <c r="J15">
+        <v>8223000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>17392489385.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" t="s">
+        <v>213</v>
+      </c>
+      <c r="B16">
+        <v>28190000.0</v>
+      </c>
+      <c r="C16">
+        <v>25231000.0</v>
+      </c>
+      <c r="D16">
+        <v>60839000.0</v>
+      </c>
+      <c r="E16">
+        <v>53556000.0</v>
+      </c>
+      <c r="F16">
+        <v>120728000.0</v>
+      </c>
+      <c r="G16">
+        <v>113017000.0</v>
+      </c>
+      <c r="H16">
+        <v>125398000.0</v>
+      </c>
+      <c r="I16">
+        <v>41015000.0</v>
+      </c>
+      <c r="J16">
+        <v>48860000.0</v>
+      </c>
+      <c r="K16">
+        <v>61549000.0</v>
+      </c>
+      <c r="L16">
+        <v>191279000.0</v>
+      </c>
+      <c r="M16">
+        <v>42222000.0</v>
+      </c>
+      <c r="N16">
+        <v>68860000.0</v>
+      </c>
+      <c r="O16">
+        <v>100487000.0</v>
+      </c>
+      <c r="P16">
+        <v>56717000.0</v>
+      </c>
+      <c r="Q16">
+        <v>58292000.0</v>
+      </c>
+      <c r="R16">
+        <v>39855000.0</v>
+      </c>
+      <c r="S16">
+        <v>39822000.0</v>
+      </c>
+      <c r="T16">
+        <v>4358856.0</v>
+      </c>
+      <c r="U16">
+        <v>4065328.0</v>
+      </c>
+      <c r="V16">
+        <v>731306.0</v>
+      </c>
+      <c r="W16">
+        <v>4081475.0</v>
+      </c>
+      <c r="X16">
+        <v>5510663.0</v>
+      </c>
+      <c r="Y16">
+        <v>12182010.0</v>
+      </c>
+      <c r="Z16">
+        <v>13703401.0</v>
+      </c>
+      <c r="AA16">
+        <v>83121.0</v>
+      </c>
+      <c r="AB16">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>214</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>215</v>
+      </c>
+      <c r="B18">
+        <v>90354000.0</v>
+      </c>
+      <c r="C18">
+        <v>-29015000.0</v>
+      </c>
+      <c r="D18">
+        <v>15794000.0</v>
+      </c>
+      <c r="E18">
+        <v>-73167000.0</v>
+      </c>
+      <c r="F18">
+        <v>113559000.0</v>
+      </c>
+      <c r="G18">
+        <v>292650000.0</v>
+      </c>
+      <c r="H18">
+        <v>80217000.0</v>
+      </c>
+      <c r="I18">
+        <v>22985000.0</v>
+      </c>
+      <c r="J18">
+        <v>42593000.0</v>
+      </c>
+      <c r="K18">
+        <v>88062000.0</v>
+      </c>
+      <c r="L18">
+        <v>137640000.0</v>
+      </c>
+      <c r="M18">
+        <v>86216000.0</v>
+      </c>
+      <c r="N18">
+        <v>27412000.0</v>
+      </c>
+      <c r="O18">
+        <v>56575000.0</v>
+      </c>
+      <c r="P18">
+        <v>23265000.0</v>
+      </c>
+      <c r="Q18">
+        <v>18373000.0</v>
+      </c>
+      <c r="R18">
+        <v>5372000.0</v>
+      </c>
+      <c r="S18">
+        <v>43581000.0</v>
+      </c>
+      <c r="T18">
+        <v>-8063050.0</v>
+      </c>
+      <c r="U18">
+        <v>48147.0</v>
+      </c>
+      <c r="V18">
+        <v>-3214419.0</v>
+      </c>
+      <c r="W18">
+        <v>-1981153.0</v>
+      </c>
+      <c r="X18">
+        <v>-4769912.0</v>
+      </c>
+      <c r="Y18">
+        <v>-5820413.0</v>
+      </c>
+      <c r="Z18">
+        <v>856367.0</v>
+      </c>
+      <c r="AA18">
+        <v>-1759829.0</v>
+      </c>
+      <c r="AB18">
+        <v>-1087110.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>216</v>
+      </c>
+      <c r="B19">
+        <v>-4634000.0</v>
+      </c>
+      <c r="C19">
+        <v>-19173000.0</v>
+      </c>
+      <c r="D19">
+        <v>-81490000.0</v>
+      </c>
+      <c r="E19">
+        <v>-89781000.0</v>
+      </c>
+      <c r="F19">
+        <v>-24116000.0</v>
+      </c>
+      <c r="G19">
+        <v>-23404000.0</v>
+      </c>
+      <c r="H19">
+        <v>-13958000.0</v>
+      </c>
+      <c r="I19">
+        <v>-34827000.0</v>
+      </c>
+      <c r="J19">
+        <v>-42164000.0</v>
+      </c>
+      <c r="K19">
+        <v>-243742000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" t="s">
+        <v>217</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" t="s">
+        <v>218</v>
+      </c>
+      <c r="B21">
+        <v>-60195000.0</v>
+      </c>
+      <c r="C21">
+        <v>39821000.0</v>
+      </c>
+      <c r="D21">
+        <v>13622000.0</v>
+      </c>
+      <c r="E21">
+        <v>25000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1087000.0</v>
+      </c>
+      <c r="G21">
+        <v>-160996000.0</v>
+      </c>
+      <c r="H21">
+        <v>2725000.0</v>
+      </c>
+      <c r="I21">
+        <v>-32041000.0</v>
+      </c>
+      <c r="J21">
+        <v>-31946000.0</v>
+      </c>
+      <c r="K21">
+        <v>43142000.0</v>
+      </c>
+      <c r="L21">
+        <v>-321000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" t="s">
+        <v>181</v>
+      </c>
+      <c r="B22">
+        <v>18481000.0</v>
+      </c>
+      <c r="C22">
+        <v>13425000.0</v>
+      </c>
+      <c r="D22">
+        <v>39609000.0</v>
+      </c>
+      <c r="E22">
+        <v>36876000.0</v>
+      </c>
+      <c r="F22">
+        <v>194494000.0</v>
+      </c>
+      <c r="G22">
+        <v>243571000.0</v>
+      </c>
+      <c r="H22">
+        <v>-61230000.0</v>
+      </c>
+      <c r="I22">
+        <v>18410000.0</v>
+      </c>
+      <c r="J22">
+        <v>20128000.0</v>
+      </c>
+      <c r="K22">
+        <v>127854000.0</v>
+      </c>
+      <c r="L22">
+        <v>93958000.0</v>
+      </c>
+      <c r="M22">
+        <v>49613000.0</v>
+      </c>
+      <c r="N22">
+        <v>89305000.0</v>
+      </c>
+      <c r="O22">
+        <v>78713000.0</v>
+      </c>
+      <c r="P22">
+        <v>16105000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-82769000.0</v>
+      </c>
+      <c r="R22">
+        <v>32510000.0</v>
+      </c>
+      <c r="S22">
+        <v>-64207000.0</v>
+      </c>
+      <c r="T22">
+        <v>9121114.0</v>
+      </c>
+      <c r="U22">
+        <v>12961934.0</v>
+      </c>
+      <c r="V22">
+        <v>8701579.0</v>
+      </c>
+      <c r="W22">
+        <v>5248956.0</v>
+      </c>
+      <c r="X22">
+        <v>1389480.0</v>
+      </c>
+      <c r="Y22">
+        <v>15663479.0</v>
+      </c>
+      <c r="Z22">
+        <v>-5462830.0</v>
+      </c>
+      <c r="AA22">
+        <v>-2542070.0</v>
+      </c>
+      <c r="AB22">
+        <v>-1243040.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" t="s">
+        <v>219</v>
+      </c>
+      <c r="B23">
+        <v>-1149000.0</v>
+      </c>
+      <c r="C23">
+        <v>-469000.0</v>
+      </c>
+      <c r="D23">
+        <v>645000.0</v>
+      </c>
+      <c r="E23">
+        <v>25463000.0</v>
+      </c>
+      <c r="F23">
+        <v>135000.0</v>
+      </c>
+      <c r="G23">
+        <v>-27693000.0</v>
+      </c>
+      <c r="H23">
+        <v>655000.0</v>
+      </c>
+      <c r="I23">
+        <v>1573000.0</v>
+      </c>
+      <c r="J23">
+        <v>2055000.0</v>
+      </c>
+      <c r="K23">
+        <v>-2654000.0</v>
+      </c>
+      <c r="L23">
+        <v>12813000.0</v>
+      </c>
+      <c r="M23">
+        <v>248000.0</v>
+      </c>
+      <c r="N23">
+        <v>825000.0</v>
+      </c>
+      <c r="O23">
+        <v>5624000.0</v>
+      </c>
+      <c r="P23">
+        <v>4442000.0</v>
+      </c>
+      <c r="Q23">
+        <v>11000.0</v>
+      </c>
+      <c r="R23">
+        <v>1109000.0</v>
+      </c>
+      <c r="S23">
+        <v>1629000.0</v>
+      </c>
+      <c r="T23">
+        <v>1949596.0</v>
+      </c>
+      <c r="U23">
+        <v>-2735165.0</v>
+      </c>
+      <c r="V23">
+        <v>-764529.0</v>
+      </c>
+      <c r="W23">
+        <v>-654843.0</v>
+      </c>
+      <c r="X23">
+        <v>-2357425.0</v>
+      </c>
+      <c r="Y23">
+        <v>-2357425.0</v>
+      </c>
+      <c r="Z23">
+        <v>1529450.0</v>
+      </c>
+      <c r="AA23">
+        <v>-133000.0</v>
+      </c>
+      <c r="AB23">
+        <v>340000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>220</v>
+      </c>
+      <c r="B24">
+        <v>142000.0</v>
+      </c>
+      <c r="C24">
+        <v>2432000.0</v>
+      </c>
+      <c r="D24">
+        <v>9269000.0</v>
+      </c>
+      <c r="E24">
+        <v>-216000.0</v>
+      </c>
+      <c r="F24">
+        <v>-144000.0</v>
+      </c>
+      <c r="G24">
+        <v>-833000.0</v>
+      </c>
+      <c r="H24">
+        <v>786000.0</v>
+      </c>
+      <c r="I24">
+        <v>1410000.0</v>
+      </c>
+      <c r="J24">
+        <v>6000.0</v>
+      </c>
+      <c r="K24">
+        <v>2841000.0</v>
+      </c>
+      <c r="L24">
+        <v>145000.0</v>
+      </c>
+      <c r="M24">
+        <v>1776000.0</v>
+      </c>
+      <c r="N24">
+        <v>178000.0</v>
+      </c>
+      <c r="O24">
+        <v>1113000.0</v>
+      </c>
+      <c r="P24">
+        <v>218000.0</v>
+      </c>
+      <c r="Q24">
+        <v>53000.0</v>
+      </c>
+      <c r="R24">
+        <v>23000.0</v>
+      </c>
+      <c r="S24">
+        <v>30000.0</v>
+      </c>
+      <c r="T24">
+        <v>13280.0</v>
+      </c>
+      <c r="U24">
+        <v>1010615.0</v>
+      </c>
+      <c r="V24">
+        <v>60928.0</v>
+      </c>
+      <c r="W24">
+        <v>22983168.0</v>
+      </c>
+      <c r="X24">
+        <v>-1198623.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24">
+        <v>7251780.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>221</v>
+      </c>
+      <c r="B25">
+        <v>-2334000.0</v>
+      </c>
+      <c r="C25">
+        <v>-4312000.0</v>
+      </c>
+      <c r="D25">
+        <v>-5618000.0</v>
+      </c>
+      <c r="E25">
+        <v>-82000.0</v>
+      </c>
+      <c r="F25">
+        <v>1400000.0</v>
+      </c>
+      <c r="G25">
+        <v>-2511000.0</v>
+      </c>
+      <c r="H25">
+        <v>100833000.0</v>
+      </c>
+      <c r="I25">
+        <v>10942000.0</v>
+      </c>
+      <c r="J25">
+        <v>-323000.0</v>
+      </c>
+      <c r="K25">
+        <v>1645000.0</v>
+      </c>
+      <c r="L25">
+        <v>767000.0</v>
+      </c>
+      <c r="M25">
+        <v>389000.0</v>
+      </c>
+      <c r="N25">
+        <v>-64000.0</v>
+      </c>
+      <c r="O25">
+        <v>1042000.0</v>
+      </c>
+      <c r="P25">
+        <v>5429000.0</v>
+      </c>
+      <c r="Q25">
+        <v>88317000.0</v>
+      </c>
+      <c r="R25">
+        <v>-9497000.0</v>
+      </c>
+      <c r="S25">
+        <v>100802000.0</v>
+      </c>
+      <c r="T25">
+        <v>5183655.0</v>
+      </c>
+      <c r="U25">
+        <v>-2737066938.0</v>
+      </c>
+      <c r="V25">
+        <v>849344.0</v>
+      </c>
+      <c r="W25">
+        <v>-311772721043.0</v>
+      </c>
+      <c r="X25">
+        <v>371622.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>5404348.0</v>
+      </c>
+      <c r="AA25">
+        <v>783003.0</v>
+      </c>
+      <c r="AB25">
+        <v>137458.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B26">
+        <v>1577000.0</v>
+      </c>
+      <c r="C26">
+        <v>-25468000.0</v>
+      </c>
+      <c r="D26">
+        <v>-10213000.0</v>
+      </c>
+      <c r="E26">
+        <v>1528000.0</v>
+      </c>
+      <c r="F26">
+        <v>-90000000.0</v>
+      </c>
+      <c r="G26">
+        <v>-110000000.0</v>
+      </c>
+      <c r="H26">
+        <v>-597000.0</v>
+      </c>
+      <c r="I26">
+        <v>-649000.0</v>
+      </c>
+      <c r="J26">
+        <v>-2277000.0</v>
+      </c>
+      <c r="K26">
+        <v>-50052000.0</v>
+      </c>
+      <c r="L26">
+        <v>-2646000.0</v>
+      </c>
+      <c r="M26">
+        <v>-30040000.0</v>
+      </c>
+      <c r="N26">
+        <v>-115887000.0</v>
+      </c>
+      <c r="O26">
+        <v>-20000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
+        <v>-6396000.0</v>
+      </c>
+      <c r="V26">
+        <v>-23950701.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" t="s">
+        <v>223</v>
+      </c>
+      <c r="B27">
+        <v>8350000.0</v>
+      </c>
+      <c r="C27">
+        <v>7609000.0</v>
+      </c>
+      <c r="D27">
+        <v>5683000.0</v>
+      </c>
+      <c r="E27">
+        <v>5102000.0</v>
+      </c>
+      <c r="F27">
+        <v>4536000.0</v>
+      </c>
+      <c r="G27">
+        <v>4706000.0</v>
+      </c>
+      <c r="H27">
+        <v>2357000.0</v>
+      </c>
+      <c r="I27">
+        <v>7992000.0</v>
+      </c>
+      <c r="J27">
+        <v>7815000.0</v>
+      </c>
+      <c r="K27">
+        <v>8590000.0</v>
+      </c>
+      <c r="L27">
+        <v>6472000.0</v>
+      </c>
+      <c r="M27">
+        <v>5808000.0</v>
+      </c>
+      <c r="N27">
+        <v>8212000.0</v>
+      </c>
+      <c r="O27">
+        <v>4073000.0</v>
+      </c>
+      <c r="P27">
+        <v>2484000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1680000.0</v>
+      </c>
+      <c r="R27">
+        <v>3284000.0</v>
+      </c>
+      <c r="S27">
+        <v>3307000.0</v>
+      </c>
+      <c r="T27">
+        <v>5564.0</v>
+      </c>
+      <c r="U27">
+        <v>2739830000.0</v>
+      </c>
+      <c r="V27">
+        <v>3514054.0</v>
+      </c>
+      <c r="W27">
+        <v>311773000000.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" t="s">
+        <v>224</v>
+      </c>
+      <c r="B28">
+        <v>-82996000.0</v>
+      </c>
+      <c r="C28">
+        <v>-9212000.0</v>
+      </c>
+      <c r="D28">
+        <v>-17966000.0</v>
+      </c>
+      <c r="E28">
+        <v>5877000.0</v>
+      </c>
+      <c r="F28">
+        <v>-105987000.0</v>
+      </c>
+      <c r="G28">
+        <v>-303924000.0</v>
+      </c>
+      <c r="H28">
+        <v>3380000.0</v>
+      </c>
+      <c r="I28">
+        <v>-30468000.0</v>
+      </c>
+      <c r="J28">
+        <v>-32168000.0</v>
+      </c>
+      <c r="K28">
+        <v>-9564000.0</v>
+      </c>
+      <c r="L28">
+        <v>12492000.0</v>
+      </c>
+      <c r="M28">
+        <v>44612000.0</v>
+      </c>
+      <c r="N28">
+        <v>-59217000.0</v>
+      </c>
+      <c r="O28">
+        <v>-21418000.0</v>
+      </c>
+      <c r="P28">
+        <v>-25558000.0</v>
+      </c>
+      <c r="Q28">
+        <v>11000.0</v>
+      </c>
+      <c r="R28">
+        <v>15712000.0</v>
+      </c>
+      <c r="S28">
+        <v>-8148000.0</v>
+      </c>
+      <c r="T28">
+        <v>8450791.0</v>
+      </c>
+      <c r="U28">
+        <v>105616845.0</v>
+      </c>
+      <c r="V28">
+        <v>-196678.0</v>
+      </c>
+      <c r="W28">
+        <v>-23968476.0</v>
+      </c>
+      <c r="X28">
+        <v>-737283.0</v>
+      </c>
+      <c r="Y28">
+        <v>-1925720.0</v>
+      </c>
+      <c r="Z28">
+        <v>5467250.0</v>
+      </c>
+      <c r="AA28">
+        <v>1941950.0</v>
+      </c>
+      <c r="AB28">
+        <v>1053625.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" t="s">
+        <v>225</v>
+      </c>
+      <c r="B29">
+        <v>114195000.0</v>
+      </c>
+      <c r="C29">
+        <v>-7223000.0</v>
+      </c>
+      <c r="D29">
+        <v>106739000.0</v>
+      </c>
+      <c r="E29">
+        <v>16732000.0</v>
+      </c>
+      <c r="F29">
+        <v>137814000.0</v>
+      </c>
+      <c r="G29">
+        <v>315334000.0</v>
+      </c>
+      <c r="H29">
+        <v>94961000.0</v>
+      </c>
+      <c r="I29">
+        <v>57450000.0</v>
+      </c>
+      <c r="J29">
+        <v>61643000.0</v>
+      </c>
+      <c r="K29">
+        <v>123576000.0</v>
+      </c>
+      <c r="L29">
+        <v>168557000.0</v>
+      </c>
+      <c r="M29">
+        <v>114807000.0</v>
+      </c>
+      <c r="N29">
+        <v>90206000.0</v>
+      </c>
+      <c r="O29">
+        <v>98098000.0</v>
+      </c>
+      <c r="P29">
+        <v>37850000.0</v>
+      </c>
+      <c r="Q29">
+        <v>39288000.0</v>
+      </c>
+      <c r="R29">
+        <v>23092000.0</v>
+      </c>
+      <c r="S29">
+        <v>53063000.0</v>
+      </c>
+      <c r="T29">
+        <v>6003942.0</v>
+      </c>
+      <c r="U29">
+        <v>15812981.0</v>
+      </c>
+      <c r="V29">
+        <v>12448618.0</v>
+      </c>
+      <c r="W29">
+        <v>6441991.0</v>
+      </c>
+      <c r="X29">
+        <v>906702.0</v>
+      </c>
+      <c r="Y29">
+        <v>-1517872.0</v>
+      </c>
+      <c r="Z29">
+        <v>3297591.0</v>
+      </c>
+      <c r="AA29">
+        <v>-1735085.0</v>
+      </c>
+      <c r="AB29">
+        <v>-1087110.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" t="s">
+        <v>226</v>
+      </c>
+      <c r="B30">
+        <v>-28240000.0</v>
+      </c>
+      <c r="C30">
+        <v>-19173000.0</v>
+      </c>
+      <c r="D30">
+        <v>-81490000.0</v>
+      </c>
+      <c r="E30">
+        <v>-89781000.0</v>
+      </c>
+      <c r="F30">
+        <v>-24116000.0</v>
+      </c>
+      <c r="G30">
+        <v>-23404000.0</v>
+      </c>
+      <c r="H30">
+        <v>-13958000.0</v>
+      </c>
+      <c r="I30">
+        <v>-34827000.0</v>
+      </c>
+      <c r="J30">
+        <v>-42164000.0</v>
+      </c>
+      <c r="K30">
+        <v>-243742000.0</v>
+      </c>
+      <c r="L30">
+        <v>-31992000.0</v>
+      </c>
+      <c r="M30">
+        <v>-186057000.0</v>
+      </c>
+      <c r="N30">
+        <v>-62616000.0</v>
+      </c>
+      <c r="O30">
+        <v>-32910000.0</v>
+      </c>
+      <c r="P30">
+        <v>-13867000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-20862000.0</v>
+      </c>
+      <c r="R30">
+        <v>-38771000.0</v>
+      </c>
+      <c r="S30">
+        <v>-9452000.0</v>
+      </c>
+      <c r="T30">
+        <v>-14161205.0</v>
+      </c>
+      <c r="U30">
+        <v>-118095804.0</v>
+      </c>
+      <c r="V30">
+        <v>-15602109.0</v>
+      </c>
+      <c r="W30">
+        <v>16097297.0</v>
+      </c>
+      <c r="X30">
+        <v>-6840766.0</v>
+      </c>
+      <c r="Y30"/>
+      <c r="Z30">
+        <v>4869450.0</v>
+      </c>
+      <c r="AA30">
+        <v>-124744.0</v>
+      </c>
+      <c r="AB30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:106">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:106">
+      <c r="A2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B2">
+        <v>18421000.0</v>
+      </c>
+      <c r="C2">
+        <v>22431000.0</v>
+      </c>
+      <c r="D2">
+        <v>17964000.0</v>
+      </c>
+      <c r="E2">
+        <v>25231000.0</v>
+      </c>
+      <c r="F2">
+        <v>26704000.0</v>
+      </c>
+      <c r="G2">
+        <v>39093000.0</v>
+      </c>
+      <c r="H2">
+        <v>35515000.0</v>
+      </c>
+      <c r="I2">
+        <v>60839000.0</v>
+      </c>
+      <c r="J2">
+        <v>47367000.0</v>
+      </c>
+      <c r="K2">
+        <v>44192000.0</v>
+      </c>
+      <c r="L2">
+        <v>55479000.0</v>
+      </c>
+      <c r="M2">
+        <v>53556000.0</v>
+      </c>
+      <c r="N2">
+        <v>44596000.0</v>
+      </c>
+      <c r="O2">
+        <v>42975000.0</v>
+      </c>
+      <c r="P2">
+        <v>110452000.0</v>
+      </c>
+      <c r="Q2">
+        <v>120728000.0</v>
+      </c>
+      <c r="R2">
+        <v>107268000.0</v>
+      </c>
+      <c r="S2">
+        <v>159391000.0</v>
+      </c>
+      <c r="T2">
+        <v>171413000.0</v>
+      </c>
+      <c r="U2">
+        <v>113017000.0</v>
+      </c>
+      <c r="V2">
+        <v>59676000.0</v>
+      </c>
+      <c r="W2">
+        <v>55549000.0</v>
+      </c>
+      <c r="X2">
+        <v>65271000.0</v>
+      </c>
+      <c r="Y2">
+        <v>125398000.0</v>
+      </c>
+      <c r="Z2">
+        <v>46101000.0</v>
+      </c>
+      <c r="AA2">
+        <v>43846000.0</v>
+      </c>
+      <c r="AB2">
+        <v>30732000.0</v>
+      </c>
+      <c r="AC2">
+        <v>41015000.0</v>
+      </c>
+      <c r="AD2">
+        <v>37470000.0</v>
+      </c>
+      <c r="AE2">
+        <v>36407000.0</v>
+      </c>
+      <c r="AF2">
+        <v>25238000.0</v>
+      </c>
+      <c r="AG2">
+        <v>48860000.0</v>
+      </c>
+      <c r="AH2">
+        <v>38192000.0</v>
+      </c>
+      <c r="AI2">
+        <v>68171000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>43372000.0</v>
+      </c>
+      <c r="AK2">
+        <v>61549000.0</v>
+      </c>
+      <c r="AL2">
+        <v>54253000.0</v>
+      </c>
+      <c r="AM2">
+        <v>73896000.0</v>
+      </c>
+      <c r="AN2">
+        <v>215012000.0</v>
+      </c>
+      <c r="AO2">
+        <v>191279000.0</v>
+      </c>
+      <c r="AP2">
+        <v>105220000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>54064000.0</v>
+      </c>
+      <c r="AR2">
+        <v>55417000.0</v>
+      </c>
+      <c r="AS2">
+        <v>42222000.0</v>
+      </c>
+      <c r="AT2">
+        <v>59010000.0</v>
+      </c>
+      <c r="AU2">
+        <v>64373000.0</v>
+      </c>
+      <c r="AV2">
+        <v>83458000.0</v>
+      </c>
+      <c r="AW2">
+        <v>68860000.0</v>
+      </c>
+      <c r="AX2">
+        <v>45288000.0</v>
+      </c>
+      <c r="AY2">
+        <v>52922000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>146455000.0</v>
+      </c>
+      <c r="BA2">
+        <v>100487000.0</v>
+      </c>
+      <c r="BB2">
+        <v>61999000.0</v>
+      </c>
+      <c r="BC2">
+        <v>61295000.0</v>
+      </c>
+      <c r="BD2">
+        <v>60543000.0</v>
+      </c>
+      <c r="BE2">
+        <v>56717000.0</v>
+      </c>
+      <c r="BF2">
+        <v>25745000.0</v>
+      </c>
+      <c r="BG2">
+        <v>49190000.0</v>
+      </c>
+      <c r="BH2">
+        <v>37682000.0</v>
+      </c>
+      <c r="BI2">
+        <v>58292000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>32594000.0</v>
+      </c>
+      <c r="BK2">
+        <v>43599000.0</v>
+      </c>
+      <c r="BL2">
+        <v>26680000.0</v>
+      </c>
+      <c r="BM2">
+        <v>39855000.0</v>
+      </c>
+      <c r="BN2">
+        <v>37045000.0</v>
+      </c>
+      <c r="BO2">
+        <v>46396000.0</v>
+      </c>
+      <c r="BP2">
+        <v>35173000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>39822000.0</v>
+      </c>
+      <c r="BR2">
+        <v>21339717.0</v>
+      </c>
+      <c r="BS2">
+        <v>2850000.0</v>
+      </c>
+      <c r="BT2">
+        <v>1365242.0</v>
+      </c>
+      <c r="BU2">
+        <v>4358856.0</v>
+      </c>
+      <c r="BV2">
+        <v>3655922.0</v>
+      </c>
+      <c r="BW2">
+        <v>590670.0</v>
+      </c>
+      <c r="BX2">
+        <v>1008379.0</v>
+      </c>
+      <c r="BY2">
+        <v>4065328.0</v>
+      </c>
+      <c r="BZ2">
+        <v>1851637.0</v>
+      </c>
+      <c r="CA2">
+        <v>654434.0</v>
+      </c>
+      <c r="CB2">
+        <v>1259476.0</v>
+      </c>
+      <c r="CC2">
+        <v>731306.0</v>
+      </c>
+      <c r="CD2">
+        <v>955405.0</v>
+      </c>
+      <c r="CE2">
+        <v>497694.0</v>
+      </c>
+      <c r="CF2">
+        <v>1231986.0</v>
+      </c>
+      <c r="CG2">
+        <v>4081475.0</v>
+      </c>
+      <c r="CH2">
+        <v>932269.0</v>
+      </c>
+      <c r="CI2">
+        <v>4391418.0</v>
+      </c>
+      <c r="CJ2">
+        <v>3522181.0</v>
+      </c>
+      <c r="CK2">
+        <v>5510663.0</v>
+      </c>
+      <c r="CL2">
+        <v>4787716.0</v>
+      </c>
+      <c r="CM2">
+        <v>10456599.0</v>
+      </c>
+      <c r="CN2">
+        <v>9145269.0</v>
+      </c>
+      <c r="CO2">
+        <v>12182010.0</v>
+      </c>
+      <c r="CP2">
+        <v>9184757.0</v>
+      </c>
+      <c r="CQ2">
+        <v>9859651.0</v>
+      </c>
+      <c r="CR2">
+        <v>11176617.0</v>
+      </c>
+      <c r="CS2">
+        <v>13703401.0</v>
+      </c>
+      <c r="CT2">
+        <v>37485218.0</v>
+      </c>
+      <c r="CU2">
+        <v>34144278.0</v>
+      </c>
+      <c r="CV2">
+        <v>27057426.0</v>
+      </c>
+      <c r="CW2">
+        <v>69110.0</v>
+      </c>
+      <c r="CX2">
+        <v>83121.0</v>
+      </c>
+      <c r="CY2">
+        <v>147051.0</v>
+      </c>
+      <c r="CZ2">
+        <v>612378.0</v>
+      </c>
+      <c r="DA2">
+        <v>413610.0</v>
+      </c>
+      <c r="DB2">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:106">
+      <c r="A3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B3">
+        <v>4865000</v>
+      </c>
+      <c r="C3">
+        <v>3641000</v>
+      </c>
+      <c r="D3">
+        <v>10990000</v>
+      </c>
+      <c r="E3">
+        <v>4345000</v>
+      </c>
+      <c r="F3">
+        <v>7328000</v>
+      </c>
+      <c r="G3">
+        <v>6348000</v>
+      </c>
+      <c r="H3">
+        <v>4723000</v>
+      </c>
+      <c r="I3">
+        <v>4723000</v>
+      </c>
+      <c r="J3">
+        <v>5593000</v>
+      </c>
+      <c r="K3">
+        <v>18244000</v>
+      </c>
+      <c r="L3">
+        <v>35018000</v>
+      </c>
+      <c r="M3">
+        <v>32090000</v>
+      </c>
+      <c r="N3">
+        <v>25062000</v>
+      </c>
+      <c r="O3">
+        <v>25162000</v>
+      </c>
+      <c r="P3">
+        <v>28043000</v>
+      </c>
+      <c r="Q3">
+        <v>11632000</v>
+      </c>
+      <c r="R3">
+        <v>8947000</v>
+      </c>
+      <c r="S3">
+        <v>5039000</v>
+      </c>
+      <c r="T3">
+        <v>4431000</v>
+      </c>
+      <c r="U3">
+        <v>5838000</v>
+      </c>
+      <c r="V3">
+        <v>3804000</v>
+      </c>
+      <c r="W3">
+        <v>3566000</v>
+      </c>
+      <c r="X3">
+        <v>7679000</v>
+      </c>
+      <c r="Y3">
+        <v>7635000</v>
+      </c>
+      <c r="Z3">
+        <v>2442000</v>
+      </c>
+      <c r="AA3">
+        <v>2934000</v>
+      </c>
+      <c r="AB3">
+        <v>5550000</v>
+      </c>
+      <c r="AC3">
+        <v>3818000</v>
+      </c>
+      <c r="AD3">
+        <v>8121000</v>
+      </c>
+      <c r="AE3">
+        <v>6532000</v>
+      </c>
+      <c r="AF3">
+        <v>12703000</v>
+      </c>
+      <c r="AG3">
+        <v>7109000</v>
+      </c>
+      <c r="AH3">
+        <v>4710000</v>
+      </c>
+      <c r="AI3">
+        <v>4223000</v>
+      </c>
+      <c r="AJ3">
+        <v>5329000</v>
+      </c>
+      <c r="AK3">
+        <v>4788000</v>
+      </c>
+      <c r="AL3">
+        <v>6047000</v>
+      </c>
+      <c r="AM3">
+        <v>5730000</v>
+      </c>
+      <c r="AN3">
+        <v>7828000</v>
+      </c>
+      <c r="AO3">
+        <v>15909000</v>
+      </c>
+      <c r="AP3">
+        <v>7736000</v>
+      </c>
+      <c r="AQ3">
+        <v>4693000</v>
+      </c>
+      <c r="AR3">
+        <v>10482000</v>
+      </c>
+      <c r="AS3">
+        <v>8006000</v>
+      </c>
+      <c r="AT3">
+        <v>4180000</v>
+      </c>
+      <c r="AU3">
+        <v>3127000</v>
+      </c>
+      <c r="AV3">
+        <v>6662000</v>
+      </c>
+      <c r="AW3">
+        <v>14622000</v>
+      </c>
+      <c r="AX3">
+        <v>13961000</v>
+      </c>
+      <c r="AY3">
+        <v>22677000</v>
+      </c>
+      <c r="AZ3">
+        <v>14080000</v>
+      </c>
+      <c r="BA3">
+        <v>12076000</v>
+      </c>
+      <c r="BB3">
+        <v>13088000</v>
+      </c>
+      <c r="BC3">
+        <v>12577000</v>
+      </c>
+      <c r="BD3">
+        <v>9580000</v>
+      </c>
+      <c r="BE3">
+        <v>6278000</v>
+      </c>
+      <c r="BF3">
+        <v>3744000</v>
+      </c>
+      <c r="BG3">
+        <v>4065000</v>
+      </c>
+      <c r="BH3">
+        <v>1646000</v>
+      </c>
+      <c r="BI3">
+        <v>5130000</v>
+      </c>
+      <c r="BJ3">
+        <v>13621000</v>
+      </c>
+      <c r="BK3">
+        <v>2451000</v>
+      </c>
+      <c r="BL3">
+        <v>2558000</v>
+      </c>
+      <c r="BM3">
+        <v>2285000</v>
+      </c>
+      <c r="BN3">
+        <v>6527000</v>
+      </c>
+      <c r="BO3">
+        <v>4287000</v>
+      </c>
+      <c r="BP3">
+        <v>3149000</v>
+      </c>
+      <c r="BQ3">
+        <v>3757000</v>
+      </c>
+      <c r="BR3">
+        <v>5177572</v>
+      </c>
+      <c r="BS3">
+        <v>1290931</v>
+      </c>
+      <c r="BT3">
+        <v>1886659</v>
+      </c>
+      <c r="BU3">
+        <v>1126838</v>
+      </c>
+      <c r="BV3">
+        <v>3220816</v>
+      </c>
+      <c r="BW3">
+        <v>2171274</v>
+      </c>
+      <c r="BX3">
+        <v>2547390</v>
+      </c>
+      <c r="BY3">
+        <v>6127512</v>
+      </c>
+      <c r="BZ3">
+        <v>6578179</v>
+      </c>
+      <c r="CA3">
+        <v>3253374</v>
+      </c>
+      <c r="CB3">
+        <v>2509147</v>
+      </c>
+      <c r="CC3">
+        <v>3424134</v>
+      </c>
+      <c r="CD3">
+        <v>6864151</v>
+      </c>
+      <c r="CE3">
+        <v>2788526</v>
+      </c>
+      <c r="CF3">
+        <v>3710740</v>
+      </c>
+      <c r="CG3">
+        <v>2299620</v>
+      </c>
+      <c r="CH3">
+        <v>1036039</v>
+      </c>
+      <c r="CI3">
+        <v>3483919</v>
+      </c>
+      <c r="CJ3">
+        <v>3210814</v>
+      </c>
+      <c r="CK3">
+        <v>692372</v>
+      </c>
+      <c r="CL3">
+        <v>2680508</v>
+      </c>
+      <c r="CM3">
+        <v>912124</v>
+      </c>
+      <c r="CN3">
+        <v>1403259</v>
+      </c>
+      <c r="CO3">
+        <v>680723</v>
+      </c>
+      <c r="CP3">
+        <v>975763</v>
+      </c>
+      <c r="CQ3">
+        <v>1253194</v>
+      </c>
+      <c r="CR3">
+        <v>1136757</v>
+      </c>
+      <c r="CS3">
+        <v>936827</v>
+      </c>
+      <c r="CT3">
+        <v>995335</v>
+      </c>
+      <c r="CU3">
+        <v>628826</v>
+      </c>
+      <c r="CV3">
+        <v>466656</v>
+      </c>
+      <c r="CW3">
+        <v>350407</v>
+      </c>
+      <c r="CX3">
+        <v>0</v>
+      </c>
+      <c r="CY3">
+        <v>1</v>
+      </c>
+      <c r="CZ3">
+        <v>3839</v>
+      </c>
+      <c r="DA3">
+        <v>3839</v>
+      </c>
+      <c r="DB3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:106">
+      <c r="A4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>8960000.0</v>
+      </c>
+      <c r="O4">
+        <v>1621000.0</v>
+      </c>
+      <c r="P4">
+        <v>-67477000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-10276000.0</v>
+      </c>
+      <c r="R4">
+        <v>13460000.0</v>
+      </c>
+      <c r="S4">
+        <v>-52123000.0</v>
+      </c>
+      <c r="T4">
+        <v>-12022000.0</v>
+      </c>
+      <c r="U4">
+        <v>58396000.0</v>
+      </c>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+    </row>
+    <row r="5" spans="1:106">
+      <c r="A5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>47509000.0</v>
+      </c>
+      <c r="O5">
+        <v>3860000.0</v>
+      </c>
+      <c r="P5">
+        <v>-23024000.0</v>
+      </c>
+      <c r="Q5">
+        <v>1746000.0</v>
+      </c>
+      <c r="R5">
+        <v>39506000.0</v>
+      </c>
+      <c r="S5">
+        <v>28027000.0</v>
+      </c>
+      <c r="T5">
+        <v>18205000.0</v>
+      </c>
+      <c r="U5">
+        <v>104337000.0</v>
+      </c>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+    </row>
+    <row r="6" spans="1:106">
+      <c r="A6" t="s">
+        <v>203</v>
+      </c>
+      <c r="B6">
+        <v>9769000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4010000.0</v>
+      </c>
+      <c r="D6">
+        <v>4467000.0</v>
+      </c>
+      <c r="E6">
+        <v>-7267000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1473000.0</v>
+      </c>
+      <c r="G6">
+        <v>-12389000.0</v>
+      </c>
+      <c r="H6">
+        <v>3578000.0</v>
+      </c>
+      <c r="I6">
+        <v>-25324000.0</v>
+      </c>
+      <c r="J6">
+        <v>13472000.0</v>
+      </c>
+      <c r="K6">
+        <v>3175000.0</v>
+      </c>
+      <c r="L6">
+        <v>-11287000.0</v>
+      </c>
+      <c r="M6">
+        <v>1923000.0</v>
+      </c>
+      <c r="N6">
+        <v>8960000.0</v>
+      </c>
+      <c r="O6">
+        <v>1621000.0</v>
+      </c>
+      <c r="P6">
+        <v>-67477000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-10276000.0</v>
+      </c>
+      <c r="R6">
+        <v>13460000.0</v>
+      </c>
+      <c r="S6">
+        <v>-52123000.0</v>
+      </c>
+      <c r="T6">
+        <v>-12022000.0</v>
+      </c>
+      <c r="U6">
+        <v>58396000.0</v>
+      </c>
+      <c r="V6">
+        <v>53341000.0</v>
+      </c>
+      <c r="W6">
+        <v>4127000.0</v>
+      </c>
+      <c r="X6">
+        <v>-9722000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-60127000.0</v>
+      </c>
+      <c r="Z6">
+        <v>79297000.0</v>
+      </c>
+      <c r="AA6">
+        <v>2255000.0</v>
+      </c>
+      <c r="AB6">
+        <v>13114000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-10283000.0</v>
+      </c>
+      <c r="AD6">
+        <v>3545000.0</v>
+      </c>
+      <c r="AE6">
+        <v>1063000.0</v>
+      </c>
+      <c r="AF6">
+        <v>11169000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-23622000.0</v>
+      </c>
+      <c r="AH6">
+        <v>10668000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-29979000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>24799000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-18177000.0</v>
+      </c>
+      <c r="AL6">
+        <v>7296000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-19643000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-141116000.0</v>
+      </c>
+      <c r="AO6">
+        <v>23733000.0</v>
+      </c>
+      <c r="AP6">
+        <v>86059000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>51156000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-1353000.0</v>
+      </c>
+      <c r="AS6">
+        <v>13195000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-16788000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-5363000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-19085000.0</v>
+      </c>
+      <c r="AW6">
+        <v>14598000.0</v>
+      </c>
+      <c r="AX6">
+        <v>23572000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-7634000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-93533000.0</v>
+      </c>
+      <c r="BA6">
+        <v>45968000.0</v>
+      </c>
+      <c r="BB6">
+        <v>38488000.0</v>
+      </c>
+      <c r="BC6">
+        <v>704000.0</v>
+      </c>
+      <c r="BD6">
+        <v>752000.0</v>
+      </c>
+      <c r="BE6">
+        <v>3826000.0</v>
+      </c>
+      <c r="BF6">
+        <v>30972000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-23445000.0</v>
+      </c>
+      <c r="BH6">
+        <v>11508000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-20610000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>25698000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-11005000.0</v>
+      </c>
+      <c r="BL6">
+        <v>16919000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-13175000.0</v>
+      </c>
+      <c r="BN6">
+        <v>2810000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-9351000.0</v>
+      </c>
+      <c r="BP6">
+        <v>11223000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-4649000.0</v>
+      </c>
+      <c r="BR6">
+        <v>18482283.0</v>
+      </c>
+      <c r="BS6">
+        <v>18489716.0</v>
+      </c>
+      <c r="BT6">
+        <v>1484759.0</v>
+      </c>
+      <c r="BU6">
+        <v>-2993614.0</v>
+      </c>
+      <c r="BV6">
+        <v>702934.0</v>
+      </c>
+      <c r="BW6">
+        <v>3065252.0</v>
+      </c>
+      <c r="BX6">
+        <v>-417709.0</v>
+      </c>
+      <c r="BY6">
+        <v>-3056949.0</v>
+      </c>
+      <c r="BZ6">
+        <v>2213691.0</v>
+      </c>
+      <c r="CA6">
+        <v>1197203.0</v>
+      </c>
+      <c r="CB6">
+        <v>-605042.0</v>
+      </c>
+      <c r="CC6">
+        <v>528170.0</v>
+      </c>
+      <c r="CD6">
+        <v>-224099.0</v>
+      </c>
+      <c r="CE6">
+        <v>457711.0</v>
+      </c>
+      <c r="CF6">
+        <v>-734292.0</v>
+      </c>
+      <c r="CG6">
+        <v>-2849489.0</v>
+      </c>
+      <c r="CH6">
+        <v>3149206.0</v>
+      </c>
+      <c r="CI6">
+        <v>-3459149.0</v>
+      </c>
+      <c r="CJ6">
+        <v>869237.0</v>
+      </c>
+      <c r="CK6">
+        <v>-1988482.0</v>
+      </c>
+      <c r="CL6">
+        <v>722947.0</v>
+      </c>
+      <c r="CM6">
+        <v>-5668883.0</v>
+      </c>
+      <c r="CN6">
+        <v>1311330.0</v>
+      </c>
+      <c r="CO6">
+        <v>-3036741.0</v>
+      </c>
+      <c r="CP6">
+        <v>2997253.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-674894.0</v>
+      </c>
+      <c r="CR6">
+        <v>-1316966.0</v>
+      </c>
+      <c r="CS6">
+        <v>-2526784.0</v>
+      </c>
+      <c r="CT6">
+        <v>-23781817.0</v>
+      </c>
+      <c r="CU6">
+        <v>3340940.0</v>
+      </c>
+      <c r="CV6">
+        <v>7086852.0</v>
+      </c>
+      <c r="CW6">
+        <v>26988316.0</v>
+      </c>
+      <c r="CX6">
+        <v>98309.0</v>
+      </c>
+      <c r="CY6">
+        <v>-63930.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-465327.0</v>
+      </c>
+      <c r="DA6">
+        <v>198768.0</v>
+      </c>
+      <c r="DB6">
+        <v>412610.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:106">
+      <c r="A7" t="s">
+        <v>204</v>
+      </c>
+      <c r="B7">
+        <v>43886000.0</v>
+      </c>
+      <c r="C7">
+        <v>7818000.0</v>
+      </c>
+      <c r="D7">
+        <v>15261000.0</v>
+      </c>
+      <c r="E7">
+        <v>-14491000.0</v>
+      </c>
+      <c r="F7">
+        <v>24696000.0</v>
+      </c>
+      <c r="G7">
+        <v>-18418000.0</v>
+      </c>
+      <c r="H7">
+        <v>38558000.0</v>
+      </c>
+      <c r="I7">
+        <v>-38558000.0</v>
+      </c>
+      <c r="J7">
+        <v>13365000.0</v>
+      </c>
+      <c r="K7">
+        <v>8934000.0</v>
+      </c>
+      <c r="L7">
+        <v>-15613000.0</v>
+      </c>
+      <c r="M7">
+        <v>26986000.0</v>
+      </c>
+      <c r="N7">
+        <v>21161000.0</v>
+      </c>
+      <c r="O7">
+        <v>-12052000.0</v>
+      </c>
+      <c r="P7">
+        <v>-54019000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-4826000.0</v>
+      </c>
+      <c r="R7">
+        <v>-17707000.0</v>
+      </c>
+      <c r="S7">
+        <v>-31904000.0</v>
+      </c>
+      <c r="T7">
+        <v>-64239000.0</v>
+      </c>
+      <c r="U7">
+        <v>23286000.0</v>
+      </c>
+      <c r="V7">
+        <v>21084000.0</v>
+      </c>
+      <c r="W7">
+        <v>-9973000.0</v>
+      </c>
+      <c r="X7">
+        <v>5413000.0</v>
+      </c>
+      <c r="Y7">
+        <v>21022000.0</v>
+      </c>
+      <c r="Z7">
+        <v>84185000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-8490000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-21709000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-43598000.0</v>
+      </c>
+      <c r="AD7">
+        <v>11193000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-9357000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-22404000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-10390000.0</v>
+      </c>
+      <c r="AH7">
+        <v>40648000.0</v>
+      </c>
+      <c r="AI7">
+        <v>11378000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-14387000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-46916000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-34702000.0</v>
+      </c>
+      <c r="AM7">
+        <v>12250000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-27732000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-6702000.0</v>
+      </c>
+      <c r="AP7">
+        <v>51244000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>7704000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-17937000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-10440000.0</v>
+      </c>
+      <c r="AT7">
+        <v>50508000.0</v>
+      </c>
+      <c r="AU7">
+        <v>14217000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-27573000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-11389000.0</v>
+      </c>
+      <c r="AX7">
+        <v>5385000.0</v>
+      </c>
+      <c r="AY7">
+        <v>2643000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-20283000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-15233000.0</v>
+      </c>
+      <c r="BB7">
+        <v>16085000.0</v>
+      </c>
+      <c r="BC7">
+        <v>12864000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-22325000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-13093000.0</v>
+      </c>
+      <c r="BF7">
+        <v>8036000.0</v>
+      </c>
+      <c r="BG7">
+        <v>1050000.0</v>
+      </c>
+      <c r="BH7">
+        <v>9866000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-20291000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>31320000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-5751000.0</v>
+      </c>
+      <c r="BL7">
+        <v>11876000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-19840000.0</v>
+      </c>
+      <c r="BN7">
+        <v>8412000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-5576000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-5933000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-20658000.0</v>
+      </c>
+      <c r="BR7">
+        <v>13016177.0</v>
+      </c>
+      <c r="BS7">
+        <v>17888604.0</v>
+      </c>
+      <c r="BT7">
+        <v>15771972.0</v>
+      </c>
+      <c r="BU7">
+        <v>-22268753.0</v>
+      </c>
+      <c r="BV7">
+        <v>9809258.0</v>
+      </c>
+      <c r="BW7">
+        <v>-375442.0</v>
+      </c>
+      <c r="BX7">
+        <v>-8418268.0</v>
+      </c>
+      <c r="BY7">
+        <v>-18269849.0</v>
+      </c>
+      <c r="BZ7">
+        <v>459613.0</v>
+      </c>
+      <c r="CA7">
+        <v>4391247.0</v>
+      </c>
+      <c r="CB7">
+        <v>-5011210.0</v>
+      </c>
+      <c r="CC7">
+        <v>-4981722.0</v>
+      </c>
+      <c r="CD7">
+        <v>1859593.0</v>
+      </c>
+      <c r="CE7">
+        <v>1464215.0</v>
+      </c>
+      <c r="CF7">
+        <v>-3401022.0</v>
+      </c>
+      <c r="CG7">
+        <v>-8891899.0</v>
+      </c>
+      <c r="CH7">
+        <v>-1720404.0</v>
+      </c>
+      <c r="CI7">
+        <v>1761968.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-48272.0</v>
+      </c>
+      <c r="CK7">
+        <v>-4855734.0</v>
+      </c>
+      <c r="CL7">
+        <v>500490.0</v>
+      </c>
+      <c r="CM7">
+        <v>-906569.0</v>
+      </c>
+      <c r="CN7">
+        <v>1345712.0</v>
+      </c>
+      <c r="CO7">
+        <v>-3273281.0</v>
+      </c>
+      <c r="CP7">
+        <v>-1434035.0</v>
+      </c>
+      <c r="CQ7">
+        <v>136211.0</v>
+      </c>
+      <c r="CR7">
+        <v>-585771.0</v>
+      </c>
+      <c r="CS7">
+        <v>-4162971.0</v>
+      </c>
+      <c r="CT7">
+        <v>1807987.0</v>
+      </c>
+      <c r="CU7">
+        <v>334043.0</v>
+      </c>
+      <c r="CV7">
+        <v>-1442865.0</v>
+      </c>
+      <c r="CW7">
+        <v>1729406.0</v>
+      </c>
+      <c r="CX7">
+        <v>-934.0</v>
+      </c>
+      <c r="CY7">
+        <v>-7301.0</v>
+      </c>
+      <c r="CZ7">
+        <v>-26586.0</v>
+      </c>
+      <c r="DA7">
+        <v>-100259.0</v>
+      </c>
+      <c r="DB7">
+        <v>113590.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:106">
+      <c r="A8" t="s">
+        <v>205</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>3125000.0</v>
+      </c>
+      <c r="O8">
+        <v>-13880000.0</v>
+      </c>
+      <c r="P8">
+        <v>-20611000.0</v>
+      </c>
+      <c r="Q8">
+        <v>38935000.0</v>
+      </c>
+      <c r="R8">
+        <v>-13320000.0</v>
+      </c>
+      <c r="S8">
+        <v>-5057000.0</v>
+      </c>
+      <c r="T8">
+        <v>-3865000.0</v>
+      </c>
+      <c r="U8">
+        <v>26300000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+    </row>
+    <row r="9" spans="1:106">
+      <c r="A9" t="s">
+        <v>206</v>
+      </c>
+      <c r="B9">
+        <v>10820000.0</v>
+      </c>
+      <c r="C9">
+        <v>-5000000.0</v>
+      </c>
+      <c r="D9">
+        <v>-4525000.0</v>
+      </c>
+      <c r="E9">
+        <v>14559000.0</v>
+      </c>
+      <c r="F9">
+        <v>1574000.0</v>
+      </c>
+      <c r="G9">
+        <v>-4735000.0</v>
+      </c>
+      <c r="H9">
+        <v>-4941000.0</v>
+      </c>
+      <c r="I9">
+        <v>11305000.0</v>
+      </c>
+      <c r="J9">
+        <v>1575000.0</v>
+      </c>
+      <c r="K9">
+        <v>-852000.0</v>
+      </c>
+      <c r="L9">
+        <v>-31614000.0</v>
+      </c>
+      <c r="M9">
+        <v>26995000.0</v>
+      </c>
+      <c r="N9">
+        <v>3125000.0</v>
+      </c>
+      <c r="O9">
+        <v>-13880000.0</v>
+      </c>
+      <c r="P9">
+        <v>-20611000.0</v>
+      </c>
+      <c r="Q9">
+        <v>38935000.0</v>
+      </c>
+      <c r="R9">
+        <v>-13320000.0</v>
+      </c>
+      <c r="S9">
+        <v>-5057000.0</v>
+      </c>
+      <c r="T9">
+        <v>-3865000.0</v>
+      </c>
+      <c r="U9">
+        <v>26300000.0</v>
+      </c>
+      <c r="V9">
+        <v>-5832000.0</v>
+      </c>
+      <c r="W9">
+        <v>7795000.0</v>
+      </c>
+      <c r="X9">
+        <v>-976000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-6811000.0</v>
+      </c>
+      <c r="Z9">
+        <v>8836000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-8352000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-23145000.0</v>
+      </c>
+      <c r="AC9">
+        <v>14031000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-9650000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-12069000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-22486000.0</v>
+      </c>
+      <c r="AG9">
+        <v>15208000.0</v>
+      </c>
+      <c r="AH9">
+        <v>17277000.0</v>
+      </c>
+      <c r="AI9">
+        <v>6991000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>11642000.0</v>
+      </c>
+      <c r="AK9">
+        <v>15470000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-36955000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-216000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-5582000.0</v>
+      </c>
+      <c r="AO9">
+        <v>2044000.0</v>
+      </c>
+      <c r="AP9">
+        <v>32282000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-39735000.0</v>
+      </c>
+      <c r="AR9">
+        <v>1469000.0</v>
+      </c>
+      <c r="AS9">
+        <v>3730000.0</v>
+      </c>
+      <c r="AT9">
+        <v>5844000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-1734000.0</v>
+      </c>
+      <c r="AV9">
+        <v>1660000.0</v>
+      </c>
+      <c r="AW9">
+        <v>5213000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-2934000.0</v>
+      </c>
+      <c r="AY9">
+        <v>15812000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-14990000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-7476000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-7559000.0</v>
+      </c>
+      <c r="BC9">
+        <v>15605000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-1490000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-5051000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>5306000.0</v>
+      </c>
+      <c r="BH9">
+        <v>17412000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-4915000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-3963000.0</v>
+      </c>
+      <c r="BK9">
+        <v>5179000.0</v>
+      </c>
+      <c r="BL9">
+        <v>3278000.0</v>
+      </c>
+      <c r="BM9">
+        <v>2833000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-16092000.0</v>
+      </c>
+      <c r="BO9">
+        <v>6575000.0</v>
+      </c>
+      <c r="BP9">
+        <v>2493000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-7848000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-7298228.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9">
+        <v>368673.0</v>
+      </c>
+      <c r="BV9">
+        <v>299049000.0</v>
+      </c>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
+        <v>32178000.0</v>
+      </c>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9">
+        <v>7500.0</v>
+      </c>
+      <c r="CD9">
+        <v>31230.0</v>
+      </c>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9">
+        <v>52875000000.0</v>
+      </c>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9">
+        <v>-4829000000.0</v>
+      </c>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9">
+        <v>-18015.0</v>
+      </c>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+    </row>
+    <row r="10" spans="1:106">
+      <c r="A10" t="s">
+        <v>207</v>
+      </c>
+      <c r="B10">
+        <v>19014000.0</v>
+      </c>
+      <c r="C10">
+        <v>7877000.0</v>
+      </c>
+      <c r="D10">
+        <v>19956000.0</v>
+      </c>
+      <c r="E10">
+        <v>-13257000.0</v>
+      </c>
+      <c r="F10">
+        <v>9099000.0</v>
+      </c>
+      <c r="G10">
+        <v>-2904000.0</v>
+      </c>
+      <c r="H10">
+        <v>-6220000.0</v>
+      </c>
+      <c r="I10">
+        <v>-29315000.0</v>
+      </c>
+      <c r="J10">
+        <v>-6971000.0</v>
+      </c>
+      <c r="K10">
+        <v>9762000.0</v>
+      </c>
+      <c r="L10">
+        <v>7464000.0</v>
+      </c>
+      <c r="M10">
+        <v>6363000.0</v>
+      </c>
+      <c r="N10">
+        <v>16309000.0</v>
+      </c>
+      <c r="O10">
+        <v>3047000.0</v>
+      </c>
+      <c r="P10">
+        <v>-13973000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-45841000.0</v>
+      </c>
+      <c r="R10">
+        <v>-2392000.0</v>
+      </c>
+      <c r="S10">
+        <v>-13991000.0</v>
+      </c>
+      <c r="T10">
+        <v>-23137000.0</v>
+      </c>
+      <c r="U10">
+        <v>-18663000.0</v>
+      </c>
+      <c r="V10">
+        <v>5969000.0</v>
+      </c>
+      <c r="W10">
+        <v>-5557000.0</v>
+      </c>
+      <c r="X10">
+        <v>10228000.0</v>
+      </c>
+      <c r="Y10">
+        <v>14624000.0</v>
+      </c>
+      <c r="Z10">
+        <v>37345000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-323000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-5765000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-31678000.0</v>
+      </c>
+      <c r="AD10">
+        <v>9653000.0</v>
+      </c>
+      <c r="AE10">
+        <v>2296000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-8944000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-13538000.0</v>
+      </c>
+      <c r="AH10">
+        <v>8943000.0</v>
+      </c>
+      <c r="AI10">
+        <v>16667000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-13196000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-29385000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-3720000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-4102000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-4489000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-9860000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-2048000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>25246000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-10811000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-13191000.0</v>
+      </c>
+      <c r="AT10">
+        <v>20232000.0</v>
+      </c>
+      <c r="AU10">
+        <v>15052000.0</v>
+      </c>
+      <c r="AV10">
+        <v>1979000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-11601000.0</v>
+      </c>
+      <c r="AX10">
+        <v>65000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-10546000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-13029000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-234000.0</v>
+      </c>
+      <c r="BB10">
+        <v>6210000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-3873000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-2508000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-7531000.0</v>
+      </c>
+      <c r="BF10">
+        <v>1079000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-1448000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-1711000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-5847000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>4471000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1975000.0</v>
+      </c>
+      <c r="BL10">
+        <v>4469000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-11910000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-3063000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-2179000.0</v>
+      </c>
+      <c r="BP10">
+        <v>1724000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-1506000.0</v>
+      </c>
+      <c r="BR10">
+        <v>4378992.0</v>
+      </c>
+      <c r="BS10">
+        <v>7836058.0</v>
+      </c>
+      <c r="BT10">
+        <v>-1301026.0</v>
+      </c>
+      <c r="BU10">
+        <v>-5483024.0</v>
+      </c>
+      <c r="BV10">
+        <v>4279163.0</v>
+      </c>
+      <c r="BW10">
+        <v>411183.0</v>
+      </c>
+      <c r="BX10">
+        <v>-10610782.0</v>
+      </c>
+      <c r="BY10">
+        <v>-9217249.0</v>
+      </c>
+      <c r="BZ10">
+        <v>1426710.0</v>
+      </c>
+      <c r="CA10">
+        <v>-888016.0</v>
+      </c>
+      <c r="CB10">
+        <v>1848764.0</v>
+      </c>
+      <c r="CC10">
+        <v>-4367000.0</v>
+      </c>
+      <c r="CD10">
+        <v>1620285.0</v>
+      </c>
+      <c r="CE10">
+        <v>2137224.0</v>
+      </c>
+      <c r="CF10">
+        <v>-744988.0</v>
+      </c>
+      <c r="CG10">
+        <v>-3106666.0</v>
+      </c>
+      <c r="CH10">
+        <v>-2591043.0</v>
+      </c>
+      <c r="CI10">
+        <v>467067.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-2115.0</v>
+      </c>
+      <c r="CK10">
+        <v>-1877727.0</v>
+      </c>
+      <c r="CL10">
+        <v>-1034343.0</v>
+      </c>
+      <c r="CM10">
+        <v>940667.0</v>
+      </c>
+      <c r="CN10">
+        <v>720182.0</v>
+      </c>
+      <c r="CO10">
+        <v>-1296969.0</v>
+      </c>
+      <c r="CP10">
+        <v>-1670060.0</v>
+      </c>
+      <c r="CQ10">
+        <v>3355779.0</v>
+      </c>
+      <c r="CR10">
+        <v>413873.0</v>
+      </c>
+      <c r="CS10">
+        <v>676771.0</v>
+      </c>
+      <c r="CT10">
+        <v>-186614.0</v>
+      </c>
+      <c r="CU10">
+        <v>-411453.0</v>
+      </c>
+      <c r="CV10">
+        <v>3648708.0</v>
+      </c>
+      <c r="CW10">
+        <v>1486118.0</v>
+      </c>
+      <c r="CX10">
+        <v>-8420.0</v>
+      </c>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+    </row>
+    <row r="11" spans="1:106">
+      <c r="A11" t="s">
+        <v>208</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>16520000.0</v>
+      </c>
+      <c r="M11">
+        <v>-1838000.0</v>
+      </c>
+      <c r="N11">
+        <v>-8932000.0</v>
+      </c>
+      <c r="O11">
+        <v>-5067000.0</v>
+      </c>
+      <c r="P11">
+        <v>3597000.0</v>
+      </c>
+      <c r="Q11">
+        <v>313000.0</v>
+      </c>
+      <c r="R11">
+        <v>-5355000.0</v>
+      </c>
+      <c r="S11">
+        <v>-10444000.0</v>
+      </c>
+      <c r="T11">
+        <v>-6071000.0</v>
+      </c>
+      <c r="U11">
+        <v>-11862000.0</v>
+      </c>
+      <c r="V11">
+        <v>8241000.0</v>
+      </c>
+      <c r="W11">
+        <v>-11032000.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>14061000.0</v>
+      </c>
+      <c r="Z11">
+        <v>7291000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-4629000.0</v>
+      </c>
+      <c r="AB11">
+        <v>7034000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-6015000.0</v>
+      </c>
+      <c r="AD11">
+        <v>2728000.0</v>
+      </c>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+    </row>
+    <row r="12" spans="1:106">
+      <c r="A12" t="s">
+        <v>209</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>2167000.0</v>
+      </c>
+      <c r="M12">
+        <v>1273000.0</v>
+      </c>
+      <c r="N12">
+        <v>-5633000.0</v>
+      </c>
+      <c r="O12">
+        <v>1254000.0</v>
+      </c>
+      <c r="P12">
+        <v>1431000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1131000.0</v>
+      </c>
+      <c r="R12">
+        <v>-560000.0</v>
+      </c>
+      <c r="S12">
+        <v>1173000.0</v>
+      </c>
+      <c r="T12">
+        <v>1837000.0</v>
+      </c>
+      <c r="U12">
+        <v>1509000.0</v>
+      </c>
+      <c r="V12">
+        <v>-899000.0</v>
+      </c>
+      <c r="W12">
+        <v>1027000.0</v>
+      </c>
+      <c r="X12">
+        <v>1027000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1180000.0</v>
+      </c>
+      <c r="Z12">
+        <v>86756000.0</v>
+      </c>
+      <c r="AA12">
+        <v>-766000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1301000.0</v>
+      </c>
+      <c r="AC12">
+        <v>2222000.0</v>
+      </c>
+      <c r="AD12">
+        <v>1453000.0</v>
+      </c>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+    </row>
+    <row r="13" spans="1:106">
+      <c r="A13" t="s">
+        <v>210</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>-1890000.0</v>
+      </c>
+      <c r="M13">
+        <v>-5449000.0</v>
+      </c>
+      <c r="N13">
+        <v>-5449000.0</v>
+      </c>
+      <c r="O13">
+        <v>1201000.0</v>
+      </c>
+      <c r="P13">
+        <v>-10695000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-994000.0</v>
+      </c>
+      <c r="R13">
+        <v>1154000.0</v>
+      </c>
+      <c r="S13">
+        <v>1715000.0</v>
+      </c>
+      <c r="T13">
+        <v>-8935000.0</v>
+      </c>
+      <c r="U13">
+        <v>-3896000.0</v>
+      </c>
+      <c r="V13">
+        <v>3518000.0</v>
+      </c>
+      <c r="W13">
+        <v>3385000.0</v>
+      </c>
+      <c r="X13">
+        <v>3385000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-15193000.0</v>
+      </c>
+      <c r="Z13">
+        <v>22321000.0</v>
+      </c>
+      <c r="AA13">
+        <v>4095000.0</v>
+      </c>
+      <c r="AB13">
+        <v>3478000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-20333000.0</v>
+      </c>
+      <c r="AD13">
+        <v>7828000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+    </row>
+    <row r="14" spans="1:106">
+      <c r="A14" t="s">
+        <v>211</v>
+      </c>
+      <c r="B14">
+        <v>7605000.0</v>
+      </c>
+      <c r="C14">
+        <v>7241000.0</v>
+      </c>
+      <c r="D14">
+        <v>8029000.0</v>
+      </c>
+      <c r="E14">
+        <v>8436000.0</v>
+      </c>
+      <c r="F14">
+        <v>7985000.0</v>
+      </c>
+      <c r="G14">
+        <v>7599000.0</v>
+      </c>
+      <c r="H14">
+        <v>8213000.0</v>
+      </c>
+      <c r="I14">
+        <v>8048000.0</v>
+      </c>
+      <c r="J14">
+        <v>8177000.0</v>
+      </c>
+      <c r="K14">
+        <v>6964000.0</v>
+      </c>
+      <c r="L14">
+        <v>8074000.0</v>
+      </c>
+      <c r="M14">
+        <v>9253000.0</v>
+      </c>
+      <c r="N14">
+        <v>9641000.0</v>
+      </c>
+      <c r="O14">
+        <v>6624000.0</v>
+      </c>
+      <c r="P14">
+        <v>7622000.0</v>
+      </c>
+      <c r="Q14">
+        <v>7549000.0</v>
+      </c>
+      <c r="R14">
+        <v>7660000.0</v>
+      </c>
+      <c r="S14">
+        <v>7203000.0</v>
+      </c>
+      <c r="T14">
+        <v>7744000.0</v>
+      </c>
+      <c r="U14">
+        <v>7466000.0</v>
+      </c>
+      <c r="V14">
+        <v>7442000.0</v>
+      </c>
+      <c r="W14">
+        <v>7004000.0</v>
+      </c>
+      <c r="X14">
+        <v>4241000.0</v>
+      </c>
+      <c r="Y14">
+        <v>12888000.0</v>
+      </c>
+      <c r="Z14">
+        <v>12975000.0</v>
+      </c>
+      <c r="AA14">
+        <v>13090000.0</v>
+      </c>
+      <c r="AB14">
+        <v>13647000.0</v>
+      </c>
+      <c r="AC14">
+        <v>14346000.0</v>
+      </c>
+      <c r="AD14">
+        <v>14235000.0</v>
+      </c>
+      <c r="AE14">
+        <v>13630000.0</v>
+      </c>
+      <c r="AF14">
+        <v>13142000.0</v>
+      </c>
+      <c r="AG14">
+        <v>12852000.0</v>
+      </c>
+      <c r="AH14">
+        <v>13300000.0</v>
+      </c>
+      <c r="AI14">
+        <v>12458000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>12548000.0</v>
+      </c>
+      <c r="AK14">
+        <v>13769000.0</v>
+      </c>
+      <c r="AL14">
+        <v>13026000.0</v>
+      </c>
+      <c r="AM14">
+        <v>13415000.0</v>
+      </c>
+      <c r="AN14">
+        <v>13452000.0</v>
+      </c>
+      <c r="AO14">
+        <v>10320000.0</v>
+      </c>
+      <c r="AP14">
+        <v>10401000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>9770000.0</v>
+      </c>
+      <c r="AR14">
+        <v>10036000.0</v>
+      </c>
+      <c r="AS14">
+        <v>11030000.0</v>
+      </c>
+      <c r="AT14">
+        <v>9697000.0</v>
+      </c>
+      <c r="AU14">
+        <v>8213000.0</v>
+      </c>
+      <c r="AV14">
+        <v>6878000.0</v>
+      </c>
+      <c r="AW14">
+        <v>6105000.0</v>
+      </c>
+      <c r="AX14">
+        <v>5638000.0</v>
+      </c>
+      <c r="AY14">
+        <v>4914000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>5469000.0</v>
+      </c>
+      <c r="BA14">
+        <v>5683000.0</v>
+      </c>
+      <c r="BB14">
+        <v>4707000.0</v>
+      </c>
+      <c r="BC14">
+        <v>3949000.0</v>
+      </c>
+      <c r="BD14">
+        <v>4089000.0</v>
+      </c>
+      <c r="BE14">
+        <v>3985000.0</v>
+      </c>
+      <c r="BF14">
+        <v>4491000.0</v>
+      </c>
+      <c r="BG14">
+        <v>3712000.0</v>
+      </c>
+      <c r="BH14">
+        <v>4570000.0</v>
+      </c>
+      <c r="BI14">
+        <v>3956000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>4154000.0</v>
+      </c>
+      <c r="BK14">
+        <v>3758000.0</v>
+      </c>
+      <c r="BL14">
+        <v>3615000.0</v>
+      </c>
+      <c r="BM14">
+        <v>3408000.0</v>
+      </c>
+      <c r="BN14">
+        <v>2340000.0</v>
+      </c>
+      <c r="BO14">
+        <v>3945000.0</v>
+      </c>
+      <c r="BP14">
+        <v>4327000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>3011000.0</v>
+      </c>
+      <c r="BR14">
+        <v>2669091.0</v>
+      </c>
+      <c r="BS14">
+        <v>2482472.0</v>
+      </c>
+      <c r="BT14">
+        <v>3484820.0</v>
+      </c>
+      <c r="BU14">
+        <v>4033617.0</v>
+      </c>
+      <c r="BV14">
+        <v>3287511.0</v>
+      </c>
+      <c r="BW14">
+        <v>3144010.0</v>
+      </c>
+      <c r="BX14">
+        <v>3183979.0</v>
+      </c>
+      <c r="BY14">
+        <v>2934241.0</v>
+      </c>
+      <c r="BZ14">
+        <v>3184302.0</v>
+      </c>
+      <c r="CA14">
+        <v>1765640.0</v>
+      </c>
+      <c r="CB14">
+        <v>1294347.0</v>
+      </c>
+      <c r="CC14">
+        <v>1228738.0</v>
+      </c>
+      <c r="CD14">
+        <v>1406447.0</v>
+      </c>
+      <c r="CE14">
+        <v>907442.0</v>
+      </c>
+      <c r="CF14">
+        <v>934294.0</v>
+      </c>
+      <c r="CG14">
+        <v>1118657.0</v>
+      </c>
+      <c r="CH14">
+        <v>1038710.0</v>
+      </c>
+      <c r="CI14">
+        <v>623151.0</v>
+      </c>
+      <c r="CJ14">
+        <v>552466.0</v>
+      </c>
+      <c r="CK14">
+        <v>542588.0</v>
+      </c>
+      <c r="CL14">
+        <v>573727.0</v>
+      </c>
+      <c r="CM14">
+        <v>390714.0</v>
+      </c>
+      <c r="CN14">
+        <v>396439.0</v>
+      </c>
+      <c r="CO14">
+        <v>344634.0</v>
+      </c>
+      <c r="CP14">
+        <v>105315.0</v>
+      </c>
+      <c r="CQ14">
+        <v>338158.0</v>
+      </c>
+      <c r="CR14">
+        <v>147361.0</v>
+      </c>
+      <c r="CS14">
+        <v>396840.0</v>
+      </c>
+      <c r="CT14">
+        <v>196778.0</v>
+      </c>
+      <c r="CU14">
+        <v>184175.0</v>
+      </c>
+      <c r="CV14">
+        <v>99032.0</v>
+      </c>
+      <c r="CW14">
+        <v>447517.0</v>
+      </c>
+      <c r="CX14">
+        <v>-13938.0</v>
+      </c>
+      <c r="CY14">
+        <v>15591.0</v>
+      </c>
+      <c r="CZ14">
+        <v>13438.0</v>
+      </c>
+      <c r="DA14">
+        <v>13574.0</v>
+      </c>
+      <c r="DB14">
+        <v>1935.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:106">
+      <c r="A15" t="s">
+        <v>212</v>
+      </c>
+      <c r="B15">
+        <v>5785000.0</v>
+      </c>
+      <c r="C15">
+        <v>5789000.0</v>
+      </c>
+      <c r="D15">
+        <v>5800000.0</v>
+      </c>
+      <c r="E15">
+        <v>5855000.0</v>
+      </c>
+      <c r="F15">
+        <v>5721000.0</v>
+      </c>
+      <c r="G15">
+        <v>5723000.0</v>
+      </c>
+      <c r="H15">
+        <v>5766000.0</v>
+      </c>
+      <c r="I15">
+        <v>5886000.0</v>
+      </c>
+      <c r="J15">
+        <v>5463000.0</v>
+      </c>
+      <c r="K15">
+        <v>5477000.0</v>
+      </c>
+      <c r="L15">
+        <v>5544000.0</v>
+      </c>
+      <c r="M15">
+        <v>5536000.0</v>
+      </c>
+      <c r="N15">
+        <v>4589000.0</v>
+      </c>
+      <c r="O15">
+        <v>4591000.0</v>
+      </c>
+      <c r="P15">
+        <v>4577000.0</v>
+      </c>
+      <c r="Q15">
+        <v>4576000.0</v>
+      </c>
+      <c r="R15">
+        <v>3642000.0</v>
+      </c>
+      <c r="S15">
+        <v>3701000.0</v>
+      </c>
+      <c r="T15">
+        <v>3848000.0</v>
+      </c>
+      <c r="U15">
+        <v>3844000.0</v>
+      </c>
+      <c r="V15">
+        <v>2629000.0</v>
+      </c>
+      <c r="W15">
+        <v>2799000.0</v>
+      </c>
+      <c r="X15">
+        <v>2795000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2799000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2795000.0</v>
+      </c>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15">
+        <v>61744000.0</v>
+      </c>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15">
+        <v>117913000.0</v>
+      </c>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
-[...103 lines deleted...]
-      </c>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
     </row>
     <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>213</v>
       </c>
       <c r="B16">
-        <v>18770000.0</v>
+        <v>28190000.0</v>
       </c>
       <c r="C16">
-        <v>18658000.0</v>
+        <v>18421000.0</v>
       </c>
       <c r="D16">
-        <v>18104000.0</v>
-[...2 lines deleted...]
-      <c r="F16"/>
+        <v>22431000.0</v>
+      </c>
+      <c r="E16">
+        <v>17964000.0</v>
+      </c>
+      <c r="F16">
+        <v>25231000.0</v>
+      </c>
       <c r="G16">
-        <v>29979000.0</v>
+        <v>26704000.0</v>
       </c>
       <c r="H16">
-        <v>27887000.0</v>
+        <v>39093000.0</v>
       </c>
       <c r="I16">
-        <v>26811000.0</v>
+        <v>35515000.0</v>
       </c>
       <c r="J16">
-        <v>24333000.0</v>
+        <v>60839000.0</v>
       </c>
       <c r="K16">
-        <v>23197000.0</v>
+        <v>47367000.0</v>
       </c>
       <c r="L16">
-        <v>16041000.0</v>
+        <v>44192000.0</v>
       </c>
       <c r="M16">
-        <v>20149000.0</v>
+        <v>55479000.0</v>
       </c>
       <c r="N16">
-        <v>3000.0</v>
+        <v>53556000.0</v>
       </c>
       <c r="O16">
-        <v>23845000.0</v>
+        <v>44596000.0</v>
       </c>
       <c r="P16">
-        <v>3000.0</v>
+        <v>42975000.0</v>
       </c>
       <c r="Q16">
-        <v>3000.0</v>
+        <v>110452000.0</v>
       </c>
       <c r="R16">
-        <v>182000.0</v>
+        <v>120728000.0</v>
       </c>
       <c r="S16">
-        <v>675000.0</v>
+        <v>107268000.0</v>
       </c>
       <c r="T16">
-        <v>2364000.0</v>
+        <v>159391000.0</v>
       </c>
       <c r="U16">
-        <v>2907000.0</v>
+        <v>171413000.0</v>
       </c>
       <c r="V16">
-        <v>5048000.0</v>
+        <v>113017000.0</v>
       </c>
       <c r="W16">
-        <v>6581000.0</v>
+        <v>59676000.0</v>
       </c>
       <c r="X16">
-        <v>8010000.0</v>
+        <v>55549000.0</v>
       </c>
       <c r="Y16">
-        <v>14744000.0</v>
+        <v>65271000.0</v>
       </c>
       <c r="Z16">
-        <v>7103000.0</v>
+        <v>125398000.0</v>
       </c>
       <c r="AA16">
-        <v>5502000.0</v>
+        <v>46101000.0</v>
       </c>
       <c r="AB16">
-        <v>7103000.0</v>
+        <v>43846000.0</v>
       </c>
       <c r="AC16">
-        <v>12213000.0</v>
+        <v>30732000.0</v>
       </c>
       <c r="AD16">
-        <v>37515000.0</v>
+        <v>41015000.0</v>
       </c>
       <c r="AE16">
-        <v>33889000.0</v>
+        <v>37470000.0</v>
       </c>
       <c r="AF16">
-        <v>-5443000.0</v>
+        <v>36407000.0</v>
       </c>
       <c r="AG16">
-        <v>12895000.0</v>
+        <v>25238000.0</v>
       </c>
       <c r="AH16">
-        <v>-21458000.0</v>
-[...1 lines deleted...]
-      <c r="AI16"/>
+        <v>48860000.0</v>
+      </c>
+      <c r="AI16">
+        <v>38192000.0</v>
+      </c>
       <c r="AJ16">
-        <v>21458000.0</v>
+        <v>68171000.0</v>
       </c>
       <c r="AK16">
-        <v>25620000.0</v>
+        <v>43372000.0</v>
       </c>
       <c r="AL16">
-        <v>-753000.0</v>
-[...1 lines deleted...]
-      <c r="AM16"/>
+        <v>61549000.0</v>
+      </c>
+      <c r="AM16">
+        <v>54253000.0</v>
+      </c>
       <c r="AN16">
-        <v>753000.0</v>
+        <v>73896000.0</v>
       </c>
       <c r="AO16">
-        <v>12161000.0</v>
+        <v>215012000.0</v>
       </c>
       <c r="AP16">
-        <v>11474000.0</v>
-[...1 lines deleted...]
-      <c r="AQ16"/>
+        <v>191279000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>105220000.0</v>
+      </c>
       <c r="AR16">
-        <v>-11474000.0</v>
+        <v>54064000.0</v>
       </c>
       <c r="AS16">
-        <v>16373000.0</v>
-[...3 lines deleted...]
-      <c r="AV16"/>
+        <v>55417000.0</v>
+      </c>
+      <c r="AT16">
+        <v>42222000.0</v>
+      </c>
+      <c r="AU16">
+        <v>59010000.0</v>
+      </c>
+      <c r="AV16">
+        <v>64373000.0</v>
+      </c>
       <c r="AW16">
-        <v>17094000.0</v>
+        <v>83458000.0</v>
       </c>
       <c r="AX16">
-        <v>-6583000.0</v>
+        <v>68860000.0</v>
       </c>
       <c r="AY16">
-        <v>44977000.0</v>
+        <v>45288000.0</v>
       </c>
       <c r="AZ16">
-        <v>6583000.0</v>
+        <v>52922000.0</v>
       </c>
       <c r="BA16">
-        <v>12076000.0</v>
+        <v>146455000.0</v>
       </c>
       <c r="BB16">
-        <v>-11224000.0</v>
-[...1 lines deleted...]
-      <c r="BC16"/>
+        <v>100487000.0</v>
+      </c>
+      <c r="BC16">
+        <v>61999000.0</v>
+      </c>
       <c r="BD16">
-        <v>11224000.0</v>
+        <v>61295000.0</v>
       </c>
       <c r="BE16">
-        <v>80000.0</v>
+        <v>60543000.0</v>
       </c>
       <c r="BF16">
-        <v>-36560000.0</v>
-[...1 lines deleted...]
-      <c r="BG16"/>
+        <v>56717000.0</v>
+      </c>
+      <c r="BG16">
+        <v>25745000.0</v>
+      </c>
       <c r="BH16">
-        <v>36560000.0</v>
+        <v>49190000.0</v>
       </c>
       <c r="BI16">
-        <v>1855000.0</v>
+        <v>37682000.0</v>
       </c>
       <c r="BJ16">
-        <v>-18357000.0</v>
-[...1 lines deleted...]
-      <c r="BK16"/>
+        <v>58292000.0</v>
+      </c>
+      <c r="BK16">
+        <v>32594000.0</v>
+      </c>
       <c r="BL16">
-        <v>18357000.0</v>
+        <v>43599000.0</v>
       </c>
       <c r="BM16">
-        <v>11539000.0</v>
+        <v>26680000.0</v>
       </c>
       <c r="BN16">
-        <v>38459000.0</v>
-[...1 lines deleted...]
-      <c r="BO16"/>
+        <v>39855000.0</v>
+      </c>
+      <c r="BO16">
+        <v>37045000.0</v>
+      </c>
       <c r="BP16">
-        <v>10557000.0</v>
+        <v>46396000.0</v>
       </c>
       <c r="BQ16">
-        <v>12505000.0</v>
+        <v>35173000.0</v>
       </c>
       <c r="BR16">
-        <v>197924.0</v>
+        <v>39822000.0</v>
       </c>
       <c r="BS16">
-        <v>616591.0</v>
+        <v>21339717.0</v>
       </c>
       <c r="BT16">
-        <v>715482.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="BU16">
-        <v>212552.0</v>
+        <v>1365242.0</v>
       </c>
       <c r="BV16">
-        <v>236752.0</v>
+        <v>4358856.0</v>
       </c>
       <c r="BW16">
-        <v>179915.0</v>
+        <v>3655922.0</v>
       </c>
       <c r="BX16">
-        <v>185132.0</v>
+        <v>590670.0</v>
       </c>
       <c r="BY16">
-        <v>190350.0</v>
+        <v>1008379.0</v>
       </c>
       <c r="BZ16">
-        <v>64929.0</v>
+        <v>4065328.0</v>
       </c>
       <c r="CA16">
-        <v>4836.0</v>
+        <v>1851637.0</v>
       </c>
       <c r="CB16">
-        <v>4836.0</v>
+        <v>654434.0</v>
       </c>
       <c r="CC16">
-        <v>4836.0</v>
+        <v>1259476.0</v>
       </c>
       <c r="CD16">
-        <v>4836.0</v>
+        <v>731306.0</v>
       </c>
       <c r="CE16">
-        <v>4836.0</v>
+        <v>955405.0</v>
       </c>
       <c r="CF16">
-        <v>4836.0</v>
-[...1 lines deleted...]
-      <c r="CG16"/>
+        <v>497694.0</v>
+      </c>
+      <c r="CG16">
+        <v>1231986.0</v>
+      </c>
       <c r="CH16">
-        <v>576936.0</v>
+        <v>4081475.0</v>
       </c>
       <c r="CI16">
-        <v>34889.0</v>
+        <v>932269.0</v>
       </c>
       <c r="CJ16">
-        <v>74325.0</v>
+        <v>4391418.0</v>
       </c>
       <c r="CK16">
-        <v>442291.0</v>
+        <v>3522181.0</v>
       </c>
       <c r="CL16">
-        <v>872563.0</v>
+        <v>5510663.0</v>
       </c>
       <c r="CM16">
-        <v>181248.0</v>
-[...2 lines deleted...]
-      <c r="CO16"/>
+        <v>4787716.0</v>
+      </c>
+      <c r="CN16">
+        <v>10456599.0</v>
+      </c>
+      <c r="CO16">
+        <v>9145269.0</v>
+      </c>
       <c r="CP16">
-        <v>202130.0</v>
+        <v>12182010.0</v>
       </c>
       <c r="CQ16">
-        <v>1598894.0</v>
+        <v>9184757.0</v>
       </c>
       <c r="CR16">
-        <v>1626784.0</v>
+        <v>9859651.0</v>
       </c>
       <c r="CS16">
-        <v>1597674.0</v>
-[...9 lines deleted...]
-      <c r="DB16"/>
+        <v>11176617.0</v>
+      </c>
+      <c r="CT16">
+        <v>13703401.0</v>
+      </c>
+      <c r="CU16">
+        <v>37485218.0</v>
+      </c>
+      <c r="CV16">
+        <v>34144278.0</v>
+      </c>
+      <c r="CW16">
+        <v>27057426.0</v>
+      </c>
+      <c r="CX16">
+        <v>181430.0</v>
+      </c>
+      <c r="CY16">
+        <v>83121.0</v>
+      </c>
+      <c r="CZ16">
+        <v>147051.0</v>
+      </c>
+      <c r="DA16">
+        <v>612378.0</v>
+      </c>
+      <c r="DB16">
+        <v>413610.0</v>
+      </c>
     </row>
     <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8491,201 +34394,459 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
     </row>
     <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>43</v>
-[...16 lines deleted...]
-      <c r="Q18"/>
+        <v>215</v>
+      </c>
+      <c r="B18">
+        <v>69716000.0</v>
+      </c>
+      <c r="C18">
+        <v>16815000.0</v>
+      </c>
+      <c r="D18">
+        <v>16278000.0</v>
+      </c>
+      <c r="E18">
+        <v>-12455000.0</v>
+      </c>
+      <c r="F18">
+        <v>33500000.0</v>
+      </c>
+      <c r="G18">
+        <v>-16187000.0</v>
+      </c>
+      <c r="H18">
+        <v>-2674000.0</v>
+      </c>
+      <c r="I18">
+        <v>-35538000.0</v>
+      </c>
+      <c r="J18">
+        <v>38023000.0</v>
+      </c>
+      <c r="K18">
+        <v>7123000.0</v>
+      </c>
+      <c r="L18">
+        <v>-37892000.0</v>
+      </c>
+      <c r="M18">
+        <v>8540000.0</v>
+      </c>
+      <c r="N18">
+        <v>12918000.0</v>
+      </c>
+      <c r="O18">
+        <v>-18245000.0</v>
+      </c>
+      <c r="P18">
+        <v>-63353000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-4487000.0</v>
+      </c>
       <c r="R18">
-        <v>904000.0</v>
+        <v>16592000.0</v>
       </c>
       <c r="S18">
-        <v>904000.0</v>
+        <v>1872000.0</v>
       </c>
       <c r="T18">
-        <v>904000.0</v>
+        <v>-8154000.0</v>
       </c>
       <c r="U18">
-        <v>904000.0</v>
+        <v>103249000.0</v>
       </c>
       <c r="V18">
-        <v>773000.0</v>
-[...84 lines deleted...]
-      <c r="DB18"/>
+        <v>115222000.0</v>
+      </c>
+      <c r="W18">
+        <v>56879000.0</v>
+      </c>
+      <c r="X18">
+        <v>44709000.0</v>
+      </c>
+      <c r="Y18">
+        <v>75840000.0</v>
+      </c>
+      <c r="Z18">
+        <v>117560000.0</v>
+      </c>
+      <c r="AA18">
+        <v>6631000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-11018000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-32956000.0</v>
+      </c>
+      <c r="AD18">
+        <v>28584000.0</v>
+      </c>
+      <c r="AE18">
+        <v>5162000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-14291000.0</v>
+      </c>
+      <c r="AG18">
+        <v>3530000.0</v>
+      </c>
+      <c r="AH18">
+        <v>61437000.0</v>
+      </c>
+      <c r="AI18">
+        <v>21925000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-1489000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-39280000.0</v>
+      </c>
+      <c r="AL18">
+        <v>8005000.0</v>
+      </c>
+      <c r="AM18">
+        <v>42420000.0</v>
+      </c>
+      <c r="AN18">
+        <v>15469000.0</v>
+      </c>
+      <c r="AO18">
+        <v>22168000.0</v>
+      </c>
+      <c r="AP18">
+        <v>87078000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>46289000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-4346000.0</v>
+      </c>
+      <c r="AS18">
+        <v>8619000.0</v>
+      </c>
+      <c r="AT18">
+        <v>80680000.0</v>
+      </c>
+      <c r="AU18">
+        <v>30248000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-20870000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-3842000.0</v>
+      </c>
+      <c r="AX18">
+        <v>22020000.0</v>
+      </c>
+      <c r="AY18">
+        <v>7565000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-9108000.0</v>
+      </c>
+      <c r="BA18">
+        <v>6935000.0</v>
+      </c>
+      <c r="BB18">
+        <v>38246000.0</v>
+      </c>
+      <c r="BC18">
+        <v>20416000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-5088000.0</v>
+      </c>
+      <c r="BE18">
+        <v>3001000.0</v>
+      </c>
+      <c r="BF18">
+        <v>25848000.0</v>
+      </c>
+      <c r="BG18">
+        <v>6256000.0</v>
+      </c>
+      <c r="BH18">
+        <v>11603000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-20442000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>25489000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-9552000.0</v>
+      </c>
+      <c r="BL18">
+        <v>16656000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-14220000.0</v>
+      </c>
+      <c r="BN18">
+        <v>2901000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-3628000.0</v>
+      </c>
+      <c r="BP18">
+        <v>12245000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-6146000.0</v>
+      </c>
+      <c r="BR18">
+        <v>18776425.0</v>
+      </c>
+      <c r="BS18">
+        <v>21339822.0</v>
+      </c>
+      <c r="BT18">
+        <v>19115597.0</v>
+      </c>
+      <c r="BU18">
+        <v>-15650844.0</v>
+      </c>
+      <c r="BV18">
+        <v>12975511.0</v>
+      </c>
+      <c r="BW18">
+        <v>-2186873.0</v>
+      </c>
+      <c r="BX18">
+        <v>-2988093.0</v>
+      </c>
+      <c r="BY18">
+        <v>-15863595.0</v>
+      </c>
+      <c r="BZ18">
+        <v>793379.0</v>
+      </c>
+      <c r="CA18">
+        <v>5152209.0</v>
+      </c>
+      <c r="CB18">
+        <v>-3094286.0</v>
+      </c>
+      <c r="CC18">
+        <v>-2803155.0</v>
+      </c>
+      <c r="CD18">
+        <v>3777438.0</v>
+      </c>
+      <c r="CE18">
+        <v>2688094.0</v>
+      </c>
+      <c r="CF18">
+        <v>-4317742.0</v>
+      </c>
+      <c r="CG18">
+        <v>-5362209.0</v>
+      </c>
+      <c r="CH18">
+        <v>3213837.0</v>
+      </c>
+      <c r="CI18">
+        <v>-3321767.0</v>
+      </c>
+      <c r="CJ18">
+        <v>1137148.0</v>
+      </c>
+      <c r="CK18">
+        <v>-3010371.0</v>
+      </c>
+      <c r="CL18">
+        <v>515753.0</v>
+      </c>
+      <c r="CM18">
+        <v>-4276356.0</v>
+      </c>
+      <c r="CN18">
+        <v>1180597.0</v>
+      </c>
+      <c r="CO18">
+        <v>-2189906.0</v>
+      </c>
+      <c r="CP18">
+        <v>974577.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-482233.0</v>
+      </c>
+      <c r="CR18">
+        <v>-1323559.0</v>
+      </c>
+      <c r="CS18">
+        <v>-4989198.0</v>
+      </c>
+      <c r="CT18">
+        <v>-476573.0</v>
+      </c>
+      <c r="CU18">
+        <v>3340940.0</v>
+      </c>
+      <c r="CV18">
+        <v>-298147.0</v>
+      </c>
+      <c r="CW18">
+        <v>-1709853.0</v>
+      </c>
+      <c r="CX18">
+        <v>-401692.0</v>
+      </c>
+      <c r="CY18">
+        <v>-503930.0</v>
+      </c>
+      <c r="CZ18">
+        <v>-465327.0</v>
+      </c>
+      <c r="DA18">
+        <v>-506165.0</v>
+      </c>
+      <c r="DB18">
+        <v>-267339.0</v>
+      </c>
     </row>
     <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>44</v>
-[...29 lines deleted...]
-      <c r="AD19"/>
+        <v>216</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>-61000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1405000.0</v>
+      </c>
+      <c r="E19">
+        <v>-7464000.0</v>
+      </c>
+      <c r="F19">
+        <v>-7377000.0</v>
+      </c>
+      <c r="G19">
+        <v>-3917000.0</v>
+      </c>
+      <c r="H19">
+        <v>-3214000.0</v>
+      </c>
+      <c r="I19">
+        <v>-4665000.0</v>
+      </c>
+      <c r="J19">
+        <v>985000.0</v>
+      </c>
+      <c r="K19">
+        <v>-15412000.0</v>
+      </c>
+      <c r="L19">
+        <v>-34996000.0</v>
+      </c>
+      <c r="M19">
+        <v>-32067000.0</v>
+      </c>
+      <c r="N19">
+        <v>-25029000.0</v>
+      </c>
+      <c r="O19">
+        <v>-25162000.0</v>
+      </c>
+      <c r="P19">
+        <v>-28004000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-11586000.0</v>
+      </c>
+      <c r="R19">
+        <v>-8905000.0</v>
+      </c>
+      <c r="S19">
+        <v>-5012000.0</v>
+      </c>
+      <c r="T19">
+        <v>-4431000.0</v>
+      </c>
+      <c r="U19">
+        <v>-5768000.0</v>
+      </c>
+      <c r="V19">
+        <v>-3691000.0</v>
+      </c>
+      <c r="W19">
+        <v>-3256000.0</v>
+      </c>
+      <c r="X19">
+        <v>-8822000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-7635000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-1656000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-2934000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-5550000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-3818000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-7915000.0</v>
+      </c>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -8721,16002 +34882,51 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
     </row>
     <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>45</v>
-[...15950 lines deleted...]
-        <v>185</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24782,9798 +34992,135 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
     </row>
     <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>218</v>
       </c>
       <c r="B21">
-        <v>6525000.0</v>
+        <v>-55051000.0</v>
       </c>
       <c r="C21">
-        <v>4115000.0</v>
+        <v>-15051000.0</v>
       </c>
       <c r="D21">
-        <v>-3001000.0</v>
+        <v>-5047000.0</v>
       </c>
       <c r="E21">
-        <v>14649000.0</v>
+        <v>14954000.0</v>
       </c>
       <c r="F21">
-        <v>4125000.0</v>
+        <v>-30045000.0</v>
       </c>
       <c r="G21">
-        <v>6972000.0</v>
+        <v>9955000.0</v>
       </c>
       <c r="H21">
-        <v>-1862000.0</v>
+        <v>29955000.0</v>
       </c>
       <c r="I21">
-        <v>25286000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>29956000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
       <c r="L21">
-        <v>4349000.0</v>
+        <v>39657000.0</v>
       </c>
       <c r="M21">
-        <v>17827000.0</v>
+        <v>-338000.0</v>
       </c>
       <c r="N21">
-        <v>8352000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="O21">
-        <v>12527000.0</v>
+        <v>24769000.0</v>
       </c>
       <c r="P21">
-        <v>3917000.0</v>
+        <v>-281000.0</v>
       </c>
       <c r="Q21">
-        <v>46652000.0</v>
+        <v>-278000.0</v>
       </c>
       <c r="R21">
-        <v>39722000.0</v>
+        <v>-274000.0</v>
       </c>
       <c r="S21">
-        <v>65392000.0</v>
+        <v>-282000.0</v>
       </c>
       <c r="T21">
-        <v>99886000.0</v>
+        <v>-267000.0</v>
       </c>
       <c r="U21">
-        <v>116131000.0</v>
+        <v>-264000.0</v>
       </c>
       <c r="V21">
-        <v>80381000.0</v>
-[...9656 lines deleted...]
-      <c r="U21">
         <v>-260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-257000.0</v>
       </c>
       <c r="W21">
         <v>-257000.0</v>
       </c>
       <c r="X21">
+        <v>-257000.0</v>
+      </c>
+      <c r="Y21">
         <v>-135238000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-40237000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3457000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23208000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>23211000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-26291000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
@@ -34605,2709 +35152,2737 @@
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22">
+        <v>16222000.0</v>
+      </c>
+      <c r="C22">
         <v>3753000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1917000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3411000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9735000.0</v>
       </c>
-      <c r="F22">
-[...1 lines deleted...]
-      </c>
       <c r="G22">
+        <v>2101000.0</v>
+      </c>
+      <c r="H22">
         <v>4132000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2106000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26110000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7882000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2498000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3118000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12837000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11079000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9648000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3312000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>36135000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>30542000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>50935000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>76882000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>88892000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>62262000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>44032000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>48385000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-66146000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5731000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1293000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2108000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9824000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-5724000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6665000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7645000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7664000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11397000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3232000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2165000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>27693000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>32455000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>35090000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>32616000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>35647000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>31433000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12466000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>14412000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>21888000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8119000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5050000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>14556000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>25056000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>20786000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>16986000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>26477000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>23944000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>21184000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>18585000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>17815000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4438000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>948000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>791000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1140000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-52836000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-37284000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6211000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>4252000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2380000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>13306000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>12572000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>7415433.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2355352.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-76231460.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2253675.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3295893.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-1807070.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2941800.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4690491.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5186314.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1551340.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2854964.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3369316.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4199645.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1122294.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>692377.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2687263.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1545761.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-32658.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2243207.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1492646.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1840176.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-1706609.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>670665.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>585248.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>15466394.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>231717.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>251608.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-286240.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-192412.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1275896.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-426004.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-6120310.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-432996.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-685445.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-707055.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-602475.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-547095.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
+        <v>-44000.0</v>
+      </c>
+      <c r="C23">
         <v>-11000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-83000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-792000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>-7000.0</v>
+      </c>
+      <c r="G23">
         <v>-17000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-236000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1058000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>748000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-19000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>42470000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-766000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>764000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>24985000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-58000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-981000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>742000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-39000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>247000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-815000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>895000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-6000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-23239000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-729000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1188000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>924000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-538000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1046000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-31000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>975000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-417000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>968000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-64000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1035000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2161000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1301000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-87000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2557000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1505000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6119000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6576000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1249000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1131000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1911000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>148000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>485000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2296000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>302000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1086000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2563000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>532000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>24000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4453000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>615000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>35359000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>41000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>474000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1432000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-618000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1045000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>672000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-50000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>575000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-70000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>755000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-18000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1366271.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>484715.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-30495.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-191220.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>359057.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-481351.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1176352.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>895538.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>849247.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-3924000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>275205.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>372599.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1361713.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>177000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-3577490.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-10000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-395112.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-644843.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-35369.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-980022.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-90498.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-2321351.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>75842.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-1000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-2000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-1445974.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>75842.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-357544.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2269450.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-628826.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>6918344.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>28247761.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>500000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>50000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-3839.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-183000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>329075.0</v>
       </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24">
-        <v>-3554000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="C24">
+        <v>79000.0</v>
+      </c>
+      <c r="D24">
         <v>-10990000.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>-5000.0</v>
+      </c>
+      <c r="F24">
         <v>-86000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
+        <v>2393000.0</v>
+      </c>
+      <c r="H24">
         <v>-7916000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>37000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2793000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-70000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-10000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-50000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-123000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-48000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-23000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>27000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-87000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>70000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>113000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>310000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1143000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1182000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>786000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-679000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-996000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-123000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>187000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-148000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1222000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1792000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>22912000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-130000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-23010000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>104000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>145056000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-2292000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-177727000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>37804000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-4194000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>15000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3468000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>856000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>55000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>252000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1448000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>21000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>20000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>105000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>22000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>31000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>21000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1043000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2017000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5532000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>33000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>532000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>153000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>50000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>1000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-41761000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>20710000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>407.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>27593.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>6930.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-68384.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>346463.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>104534.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-102939668.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>890146.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>6514.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>42705.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>7121.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>11102.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-69789.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>20901994.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>288303.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>325387.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>43484.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-1394694.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-20060.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>3915.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>-39364.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>28523842.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-28598168.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>7385000.0</v>
       </c>
-      <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>-17067.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
+        <v>-355000.0</v>
+      </c>
+      <c r="C25">
         <v>-730000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>-37000.0</v>
+      </c>
+      <c r="E25">
         <v>-536000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>-21041000.0</v>
+        <v>-3473000.0</v>
       </c>
       <c r="G25">
+        <v>-3123000.0</v>
+      </c>
+      <c r="H25">
         <v>-60168000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-53000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9768000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10057000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>684000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>26983000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-38000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-67000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>605000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>923000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-129000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>163000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>139000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2332000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-165000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>99402000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>924000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-127000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>652000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>807000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12547000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-954000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>62000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>637000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-1068000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>156000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1368000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>51000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>361000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-12435000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>627000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>78000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-131000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>437000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>230000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-71000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>215000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1378000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-196000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-118000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>228000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>22000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1602000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1051000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>491000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1051000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>121000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4724000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-2191000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>542000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>768000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>51048000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>39112000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-2611000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-9453000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>340000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-381000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1499180.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-99690770.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>77976924.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1565130.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-4883310876.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-977097.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1851786.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>909034.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-498318671.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>697356.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>276760.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1010856.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-1808922.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>532104.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>770734.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1355428.0</v>
       </c>
-      <c r="CG25"/>
-      <c r="CH25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>-289268.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>263302.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-2982078.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-11399885597.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>545251.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-152393.0</v>
       </c>
-      <c r="CN25"/>
       <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>64875.0</v>
       </c>
-      <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25">
         <v>64875.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-4117933.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2172823.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1938346.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2583941.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>46176.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>173224.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>258715.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>186834.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>164230.0</v>
       </c>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26">
-        <v>792000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="C26">
+        <v>-11000.0</v>
+      </c>
+      <c r="D26">
         <v>743000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-792000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>27066000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2848000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-9764000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-12856000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1085000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-916000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-8212000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-766000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>775000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-15000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-58000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-981000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-131000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-50000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-584000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-40000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-60000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-50000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1176000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-997000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-3000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-44000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-12000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-538000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-18000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-31000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-44000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-556000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-6000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-87000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-23000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-2161000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-50052000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-280000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-24000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-4139000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-573000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-383000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-29000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1661000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-584000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-17000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-663000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-30040000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-981000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-15039000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-84855000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-15993000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-209000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-20000000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-23950701.0</v>
       </c>
-      <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27">
+        <v>1986000.0</v>
+      </c>
+      <c r="C27">
         <v>2374000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2098000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1892000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1885000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2002000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1868000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1854000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1419000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1505000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1483000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1276000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1243000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1254000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1428000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1177000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>971000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1199000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>914000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1452000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1314000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1317000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1034000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1041000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1577000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-1672000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1428000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1588000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1922000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2118000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1962000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1990000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2051000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1585000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2291000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1888000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2207000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2465000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2126000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1792000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1587000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1638000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1702000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1545000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1559000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1448000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1222000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1579000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1561000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1877000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2572000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2202000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>987000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1180000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1053000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>853000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>687000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>673000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>537000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>587000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>704000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>59000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>349000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>568000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>904000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>852000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>941000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>587000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>820208.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>100819085.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>1116315.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>4884606000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>2739830000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>691050.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>3514054.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>823324.0</v>
       </c>
-      <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>311773000000.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>-2692810.0</v>
       </c>
-      <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>2692810.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>11400000000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>-680890.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>680890.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27">
         <v>2830000.0</v>
       </c>
-      <c r="CT27"/>
       <c r="CU27"/>
-      <c r="CV27">
+      <c r="CV27"/>
+      <c r="CW27">
         <v>-2829.0</v>
       </c>
-      <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
+        <v>-60046000.0</v>
+      </c>
+      <c r="C28">
         <v>-20851000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10406000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8307000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-34924000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1367000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14189000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10156000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-31129000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6780000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26583000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6640000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3991000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19866000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4163000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5835000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3174000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-54022000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3868000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-44923000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-61994000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-53062000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-52901000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-135967000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-39049000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-4376000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>24132000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>22673000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-25245000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2308000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24238000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-27153000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-50769000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-51800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>49298000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21103000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-716000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-26761000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>21142000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-3229000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4395000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4852000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-475000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3720000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-98238000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>99999000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>337000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>42514000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1532000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-15304000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-84447000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>39002000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>221000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-20755000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3823000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-4707000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5091000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-30233000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-95000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-321000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>159000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1455000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>263000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1044000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-91000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-5746000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-635000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>22184000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-294693.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-2852106.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-17630838.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>12629637.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-12583911.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>5592938.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2638768.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>12802996.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1708274.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>98984662.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1599098.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3324811.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3999622.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-2259814.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3572348.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2490410.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-13622.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-22576649.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-537434.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-840771.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>83724.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>16700.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>150793.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-988500.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1644256.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>119.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>75842.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-357425.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>5367250.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>100000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>100000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>500000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>440000.0</v>
       </c>
-      <c r="CY28"/>
-      <c r="CZ28">
+      <c r="CZ28"/>
+      <c r="DA28">
         <v>722000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>779950.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
+        <v>74581000.0</v>
+      </c>
+      <c r="C29">
         <v>20456000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27268000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8110000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40828000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9839000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7397000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-30815000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>43616000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25367000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2874000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>40630000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>37980000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6917000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-35310000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7145000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25539000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6911000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3723000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>109087000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>119026000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>60445000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>52388000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>83475000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>120002000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9565000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5468000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-29138000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>36705000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>11694000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1588000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>10639000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>66147000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>26148000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>3840000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-34492000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>14052000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>48150000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>23297000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>38077000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>94814000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>50982000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>6136000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>16625000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>84860000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>33375000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-14208000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>10780000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>35981000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>30242000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>4972000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>19011000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>51334000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>32993000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>4492000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>9279000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>29592000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>10321000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>13249000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-15312000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>39110000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-7101000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>19214000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-11935000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>9428000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>659000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>15394000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-2389000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>23953997.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>22630753.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>21002256.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-14524006.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>16196327.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-15599.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-440703.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-9736083.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>7371558.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>8405583.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-585139.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>620979.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>10641589.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>5476620.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-607002.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-3062589.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>4249876.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>162152.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>4347962.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-2318000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>3196261.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-3364232.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2583856.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-1509183.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1950340.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>770961.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-186802.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-4052371.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>518762.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>3969766.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>168509.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-1359446.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-401692.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-503931.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-461488.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-502326.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-267340.0</v>
       </c>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
+        <v>-4766000.0</v>
+      </c>
+      <c r="C30">
         <v>-3615000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12395000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7464000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7377000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3917000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3214000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4665000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>985000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15412000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-34996000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-32067000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-25029000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-25162000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-28004000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-11586000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8905000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5012000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4431000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5768000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3691000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3256000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-8822000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-7635000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1656000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2934000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5550000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3818000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-7915000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-8323000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-11481000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-7108000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4710000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4327000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-28339000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4788000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-6040000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-41032000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-185555000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-11115000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-13150000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-4678000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7014000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-7150000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3410000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-138737000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-5214000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-38696000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-13941000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-22572000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-14058000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-12045000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-13067000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-11534000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-7563000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-746000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3711000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-3533000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1646000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-4977000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-13571000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2449000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2558000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2284000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6527000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4264000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3536000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-24444000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-5177165.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1288931.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1886659.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1099245.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2909482.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2512087.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2615774.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-6123862.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-6866141.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-106193042.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1619000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-3417620.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-6866066.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-2759095.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-3699638.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-2277310.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>18955348.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-2941291.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1170288.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-2557038.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-2321351.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1423319.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>-1445974.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>1883012.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-29667829.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-628826.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>6918344.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>28247761.0</v>
       </c>
-      <c r="CW30"/>
       <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-3839.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-20906.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>