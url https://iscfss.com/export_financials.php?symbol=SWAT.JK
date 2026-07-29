--- v0 (2026-03-02)
+++ v1 (2026-07-29)
@@ -4868,51 +4868,51 @@
       <c r="X39">
         <v>29744873866.0</v>
       </c>
       <c r="Y39">
         <v>25229979228.0</v>
       </c>
       <c r="Z39">
         <v>45257230705.0</v>
       </c>
       <c r="AA39">
         <v>27606005930.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39">
         <v>16989305975.0</v>
       </c>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>1041080922.0</v>
+        <v>2052365922.0</v>
       </c>
       <c r="C40">
         <v>2582560559.0</v>
       </c>
       <c r="D40">
         <v>14295164785.0</v>
       </c>
       <c r="E40">
         <v>2465535968.0</v>
       </c>
       <c r="F40">
         <v>1776480731.0</v>
       </c>
       <c r="G40">
         <v>2173679074.0</v>
       </c>
       <c r="H40">
         <v>15831234253.0</v>
       </c>
       <c r="I40">
         <v>15492828994.0</v>
       </c>
       <c r="J40">
         <v>7653650618.0</v>
       </c>
@@ -5666,51 +5666,51 @@
       <c r="X51">
         <v>159647061714.0</v>
       </c>
       <c r="Y51">
         <v>171543685111.0</v>
       </c>
       <c r="Z51">
         <v>121214796474.0</v>
       </c>
       <c r="AA51">
         <v>117015271603.0</v>
       </c>
       <c r="AB51"/>
       <c r="AC51">
         <v>91061422711.0</v>
       </c>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
-        <v>20063742411.0</v>
+        <v>20614550411.0</v>
       </c>
       <c r="C52">
         <v>17838200471.0</v>
       </c>
       <c r="D52">
         <v>17838200471.0</v>
       </c>
       <c r="E52">
         <v>13340969681.0</v>
       </c>
       <c r="F52">
         <v>13136353225.0</v>
       </c>
       <c r="G52">
         <v>13138432804.0</v>
       </c>
       <c r="H52">
         <v>233200828561.0</v>
       </c>
       <c r="I52">
         <v>233587157949.0</v>
       </c>
       <c r="J52">
         <v>233995377652.0</v>
       </c>
@@ -9056,51 +9056,53 @@
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>120</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>3707642000.0</v>
+      </c>
       <c r="C27">
         <v>2812092457.0</v>
       </c>
       <c r="D27">
         <v>2812092457.0</v>
       </c>
       <c r="E27">
         <v>3372566558.0</v>
       </c>
       <c r="F27">
         <v>2518718670.0</v>
       </c>
       <c r="G27">
         <v>2606941769.0</v>
       </c>
       <c r="H27">
         <v>2563787599.0</v>
       </c>
       <c r="I27">
         <v>1147804121.0</v>
       </c>
       <c r="J27">
         <v>2920426269.0</v>
       </c>
       <c r="K27">
@@ -9153,51 +9155,51 @@
       </c>
       <c r="AA27">
         <v>2055714489.0</v>
       </c>
       <c r="AB27">
         <v>1859932158.0</v>
       </c>
       <c r="AC27">
         <v>351346290.0</v>
       </c>
       <c r="AD27">
         <v>1969162643.0</v>
       </c>
       <c r="AE27">
         <v>1033153010.0</v>
       </c>
       <c r="AF27">
         <v>1033153011.0</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>121</v>
       </c>
       <c r="B28">
-        <v>1736438960.0</v>
+        <v>2716580000.0</v>
       </c>
       <c r="C28">
         <v>3096817797.0</v>
       </c>
       <c r="D28">
         <v>3096817797.0</v>
       </c>
       <c r="E28">
         <v>650960721.0</v>
       </c>
       <c r="F28">
         <v>2829347946.0</v>
       </c>
       <c r="G28">
         <v>3608457432.0</v>
       </c>
       <c r="H28">
         <v>3746755422.0</v>
       </c>
       <c r="I28">
         <v>6333453000.0</v>
       </c>
       <c r="J28">
         <v>4042429562.0</v>
       </c>
@@ -10514,51 +10516,51 @@
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>7</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>126</v>
       </c>
       <c r="B2">
-        <v>3115559152.0</v>
+        <v>17143740585.0</v>
       </c>
       <c r="C2">
         <v>16354453484.0</v>
       </c>
       <c r="D2">
         <v>13238894332.0</v>
       </c>
       <c r="E2">
         <v>47950236286.0</v>
       </c>
       <c r="F2">
         <v>44169301327.0</v>
       </c>
       <c r="G2">
         <v>35805498256.0</v>
       </c>
       <c r="H2">
         <v>25832910257.0</v>
       </c>
       <c r="I2">
         <v>26903845788.0</v>
       </c>
       <c r="J2">
         <v>41302522565.0</v>
       </c>