--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -85,50 +85,56 @@
     <t>2014-12-31</t>
   </si>
   <si>
     <t>2013-12-31</t>
   </si>
   <si>
     <t>2012-12-31</t>
   </si>
   <si>
     <t>2011-12-31</t>
   </si>
   <si>
     <t>2010-12-31</t>
   </si>
   <si>
     <t>2009-12-31</t>
   </si>
   <si>
     <t>2008-12-31</t>
   </si>
   <si>
     <t>2007-12-31</t>
   </si>
   <si>
     <t>2006-12-31</t>
+  </si>
+  <si>
+    <t>2005-12-31</t>
+  </si>
+  <si>
+    <t>2004-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
   </si>
   <si>
     <t>capitalStock</t>
   </si>
   <si>
     <t>capitalSurpluse</t>
   </si>
@@ -268,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -965,82 +974,84 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1060,57 +1071,63 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B2">
-        <v>3061407000.0</v>
+        <v>4225000000.0</v>
       </c>
       <c r="C2">
         <v>3290000000.0</v>
       </c>
       <c r="D2">
         <v>1728000000.0</v>
       </c>
       <c r="E2">
         <v>1802427000.0</v>
       </c>
       <c r="F2">
         <v>1417870350.0</v>
       </c>
       <c r="G2">
         <v>978000000.0</v>
       </c>
       <c r="H2">
         <v>1019000000.0</v>
       </c>
       <c r="I2">
         <v>1218256691.0</v>
       </c>
       <c r="J2">
         <v>1272884324.0</v>
       </c>
@@ -1125,262 +1142,288 @@
       </c>
       <c r="N2">
         <v>1241404070.0</v>
       </c>
       <c r="O2">
         <v>1228608458.0</v>
       </c>
       <c r="P2">
         <v>1185924437.0</v>
       </c>
       <c r="Q2">
         <v>1074610985.0</v>
       </c>
       <c r="R2">
         <v>981431600.0</v>
       </c>
       <c r="S2">
         <v>1120639251.0</v>
       </c>
       <c r="T2">
         <v>1310571974.0</v>
       </c>
       <c r="U2">
         <v>1196198973.0</v>
       </c>
+      <c r="V2">
+        <v>880664924.0</v>
+      </c>
+      <c r="W2">
+        <v>657788124.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5">
-        <v>13392059000.0</v>
+        <v>-408757000.0</v>
       </c>
       <c r="C5">
         <v>-1446000000.0</v>
       </c>
       <c r="D5">
         <v>-847000000.0</v>
       </c>
       <c r="E5">
         <v>-1129085100.0</v>
       </c>
       <c r="F5">
         <v>318746048.0</v>
       </c>
       <c r="G5">
         <v>256000000.0</v>
       </c>
       <c r="H5">
         <v>393000000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
+      <c r="V5">
+        <v>72301565.0</v>
+      </c>
+      <c r="W5">
+        <v>-51002766.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>29</v>
+      </c>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>2975942776.0</v>
       </c>
       <c r="E9">
         <v>2975942776.0</v>
       </c>
       <c r="F9">
         <v>2975942776.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>892000000.0</v>
+        <v>1047734000.0</v>
       </c>
       <c r="C10">
         <v>855000000.0</v>
       </c>
       <c r="D10">
         <v>1000000000.0</v>
       </c>
       <c r="E10">
         <v>785409900.0</v>
       </c>
       <c r="F10">
         <v>854319345.0</v>
       </c>
       <c r="G10">
         <v>891000000.0</v>
       </c>
       <c r="H10">
         <v>189000000.0</v>
       </c>
       <c r="I10">
         <v>465568519.0</v>
       </c>
       <c r="J10">
         <v>635842311.0</v>
       </c>
@@ -1395,88 +1438,96 @@
       </c>
       <c r="N10">
         <v>617249855.0</v>
       </c>
       <c r="O10">
         <v>591160367.0</v>
       </c>
       <c r="P10">
         <v>1095197978.0</v>
       </c>
       <c r="Q10">
         <v>667641973.0</v>
       </c>
       <c r="R10">
         <v>922688979.0</v>
       </c>
       <c r="S10">
         <v>1000918784.0</v>
       </c>
       <c r="T10">
         <v>604659775.0</v>
       </c>
       <c r="U10">
         <v>489252860.0</v>
       </c>
+      <c r="V10">
+        <v>1000063257.0</v>
+      </c>
+      <c r="W10">
+        <v>252834313.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>801907483.0</v>
       </c>
       <c r="E11">
         <v>751296211.0</v>
       </c>
       <c r="F11">
         <v>849144670.0</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>892000000.0</v>
+        <v>1047734000.0</v>
       </c>
       <c r="C12">
         <v>855000000.0</v>
       </c>
       <c r="D12">
         <v>1000000000.0</v>
       </c>
       <c r="E12">
         <v>785409900.0</v>
       </c>
       <c r="F12">
         <v>854319345.0</v>
       </c>
       <c r="G12">
         <v>891000000.0</v>
       </c>
       <c r="H12">
         <v>189000000.0</v>
       </c>
       <c r="I12">
         <v>465568519.0</v>
       </c>
       <c r="J12">
         <v>635842311.0</v>
       </c>
@@ -1491,319 +1542,371 @@
       </c>
       <c r="N12">
         <v>617249855.0</v>
       </c>
       <c r="O12">
         <v>591160367.0</v>
       </c>
       <c r="P12">
         <v>1095197978.0</v>
       </c>
       <c r="Q12">
         <v>667641973.0</v>
       </c>
       <c r="R12">
         <v>922688979.0</v>
       </c>
       <c r="S12">
         <v>1000918784.0</v>
       </c>
       <c r="T12">
         <v>604659775.0</v>
       </c>
       <c r="U12">
         <v>489252860.0</v>
       </c>
+      <c r="V12">
+        <v>1019430263.0</v>
+      </c>
+      <c r="W12">
+        <v>258923972.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>851100.0</v>
+        <v>1175000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13"/>
+      <c r="S13">
+        <v>220184.0</v>
+      </c>
       <c r="T13">
         <v>332424.0</v>
       </c>
       <c r="U13">
         <v>179492.0</v>
       </c>
+      <c r="V13">
+        <v>135460.0</v>
+      </c>
+      <c r="W13">
+        <v>80982.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>538889000.0</v>
+        <v>526000000.0</v>
       </c>
       <c r="C14">
         <v>389000000.0</v>
       </c>
       <c r="D14">
         <v>260000000.0</v>
       </c>
       <c r="E14">
         <v>261000000.0</v>
       </c>
       <c r="F14">
         <v>260000000.0</v>
       </c>
       <c r="G14">
         <v>251090639.0</v>
       </c>
       <c r="H14">
         <v>238000000.0</v>
       </c>
       <c r="I14">
         <v>236008000.0</v>
       </c>
       <c r="J14">
         <v>237000000.0</v>
       </c>
       <c r="K14">
         <v>237000000.0</v>
       </c>
       <c r="L14">
         <v>236000000.0</v>
       </c>
       <c r="M14">
         <v>235000000.0</v>
       </c>
-      <c r="N14"/>
-[...6 lines deleted...]
-      <c r="U14"/>
+      <c r="N14">
+        <v>233000000.0</v>
+      </c>
+      <c r="O14">
+        <v>230000000.0</v>
+      </c>
+      <c r="P14">
+        <v>226000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>219000000.0</v>
+      </c>
+      <c r="R14">
+        <v>218000000.0</v>
+      </c>
+      <c r="S14">
+        <v>218015000.0</v>
+      </c>
+      <c r="T14">
+        <v>205329000.0</v>
+      </c>
+      <c r="U14">
+        <v>205626167.0</v>
+      </c>
+      <c r="V14">
+        <v>205626167.0</v>
+      </c>
+      <c r="W14">
+        <v>205626167.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B20">
-        <v>7218000000.0</v>
+        <v>8478191000.0</v>
       </c>
       <c r="C20">
         <v>6822000000.0</v>
       </c>
       <c r="D20">
         <v>2842000000.0</v>
       </c>
       <c r="E20">
         <v>2542075800.0</v>
       </c>
       <c r="F20">
         <v>2509001023.0</v>
       </c>
       <c r="G20">
         <v>2344000000.0</v>
       </c>
       <c r="H20">
         <v>2383000000.0</v>
       </c>
       <c r="I20">
         <v>2700754975.0</v>
       </c>
       <c r="J20">
         <v>2740120450.0</v>
       </c>
       <c r="K20">
         <v>2416810399.0</v>
       </c>
       <c r="L20">
         <v>2545208055.0</v>
       </c>
       <c r="M20">
         <v>2754268203.0</v>
       </c>
       <c r="N20">
         <v>3093153635.0</v>
       </c>
       <c r="O20">
         <v>2975639431.0</v>
       </c>
       <c r="P20">
         <v>2793078867.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20">
+        <v>2282574644.0</v>
+      </c>
+      <c r="W20">
+        <v>1404165736.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B21">
-        <v>1059000000.0</v>
+        <v>1243891000.0</v>
       </c>
       <c r="C21">
         <v>1117000000.0</v>
       </c>
       <c r="D21">
         <v>218000000.0</v>
       </c>
       <c r="E21">
         <v>215730900.0</v>
       </c>
       <c r="F21">
         <v>210832025.0</v>
       </c>
       <c r="G21">
         <v>208000000.0</v>
       </c>
       <c r="H21">
         <v>233000000.0</v>
       </c>
       <c r="I21">
         <v>261953786.0</v>
       </c>
       <c r="J21">
         <v>171557453.0</v>
       </c>
@@ -1818,57 +1921,63 @@
       </c>
       <c r="N21">
         <v>118755005.0</v>
       </c>
       <c r="O21">
         <v>126960615.0</v>
       </c>
       <c r="P21">
         <v>71285075.0</v>
       </c>
       <c r="Q21">
         <v>2937890676.0</v>
       </c>
       <c r="R21">
         <v>3183563527.0</v>
       </c>
       <c r="S21">
         <v>2998580059.0</v>
       </c>
       <c r="T21">
         <v>3523677956.0</v>
       </c>
       <c r="U21">
         <v>3279899431.0</v>
       </c>
+      <c r="V21">
+        <v>232702891.0</v>
+      </c>
+      <c r="W21">
+        <v>3868148.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B22">
-        <v>3143112000.0</v>
+        <v>4337761000.0</v>
       </c>
       <c r="C22">
         <v>3550000000.0</v>
       </c>
       <c r="D22">
         <v>1203000000.0</v>
       </c>
       <c r="E22">
         <v>1264500600.0</v>
       </c>
       <c r="F22">
         <v>1045167291.0</v>
       </c>
       <c r="G22">
         <v>773000000.0</v>
       </c>
       <c r="H22">
         <v>819000000.0</v>
       </c>
       <c r="I22">
         <v>981468771.0</v>
       </c>
       <c r="J22">
         <v>1018547400.0</v>
       </c>
@@ -1883,57 +1992,63 @@
       </c>
       <c r="N22">
         <v>996989698.0</v>
       </c>
       <c r="O22">
         <v>977332240.0</v>
       </c>
       <c r="P22">
         <v>907264597.0</v>
       </c>
       <c r="Q22">
         <v>848517090.0</v>
       </c>
       <c r="R22">
         <v>839589661.0</v>
       </c>
       <c r="S22">
         <v>867277333.0</v>
       </c>
       <c r="T22">
         <v>994603933.0</v>
       </c>
       <c r="U22">
         <v>831696340.0</v>
       </c>
+      <c r="V22">
+        <v>641406095.0</v>
+      </c>
+      <c r="W22">
+        <v>454997787.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B23">
-        <v>38433123000.0</v>
+        <v>53040961000.0</v>
       </c>
       <c r="C23">
         <v>43759000000.0</v>
       </c>
       <c r="D23">
         <v>14051000000.0</v>
       </c>
       <c r="E23">
         <v>12460093800.0</v>
       </c>
       <c r="F23">
         <v>11697680199.0</v>
       </c>
       <c r="G23">
         <v>10290000000.0</v>
       </c>
       <c r="H23">
         <v>9925000000.0</v>
       </c>
       <c r="I23">
         <v>10859071150.0</v>
       </c>
       <c r="J23">
         <v>10803320776.0</v>
       </c>
@@ -1948,390 +2063,444 @@
       </c>
       <c r="N23">
         <v>11367339611.0</v>
       </c>
       <c r="O23">
         <v>11184436744.0</v>
       </c>
       <c r="P23">
         <v>10914393104.0</v>
       </c>
       <c r="Q23">
         <v>10561244846.0</v>
       </c>
       <c r="R23">
         <v>11545074216.0</v>
       </c>
       <c r="S23">
         <v>11323328785.0</v>
       </c>
       <c r="T23">
         <v>12628056337.0</v>
       </c>
       <c r="U23">
         <v>11550046852.0</v>
       </c>
+      <c r="V23">
+        <v>9546579658.0</v>
+      </c>
+      <c r="W23">
+        <v>5676004876.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>45</v>
+      </c>
+      <c r="B24">
+        <v>13427000000.0</v>
+      </c>
       <c r="C24">
         <v>12542000000.0</v>
       </c>
       <c r="D24">
         <v>3946277565.91</v>
       </c>
       <c r="E24">
         <v>3860631213.2</v>
       </c>
       <c r="F24">
         <v>4063540227.8</v>
       </c>
       <c r="G24">
         <v>3839909475.55</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25">
         <v>4015160888.0</v>
       </c>
       <c r="E25">
         <v>4048901735.0</v>
       </c>
       <c r="F25">
         <v>4036530091.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>32056596.47</v>
       </c>
       <c r="E26">
         <v>27882336.54</v>
       </c>
       <c r="F26">
         <v>27173297.71</v>
       </c>
       <c r="G26">
         <v>28288891.08</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B28">
-        <v>10830200000.0</v>
+        <v>15129894000.0</v>
       </c>
       <c r="C28">
         <v>12740000000.0</v>
       </c>
       <c r="D28">
         <v>3129000000.0</v>
       </c>
       <c r="E28">
         <v>2957661300.0</v>
       </c>
       <c r="F28">
         <v>2896692140.0</v>
       </c>
       <c r="G28">
         <v>2385000000.0</v>
       </c>
       <c r="H28">
         <v>3500000000.0</v>
       </c>
       <c r="I28">
-        <v>-465568519.0</v>
+        <v>3079431481.0</v>
       </c>
       <c r="J28">
         <v>-635842311.0</v>
       </c>
       <c r="K28">
-        <v>-458541920.0</v>
+        <v>2941458080.0</v>
       </c>
       <c r="L28">
-        <v>-295191655.0</v>
+        <v>3043808345.0</v>
       </c>
       <c r="M28">
-        <v>-470596818.0</v>
+        <v>2705403182.0</v>
       </c>
       <c r="N28">
         <v>-617249855.0</v>
       </c>
       <c r="O28">
         <v>-591160367.0</v>
       </c>
       <c r="P28">
         <v>3582399066.0</v>
       </c>
       <c r="Q28">
         <v>4136188322.0</v>
       </c>
       <c r="R28">
-        <v>4372743423.0</v>
+        <v>4372743424.0</v>
       </c>
       <c r="S28">
         <v>4433833560.0</v>
       </c>
       <c r="T28">
         <v>4962858850.0</v>
       </c>
       <c r="U28">
         <v>6443703889.0</v>
       </c>
+      <c r="V28">
+        <v>4874646885.0</v>
+      </c>
+      <c r="W28">
+        <v>2794896432.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>50</v>
+      </c>
+      <c r="B29">
+        <v>32100000000.0</v>
+      </c>
       <c r="C29">
         <v>30955000000.0</v>
       </c>
       <c r="D29">
         <v>5560000000.0</v>
       </c>
       <c r="E29">
         <v>5025000000.0</v>
       </c>
       <c r="F29">
         <v>4379000000.0</v>
       </c>
       <c r="G29">
         <v>3770000000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B30">
-        <v>3632495000.0</v>
+        <v>5013150000.0</v>
       </c>
       <c r="C30">
         <v>4117000000.0</v>
       </c>
       <c r="D30">
         <v>1806000000.0</v>
       </c>
       <c r="E30">
         <v>1901420400.0</v>
       </c>
       <c r="F30">
         <v>1786576594.0</v>
       </c>
       <c r="G30">
         <v>1337000000.0</v>
       </c>
       <c r="H30">
         <v>1402000000.0</v>
       </c>
       <c r="I30">
         <v>1443000000.0</v>
       </c>
       <c r="J30">
         <v>1367000000.0</v>
       </c>
       <c r="K30">
         <v>1307000000.0</v>
       </c>
       <c r="L30">
         <v>1267000000.0</v>
       </c>
       <c r="M30">
         <v>1220000000.0</v>
       </c>
-      <c r="N30"/>
-[...6 lines deleted...]
-      <c r="U30"/>
+      <c r="N30">
+        <v>1354474259.0</v>
+      </c>
+      <c r="O30">
+        <v>1381477021.0</v>
+      </c>
+      <c r="P30">
+        <v>1278988635.0</v>
+      </c>
+      <c r="Q30">
+        <v>1733282600.0</v>
+      </c>
+      <c r="R30">
+        <v>1082294121.0</v>
+      </c>
+      <c r="S30">
+        <v>1140758786.0</v>
+      </c>
+      <c r="T30">
+        <v>1335591127.0</v>
+      </c>
+      <c r="U30">
+        <v>1322219850.0</v>
+      </c>
+      <c r="V30">
+        <v>1246912908.0</v>
+      </c>
+      <c r="W30">
+        <v>909550673.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>53</v>
+      </c>
+      <c r="B32">
+        <v>3375000000.0</v>
+      </c>
       <c r="C32">
         <v>2722000000.0</v>
       </c>
       <c r="D32">
         <v>1387000000.0</v>
       </c>
       <c r="E32">
         <v>1482000000.0</v>
       </c>
       <c r="F32">
         <v>1257000000.0</v>
       </c>
       <c r="G32">
         <v>1028000000.0</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
     </row>
-    <row r="33" spans="1:21">
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B33">
-        <v>34718000000.0</v>
+        <v>40779416000.0</v>
       </c>
       <c r="C33">
         <v>33704000000.0</v>
       </c>
       <c r="D33">
         <v>9481000000.0</v>
       </c>
       <c r="E33">
         <v>7956828000.0</v>
       </c>
       <c r="F33">
         <v>7630920277.0</v>
       </c>
       <c r="G33">
         <v>7032000000.0</v>
       </c>
       <c r="H33">
         <v>7245000000.0</v>
       </c>
       <c r="I33">
         <v>7478837794.0</v>
       </c>
       <c r="J33">
         <v>7249802049.0</v>
       </c>
@@ -2346,94 +2515,104 @@
       </c>
       <c r="N33">
         <v>7880637410.0</v>
       </c>
       <c r="O33">
         <v>7702277356.0</v>
       </c>
       <c r="P33">
         <v>7168686410.0</v>
       </c>
       <c r="Q33">
         <v>7306822715.0</v>
       </c>
       <c r="R33">
         <v>8183850077.0</v>
       </c>
       <c r="S33">
         <v>7737283180.0</v>
       </c>
       <c r="T33">
         <v>8966845028.0</v>
       </c>
       <c r="U33">
         <v>8424809618.0</v>
       </c>
+      <c r="V33">
+        <v>6605995922.0</v>
+      </c>
+      <c r="W33">
+        <v>4012661223.0</v>
+      </c>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>55</v>
+      </c>
+      <c r="B34">
+        <v>2318000000.0</v>
+      </c>
       <c r="C34">
         <v>2191000000.0</v>
       </c>
       <c r="D34">
         <v>385000000.0</v>
       </c>
       <c r="E34">
         <v>26000000.0</v>
       </c>
       <c r="F34">
         <v>24000000.0</v>
       </c>
       <c r="G34">
         <v>21000000.0</v>
       </c>
       <c r="H34">
         <v>18000000.0</v>
       </c>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
     </row>
-    <row r="35" spans="1:21">
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B35">
-        <v>19739000000.0</v>
+        <v>23185232000.0</v>
       </c>
       <c r="C35">
         <v>19039000000.0</v>
       </c>
       <c r="D35">
         <v>4871000000.0</v>
       </c>
       <c r="E35">
         <v>4432289400.0</v>
       </c>
       <c r="F35">
         <v>4484427159.0</v>
       </c>
       <c r="G35">
         <v>4277000000.0</v>
       </c>
       <c r="H35">
         <v>4717000000.0</v>
       </c>
       <c r="I35">
         <v>5125829329.0</v>
       </c>
       <c r="J35">
         <v>4587662259.0</v>
       </c>
@@ -2448,333 +2627,363 @@
       </c>
       <c r="N35">
         <v>5627054047.0</v>
       </c>
       <c r="O35">
         <v>5713227709.0</v>
       </c>
       <c r="P35">
         <v>5776683299.0</v>
       </c>
       <c r="Q35">
         <v>5919670168.0</v>
       </c>
       <c r="R35">
         <v>6728179265.0</v>
       </c>
       <c r="S35">
         <v>6658406882.0</v>
       </c>
       <c r="T35">
         <v>6876943152.0</v>
       </c>
       <c r="U35">
         <v>8389130119.0</v>
       </c>
+      <c r="V35">
+        <v>6421198582.0</v>
+      </c>
+      <c r="W35">
+        <v>3621307417.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B36">
-        <v>6668245000.0</v>
+        <v>3769259000.0</v>
       </c>
       <c r="C36">
         <v>3090000000.0</v>
       </c>
       <c r="D36">
         <v>-537138699.0</v>
       </c>
       <c r="E36">
         <v>211061400.0</v>
       </c>
       <c r="F36">
         <v>176859094.0</v>
       </c>
       <c r="G36">
         <v>200000000.0</v>
       </c>
       <c r="H36">
         <v>231000000.0</v>
       </c>
       <c r="I36">
         <v>174190346.0</v>
       </c>
       <c r="J36">
         <v>174748232.0</v>
       </c>
       <c r="K36">
         <v>196529469.0</v>
       </c>
       <c r="L36">
         <v>185033697.0</v>
       </c>
       <c r="M36">
         <v>183314268.0</v>
       </c>
       <c r="N36">
-        <v>215416057.0</v>
+        <v>164558403.0</v>
       </c>
       <c r="O36">
-        <v>239373663.0</v>
+        <v>185355011.0</v>
       </c>
       <c r="P36">
-        <v>221631782.0</v>
+        <v>164898434.0</v>
       </c>
       <c r="Q36">
-        <v>73148026.0</v>
+        <v>51683226.0</v>
       </c>
       <c r="R36">
-        <v>75935585.0</v>
+        <v>26922266.0</v>
       </c>
       <c r="S36">
-        <v>82133809.0</v>
+        <v>35077778.0</v>
       </c>
       <c r="T36">
-        <v>218458309.0</v>
+        <v>84427207.0</v>
       </c>
       <c r="U36">
-        <v>192702821.0</v>
+        <v>44071757.0</v>
+      </c>
+      <c r="V36">
+        <v>74633300.0</v>
+      </c>
+      <c r="W36">
+        <v>-102892337.0</v>
       </c>
     </row>
-    <row r="37" spans="1:21">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
     </row>
-    <row r="38" spans="1:21">
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>179951188.0</v>
       </c>
       <c r="F38">
         <v>-14000000.0</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
     </row>
-    <row r="39" spans="1:21">
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B39">
-        <v>2771393000.0</v>
+        <v>1862900000.0</v>
       </c>
       <c r="C39">
         <v>1533000000.0</v>
       </c>
       <c r="D39">
         <v>561000000.0</v>
       </c>
       <c r="E39">
         <v>551934900.0</v>
       </c>
       <c r="F39">
         <v>380696692.0</v>
       </c>
       <c r="G39">
         <v>257000000.0</v>
       </c>
       <c r="H39">
         <v>270000000.0</v>
       </c>
       <c r="I39">
         <v>490196066.0</v>
       </c>
       <c r="J39">
         <v>532129016.0</v>
       </c>
       <c r="K39">
         <v>256880359.0</v>
       </c>
       <c r="L39">
         <v>355460807.0</v>
       </c>
       <c r="M39">
         <v>639283040.0</v>
       </c>
       <c r="N39">
-        <v>1872462648.0</v>
+        <v>517988389.0</v>
       </c>
       <c r="O39">
-        <v>1913666781.0</v>
+        <v>532189760.0</v>
       </c>
       <c r="P39">
-        <v>1743244119.0</v>
+        <v>464255484.0</v>
       </c>
       <c r="Q39">
-        <v>1738263067.0</v>
+        <v>4980467.0</v>
       </c>
       <c r="R39">
-        <v>1598945498.0</v>
+        <v>516651377.0</v>
       </c>
       <c r="S39">
-        <v>1717849488.0</v>
+        <v>577090702.0</v>
       </c>
       <c r="T39">
-        <v>2061947600.0</v>
+        <v>726356473.0</v>
       </c>
       <c r="U39">
-        <v>1804288034.0</v>
+        <v>482068184.0</v>
+      </c>
+      <c r="V39">
+        <v>32834469.0</v>
+      </c>
+      <c r="W39">
+        <v>39871221.0</v>
       </c>
     </row>
-    <row r="40" spans="1:21">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B40">
-        <v>3708112000.0</v>
+        <v>3665896000.0</v>
       </c>
       <c r="C40">
         <v>2990000000.0</v>
       </c>
       <c r="D40">
         <v>1087000000.0</v>
       </c>
       <c r="E40">
         <v>1062778200.0</v>
       </c>
       <c r="F40">
         <v>1242010464.0</v>
       </c>
       <c r="G40">
         <v>1098000000.0</v>
       </c>
       <c r="H40">
         <v>1008000000.0</v>
       </c>
       <c r="I40">
         <v>894973691.0</v>
       </c>
       <c r="J40">
         <v>897209348.0</v>
       </c>
       <c r="K40">
         <v>684637501.0</v>
       </c>
       <c r="L40">
         <v>643512628.0</v>
       </c>
       <c r="M40">
         <v>838145290.0</v>
       </c>
       <c r="N40">
-        <v>907233010.0</v>
+        <v>837692953.0</v>
       </c>
       <c r="O40">
-        <v>882111779.0</v>
+        <v>795097379.0</v>
       </c>
       <c r="P40">
         <v>763398355.0</v>
       </c>
       <c r="Q40">
         <v>796648492.0</v>
       </c>
       <c r="R40">
         <v>947045677.0</v>
       </c>
       <c r="S40">
         <v>797672412.0</v>
       </c>
       <c r="T40">
         <v>990590055.0</v>
       </c>
       <c r="U40">
         <v>900539799.0</v>
       </c>
+      <c r="V40">
+        <v>654661401.0</v>
+      </c>
+      <c r="W40">
+        <v>523586683.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:21">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
     </row>
-    <row r="42" spans="1:21">
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B42">
-        <v>-54470000.0</v>
+        <v>18815757000.0</v>
       </c>
       <c r="C42">
         <v>15855000000.0</v>
       </c>
       <c r="D42">
         <v>3484000000.0</v>
       </c>
       <c r="E42">
         <v>3221955000.0</v>
       </c>
       <c r="F42">
         <v>2584940520.0</v>
       </c>
       <c r="G42">
         <v>2597000000.0</v>
       </c>
       <c r="H42">
         <v>1944000000.0</v>
       </c>
       <c r="I42">
         <v>2675589110.0</v>
       </c>
       <c r="J42">
         <v>1566811430.0</v>
       </c>
@@ -2789,142 +2998,156 @@
       </c>
       <c r="N42">
         <v>3019967409.0</v>
       </c>
       <c r="O42">
         <v>3195175495.0</v>
       </c>
       <c r="P42">
         <v>3027671570.0</v>
       </c>
       <c r="Q42">
         <v>3078866870.0</v>
       </c>
       <c r="R42">
         <v>3359791391.0</v>
       </c>
       <c r="S42">
         <v>3243589386.0</v>
       </c>
       <c r="T42">
         <v>3700478223.0</v>
       </c>
       <c r="U42">
         <v>1529316739.0</v>
       </c>
+      <c r="V42">
+        <v>1084361131.0</v>
+      </c>
+      <c r="W42">
+        <v>756756326.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:21">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
     </row>
-    <row r="44" spans="1:21">
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
     </row>
-    <row r="45" spans="1:21">
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>66</v>
+      </c>
+      <c r="B45">
+        <v>33527000000.0</v>
+      </c>
       <c r="C45">
         <v>29830000000.0</v>
       </c>
       <c r="D45">
         <v>11421000000.0</v>
       </c>
       <c r="E45">
         <v>10745000000.0</v>
       </c>
       <c r="F45">
         <v>10102000000.0</v>
       </c>
       <c r="G45">
         <v>9127000000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
     </row>
-    <row r="46" spans="1:21">
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B46">
-        <v>19772755000.0</v>
+        <v>27288075000.0</v>
       </c>
       <c r="C46">
         <v>22675000000.0</v>
       </c>
       <c r="D46">
         <v>6165000000.0</v>
       </c>
       <c r="E46">
         <v>4987959900.0</v>
       </c>
       <c r="F46">
         <v>4710247241.0</v>
       </c>
       <c r="G46">
         <v>4257000000.0</v>
       </c>
       <c r="H46">
         <v>4372000000.0</v>
       </c>
       <c r="I46">
         <v>4132921528.0</v>
       </c>
       <c r="J46">
         <v>3889435420.0</v>
       </c>
@@ -2939,88 +3162,96 @@
       </c>
       <c r="N46">
         <v>4172995664.0</v>
       </c>
       <c r="O46">
         <v>4105059909.0</v>
       </c>
       <c r="P46">
         <v>3853282353.0</v>
       </c>
       <c r="Q46">
         <v>4117568825.0</v>
       </c>
       <c r="R46">
         <v>4523181844.0</v>
       </c>
       <c r="S46">
         <v>4339170866.0</v>
       </c>
       <c r="T46">
         <v>4849661014.0</v>
       </c>
       <c r="U46">
         <v>4553343715.0</v>
       </c>
+      <c r="V46">
+        <v>3538110273.0</v>
+      </c>
+      <c r="W46">
+        <v>2441690225.0</v>
+      </c>
     </row>
-    <row r="47" spans="1:21">
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47">
         <v>6341029996.0</v>
       </c>
       <c r="E47">
         <v>5708951447.0</v>
       </c>
       <c r="F47">
         <v>5301811884.0</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
     </row>
-    <row r="48" spans="1:21">
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B48">
-        <v>2259671000.0</v>
+        <v>3118536000.0</v>
       </c>
       <c r="C48">
         <v>2950000000.0</v>
       </c>
       <c r="D48">
         <v>3521000000.0</v>
       </c>
       <c r="E48">
         <v>2882949300.0</v>
       </c>
       <c r="F48">
         <v>1471827362.0</v>
       </c>
       <c r="G48">
         <v>917000000.0</v>
       </c>
       <c r="H48">
         <v>615000000.0</v>
       </c>
       <c r="I48">
         <v>480439258.0</v>
       </c>
       <c r="J48">
         <v>1442042373.0</v>
       </c>
@@ -3035,283 +3266,339 @@
       </c>
       <c r="N48">
         <v>167085531.0</v>
       </c>
       <c r="O48">
         <v>-210278519.0</v>
       </c>
       <c r="P48">
         <v>-441967468.0</v>
       </c>
       <c r="Q48">
         <v>-734140178.0</v>
       </c>
       <c r="R48">
         <v>-958507650.0</v>
       </c>
       <c r="S48">
         <v>-945234847.0</v>
       </c>
       <c r="T48">
         <v>-708772799.0</v>
       </c>
       <c r="U48">
         <v>-875959825.0</v>
       </c>
+      <c r="V48">
+        <v>-564505811.0</v>
+      </c>
+      <c r="W48">
+        <v>-280261273.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:21">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
     </row>
-    <row r="50" spans="1:21">
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>71</v>
+      </c>
+      <c r="B50">
+        <v>346000000.0</v>
+      </c>
       <c r="C50">
         <v>1053000000.0</v>
       </c>
       <c r="D50">
         <v>193444978.72</v>
       </c>
       <c r="E50">
         <v>193031560.66</v>
       </c>
       <c r="F50">
         <v>186816421.73</v>
       </c>
       <c r="G50">
         <v>189412575.03</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
     </row>
-    <row r="51" spans="1:21">
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B51">
-        <v>11722200000.0</v>
+        <v>16177628000.0</v>
       </c>
       <c r="C51">
         <v>13595000000.0</v>
       </c>
       <c r="D51">
         <v>4129000000.0</v>
       </c>
       <c r="E51">
         <v>3743071200.0</v>
       </c>
       <c r="F51">
         <v>3751011485.0</v>
       </c>
       <c r="G51">
         <v>3276000000.0</v>
       </c>
       <c r="H51">
         <v>3689000000.0</v>
       </c>
-      <c r="I51"/>
-[...3 lines deleted...]
-      <c r="M51"/>
+      <c r="I51">
+        <v>3545000000.0</v>
+      </c>
+      <c r="J51">
+        <v>3354000000.0</v>
+      </c>
+      <c r="K51">
+        <v>3400000000.0</v>
+      </c>
+      <c r="L51">
+        <v>3339000000.0</v>
+      </c>
+      <c r="M51">
+        <v>3176000000.0</v>
+      </c>
       <c r="N51"/>
-      <c r="O51"/>
+      <c r="O51">
+        <v>4290073600.0</v>
+      </c>
       <c r="P51">
         <v>4677597044.0</v>
       </c>
       <c r="Q51">
         <v>4803830296.0</v>
       </c>
       <c r="R51">
         <v>5295432403.0</v>
       </c>
       <c r="S51">
         <v>5434752345.0</v>
       </c>
       <c r="T51">
         <v>5567518625.0</v>
       </c>
       <c r="U51">
         <v>6932956750.0</v>
       </c>
+      <c r="V51">
+        <v>5874710142.0</v>
+      </c>
+      <c r="W51">
+        <v>3047730745.0</v>
+      </c>
     </row>
-    <row r="52" spans="1:21">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B52">
-        <v>294481000.0</v>
+        <v>406408000.0</v>
       </c>
       <c r="C52">
         <v>1053000000.0</v>
       </c>
       <c r="D52">
         <v>191000000.0</v>
       </c>
       <c r="E52">
         <v>172771500.0</v>
       </c>
       <c r="F52">
         <v>164868645.0</v>
       </c>
       <c r="G52">
         <v>154000000.0</v>
       </c>
       <c r="H52">
         <v>188000000.0</v>
       </c>
       <c r="I52">
         <v>170000000.0</v>
       </c>
       <c r="J52">
         <v>678000000.0</v>
       </c>
       <c r="K52">
         <v>142000000.0</v>
       </c>
       <c r="L52">
         <v>89000000.0</v>
       </c>
       <c r="M52">
         <v>69000000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52"/>
+      <c r="N52">
+        <v>69540057.0</v>
+      </c>
+      <c r="O52">
+        <v>87014400.0</v>
+      </c>
       <c r="P52">
         <v>206078672.0</v>
       </c>
       <c r="Q52">
         <v>188854900.0</v>
       </c>
       <c r="R52">
         <v>190555332.0</v>
       </c>
       <c r="S52">
         <v>211598964.0</v>
       </c>
       <c r="T52">
         <v>220123346.0</v>
       </c>
       <c r="U52">
         <v>212040544.0</v>
       </c>
+      <c r="V52">
+        <v>829638778.0</v>
+      </c>
+      <c r="W52">
+        <v>274620515.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:21">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53">
         <v>29000000.0</v>
       </c>
       <c r="E53"/>
       <c r="F53">
         <v>-131000000.0</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53"/>
-[...2 lines deleted...]
-      <c r="Q53"/>
+      <c r="N53">
+        <v>4151645.0</v>
+      </c>
+      <c r="O53">
+        <v>10003454.0</v>
+      </c>
+      <c r="P53">
+        <v>6967253.0</v>
+      </c>
+      <c r="Q53">
+        <v>10732400.0</v>
+      </c>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
+      <c r="V53">
+        <v>19367006.0</v>
+      </c>
+      <c r="W53">
+        <v>6089658.0</v>
+      </c>
     </row>
-    <row r="54" spans="1:21">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
     </row>
-    <row r="55" spans="1:21">
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B55">
-        <v>45157000000.0</v>
+        <v>53040961000.0</v>
       </c>
       <c r="C55">
         <v>43759000000.0</v>
       </c>
       <c r="D55">
         <v>14051000000.0</v>
       </c>
       <c r="E55">
         <v>12460093800.0</v>
       </c>
       <c r="F55">
         <v>11697680199.0</v>
       </c>
       <c r="G55">
         <v>10290000000.0</v>
       </c>
       <c r="H55">
         <v>9925000000.0</v>
       </c>
       <c r="I55">
         <v>10859071150.0</v>
       </c>
       <c r="J55">
         <v>10803320776.0</v>
       </c>
@@ -3326,57 +3613,63 @@
       </c>
       <c r="N55">
         <v>11367339611.0</v>
       </c>
       <c r="O55">
         <v>11184436744.0</v>
       </c>
       <c r="P55">
         <v>10914393104.0</v>
       </c>
       <c r="Q55">
         <v>10561244846.0</v>
       </c>
       <c r="R55">
         <v>11545074216.0</v>
       </c>
       <c r="S55">
         <v>11323328785.0</v>
       </c>
       <c r="T55">
         <v>12628056337.0</v>
       </c>
       <c r="U55">
         <v>11550046852.0</v>
       </c>
+      <c r="V55">
+        <v>9546579658.0</v>
+      </c>
+      <c r="W55">
+        <v>5676004876.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B56">
-        <v>10439000000.0</v>
+        <v>12261545000.0</v>
       </c>
       <c r="C56">
         <v>10055000000.0</v>
       </c>
       <c r="D56">
         <v>4570000000.0</v>
       </c>
       <c r="E56">
         <v>4503265800.0</v>
       </c>
       <c r="F56">
         <v>4066759922.0</v>
       </c>
       <c r="G56">
         <v>3258000000.0</v>
       </c>
       <c r="H56">
         <v>2680000000.0</v>
       </c>
       <c r="I56">
         <v>3380233356.0</v>
       </c>
       <c r="J56">
         <v>3553518727.0</v>
       </c>
@@ -3391,57 +3684,63 @@
       </c>
       <c r="N56">
         <v>3486702201.0</v>
       </c>
       <c r="O56">
         <v>3482159388.0</v>
       </c>
       <c r="P56">
         <v>3745706694.0</v>
       </c>
       <c r="Q56">
         <v>3254422130.0</v>
       </c>
       <c r="R56">
         <v>3361224138.0</v>
       </c>
       <c r="S56">
         <v>3586045605.0</v>
       </c>
       <c r="T56">
         <v>3661211308.0</v>
       </c>
       <c r="U56">
         <v>3125237234.0</v>
       </c>
+      <c r="V56">
+        <v>2940583735.0</v>
+      </c>
+      <c r="W56">
+        <v>1663343653.0</v>
+      </c>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B57">
-        <v>7064000000.0</v>
+        <v>8297304000.0</v>
       </c>
       <c r="C57">
         <v>7333000000.0</v>
       </c>
       <c r="D57">
         <v>3006000000.0</v>
       </c>
       <c r="E57">
         <v>3037976700.0</v>
       </c>
       <c r="F57">
         <v>2824749459.0</v>
       </c>
       <c r="G57">
         <v>2230000000.0</v>
       </c>
       <c r="H57">
         <v>2215000000.0</v>
       </c>
       <c r="I57">
         <v>2427362159.0</v>
       </c>
       <c r="J57">
         <v>3025649638.0</v>
       </c>
@@ -3456,57 +3755,63 @@
       </c>
       <c r="N57">
         <v>2278439062.0</v>
       </c>
       <c r="O57">
         <v>2205940698.0</v>
       </c>
       <c r="P57">
         <v>2304452076.0</v>
       </c>
       <c r="Q57">
         <v>2066764197.0</v>
       </c>
       <c r="R57">
         <v>2159149521.0</v>
       </c>
       <c r="S57">
         <v>2164713088.0</v>
       </c>
       <c r="T57">
         <v>2558683132.0</v>
       </c>
       <c r="U57">
         <v>2327434702.0</v>
       </c>
+      <c r="V57">
+        <v>2383999431.0</v>
+      </c>
+      <c r="W57">
+        <v>1498256013.0</v>
+      </c>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B58">
-        <v>26803000000.0</v>
+        <v>31482536000.0</v>
       </c>
       <c r="C58">
         <v>26372000000.0</v>
       </c>
       <c r="D58">
         <v>7877000000.0</v>
       </c>
       <c r="E58">
         <v>7470266100.0</v>
       </c>
       <c r="F58">
         <v>7309176618.0</v>
       </c>
       <c r="G58">
         <v>6507000000.0</v>
       </c>
       <c r="H58">
         <v>6932000000.0</v>
       </c>
       <c r="I58">
         <v>7553191489.0</v>
       </c>
       <c r="J58">
         <v>7613311898.0</v>
       </c>
@@ -3521,82 +3826,90 @@
       </c>
       <c r="N58">
         <v>7905493109.0</v>
       </c>
       <c r="O58">
         <v>7919168407.0</v>
       </c>
       <c r="P58">
         <v>8081135376.0</v>
       </c>
       <c r="Q58">
         <v>7986434366.0</v>
       </c>
       <c r="R58">
         <v>8887328786.0</v>
       </c>
       <c r="S58">
         <v>8823119971.0</v>
       </c>
       <c r="T58">
         <v>9435626284.0</v>
       </c>
       <c r="U58">
         <v>10716564822.0</v>
       </c>
+      <c r="V58">
+        <v>8805198014.0</v>
+      </c>
+      <c r="W58">
+        <v>5119563431.0</v>
+      </c>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
     </row>
-    <row r="60" spans="1:21">
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B60">
-        <v>18327000000.0</v>
+        <v>21526711000.0</v>
       </c>
       <c r="C60">
         <v>17360000000.0</v>
       </c>
       <c r="D60">
         <v>6158000000.0</v>
       </c>
       <c r="E60">
         <v>4975819200.0</v>
       </c>
       <c r="F60">
         <v>4375513930.0</v>
       </c>
       <c r="G60">
         <v>3770000000.0</v>
       </c>
       <c r="H60">
         <v>2952000000.0</v>
       </c>
       <c r="I60">
         <v>3156028368.0</v>
       </c>
       <c r="J60">
         <v>3008853804.0</v>
       </c>
@@ -3611,531 +3924,567 @@
       </c>
       <c r="N60">
         <v>3187052942.0</v>
       </c>
       <c r="O60">
         <v>2984896976.0</v>
       </c>
       <c r="P60">
         <v>2585704102.0</v>
       </c>
       <c r="Q60">
         <v>2344726692.0</v>
       </c>
       <c r="R60">
         <v>2401283741.0</v>
       </c>
       <c r="S60">
         <v>2298354539.0</v>
       </c>
       <c r="T60">
         <v>2992037849.0</v>
       </c>
       <c r="U60">
         <v>653536406.0</v>
       </c>
+      <c r="V60">
+        <v>592292346.0</v>
+      </c>
+      <c r="W60">
+        <v>425573268.0</v>
+      </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
     </row>
-    <row r="62" spans="1:21">
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ62"/>
+  <dimension ref="A1:BR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BM1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BQ1" t="s">
-        <v>132</v>
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B2">
-        <v>3061407000.0</v>
+        <v>3344000000.0</v>
       </c>
       <c r="C2">
+        <v>3597000000.0</v>
+      </c>
+      <c r="D2">
         <v>3257000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3380000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3171000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3290000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3357000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1442257500.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1404877200.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1728000000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>2500597709.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>1512080558.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2">
+        <v>1969565000.0</v>
+      </c>
+      <c r="Q2">
         <v>2954110998.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2">
+        <v>2828000000.0</v>
+      </c>
+      <c r="S2">
         <v>1606621226.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2">
+        <v>1419000000.0</v>
+      </c>
+      <c r="U2">
         <v>2387185833.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2">
+        <v>2006000000.0</v>
+      </c>
+      <c r="W2">
         <v>1202892846.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2">
+        <v>978000000.0</v>
+      </c>
+      <c r="Y2">
         <v>1987291233.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2">
+        <v>1767000000.0</v>
+      </c>
+      <c r="AA2">
         <v>1141455327.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2">
+        <v>1019000000.0</v>
+      </c>
+      <c r="AC2">
         <v>2082978021.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2">
+        <v>1832000000.0</v>
+      </c>
+      <c r="AE2">
         <v>1218256691.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2">
+        <v>1065000000.0</v>
+      </c>
+      <c r="AG2">
         <v>2149381431.0</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2">
+        <v>1859000000.0</v>
+      </c>
+      <c r="AI2">
         <v>1272884324.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2065353951.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1965292792.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1846568140.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1068528879.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1876907197.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1867609926.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1889251552.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1133754619.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1911716719.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1889903317.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1773821513.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1133323605.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2087351537.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2146033998.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2174391417.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1241404070.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2153642705.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2052976686.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2000307345.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1228608458.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1949127515.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1938244565.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2003655136.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1185924437.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1991090346.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2157075642.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2014796826.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1074610985.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1843876911.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1626699809.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1684812522.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>981431600.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1808463903.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1637297266.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1631840796.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4161,54 +4510,55 @@
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4234,147 +4584,173 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5">
+        <v>-401000000.0</v>
+      </c>
+      <c r="C5">
         <v>-348000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-347000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-428000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1079000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1446000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1011000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-999778499.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-880365000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-847000000.0</v>
       </c>
-      <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
+        <v>4911883200.0</v>
+      </c>
+      <c r="O5">
         <v>-1129085100.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
+      <c r="P5">
+        <v>-1233784500.0</v>
+      </c>
       <c r="Q5"/>
-      <c r="R5"/>
+      <c r="R5">
+        <v>440000000.0</v>
+      </c>
       <c r="S5"/>
-      <c r="T5"/>
+      <c r="T5">
+        <v>319000000.0</v>
+      </c>
       <c r="U5"/>
-      <c r="V5"/>
+      <c r="V5">
+        <v>278000000.0</v>
+      </c>
       <c r="W5"/>
-      <c r="X5"/>
+      <c r="X5">
+        <v>256000000.0</v>
+      </c>
       <c r="Y5"/>
-      <c r="Z5"/>
+      <c r="Z5">
+        <v>218000000.0</v>
+      </c>
       <c r="AA5"/>
-      <c r="AB5"/>
+      <c r="AB5">
+        <v>393000000.0</v>
+      </c>
       <c r="AC5"/>
-      <c r="AD5"/>
+      <c r="AD5">
+        <v>375000000.0</v>
+      </c>
       <c r="AE5"/>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>383000000.0</v>
+      </c>
       <c r="AG5"/>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>-826000000.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4400,54 +4776,55 @@
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -4473,87 +4850,92 @@
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
+      <c r="BR7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>29</v>
+      </c>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
+        <v>1000000.0</v>
+      </c>
+      <c r="I8">
         <v>26966.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>0.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
@@ -4564,74 +4946,75 @@
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>30</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>16083000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>16057000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16018000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15977000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>15948000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>15890000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
@@ -4649,259 +5032,283 @@
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
+      <c r="BR9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B10">
+        <v>674000000.0</v>
+      </c>
+      <c r="C10">
         <v>892000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>851000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>778000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>797000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>855000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>951000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3103887500.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>751553700.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1000000000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>668347497.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>833252903.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10">
+        <v>858240500.0</v>
+      </c>
+      <c r="Q10">
         <v>503494165.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10">
+        <v>482000000.0</v>
+      </c>
+      <c r="S10">
         <v>983899821.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10">
+        <v>855000000.0</v>
+      </c>
+      <c r="U10">
         <v>739004188.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10">
+        <v>621000000.0</v>
+      </c>
+      <c r="W10">
         <v>1095887041.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10">
+        <v>891000000.0</v>
+      </c>
+      <c r="Y10">
         <v>718663892.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10">
+        <v>639000000.0</v>
+      </c>
+      <c r="AA10">
         <v>211712519.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10">
+        <v>189000000.0</v>
+      </c>
+      <c r="AC10">
         <v>266057236.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10">
+        <v>234000000.0</v>
+      </c>
+      <c r="AE10">
         <v>465568519.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10">
+        <v>407000000.0</v>
+      </c>
+      <c r="AG10">
         <v>1215169383.0</v>
       </c>
-      <c r="AG10"/>
       <c r="AH10">
+        <v>1051000000.0</v>
+      </c>
+      <c r="AI10">
         <v>635842311.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
+        <v>589000000.0</v>
+      </c>
+      <c r="AK10">
         <v>515917956.0</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
       <c r="AL10">
+        <v>567000000.0</v>
+      </c>
+      <c r="AM10">
         <v>458541920.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
+        <v>487590317.0</v>
+      </c>
+      <c r="AO10">
         <v>321464722.0</v>
       </c>
-      <c r="AO10">
-[...1 lines deleted...]
-      </c>
       <c r="AP10">
+        <v>353000000.0</v>
+      </c>
+      <c r="AQ10">
         <v>295191655.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>295927897.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>177213486.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>305383190.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>470596818.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>704243224.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1223771453.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>584513822.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>617249855.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>922989731.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>601061615.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>642864460.0</v>
       </c>
-      <c r="BB10">
-[...1 lines deleted...]
-      </c>
       <c r="BC10">
+        <v>462159582.0</v>
+      </c>
+      <c r="BD10">
         <v>1579332571.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>649457519.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1093872977.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1095197978.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>939859835.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>802026782.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>780786716.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>667641973.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>804055711.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>556855290.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>797433178.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>922688979.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>978181285.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>910544923.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>944610281.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>32</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>892000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>851000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>778000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>797000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>855000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>951000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
@@ -4919,265 +5326,293 @@
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B12">
+        <v>674000000.0</v>
+      </c>
+      <c r="C12">
         <v>892000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>851000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>778000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>797000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>855000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>951000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3103887500.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>751553700.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1000000000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>668347497.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12">
+        <v>775317900.0</v>
+      </c>
+      <c r="O12">
         <v>833252903.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12">
+        <v>858240500.0</v>
+      </c>
+      <c r="Q12">
         <v>503494165.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12">
+        <v>482000000.0</v>
+      </c>
+      <c r="S12">
         <v>983899821.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12">
+        <v>855000000.0</v>
+      </c>
+      <c r="U12">
         <v>739004188.0</v>
       </c>
-      <c r="U12"/>
       <c r="V12">
+        <v>621000000.0</v>
+      </c>
+      <c r="W12">
         <v>1095887041.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12">
+        <v>891000000.0</v>
+      </c>
+      <c r="Y12">
         <v>718663892.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12">
+        <v>639000000.0</v>
+      </c>
+      <c r="AA12">
         <v>211712519.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12">
+        <v>189000000.0</v>
+      </c>
+      <c r="AC12">
         <v>266057236.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12">
+        <v>234000000.0</v>
+      </c>
+      <c r="AE12">
         <v>465568519.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12">
+        <v>407000000.0</v>
+      </c>
+      <c r="AG12">
         <v>1215169383.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12">
+        <v>1051000000.0</v>
+      </c>
+      <c r="AI12">
         <v>635842311.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>691582420.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>515917956.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>605905171.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>458541920.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>537381080.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>321464722.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>400063466.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>295191655.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>295927897.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>177213486.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>305383190.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>470596818.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>704243224.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1223771453.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>584513822.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>617249855.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>922989731.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>601061615.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>642864460.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>591160367.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1579332571.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>649457519.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1093872977.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1095197978.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>939859835.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>802026782.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>780786716.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>667641973.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>804055711.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>556855290.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>797433178.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>922688979.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>978181285.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>910544923.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>944610281.0</v>
       </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
+        <v>1000000.0</v>
+      </c>
+      <c r="I13">
         <v>25126.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>106.08</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
@@ -5193,263 +5628,267 @@
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B14">
         <v>538889000.0</v>
       </c>
       <c r="C14">
-        <v>523404000.0</v>
+        <v>538888888.0</v>
       </c>
       <c r="D14">
         <v>526000000.0</v>
       </c>
       <c r="E14">
+        <v>522000000.0</v>
+      </c>
+      <c r="F14">
         <v>526000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>457500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>508000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>258823529.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>260000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>259500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>259000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>260354342.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>259434781.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>264164571.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>262958412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>259000000.0</v>
       </c>
       <c r="Q14">
         <v>259000000.0</v>
       </c>
       <c r="R14">
+        <v>259000000.0</v>
+      </c>
+      <c r="S14">
         <v>261684086.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>262000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000000.0</v>
       </c>
       <c r="U14">
         <v>258000000.0</v>
       </c>
       <c r="V14">
+        <v>258000000.0</v>
+      </c>
+      <c r="W14">
         <v>244181278.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>244000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000000.0</v>
       </c>
       <c r="Y14">
         <v>238000000.0</v>
       </c>
       <c r="Z14">
-        <v>239000000.0</v>
+        <v>238000000.0</v>
       </c>
       <c r="AA14">
         <v>239000000.0</v>
       </c>
       <c r="AB14">
-        <v>237000000.0</v>
+        <v>239000000.0</v>
       </c>
       <c r="AC14">
         <v>237000000.0</v>
       </c>
       <c r="AD14">
-        <v>236016000.0</v>
+        <v>237000000.0</v>
       </c>
       <c r="AE14">
         <v>236016000.0</v>
       </c>
       <c r="AF14">
-        <v>237000000.0</v>
+        <v>236016000.0</v>
       </c>
       <c r="AG14">
         <v>237000000.0</v>
       </c>
       <c r="AH14">
+        <v>237000000.0</v>
+      </c>
+      <c r="AI14">
         <v>236947791.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>236641221.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000000.0</v>
       </c>
       <c r="AK14">
         <v>237000000.0</v>
       </c>
       <c r="AL14">
+        <v>237000000.0</v>
+      </c>
+      <c r="AM14">
         <v>236276849.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>236135957.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>236434108.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>236000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>236994219.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>235807860.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>234449760.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>234000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>230088495.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>230283911.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>230538922.0</v>
       </c>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
       <c r="AX14">
-        <v>252486900.0</v>
+        <v>229000000.0</v>
       </c>
       <c r="AY14">
-        <v>235385400.0</v>
+        <v>237384593.0</v>
       </c>
       <c r="AZ14">
-        <v>233439700.0</v>
+        <v>231092437.0</v>
       </c>
       <c r="BA14">
-        <v>223125700.0</v>
+        <v>234285714.0</v>
       </c>
       <c r="BB14">
-        <v>256063200.0</v>
+        <v>230000000.0</v>
       </c>
       <c r="BC14">
-        <v>229287500.0</v>
+        <v>236510109.0</v>
       </c>
       <c r="BD14">
-        <v>213117400.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="BE14">
-        <v>223294400.0</v>
+        <v>226086957.0</v>
       </c>
       <c r="BF14">
-        <v>203184900.0</v>
+        <v>227000000.0</v>
       </c>
       <c r="BG14">
-        <v>215584000.0</v>
+        <v>226000000.0</v>
       </c>
       <c r="BH14">
-        <v>233828100.0</v>
+        <v>224000000.0</v>
       </c>
       <c r="BI14">
-        <v>233147000.0</v>
+        <v>227000000.0</v>
       </c>
       <c r="BJ14">
-        <v>218694800.0</v>
+        <v>226000000.0</v>
       </c>
       <c r="BK14">
-        <v>208636300.0</v>
+        <v>223000000.0</v>
       </c>
       <c r="BL14">
-        <v>204261200.0</v>
+        <v>222000000.0</v>
       </c>
       <c r="BM14">
+        <v>218000000.0</v>
+      </c>
+      <c r="BN14">
         <v>211747600.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>210612800.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>222652800.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>256298600.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>217491800.0</v>
       </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5475,63 +5914,64 @@
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
+      <c r="BR15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16">
         <v>5000000.0</v>
       </c>
-      <c r="E16"/>
+      <c r="E16">
+        <v>5000000.0</v>
+      </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
@@ -5552,54 +5992,55 @@
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5625,54 +6066,55 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5698,54 +6140,55 @@
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5771,723 +6214,834 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B20">
+        <v>7186000000.0</v>
+      </c>
+      <c r="C20">
         <v>7218000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7213000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7207000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6969000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>6822000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>7215000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2573659500.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2573445900.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2842000000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>2632736007.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
+      <c r="P20">
+        <v>2777801000.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>2843006272.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
+      <c r="T20">
+        <v>2511000000.0</v>
+      </c>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>2883006986.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
+      <c r="X20">
+        <v>2344000000.0</v>
+      </c>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>2669370015.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20"/>
+      <c r="AB20">
+        <v>2383000000.0</v>
+      </c>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>2700754975.0</v>
       </c>
-      <c r="AE20"/>
-      <c r="AF20"/>
+      <c r="AF20">
+        <v>2361000000.0</v>
+      </c>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>2740120450.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>2416810399.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>2545208055.0</v>
       </c>
-      <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>2754268203.0</v>
       </c>
-      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20">
         <v>3093153635.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>3113395000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>2992254700.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>2967555100.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2975639431.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>2898484500.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2847231893.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>2976134893.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>2793078867.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>2977128266.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>3170466883.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>3096320560.0</v>
       </c>
-      <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BK20"/>
+      <c r="BL20">
         <v>3009076289.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>2722132865.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>2954798695.0</v>
       </c>
-      <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>3152731000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>3013637128.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>2832504145.0</v>
       </c>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B21">
+        <v>1036000000.0</v>
+      </c>
+      <c r="C21">
         <v>1059000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1075000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1107000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1141000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1117000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1094000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>193234500.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>199240500.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>218000000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>232710270.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-      <c r="Q21"/>
+      <c r="P21">
+        <v>235735500.0</v>
+      </c>
+      <c r="Q21">
+        <v>2760000000.0</v>
+      </c>
       <c r="R21">
+        <v>2760000000.0</v>
+      </c>
+      <c r="S21">
         <v>238898575.0</v>
       </c>
-      <c r="S21"/>
-[...1 lines deleted...]
-      <c r="U21"/>
+      <c r="T21">
+        <v>211000000.0</v>
+      </c>
+      <c r="U21">
+        <v>2556000000.0</v>
+      </c>
       <c r="V21">
+        <v>2556000000.0</v>
+      </c>
+      <c r="W21">
         <v>255829971.0</v>
       </c>
-      <c r="W21"/>
-[...1 lines deleted...]
-      <c r="Y21"/>
+      <c r="X21">
+        <v>208000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>2572000000.0</v>
+      </c>
       <c r="Z21">
+        <v>2572000000.0</v>
+      </c>
+      <c r="AA21">
         <v>261000089.0</v>
       </c>
-      <c r="AA21"/>
-[...1 lines deleted...]
-      <c r="AC21"/>
+      <c r="AB21">
+        <v>233000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>2672000000.0</v>
+      </c>
       <c r="AD21">
+        <v>2672000000.0</v>
+      </c>
+      <c r="AE21">
         <v>261953786.0</v>
       </c>
-      <c r="AE21"/>
-[...1 lines deleted...]
-      <c r="AG21"/>
+      <c r="AF21">
+        <v>229000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>2382000000.0</v>
+      </c>
       <c r="AH21">
+        <v>2382000000.0</v>
+      </c>
+      <c r="AI21">
         <v>171557453.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2853830800.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2766974300.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2670666350.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>189306297.0</v>
       </c>
-      <c r="AM21"/>
-[...1 lines deleted...]
-      <c r="AO21"/>
+      <c r="AN21">
+        <v>2468000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>2488000000.0</v>
+      </c>
       <c r="AP21">
+        <v>2484000000.0</v>
+      </c>
+      <c r="AQ21">
         <v>196794437.0</v>
       </c>
-      <c r="AQ21"/>
-[...1 lines deleted...]
-      <c r="AS21"/>
+      <c r="AR21">
+        <v>2353000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>2428000000.0</v>
+      </c>
       <c r="AT21">
+        <v>2343000000.0</v>
+      </c>
+      <c r="AU21">
         <v>172673768.0</v>
       </c>
-      <c r="AU21"/>
-[...2 lines deleted...]
-      <c r="AX21">
+      <c r="AV21">
+        <v>2329000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>2297000000.0</v>
+      </c>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>118755005.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>126960615.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>71285075.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>2937890676.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>3183563527.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
+      <c r="BR21"/>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B22">
+        <v>3583000000.0</v>
+      </c>
+      <c r="C22">
         <v>3693000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3781000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3774000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3670000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3550000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3585000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1105264000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1088872500.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1203000000.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>1219326653.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>1330845370.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22">
+        <v>1381757000.0</v>
+      </c>
+      <c r="Q22">
         <v>1365283972.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22">
+        <v>1296000000.0</v>
+      </c>
+      <c r="S22">
         <v>1195625099.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22">
+        <v>1046000000.0</v>
+      </c>
+      <c r="U22">
         <v>1032939832.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22">
+        <v>860000000.0</v>
+      </c>
+      <c r="W22">
         <v>964282200.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22">
+        <v>773000000.0</v>
+      </c>
+      <c r="Y22">
         <v>946971827.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22">
+        <v>832000000.0</v>
+      </c>
+      <c r="AA22">
         <v>929742808.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22">
+        <v>819000000.0</v>
+      </c>
+      <c r="AC22">
         <v>985776170.0</v>
       </c>
-      <c r="AC22"/>
       <c r="AD22">
+        <v>856000000.0</v>
+      </c>
+      <c r="AE22">
         <v>981468771.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22">
+        <v>847000000.0</v>
+      </c>
+      <c r="AG22">
         <v>960804717.0</v>
       </c>
-      <c r="AG22"/>
       <c r="AH22">
+        <v>819000000.0</v>
+      </c>
+      <c r="AI22">
         <v>1018547400.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>942853452.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>891131015.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>868784663.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>829792604.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>858239095.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>833138674.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>838659957.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>812323704.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>825897629.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>812041544.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>747214190.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>863368840.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>931377525.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>985020055.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>984733874.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>996989698.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>995857341.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>980953372.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>959174264.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>977332240.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>896239134.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>896327336.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>939129970.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>907264597.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>977888846.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1036554469.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>967158952.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>848517090.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>859930769.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>770093093.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>816227899.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>839589661.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>827353931.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>796902183.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>800000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B23">
+        <v>45170000000.0</v>
+      </c>
+      <c r="C23">
         <v>45157000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45569000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>45746000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>44649000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>43759000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>45029000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15152572000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12806067300.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14051000000.0</v>
       </c>
-      <c r="K23"/>
-[...4 lines deleted...]
-      <c r="N23">
+      <c r="L23"/>
+      <c r="M23">
+        <v>13512573626.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23">
         <v>13385666334.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23">
+        <v>13615511000.0</v>
+      </c>
+      <c r="Q23">
         <v>13114873969.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23">
+        <v>12555000000.0</v>
+      </c>
+      <c r="S23">
         <v>13254908176.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23">
+        <v>11707000000.0</v>
+      </c>
+      <c r="U23">
         <v>12346487052.0</v>
       </c>
-      <c r="U23"/>
       <c r="V23">
+        <v>10375000000.0</v>
+      </c>
+      <c r="W23">
         <v>12656203876.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23">
+        <v>10290000000.0</v>
+      </c>
+      <c r="Y23">
         <v>11405274700.0</v>
       </c>
-      <c r="Y23"/>
       <c r="Z23">
+        <v>10141000000.0</v>
+      </c>
+      <c r="AA23">
         <v>11117707679.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23">
+        <v>9925000000.0</v>
+      </c>
+      <c r="AC23">
         <v>11398392286.0</v>
       </c>
-      <c r="AC23"/>
       <c r="AD23">
+        <v>10025000000.0</v>
+      </c>
+      <c r="AE23">
         <v>10859071150.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23">
+        <v>9493000000.0</v>
+      </c>
+      <c r="AG23">
         <v>11055613365.0</v>
       </c>
-      <c r="AG23"/>
       <c r="AH23">
+        <v>9562000000.0</v>
+      </c>
+      <c r="AI23">
         <v>10803320776.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10570995808.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10127320772.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9815236324.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9322283454.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9842263507.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9594998943.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9734122127.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9306190278.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9258154895.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9295856793.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8954658176.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10317865654.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10760328900.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>11908919752.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11151148397.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11367339611.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11487443831.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10917985012.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10839053375.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>11184436744.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>11523991730.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>10515388218.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>11353601109.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>10914393104.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>11112620198.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>11735070575.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>11377177872.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>10561244846.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>11101420044.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9963688648.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>10749238142.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>11545074216.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>11593205447.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>11142600594.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>10652072968.0</v>
       </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B24">
+        <v>13275000000.0</v>
+      </c>
+      <c r="C24">
         <v>13427000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13313000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13329000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12919000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12542000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13174000000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>3946277565.91</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>3905757569.17</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
@@ -6500,74 +7054,75 @@
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>13427000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13313000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13329000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12919000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12542000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13174000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
@@ -6585,71 +7140,72 @@
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>32056596.47</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>32602316.94</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
@@ -6662,54 +7218,55 @@
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6735,272 +7292,300 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B28">
-        <v>10830200000.0</v>
+        <v>306000000.0</v>
       </c>
       <c r="C28">
+        <v>12881000000.0</v>
+      </c>
+      <c r="D28">
         <v>13260000000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>13585000000.0</v>
+      </c>
+      <c r="F28">
         <v>13422000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12740000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12968000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2900384500.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2677236300.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3129000000.0</v>
       </c>
-      <c r="K28"/>
-[...7 lines deleted...]
-      <c r="O28"/>
+      <c r="L28"/>
+      <c r="M28">
+        <v>-668347497.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28">
+        <v>2909818297.0</v>
+      </c>
       <c r="P28">
+        <v>3231923500.0</v>
+      </c>
+      <c r="Q28">
         <v>-503494165.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28">
-        <v>-983899821.0</v>
-[...1 lines deleted...]
-      <c r="S28"/>
+        <v>3318000000.0</v>
+      </c>
+      <c r="S28">
+        <v>2767111664.0</v>
+      </c>
       <c r="T28">
+        <v>2899000000.0</v>
+      </c>
+      <c r="U28">
         <v>-739004188.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28">
-        <v>-1095887041.0</v>
-[...1 lines deleted...]
-      <c r="W28"/>
+        <v>2565000000.0</v>
+      </c>
+      <c r="W28">
+        <v>2180112959.0</v>
+      </c>
       <c r="X28">
+        <v>2385000000.0</v>
+      </c>
+      <c r="Y28">
         <v>-718663892.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28">
+        <v>3264000000.0</v>
+      </c>
+      <c r="AA28">
         <v>-211712519.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28">
+        <v>3500000000.0</v>
+      </c>
+      <c r="AC28">
         <v>-266057236.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28">
-        <v>-465568519.0</v>
-[...1 lines deleted...]
-      <c r="AE28"/>
+        <v>3764000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>3079431481.0</v>
+      </c>
       <c r="AF28">
+        <v>3138000000.0</v>
+      </c>
+      <c r="AG28">
         <v>-1215169383.0</v>
       </c>
-      <c r="AG28"/>
       <c r="AH28">
+        <v>2886000000.0</v>
+      </c>
+      <c r="AI28">
         <v>-635842311.0</v>
       </c>
-      <c r="AI28">
-[...1 lines deleted...]
-      </c>
       <c r="AJ28">
-        <v>-515917956.0</v>
+        <v>2871000000.0</v>
       </c>
       <c r="AK28">
-        <v>-605905171.0</v>
+        <v>3412136244.0</v>
       </c>
       <c r="AL28">
-        <v>-458541920.0</v>
+        <v>2950000000.0</v>
       </c>
       <c r="AM28">
-        <v>-537381080.0</v>
+        <v>2941458080.0</v>
       </c>
       <c r="AN28">
-        <v>-321464722.0</v>
+        <v>2956579478.0</v>
       </c>
       <c r="AO28">
-        <v>-400063466.0</v>
+        <v>3096905875.0</v>
       </c>
       <c r="AP28">
-        <v>-295191655.0</v>
+        <v>3055000000.0</v>
       </c>
       <c r="AQ28">
+        <v>3043808345.0</v>
+      </c>
+      <c r="AR28">
         <v>-295927897.0</v>
       </c>
-      <c r="AR28">
-[...1 lines deleted...]
-      </c>
       <c r="AS28">
-        <v>-305383190.0</v>
+        <v>3088786514.0</v>
       </c>
       <c r="AT28">
-        <v>-470596818.0</v>
+        <v>2914616810.0</v>
       </c>
       <c r="AU28">
-        <v>-704243224.0</v>
+        <v>2705403182.0</v>
       </c>
       <c r="AV28">
-        <v>-1223771453.0</v>
+        <v>2439756776.0</v>
       </c>
       <c r="AW28">
+        <v>2367228547.0</v>
+      </c>
+      <c r="AX28">
         <v>-584513822.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-617249855.0</v>
       </c>
-      <c r="AY28">
-[...1 lines deleted...]
-      </c>
       <c r="AZ28">
-        <v>-601061615.0</v>
+        <v>2407639291.0</v>
       </c>
       <c r="BA28">
-        <v>-642864460.0</v>
+        <v>2674895069.0</v>
       </c>
       <c r="BB28">
-        <v>-591160367.0</v>
+        <v>2873486466.0</v>
       </c>
       <c r="BC28">
-        <v>3389786982.0</v>
+        <v>2792964403.0</v>
       </c>
       <c r="BD28">
-        <v>3525807390.0</v>
+        <v>3389786983.0</v>
       </c>
       <c r="BE28">
+        <v>3525807391.0</v>
+      </c>
+      <c r="BF28">
         <v>3701826234.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3582399066.0</v>
       </c>
-      <c r="BG28">
-[...1 lines deleted...]
-      </c>
       <c r="BH28">
-        <v>4347448425.0</v>
+        <v>3967240724.0</v>
       </c>
       <c r="BI28">
+        <v>4347448426.0</v>
+      </c>
+      <c r="BJ28">
         <v>4321859204.0</v>
       </c>
-      <c r="BJ28">
-[...1 lines deleted...]
-      </c>
       <c r="BK28">
+        <v>4136188323.0</v>
+      </c>
+      <c r="BL28">
         <v>4256044045.0</v>
       </c>
-      <c r="BL28">
-[...1 lines deleted...]
-      </c>
       <c r="BM28">
+        <v>4010089195.0</v>
+      </c>
+      <c r="BN28">
         <v>4244922069.0</v>
       </c>
-      <c r="BN28">
-[...1 lines deleted...]
-      </c>
       <c r="BO28">
-        <v>4442817396.0</v>
+        <v>4372743424.0</v>
       </c>
       <c r="BP28">
-        <v>4439081878.0</v>
+        <v>4442817397.0</v>
       </c>
       <c r="BQ28">
-        <v>4228192371.0</v>
+        <v>4439081879.0</v>
+      </c>
+      <c r="BR28">
+        <v>4228192372.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>50</v>
+      </c>
+      <c r="B29">
+        <v>32313000000.0</v>
+      </c>
       <c r="C29">
+        <v>32100000000.0</v>
+      </c>
+      <c r="D29">
         <v>32544000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32660000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32083000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30955000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>31884000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14462.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>6146023323.94</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>5821687061.23</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>5388797735.1</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
@@ -7011,219 +7596,255 @@
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B30">
-        <v>3632495000.0</v>
+        <v>4644000000.0</v>
       </c>
       <c r="C30">
+        <v>4268000000.0</v>
+      </c>
+      <c r="D30">
         <v>4846000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5034000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4548000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4117000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4613000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1849263500.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1827452400.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1806000000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>2680997196.2</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>1901420400.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-      <c r="Q30"/>
+      <c r="P30">
+        <v>2077737999.0</v>
+      </c>
+      <c r="Q30">
+        <v>2801000000.0</v>
+      </c>
       <c r="R30">
+        <v>2801000000.0</v>
+      </c>
+      <c r="S30">
         <v>1786576594.0</v>
       </c>
-      <c r="S30"/>
-[...1 lines deleted...]
-      <c r="U30"/>
+      <c r="T30">
+        <v>1788000000.0</v>
+      </c>
+      <c r="U30">
+        <v>1901000000.0</v>
+      </c>
       <c r="V30">
+        <v>1901000000.0</v>
+      </c>
+      <c r="W30">
         <v>1337000000.0</v>
       </c>
-      <c r="W30"/>
-[...1 lines deleted...]
-      <c r="Y30"/>
+      <c r="X30">
+        <v>1337000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1585000000.0</v>
+      </c>
       <c r="Z30">
+        <v>1585000000.0</v>
+      </c>
+      <c r="AA30">
         <v>1402000000.0</v>
       </c>
-      <c r="AA30"/>
-[...1 lines deleted...]
-      <c r="AC30"/>
+      <c r="AB30">
+        <v>1402000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1845000000.0</v>
+      </c>
       <c r="AD30">
+        <v>1845000000.0</v>
+      </c>
+      <c r="AE30">
         <v>1443000000.0</v>
       </c>
-      <c r="AE30"/>
-[...1 lines deleted...]
-      <c r="AG30"/>
+      <c r="AF30">
+        <v>1443000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1789000000.0</v>
+      </c>
       <c r="AH30">
+        <v>1789000000.0</v>
+      </c>
+      <c r="AI30">
         <v>1870846400.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1924621600.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1849972100.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1717697300.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1307000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1705928400.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1781963800.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1740092850.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1521906300.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1692235000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1780491600.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1612074000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1672289100.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1896138250.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2057832449.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1977788750.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1798224750.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2026414050.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2012167800.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1956968400.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1820710400.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1893728000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1878194000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1904331000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1668122750.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1886430200.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2121130549.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1985320900.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1733282600.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1789777200.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1646265600.0</v>
       </c>
-      <c r="BM30"/>
       <c r="BN30"/>
-      <c r="BO30"/>
+      <c r="BO30">
+        <v>1082294121.0</v>
+      </c>
       <c r="BP30"/>
       <c r="BQ30"/>
+      <c r="BR30"/>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -7249,87 +7870,92 @@
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
+      <c r="BR31"/>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>53</v>
+      </c>
+      <c r="B32">
+        <v>3238000000.0</v>
+      </c>
       <c r="C32">
+        <v>3375000000.0</v>
+      </c>
+      <c r="D32">
         <v>3538000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3388000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3185000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2722000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3419000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>14462.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>1533189631.35</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>1664891651.63</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>1589293182.77</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
@@ -7340,270 +7966,298 @@
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
+      <c r="BR32"/>
     </row>
-    <row r="33" spans="1:69">
+    <row r="33" spans="1:70">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B33">
+        <v>34618000000.0</v>
+      </c>
+      <c r="C33">
         <v>34718000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>34686000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>34767000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>34019000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>33704000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>34484000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>8547126000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8622943500.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>9481000000.0</v>
       </c>
-      <c r="K33"/>
-[...4 lines deleted...]
-      <c r="N33">
+      <c r="L33"/>
+      <c r="M33">
+        <v>8937381816.0</v>
+      </c>
+      <c r="N33"/>
+      <c r="O33">
         <v>8550225739.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33">
+        <v>8694660000.0</v>
+      </c>
+      <c r="Q33">
         <v>8283628082.0</v>
       </c>
-      <c r="Q33"/>
       <c r="R33">
+        <v>7930000000.0</v>
+      </c>
+      <c r="S33">
         <v>8646769774.0</v>
       </c>
-      <c r="S33"/>
       <c r="T33">
+        <v>7637000000.0</v>
+      </c>
+      <c r="U33">
         <v>8286129093.0</v>
       </c>
-      <c r="U33"/>
       <c r="V33">
+        <v>6963000000.0</v>
+      </c>
+      <c r="W33">
         <v>8649020958.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33">
+        <v>7032000000.0</v>
+      </c>
+      <c r="Y33">
         <v>7916549513.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33">
+        <v>7039000000.0</v>
+      </c>
+      <c r="AA33">
         <v>8115646563.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33">
+        <v>7245000000.0</v>
+      </c>
+      <c r="AC33">
         <v>8021511978.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33">
+        <v>7055000000.0</v>
+      </c>
+      <c r="AE33">
         <v>7478837794.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33">
+        <v>6538000000.0</v>
+      </c>
+      <c r="AG33">
         <v>6782286969.0</v>
       </c>
-      <c r="AG33"/>
       <c r="AH33">
+        <v>5866000000.0</v>
+      </c>
+      <c r="AI33">
         <v>7249802049.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>6994493172.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>6846494388.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>6612594706.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>6470068570.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>6722311972.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>6630627023.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>6742146062.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>6576214112.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>6415896841.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>6503061979.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>6160726855.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>7124616956.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>7204852299.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>7623673224.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>7586301746.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>7880637410.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>7525604868.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>7301207327.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>7262319434.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>7702277356.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7132676776.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>7071870766.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>7395648519.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>7168686410.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>7262182865.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>7756786102.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>7637025950.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>7306822715.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>7622175583.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>6977140907.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>7493723905.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>8183850077.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>8077317323.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>7765587294.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>7318076285.0</v>
       </c>
     </row>
-    <row r="34" spans="1:69">
+    <row r="34" spans="1:70">
       <c r="A34" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>55</v>
+      </c>
+      <c r="B34">
+        <v>2402000000.0</v>
+      </c>
       <c r="C34">
+        <v>2318000000.0</v>
+      </c>
+      <c r="D34">
         <v>2260000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2274000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2072000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2191000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2267000000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>385000000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>25000000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>26000000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
@@ -7614,424 +8268,473 @@
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
+      <c r="BR34"/>
     </row>
-    <row r="35" spans="1:69">
+    <row r="35" spans="1:70">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B35">
+        <v>19773000000.0</v>
+      </c>
+      <c r="C35">
         <v>19739000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19765000000.0</v>
       </c>
-      <c r="D35">
-[...1 lines deleted...]
-      </c>
       <c r="E35">
+        <v>19831000000.0</v>
+      </c>
+      <c r="F35">
         <v>19315000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19039000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>19911000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6736136000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4224825300.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4871000000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>4766458736.0</v>
       </c>
-      <c r="M35"/>
       <c r="N35">
+        <v>-4925711700.0</v>
+      </c>
+      <c r="O35">
         <v>4736780019.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35">
+        <v>4843293000.0</v>
+      </c>
+      <c r="Q35">
         <v>4566963679.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35">
+        <v>4372000000.0</v>
+      </c>
+      <c r="S35">
         <v>5081406671.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35">
+        <v>4488000000.0</v>
+      </c>
+      <c r="U35">
         <v>4779131759.0</v>
       </c>
-      <c r="U35"/>
       <c r="V35">
+        <v>4016000000.0</v>
+      </c>
+      <c r="W35">
         <v>5260503788.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35">
+        <v>4277000000.0</v>
+      </c>
+      <c r="Y35">
         <v>5589608052.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35">
+        <v>4970000000.0</v>
+      </c>
+      <c r="AA35">
         <v>5283851599.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35">
+        <v>4717000000.0</v>
+      </c>
+      <c r="AC35">
         <v>5237006969.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35">
+        <v>4606000000.0</v>
+      </c>
+      <c r="AE35">
         <v>5125829329.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35">
+        <v>4481000000.0</v>
+      </c>
+      <c r="AG35">
         <v>5572898600.0</v>
       </c>
-      <c r="AG35"/>
       <c r="AH35">
+        <v>4820000000.0</v>
+      </c>
+      <c r="AI35">
         <v>4587662259.0</v>
       </c>
-      <c r="AI35">
-[...1 lines deleted...]
-      </c>
       <c r="AJ35">
-        <v>4994451880.0</v>
+        <v>3910000000.0</v>
       </c>
       <c r="AK35">
+        <v>4366000000.0</v>
+      </c>
+      <c r="AL35">
         <v>4768163797.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4682175760.0</v>
       </c>
-      <c r="AM35">
-[...1 lines deleted...]
-      </c>
       <c r="AN35">
-        <v>5023303411.0</v>
+        <v>4538000000.0</v>
       </c>
       <c r="AO35">
-        <v>5025159798.0</v>
+        <v>4516000000.0</v>
       </c>
       <c r="AP35">
+        <v>4434000000.0</v>
+      </c>
+      <c r="AQ35">
         <v>4759145474.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4721343940.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4723075887.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4657635121.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>5215477406.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>5320525834.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>5614068596.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>5581075505.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>5627054047.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5834806428.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5572179433.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5393914557.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>5713227709.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>5568752327.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>5423539986.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>5932259914.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5776683299.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>5946107459.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>6366992399.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>6274531951.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>5919670168.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>6525116519.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>5803723741.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>6278779417.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>6728179265.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>6911700102.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>6647398843.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>6418573797.0</v>
       </c>
     </row>
-    <row r="36" spans="1:69">
+    <row r="36" spans="1:70">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B36">
+        <v>3496000000.0</v>
+      </c>
+      <c r="C36">
         <v>3209000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3348000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3356000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3117000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3090000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2969000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>575036000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>576407400.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-537138699.0</v>
       </c>
-      <c r="K36"/>
-[...4 lines deleted...]
-      <c r="N36">
+      <c r="L36"/>
+      <c r="M36">
+        <v>474256146.0</v>
+      </c>
+      <c r="N36"/>
+      <c r="O36">
         <v>197321152.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36">
-        <v>252791678.0</v>
-[...1 lines deleted...]
-      <c r="Q36"/>
+        <v>230633000.0</v>
+      </c>
+      <c r="Q36">
+        <v>349870304.0</v>
+      </c>
       <c r="R36">
+        <v>219000000.0</v>
+      </c>
+      <c r="S36">
         <v>128868907.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36">
-        <v>183263520.0</v>
-[...1 lines deleted...]
-      <c r="U36"/>
+        <v>177000000.0</v>
+      </c>
+      <c r="U36">
+        <v>645961920.0</v>
+      </c>
       <c r="V36">
+        <v>186000000.0</v>
+      </c>
+      <c r="W36">
         <v>171332383.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36">
-        <v>165326436.0</v>
-[...1 lines deleted...]
-      <c r="Y36"/>
+        <v>200000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>463976719.0</v>
+      </c>
       <c r="Z36">
-        <v>173390628.0</v>
-[...1 lines deleted...]
-      <c r="AA36"/>
+        <v>249000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>173390629.0</v>
+      </c>
       <c r="AB36">
-        <v>203522418.0</v>
-[...1 lines deleted...]
-      <c r="AC36"/>
+        <v>231000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>533577698.0</v>
+      </c>
       <c r="AD36">
+        <v>189000000.0</v>
+      </c>
+      <c r="AE36">
         <v>174190346.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36">
-        <v>227771998.0</v>
-[...1 lines deleted...]
-      <c r="AG36"/>
+        <v>201000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>564847613.0</v>
+      </c>
       <c r="AH36">
+        <v>172000000.0</v>
+      </c>
+      <c r="AI36">
         <v>174748232.0</v>
       </c>
-      <c r="AI36">
-[...1 lines deleted...]
-      </c>
       <c r="AJ36">
-        <v>111233780.0</v>
+        <v>103891187.0</v>
       </c>
       <c r="AK36">
-        <v>121725984.0</v>
+        <v>165477780.0</v>
       </c>
       <c r="AL36">
+        <v>193889634.0</v>
+      </c>
+      <c r="AM36">
         <v>196529469.0</v>
       </c>
-      <c r="AM36">
-[...1 lines deleted...]
-      </c>
       <c r="AN36">
-        <v>105808879.0</v>
+        <v>481569556.0</v>
       </c>
       <c r="AO36">
-        <v>107061910.0</v>
+        <v>396328777.0</v>
       </c>
       <c r="AP36">
+        <v>451511856.0</v>
+      </c>
+      <c r="AQ36">
         <v>185033697.0</v>
       </c>
-      <c r="AQ36">
-[...1 lines deleted...]
-      </c>
       <c r="AR36">
-        <v>109528652.0</v>
+        <v>460384864.0</v>
       </c>
       <c r="AS36">
-        <v>105943987.0</v>
+        <v>476089796.0</v>
       </c>
       <c r="AT36">
+        <v>369697477.0</v>
+      </c>
+      <c r="AU36">
         <v>183314268.0</v>
       </c>
-      <c r="AU36">
-[...1 lines deleted...]
-      </c>
       <c r="AV36">
-        <v>130743952.0</v>
+        <v>761606113.0</v>
       </c>
       <c r="AW36">
-        <v>126389730.0</v>
+        <v>988876641.0</v>
       </c>
       <c r="AX36">
-        <v>147896507.0</v>
+        <v>144516144.0</v>
       </c>
       <c r="AY36">
-        <v>146855133.0</v>
+        <v>164558403.0</v>
       </c>
       <c r="AZ36">
-        <v>144472963.0</v>
+        <v>165844542.0</v>
       </c>
       <c r="BA36">
-        <v>153477144.0</v>
+        <v>160862655.0</v>
       </c>
       <c r="BB36">
-        <v>168180063.0</v>
+        <v>169338245.0</v>
       </c>
       <c r="BC36">
-        <v>157786362.0</v>
+        <v>185355011.0</v>
       </c>
       <c r="BD36">
-        <v>160586621.0</v>
+        <v>174829228.0</v>
       </c>
       <c r="BE36">
-        <v>160200419.0</v>
+        <v>176929278.0</v>
       </c>
       <c r="BF36">
-        <v>147637232.0</v>
+        <v>177799567.0</v>
       </c>
       <c r="BG36">
-        <v>123093013.0</v>
+        <v>164898434.0</v>
       </c>
       <c r="BH36">
-        <v>125838349.0</v>
+        <v>141094889.0</v>
       </c>
       <c r="BI36">
-        <v>119652969.0</v>
+        <v>149172235.0</v>
       </c>
       <c r="BJ36">
+        <v>140549454.0</v>
+      </c>
+      <c r="BK36">
         <v>51683226.0</v>
       </c>
-      <c r="BK36">
-[...1 lines deleted...]
-      </c>
       <c r="BL36">
-        <v>186334792.0</v>
+        <v>178523479.0</v>
       </c>
       <c r="BM36">
+        <v>189932079.0</v>
+      </c>
+      <c r="BN36">
         <v>185262254.0</v>
       </c>
-      <c r="BN36">
-[...1 lines deleted...]
-      </c>
       <c r="BO36">
+        <v>26922266.0</v>
+      </c>
+      <c r="BP36">
         <v>207936741.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>197822550.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>179104480.0</v>
       </c>
     </row>
-    <row r="37" spans="1:69">
+    <row r="37" spans="1:70">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8057,511 +8760,561 @@
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
+      <c r="BR37"/>
     </row>
-    <row r="38" spans="1:69">
+    <row r="38" spans="1:70">
       <c r="A38" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>59</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>3209000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>3348000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3356000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3117000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2107000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1984000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>-15851090.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
+      <c r="BR38"/>
     </row>
-    <row r="39" spans="1:69">
+    <row r="39" spans="1:70">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B39">
-        <v>2221505000.0</v>
+        <v>1651000000.0</v>
       </c>
       <c r="C39">
+        <v>1586000000.0</v>
+      </c>
+      <c r="D39">
         <v>1405000000.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
+        <v>1393000000.0</v>
+      </c>
+      <c r="F39">
         <v>1615000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1533000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1396000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>547031000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>515245200.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>561000000.0</v>
       </c>
-      <c r="K39"/>
-[...3 lines deleted...]
-      <c r="M39"/>
+      <c r="L39"/>
+      <c r="M39">
+        <v>2687517660.0</v>
+      </c>
       <c r="N39">
+        <v>-775317900.0</v>
+      </c>
+      <c r="O39">
         <v>769921921.0</v>
       </c>
-      <c r="O39"/>
       <c r="P39">
-        <v>2962467749.0</v>
-[...1 lines deleted...]
-      <c r="Q39"/>
+        <v>603115501.0</v>
+      </c>
+      <c r="Q39">
+        <v>161467749.0</v>
+      </c>
       <c r="R39">
+        <v>46000000.0</v>
+      </c>
+      <c r="S39">
         <v>657887978.0</v>
       </c>
-      <c r="S39"/>
       <c r="T39">
-        <v>2288413938.0</v>
-[...1 lines deleted...]
-      <c r="U39"/>
+        <v>381000000.0</v>
+      </c>
+      <c r="U39">
+        <v>387413938.0</v>
+      </c>
       <c r="V39">
+        <v>30000000.0</v>
+      </c>
+      <c r="W39">
         <v>610013677.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39">
-        <v>1823089467.0</v>
-[...1 lines deleted...]
-      <c r="Y39"/>
+        <v>257000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>238089467.0</v>
+      </c>
       <c r="Z39">
+        <v>46000000.0</v>
+      </c>
+      <c r="AA39">
         <v>458605789.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39">
-        <v>2125046902.0</v>
-[...1 lines deleted...]
-      <c r="AC39"/>
+        <v>270000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>280046902.0</v>
+      </c>
       <c r="AD39">
+        <v>35000000.0</v>
+      </c>
+      <c r="AE39">
         <v>490196066.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39">
-        <v>2097352296.0</v>
-[...1 lines deleted...]
-      <c r="AG39"/>
+        <v>258000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>308352296.0</v>
+      </c>
       <c r="AH39">
+        <v>37000000.0</v>
+      </c>
+      <c r="AI39">
         <v>28282616.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>17445163.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>23805312.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>10254484.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>256880359.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>18402959.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>27804724.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>13159791.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>100554507.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>28197527.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>23048183.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>129259941.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>186993940.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>23717602.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>18622570.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>17810205.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>74237898.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>16577840.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>22594898.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>17726817.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>92956381.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>22015249.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>19538596.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>20618642.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>75121369.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>46258452.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>18572673.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>6885353.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4980467.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>25480780.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>13333757.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1641853160.0</v>
       </c>
-      <c r="BN39">
-[...1 lines deleted...]
-      </c>
       <c r="BO39">
+        <v>516651377.0</v>
+      </c>
+      <c r="BP39">
         <v>1710352908.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1669566194.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1589386402.0</v>
       </c>
     </row>
-    <row r="40" spans="1:69">
+    <row r="40" spans="1:70">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B40">
-        <v>3708112000.0</v>
+        <v>2990000000.0</v>
       </c>
       <c r="C40">
+        <v>3121000000.0</v>
+      </c>
+      <c r="D40">
         <v>3285000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3172000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2974000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2990000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3024000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1066990500.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1068485100.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1087000000.0</v>
       </c>
-      <c r="K40"/>
-[...4 lines deleted...]
-      <c r="N40">
+      <c r="L40"/>
+      <c r="M40">
+        <v>350702449.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>1341453854.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40">
-        <v>301887581.0</v>
-[...1 lines deleted...]
-      <c r="Q40"/>
+        <v>1161329000.0</v>
+      </c>
+      <c r="Q40">
+        <v>115887581.0</v>
+      </c>
       <c r="R40">
+        <v>133000000.0</v>
+      </c>
+      <c r="S40">
         <v>1230027305.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40">
-        <v>397467633.0</v>
-[...1 lines deleted...]
-      <c r="U40"/>
+        <v>1243000000.0</v>
+      </c>
+      <c r="U40">
+        <v>244467633.0</v>
+      </c>
       <c r="V40">
+        <v>196000000.0</v>
+      </c>
+      <c r="W40">
         <v>1232155663.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40">
-        <v>362143621.0</v>
-[...1 lines deleted...]
-      <c r="Y40"/>
+        <v>1098000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>188143621.0</v>
+      </c>
       <c r="Z40">
+        <v>167000000.0</v>
+      </c>
+      <c r="AA40">
         <v>1012824447.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40">
-        <v>732225899.0</v>
-[...1 lines deleted...]
-      <c r="AC40"/>
+        <v>1008000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>127225899.0</v>
+      </c>
       <c r="AD40">
-        <v>1064973691.0</v>
-[...1 lines deleted...]
-      <c r="AE40"/>
+        <v>80000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>894973691.0</v>
+      </c>
       <c r="AF40">
-        <v>258989479.0</v>
-[...1 lines deleted...]
-      <c r="AG40"/>
+        <v>887000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>70989479.0</v>
+      </c>
       <c r="AH40">
-        <v>767070948.0</v>
+        <v>67000000.0</v>
       </c>
       <c r="AI40">
+        <v>897209348.0</v>
+      </c>
+      <c r="AJ40">
         <v>45096684.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>49871360.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>61768594.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>682136751.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>35621969.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>36853821.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>44772656.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>640177128.0</v>
       </c>
-      <c r="AQ40">
-[...1 lines deleted...]
-      </c>
       <c r="AR40">
-        <v>67984866.0</v>
+        <v>59150947.0</v>
       </c>
       <c r="AS40">
-        <v>123003117.0</v>
+        <v>78605466.0</v>
       </c>
       <c r="AT40">
-        <v>828492040.0</v>
+        <v>128257117.0</v>
       </c>
       <c r="AU40">
-        <v>56103418.0</v>
+        <v>826492040.0</v>
       </c>
       <c r="AV40">
-        <v>62771430.0</v>
+        <v>68739418.0</v>
       </c>
       <c r="AW40">
-        <v>64453258.0</v>
+        <v>269126280.0</v>
       </c>
       <c r="AX40">
-        <v>814910360.0</v>
+        <v>88621809.0</v>
       </c>
       <c r="AY40">
-        <v>67091778.0</v>
+        <v>837692953.0</v>
       </c>
       <c r="AZ40">
-        <v>76847437.0</v>
+        <v>98389137.0</v>
       </c>
       <c r="BA40">
+        <v>100217924.0</v>
+      </c>
+      <c r="BB40">
         <v>68569336.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>795097379.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>60348481.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>81023941.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>101383350.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>763398355.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>81490737.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>76728194.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>62124080.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>796648492.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>80405572.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>90169129.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>153042732.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>947045677.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>147898670.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>113642742.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>95522389.0</v>
       </c>
     </row>
-    <row r="41" spans="1:69">
+    <row r="41" spans="1:70">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
@@ -8587,239 +9340,265 @@
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
+      <c r="BR41"/>
     </row>
-    <row r="42" spans="1:69">
+    <row r="42" spans="1:70">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B42">
-        <v>15964530000.0</v>
+        <v>16061000000.0</v>
       </c>
       <c r="C42">
+        <v>16019000000.0</v>
+      </c>
+      <c r="D42">
         <v>15992000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>15953000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>15912000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>15855000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>15797000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3255114500.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3216575700.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3484000000.0</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>3243930534.0</v>
       </c>
-      <c r="M42"/>
       <c r="N42">
+        <v>13828500.0</v>
+      </c>
+      <c r="O42">
         <v>3090649765.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42">
+        <v>3520725000.0</v>
+      </c>
+      <c r="Q42">
         <v>3155717584.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42">
+        <v>2581000000.0</v>
+      </c>
+      <c r="S42">
         <v>3290233464.0</v>
       </c>
-      <c r="S42"/>
       <c r="T42">
+        <v>2587000000.0</v>
+      </c>
+      <c r="U42">
         <v>3409415459.0</v>
       </c>
-      <c r="U42"/>
       <c r="V42">
+        <v>2587000000.0</v>
+      </c>
+      <c r="W42">
         <v>3509052445.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42">
+        <v>2597000000.0</v>
+      </c>
+      <c r="Y42">
         <v>2423663048.0</v>
       </c>
-      <c r="Y42"/>
       <c r="Z42">
+        <v>1937000000.0</v>
+      </c>
+      <c r="AA42">
         <v>2617842100.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42">
+        <v>1944000000.0</v>
+      </c>
+      <c r="AC42">
         <v>2632147445.0</v>
       </c>
-      <c r="AC42"/>
       <c r="AD42">
+        <v>1940000000.0</v>
+      </c>
+      <c r="AE42">
         <v>2675589110.0</v>
       </c>
-      <c r="AE42"/>
       <c r="AF42">
+        <v>1956000000.0</v>
+      </c>
+      <c r="AG42">
         <v>1305353220.0</v>
       </c>
-      <c r="AG42"/>
       <c r="AH42">
+        <v>1955000000.0</v>
+      </c>
+      <c r="AI42">
         <v>1566811430.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1579250179.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1566056945.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1601855117.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1552311640.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1611021360.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1622896297.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1692053130.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1703365185.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1729434137.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1822607057.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1790065300.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2372440294.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2550502486.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2697208655.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2709393480.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>3019967409.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2999716625.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2915539133.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2976129494.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>3195175495.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>3120144836.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>3039663750.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>3134879873.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>3027671570.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>3107513445.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>3322475569.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>3258690311.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>3078866870.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>3119463599.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2839109031.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>3009840378.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>3359791391.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>3458778737.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>3288624501.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3046102819.0</v>
       </c>
     </row>
-    <row r="43" spans="1:69">
+    <row r="43" spans="1:70">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8845,54 +9624,55 @@
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
+      <c r="BR43"/>
     </row>
-    <row r="44" spans="1:69">
+    <row r="44" spans="1:70">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8918,85 +9698,90 @@
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
+      <c r="BR44"/>
     </row>
-    <row r="45" spans="1:69">
+    <row r="45" spans="1:70">
       <c r="A45" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>66</v>
+      </c>
+      <c r="B45">
+        <v>33726000000.0</v>
+      </c>
       <c r="C45">
+        <v>33527000000.0</v>
+      </c>
+      <c r="D45">
         <v>32830000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>32231000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>30769000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>29830000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>30374000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>12624772011.28</v>
       </c>
-      <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>5642374318.07</v>
       </c>
-      <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>11522911773.85</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
@@ -9007,259 +9792,283 @@
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
+      <c r="BR45"/>
     </row>
-    <row r="46" spans="1:69">
+    <row r="46" spans="1:70">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B46">
+        <v>22900000000.0</v>
+      </c>
+      <c r="C46">
         <v>23232000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>23050000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>23097000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>22792000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>22675000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>23206000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5205196000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5273849700.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6165000000.0</v>
       </c>
-      <c r="K46"/>
-      <c r="L46">
+      <c r="L46"/>
+      <c r="M46">
         <v>5642374318.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>5336250254.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46">
+        <v>5450490500.0</v>
+      </c>
+      <c r="Q46">
         <v>5026584909.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46">
+        <v>4925000000.0</v>
+      </c>
+      <c r="S46">
         <v>5243314236.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46">
+        <v>4714000000.0</v>
+      </c>
+      <c r="U46">
         <v>4870763518.0</v>
       </c>
-      <c r="U46"/>
       <c r="V46">
+        <v>4198000000.0</v>
+      </c>
+      <c r="W46">
         <v>5104299911.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46">
+        <v>4257000000.0</v>
+      </c>
+      <c r="Y46">
         <v>4611145476.0</v>
       </c>
-      <c r="Y46"/>
       <c r="Z46">
+        <v>4196000000.0</v>
+      </c>
+      <c r="AA46">
         <v>4778654000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46">
+        <v>4372000000.0</v>
+      </c>
+      <c r="AC46">
         <v>4610521767.0</v>
       </c>
-      <c r="AC46"/>
       <c r="AD46">
+        <v>4158000000.0</v>
+      </c>
+      <c r="AE46">
         <v>4132921528.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46">
+        <v>3713000000.0</v>
+      </c>
+      <c r="AG46">
         <v>3652445369.0</v>
       </c>
-      <c r="AG46"/>
       <c r="AH46">
+        <v>3277000000.0</v>
+      </c>
+      <c r="AI46">
         <v>3889435420.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3750278863.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3650319731.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3515746054.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3429599091.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3510366182.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3432664820.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3496305362.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3392517438.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3333970947.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3313219228.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3151294629.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3688165766.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3801644503.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>4034216486.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3996699216.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>4172995664.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3963188362.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3832743547.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3858467370.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>4105059909.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3798102232.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3777741204.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3969958512.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3853282353.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3968598902.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>4224393774.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>4173608561.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>4117568825.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>4048897489.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>3700589754.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>3987165890.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>4523181844.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>4302240445.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>4194960435.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>3969485903.0</v>
       </c>
     </row>
-    <row r="47" spans="1:69">
+    <row r="47" spans="1:70">
       <c r="A47" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>23232000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>23050000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>23097000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>22792000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>23661000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>24191000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
@@ -9277,239 +10086,263 @@
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
+      <c r="BR47"/>
     </row>
-    <row r="48" spans="1:69">
+    <row r="48" spans="1:70">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B48">
+        <v>2397000000.0</v>
+      </c>
+      <c r="C48">
         <v>2655000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2787000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2771000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3030000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2950000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3178000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3275651500.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3439910400.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3521000000.0</v>
       </c>
-      <c r="K48"/>
-      <c r="L48">
+      <c r="L48"/>
+      <c r="M48">
         <v>2577756525.0</v>
       </c>
-      <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>2298147969.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48">
+        <v>3150283500.0</v>
+      </c>
+      <c r="Q48">
         <v>2091276597.0</v>
       </c>
-      <c r="Q48"/>
       <c r="R48">
+        <v>2002000000.0</v>
+      </c>
+      <c r="S48">
         <v>1667761146.0</v>
       </c>
-      <c r="S48"/>
       <c r="T48">
+        <v>1473000000.0</v>
+      </c>
+      <c r="U48">
         <v>1339965727.0</v>
       </c>
-      <c r="U48"/>
       <c r="V48">
+        <v>1126000000.0</v>
+      </c>
+      <c r="W48">
         <v>1127865787.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48">
+        <v>917000000.0</v>
+      </c>
+      <c r="Y48">
         <v>1005454647.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48">
+        <v>894000000.0</v>
+      </c>
+      <c r="AA48">
         <v>688905815.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48">
+        <v>615000000.0</v>
+      </c>
+      <c r="AC48">
         <v>624211208.0</v>
       </c>
-      <c r="AC48"/>
       <c r="AD48">
+        <v>549000000.0</v>
+      </c>
+      <c r="AE48">
         <v>480439258.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48">
+        <v>420000000.0</v>
+      </c>
+      <c r="AG48">
         <v>1563186495.0</v>
       </c>
-      <c r="AG48"/>
       <c r="AH48">
+        <v>1352000000.0</v>
+      </c>
+      <c r="AI48">
         <v>1442042373.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1271619289.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1114199755.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1070753053.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>897101510.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>848142164.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>709669525.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>757060610.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>676754203.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>572727375.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>484533076.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>344368279.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>329539374.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>393361080.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>319244727.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>264062714.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>167085531.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>20241000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-72855953.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-88361848.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-210278519.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-338978698.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-373469723.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-394861464.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-441967468.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-532406149.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-705030763.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-739841301.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-734140178.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-960778434.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-832236681.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-883351904.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-958507650.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-1183189339.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-984903754.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-964510779.0</v>
       </c>
     </row>
-    <row r="49" spans="1:69">
+    <row r="49" spans="1:70">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9535,81 +10368,86 @@
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
+      <c r="BR49"/>
     </row>
-    <row r="50" spans="1:69">
+    <row r="50" spans="1:70">
       <c r="A50" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>71</v>
+      </c>
+      <c r="B50">
+        <v>980000000.0</v>
+      </c>
       <c r="C50">
+        <v>346000000.0</v>
+      </c>
+      <c r="D50">
         <v>798000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1034000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1300000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1053000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>745000000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>193444978.72</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>213001803.99</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
@@ -9622,451 +10460,545 @@
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
+      <c r="BR50"/>
     </row>
-    <row r="51" spans="1:69">
+    <row r="51" spans="1:70">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B51">
-        <v>11722200000.0</v>
+        <v>14255000000.0</v>
       </c>
       <c r="C51">
+        <v>13773000000.0</v>
+      </c>
+      <c r="D51">
         <v>14111000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14363000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>14219000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13595000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>13919000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6004272000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3428790000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4129000000.0</v>
       </c>
-      <c r="K51"/>
-      <c r="L51">
+      <c r="L51"/>
+      <c r="M51">
         <v>3790000000.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>3743071200.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51"/>
+      <c r="P51">
+        <v>4090164000.0</v>
+      </c>
       <c r="Q51"/>
-      <c r="R51"/>
-[...1 lines deleted...]
-      <c r="T51"/>
+      <c r="R51">
+        <v>3800000000.0</v>
+      </c>
+      <c r="S51">
+        <v>3751011485.0</v>
+      </c>
+      <c r="T51">
+        <v>3754000000.0</v>
+      </c>
       <c r="U51"/>
-      <c r="V51"/>
-[...1 lines deleted...]
-      <c r="X51"/>
+      <c r="V51">
+        <v>3186000000.0</v>
+      </c>
+      <c r="W51">
+        <v>3276000000.0</v>
+      </c>
+      <c r="X51">
+        <v>3276000000.0</v>
+      </c>
       <c r="Y51"/>
-      <c r="Z51"/>
-[...1 lines deleted...]
-      <c r="AB51"/>
+      <c r="Z51">
+        <v>3903000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>3689000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>3689000000.0</v>
+      </c>
       <c r="AC51"/>
-      <c r="AD51"/>
-[...1 lines deleted...]
-      <c r="AF51"/>
+      <c r="AD51">
+        <v>3998000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>3545000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>3545000000.0</v>
+      </c>
       <c r="AG51"/>
-      <c r="AH51"/>
+      <c r="AH51">
+        <v>3937000000.0</v>
+      </c>
       <c r="AI51">
-        <v>4062039200.0</v>
+        <v>3354000000.0</v>
       </c>
       <c r="AJ51">
+        <v>3460000000.0</v>
+      </c>
+      <c r="AK51">
         <v>3928054200.0</v>
       </c>
-      <c r="AK51">
-[...1 lines deleted...]
-      </c>
       <c r="AL51">
-        <v>3569274000.0</v>
+        <v>3517000000.0</v>
       </c>
       <c r="AM51">
+        <v>3400000000.0</v>
+      </c>
+      <c r="AN51">
         <v>3865872000.0</v>
       </c>
-      <c r="AN51">
-[...1 lines deleted...]
-      </c>
       <c r="AO51">
-        <v>3863074500.0</v>
+        <v>3418370597.0</v>
       </c>
       <c r="AP51">
-        <v>3609774900.0</v>
-[...3 lines deleted...]
-      <c r="AS51"/>
+        <v>3408000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>3339000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>3224000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>3266000000.0</v>
+      </c>
       <c r="AT51">
-        <v>3821337900.0</v>
-[...3 lines deleted...]
-      <c r="AW51"/>
+        <v>3220000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>3176000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>3144000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>3591000000.0</v>
+      </c>
       <c r="AX51"/>
       <c r="AY51"/>
-      <c r="AZ51"/>
+      <c r="AZ51">
+        <v>3330629022.0</v>
+      </c>
       <c r="BA51">
-        <v>4341542100.0</v>
+        <v>3275956684.0</v>
       </c>
       <c r="BB51">
+        <v>3383928158.0</v>
+      </c>
+      <c r="BC51">
         <v>4290073600.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4969119554.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>4175264910.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>4795699211.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>4677597044.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>4907100559.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>5149475208.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>5102645920.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>4803830296.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>5060099757.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>4566944485.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>5042355247.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>5295432403.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>5420998682.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>5349626802.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>5172802653.0</v>
       </c>
     </row>
-    <row r="52" spans="1:69">
+    <row r="52" spans="1:70">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B52">
-        <v>294481000.0</v>
+        <v>980000000.0</v>
       </c>
       <c r="C52">
+        <v>346000000.0</v>
+      </c>
+      <c r="D52">
         <v>798000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1034000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1300000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1053000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>745000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>361264500.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>316931400.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>191000000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>196000000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>172771500.0</v>
       </c>
-      <c r="O52"/>
-[...1 lines deleted...]
-      <c r="Q52"/>
+      <c r="P52">
+        <v>188792500.0</v>
+      </c>
+      <c r="Q52">
+        <v>186000000.0</v>
+      </c>
       <c r="R52">
+        <v>186000000.0</v>
+      </c>
+      <c r="S52">
         <v>164868645.0</v>
       </c>
-      <c r="S52"/>
-[...1 lines deleted...]
-      <c r="U52"/>
+      <c r="T52">
+        <v>165000000.0</v>
+      </c>
+      <c r="U52">
+        <v>153000000.0</v>
+      </c>
       <c r="V52">
+        <v>153000000.0</v>
+      </c>
+      <c r="W52">
         <v>154000000.0</v>
       </c>
-      <c r="W52"/>
-[...1 lines deleted...]
-      <c r="Y52"/>
+      <c r="X52">
+        <v>154000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>174000000.0</v>
+      </c>
       <c r="Z52">
+        <v>174000000.0</v>
+      </c>
+      <c r="AA52">
         <v>188000000.0</v>
       </c>
-      <c r="AA52"/>
-[...5 lines deleted...]
-      <c r="AG52"/>
+      <c r="AB52">
+        <v>188000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>605000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>605000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>170000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>170000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>188000000.0</v>
+      </c>
       <c r="AH52">
-        <v>808138400.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="AI52">
+        <v>678000000.0</v>
+      </c>
+      <c r="AJ52">
         <v>793256200.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>229250550.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>241718300.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>144500750.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>162951000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>117760700.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>102559500.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>92335500.0</v>
       </c>
-      <c r="AQ52">
-[...1 lines deleted...]
-      </c>
       <c r="AR52">
-        <v>103620600.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="AS52">
-        <v>76254000.0</v>
+        <v>93000000.0</v>
       </c>
       <c r="AT52">
-        <v>78653250.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="AU52">
-        <v>60636000.0</v>
+        <v>80653250.0</v>
       </c>
       <c r="AV52">
-        <v>765354850.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="AW52">
-        <v>88208000.0</v>
+        <v>559000000.0</v>
       </c>
       <c r="AX52">
-        <v>92322650.0</v>
+        <v>64039449.0</v>
       </c>
       <c r="AY52">
-        <v>120474850.0</v>
+        <v>69540057.0</v>
       </c>
       <c r="AZ52">
-        <v>100088450.0</v>
+        <v>89177491.0</v>
       </c>
       <c r="BA52">
+        <v>76717963.0</v>
+      </c>
+      <c r="BB52">
         <v>214444700.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>87014400.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>869274919.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>88619934.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>246788415.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>206078672.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>221383169.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>204125950.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>218846186.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>188854900.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>230314263.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>176682750.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>222851696.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>190555332.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>193293307.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>202031539.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>202985074.0</v>
       </c>
     </row>
-    <row r="53" spans="1:69">
+    <row r="53" spans="1:70">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>99598230.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53"/>
+      <c r="AJ53">
+        <v>18065919.0</v>
+      </c>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
-      <c r="AV53"/>
+      <c r="AV53">
+        <v>1000247.0</v>
+      </c>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-      <c r="BC53"/>
+      <c r="BC53">
+        <v>10003454.0</v>
+      </c>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53"/>
+      <c r="BF53">
+        <v>814707093.0</v>
+      </c>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
-      <c r="BJ53">
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>10732400.0</v>
       </c>
-      <c r="BK53"/>
-      <c r="BL53"/>
+      <c r="BL53">
+        <v>10996344.0</v>
+      </c>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
+      <c r="BR53"/>
     </row>
-    <row r="54" spans="1:69">
+    <row r="54" spans="1:70">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10092,794 +11024,889 @@
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
+      <c r="BR54"/>
     </row>
-    <row r="55" spans="1:69">
+    <row r="55" spans="1:70">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B55">
+        <v>45170000000.0</v>
+      </c>
+      <c r="C55">
         <v>45157000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>45569000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>45746000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>44649000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>43759000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>45029000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15152572000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>12806067300.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14051000000.0</v>
       </c>
-      <c r="K55"/>
-[...4 lines deleted...]
-      <c r="N55">
+      <c r="L55"/>
+      <c r="M55">
+        <v>13512573626.0</v>
+      </c>
+      <c r="N55"/>
+      <c r="O55">
         <v>13385666334.0</v>
       </c>
-      <c r="O55"/>
       <c r="P55">
+        <v>13615511000.0</v>
+      </c>
+      <c r="Q55">
         <v>13114873969.0</v>
       </c>
-      <c r="Q55"/>
       <c r="R55">
+        <v>12555000000.0</v>
+      </c>
+      <c r="S55">
         <v>13254908176.0</v>
       </c>
-      <c r="S55"/>
       <c r="T55">
+        <v>11707000000.0</v>
+      </c>
+      <c r="U55">
         <v>12346487052.0</v>
       </c>
-      <c r="U55"/>
       <c r="V55">
+        <v>10375000000.0</v>
+      </c>
+      <c r="W55">
         <v>12656203876.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55">
+        <v>10290000000.0</v>
+      </c>
+      <c r="Y55">
         <v>11405274700.0</v>
       </c>
-      <c r="Y55"/>
       <c r="Z55">
+        <v>10141000000.0</v>
+      </c>
+      <c r="AA55">
         <v>11117707679.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55">
+        <v>9925000000.0</v>
+      </c>
+      <c r="AC55">
         <v>11398392286.0</v>
       </c>
-      <c r="AC55"/>
       <c r="AD55">
+        <v>10025000000.0</v>
+      </c>
+      <c r="AE55">
         <v>10859071150.0</v>
       </c>
-      <c r="AE55"/>
       <c r="AF55">
+        <v>9493000000.0</v>
+      </c>
+      <c r="AG55">
         <v>11055613365.0</v>
       </c>
-      <c r="AG55"/>
       <c r="AH55">
+        <v>9562000000.0</v>
+      </c>
+      <c r="AI55">
         <v>10803320776.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>10570995808.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>10127320772.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9815236324.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9322283454.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9842263507.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9594998943.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>9734122127.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>9306190278.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>9258154895.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>9295856793.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8954658176.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>10317865654.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>10760328900.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>11908919752.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>11151148397.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>11367339611.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>11487443831.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>10917985012.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>10839053375.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>11184436744.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>11523991730.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>10515388218.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>11353601109.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>10914393104.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>11112620198.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>11735070575.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>11377177872.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>10561244846.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>11101420044.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>9963688648.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>10749238142.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>11545074216.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>11593205447.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>11142600594.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>10652072968.0</v>
       </c>
     </row>
-    <row r="56" spans="1:69">
+    <row r="56" spans="1:70">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B56">
+        <v>10552000000.0</v>
+      </c>
+      <c r="C56">
         <v>10439000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>10883000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10979000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>10630000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>10055000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10545000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6605446000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4183123800.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4570000000.0</v>
       </c>
-      <c r="K56"/>
-      <c r="L56">
+      <c r="L56"/>
+      <c r="M56">
         <v>4575191810.0</v>
       </c>
-      <c r="M56"/>
-      <c r="N56">
+      <c r="N56"/>
+      <c r="O56">
         <v>4835440594.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56">
+        <v>4920851000.0</v>
+      </c>
+      <c r="Q56">
         <v>4831245886.0</v>
       </c>
-      <c r="Q56"/>
       <c r="R56">
+        <v>4625000000.0</v>
+      </c>
+      <c r="S56">
         <v>4623989492.0</v>
       </c>
-      <c r="S56"/>
       <c r="T56">
+        <v>4070000000.0</v>
+      </c>
+      <c r="U56">
         <v>4060357958.0</v>
       </c>
-      <c r="U56"/>
       <c r="V56">
+        <v>3412000000.0</v>
+      </c>
+      <c r="W56">
         <v>4007182918.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56">
+        <v>3258000000.0</v>
+      </c>
+      <c r="Y56">
         <v>3488725186.0</v>
       </c>
-      <c r="Y56"/>
       <c r="Z56">
+        <v>3102000000.0</v>
+      </c>
+      <c r="AA56">
         <v>3002061116.0</v>
       </c>
-      <c r="AA56"/>
       <c r="AB56">
+        <v>2680000000.0</v>
+      </c>
+      <c r="AC56">
         <v>3376880308.0</v>
       </c>
-      <c r="AC56"/>
       <c r="AD56">
+        <v>2970000000.0</v>
+      </c>
+      <c r="AE56">
         <v>3380233356.0</v>
       </c>
-      <c r="AE56"/>
       <c r="AF56">
+        <v>2955000000.0</v>
+      </c>
+      <c r="AG56">
         <v>4273326396.0</v>
       </c>
-      <c r="AG56"/>
       <c r="AH56">
+        <v>3696000000.0</v>
+      </c>
+      <c r="AI56">
         <v>3553518727.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3576502635.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3280826383.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3202641618.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2852214883.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3119951534.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2964371920.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2991976064.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2729976166.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2842258053.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2792794813.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2793931321.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3193248698.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3555476601.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4285246527.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3564846651.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3486702201.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3961838962.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3616777685.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3576733941.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3482159388.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4391314954.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3443517451.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3957952589.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3745706694.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>3850437333.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>3978284473.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>3740151921.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>3254422130.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3479244460.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2986547740.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>3255514237.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>3361224138.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>3515888124.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>3377013300.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>3333996683.0</v>
       </c>
     </row>
-    <row r="57" spans="1:69">
+    <row r="57" spans="1:70">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B57">
+        <v>7314000000.0</v>
+      </c>
+      <c r="C57">
         <v>7064000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7345000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7591000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7445000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7333000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7126000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2870512500.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2790293700.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3006000000.0</v>
       </c>
-      <c r="K57"/>
-      <c r="L57">
+      <c r="L57"/>
+      <c r="M57">
         <v>2910300158.0</v>
       </c>
-      <c r="M57"/>
-      <c r="N57">
+      <c r="N57"/>
+      <c r="O57">
         <v>3246147411.0</v>
       </c>
-      <c r="O57"/>
       <c r="P57">
+        <v>3319686500.0</v>
+      </c>
+      <c r="Q57">
         <v>3287336390.0</v>
       </c>
-      <c r="Q57"/>
       <c r="R57">
+        <v>3147000000.0</v>
+      </c>
+      <c r="S57">
         <v>3200788025.0</v>
       </c>
-      <c r="S57"/>
       <c r="T57">
+        <v>2827000000.0</v>
+      </c>
+      <c r="U57">
         <v>2802503808.0</v>
       </c>
-      <c r="U57"/>
       <c r="V57">
+        <v>2355000000.0</v>
+      </c>
+      <c r="W57">
         <v>2742792482.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57">
+        <v>2230000000.0</v>
+      </c>
+      <c r="Y57">
         <v>2370803576.0</v>
       </c>
-      <c r="Y57"/>
       <c r="Z57">
+        <v>2108000000.0</v>
+      </c>
+      <c r="AA57">
         <v>2481181109.0</v>
       </c>
-      <c r="AA57"/>
       <c r="AB57">
+        <v>2215000000.0</v>
+      </c>
+      <c r="AC57">
         <v>2861820786.0</v>
       </c>
-      <c r="AC57"/>
       <c r="AD57">
+        <v>2517000000.0</v>
+      </c>
+      <c r="AE57">
         <v>2427362159.0</v>
       </c>
-      <c r="AE57"/>
       <c r="AF57">
+        <v>2122000000.0</v>
+      </c>
+      <c r="AG57">
         <v>2444213203.0</v>
       </c>
-      <c r="AG57"/>
       <c r="AH57">
+        <v>2114000000.0</v>
+      </c>
+      <c r="AI57">
         <v>3025649638.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2956544201.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2286740565.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2193868282.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2007698456.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2108014719.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2066717834.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2090983272.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2001836748.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2082747291.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2094035308.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1992571174.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2160854127.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2245964876.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3016453382.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2354559207.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2278439062.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2366847936.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2248126561.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2302530478.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2205940698.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2905715129.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2158528402.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2414524498.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2304452076.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2351007768.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2505971769.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2355067348.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2066764197.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2181852871.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1933762245.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2113063673.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>2159149521.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2167227998.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1979628486.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1964842454.0</v>
       </c>
     </row>
-    <row r="58" spans="1:69">
+    <row r="58" spans="1:70">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B58">
+        <v>27087000000.0</v>
+      </c>
+      <c r="C58">
         <v>26803000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>27110000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>27422000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>26760000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>26372000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>27037000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9606648500.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7015119000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7877000000.0</v>
       </c>
-      <c r="K58"/>
-[...3 lines deleted...]
-      <c r="M58"/>
+      <c r="L58"/>
+      <c r="M58">
+        <v>7676758894.0</v>
+      </c>
       <c r="N58">
+        <v>-4925711700.0</v>
+      </c>
+      <c r="O58">
         <v>7982927430.0</v>
       </c>
-      <c r="O58"/>
       <c r="P58">
+        <v>8162979500.0</v>
+      </c>
+      <c r="Q58">
         <v>7854300069.0</v>
       </c>
-      <c r="Q58"/>
       <c r="R58">
+        <v>7519000000.0</v>
+      </c>
+      <c r="S58">
         <v>8282194696.0</v>
       </c>
-      <c r="S58"/>
       <c r="T58">
+        <v>7315000000.0</v>
+      </c>
+      <c r="U58">
         <v>7581635567.0</v>
       </c>
-      <c r="U58"/>
       <c r="V58">
+        <v>6371000000.0</v>
+      </c>
+      <c r="W58">
         <v>8003296270.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58">
+        <v>6507000000.0</v>
+      </c>
+      <c r="Y58">
         <v>7960411629.0</v>
       </c>
-      <c r="Y58"/>
       <c r="Z58">
+        <v>7078000000.0</v>
+      </c>
+      <c r="AA58">
         <v>7765032709.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58">
+        <v>6932000000.0</v>
+      </c>
+      <c r="AC58">
         <v>8098827756.0</v>
       </c>
-      <c r="AC58"/>
       <c r="AD58">
+        <v>7123000000.0</v>
+      </c>
+      <c r="AE58">
         <v>7553191489.0</v>
       </c>
-      <c r="AE58"/>
       <c r="AF58">
+        <v>6603000000.0</v>
+      </c>
+      <c r="AG58">
         <v>8017111804.0</v>
       </c>
-      <c r="AG58"/>
       <c r="AH58">
+        <v>6934000000.0</v>
+      </c>
+      <c r="AI58">
         <v>7613311898.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7547524275.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7281192445.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6962032079.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6689874216.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>7199111470.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>7090021245.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7116143070.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>6760982222.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6804091231.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6817111195.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6650206296.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>7376331533.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7566490711.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>8630521978.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>7935634713.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>7905493109.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>8201654364.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>7820305995.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>7696445036.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>7919168407.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>8474467456.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>7582068389.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>8346784413.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>8081135376.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>8297115227.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>8872964169.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>8629599299.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>7986434366.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>8706969391.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>7737485987.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>8391843090.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>8887328786.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>9078928100.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>8627027330.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>8383416252.0</v>
       </c>
     </row>
-    <row r="59" spans="1:69">
+    <row r="59" spans="1:70">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10905,239 +11932,265 @@
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
+      <c r="BR59"/>
     </row>
-    <row r="60" spans="1:69">
+    <row r="60" spans="1:70">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B60">
+        <v>18058000000.0</v>
+      </c>
+      <c r="C60">
         <v>18327000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>18433000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>18297000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>17864000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>17360000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>17965000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5530987500.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5776121100.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>6158000000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>5821687061.0</v>
       </c>
-      <c r="M60"/>
       <c r="N60">
+        <v>4925711700.0</v>
+      </c>
+      <c r="O60">
         <v>5388797735.0</v>
       </c>
-      <c r="O60"/>
       <c r="P60">
+        <v>5437224000.0</v>
+      </c>
+      <c r="Q60">
         <v>5246994181.0</v>
       </c>
-      <c r="Q60"/>
       <c r="R60">
+        <v>5023000000.0</v>
+      </c>
+      <c r="S60">
         <v>4957994610.0</v>
       </c>
-      <c r="S60"/>
       <c r="T60">
+        <v>4379000000.0</v>
+      </c>
+      <c r="U60">
         <v>4749381188.0</v>
       </c>
-      <c r="U60"/>
       <c r="V60">
+        <v>3991000000.0</v>
+      </c>
+      <c r="W60">
         <v>4636918232.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60">
+        <v>3770000000.0</v>
+      </c>
+      <c r="Y60">
         <v>3429117696.0</v>
       </c>
-      <c r="Y60"/>
       <c r="Z60">
+        <v>3049000000.0</v>
+      </c>
+      <c r="AA60">
         <v>3306747916.0</v>
       </c>
-      <c r="AA60"/>
       <c r="AB60">
+        <v>2952000000.0</v>
+      </c>
+      <c r="AC60">
         <v>3256358654.0</v>
       </c>
-      <c r="AC60"/>
       <c r="AD60">
+        <v>2864000000.0</v>
+      </c>
+      <c r="AE60">
         <v>3156028368.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60">
+        <v>2759000000.0</v>
+      </c>
+      <c r="AG60">
         <v>2868539715.0</v>
       </c>
-      <c r="AG60"/>
       <c r="AH60">
+        <v>2481000000.0</v>
+      </c>
+      <c r="AI60">
         <v>3008853804.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2850869468.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2680256700.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2672608170.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2449413150.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2459163525.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2332565822.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2449113740.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2380119388.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2302161511.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2307140133.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2134433579.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2701979668.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2943863567.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3016453382.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2973456195.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3187052942.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3019957628.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2842683180.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2887767646.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2984896976.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2781166138.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2666194027.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2740018409.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2585704102.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2575107296.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2617444806.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2518849010.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2344726692.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2158685164.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2006872349.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2126488474.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2401283741.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2275589398.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2303720747.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2081592039.0</v>
       </c>
     </row>
-    <row r="61" spans="1:69">
+    <row r="61" spans="1:70">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11163,54 +12216,55 @@
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
+      <c r="BR61"/>
     </row>
-    <row r="62" spans="1:69">
+    <row r="62" spans="1:70">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11236,104 +12290,107 @@
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
+      <c r="BR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11353,57 +12410,63 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B2">
-        <v>22782762500.0</v>
+        <v>25136000000.0</v>
       </c>
       <c r="C2">
         <v>16327084200.0</v>
       </c>
       <c r="D2">
         <v>8187526200.0</v>
       </c>
       <c r="E2">
         <v>9560334300.0</v>
       </c>
       <c r="F2">
         <v>8131443000.0</v>
       </c>
       <c r="G2">
         <v>5656000000.0</v>
       </c>
       <c r="H2">
         <v>6043000000.0</v>
       </c>
       <c r="I2">
         <v>6850835049.0</v>
       </c>
       <c r="J2">
         <v>7207812462.0</v>
       </c>
@@ -11418,57 +12481,63 @@
       </c>
       <c r="N2">
         <v>7812974674.0</v>
       </c>
       <c r="O2">
         <v>6929933610.0</v>
       </c>
       <c r="P2">
         <v>6875769554.0</v>
       </c>
       <c r="Q2">
         <v>6417076738.0</v>
       </c>
       <c r="R2">
         <v>6308384434.0</v>
       </c>
       <c r="S2">
         <v>7371161288.0</v>
       </c>
       <c r="T2">
         <v>7644626532.0</v>
       </c>
       <c r="U2">
         <v>6652959653.0</v>
       </c>
+      <c r="V2">
+        <v>3369317591.0</v>
+      </c>
+      <c r="W2">
+        <v>2867822760.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>2311282400.0</v>
+        <v>2550000000.0</v>
       </c>
       <c r="C3">
         <v>1413199200.0</v>
       </c>
       <c r="D3">
         <v>525364000.0</v>
       </c>
       <c r="E3">
         <v>526719600.0</v>
       </c>
       <c r="F3">
         <v>486744400.0</v>
       </c>
       <c r="G3">
         <v>457000000.0</v>
       </c>
       <c r="H3">
         <v>441000000.0</v>
       </c>
       <c r="I3">
         <v>479295355.0</v>
       </c>
       <c r="J3">
         <v>479880989.0</v>
       </c>
@@ -11478,87 +12547,95 @@
       <c r="L3">
         <v>409988410.0</v>
       </c>
       <c r="M3">
         <v>445060557.0</v>
       </c>
       <c r="N3">
         <v>513684443.0</v>
       </c>
       <c r="O3">
         <v>466844764.0</v>
       </c>
       <c r="P3">
         <v>487330697.0</v>
       </c>
       <c r="Q3">
         <v>517356031.0</v>
       </c>
       <c r="R3">
         <v>575964238.0</v>
       </c>
       <c r="S3">
         <v>542918395.0</v>
       </c>
       <c r="T3">
-        <v>586888185.0</v>
+        <v>377412330.0</v>
       </c>
       <c r="U3">
-        <v>527912470.0</v>
+        <v>393169243.0</v>
+      </c>
+      <c r="V3">
+        <v>262734075.0</v>
+      </c>
+      <c r="W3">
+        <v>247612488.0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B5">
-        <v>1599313360.0</v>
+        <v>2224000000.0</v>
       </c>
       <c r="C5">
         <v>1330183400.0</v>
       </c>
       <c r="D5">
         <v>1269025800.0</v>
       </c>
       <c r="E5">
         <v>1607241900.0</v>
       </c>
       <c r="F5">
         <v>1084192400.0</v>
       </c>
       <c r="G5">
         <v>910000000.0</v>
       </c>
       <c r="H5">
         <v>1045000000.0</v>
       </c>
       <c r="I5">
         <v>-253946465.0</v>
       </c>
       <c r="J5">
         <v>927370011.0</v>
       </c>
@@ -11568,62 +12645,68 @@
       <c r="L5">
         <v>828723242.0</v>
       </c>
       <c r="M5">
         <v>678534948.0</v>
       </c>
       <c r="N5">
         <v>741528349.0</v>
       </c>
       <c r="O5">
         <v>804083900.0</v>
       </c>
       <c r="P5">
         <v>868381829.0</v>
       </c>
       <c r="Q5">
         <v>554595026.0</v>
       </c>
       <c r="R5">
         <v>336695513.0</v>
       </c>
       <c r="S5">
         <v>416237436.0</v>
       </c>
       <c r="T5">
-        <v>752938604.0</v>
+        <v>530660700.0</v>
       </c>
       <c r="U5">
-        <v>384526654.0</v>
+        <v>459553866.0</v>
+      </c>
+      <c r="V5">
+        <v>109152187.0</v>
+      </c>
+      <c r="W5">
+        <v>242285131.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B6">
-        <v>3910595760.0</v>
+        <v>4774000000.0</v>
       </c>
       <c r="C6">
         <v>2743382600.0</v>
       </c>
       <c r="D6">
         <v>1794389800.0</v>
       </c>
       <c r="E6">
         <v>2133961500.0</v>
       </c>
       <c r="F6">
         <v>1570936800.0</v>
       </c>
       <c r="G6">
         <v>1367000000.0</v>
       </c>
       <c r="H6">
         <v>1486000000.0</v>
       </c>
       <c r="I6">
         <v>225348890.0</v>
       </c>
       <c r="J6">
         <v>1407251000.0</v>
       </c>
@@ -11633,112 +12716,122 @@
       <c r="L6">
         <v>1238711652.0</v>
       </c>
       <c r="M6">
         <v>1123595505.0</v>
       </c>
       <c r="N6">
         <v>1255212792.0</v>
       </c>
       <c r="O6">
         <v>1270928664.0</v>
       </c>
       <c r="P6">
         <v>1355712526.0</v>
       </c>
       <c r="Q6">
         <v>1071951057.0</v>
       </c>
       <c r="R6">
         <v>912659751.0</v>
       </c>
       <c r="S6">
         <v>959155831.0</v>
       </c>
       <c r="T6">
-        <v>1339826789.0</v>
+        <v>908073030.0</v>
       </c>
       <c r="U6">
-        <v>912439124.0</v>
+        <v>852723109.0</v>
+      </c>
+      <c r="V6">
+        <v>371886262.0</v>
+      </c>
+      <c r="W6">
+        <v>489897619.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B9">
-        <v>5489076300.0</v>
+        <v>6043000000.0</v>
       </c>
       <c r="C9">
         <v>4049433500.0</v>
       </c>
       <c r="D9">
         <v>2766313200.0</v>
       </c>
       <c r="E9">
         <v>3055720800.0</v>
       </c>
       <c r="F9">
         <v>2352890800.0</v>
       </c>
       <c r="G9">
         <v>2874000000.0</v>
       </c>
       <c r="H9">
         <v>3005000000.0</v>
       </c>
       <c r="I9">
         <v>3382521162.0</v>
       </c>
       <c r="J9">
         <v>3064040118.0</v>
       </c>
@@ -11753,57 +12846,63 @@
       </c>
       <c r="N9">
         <v>3174625093.0</v>
       </c>
       <c r="O9">
         <v>2770650937.0</v>
       </c>
       <c r="P9">
         <v>2659581362.0</v>
       </c>
       <c r="Q9">
         <v>2463093496.0</v>
       </c>
       <c r="R9">
         <v>2369763310.0</v>
       </c>
       <c r="S9">
         <v>2459837959.0</v>
       </c>
       <c r="T9">
         <v>2957465700.0</v>
       </c>
       <c r="U9">
         <v>2545580646.0</v>
       </c>
+      <c r="V9">
+        <v>1270232918.0</v>
+      </c>
+      <c r="W9">
+        <v>1109309432.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B10">
-        <v>894661500.0</v>
+        <v>959000000.0</v>
       </c>
       <c r="C10">
         <v>540568000.0</v>
       </c>
       <c r="D10">
         <v>1030800400.0</v>
       </c>
       <c r="E10">
         <v>1331741400.0</v>
       </c>
       <c r="F10">
         <v>947130800.0</v>
       </c>
       <c r="G10">
         <v>748000000.0</v>
       </c>
       <c r="H10">
         <v>677000000.0</v>
       </c>
       <c r="I10">
         <v>-462136810.0</v>
       </c>
       <c r="J10">
         <v>691028624.0</v>
       </c>
@@ -11818,57 +12917,63 @@
       </c>
       <c r="N10">
         <v>405976414.0</v>
       </c>
       <c r="O10">
         <v>421879546.0</v>
       </c>
       <c r="P10">
         <v>387531592.0</v>
       </c>
       <c r="Q10">
         <v>136986301.0</v>
       </c>
       <c r="R10">
         <v>-74502836.0</v>
       </c>
       <c r="S10">
         <v>-15313082.0</v>
       </c>
       <c r="T10">
         <v>247718955.0</v>
       </c>
       <c r="U10">
         <v>-188876717.0</v>
       </c>
+      <c r="V10">
+        <v>-302698680.0</v>
+      </c>
+      <c r="W10">
+        <v>-31881906.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B11">
-        <v>235245100.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="C11">
         <v>232637300.0</v>
       </c>
       <c r="D11">
         <v>282609600.0</v>
       </c>
       <c r="E11">
         <v>365154900.0</v>
       </c>
       <c r="F11">
         <v>242493600.0</v>
       </c>
       <c r="G11">
         <v>201000000.0</v>
       </c>
       <c r="H11">
         <v>193000000.0</v>
       </c>
       <c r="I11">
         <v>268817204.0</v>
       </c>
       <c r="J11">
         <v>183554478.0</v>
       </c>
@@ -11883,412 +12988,450 @@
       </c>
       <c r="N11">
         <v>135325471.0</v>
       </c>
       <c r="O11">
         <v>89930436.0</v>
       </c>
       <c r="P11">
         <v>104983474.0</v>
       </c>
       <c r="Q11">
         <v>59848384.0</v>
       </c>
       <c r="R11">
         <v>78801077.0</v>
       </c>
       <c r="S11">
         <v>29234067.0</v>
       </c>
       <c r="T11">
         <v>5107381.0</v>
       </c>
       <c r="U11">
         <v>13864509.0</v>
       </c>
+      <c r="V11">
+        <v>-677579.0</v>
+      </c>
+      <c r="W11">
+        <v>1786446.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B12">
-        <v>704651860.0</v>
+        <v>840000000.0</v>
       </c>
       <c r="C12">
         <v>506992500.0</v>
       </c>
       <c r="D12">
         <v>154478757.0</v>
       </c>
       <c r="E12">
         <v>146495835.0</v>
       </c>
       <c r="F12">
         <v>126137646.0</v>
       </c>
       <c r="G12">
         <v>119108175.0</v>
       </c>
       <c r="H12">
         <v>167585832.0</v>
       </c>
       <c r="I12">
-        <v>208190345.0</v>
+        <v>168358277.0</v>
       </c>
       <c r="J12">
         <v>236341387.0</v>
       </c>
       <c r="K12">
         <v>195616507.0</v>
       </c>
       <c r="L12">
-        <v>173835086.0</v>
+        <v>139430350.0</v>
       </c>
       <c r="M12">
-        <v>218882241.0</v>
+        <v>179295901.0</v>
       </c>
       <c r="N12">
-        <v>335551934.0</v>
+        <v>214999980.0</v>
       </c>
       <c r="O12">
-        <v>382204353.0</v>
+        <v>252421475.0</v>
       </c>
       <c r="P12">
-        <v>480850236.0</v>
+        <v>286835262.0</v>
       </c>
       <c r="Q12">
-        <v>417608724.0</v>
+        <v>283279319.0</v>
       </c>
       <c r="R12">
-        <v>411198349.0</v>
+        <v>251071746.0</v>
       </c>
       <c r="S12">
-        <v>431550519.0</v>
+        <v>300249646.0</v>
       </c>
       <c r="T12">
-        <v>496006531.0</v>
+        <v>311430405.0</v>
       </c>
       <c r="U12">
-        <v>565797357.0</v>
+        <v>406663219.0</v>
+      </c>
+      <c r="V12">
+        <v>424622084.0</v>
+      </c>
+      <c r="W12">
+        <v>279258639.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B13">
         <v>729000000.0</v>
       </c>
       <c r="C13">
         <v>127000000.0</v>
       </c>
       <c r="D13">
         <v>33161996.35</v>
       </c>
       <c r="E13">
         <v>9651578.03</v>
       </c>
       <c r="F13">
         <v>3396662.21</v>
       </c>
       <c r="G13">
         <v>3689855.36</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>148</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-1105399.88</v>
       </c>
       <c r="E14">
         <v>-1072397.56</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>-2459903.57</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B15">
-        <v>659715900.0</v>
+        <v>699000000.0</v>
       </c>
       <c r="C15">
         <v>307930700.0</v>
       </c>
       <c r="D15">
         <v>747285000.0</v>
       </c>
       <c r="E15">
         <v>965652600.0</v>
       </c>
       <c r="F15">
         <v>704637200.0</v>
       </c>
       <c r="G15">
         <v>545000000.0</v>
       </c>
       <c r="H15">
         <v>476000000.0</v>
       </c>
       <c r="I15">
-        <v>-738961336.0</v>
+        <v>-646000000.0</v>
       </c>
       <c r="J15">
-        <v>500275931.0</v>
+        <v>417000000.0</v>
       </c>
       <c r="K15">
         <v>466955534.0</v>
       </c>
       <c r="L15">
-        <v>437320971.0</v>
+        <v>400000000.0</v>
       </c>
       <c r="M15">
-        <v>293059000.0</v>
+        <v>241000000.0</v>
       </c>
       <c r="N15">
         <v>259603965.0</v>
       </c>
       <c r="O15">
         <v>317401539.0</v>
       </c>
       <c r="P15">
         <v>266995010.0</v>
       </c>
       <c r="Q15">
         <v>66498204.0</v>
       </c>
       <c r="R15">
         <v>-174795117.0</v>
       </c>
       <c r="S15">
         <v>-69604922.0</v>
       </c>
       <c r="T15">
         <v>214572732.0</v>
       </c>
       <c r="U15">
         <v>-224543018.0</v>
       </c>
+      <c r="V15">
+        <v>-284530948.0</v>
+      </c>
+      <c r="W15">
+        <v>-2499197.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B16">
         <v>699000000.0</v>
       </c>
       <c r="C16">
         <v>319000000.0</v>
       </c>
       <c r="D16">
         <v>852518754.0</v>
       </c>
       <c r="E16">
         <v>1061712011.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>151</v>
+      </c>
+      <c r="B17">
+        <v>699000000.0</v>
+      </c>
       <c r="C17">
         <v>319000000.0</v>
       </c>
       <c r="D17">
         <v>838998507.71</v>
       </c>
       <c r="E17">
         <v>1013415693.47</v>
       </c>
       <c r="F17">
         <v>768777880.94</v>
       </c>
       <c r="G17">
         <v>672783626.88</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>152</v>
+      </c>
+      <c r="B18">
+        <v>-729000000.0</v>
+      </c>
       <c r="C18">
         <v>-398000000.0</v>
       </c>
       <c r="D18">
         <v>-163599182.0</v>
       </c>
       <c r="E18">
         <v>-159787236.32</v>
       </c>
       <c r="F18">
         <v>-141527592.22</v>
       </c>
       <c r="G18">
         <v>-168503394.67</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B21">
-        <v>1602592300.0</v>
+        <v>2224000000.0</v>
       </c>
       <c r="C21">
         <v>972057100.0</v>
       </c>
       <c r="D21">
         <v>1242757600.0</v>
       </c>
       <c r="E21">
         <v>1455016200.0</v>
       </c>
       <c r="F21">
         <v>1104400200.0</v>
       </c>
       <c r="G21">
         <v>891000000.0</v>
       </c>
       <c r="H21">
         <v>884000000.0</v>
       </c>
       <c r="I21">
         <v>1188515213.0</v>
       </c>
       <c r="J21">
         <v>956162871.0</v>
       </c>
@@ -12303,82 +13446,90 @@
       </c>
       <c r="N21">
         <v>887900798.0</v>
       </c>
       <c r="O21">
         <v>833179040.0</v>
       </c>
       <c r="P21">
         <v>764694446.0</v>
       </c>
       <c r="Q21">
         <v>543955313.0</v>
       </c>
       <c r="R21">
         <v>382543412.0</v>
       </c>
       <c r="S21">
         <v>392571762.0</v>
       </c>
       <c r="T21">
         <v>819417673.0</v>
       </c>
       <c r="U21">
         <v>303869656.0</v>
       </c>
+      <c r="V21">
+        <v>267394270.0</v>
+      </c>
+      <c r="W21">
+        <v>264702068.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B23">
-        <v>26669246500.0</v>
+        <v>28955000000.0</v>
       </c>
       <c r="C23">
         <v>19404460600.0</v>
       </c>
       <c r="D23">
         <v>9711081800.0</v>
       </c>
       <c r="E23">
         <v>11161038900.0</v>
       </c>
       <c r="F23">
         <v>9379933600.0</v>
       </c>
       <c r="G23">
         <v>7639000000.0</v>
       </c>
       <c r="H23">
         <v>8164000000.0</v>
       </c>
       <c r="I23">
         <v>9044840997.0</v>
       </c>
       <c r="J23">
         <v>9315689708.0</v>
       </c>
@@ -12393,311 +13544,335 @@
       </c>
       <c r="N23">
         <v>10099698969.0</v>
       </c>
       <c r="O23">
         <v>8867405506.0</v>
       </c>
       <c r="P23">
         <v>8770656470.0</v>
       </c>
       <c r="Q23">
         <v>8336214922.0</v>
       </c>
       <c r="R23">
         <v>8295604332.0</v>
       </c>
       <c r="S23">
         <v>9438427485.0</v>
       </c>
       <c r="T23">
         <v>9782674559.0</v>
       </c>
       <c r="U23">
         <v>8894670643.0</v>
       </c>
+      <c r="V23">
+        <v>4372156239.0</v>
+      </c>
+      <c r="W23">
+        <v>3712430124.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>159</v>
+      </c>
+      <c r="B25">
+        <v>2550000000.0</v>
+      </c>
       <c r="C25">
         <v>1464000000.0</v>
       </c>
       <c r="D25">
         <v>701928922.79</v>
       </c>
       <c r="E25">
         <v>675610462.31</v>
       </c>
       <c r="F25">
         <v>626118067.98</v>
       </c>
       <c r="G25">
         <v>685083144.74</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>8000000.0</v>
       </c>
       <c r="H26">
         <v>8000000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26">
         <v>3888276.0</v>
       </c>
       <c r="Q26">
         <v>3989892.0</v>
       </c>
       <c r="R26">
         <v>2865493.0</v>
       </c>
       <c r="S26">
         <v>4176295.0</v>
       </c>
       <c r="T26">
         <v>3870995.0</v>
       </c>
       <c r="U26">
         <v>2850770.0</v>
       </c>
+      <c r="V26">
+        <v>4501812.0</v>
+      </c>
+      <c r="W26">
+        <v>4499469.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1024705687.0</v>
       </c>
       <c r="E27">
         <v>961000000.0</v>
       </c>
       <c r="F27">
         <v>823000000.0</v>
       </c>
       <c r="G27">
         <v>725000000.0</v>
       </c>
       <c r="H27">
-        <v>817725602.0</v>
+        <v>730000000.0</v>
       </c>
       <c r="I27">
         <v>806451612.0</v>
       </c>
       <c r="J27">
         <v>800201550.0</v>
       </c>
       <c r="K27">
         <v>668882251.0</v>
       </c>
       <c r="L27">
         <v>702993462.0</v>
       </c>
       <c r="M27">
         <v>766087844.0</v>
       </c>
       <c r="N27">
         <v>854759866.0</v>
       </c>
       <c r="O27">
         <v>765731213.0</v>
       </c>
       <c r="P27">
         <v>715442939.0</v>
       </c>
       <c r="Q27">
         <v>726160393.0</v>
       </c>
       <c r="R27">
         <v>737864634.0</v>
       </c>
       <c r="S27">
         <v>804632903.0</v>
       </c>
       <c r="T27">
         <v>858761864.0</v>
       </c>
       <c r="U27">
         <v>19401074.0</v>
       </c>
+      <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B28">
         <v>3819000000.0</v>
       </c>
       <c r="C28">
         <v>2793000000.0</v>
       </c>
       <c r="D28">
         <v>1610567622.0</v>
       </c>
       <c r="E28">
         <v>1440000000.0</v>
       </c>
       <c r="F28">
-        <v>1196000000.0</v>
+        <v>1354136000.0</v>
       </c>
       <c r="G28">
         <v>1227000000.0</v>
       </c>
       <c r="H28">
-        <v>1358768706.0</v>
+        <v>1213000000.0</v>
       </c>
       <c r="I28">
         <v>1312056737.0</v>
       </c>
       <c r="J28">
         <v>1293279266.0</v>
       </c>
       <c r="K28">
         <v>1054856758.0</v>
       </c>
       <c r="L28">
         <v>1108608663.0</v>
       </c>
       <c r="M28">
         <v>1267084974.0</v>
       </c>
       <c r="N28">
         <v>1397442624.0</v>
       </c>
       <c r="O28">
         <v>1243156029.0</v>
       </c>
       <c r="P28">
         <v>1162594776.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B29">
         <v>260000000.0</v>
       </c>
       <c r="C29">
         <v>241000000.0</v>
       </c>
       <c r="D29">
         <v>327198364.01</v>
       </c>
       <c r="E29">
         <v>373194350.61</v>
       </c>
       <c r="F29">
         <v>264939652.63</v>
       </c>
       <c r="G29">
         <v>247220308.96</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B30">
-        <v>3886484000.0</v>
+        <v>3819000000.0</v>
       </c>
       <c r="C30">
         <v>3077376400.0</v>
       </c>
       <c r="D30">
         <v>1523555600.0</v>
       </c>
       <c r="E30">
         <v>1600704600.0</v>
       </c>
       <c r="F30">
         <v>1248490600.0</v>
       </c>
       <c r="G30">
         <v>1983000000.0</v>
       </c>
       <c r="H30">
         <v>2121000000.0</v>
       </c>
       <c r="I30">
         <v>2194005948.0</v>
       </c>
       <c r="J30">
         <v>2107877246.0</v>
       </c>
@@ -12712,57 +13887,63 @@
       </c>
       <c r="N30">
         <v>2286724295.0</v>
       </c>
       <c r="O30">
         <v>1937471896.0</v>
       </c>
       <c r="P30">
         <v>1894886915.0</v>
       </c>
       <c r="Q30">
         <v>1919138183.0</v>
       </c>
       <c r="R30">
         <v>1987219897.0</v>
       </c>
       <c r="S30">
         <v>2067266197.0</v>
       </c>
       <c r="T30">
         <v>2138048026.0</v>
       </c>
       <c r="U30">
         <v>2241710989.0</v>
       </c>
+      <c r="V30">
+        <v>1002838647.0</v>
+      </c>
+      <c r="W30">
+        <v>844607363.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B31">
-        <v>-707930800.0</v>
+        <v>-1265000000.0</v>
       </c>
       <c r="C31">
         <v>-431489100.0</v>
       </c>
       <c r="D31">
         <v>-211957200.0</v>
       </c>
       <c r="E31">
         <v>-123274800.0</v>
       </c>
       <c r="F31">
         <v>-157269400.0</v>
       </c>
       <c r="G31">
         <v>-143000000.0</v>
       </c>
       <c r="H31">
         <v>-207000000.0</v>
       </c>
       <c r="I31">
         <v>-1650652024.0</v>
       </c>
       <c r="J31">
         <v>-265134246.0</v>
       </c>
@@ -12777,57 +13958,63 @@
       </c>
       <c r="N31">
         <v>-481924383.0</v>
       </c>
       <c r="O31">
         <v>-411299494.0</v>
       </c>
       <c r="P31">
         <v>-377162853.0</v>
       </c>
       <c r="Q31">
         <v>-406969011.0</v>
       </c>
       <c r="R31">
         <v>-457046249.0</v>
       </c>
       <c r="S31">
         <v>-407884845.0</v>
       </c>
       <c r="T31">
         <v>-571698718.0</v>
       </c>
       <c r="U31">
         <v>-492746373.0</v>
       </c>
+      <c r="V31">
+        <v>-570092951.0</v>
+      </c>
+      <c r="W31">
+        <v>-296583974.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B32">
-        <v>28271838800.0</v>
+        <v>31179000000.0</v>
       </c>
       <c r="C32">
         <v>20376517700.0</v>
       </c>
       <c r="D32">
         <v>10953839400.0</v>
       </c>
       <c r="E32">
         <v>12616055100.0</v>
       </c>
       <c r="F32">
         <v>10484333800.0</v>
       </c>
       <c r="G32">
         <v>8530000000.0</v>
       </c>
       <c r="H32">
         <v>9048000000.0</v>
       </c>
       <c r="I32">
         <v>10233356211.0</v>
       </c>
       <c r="J32">
         <v>10271852580.0</v>
       </c>
@@ -12841,715 +14028,730 @@
         <v>9829028649.0</v>
       </c>
       <c r="N32">
         <v>10987599768.0</v>
       </c>
       <c r="O32">
         <v>9700584547.0</v>
       </c>
       <c r="P32">
         <v>9535350916.0</v>
       </c>
       <c r="Q32">
         <v>8880170235.0</v>
       </c>
       <c r="R32">
         <v>8678147744.0</v>
       </c>
       <c r="S32">
         <v>9830999248.0</v>
       </c>
       <c r="T32">
         <v>10602092233.0</v>
       </c>
       <c r="U32">
         <v>9198540300.0</v>
+      </c>
+      <c r="V32">
+        <v>4639550510.0</v>
+      </c>
+      <c r="W32">
+        <v>3977132192.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ32"/>
+  <dimension ref="A1:BR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BM1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BQ1" t="s">
-        <v>132</v>
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B2">
-        <v>5275117800.0</v>
+        <v>5598611640.0</v>
       </c>
       <c r="C2">
+        <v>6198000000.0</v>
+      </c>
+      <c r="D2">
         <v>6434000000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>5618819700.0</v>
+        <v>6425000000.0</v>
       </c>
       <c r="F2">
+        <v>6079000000.0</v>
+      </c>
+      <c r="G2">
         <v>6104557200.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5473021400.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2124646000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2057274000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1957433800.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2055440700.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2096723200.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2228232300.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2773262022.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3030424985.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2191500000.0</v>
       </c>
       <c r="Q2">
         <v>2191500000.0</v>
       </c>
       <c r="R2">
+        <v>2191500000.0</v>
+      </c>
+      <c r="S2">
         <v>3015020634.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1894500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1613000000.0</v>
       </c>
       <c r="U2">
         <v>1613000000.0</v>
       </c>
       <c r="V2">
-        <v>1431000000.0</v>
+        <v>1613000000.0</v>
       </c>
       <c r="W2">
         <v>1431000000.0</v>
       </c>
       <c r="X2">
-        <v>1397000000.0</v>
+        <v>1431000000.0</v>
       </c>
       <c r="Y2">
         <v>1397000000.0</v>
       </c>
       <c r="Z2">
-        <v>1477000000.0</v>
+        <v>1397000000.0</v>
       </c>
       <c r="AA2">
         <v>1477000000.0</v>
       </c>
       <c r="AB2">
-        <v>1544500000.0</v>
+        <v>1477000000.0</v>
       </c>
       <c r="AC2">
         <v>1544500000.0</v>
       </c>
       <c r="AD2">
-        <v>1502500000.0</v>
+        <v>1544500000.0</v>
       </c>
       <c r="AE2">
         <v>1502500000.0</v>
       </c>
       <c r="AF2">
-        <v>1492000000.0</v>
+        <v>1502500000.0</v>
       </c>
       <c r="AG2">
         <v>1492000000.0</v>
       </c>
       <c r="AH2">
+        <v>1492000000.0</v>
+      </c>
+      <c r="AI2">
         <v>1945210750.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1727194805.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1704473958.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1626433280.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1208334264.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1602046311.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1578402909.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1599120540.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1452607422.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1595535201.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1593799771.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1502008814.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1606938421.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1811998781.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1920925536.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1869068903.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2138746869.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1904003670.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1863030807.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1745466653.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1897820562.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1662793235.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1679980756.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1730186892.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1453919171.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1822676155.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2006573198.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1829836500.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1570937569.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1993626619.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1367729562.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1484782988.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1534625465.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1754509852.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1581106495.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1438142620.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>574492500.0</v>
+        <v>632493680.0</v>
       </c>
       <c r="C3">
+        <v>675000000.0</v>
+      </c>
+      <c r="D3">
         <v>659000000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>557352900.0</v>
+        <v>613000000.0</v>
       </c>
       <c r="F3">
+        <v>603000000.0</v>
+      </c>
+      <c r="G3">
         <v>571457600.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>506528400.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>149360000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>137151600.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>135870000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>148436634.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>129056332.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>129066000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>123705210.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>135176322.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152500000.0</v>
       </c>
       <c r="Q3">
         <v>152500000.0</v>
       </c>
       <c r="R3">
+        <v>152500000.0</v>
+      </c>
+      <c r="S3">
         <v>125532276.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>88500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136500000.0</v>
       </c>
       <c r="U3">
         <v>136500000.0</v>
       </c>
       <c r="V3">
-        <v>92000000.0</v>
+        <v>136500000.0</v>
       </c>
       <c r="W3">
         <v>92000000.0</v>
       </c>
       <c r="X3">
-        <v>136500000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="Y3">
         <v>136500000.0</v>
       </c>
       <c r="Z3">
-        <v>91000000.0</v>
+        <v>136500000.0</v>
       </c>
       <c r="AA3">
         <v>91000000.0</v>
       </c>
       <c r="AB3">
-        <v>129500000.0</v>
+        <v>91000000.0</v>
       </c>
       <c r="AC3">
         <v>129500000.0</v>
       </c>
       <c r="AD3">
-        <v>105500000.0</v>
+        <v>129500000.0</v>
       </c>
       <c r="AE3">
         <v>105500000.0</v>
       </c>
       <c r="AF3">
-        <v>97500000.0</v>
+        <v>105500000.0</v>
       </c>
       <c r="AG3">
         <v>97500000.0</v>
       </c>
       <c r="AH3">
+        <v>97500000.0</v>
+      </c>
+      <c r="AI3">
         <v>133502697.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>119877725.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>118570368.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>107930198.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>98911303.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>109495332.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>101453114.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>107665805.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>106184105.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>104158731.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>105431609.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>94213963.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>107531372.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>96049199.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>121826568.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>119653417.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>145298190.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>131604403.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>124088476.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>112693371.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>136854137.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>112256799.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>105628565.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>113389272.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>119450461.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>104853342.0</v>
       </c>
-      <c r="BH3">
-[...1 lines deleted...]
-      </c>
       <c r="BI3">
-        <v>125660068.0</v>
+        <v>90419866.0</v>
       </c>
       <c r="BJ3">
+        <v>85918278.0</v>
+      </c>
+      <c r="BK3">
         <v>134407463.0</v>
       </c>
-      <c r="BK3">
-[...1 lines deleted...]
-      </c>
       <c r="BL3">
-        <v>101666694.0</v>
+        <v>88951231.0</v>
       </c>
       <c r="BM3">
+        <v>95961520.0</v>
+      </c>
+      <c r="BN3">
         <v>126193129.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>171805503.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>146007323.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>132114927.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>126036484.0</v>
       </c>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13575,472 +14777,479 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B5">
-        <v>321715800.0</v>
+        <v>266724670.0</v>
       </c>
       <c r="C5">
-        <v>513000000.0</v>
+        <v>462000000.0</v>
       </c>
       <c r="D5">
-        <v>474591000.0</v>
+        <v>606000000.0</v>
       </c>
       <c r="E5">
-        <v>552731400.0</v>
+        <v>552000000.0</v>
       </c>
       <c r="F5">
+        <v>604000000.0</v>
+      </c>
+      <c r="G5">
         <v>218157800.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>500241700.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>256712500.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>296544000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>200181800.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>342415800.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>351897600.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>400104600.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>414750595.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>467497174.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417500000.0</v>
       </c>
       <c r="Q5">
         <v>417500000.0</v>
       </c>
       <c r="R5">
+        <v>417500000.0</v>
+      </c>
+      <c r="S5">
         <v>315305179.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>296500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236500000.0</v>
       </c>
       <c r="U5">
         <v>236500000.0</v>
       </c>
       <c r="V5">
-        <v>233000000.0</v>
+        <v>236500000.0</v>
       </c>
       <c r="W5">
         <v>233000000.0</v>
       </c>
       <c r="X5">
-        <v>222000000.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="Y5">
         <v>222000000.0</v>
       </c>
       <c r="Z5">
-        <v>248000000.0</v>
+        <v>222000000.0</v>
       </c>
       <c r="AA5">
         <v>248000000.0</v>
       </c>
       <c r="AB5">
-        <v>274500000.0</v>
+        <v>248000000.0</v>
       </c>
       <c r="AC5">
         <v>274500000.0</v>
       </c>
       <c r="AD5">
-        <v>284500000.0</v>
+        <v>274500000.0</v>
       </c>
       <c r="AE5">
         <v>284500000.0</v>
       </c>
       <c r="AF5">
-        <v>259000000.0</v>
+        <v>284500000.0</v>
       </c>
       <c r="AG5">
         <v>259000000.0</v>
       </c>
       <c r="AH5">
+        <v>259000000.0</v>
+      </c>
+      <c r="AI5">
         <v>269838339.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>255967687.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>233364220.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>167772684.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>168791084.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>258032668.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>266960323.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>196065098.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>237992649.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>232916634.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>200767178.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>147277000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>94837862.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>253781342.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>274223034.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>210424976.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>172081469.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>273928239.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>205557869.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>156233992.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>280873390.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>233689860.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>205091849.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>234782492.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>171046070.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>220024990.0</v>
       </c>
-      <c r="BH5">
-[...1 lines deleted...]
-      </c>
       <c r="BI5">
-        <v>220258097.0</v>
+        <v>123209490.0</v>
       </c>
       <c r="BJ5">
+        <v>139979221.0</v>
+      </c>
+      <c r="BK5">
         <v>159381202.0</v>
       </c>
-      <c r="BK5">
-[...1 lines deleted...]
-      </c>
       <c r="BL5">
-        <v>90122851.0</v>
+        <v>123017658.0</v>
       </c>
       <c r="BM5">
+        <v>70439838.0</v>
+      </c>
+      <c r="BN5">
         <v>106055927.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>18933029.0</v>
       </c>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
       <c r="BP5">
+        <v>79405623.0</v>
+      </c>
+      <c r="BQ5">
         <v>120280577.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>118076285.0</v>
       </c>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B6">
-        <v>896208300.0</v>
+        <v>899218350.0</v>
       </c>
       <c r="C6">
-        <v>1172000000.0</v>
+        <v>1137000000.0</v>
       </c>
       <c r="D6">
-        <v>995028000.0</v>
+        <v>1265000000.0</v>
       </c>
       <c r="E6">
-        <v>1110084300.0</v>
+        <v>1165000000.0</v>
       </c>
       <c r="F6">
+        <v>1207000000.0</v>
+      </c>
+      <c r="G6">
         <v>789615400.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1006770100.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>406072500.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>433695600.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>336051800.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>490852434.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>480953932.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>529170600.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>538455805.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>602673496.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>570000000.0</v>
       </c>
       <c r="Q6">
         <v>570000000.0</v>
       </c>
       <c r="R6">
+        <v>570000000.0</v>
+      </c>
+      <c r="S6">
         <v>440837455.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>385000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373000000.0</v>
       </c>
       <c r="U6">
         <v>373000000.0</v>
       </c>
       <c r="V6">
-        <v>325000000.0</v>
+        <v>373000000.0</v>
       </c>
       <c r="W6">
         <v>325000000.0</v>
       </c>
       <c r="X6">
-        <v>358500000.0</v>
+        <v>325000000.0</v>
       </c>
       <c r="Y6">
         <v>358500000.0</v>
       </c>
       <c r="Z6">
-        <v>339000000.0</v>
+        <v>358500000.0</v>
       </c>
       <c r="AA6">
         <v>339000000.0</v>
       </c>
       <c r="AB6">
-        <v>404000000.0</v>
+        <v>339000000.0</v>
       </c>
       <c r="AC6">
         <v>404000000.0</v>
       </c>
       <c r="AD6">
-        <v>390000000.0</v>
+        <v>404000000.0</v>
       </c>
       <c r="AE6">
         <v>390000000.0</v>
       </c>
       <c r="AF6">
-        <v>356500000.0</v>
+        <v>390000000.0</v>
       </c>
       <c r="AG6">
         <v>356500000.0</v>
       </c>
       <c r="AH6">
+        <v>356500000.0</v>
+      </c>
+      <c r="AI6">
         <v>403341036.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>375845412.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>351934588.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>275702882.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>267702387.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>367528000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>368413437.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>303730903.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>344176754.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>337075365.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>306198787.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>241490963.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>202369234.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>349830541.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>396049602.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>330078393.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>317379659.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>405532642.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>329646345.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>268927363.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>417727527.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>345946659.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>310720414.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>348171764.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>290496531.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>324878332.0</v>
       </c>
-      <c r="BH6">
-[...1 lines deleted...]
-      </c>
       <c r="BI6">
-        <v>345918165.0</v>
+        <v>213629356.0</v>
       </c>
       <c r="BJ6">
+        <v>225897499.0</v>
+      </c>
+      <c r="BK6">
         <v>293788665.0</v>
       </c>
-      <c r="BK6">
-[...1 lines deleted...]
-      </c>
       <c r="BL6">
-        <v>191789545.0</v>
+        <v>211968889.0</v>
       </c>
       <c r="BM6">
+        <v>166401358.0</v>
+      </c>
+      <c r="BN6">
         <v>232249056.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>190738532.0</v>
       </c>
-      <c r="BO6">
-[...1 lines deleted...]
-      </c>
       <c r="BP6">
+        <v>225412946.0</v>
+      </c>
+      <c r="BQ6">
         <v>252395504.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>244112769.0</v>
       </c>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14066,54 +15275,55 @@
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
+      <c r="BR7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14139,890 +15349,907 @@
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B9">
-        <v>1176220200.0</v>
+        <v>1101651080.0</v>
       </c>
       <c r="C9">
+        <v>1382000000.0</v>
+      </c>
+      <c r="D9">
         <v>1569000000.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
-        <v>1457621100.0</v>
+        <v>1515000000.0</v>
       </c>
       <c r="F9">
+        <v>1577000000.0</v>
+      </c>
+      <c r="G9">
         <v>1172839500.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1416303700.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>646915500.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>657957000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>634965800.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>701857800.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>722123200.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>758723700.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>611176834.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>667850905.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001000000.0</v>
       </c>
       <c r="Q9">
         <v>1001000000.0</v>
       </c>
       <c r="R9">
+        <v>1001000000.0</v>
+      </c>
+      <c r="S9">
         <v>82200471.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>819500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>726500000.0</v>
       </c>
       <c r="U9">
         <v>726500000.0</v>
       </c>
       <c r="V9">
-        <v>732500000.0</v>
+        <v>726500000.0</v>
       </c>
       <c r="W9">
         <v>732500000.0</v>
       </c>
       <c r="X9">
-        <v>704500000.0</v>
+        <v>732500000.0</v>
       </c>
       <c r="Y9">
         <v>704500000.0</v>
       </c>
       <c r="Z9">
-        <v>736000000.0</v>
+        <v>704500000.0</v>
       </c>
       <c r="AA9">
         <v>736000000.0</v>
       </c>
       <c r="AB9">
-        <v>766500000.0</v>
+        <v>736000000.0</v>
       </c>
       <c r="AC9">
         <v>766500000.0</v>
       </c>
       <c r="AD9">
-        <v>756500000.0</v>
+        <v>766500000.0</v>
       </c>
       <c r="AE9">
         <v>756500000.0</v>
       </c>
       <c r="AF9">
-        <v>722000000.0</v>
+        <v>756500000.0</v>
       </c>
       <c r="AG9">
         <v>722000000.0</v>
       </c>
       <c r="AH9">
+        <v>722000000.0</v>
+      </c>
+      <c r="AI9">
         <v>866005668.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>763206406.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>702380543.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>648649803.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>530146266.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>697810087.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>700770847.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>668661317.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>639271176.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>681871884.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>687543462.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>622678492.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>640372635.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>760075119.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>828126279.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>788062164.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>855006163.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>816387115.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>763686511.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>673599016.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>727867668.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>686945468.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>670979503.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>701679495.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>559836699.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>714402129.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>760816992.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>715838816.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>593323265.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>791396199.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>509162469.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>569211561.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>529083854.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>648132174.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>587572156.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>604975124.0</v>
       </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B10">
-        <v>148942500.0</v>
+        <v>72980040.0</v>
       </c>
       <c r="C10">
+        <v>175000000.0</v>
+      </c>
+      <c r="D10">
         <v>336000000.0</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>360477000.0</v>
+        <v>58000000.0</v>
       </c>
       <c r="F10">
+        <v>390000000.0</v>
+      </c>
+      <c r="G10">
         <v>215261900.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-105077700.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>174564500.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>247428900.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>93297400.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>285661800.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>310659600.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>363228600.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>313757982.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>342852575.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>384500000.0</v>
       </c>
       <c r="Q10">
         <v>384500000.0</v>
       </c>
       <c r="R10">
+        <v>384500000.0</v>
+      </c>
+      <c r="S10">
         <v>284658770.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206500000.0</v>
       </c>
       <c r="U10">
         <v>206500000.0</v>
       </c>
       <c r="V10">
-        <v>182500000.0</v>
+        <v>206500000.0</v>
       </c>
       <c r="W10">
         <v>182500000.0</v>
       </c>
       <c r="X10">
-        <v>191500000.0</v>
+        <v>182500000.0</v>
       </c>
       <c r="Y10">
         <v>191500000.0</v>
       </c>
       <c r="Z10">
-        <v>110500000.0</v>
+        <v>191500000.0</v>
       </c>
       <c r="AA10">
         <v>110500000.0</v>
       </c>
       <c r="AB10">
-        <v>228000000.0</v>
+        <v>110500000.0</v>
       </c>
       <c r="AC10">
         <v>228000000.0</v>
       </c>
       <c r="AD10">
-        <v>-410000000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="AE10">
         <v>-410000000.0</v>
       </c>
       <c r="AF10">
-        <v>208000000.0</v>
+        <v>-410000000.0</v>
       </c>
       <c r="AG10">
         <v>208000000.0</v>
       </c>
       <c r="AH10">
+        <v>208000000.0</v>
+      </c>
+      <c r="AI10">
         <v>203750688.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>199607829.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>155576146.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>116479124.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>127994177.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>209791778.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>204669580.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>145065506.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>195806094.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>185658186.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>162632629.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>106126073.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>52333652.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>118008324.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>169172419.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>143033970.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>94264970.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>140337619.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>91069941.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>72994570.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>58966607.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>130969042.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>103811923.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>136067126.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>87374043.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>115445211.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>86758392.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>110129048.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>63394761.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>84558055.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-6939075.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-4027440.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-92074955.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-37144756.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>28182878.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>26533996.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B11">
-        <v>65534700.0</v>
+        <v>18245010.0</v>
       </c>
       <c r="C11">
+        <v>77000000.0</v>
+      </c>
+      <c r="D11">
         <v>91000000.0</v>
       </c>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
       <c r="E11">
-        <v>7394400.0</v>
+        <v>84000000.0</v>
       </c>
       <c r="F11">
+        <v>8000000.0</v>
+      </c>
+      <c r="G11">
         <v>74328100.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>29637300.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>51342500.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>70429200.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>48913200.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>69050700.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>65980800.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>104174700.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>93290090.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>101940824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97500000.0</v>
       </c>
       <c r="Q11">
         <v>97500000.0</v>
       </c>
       <c r="R11">
+        <v>97500000.0</v>
+      </c>
+      <c r="S11">
         <v>73128578.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>64500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52500000.0</v>
       </c>
       <c r="U11">
         <v>52500000.0</v>
       </c>
       <c r="V11">
-        <v>48000000.0</v>
+        <v>52500000.0</v>
       </c>
       <c r="W11">
         <v>48000000.0</v>
       </c>
       <c r="X11">
-        <v>52500000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="Y11">
         <v>52500000.0</v>
       </c>
       <c r="Z11">
-        <v>37500000.0</v>
+        <v>52500000.0</v>
       </c>
       <c r="AA11">
         <v>37500000.0</v>
       </c>
       <c r="AB11">
-        <v>59000000.0</v>
+        <v>37500000.0</v>
       </c>
       <c r="AC11">
         <v>59000000.0</v>
       </c>
       <c r="AD11">
-        <v>57000000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="AE11">
         <v>57000000.0</v>
       </c>
       <c r="AF11">
-        <v>60500000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="AG11">
         <v>60500000.0</v>
       </c>
       <c r="AH11">
+        <v>60500000.0</v>
+      </c>
+      <c r="AI11">
         <v>52048143.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>49314875.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>38894036.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>38470169.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>41216992.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>56094058.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>65627746.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>43066322.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>61578909.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>59635659.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>49350591.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>31404654.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>22520177.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>22840320.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>62757510.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>52262412.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>7132453.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>60723008.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>33825978.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>30734555.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-31935046.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>30816245.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>37979971.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>54693648.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-28118062.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>40745368.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>29260087.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>69183633.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-11017543.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>33092373.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>18978832.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>18794721.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>34870780.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>20079351.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>13237346.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>10613598.0</v>
       </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B12">
-        <v>172773300.0</v>
+        <v>197999999.0</v>
       </c>
       <c r="C12">
-        <v>174173160.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="D12">
-        <v>177548800.0</v>
+        <v>204000000.0</v>
       </c>
       <c r="E12">
-        <v>180156600.0</v>
+        <v>208000000.0</v>
       </c>
       <c r="F12">
+        <v>195000000.0</v>
+      </c>
+      <c r="G12">
         <v>197002800.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>187111430.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>30749400.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>34428500.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>67761178.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>46000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>80252983.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>78150712.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>69943735.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>62439498.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>60935688.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>59733344.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>64589458.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
-[...1 lines deleted...]
-      </c>
+      <c r="AH12"/>
       <c r="AI12">
-        <v>56359857.0</v>
+        <v>44261803.0</v>
       </c>
       <c r="AJ12">
+        <v>40853526.0</v>
+      </c>
+      <c r="AK12">
         <v>77788073.0</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
       <c r="AL12">
-        <v>40796906.0</v>
+        <v>42769412.0</v>
       </c>
       <c r="AM12">
-        <v>48240890.0</v>
+        <v>34085283.0</v>
       </c>
       <c r="AN12">
+        <v>40765651.0</v>
+      </c>
+      <c r="AO12">
         <v>62290742.0</v>
       </c>
-      <c r="AO12">
-[...1 lines deleted...]
-      </c>
       <c r="AP12">
-        <v>42186554.0</v>
+        <v>37834865.0</v>
       </c>
       <c r="AQ12">
+        <v>36162626.0</v>
+      </c>
+      <c r="AR12">
         <v>47258447.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>38134547.0</v>
       </c>
-      <c r="AS12">
-[...1 lines deleted...]
-      </c>
       <c r="AT12">
-        <v>42504208.0</v>
+        <v>45538767.0</v>
       </c>
       <c r="AU12">
+        <v>38593749.0</v>
+      </c>
+      <c r="AV12">
         <v>135773017.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>105050615.0</v>
       </c>
-      <c r="AW12">
-[...1 lines deleted...]
-      </c>
       <c r="AX12">
-        <v>77816498.0</v>
+        <v>62669434.0</v>
       </c>
       <c r="AY12">
-        <v>133590618.0</v>
+        <v>46140510.0</v>
       </c>
       <c r="AZ12">
-        <v>114487926.0</v>
+        <v>51950098.0</v>
       </c>
       <c r="BA12">
-        <v>83239422.0</v>
+        <v>88048322.0</v>
       </c>
       <c r="BB12">
-        <v>221906781.0</v>
+        <v>59686619.0</v>
       </c>
       <c r="BC12">
-        <v>102720817.0</v>
+        <v>58057714.0</v>
       </c>
       <c r="BD12">
-        <v>101279925.0</v>
+        <v>77569446.0</v>
       </c>
       <c r="BE12">
-        <v>98715366.0</v>
+        <v>82004490.0</v>
       </c>
       <c r="BF12">
-        <v>83672026.0</v>
-[...1 lines deleted...]
-      <c r="BG12"/>
+        <v>64943668.0</v>
+      </c>
+      <c r="BG12">
+        <v>71267479.0</v>
+      </c>
       <c r="BH12">
-        <v>108294964.0</v>
+        <v>69144787.0</v>
       </c>
       <c r="BI12">
-        <v>103069494.0</v>
+        <v>66572869.0</v>
       </c>
       <c r="BJ12">
-        <v>95986439.0</v>
+        <v>64680052.0</v>
       </c>
       <c r="BK12">
-        <v>125443506.0</v>
+        <v>71584360.0</v>
       </c>
       <c r="BL12">
-        <v>88780370.0</v>
+        <v>64347698.0</v>
       </c>
       <c r="BM12">
+        <v>75544175.0</v>
+      </c>
+      <c r="BN12">
         <v>107398407.0</v>
       </c>
-      <c r="BN12">
-[...1 lines deleted...]
-      </c>
       <c r="BO12">
+        <v>49118617.0</v>
+      </c>
+      <c r="BP12">
         <v>119203777.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>92097698.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>88888888.0</v>
       </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B13">
+        <v>32000000.0</v>
+      </c>
+      <c r="C13">
         <v>203000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>27000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>182000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>28000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="H13">
         <v>42000000.0</v>
       </c>
       <c r="I13">
+        <v>42000000.0</v>
+      </c>
+      <c r="J13">
         <v>12000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13161996.35</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7000000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
@@ -15036,84 +16263,89 @@
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>148</v>
+      </c>
+      <c r="B14">
+        <v>2000000.0</v>
+      </c>
       <c r="C14">
+        <v>1000000.0</v>
+      </c>
+      <c r="D14">
         <v>-1000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
         <v>-1105399.88</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
@@ -15127,283 +16359,287 @@
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
+      <c r="BR14"/>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B15">
-        <v>82556700.0</v>
+        <v>56472650.0</v>
       </c>
       <c r="C15">
+        <v>97000000.0</v>
+      </c>
+      <c r="D15">
         <v>246000000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
-        <v>354931200.0</v>
+        <v>-28000000.0</v>
       </c>
       <c r="F15">
+        <v>384000000.0</v>
+      </c>
+      <c r="G15">
         <v>140933800.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-134715000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>123222000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>176999700.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>43478400.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>216611100.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>244678800.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>259053900.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>220000942.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>240401500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287000000.0</v>
       </c>
       <c r="Q15">
         <v>287000000.0</v>
       </c>
       <c r="R15">
+        <v>287000000.0</v>
+      </c>
+      <c r="S15">
         <v>211530191.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>185500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="U15">
         <v>154000000.0</v>
       </c>
       <c r="V15">
-        <v>134000000.0</v>
+        <v>154000000.0</v>
       </c>
       <c r="W15">
         <v>134000000.0</v>
       </c>
       <c r="X15">
-        <v>138500000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="Y15">
         <v>138500000.0</v>
       </c>
       <c r="Z15">
-        <v>72000000.0</v>
+        <v>138500000.0</v>
       </c>
       <c r="AA15">
         <v>72000000.0</v>
       </c>
       <c r="AB15">
-        <v>166000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AC15">
         <v>166000000.0</v>
       </c>
       <c r="AD15">
-        <v>-470000000.0</v>
+        <v>166000000.0</v>
       </c>
       <c r="AE15">
         <v>-470000000.0</v>
       </c>
       <c r="AF15">
-        <v>147000000.0</v>
+        <v>-470000000.0</v>
       </c>
       <c r="AG15">
         <v>147000000.0</v>
       </c>
       <c r="AH15">
-        <v>149200984.0</v>
+        <v>147000000.0</v>
       </c>
       <c r="AI15">
-        <v>145596299.0</v>
+        <v>76787964.0</v>
       </c>
       <c r="AJ15">
-        <v>115538167.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="AK15">
-        <v>79077570.0</v>
+        <v>43125147.0</v>
       </c>
       <c r="AL15">
-        <v>79906530.0</v>
+        <v>6664550.0</v>
       </c>
       <c r="AM15">
-        <v>148088314.0</v>
+        <v>99000000.0</v>
       </c>
       <c r="AN15">
-        <v>135704830.0</v>
+        <v>132000000.0</v>
       </c>
       <c r="AO15">
-        <v>101999184.0</v>
+        <v>122000000.0</v>
       </c>
       <c r="AP15">
-        <v>125640258.0</v>
+        <v>87311230.0</v>
       </c>
       <c r="AQ15">
-        <v>121521722.0</v>
+        <v>123000000.0</v>
       </c>
       <c r="AR15">
-        <v>109917225.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="AS15">
-        <v>76887257.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="AT15">
-        <v>20244058.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="AU15">
-        <v>92630189.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="AV15">
-        <v>105050615.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AW15">
+        <v>77000000.0</v>
+      </c>
+      <c r="AX15">
         <v>89396231.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>86880741.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>74217010.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>53340965.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>42260014.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>86626165.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>93732746.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>65831951.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>77371503.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>105371714.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>67908947.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>51886452.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>48004969.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>67861010.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>44940259.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-26165864.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-20137201.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-129400476.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-66439592.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10431353.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>10613598.0</v>
       </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>150</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>97000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>246000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-28000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>384000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>146000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-150000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
@@ -15421,84 +16657,89 @@
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>151</v>
+      </c>
+      <c r="B17">
+        <v>63000000.0</v>
+      </c>
       <c r="C17">
+        <v>98000000.0</v>
+      </c>
+      <c r="D17">
         <v>245000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-26000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>382000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>146000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-150000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-12300.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>191000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>61998507.71</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>229000000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
@@ -15512,84 +16753,89 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>152</v>
+      </c>
+      <c r="B18">
+        <v>-166000000.0</v>
+      </c>
       <c r="C18">
+        <v>-203000000.0</v>
+      </c>
+      <c r="D18">
         <v>-177000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-182000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-167000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-173000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-167000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-25000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-54599182.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-39000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
@@ -15603,54 +16849,55 @@
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15676,54 +16923,55 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15749,263 +16997,267 @@
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B21">
-        <v>352355400.0</v>
+        <v>266724670.0</v>
       </c>
       <c r="C21">
-        <v>526000000.0</v>
+        <v>462000000.0</v>
       </c>
       <c r="D21">
-        <v>213099000.0</v>
+        <v>606000000.0</v>
       </c>
       <c r="E21">
-        <v>511137900.0</v>
+        <v>552000000.0</v>
       </c>
       <c r="F21">
+        <v>604000000.0</v>
+      </c>
+      <c r="G21">
         <v>387085300.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>49395500.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>227774000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>284496900.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>163044000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>334848600.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>361061600.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>409323600.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>343343509.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>375181551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>419500000.0</v>
       </c>
       <c r="Q21">
         <v>419500000.0</v>
       </c>
       <c r="R21">
+        <v>419500000.0</v>
+      </c>
+      <c r="S21">
         <v>330017359.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>298000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238500000.0</v>
       </c>
       <c r="U21">
         <v>238500000.0</v>
       </c>
       <c r="V21">
-        <v>220500000.0</v>
+        <v>238500000.0</v>
       </c>
       <c r="W21">
         <v>220500000.0</v>
       </c>
       <c r="X21">
-        <v>225000000.0</v>
+        <v>220500000.0</v>
       </c>
       <c r="Y21">
         <v>225000000.0</v>
       </c>
       <c r="Z21">
-        <v>163000000.0</v>
+        <v>225000000.0</v>
       </c>
       <c r="AA21">
         <v>163000000.0</v>
       </c>
       <c r="AB21">
-        <v>279000000.0</v>
+        <v>163000000.0</v>
       </c>
       <c r="AC21">
         <v>279000000.0</v>
       </c>
       <c r="AD21">
-        <v>270500000.0</v>
+        <v>279000000.0</v>
       </c>
       <c r="AE21">
         <v>270500000.0</v>
       </c>
       <c r="AF21">
-        <v>249000000.0</v>
+        <v>270500000.0</v>
       </c>
       <c r="AG21">
         <v>249000000.0</v>
       </c>
       <c r="AH21">
+        <v>249000000.0</v>
+      </c>
+      <c r="AI21">
         <v>282192906.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>253619359.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>217349028.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>179527458.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>173911214.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>245691976.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>234702617.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>202865043.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>218113065.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>219414220.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>197402364.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>137530727.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>123650234.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>230941021.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>264672978.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>220052262.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>253682708.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>263133037.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>192547876.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>161356418.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>178487813.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>231121839.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>196229854.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>234782492.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>165737527.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>220024990.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>196357895.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>207550899.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>144653070.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>216526983.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>84774212.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>98001047.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>66245271.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>77788684.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>129720069.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>108789386.0</v>
       </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16031,263 +17283,267 @@
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
+      <c r="BR22"/>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B23">
-        <v>6098982600.0</v>
+        <v>6433538050.0</v>
       </c>
       <c r="C23">
-        <v>7477000000.0</v>
+        <v>7118000000.0</v>
       </c>
       <c r="D23">
-        <v>6527961000.0</v>
+        <v>7397000000.0</v>
       </c>
       <c r="E23">
-        <v>6565302900.0</v>
+        <v>7388000000.0</v>
       </c>
       <c r="F23">
+        <v>7052000000.0</v>
+      </c>
+      <c r="G23">
         <v>6890311400.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6839929600.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2543787500.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2430734100.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2429355600.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2422449900.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2457784800.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2577632400.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3041095347.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3323094339.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2773000000.0</v>
       </c>
       <c r="Q23">
         <v>2773000000.0</v>
       </c>
       <c r="R23">
+        <v>2773000000.0</v>
+      </c>
+      <c r="S23">
         <v>2767203747.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2416000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2101000000.0</v>
       </c>
       <c r="U23">
         <v>2101000000.0</v>
       </c>
       <c r="V23">
-        <v>1943000000.0</v>
+        <v>2101000000.0</v>
       </c>
       <c r="W23">
         <v>1943000000.0</v>
       </c>
       <c r="X23">
-        <v>1876500000.0</v>
+        <v>1943000000.0</v>
       </c>
       <c r="Y23">
         <v>1876500000.0</v>
       </c>
       <c r="Z23">
-        <v>2050000000.0</v>
+        <v>1876500000.0</v>
       </c>
       <c r="AA23">
         <v>2050000000.0</v>
       </c>
       <c r="AB23">
-        <v>2032000000.0</v>
+        <v>2050000000.0</v>
       </c>
       <c r="AC23">
         <v>2032000000.0</v>
       </c>
       <c r="AD23">
-        <v>1988500000.0</v>
+        <v>2032000000.0</v>
       </c>
       <c r="AE23">
         <v>1988500000.0</v>
       </c>
       <c r="AF23">
-        <v>1965000000.0</v>
+        <v>1988500000.0</v>
       </c>
       <c r="AG23">
         <v>1965000000.0</v>
       </c>
       <c r="AH23">
+        <v>1965000000.0</v>
+      </c>
+      <c r="AI23">
         <v>2529023511.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2236781852.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2189505473.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2095555626.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1564569316.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2054164422.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2044471140.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2064916813.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1873765532.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2057992866.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2083940869.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1987156579.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2123660822.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2341132879.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2484378837.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2437078806.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2740070324.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2457257748.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2434169442.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2257709251.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2447200418.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2118616864.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2154730405.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2197083894.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1848018343.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2317053294.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2571032296.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2338124417.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2019607764.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2568495835.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1792117819.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1955993502.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1997464048.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2324853343.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2038958582.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1934328358.0</v>
       </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16313,84 +17569,89 @@
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>159</v>
+      </c>
+      <c r="B25">
+        <v>728000000.0</v>
+      </c>
       <c r="C25">
+        <v>675000000.0</v>
+      </c>
+      <c r="D25">
         <v>659000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>613000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>603000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>592000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>564000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>160000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>148000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>271928922.79</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>95282879.44</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
@@ -16404,545 +17665,577 @@
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>3497212.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3500000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>4000000.0</v>
       </c>
-      <c r="X26"/>
+      <c r="X26">
+        <v>4000000.0</v>
+      </c>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>4000000.0</v>
       </c>
-      <c r="AB26"/>
+      <c r="AB26">
+        <v>4000000.0</v>
+      </c>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>3500000.0</v>
       </c>
-      <c r="AF26"/>
+      <c r="AF26">
+        <v>3500000.0</v>
+      </c>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>7000000.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>0.9</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>362458738.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
+        <v>219784270.0</v>
+      </c>
+      <c r="P27">
         <v>240164738.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27">
         <v>240000000.0</v>
       </c>
-      <c r="R27"/>
+      <c r="R27">
+        <v>240000000.0</v>
+      </c>
       <c r="S27">
+        <v>606017022.0</v>
+      </c>
+      <c r="T27">
         <v>216500000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27">
         <v>195000000.0</v>
       </c>
-      <c r="V27"/>
+      <c r="V27">
+        <v>195000000.0</v>
+      </c>
       <c r="W27">
         <v>184000000.0</v>
       </c>
-      <c r="X27"/>
+      <c r="X27">
+        <v>184000000.0</v>
+      </c>
       <c r="Y27">
         <v>178500000.0</v>
       </c>
       <c r="Z27">
-        <v>183500000.0</v>
+        <v>178500000.0</v>
       </c>
       <c r="AA27">
         <v>183500000.0</v>
       </c>
       <c r="AB27">
-        <v>181500000.0</v>
+        <v>183500000.0</v>
       </c>
       <c r="AC27">
         <v>181500000.0</v>
       </c>
       <c r="AD27">
-        <v>177000000.0</v>
+        <v>181500000.0</v>
       </c>
       <c r="AE27">
         <v>177000000.0</v>
       </c>
       <c r="AF27">
-        <v>175500000.0</v>
+        <v>177000000.0</v>
       </c>
       <c r="AG27">
         <v>175500000.0</v>
       </c>
       <c r="AH27">
+        <v>175500000.0</v>
+      </c>
+      <c r="AI27">
         <v>216642190.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>193737010.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>187606529.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>178458842.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>134866814.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>181744749.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>177973548.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>174531937.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>160646517.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>181157381.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>181699903.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>172184139.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>172239504.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>204293980.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>212829818.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>209049649.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>223240576.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>211855830.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>206858867.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>194652187.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>208470778.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>184897471.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>186101862.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>190760775.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>150440494.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>181995979.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>211996287.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>196255612.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>167409814.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>223662603.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>153853162.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>181234813.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>175556829.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>205946617.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>190523708.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>165837479.0</v>
       </c>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B28">
+        <v>961000000.0</v>
+      </c>
+      <c r="C28">
         <v>920000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>963000000.0</v>
       </c>
       <c r="D28">
         <v>963000000.0</v>
       </c>
       <c r="E28">
+        <v>963000000.0</v>
+      </c>
+      <c r="F28">
         <v>988000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1028011460.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1028000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11461.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>380000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1491273310.12</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>371000000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>341734408.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28">
         <v>341500000.0</v>
       </c>
-      <c r="R28"/>
+      <c r="R28">
+        <v>341500000.0</v>
+      </c>
       <c r="S28">
+        <v>890290465.0</v>
+      </c>
+      <c r="T28">
         <v>305000000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28">
         <v>293000000.0</v>
       </c>
-      <c r="V28"/>
+      <c r="V28">
+        <v>293000000.0</v>
+      </c>
       <c r="W28">
         <v>312500000.0</v>
       </c>
-      <c r="X28"/>
+      <c r="X28">
+        <v>312500000.0</v>
+      </c>
       <c r="Y28">
         <v>301000000.0</v>
       </c>
       <c r="Z28">
-        <v>300500000.0</v>
+        <v>301000000.0</v>
       </c>
       <c r="AA28">
         <v>300500000.0</v>
       </c>
       <c r="AB28">
-        <v>306000000.0</v>
+        <v>300500000.0</v>
       </c>
       <c r="AC28">
         <v>306000000.0</v>
       </c>
       <c r="AD28">
-        <v>291500000.0</v>
+        <v>306000000.0</v>
       </c>
       <c r="AE28">
         <v>291500000.0</v>
       </c>
       <c r="AF28">
-        <v>282000000.0</v>
+        <v>291500000.0</v>
       </c>
       <c r="AG28">
         <v>282000000.0</v>
       </c>
       <c r="AH28">
+        <v>282000000.0</v>
+      </c>
+      <c r="AI28">
         <v>352774141.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>315850035.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>297424985.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>290663503.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>204470831.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>270373362.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>288094681.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>291264336.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>246640800.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>274549075.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>300589963.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>277227293.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>293833528.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>324840117.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>351987775.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>346582313.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>374597279.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>340048848.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>351269775.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>300942526.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>344271882.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>301742401.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>289913785.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>313487987.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>57043516.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>313739338.0</v>
       </c>
-      <c r="BH28">
-[...1 lines deleted...]
-      </c>
       <c r="BI28">
-        <v>-19766752.0</v>
+        <v>33798213.0</v>
       </c>
       <c r="BJ28">
+        <v>19766752.0</v>
+      </c>
+      <c r="BK28">
         <v>103573278.0</v>
       </c>
-      <c r="BK28">
-[...1 lines deleted...]
-      </c>
       <c r="BL28">
-        <v>-34798072.0</v>
+        <v>36555682.0</v>
       </c>
       <c r="BM28">
-        <v>-32219522.0</v>
+        <v>34798072.0</v>
       </c>
       <c r="BN28">
+        <v>32219522.0</v>
+      </c>
+      <c r="BO28">
         <v>45394640.0</v>
       </c>
-      <c r="BO28">
-[...1 lines deleted...]
-      </c>
       <c r="BP28">
+        <v>153425394.0</v>
+      </c>
+      <c r="BQ28">
         <v>72209858.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>35820895.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B29">
+        <v>21000000.0</v>
+      </c>
+      <c r="C29">
         <v>77000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>91000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>84000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>77000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>55000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>76000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69198364.01</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>73000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
@@ -16956,731 +18249,743 @@
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B30">
-        <v>823864800.0</v>
+        <v>834926410.0</v>
       </c>
       <c r="C30">
-        <v>1043000000.0</v>
+        <v>920000000.0</v>
       </c>
       <c r="D30">
-        <v>1073136000.0</v>
+        <v>963000000.0</v>
       </c>
       <c r="E30">
-        <v>946483200.0</v>
+        <v>963000000.0</v>
       </c>
       <c r="F30">
+        <v>973000000.0</v>
+      </c>
+      <c r="G30">
         <v>785754200.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1366908200.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>419141500.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>373460100.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>471921800.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>367009200.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>361061600.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>349400100.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>267833325.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>292669354.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>581500000.0</v>
       </c>
       <c r="Q30">
         <v>581500000.0</v>
       </c>
       <c r="R30">
+        <v>581500000.0</v>
+      </c>
+      <c r="S30">
         <v>-247816887.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>521500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488000000.0</v>
       </c>
       <c r="U30">
         <v>488000000.0</v>
       </c>
       <c r="V30">
-        <v>512000000.0</v>
+        <v>488000000.0</v>
       </c>
       <c r="W30">
         <v>512000000.0</v>
       </c>
       <c r="X30">
-        <v>479500000.0</v>
+        <v>512000000.0</v>
       </c>
       <c r="Y30">
         <v>479500000.0</v>
       </c>
       <c r="Z30">
-        <v>573000000.0</v>
+        <v>479500000.0</v>
       </c>
       <c r="AA30">
         <v>573000000.0</v>
       </c>
       <c r="AB30">
-        <v>487500000.0</v>
+        <v>573000000.0</v>
       </c>
       <c r="AC30">
         <v>487500000.0</v>
       </c>
       <c r="AD30">
-        <v>486000000.0</v>
+        <v>487500000.0</v>
       </c>
       <c r="AE30">
         <v>486000000.0</v>
       </c>
       <c r="AF30">
-        <v>473000000.0</v>
+        <v>486000000.0</v>
       </c>
       <c r="AG30">
         <v>473000000.0</v>
       </c>
       <c r="AH30">
+        <v>473000000.0</v>
+      </c>
+      <c r="AI30">
         <v>583812761.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>509587046.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>485031515.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>469122345.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>356235051.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>452118111.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>466068230.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>465796273.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>421158110.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>462457664.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>490141097.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>485147764.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>516722401.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>529134098.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>563453300.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>568009902.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>601323455.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>553254078.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>571138634.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>512242598.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>549379855.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>455823628.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>474749648.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>466897000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>394099172.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>494377139.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>564459097.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>508287916.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>448670195.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>574869215.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>424388257.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>471210514.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>462838583.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>570343490.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>457852086.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>496185737.0</v>
       </c>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B31">
-        <v>-203412900.0</v>
+        <v>-193744630.0</v>
       </c>
       <c r="C31">
-        <v>-190000000.0</v>
+        <v>-287000000.0</v>
       </c>
       <c r="D31">
-        <v>-163857000.0</v>
+        <v>-270000000.0</v>
       </c>
       <c r="E31">
-        <v>-150660900.0</v>
+        <v>-494000000.0</v>
       </c>
       <c r="F31">
+        <v>-214000000.0</v>
+      </c>
+      <c r="G31">
         <v>-171823400.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-154473200.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-53209500.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-37068000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-69746600.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-49186800.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-50402000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-46095000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-29585527.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-32328976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35000000.0</v>
       </c>
       <c r="Q31">
         <v>-35000000.0</v>
       </c>
       <c r="R31">
+        <v>-35000000.0</v>
+      </c>
+      <c r="S31">
         <v>-45358589.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="U31">
         <v>-32000000.0</v>
       </c>
       <c r="V31">
-        <v>-38000000.0</v>
+        <v>-32000000.0</v>
       </c>
       <c r="W31">
         <v>-38000000.0</v>
       </c>
       <c r="X31">
-        <v>-33500000.0</v>
+        <v>-38000000.0</v>
       </c>
       <c r="Y31">
         <v>-33500000.0</v>
       </c>
       <c r="Z31">
-        <v>-52500000.0</v>
+        <v>-33500000.0</v>
       </c>
       <c r="AA31">
         <v>-52500000.0</v>
       </c>
       <c r="AB31">
-        <v>-51000000.0</v>
+        <v>-52500000.0</v>
       </c>
       <c r="AC31">
         <v>-51000000.0</v>
       </c>
       <c r="AD31">
-        <v>-680500000.0</v>
+        <v>-51000000.0</v>
       </c>
       <c r="AE31">
         <v>-680500000.0</v>
       </c>
       <c r="AF31">
-        <v>-41000000.0</v>
+        <v>-680500000.0</v>
       </c>
       <c r="AG31">
         <v>-41000000.0</v>
       </c>
       <c r="AH31">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AI31">
         <v>-78442218.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-54011530.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-61772881.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-63048333.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-45917037.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-35900197.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-30033036.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-57799537.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-22306971.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-33756033.0</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
+        <v>-37863388.0</v>
+      </c>
+      <c r="AT31">
         <v>-31404654.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-71316581.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-112932697.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-95500559.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-77018291.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-159417737.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-122795417.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-101477935.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-88361848.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-119521205.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-100152797.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-92417931.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-98715366.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-78363484.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-104579779.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-109599502.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-97421850.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-81258308.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-131968928.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-91713287.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-102028487.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-158320227.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-114933440.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-101537191.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-82255389.0</v>
       </c>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B32">
-        <v>6451338000.0</v>
+        <v>6700262720.0</v>
       </c>
       <c r="C32">
+        <v>7580000000.0</v>
+      </c>
+      <c r="D32">
         <v>8003000000.0</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
-        <v>7076440800.0</v>
+        <v>7940000000.0</v>
       </c>
       <c r="F32">
+        <v>7656000000.0</v>
+      </c>
+      <c r="G32">
         <v>7277396700.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6889325100.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2771561500.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2715231000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2592399600.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2757298500.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2818846400.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2986956000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3384438856.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3698275890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3192500000.0</v>
       </c>
       <c r="Q32">
         <v>3192500000.0</v>
       </c>
       <c r="R32">
+        <v>3192500000.0</v>
+      </c>
+      <c r="S32">
         <v>3097221106.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2714000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2339500000.0</v>
       </c>
       <c r="U32">
         <v>2339500000.0</v>
       </c>
       <c r="V32">
-        <v>2163500000.0</v>
+        <v>2339500000.0</v>
       </c>
       <c r="W32">
         <v>2163500000.0</v>
       </c>
       <c r="X32">
-        <v>2101500000.0</v>
+        <v>2163500000.0</v>
       </c>
       <c r="Y32">
         <v>2101500000.0</v>
       </c>
       <c r="Z32">
-        <v>2213000000.0</v>
+        <v>2101500000.0</v>
       </c>
       <c r="AA32">
         <v>2213000000.0</v>
       </c>
       <c r="AB32">
-        <v>2311000000.0</v>
+        <v>2213000000.0</v>
       </c>
       <c r="AC32">
         <v>2311000000.0</v>
       </c>
       <c r="AD32">
-        <v>2259000000.0</v>
+        <v>2311000000.0</v>
       </c>
       <c r="AE32">
         <v>2259000000.0</v>
       </c>
       <c r="AF32">
-        <v>2214000000.0</v>
+        <v>2259000000.0</v>
       </c>
       <c r="AG32">
         <v>2214000000.0</v>
       </c>
       <c r="AH32">
+        <v>2214000000.0</v>
+      </c>
+      <c r="AI32">
         <v>2811216418.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2490401211.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2406854501.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2275083084.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1738480531.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2299856399.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2279173757.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2267781857.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2091878598.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2277407086.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2281343233.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2124687307.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2247311057.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2572073901.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2749051815.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2657131068.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2993753032.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2720390786.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2626717318.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2419065669.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2625688231.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2349738703.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2350960260.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2431866387.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2013755871.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2537078285.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2767390191.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2545675316.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2164260834.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2785022818.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1876892032.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2053994549.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2063709320.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2402642027.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2168678652.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2043117744.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17700,57 +19005,63 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B2">
-        <v>727690500.0</v>
+        <v>854737984.0</v>
       </c>
       <c r="C2">
         <v>1000000000.0</v>
       </c>
       <c r="D2">
         <v>841000000.0</v>
       </c>
       <c r="E2">
         <v>985000000.0</v>
       </c>
       <c r="F2">
         <v>94213350.0</v>
       </c>
       <c r="G2">
         <v>211551707.0</v>
       </c>
       <c r="H2">
         <v>436867102.0</v>
       </c>
       <c r="I2">
         <v>575383207.0</v>
       </c>
       <c r="J2">
         <v>482280394.0</v>
       </c>
@@ -17765,237 +19076,255 @@
       </c>
       <c r="N2">
         <v>584108923.0</v>
       </c>
       <c r="O2">
         <v>1091067791.0</v>
       </c>
       <c r="P2">
         <v>623420387.0</v>
       </c>
       <c r="Q2">
         <v>630402979.0</v>
       </c>
       <c r="R2">
         <v>873975585.0</v>
       </c>
       <c r="S2">
         <v>381434975.0</v>
       </c>
       <c r="T2">
         <v>339823873.0</v>
       </c>
       <c r="U2">
         <v>153722498.0</v>
       </c>
+      <c r="V2">
+        <v>252834313.0</v>
+      </c>
+      <c r="W2"/>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B3">
-        <v>1865611200</v>
+        <v>2191328259</v>
       </c>
       <c r="C3">
         <v>1466000000</v>
       </c>
       <c r="D3">
         <v>929000000</v>
       </c>
       <c r="E3">
         <v>930000000</v>
       </c>
       <c r="F3">
         <v>702096662</v>
       </c>
       <c r="G3">
-        <v>632195217.95</v>
+        <v>632195217</v>
       </c>
       <c r="H3">
-        <v>707948740.93</v>
+        <v>707948740</v>
       </c>
       <c r="I3">
         <v>632578357</v>
       </c>
       <c r="J3">
         <v>549463732</v>
       </c>
       <c r="K3">
         <v>462748727</v>
       </c>
       <c r="L3">
         <v>479959766</v>
       </c>
       <c r="M3">
         <v>542341553</v>
       </c>
       <c r="N3">
         <v>494352232</v>
       </c>
       <c r="O3">
         <v>432459597</v>
       </c>
       <c r="P3">
         <v>365498023</v>
       </c>
       <c r="Q3">
         <v>401649155</v>
       </c>
       <c r="R3">
         <v>355321221</v>
       </c>
       <c r="S3">
         <v>441295208</v>
       </c>
       <c r="T3">
         <v>519836120</v>
       </c>
       <c r="U3">
         <v>402974831</v>
       </c>
+      <c r="V3">
+        <v>195572942</v>
+      </c>
+      <c r="W3">
+        <v>184118240</v>
+      </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B6">
-        <v>31490700.0</v>
+        <v>36988661.0</v>
       </c>
       <c r="C6">
         <v>-145000000.0</v>
       </c>
       <c r="D6">
         <v>159000000.0</v>
       </c>
       <c r="E6">
         <v>-144000000.0</v>
       </c>
       <c r="F6">
         <v>35427450.0</v>
       </c>
       <c r="G6">
         <v>865886057.0</v>
       </c>
       <c r="H6">
-        <v>-244197508.74</v>
+        <v>-244197508.0</v>
       </c>
       <c r="I6">
         <v>-129261038.0</v>
       </c>
       <c r="J6">
         <v>121169949.0</v>
       </c>
       <c r="K6">
         <v>146186529.0</v>
       </c>
       <c r="L6">
         <v>-107143638.0</v>
       </c>
       <c r="M6">
         <v>-76608784.0</v>
       </c>
       <c r="N6">
         <v>1380872.0</v>
       </c>
       <c r="O6">
         <v>-531647578.0</v>
       </c>
       <c r="P6">
         <v>445855744.0</v>
       </c>
       <c r="Q6">
         <v>-140976193.0</v>
       </c>
       <c r="R6">
         <v>-137543698.0</v>
       </c>
       <c r="S6">
         <v>428766322.0</v>
       </c>
       <c r="T6">
         <v>85917156.0</v>
       </c>
       <c r="U6">
         <v>152286555.0</v>
       </c>
+      <c r="V6">
+        <v>1000063257.0</v>
+      </c>
+      <c r="W6"/>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B7">
-        <v>60428100.0</v>
+        <v>70978241.0</v>
       </c>
       <c r="C7">
         <v>-349000000.0</v>
       </c>
       <c r="D7">
         <v>159000000.0</v>
       </c>
       <c r="E7">
         <v>-317000000.0</v>
       </c>
       <c r="F7">
         <v>-126471958.0</v>
       </c>
       <c r="G7">
         <v>116845419.0</v>
       </c>
       <c r="H7">
         <v>53768258.0</v>
       </c>
       <c r="I7">
         <v>-106382978.0</v>
       </c>
       <c r="J7">
         <v>-131967272.0</v>
       </c>
@@ -18010,82 +19339,90 @@
       </c>
       <c r="N7">
         <v>33140931.0</v>
       </c>
       <c r="O7">
         <v>-25127621.0</v>
       </c>
       <c r="P7">
         <v>53139783.0</v>
       </c>
       <c r="Q7">
         <v>-119696768.0</v>
       </c>
       <c r="R7">
         <v>159034901.0</v>
       </c>
       <c r="S7">
         <v>412061140.0</v>
       </c>
       <c r="T7">
         <v>-88370974.0</v>
       </c>
       <c r="U7">
         <v>38649051.0</v>
       </c>
+      <c r="V7">
+        <v>44150702.0</v>
+      </c>
+      <c r="W7">
+        <v>41187877.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B9">
-        <v>139580400.0</v>
+        <v>163949742.0</v>
       </c>
       <c r="C9">
         <v>-144000000.0</v>
       </c>
       <c r="D9">
         <v>245000000.0</v>
       </c>
       <c r="E9">
         <v>-91000000.0</v>
       </c>
       <c r="F9">
         <v>-581534613.0</v>
       </c>
       <c r="G9">
         <v>27058939.0</v>
       </c>
       <c r="H9">
         <v>58248947.0</v>
       </c>
       <c r="I9">
         <v>-113246396.0</v>
       </c>
       <c r="J9">
         <v>-163159536.0</v>
       </c>
@@ -18100,57 +19437,63 @@
       </c>
       <c r="N9">
         <v>6904360.0</v>
       </c>
       <c r="O9">
         <v>-30417647.0</v>
       </c>
       <c r="P9">
         <v>-59620244.0</v>
       </c>
       <c r="Q9">
         <v>-248703285.0</v>
       </c>
       <c r="R9">
         <v>159034901.0</v>
       </c>
       <c r="S9">
         <v>189325389.0</v>
       </c>
       <c r="T9">
         <v>-76377447.0</v>
       </c>
       <c r="U9">
         <v>-87684937.0</v>
       </c>
+      <c r="V9">
+        <v>93643375.0</v>
+      </c>
+      <c r="W9">
+        <v>-34363742.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B10">
-        <v>29788500.0</v>
+        <v>34989274.0</v>
       </c>
       <c r="C10">
         <v>62000000.0</v>
       </c>
       <c r="D10">
         <v>220000000.0</v>
       </c>
       <c r="E10">
         <v>-209000000.0</v>
       </c>
       <c r="F10">
         <v>-290767306.0</v>
       </c>
       <c r="G10">
         <v>17219325.0</v>
       </c>
       <c r="H10">
         <v>44806882.0</v>
       </c>
       <c r="I10">
         <v>-96087851.0</v>
       </c>
       <c r="J10">
         <v>-134366677.0</v>
       </c>
@@ -18165,132 +19508,144 @@
       </c>
       <c r="N10">
         <v>-31760059.0</v>
       </c>
       <c r="O10">
         <v>2645012.0</v>
       </c>
       <c r="P10">
         <v>-68692890.0</v>
       </c>
       <c r="Q10">
         <v>-105067163.0</v>
       </c>
       <c r="R10">
         <v>68771849.0</v>
       </c>
       <c r="S10">
         <v>48723445.0</v>
       </c>
       <c r="T10">
         <v>-100084564.0</v>
       </c>
       <c r="U10">
         <v>-1065079.0</v>
       </c>
+      <c r="V10">
+        <v>10208793.0</v>
+      </c>
+      <c r="W10">
+        <v>25941399.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B14">
-        <v>2170305000.0</v>
+        <v>2549218549.0</v>
       </c>
       <c r="C14">
         <v>1464000000.0</v>
       </c>
       <c r="D14">
         <v>580000000.0</v>
       </c>
       <c r="E14">
         <v>564000000.0</v>
       </c>
       <c r="F14">
         <v>653635449.0</v>
       </c>
       <c r="G14">
         <v>685083144.0</v>
       </c>
       <c r="H14">
         <v>606013083.0</v>
       </c>
       <c r="I14">
         <v>479295355.0</v>
       </c>
       <c r="J14">
         <v>479880989.0</v>
       </c>
@@ -18305,112 +19660,120 @@
       </c>
       <c r="N14">
         <v>513684443.0</v>
       </c>
       <c r="O14">
         <v>466844764.0</v>
       </c>
       <c r="P14">
         <v>487330697.0</v>
       </c>
       <c r="Q14">
         <v>517356031.0</v>
       </c>
       <c r="R14">
         <v>575964238.0</v>
       </c>
       <c r="S14">
         <v>542918395.0</v>
       </c>
       <c r="T14">
         <v>586888185.0</v>
       </c>
       <c r="U14">
         <v>527912470.0</v>
       </c>
+      <c r="V14">
+        <v>262734075.0</v>
+      </c>
+      <c r="W14">
+        <v>247612488.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B15">
-        <v>-765990000.0</v>
+        <v>899724194.0</v>
       </c>
       <c r="C15">
-        <v>-650000000.0</v>
+        <v>650000000.0</v>
       </c>
       <c r="D15">
-        <v>-391000000.0</v>
+        <v>391000000.0</v>
       </c>
       <c r="E15">
-        <v>-349000000.0</v>
+        <v>349000000.0</v>
       </c>
       <c r="F15">
-        <v>-356958238.0</v>
+        <v>356958238.0</v>
       </c>
       <c r="G15">
-        <v>-319787464.33</v>
+        <v>319787464.0</v>
       </c>
       <c r="H15">
-        <v>-266600949.91</v>
+        <v>266600949.0</v>
       </c>
       <c r="I15">
-        <v>-243651338.0</v>
+        <v>243651338.0</v>
       </c>
       <c r="J15">
-        <v>-229143172.0</v>
+        <v>229143172.0</v>
       </c>
       <c r="K15">
-        <v>-174582474.0</v>
+        <v>174582474.0</v>
       </c>
       <c r="L15">
-        <v>-154155642.0</v>
+        <v>154155642.0</v>
       </c>
       <c r="M15">
-        <v>-130113332.0</v>
+        <v>130113332.0</v>
       </c>
       <c r="N15">
-        <v>-96661051.0</v>
+        <v>96661051.0</v>
       </c>
       <c r="O15">
-        <v>-66125320.0</v>
+        <v>66125320.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
-        <v>-97446891.0</v>
+        <v>97446891.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B16">
-        <v>759181200.0</v>
+        <v>891726645.0</v>
       </c>
       <c r="C16">
         <v>855000000.0</v>
       </c>
       <c r="D16">
         <v>1000000000.0</v>
       </c>
       <c r="E16">
         <v>841000000.0</v>
       </c>
       <c r="F16">
         <v>129640800.0</v>
       </c>
       <c r="G16">
         <v>1077437764.0</v>
       </c>
       <c r="H16">
         <v>192669594.0</v>
       </c>
       <c r="I16">
         <v>446122168.0</v>
       </c>
       <c r="J16">
         <v>603450344.0</v>
       </c>
@@ -18425,82 +19788,90 @@
       </c>
       <c r="N16">
         <v>585489795.0</v>
       </c>
       <c r="O16">
         <v>559420213.0</v>
       </c>
       <c r="P16">
         <v>1069276132.0</v>
       </c>
       <c r="Q16">
         <v>489426785.0</v>
       </c>
       <c r="R16">
         <v>736431887.0</v>
       </c>
       <c r="S16">
         <v>810201297.0</v>
       </c>
       <c r="T16">
         <v>425741029.0</v>
       </c>
       <c r="U16">
         <v>306009053.0</v>
       </c>
+      <c r="V16">
+        <v>1000063257.0</v>
+      </c>
+      <c r="W16">
+        <v>252834313.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B18">
-        <v>1021320000.0</v>
+        <v>1199632258.0</v>
       </c>
       <c r="C18">
         <v>17000000.0</v>
       </c>
       <c r="D18">
         <v>630000000.0</v>
       </c>
       <c r="E18">
         <v>503000000.0</v>
       </c>
       <c r="F18">
         <v>468064450.0</v>
       </c>
       <c r="G18">
         <v>901554659.0</v>
       </c>
       <c r="H18">
         <v>594811363.0</v>
       </c>
       <c r="I18">
         <v>549073438.0</v>
       </c>
       <c r="J18">
         <v>341915205.0</v>
       </c>
@@ -18515,156 +19886,170 @@
       </c>
       <c r="N18">
         <v>388025076.0</v>
       </c>
       <c r="O18">
         <v>321369058.0</v>
       </c>
       <c r="P18">
         <v>456224483.0</v>
       </c>
       <c r="Q18">
         <v>74477989.0</v>
       </c>
       <c r="R18">
         <v>219210269.0</v>
       </c>
       <c r="S18">
         <v>292340674.0</v>
       </c>
       <c r="T18">
         <v>21993963.0</v>
       </c>
       <c r="U18">
         <v>-64807507.0</v>
       </c>
+      <c r="V18">
+        <v>12053781.0</v>
+      </c>
+      <c r="W18">
+        <v>155218009.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-2114000000.0</v>
       </c>
       <c r="D19">
         <v>-918587298.96</v>
       </c>
       <c r="E19">
         <v>-967000000.0</v>
       </c>
       <c r="F19">
         <v>-1005000000.0</v>
       </c>
       <c r="G19">
         <v>-498000000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>648000000.0</v>
       </c>
       <c r="H20">
         <v>2240344.12</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>186</v>
+      </c>
+      <c r="B21">
+        <v>-304000000.0</v>
+      </c>
       <c r="C21">
         <v>1367000000.0</v>
       </c>
       <c r="D21">
         <v>-55000000.0</v>
       </c>
       <c r="E21">
         <v>-7000000.0</v>
       </c>
       <c r="F21">
         <v>354385090.92</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B22">
-        <v>594918900.0</v>
+        <v>698785790.0</v>
       </c>
       <c r="C22">
         <v>319000000.0</v>
       </c>
       <c r="D22">
         <v>826000000.0</v>
       </c>
       <c r="E22">
         <v>1035000000.0</v>
       </c>
       <c r="F22">
         <v>802565046.0</v>
       </c>
       <c r="G22">
         <v>920003935.0</v>
       </c>
       <c r="H22">
         <v>758356483.0</v>
       </c>
       <c r="I22">
         <v>-462136810.0</v>
       </c>
       <c r="J22">
         <v>691028624.0</v>
       </c>
@@ -18679,304 +20064,334 @@
       </c>
       <c r="N22">
         <v>405976414.0</v>
       </c>
       <c r="O22">
         <v>421879546.0</v>
       </c>
       <c r="P22">
         <v>282548117.0</v>
       </c>
       <c r="Q22">
         <v>543955313.0</v>
       </c>
       <c r="R22">
         <v>382543412.0</v>
       </c>
       <c r="S22">
         <v>392571762.0</v>
       </c>
       <c r="T22">
         <v>819417673.0</v>
       </c>
       <c r="U22">
         <v>303869656.0</v>
       </c>
+      <c r="V22">
+        <v>-325083976.0</v>
+      </c>
+      <c r="W22">
+        <v>-40735555.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B23">
-        <v>-395761500.0</v>
+        <v>-464857500.0</v>
       </c>
       <c r="C23">
         <v>-83000000.0</v>
       </c>
       <c r="D23">
         <v>-3000000.0</v>
       </c>
       <c r="E23">
         <v>-1000000.0</v>
       </c>
       <c r="F23">
         <v>-93376492.0</v>
       </c>
       <c r="G23">
-        <v>-19679228.57</v>
+        <v>-19679228.0</v>
       </c>
       <c r="H23">
-        <v>-119858410.25</v>
+        <v>-119858410.0</v>
       </c>
       <c r="I23">
         <v>-16014641.0</v>
       </c>
       <c r="J23">
         <v>-32391966.0</v>
       </c>
       <c r="K23">
         <v>6310210.0</v>
       </c>
       <c r="L23">
         <v>-17492838.0</v>
       </c>
       <c r="M23">
         <v>-34048348.0</v>
       </c>
       <c r="N23">
         <v>-69043607.0</v>
       </c>
       <c r="O23">
         <v>-51577749.0</v>
       </c>
       <c r="P23">
         <v>-6480461.0</v>
       </c>
       <c r="Q23">
         <v>-38568957.0</v>
       </c>
       <c r="R23">
         <v>-118917989.0</v>
       </c>
       <c r="S23">
         <v>-26449870.0</v>
       </c>
       <c r="T23">
         <v>-208705730.0</v>
       </c>
       <c r="U23">
         <v>-32884161.0</v>
       </c>
+      <c r="V23">
+        <v>-6452737.0</v>
+      </c>
+      <c r="W23">
+        <v>-5214963.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B24">
-        <v>36597300.0</v>
+        <v>42986822.0</v>
       </c>
       <c r="C24">
         <v>72000000.0</v>
       </c>
       <c r="D24">
         <v>31000000.0</v>
       </c>
       <c r="E24">
         <v>18000000.0</v>
       </c>
       <c r="F24">
         <v>5909904.0</v>
       </c>
       <c r="G24">
-        <v>-3689855.36</v>
+        <v>-3689855.0</v>
       </c>
       <c r="H24">
-        <v>-11201720.58</v>
+        <v>-11201720.0</v>
       </c>
       <c r="I24">
         <v>-14870738.0</v>
       </c>
       <c r="J24">
         <v>4798809.0</v>
       </c>
       <c r="K24">
         <v>4206807.0</v>
       </c>
       <c r="L24">
         <v>41545492.0</v>
       </c>
       <c r="M24">
         <v>-2432024.0</v>
       </c>
       <c r="N24">
         <v>17951338.0</v>
       </c>
       <c r="O24">
         <v>22482609.0</v>
       </c>
       <c r="P24">
         <v>32402307.0</v>
       </c>
       <c r="Q24">
         <v>6649820.0</v>
       </c>
       <c r="R24">
         <v>1432746.0</v>
       </c>
       <c r="S24">
         <v>84918006.0</v>
       </c>
       <c r="T24">
         <v>94512079.0</v>
       </c>
       <c r="U24">
         <v>1060795311.0</v>
       </c>
+      <c r="V24">
+        <v>-792048488.0</v>
+      </c>
+      <c r="W24">
+        <v>-12035442.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B25">
-        <v>222988200.0</v>
+        <v>261919709.0</v>
       </c>
       <c r="C25">
         <v>-20000000.0</v>
       </c>
       <c r="D25">
         <v>-44000000.0</v>
       </c>
       <c r="E25">
         <v>42000000.0</v>
       </c>
       <c r="F25">
         <v>-159567424.0</v>
       </c>
       <c r="G25">
-        <v>-231230935.75</v>
+        <v>-231230935.0</v>
       </c>
       <c r="H25">
-        <v>-159064432.3</v>
+        <v>-159064432.0</v>
       </c>
       <c r="I25">
         <v>1245710364.0</v>
       </c>
       <c r="J25">
         <v>-175156558.0</v>
       </c>
       <c r="K25">
         <v>-247149887.0</v>
       </c>
       <c r="L25">
         <v>-224126997.0</v>
       </c>
       <c r="M25">
         <v>3648038.0</v>
       </c>
       <c r="N25">
         <v>-106327155.0</v>
       </c>
       <c r="O25">
         <v>-144153198.0</v>
       </c>
       <c r="P25">
         <v>-20737475.0</v>
       </c>
       <c r="Q25">
         <v>-470807287.0</v>
       </c>
       <c r="R25">
         <v>-547309300.0</v>
       </c>
       <c r="S25">
         <v>-619483808.0</v>
       </c>
       <c r="T25">
         <v>-812177232.0</v>
       </c>
       <c r="U25">
         <v>-542933124.0</v>
       </c>
+      <c r="V25">
+        <v>225825921.0</v>
+      </c>
+      <c r="W25">
+        <v>91271440.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-27000000.0</v>
       </c>
       <c r="D26">
         <v>-30000000.0</v>
       </c>
       <c r="E26">
         <v>-74000000.0</v>
       </c>
       <c r="F26">
         <v>-26003580.0</v>
       </c>
       <c r="G26">
-        <v>-19679228.57</v>
+        <v>-19679228.0</v>
       </c>
       <c r="H26">
-        <v>-25763957.34</v>
+        <v>-25763957.0</v>
       </c>
       <c r="I26">
         <v>-11439029.0</v>
       </c>
       <c r="J26">
         <v>-11997024.0</v>
       </c>
       <c r="K26">
         <v>-10517016.0</v>
       </c>
       <c r="L26">
         <v>-14212931.0</v>
       </c>
       <c r="M26">
         <v>-15808161.0</v>
       </c>
       <c r="N26">
         <v>-20713082.0</v>
       </c>
       <c r="O26">
         <v>-17192583.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
+      <c r="V26">
+        <v>-332181779.0</v>
+      </c>
+      <c r="W26"/>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>191</v>
+      </c>
+      <c r="B27">
+        <v>139000000.0</v>
+      </c>
       <c r="C27">
         <v>206000000.0</v>
       </c>
       <c r="D27">
         <v>66000000.0</v>
       </c>
       <c r="E27">
         <v>68000000.0</v>
       </c>
       <c r="F27">
         <v>69000000.0</v>
       </c>
       <c r="G27">
         <v>43048312.0</v>
       </c>
       <c r="H27">
         <v>43686710.0</v>
       </c>
       <c r="I27">
         <v>25165865.0</v>
       </c>
       <c r="J27">
         <v>27593156.0</v>
       </c>
       <c r="K27">
@@ -18990,122 +20405,130 @@
       </c>
       <c r="N27">
         <v>35902676.0</v>
       </c>
       <c r="O27">
         <v>34385166.0</v>
       </c>
       <c r="P27">
         <v>19441384.0</v>
       </c>
       <c r="Q27">
         <v>5319856.0</v>
       </c>
       <c r="R27">
         <v>4298240.0</v>
       </c>
       <c r="S27">
         <v>5568393.0</v>
       </c>
       <c r="T27">
         <v>36072433.0</v>
       </c>
       <c r="U27">
         <v>10669271.0</v>
       </c>
+      <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B28">
-        <v>-1104727800.0</v>
+        <v>-1297602226.0</v>
       </c>
       <c r="C28">
         <v>607000000.0</v>
       </c>
       <c r="D28">
         <v>-479000000.0</v>
       </c>
       <c r="E28">
         <v>-431000000.0</v>
       </c>
       <c r="F28">
         <v>-16547732.0</v>
       </c>
       <c r="G28">
-        <v>-78716914.3</v>
+        <v>-78716914.0</v>
       </c>
       <c r="H28">
-        <v>-704588224.75</v>
+        <v>-704588224.0</v>
       </c>
       <c r="I28">
         <v>-80073209.0</v>
       </c>
       <c r="J28">
         <v>-207548527.0</v>
       </c>
       <c r="K28">
         <v>-165117159.0</v>
       </c>
       <c r="L28">
         <v>-87464194.0</v>
       </c>
       <c r="M28">
         <v>-155649593.0</v>
       </c>
       <c r="N28">
         <v>-338313678.0</v>
       </c>
       <c r="O28">
         <v>-653318168.0</v>
       </c>
       <c r="P28">
         <v>-46659322.0</v>
       </c>
       <c r="Q28">
         <v>-203484505.0</v>
       </c>
       <c r="R28">
         <v>-368215943.0</v>
       </c>
       <c r="S28">
         <v>8352590.0</v>
       </c>
       <c r="T28">
         <v>-29123594.0</v>
       </c>
       <c r="U28">
         <v>-827579880.0</v>
       </c>
+      <c r="V28">
+        <v>365614978.0</v>
+      </c>
+      <c r="W28">
+        <v>-132352404.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B29">
-        <v>2886931200.0</v>
+        <v>3390960518.0</v>
       </c>
       <c r="C29">
         <v>1483000000.0</v>
       </c>
       <c r="D29">
         <v>1559000000.0</v>
       </c>
       <c r="E29">
         <v>1433000000.0</v>
       </c>
       <c r="F29">
         <v>1170161112.0</v>
       </c>
       <c r="G29">
         <v>1533749877.0</v>
       </c>
       <c r="H29">
         <v>1302760103.0</v>
       </c>
       <c r="I29">
         <v>1181651795.0</v>
       </c>
       <c r="J29">
         <v>891378938.0</v>
       </c>
@@ -19120,767 +20543,788 @@
       </c>
       <c r="N29">
         <v>882377309.0</v>
       </c>
       <c r="O29">
         <v>753828656.0</v>
       </c>
       <c r="P29">
         <v>821722506.0</v>
       </c>
       <c r="Q29">
         <v>476127144.0</v>
       </c>
       <c r="R29">
         <v>574531491.0</v>
       </c>
       <c r="S29">
         <v>733635882.0</v>
       </c>
       <c r="T29">
         <v>541830084.0</v>
       </c>
       <c r="U29">
         <v>338167324.0</v>
       </c>
+      <c r="V29">
+        <v>207626723.0</v>
+      </c>
+      <c r="W29">
+        <v>339336250.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B30">
-        <v>-1823907300.0</v>
+        <v>-2142343275.0</v>
       </c>
       <c r="C30">
         <v>-2114000000.0</v>
       </c>
       <c r="D30">
         <v>-931000000.0</v>
       </c>
       <c r="E30">
         <v>-1020000000.0</v>
       </c>
       <c r="F30">
         <v>-1192618750.0</v>
       </c>
       <c r="G30">
-        <v>-612515989.37</v>
+        <v>-612515989.0</v>
       </c>
       <c r="H30">
-        <v>-823326462.94</v>
+        <v>-823326462.0</v>
       </c>
       <c r="I30">
         <v>-1199954243.0</v>
       </c>
       <c r="J30">
         <v>-581855699.0</v>
       </c>
       <c r="K30">
         <v>-473265743.0</v>
       </c>
       <c r="L30">
         <v>-765311700.0</v>
       </c>
       <c r="M30">
         <v>-706503234.0</v>
       </c>
       <c r="N30">
         <v>-505399210.0</v>
       </c>
       <c r="O30">
         <v>-634803078.0</v>
       </c>
       <c r="P30">
         <v>-343464454.0</v>
       </c>
       <c r="Q30">
         <v>-401649155.0</v>
       </c>
       <c r="R30">
         <v>-366783196.0</v>
       </c>
       <c r="S30">
         <v>-304869560.0</v>
       </c>
       <c r="T30">
         <v>-426789333.0</v>
       </c>
       <c r="U30">
         <v>641699111.0</v>
+      </c>
+      <c r="V30">
+        <v>-580778987.0</v>
+      </c>
+      <c r="W30">
+        <v>-165297041.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ30"/>
+  <dimension ref="A1:BR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BM1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BQ1" t="s">
-        <v>132</v>
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B2">
+        <v>892000000.0</v>
+      </c>
+      <c r="C2">
         <v>851000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>778000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>797000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>855000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>951000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3325000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>811000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1000000000.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
+        <v>689561100.0</v>
+      </c>
+      <c r="L2">
         <v>658566802.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>771096670.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>771000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>477009112.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>474000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>123902249.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>865421000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>666248723.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>605000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>79400656.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>76904000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>592252325.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>627000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>217955511.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>212000000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>1029000000.0</v>
       </c>
-      <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>503000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>661054164.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>489607284.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>581327007.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>429583560.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>489140190.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>304779702.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>383063602.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>298064282.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>262171863.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>152538190.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>281558970.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>390933801.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>686478530.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1204671341.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>561133269.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>583138495.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>893302926.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>576342631.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>612129904.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>541696547.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1543380285.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>611477547.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1052519242.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1100542934.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>899114467.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>762938834.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>745488944.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>679129133.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>737278203.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>495930204.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>711514451.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>788035817.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>890320691.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>830574106.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>849087893.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>906135986.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>624000000</v>
+      </c>
+      <c r="C3">
         <v>583000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>610000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>522000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>477000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>538988053</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>512000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>177000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>208000000</v>
       </c>
-      <c r="J3">
-[...1 lines deleted...]
-      </c>
       <c r="K3">
-        <v>199133843.38</v>
+        <v>242754400</v>
       </c>
       <c r="L3">
+        <v>199133843</v>
+      </c>
+      <c r="M3">
         <v>421080466</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
+        <v>216646500</v>
+      </c>
+      <c r="O3">
         <v>405599263</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>265389041</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>444716886</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>209000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>380814244</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>183000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>237649186</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>114000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>265937667</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>123500000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>249550181</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>123000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000000</v>
       </c>
       <c r="AA3">
         <v>165000000</v>
       </c>
       <c r="AB3">
-        <v>141000000</v>
+        <v>165000000</v>
       </c>
       <c r="AC3">
         <v>141000000</v>
       </c>
       <c r="AD3">
-        <v>154500000</v>
+        <v>141000000</v>
       </c>
       <c r="AE3">
         <v>154500000</v>
       </c>
       <c r="AF3">
-        <v>109500000</v>
+        <v>154500000</v>
       </c>
       <c r="AG3">
         <v>109500000</v>
       </c>
       <c r="AH3">
+        <v>109500000</v>
+      </c>
+      <c r="AI3">
         <v>176079675</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>113709165</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>125029298</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>134645593</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>103746752</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>115400679</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>131402192</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>112199102</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>166028651</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>117650355</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>118310583</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>77970176</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>213694715</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>106266963</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>132983642</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>89396231</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>208279392</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>111738952</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>94936285</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>79397602</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>155113389</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>82382351</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>74904626</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>120059229</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>92504053</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>83345037</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>104934279</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>84714652</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>154981216</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>99229229</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>57492542</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>89946166</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>55130857</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>75710876</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>101096403</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>123383084</v>
       </c>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19906,54 +21350,55 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19979,462 +21424,469 @@
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>-218000000.0</v>
+      </c>
+      <c r="C6">
         <v>41000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>73000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-58000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-96000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2374000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2514000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-189000000.0</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
+        <v>254805891.0</v>
+      </c>
+      <c r="L6">
         <v>70433197.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-155896689.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
+        <v>28627800.0</v>
+      </c>
+      <c r="O6">
         <v>304500452.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-474000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>366691769.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-865421000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-551910723.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-605000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>557247000.0</v>
       </c>
-      <c r="U6"/>
-      <c r="V6">
+      <c r="V6"/>
+      <c r="W6">
         <v>-515348323.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-627000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>426681878.0</v>
       </c>
-      <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>-212000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>212000000.0</v>
       </c>
-      <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>-1029000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1029000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-503000000.0</v>
       </c>
-      <c r="AH6">
-[...1 lines deleted...]
-      </c>
       <c r="AI6">
-        <v>171446879.0</v>
+        <v>-50016783.0</v>
       </c>
       <c r="AJ6">
-        <v>-91719722.0</v>
+        <v>135000000.0</v>
       </c>
       <c r="AK6">
+        <v>-116000000.0</v>
+      </c>
+      <c r="AL6">
         <v>151743446.0</v>
       </c>
-      <c r="AL6">
-[...1 lines deleted...]
-      </c>
       <c r="AM6">
+        <v>-76266637.0</v>
+      </c>
+      <c r="AN6">
         <v>184360488.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
+        <v>-64000000.0</v>
+      </c>
+      <c r="AP6">
         <v>84999320.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
-        <v>109633672.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AR6">
-        <v>-129020779.0</v>
+        <v>97000000.0</v>
       </c>
       <c r="AS6">
+        <v>-124000000.0</v>
+      </c>
+      <c r="AT6">
         <v>-109374830.0</v>
       </c>
-      <c r="AT6">
-[...1 lines deleted...]
-      </c>
       <c r="AU6">
+        <v>-180000000.0</v>
+      </c>
+      <c r="AV6">
         <v>-518192811.0</v>
       </c>
-      <c r="AV6">
-[...1 lines deleted...]
-      </c>
       <c r="AW6">
+        <v>473950922.0</v>
+      </c>
+      <c r="AX6">
         <v>-22005226.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-307813131.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>316960295.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-35787273.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>70433357.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-983960072.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>931902737.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-441041695.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-48023691.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>14630591.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>136175632.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>17449889.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>66359811.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-247851417.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>241347999.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-215584247.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-76521365.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-153888803.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>59746584.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-18513787.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-57048092.0</v>
       </c>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B7">
+        <v>-579999999.0</v>
+      </c>
+      <c r="C7">
         <v>418448178.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>171000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>166000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-737000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>29833995.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-105000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>38000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-303000000.0</v>
       </c>
-      <c r="J7">
-[...1 lines deleted...]
-      </c>
       <c r="K7">
-        <v>-245620491.0</v>
+        <v>265399400.0</v>
       </c>
       <c r="L7">
-        <v>-304168713.0</v>
+        <v>181791408.0</v>
       </c>
       <c r="M7">
-        <v>287472115.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="N7">
-        <v>193335642.0</v>
+        <v>-37797900.0</v>
       </c>
       <c r="O7">
+        <v>197955754.0</v>
+      </c>
+      <c r="P7">
         <v>216312075.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-539715094.0</v>
       </c>
       <c r="Q7">
         <v>-388000000.0</v>
       </c>
       <c r="R7">
-        <v>137048082.0</v>
+        <v>-388000000.0</v>
       </c>
       <c r="S7">
+        <v>-59444107.0</v>
+      </c>
+      <c r="T7">
         <v>-256000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-235617997.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135196865.0</v>
       </c>
       <c r="W7">
         <v>41500000.0</v>
       </c>
       <c r="X7">
-        <v>-53824548.0</v>
+        <v>41500000.0</v>
       </c>
       <c r="Y7">
         <v>-30000000.0</v>
       </c>
       <c r="Z7">
-        <v>159000000.0</v>
+        <v>-30000000.0</v>
       </c>
       <c r="AA7">
         <v>159000000.0</v>
       </c>
       <c r="AB7">
-        <v>-84500000.0</v>
+        <v>159000000.0</v>
       </c>
       <c r="AC7">
         <v>-84500000.0</v>
       </c>
       <c r="AD7">
-        <v>64000000.0</v>
+        <v>-84500000.0</v>
       </c>
       <c r="AE7">
         <v>64000000.0</v>
       </c>
       <c r="AF7">
-        <v>-170000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="AG7">
         <v>-170000000.0</v>
       </c>
       <c r="AH7">
+        <v>-170000000.0</v>
+      </c>
+      <c r="AI7">
         <v>7758208.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3267301.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-58572131.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-84420649.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>23425092.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>56800835.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-66886780.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-112199102.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>47832624.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>63715640.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-72750075.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-58477632.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>14646154.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>99983748.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-81228745.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-78393618.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>96562740.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>84892096.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-21533862.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-126780043.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>175293461.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-3157170.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-8936690.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-122727212.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>178519126.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-14047237.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-16322078.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-129895800.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>19309473.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>34021004.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-77711158.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-95316086.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>34565726.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>160947092.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-12597319.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-23880597.0</v>
       </c>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20460,472 +21912,479 @@
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B9">
+        <v>-398000000.0</v>
+      </c>
+      <c r="C9">
         <v>365642053.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>185000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-92000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-342000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>284552975.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-186000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-40000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-196000000.0</v>
       </c>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
       <c r="K9">
-        <v>106469755.0</v>
+        <v>164855600.0</v>
       </c>
       <c r="L9">
+        <v>99638268.0</v>
+      </c>
+      <c r="M9">
         <v>-39631102.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-67904330.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>316915638.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>220250177.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-556418075.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-266500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-178388960.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-93000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-310772013.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-153000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19397497.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10000000.0</v>
       </c>
-      <c r="X9">
-[...1 lines deleted...]
-      </c>
       <c r="Y9">
+        <v>1957256.0</v>
+      </c>
+      <c r="Z9">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="AA9">
         <v>92000000.0</v>
       </c>
       <c r="AB9">
-        <v>-66000000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="AC9">
         <v>-66000000.0</v>
       </c>
       <c r="AD9">
-        <v>82500000.0</v>
+        <v>-66000000.0</v>
       </c>
       <c r="AE9">
         <v>82500000.0</v>
       </c>
       <c r="AF9">
-        <v>-132000000.0</v>
+        <v>82500000.0</v>
       </c>
       <c r="AG9">
         <v>-132000000.0</v>
       </c>
       <c r="AH9">
+        <v>-132000000.0</v>
+      </c>
+      <c r="AI9">
         <v>64628221.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-20734210.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-78819649.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-128233898.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>61916976.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>74655469.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-79143452.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-111065778.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>88203523.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>60113439.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-68689730.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-133199051.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>93531614.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>26910489.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-74933067.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-182918443.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>182326385.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>56155826.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-61257187.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-170320663.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>127515609.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9178619.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-44384664.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-122727212.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>126450271.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>97679030.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-98789222.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-184960325.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>33397617.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-7938012.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-107695357.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-166467532.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>63852590.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>39062438.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>17645576.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>38474295.0</v>
       </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B10">
+        <v>101000000.0</v>
+      </c>
+      <c r="C10">
         <v>83250409.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-4000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-62000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-60155307.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>140000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-28000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8000000.0</v>
       </c>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
       <c r="K10">
-        <v>26243756.0</v>
+        <v>53442200.0</v>
       </c>
       <c r="L10">
+        <v>28145538.0</v>
+      </c>
+      <c r="M10">
         <v>122856417.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1972562.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>47231881.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3433254.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-229665997.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-110000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-168905613.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-84000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-79216395.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-39000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>46754950.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>25500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-36209241.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-18500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AA10">
         <v>19000000.0</v>
       </c>
       <c r="AB10">
-        <v>1000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="AC10">
         <v>1000000.0</v>
       </c>
       <c r="AD10">
-        <v>-22500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AE10">
         <v>-22500000.0</v>
       </c>
       <c r="AF10">
-        <v>-19500000.0</v>
+        <v>-22500000.0</v>
       </c>
       <c r="AG10">
         <v>-19500000.0</v>
       </c>
       <c r="AH10">
+        <v>-19500000.0</v>
+      </c>
+      <c r="AI10">
         <v>-66265182.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-37215053.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-11651356.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-19235084.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-15983090.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-20422976.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-15362789.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-11333242.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>142000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-29424278.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-24559507.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-28155897.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-7189730.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-4436793.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1154667.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-26131206.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-6121456.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>10789373.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-14657666.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-21770310.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-3775038.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>12750046.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4341936.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-10671931.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>54901393.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6698874.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-52638061.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-77655098.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-8307916.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-21212139.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-25875343.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-49671763.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-24946118.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>10941156.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>57569514.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>25207296.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -20951,54 +22410,55 @@
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -21024,54 +22484,55 @@
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
+      <c r="BR12"/>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -21097,623 +22558,635 @@
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B14">
+        <v>728000000.0</v>
+      </c>
+      <c r="C14">
         <v>675000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>659000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>613000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>603000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>593000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>564000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>160000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>148000000.0</v>
       </c>
-      <c r="J14">
-[...2 lines deleted...]
-      <c r="K14"/>
+      <c r="K14">
+        <v>271928922.0</v>
+      </c>
       <c r="L14">
+        <v>95282879.0</v>
+      </c>
+      <c r="M14">
         <v>305159491.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>75365929.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>306011825.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>135176322.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>318400587.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>152500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>286607535.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>140000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>277257384.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>136500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>273617254.0</v>
       </c>
       <c r="W14">
         <v>142000000.0</v>
       </c>
       <c r="X14">
-        <v>267165488.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="Y14">
         <v>136500000.0</v>
       </c>
       <c r="Z14">
-        <v>141000000.0</v>
+        <v>136500000.0</v>
       </c>
       <c r="AA14">
         <v>141000000.0</v>
       </c>
       <c r="AB14">
-        <v>129500000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="AC14">
         <v>129500000.0</v>
       </c>
       <c r="AD14">
-        <v>112000000.0</v>
+        <v>129500000.0</v>
       </c>
       <c r="AE14">
         <v>112000000.0</v>
       </c>
       <c r="AF14">
-        <v>97500000.0</v>
+        <v>112000000.0</v>
       </c>
       <c r="AG14">
         <v>97500000.0</v>
       </c>
       <c r="AH14">
+        <v>97500000.0</v>
+      </c>
+      <c r="AI14">
         <v>133502697.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>119877725.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>118570368.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>107930198.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>98911303.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>109495332.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>101453114.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>107665805.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>106184105.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>104158731.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>105431609.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>94213963.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>107531372.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>96049199.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>121826568.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>119653417.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>145298190.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>131604403.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>124088476.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>112693371.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>136854137.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>112256799.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>105628565.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>113389272.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>119450461.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>104853342.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>133478549.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>125660068.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>134407463.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>155088744.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>101666694.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>126193129.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>171805503.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>146007323.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>132114927.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>126036484.0</v>
       </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B15">
-        <v>-189021189.0</v>
+        <v>237000000.0</v>
       </c>
       <c r="C15">
-        <v>-225000000.0</v>
+        <v>189021189.0</v>
       </c>
       <c r="D15">
-        <v>-225000000.0</v>
+        <v>225000000.0</v>
       </c>
       <c r="E15">
-        <v>-225000000.0</v>
+        <v>225000000.0</v>
       </c>
       <c r="F15">
-        <v>-142664411.0</v>
+        <v>225000000.0</v>
       </c>
       <c r="G15">
-        <v>-158000000.0</v>
+        <v>142664411.0</v>
       </c>
       <c r="H15">
-        <v>-335000000.0</v>
+        <v>158000000.0</v>
       </c>
       <c r="I15">
+        <v>335000000.0</v>
+      </c>
+      <c r="J15">
         <v>144792338.62</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
+        <v>85779126.0</v>
+      </c>
+      <c r="L15">
         <v>5288291.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
-        <v>-47500018.08</v>
+        <v>277417718.0</v>
       </c>
       <c r="N15">
-        <v>-58845600.0</v>
+        <v>47500018.0</v>
       </c>
       <c r="O15">
-        <v>-52991448.0</v>
+        <v>48494575.0</v>
       </c>
       <c r="P15">
-        <v>-260984087.0</v>
+        <v>52991448.0</v>
       </c>
       <c r="Q15">
-        <v>-125000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="R15">
-        <v>-68930484.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="S15">
-        <v>-38000000.0</v>
+        <v>56899232.0</v>
       </c>
       <c r="T15">
-        <v>-229524428.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="U15">
-        <v>-113000000.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="V15">
-        <v>-250494668.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="W15">
-        <v>-130000000.0</v>
-[...1 lines deleted...]
-      <c r="X15"/>
+        <v>130000000.0</v>
+      </c>
+      <c r="X15">
+        <v>130000000.0</v>
+      </c>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
-        <v>-33000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="AB15">
-        <v>-86000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="AC15">
-        <v>-86000000.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="AD15">
-        <v>-30000000.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="AE15">
-        <v>-30000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AF15">
-        <v>-76500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AG15">
-        <v>-76500000.0</v>
+        <v>76500000.0</v>
       </c>
       <c r="AH15">
-        <v>-69456909.0</v>
+        <v>76500000.0</v>
       </c>
       <c r="AI15">
-        <v>-4110116.0</v>
+        <v>69456909.0</v>
       </c>
       <c r="AJ15">
-        <v>-136000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>4110116.0</v>
+      </c>
+      <c r="AK15">
+        <v>136000000.0</v>
+      </c>
+      <c r="AL15"/>
       <c r="AM15">
-        <v>-1078753.0</v>
+        <v>47809902.0</v>
       </c>
       <c r="AN15">
-        <v>-113000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>1078753.0</v>
+      </c>
+      <c r="AO15">
+        <v>113000000.0</v>
+      </c>
+      <c r="AP15"/>
       <c r="AQ15">
-        <v>-338097.0</v>
+        <v>48386736.0</v>
       </c>
       <c r="AR15">
-        <v>-94000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>338097.0</v>
+      </c>
+      <c r="AS15">
+        <v>94000000.0</v>
+      </c>
+      <c r="AT15"/>
       <c r="AU15">
+        <v>40020955.0</v>
+      </c>
+      <c r="AV15">
         <v>6772476.0</v>
       </c>
-      <c r="AV15">
-[...5 lines deleted...]
-      </c>
+      <c r="AW15">
+        <v>71000000.0</v>
+      </c>
+      <c r="AX15"/>
       <c r="AY15">
-        <v>-2274848.0</v>
-[...1 lines deleted...]
-      <c r="AZ15"/>
+        <v>33239242.0</v>
+      </c>
+      <c r="AZ15">
+        <v>2274848.0</v>
+      </c>
       <c r="BA15"/>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
+      <c r="BB15"/>
       <c r="BC15">
-        <v>-594368.0</v>
-[...1 lines deleted...]
-      <c r="BD15"/>
+        <v>23752983.0</v>
+      </c>
+      <c r="BD15">
+        <v>594368.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
+      <c r="BR15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B16">
+        <v>674000000.0</v>
+      </c>
+      <c r="C16">
         <v>892000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>851000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>778000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>797000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>855000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>951000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3325000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>811000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>908433458.0</v>
       </c>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
       <c r="L16">
+        <v>729000000.0</v>
+      </c>
+      <c r="M16">
         <v>615199980.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>771096670.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>781509565.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>477009112.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>490594019.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>123902249.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>114338000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>666248723.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>636647657.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>79400656.0</v>
       </c>
-      <c r="V16">
-[...1 lines deleted...]
-      </c>
       <c r="W16">
+        <v>76904000.0</v>
+      </c>
+      <c r="X16">
         <v>592252325.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>644637389.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>217955511.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>212000000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>1029000000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>603450344.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>661054164.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>489607284.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>581327007.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>422784064.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>489140190.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>304779702.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>383063602.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>287538538.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>262171863.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>152538190.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>281558970.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>438980495.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>686478530.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1204671341.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>561133269.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>585489795.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>893302926.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>576342631.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>612129904.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>559420213.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1543380285.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>611477547.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1052519242.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>913745058.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>899114467.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>762938834.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>745488944.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>489426785.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>737278203.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>495930204.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>711514451.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>736431887.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>890320691.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>830574106.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>849087893.0</v>
       </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21739,293 +23212,297 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>-420000000.0</v>
+      </c>
+      <c r="C18">
         <v>612000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>523000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>307000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-242000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>213869690.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-192000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>163000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-166000000.0</v>
       </c>
-      <c r="J18">
-[...1 lines deleted...]
-      </c>
       <c r="K18">
+        <v>310689400.0</v>
+      </c>
+      <c r="L18">
         <v>133769110.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>151588967.0</v>
       </c>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
       <c r="N18">
+        <v>25813199.0</v>
+      </c>
+      <c r="O18">
         <v>526400464.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>247649572.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>12527235.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>244620599.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>128500000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>133042921.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>67500000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>478087711.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>244000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>252486065.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194500000.0</v>
       </c>
       <c r="AA18">
         <v>194500000.0</v>
       </c>
       <c r="AB18">
-        <v>81000000.0</v>
+        <v>194500000.0</v>
       </c>
       <c r="AC18">
         <v>81000000.0</v>
       </c>
       <c r="AD18">
-        <v>184500000.0</v>
+        <v>81000000.0</v>
       </c>
       <c r="AE18">
         <v>184500000.0</v>
       </c>
       <c r="AF18">
-        <v>68000000.0</v>
+        <v>184500000.0</v>
       </c>
       <c r="AG18">
         <v>68000000.0</v>
       </c>
       <c r="AH18">
+        <v>68000000.0</v>
+      </c>
+      <c r="AI18">
         <v>132914066.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>168963160.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>34694899.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5343079.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>101652269.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>179739649.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>26675042.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1133324.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>125303778.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>179122786.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>48886635.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>18409624.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3694265.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>175684044.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>90745702.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>82519598.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>27735225.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>243194097.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>101151652.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-20489703.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>133903566.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>160879511.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>50597826.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-24011845.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>195454124.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>171012849.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>60107381.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>29650128.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-7290388.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>180467017.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-36944555.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-61754084.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>36167364.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>185848898.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>22401303.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-25207296.0</v>
       </c>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-568000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-520000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-476000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-519000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1595000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-203000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-207000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-241587298.96</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-677000000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
@@ -22039,60 +23516,65 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>185</v>
+      </c>
+      <c r="B20">
+        <v>14000000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
@@ -22112,72 +23594,77 @@
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>186</v>
+      </c>
+      <c r="B21">
+        <v>517000000.0</v>
+      </c>
       <c r="C21">
+        <v>-378000000.0</v>
+      </c>
+      <c r="D21">
         <v>-244000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-126000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>444000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-88000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1319000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
@@ -22195,1849 +23682,1891 @@
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
+      <c r="BR21"/>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B22">
+        <v>63000000.0</v>
+      </c>
+      <c r="C22">
         <v>252000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>245000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-26000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>382000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>146000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-150000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>132000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>191000000.0</v>
       </c>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
       <c r="K22">
-        <v>60835771.0</v>
+        <v>389196871.0</v>
       </c>
       <c r="L22">
-        <v>471610121.0</v>
+        <v>216611100.0</v>
       </c>
       <c r="M22">
-        <v>-319448387.0</v>
+        <v>244678800.0</v>
       </c>
       <c r="N22">
+        <v>259053900.0</v>
+      </c>
+      <c r="O22">
         <v>348382692.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>240401500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>599219465.0</v>
       </c>
       <c r="Q22">
         <v>287000000.0</v>
       </c>
       <c r="R22">
+        <v>287000000.0</v>
+      </c>
+      <c r="S22">
         <v>379754985.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>185500000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>312803203.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>154000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258202197.0</v>
       </c>
       <c r="W22">
         <v>134000000.0</v>
       </c>
       <c r="X22">
-        <v>271080000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="Y22">
         <v>138500000.0</v>
       </c>
       <c r="Z22">
-        <v>72000000.0</v>
+        <v>138500000.0</v>
       </c>
       <c r="AA22">
         <v>72000000.0</v>
       </c>
       <c r="AB22">
-        <v>166000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AC22">
         <v>166000000.0</v>
       </c>
       <c r="AD22">
-        <v>-470000000.0</v>
+        <v>166000000.0</v>
       </c>
       <c r="AE22">
         <v>-470000000.0</v>
       </c>
       <c r="AF22">
-        <v>147000000.0</v>
+        <v>-470000000.0</v>
       </c>
       <c r="AG22">
         <v>147000000.0</v>
       </c>
       <c r="AH22">
+        <v>147000000.0</v>
+      </c>
+      <c r="AI22">
         <v>203750688.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>207012084.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>163786727.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>116479124.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>127994177.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>212770284.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>201982913.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>145065506.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>195806094.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>186532205.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>166423781.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>106126073.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>52333652.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>96260089.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>168024994.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>143033970.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>94264970.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>146484550.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>92232324.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>72994570.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>134283095.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>96876701.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>136067126.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>165737527.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>195048123.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>196357895.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>207550899.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>144653070.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>216526983.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>84774212.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>98001047.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>66245271.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>77788684.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>129720069.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>108789386.0</v>
       </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>-81999998.0</v>
+      </c>
+      <c r="C23">
         <v>-434978811.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-68000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1423719670.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-36000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-30000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3331537707.38</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
-        <v>-313303773.0</v>
+        <v>114265304.0</v>
       </c>
       <c r="L23">
-        <v>-51520433.0</v>
+        <v>773231.0</v>
       </c>
       <c r="M23">
-        <v>490315774.36</v>
+        <v>-2582282.0</v>
       </c>
       <c r="N23">
-        <v>-76334496.0</v>
+        <v>166818749.0</v>
       </c>
       <c r="O23">
+        <v>-64494088.0</v>
+      </c>
+      <c r="P23">
         <v>20434816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79339162.0</v>
       </c>
       <c r="Q23">
         <v>-24500000.0</v>
       </c>
       <c r="R23">
-        <v>458469849.0</v>
+        <v>-24500000.0</v>
       </c>
       <c r="S23">
+        <v>323134272.0</v>
+      </c>
+      <c r="T23">
         <v>221000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-156401602.0</v>
       </c>
       <c r="U23">
         <v>-66000000.0</v>
       </c>
       <c r="V23">
-        <v>32971378.0</v>
+        <v>-66000000.0</v>
       </c>
       <c r="W23">
+        <v>-87523290.0</v>
+      </c>
+      <c r="X23">
         <v>9000000.0</v>
       </c>
-      <c r="X23">
-[...1 lines deleted...]
-      </c>
       <c r="Y23">
+        <v>201768375.0</v>
+      </c>
+      <c r="Z23">
         <v>97000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-174500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-172500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10500000.0</v>
       </c>
       <c r="AC23">
         <v>-10500000.0</v>
       </c>
       <c r="AD23">
-        <v>-222500000.0</v>
+        <v>-10500000.0</v>
       </c>
       <c r="AE23">
         <v>-222500000.0</v>
       </c>
       <c r="AF23">
-        <v>299000000.0</v>
+        <v>-222500000.0</v>
       </c>
       <c r="AG23">
         <v>299000000.0</v>
       </c>
       <c r="AH23">
-        <v>15808234.0</v>
+        <v>299000000.0</v>
       </c>
       <c r="AI23">
-        <v>-2947152.0</v>
+        <v>21864634.0</v>
       </c>
       <c r="AJ23">
-        <v>-21017529.0</v>
+        <v>-2947154.0</v>
       </c>
       <c r="AK23">
+        <v>-21017530.0</v>
+      </c>
+      <c r="AL23">
         <v>-7480310.0</v>
       </c>
-      <c r="AL23">
-[...1 lines deleted...]
-      </c>
       <c r="AM23">
-        <v>-436103.0</v>
+        <v>14720383.0</v>
       </c>
       <c r="AN23">
+        <v>-264597.0</v>
+      </c>
+      <c r="AO23">
         <v>-4262523.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1133324.0</v>
       </c>
-      <c r="AP23">
-[...1 lines deleted...]
-      </c>
       <c r="AQ23">
-        <v>1227449.0</v>
+        <v>-7673958.0</v>
       </c>
       <c r="AR23">
-        <v>-10505486.0</v>
+        <v>1227448.0</v>
       </c>
       <c r="AS23">
+        <v>-10505487.0</v>
+      </c>
+      <c r="AT23">
         <v>-6497514.0</v>
       </c>
-      <c r="AT23">
-[...1 lines deleted...]
-      </c>
       <c r="AU23">
-        <v>-4121755.0</v>
+        <v>-3692837.0</v>
       </c>
       <c r="AV23">
-        <v>-38132464.0</v>
+        <v>127059330.0</v>
       </c>
       <c r="AW23">
+        <v>-194633172.0</v>
+      </c>
+      <c r="AX23">
         <v>-1375325.0</v>
       </c>
-      <c r="AX23">
-[...1 lines deleted...]
-      </c>
       <c r="AY23">
-        <v>-22171213.0</v>
+        <v>51268099.0</v>
       </c>
       <c r="AZ23">
-        <v>-69075311.0</v>
+        <v>-27682555.0</v>
       </c>
       <c r="BA23">
+        <v>-38504159.0</v>
+      </c>
+      <c r="BB23">
         <v>-7683638.0</v>
       </c>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
       <c r="BC23">
-        <v>-15714311.0</v>
+        <v>228968602.0</v>
       </c>
       <c r="BD23">
-        <v>-49960038.0</v>
+        <v>-184133161.0</v>
       </c>
       <c r="BE23">
+        <v>33909072.0</v>
+      </c>
+      <c r="BF23">
         <v>-13339914.0</v>
       </c>
-      <c r="BF23">
-[...1 lines deleted...]
-      </c>
       <c r="BG23">
-        <v>-1821128.0</v>
+        <v>15160138.0</v>
       </c>
       <c r="BH23">
-        <v>-11653195.0</v>
+        <v>-2491111.0</v>
       </c>
       <c r="BI23">
+        <v>6380325.0</v>
+      </c>
+      <c r="BJ23">
         <v>-2823821.0</v>
       </c>
-      <c r="BJ23">
-[...1 lines deleted...]
-      </c>
       <c r="BK23">
-        <v>-9764187.0</v>
+        <v>-15401251.0</v>
       </c>
       <c r="BL23">
-        <v>-9376077.0</v>
+        <v>3047382.0</v>
       </c>
       <c r="BM23">
+        <v>-9376078.0</v>
+      </c>
+      <c r="BN23">
         <v>-4027440.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-45700827.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-59187194.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-14029968.0</v>
       </c>
-      <c r="BQ23"/>
+      <c r="BR23"/>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B24">
+        <v>-3000000.0</v>
+      </c>
+      <c r="C24">
         <v>4000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>42000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6828952.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>15000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1000000.0</v>
       </c>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
       <c r="K24">
-        <v>-429800897.0</v>
+        <v>200529174.0</v>
       </c>
       <c r="L24">
-        <v>1981554.0</v>
+        <v>-2105450.0</v>
       </c>
       <c r="M24">
-        <v>387418391.73</v>
+        <v>1981553.0</v>
       </c>
       <c r="N24">
-        <v>5649448.64</v>
+        <v>-399875691.0</v>
       </c>
       <c r="O24">
+        <v>5649449.0</v>
+      </c>
+      <c r="P24">
         <v>7183127.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24">
+        <v>252298593.0</v>
+      </c>
+      <c r="R24">
         <v>2000000.0</v>
       </c>
-      <c r="R24">
-[...1 lines deleted...]
-      </c>
       <c r="S24">
+        <v>4055176.0</v>
+      </c>
+      <c r="T24">
         <v>3000000.0</v>
       </c>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
       <c r="U24">
+        <v>126883107.0</v>
+      </c>
+      <c r="V24">
         <v>15500000.0</v>
       </c>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
       <c r="W24">
+        <v>4817205.0</v>
+      </c>
+      <c r="X24">
         <v>-1500000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>-3000000.0</v>
       </c>
       <c r="AB24">
-        <v>-2000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="AC24">
         <v>-2000000.0</v>
       </c>
       <c r="AD24">
-        <v>-6500000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="AE24">
         <v>-6500000.0</v>
       </c>
       <c r="AF24">
-        <v>-12500000.0</v>
+        <v>-6500000.0</v>
       </c>
       <c r="AG24">
         <v>-12500000.0</v>
       </c>
       <c r="AH24">
-        <v>31071080.0</v>
+        <v>-12500000.0</v>
       </c>
       <c r="AI24">
-        <v>44259778.0</v>
+        <v>22069194.0</v>
       </c>
       <c r="AJ24">
+        <v>44259777.0</v>
+      </c>
+      <c r="AK24">
         <v>20678623.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>6411694.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
-        <v>17123178.0</v>
+        <v>-9839110.0</v>
       </c>
       <c r="AN24">
-        <v>22467502.0</v>
-[...2 lines deleted...]
-      <c r="AP24">
+        <v>18542378.0</v>
+      </c>
+      <c r="AO24">
+        <v>22467501.0</v>
+      </c>
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>45895505.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
+        <v>18115570.0</v>
+      </c>
+      <c r="AS24">
         <v>37041777.0</v>
       </c>
-      <c r="AS24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT24"/>
       <c r="AU24">
-        <v>10914349.0</v>
+        <v>48262249.0</v>
       </c>
       <c r="AV24">
-        <v>-1298096.0</v>
+        <v>18956929.0</v>
       </c>
       <c r="AW24">
+        <v>36760475.0</v>
+      </c>
+      <c r="AX24">
         <v>-8251959.0</v>
       </c>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
       <c r="AY24">
-        <v>3182810.0</v>
+        <v>59968778.0</v>
       </c>
       <c r="AZ24">
-        <v>5326352.0</v>
+        <v>32877058.0</v>
       </c>
       <c r="BA24">
+        <v>25915299.0</v>
+      </c>
+      <c r="BB24">
         <v>7683638.0</v>
       </c>
-      <c r="BB24">
-[...1 lines deleted...]
-      </c>
       <c r="BC24">
-        <v>2874210.0</v>
+        <v>78165068.0</v>
       </c>
       <c r="BD24">
-        <v>2846103.0</v>
+        <v>26360782.0</v>
       </c>
       <c r="BE24">
+        <v>10881874.0</v>
+      </c>
+      <c r="BF24">
         <v>18675880.0</v>
       </c>
-      <c r="BF24">
-[...1 lines deleted...]
-      </c>
       <c r="BG24">
-        <v>2537312.0</v>
+        <v>40523182.0</v>
       </c>
       <c r="BH24">
-        <v>1483492.0</v>
+        <v>12811434.0</v>
       </c>
       <c r="BI24">
+        <v>29979351.0</v>
+      </c>
+      <c r="BJ24">
         <v>1411911.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>29981738.0</v>
       </c>
-      <c r="BK24">
-[...1 lines deleted...]
-      </c>
       <c r="BL24">
+        <v>49281446.0</v>
+      </c>
+      <c r="BM24">
         <v>-45456499.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>4027440.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-2675915.0</v>
       </c>
-      <c r="BO24">
-[...1 lines deleted...]
-      </c>
       <c r="BP24">
-        <v>10003222.0</v>
+        <v>2437915.0</v>
       </c>
       <c r="BQ24">
+        <v>10003223.0</v>
+      </c>
+      <c r="BR24">
         <v>-21227197.0</v>
       </c>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B25">
+        <v>999999.0</v>
+      </c>
+      <c r="C25">
         <v>-124448178.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>35000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>138000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-27000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19055251.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-23000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-7000000.0</v>
       </c>
-      <c r="J25">
-[...1 lines deleted...]
-      </c>
       <c r="K25">
-        <v>247896781.0</v>
+        <v>-222062970.0</v>
       </c>
       <c r="L25">
-        <v>962045018.0</v>
+        <v>-167403734.0</v>
       </c>
       <c r="M25">
-        <v>-1942074435.0</v>
+        <v>2419542.0</v>
       </c>
       <c r="N25">
-        <v>517314887.0</v>
+        <v>-69834529.0</v>
       </c>
       <c r="O25">
+        <v>62091257.0</v>
+      </c>
+      <c r="P25">
         <v>-98037644.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
+        <v>239843534.0</v>
+      </c>
+      <c r="R25">
         <v>151000000.0</v>
       </c>
-      <c r="R25">
-[...1 lines deleted...]
-      </c>
       <c r="S25">
+        <v>-5067392.0</v>
+      </c>
+      <c r="T25">
         <v>221500000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>2249518.0</v>
+      </c>
+      <c r="V25">
         <v>89000000.0</v>
       </c>
-      <c r="V25">
-[...1 lines deleted...]
-      </c>
       <c r="W25">
+        <v>413525379.0</v>
+      </c>
+      <c r="X25">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>584241012.0</v>
       </c>
       <c r="Y25">
         <v>5500000.0</v>
       </c>
       <c r="Z25">
-        <v>-20500000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="AA25">
         <v>-20500000.0</v>
       </c>
       <c r="AB25">
-        <v>-1500000.0</v>
+        <v>-20500000.0</v>
       </c>
       <c r="AC25">
         <v>-1500000.0</v>
       </c>
       <c r="AD25">
-        <v>626000000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="AE25">
         <v>626000000.0</v>
       </c>
       <c r="AF25">
-        <v>98000000.0</v>
+        <v>626000000.0</v>
       </c>
       <c r="AG25">
         <v>98000000.0</v>
       </c>
       <c r="AH25">
-        <v>-111514785.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="AI25">
+        <v>-107445927.0</v>
+      </c>
+      <c r="AJ25">
         <v>-101095536.0</v>
       </c>
-      <c r="AJ25">
-[...1 lines deleted...]
-      </c>
       <c r="AK25">
+        <v>-97662038.0</v>
+      </c>
+      <c r="AL25">
         <v>-4274463.0</v>
       </c>
-      <c r="AL25">
-[...1 lines deleted...]
-      </c>
       <c r="AM25">
+        <v>-30223451.0</v>
+      </c>
+      <c r="AN25">
         <v>-88509111.0</v>
       </c>
-      <c r="AN25">
-[...1 lines deleted...]
-      </c>
       <c r="AO25">
+        <v>-98005972.0</v>
+      </c>
+      <c r="AP25">
         <v>-32866403.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-69054860.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-98233315.0</v>
       </c>
-      <c r="AR25">
-[...1 lines deleted...]
-      </c>
       <c r="AS25">
+        <v>-64746895.0</v>
+      </c>
+      <c r="AT25">
         <v>-57394712.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>13637193.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-18556666.0</v>
       </c>
-      <c r="AV25">
-[...1 lines deleted...]
-      </c>
       <c r="AW25">
+        <v>-40502017.0</v>
+      </c>
+      <c r="AX25">
         <v>-22005224.0</v>
       </c>
-      <c r="AX25">
-[...1 lines deleted...]
-      </c>
       <c r="AY25">
-        <v>-18074613.0</v>
+        <v>-167794338.0</v>
       </c>
       <c r="AZ25">
-        <v>-6627350.0</v>
+        <v>-126038112.0</v>
       </c>
       <c r="BA25">
+        <v>-6627351.0</v>
+      </c>
+      <c r="BB25">
         <v>-7683637.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-31835604.0</v>
       </c>
-      <c r="BC25">
-[...1 lines deleted...]
-      </c>
       <c r="BD25">
-        <v>-75118178.0</v>
+        <v>-73643703.0</v>
       </c>
       <c r="BE25">
+        <v>-93595255.0</v>
+      </c>
+      <c r="BF25">
         <v>-41353733.0</v>
       </c>
-      <c r="BF25">
-[...1 lines deleted...]
-      </c>
       <c r="BG25">
-        <v>-42093204.0</v>
+        <v>-236031582.0</v>
       </c>
       <c r="BH25">
-        <v>-148472705.0</v>
+        <v>-42093205.0</v>
       </c>
       <c r="BI25">
+        <v>-195248210.0</v>
+      </c>
+      <c r="BJ25">
         <v>-88950385.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-151910615.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-125940485.0</v>
       </c>
-      <c r="BL25">
-[...1 lines deleted...]
-      </c>
       <c r="BM25">
+        <v>-88181761.0</v>
+      </c>
+      <c r="BN25">
         <v>-100686007.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-182687833.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-123183324.0</v>
       </c>
-      <c r="BP25">
-[...1 lines deleted...]
-      </c>
       <c r="BQ25">
+        <v>-125739971.0</v>
+      </c>
+      <c r="BR25">
         <v>-112769485.0</v>
       </c>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>665891.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-390027.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-27192865.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-27000000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
-        <v>406676.0</v>
+        <v>-951196.0</v>
       </c>
       <c r="L26">
-        <v>-27741771.0</v>
+        <v>-344402.0</v>
       </c>
       <c r="M26">
-        <v>-3589291.77</v>
+        <v>2000000.0</v>
       </c>
       <c r="N26">
-        <v>-37562881.0</v>
+        <v>-27657000.0</v>
       </c>
       <c r="O26">
+        <v>-22191434.0</v>
+      </c>
+      <c r="P26">
         <v>-24249233.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28186281.0</v>
       </c>
       <c r="Q26">
         <v>-13500000.0</v>
       </c>
       <c r="R26">
-        <v>862768.55</v>
-[...4 lines deleted...]
-      </c>
+        <v>-13500000.0</v>
+      </c>
+      <c r="S26">
+        <v>-2618319.0</v>
+      </c>
+      <c r="T26"/>
       <c r="U26">
         <v>-11000000.0</v>
       </c>
       <c r="V26">
-        <v>-1029423.18</v>
-[...4 lines deleted...]
-      </c>
+        <v>-11000000.0</v>
+      </c>
+      <c r="W26">
+        <v>-1029423.0</v>
+      </c>
+      <c r="X26"/>
       <c r="Y26">
         <v>-8000000.0</v>
       </c>
       <c r="Z26">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AA26">
         <v>2000000.0</v>
       </c>
-      <c r="AA26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>-12500000.0</v>
       </c>
-      <c r="AD26"/>
+      <c r="AD26">
+        <v>-12500000.0</v>
+      </c>
       <c r="AE26"/>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
+      <c r="AF26"/>
       <c r="AG26">
         <v>-5000000.0</v>
       </c>
       <c r="AH26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AI26">
         <v>918775.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-332435.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-828590.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-11754774.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>701795.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-95464.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>209895.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-11333242.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2665085.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-53951.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-580278.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-16243786.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>687625.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1240030.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>143428.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-17879246.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-472079.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-726015.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-305890.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-19209097.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26">
+        <v>-458951.0</v>
+      </c>
+      <c r="BD26">
         <v>-234145.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>883900.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-17341888.0</v>
       </c>
-      <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B27">
+        <v>28000000.0</v>
+      </c>
+      <c r="C27">
         <v>25000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>35000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>36000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>43000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>52000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>123000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>15000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>24429392.0</v>
       </c>
-      <c r="K27">
-[...2 lines deleted...]
-      <c r="L27"/>
+      <c r="L27">
+        <v>6621300.0</v>
+      </c>
       <c r="M27">
-        <v>60660649.82</v>
-[...1 lines deleted...]
-      <c r="N27"/>
+        <v>17411600.0</v>
+      </c>
+      <c r="N27">
+        <v>15672300.0</v>
+      </c>
       <c r="O27">
+        <v>17558199.0</v>
+      </c>
+      <c r="P27">
         <v>19186360.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>15500000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27">
+        <v>23583822.0</v>
+      </c>
+      <c r="T27">
         <v>20500000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27">
         <v>14000000.0</v>
       </c>
-      <c r="V27"/>
+      <c r="V27">
+        <v>14000000.0</v>
+      </c>
       <c r="W27">
         <v>13000000.0</v>
       </c>
-      <c r="X27"/>
+      <c r="X27">
+        <v>13000000.0</v>
+      </c>
       <c r="Y27">
         <v>5500000.0</v>
       </c>
       <c r="Z27">
-        <v>8000000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="AA27">
         <v>8000000.0</v>
       </c>
       <c r="AB27">
-        <v>12500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="AC27">
         <v>12500000.0</v>
       </c>
       <c r="AD27">
-        <v>7000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="AE27">
         <v>7000000.0</v>
       </c>
       <c r="AF27">
-        <v>5000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="AG27">
         <v>5000000.0</v>
       </c>
       <c r="AH27">
+        <v>5000000.0</v>
+      </c>
+      <c r="AI27">
         <v>13503192.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4938426.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4877074.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4274463.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>-3085916.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4582989.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5456725.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5666621.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>232037.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6826739.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>11641580.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>11912110.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>13851629.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>8214638.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>-77230.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>9627286.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>10264072.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>10026613.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>7928351.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>7683638.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>8704962.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7956217.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>7052055.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>10671931.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4501415.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>10596863.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>1231437.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>1369554.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B28">
+        <v>209000000.0</v>
+      </c>
+      <c r="C28">
         <v>-624000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-470000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-355000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>151000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-279799023.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1513000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2382000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2147576046.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
-        <v>-358473150.0</v>
+        <v>-91485800.0</v>
       </c>
       <c r="L28">
-        <v>-328938152.0</v>
+        <v>-17201025.0</v>
       </c>
       <c r="M28">
-        <v>294028262.88</v>
+        <v>-303000000.0</v>
       </c>
       <c r="N28">
+        <v>-26735100.0</v>
+      </c>
+      <c r="O28">
         <v>-135180097.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-56805865.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-340323250.0</v>
       </c>
       <c r="Q28">
         <v>-163000000.0</v>
       </c>
       <c r="R28">
-        <v>389539365.0</v>
+        <v>-163000000.0</v>
       </c>
       <c r="S28">
+        <v>263616721.0</v>
+      </c>
+      <c r="T28">
         <v>183000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-385926030.0</v>
       </c>
       <c r="U28">
         <v>-190000000.0</v>
       </c>
       <c r="V28">
+        <v>-190000000.0</v>
+      </c>
+      <c r="W28">
         <v>-217523290.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-121000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>193768375.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>89000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-205500000.0</v>
       </c>
       <c r="AA28">
         <v>-205500000.0</v>
       </c>
       <c r="AB28">
-        <v>-109000000.0</v>
+        <v>-205500000.0</v>
       </c>
       <c r="AC28">
         <v>-109000000.0</v>
       </c>
       <c r="AD28">
-        <v>-252500000.0</v>
+        <v>-109000000.0</v>
       </c>
       <c r="AE28">
         <v>-252500000.0</v>
       </c>
       <c r="AF28">
-        <v>217500000.0</v>
+        <v>-252500000.0</v>
       </c>
       <c r="AG28">
         <v>217500000.0</v>
       </c>
       <c r="AH28">
-        <v>-157000000.0</v>
+        <v>217500000.0</v>
       </c>
       <c r="AI28">
+        <v>-150943600.0</v>
+      </c>
+      <c r="AJ28">
         <v>5000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-156000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>136782825.0</v>
       </c>
-      <c r="AL28">
-[...1 lines deleted...]
-      </c>
       <c r="AM28">
-        <v>-5000000.0</v>
+        <v>-143244412.0</v>
       </c>
       <c r="AN28">
+        <v>-4828492.0</v>
+      </c>
+      <c r="AO28">
         <v>-90000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>88399292.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>36000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-44000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-48000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-25990058.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-72000000.0</v>
       </c>
-      <c r="AU28">
-[...1 lines deleted...]
-      </c>
       <c r="AV28">
-        <v>594931351.0</v>
+        <v>-522431102.0</v>
       </c>
       <c r="AW28">
+        <v>438430643.0</v>
+      </c>
+      <c r="AX28">
         <v>-12377939.0</v>
       </c>
-      <c r="AX28">
-[...1 lines deleted...]
-      </c>
       <c r="AY28">
-        <v>54018580.0</v>
+        <v>-238242975.0</v>
       </c>
       <c r="AZ28">
-        <v>-146539742.0</v>
+        <v>48507239.0</v>
       </c>
       <c r="BA28">
+        <v>-115968589.0</v>
+      </c>
+      <c r="BB28">
         <v>111412765.0</v>
       </c>
-      <c r="BB28">
-[...1 lines deleted...]
-      </c>
       <c r="BC28">
-        <v>749347724.0</v>
+        <v>-679650259.0</v>
       </c>
       <c r="BD28">
-        <v>-446055904.0</v>
+        <v>580928875.0</v>
       </c>
       <c r="BE28">
+        <v>-362186794.0</v>
+      </c>
+      <c r="BF28">
         <v>-41353734.0</v>
       </c>
-      <c r="BF28">
-[...1 lines deleted...]
-      </c>
       <c r="BG28">
-        <v>-104859.0</v>
+        <v>-20944185.0</v>
       </c>
       <c r="BH28">
-        <v>-55565596.0</v>
+        <v>-774841.0</v>
       </c>
       <c r="BI28">
+        <v>-37532075.0</v>
+      </c>
+      <c r="BJ28">
         <v>35297772.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-106725259.0</v>
       </c>
-      <c r="BK28">
-[...1 lines deleted...]
-      </c>
       <c r="BL28">
+        <v>-13274577.0</v>
+      </c>
+      <c r="BM28">
         <v>-66645660.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-4027440.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-73882951.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-166660282.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-113079010.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-14593698.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B29">
+        <v>204000000.0</v>
+      </c>
+      <c r="C29">
         <v>1195000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1133000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>829000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>235000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>752857743.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>320000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>340000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>42000000.0</v>
       </c>
-      <c r="J29">
-[...1 lines deleted...]
-      </c>
       <c r="K29">
-        <v>899027900.0</v>
+        <v>728891615.0</v>
       </c>
       <c r="L29">
+        <v>332902953.0</v>
+      </c>
+      <c r="M29">
         <v>572669433.0</v>
       </c>
-      <c r="M29">
-[...1 lines deleted...]
-      </c>
       <c r="N29">
+        <v>242459700.0</v>
+      </c>
+      <c r="O29">
         <v>931999727.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>513038613.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>457244121.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>218000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>625434843.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>311500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>370692108.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>181500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>744025379.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>367500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>502036246.0</v>
       </c>
       <c r="Y29">
         <v>256000000.0</v>
       </c>
       <c r="Z29">
-        <v>359500000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="AA29">
         <v>359500000.0</v>
       </c>
       <c r="AB29">
-        <v>222000000.0</v>
+        <v>359500000.0</v>
       </c>
       <c r="AC29">
         <v>222000000.0</v>
       </c>
       <c r="AD29">
-        <v>339000000.0</v>
+        <v>222000000.0</v>
       </c>
       <c r="AE29">
         <v>339000000.0</v>
       </c>
       <c r="AF29">
-        <v>177500000.0</v>
+        <v>339000000.0</v>
       </c>
       <c r="AG29">
         <v>177500000.0</v>
       </c>
       <c r="AH29">
-        <v>247000000.0</v>
+        <v>177500000.0</v>
       </c>
       <c r="AI29">
+        <v>251068858.0</v>
+      </c>
+      <c r="AJ29">
         <v>234000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>131000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>139988672.0</v>
       </c>
-      <c r="AL29">
-[...1 lines deleted...]
-      </c>
       <c r="AM29">
+        <v>217021205.0</v>
+      </c>
+      <c r="AN29">
         <v>295140329.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>144000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>113332426.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>281000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>263000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>146000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>96379801.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>202000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>281951008.0</v>
       </c>
-      <c r="AV29">
-[...1 lines deleted...]
-      </c>
       <c r="AW29">
+        <v>168043570.0</v>
+      </c>
+      <c r="AX29">
         <v>171915830.0</v>
       </c>
-      <c r="AX29">
-[...1 lines deleted...]
-      </c>
       <c r="AY29">
-        <v>354933049.0</v>
+        <v>178595634.0</v>
       </c>
       <c r="AZ29">
+        <v>246969550.0</v>
+      </c>
+      <c r="BA29">
         <v>196087938.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>58907898.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>289016956.0</v>
       </c>
-      <c r="BC29">
-[...1 lines deleted...]
-      </c>
       <c r="BD29">
-        <v>125502452.0</v>
+        <v>177695238.0</v>
       </c>
       <c r="BE29">
+        <v>107025376.0</v>
+      </c>
+      <c r="BF29">
         <v>96047383.0</v>
       </c>
-      <c r="BF29">
-[...1 lines deleted...]
-      </c>
       <c r="BG29">
+        <v>232176947.0</v>
+      </c>
+      <c r="BH29">
         <v>254357886.0</v>
       </c>
-      <c r="BH29">
-[...1 lines deleted...]
-      </c>
       <c r="BI29">
+        <v>118266156.0</v>
+      </c>
+      <c r="BJ29">
         <v>114364781.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>147690828.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>279696246.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>20547987.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>28192082.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>91298221.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>261559775.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>123497706.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>98175787.0</v>
       </c>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B30">
+        <v>-627000000.0</v>
+      </c>
+      <c r="C30">
         <v>-579000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-568000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-520000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-476000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-472466816.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1185000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-203000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-207000000.0</v>
       </c>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
       <c r="K30">
-        <v>-227088026.26</v>
+        <v>-230073200.0</v>
       </c>
       <c r="L30">
+        <v>-225892318.0</v>
+      </c>
+      <c r="M30">
         <v>-422071244.0</v>
       </c>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
       <c r="N30">
+        <v>-214802700.0</v>
+      </c>
+      <c r="O30">
         <v>-450975230.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-290297126.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-482298594.0</v>
       </c>
       <c r="Q30">
         <v>-230000000.0</v>
       </c>
       <c r="R30">
+        <v>-230000000.0</v>
+      </c>
+      <c r="S30">
         <v>-769232579.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-376500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-251867514.0</v>
       </c>
       <c r="U30">
         <v>-126000000.0</v>
       </c>
       <c r="V30">
+        <v>-126000000.0</v>
+      </c>
+      <c r="W30">
         <v>-262407241.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-125500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-269122744.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-123500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-168000000.0</v>
       </c>
       <c r="AA30">
         <v>-168000000.0</v>
       </c>
       <c r="AB30">
-        <v>-199500000.0</v>
+        <v>-168000000.0</v>
       </c>
       <c r="AC30">
         <v>-199500000.0</v>
       </c>
       <c r="AD30">
-        <v>-402500000.0</v>
+        <v>-199500000.0</v>
       </c>
       <c r="AE30">
         <v>-402500000.0</v>
       </c>
       <c r="AF30">
-        <v>-122000000.0</v>
+        <v>-402500000.0</v>
       </c>
       <c r="AG30">
         <v>-122000000.0</v>
       </c>
       <c r="AH30">
-        <v>-147000000.0</v>
+        <v>-122000000.0</v>
       </c>
       <c r="AI30">
+        <v>-156001885.0</v>
+      </c>
+      <c r="AJ30">
         <v>-115000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-91000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-133576977.0</v>
       </c>
-      <c r="AL30">
-[...1 lines deleted...]
-      </c>
       <c r="AM30">
-        <v>-94000000.0</v>
+        <v>-108115824.0</v>
       </c>
       <c r="AN30">
+        <v>-92580800.0</v>
+      </c>
+      <c r="AO30">
         <v>-115000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-145065506.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-276000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-127000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-227000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-75804338.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-303000000.0</v>
       </c>
-      <c r="AU30">
-[...1 lines deleted...]
-      </c>
       <c r="AV30">
-        <v>-154768209.0</v>
+        <v>-95047736.0</v>
       </c>
       <c r="AW30">
+        <v>-116709638.0</v>
+      </c>
+      <c r="AX30">
         <v>-94897538.0</v>
       </c>
-      <c r="AX30">
-[...1 lines deleted...]
-      </c>
       <c r="AY30">
-        <v>-106002544.0</v>
+        <v>-175959528.0</v>
       </c>
       <c r="AZ30">
-        <v>-90951717.0</v>
+        <v>-76308296.0</v>
       </c>
       <c r="BA30">
+        <v>-70362771.0</v>
+      </c>
+      <c r="BB30">
         <v>-74275176.0</v>
       </c>
-      <c r="BB30">
-[...1 lines deleted...]
-      </c>
       <c r="BC30">
-        <v>-76994154.0</v>
+        <v>-287650299.0</v>
       </c>
       <c r="BD30">
-        <v>-71854545.0</v>
+        <v>-53507582.0</v>
       </c>
       <c r="BE30">
+        <v>-63818775.0</v>
+      </c>
+      <c r="BF30">
         <v>-105385323.0</v>
       </c>
-      <c r="BF30">
-[...1 lines deleted...]
-      </c>
       <c r="BG30">
-        <v>-81076293.0</v>
+        <v>-66486232.0</v>
       </c>
       <c r="BH30">
-        <v>-104755325.0</v>
+        <v>-70802171.0</v>
       </c>
       <c r="BI30">
+        <v>-76259466.0</v>
+      </c>
+      <c r="BJ30">
         <v>-77655098.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-124999478.0</v>
       </c>
-      <c r="BK30">
-[...1 lines deleted...]
-      </c>
       <c r="BL30">
+        <v>-49947783.0</v>
+      </c>
+      <c r="BM30">
         <v>-102949041.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-85918726.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-57806772.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-73272961.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-91093180.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-144610281.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>