--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1240,51 +1240,53 @@
       </c>
       <c r="E5">
         <v>-1129085100.0</v>
       </c>
       <c r="F5">
         <v>318746048.0</v>
       </c>
       <c r="G5">
         <v>256000000.0</v>
       </c>
       <c r="H5">
         <v>393000000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5"/>
+      <c r="U5">
+        <v>71334441.0</v>
+      </c>
       <c r="V5">
         <v>72301565.0</v>
       </c>
       <c r="W5">
         <v>-51002766.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
@@ -1849,51 +1851,53 @@
       <c r="J20">
         <v>2740120450.0</v>
       </c>
       <c r="K20">
         <v>2416810399.0</v>
       </c>
       <c r="L20">
         <v>2545208055.0</v>
       </c>
       <c r="M20">
         <v>2754268203.0</v>
       </c>
       <c r="N20">
         <v>3093153635.0</v>
       </c>
       <c r="O20">
         <v>2975639431.0</v>
       </c>
       <c r="P20">
         <v>2793078867.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20"/>
+      <c r="U20">
+        <v>2324364109.0</v>
+      </c>
       <c r="V20">
         <v>2282574644.0</v>
       </c>
       <c r="W20">
         <v>1404165736.0</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21">
         <v>1243891000.0</v>
       </c>
       <c r="C21">
         <v>1117000000.0</v>
       </c>
       <c r="D21">
         <v>218000000.0</v>
       </c>
       <c r="E21">
         <v>215730900.0</v>
       </c>
       <c r="F21">
         <v>210832025.0</v>
@@ -2233,72 +2237,72 @@
       <c r="B28">
         <v>15129894000.0</v>
       </c>
       <c r="C28">
         <v>12740000000.0</v>
       </c>
       <c r="D28">
         <v>3129000000.0</v>
       </c>
       <c r="E28">
         <v>2957661300.0</v>
       </c>
       <c r="F28">
         <v>2896692140.0</v>
       </c>
       <c r="G28">
         <v>2385000000.0</v>
       </c>
       <c r="H28">
         <v>3500000000.0</v>
       </c>
       <c r="I28">
         <v>3079431481.0</v>
       </c>
       <c r="J28">
-        <v>-635842311.0</v>
+        <v>2718157689.0</v>
       </c>
       <c r="K28">
         <v>2941458080.0</v>
       </c>
       <c r="L28">
         <v>3043808345.0</v>
       </c>
       <c r="M28">
         <v>2705403182.0</v>
       </c>
       <c r="N28">
-        <v>-617249855.0</v>
+        <v>2575365334.0</v>
       </c>
       <c r="O28">
-        <v>-591160367.0</v>
+        <v>2792964403.0</v>
       </c>
       <c r="P28">
         <v>3582399066.0</v>
       </c>
       <c r="Q28">
-        <v>4136188322.0</v>
+        <v>4136188323.0</v>
       </c>
       <c r="R28">
         <v>4372743424.0</v>
       </c>
       <c r="S28">
         <v>4433833560.0</v>
       </c>
       <c r="T28">
         <v>4962858850.0</v>
       </c>
       <c r="U28">
         <v>6443703889.0</v>
       </c>
       <c r="V28">
         <v>4874646885.0</v>
       </c>
       <c r="W28">
         <v>2794896432.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
@@ -2352,51 +2356,51 @@
       <c r="E30">
         <v>1901420400.0</v>
       </c>
       <c r="F30">
         <v>1786576594.0</v>
       </c>
       <c r="G30">
         <v>1337000000.0</v>
       </c>
       <c r="H30">
         <v>1402000000.0</v>
       </c>
       <c r="I30">
         <v>1443000000.0</v>
       </c>
       <c r="J30">
         <v>1367000000.0</v>
       </c>
       <c r="K30">
         <v>1307000000.0</v>
       </c>
       <c r="L30">
         <v>1267000000.0</v>
       </c>
       <c r="M30">
-        <v>1220000000.0</v>
+        <v>1291678489.0</v>
       </c>
       <c r="N30">
         <v>1354474259.0</v>
       </c>
       <c r="O30">
         <v>1381477021.0</v>
       </c>
       <c r="P30">
         <v>1278988635.0</v>
       </c>
       <c r="Q30">
         <v>1733282600.0</v>
       </c>
       <c r="R30">
         <v>1082294121.0</v>
       </c>
       <c r="S30">
         <v>1140758786.0</v>
       </c>
       <c r="T30">
         <v>1335591127.0</v>
       </c>
       <c r="U30">
         <v>1322219850.0</v>
       </c>
@@ -2803,51 +2807,51 @@
       <c r="E39">
         <v>551934900.0</v>
       </c>
       <c r="F39">
         <v>380696692.0</v>
       </c>
       <c r="G39">
         <v>257000000.0</v>
       </c>
       <c r="H39">
         <v>270000000.0</v>
       </c>
       <c r="I39">
         <v>490196066.0</v>
       </c>
       <c r="J39">
         <v>532129016.0</v>
       </c>
       <c r="K39">
         <v>256880359.0</v>
       </c>
       <c r="L39">
         <v>355460807.0</v>
       </c>
       <c r="M39">
-        <v>639283040.0</v>
+        <v>567604551.0</v>
       </c>
       <c r="N39">
         <v>517988389.0</v>
       </c>
       <c r="O39">
         <v>532189760.0</v>
       </c>
       <c r="P39">
         <v>464255484.0</v>
       </c>
       <c r="Q39">
         <v>4980467.0</v>
       </c>
       <c r="R39">
         <v>516651377.0</v>
       </c>
       <c r="S39">
         <v>577090702.0</v>
       </c>
       <c r="T39">
         <v>726356473.0</v>
       </c>
       <c r="U39">
         <v>482068184.0</v>
       </c>
@@ -2892,57 +2896,57 @@
       <c r="K40">
         <v>684637501.0</v>
       </c>
       <c r="L40">
         <v>643512628.0</v>
       </c>
       <c r="M40">
         <v>838145290.0</v>
       </c>
       <c r="N40">
         <v>837692953.0</v>
       </c>
       <c r="O40">
         <v>795097379.0</v>
       </c>
       <c r="P40">
         <v>763398355.0</v>
       </c>
       <c r="Q40">
         <v>796648492.0</v>
       </c>
       <c r="R40">
         <v>947045677.0</v>
       </c>
       <c r="S40">
-        <v>797672412.0</v>
+        <v>862937117.0</v>
       </c>
       <c r="T40">
-        <v>990590055.0</v>
+        <v>1059516183.0</v>
       </c>
       <c r="U40">
-        <v>900539799.0</v>
+        <v>949034155.0</v>
       </c>
       <c r="V40">
         <v>654661401.0</v>
       </c>
       <c r="W40">
         <v>523586683.0</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
@@ -3379,51 +3383,53 @@
       </c>
       <c r="F51">
         <v>3751011485.0</v>
       </c>
       <c r="G51">
         <v>3276000000.0</v>
       </c>
       <c r="H51">
         <v>3689000000.0</v>
       </c>
       <c r="I51">
         <v>3545000000.0</v>
       </c>
       <c r="J51">
         <v>3354000000.0</v>
       </c>
       <c r="K51">
         <v>3400000000.0</v>
       </c>
       <c r="L51">
         <v>3339000000.0</v>
       </c>
       <c r="M51">
         <v>3176000000.0</v>
       </c>
-      <c r="N51"/>
+      <c r="N51">
+        <v>3192615189.0</v>
+      </c>
       <c r="O51">
         <v>4290073600.0</v>
       </c>
       <c r="P51">
         <v>4677597044.0</v>
       </c>
       <c r="Q51">
         <v>4803830296.0</v>
       </c>
       <c r="R51">
         <v>5295432403.0</v>
       </c>
       <c r="S51">
         <v>5434752345.0</v>
       </c>
       <c r="T51">
         <v>5567518625.0</v>
       </c>
       <c r="U51">
         <v>6932956750.0</v>
       </c>
       <c r="V51">
         <v>5874710142.0</v>
       </c>
       <c r="W51">
@@ -3464,101 +3470,103 @@
       <c r="K52">
         <v>142000000.0</v>
       </c>
       <c r="L52">
         <v>89000000.0</v>
       </c>
       <c r="M52">
         <v>69000000.0</v>
       </c>
       <c r="N52">
         <v>69540057.0</v>
       </c>
       <c r="O52">
         <v>87014400.0</v>
       </c>
       <c r="P52">
         <v>206078672.0</v>
       </c>
       <c r="Q52">
         <v>188854900.0</v>
       </c>
       <c r="R52">
         <v>190555332.0</v>
       </c>
       <c r="S52">
-        <v>211598964.0</v>
+        <v>146334259.0</v>
       </c>
       <c r="T52">
-        <v>220123346.0</v>
+        <v>151197218.0</v>
       </c>
       <c r="U52">
-        <v>212040544.0</v>
+        <v>163546188.0</v>
       </c>
       <c r="V52">
         <v>829638778.0</v>
       </c>
       <c r="W52">
         <v>274620515.0</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53">
         <v>29000000.0</v>
       </c>
       <c r="E53"/>
       <c r="F53">
         <v>-131000000.0</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53">
         <v>4151645.0</v>
       </c>
       <c r="O53">
         <v>10003454.0</v>
       </c>
       <c r="P53">
         <v>6967253.0</v>
       </c>
       <c r="Q53">
         <v>10732400.0</v>
       </c>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53"/>
+      <c r="U53">
+        <v>17121039.0</v>
+      </c>
       <c r="V53">
         <v>19367006.0</v>
       </c>
       <c r="W53">
         <v>6089658.0</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
@@ -4631,59 +4639,65 @@
         <v>-1446000000.0</v>
       </c>
       <c r="H5">
         <v>-1011000000.0</v>
       </c>
       <c r="I5">
         <v>-999778499.0</v>
       </c>
       <c r="J5">
         <v>-880365000.0</v>
       </c>
       <c r="K5">
         <v>-847000000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>4911883200.0</v>
       </c>
       <c r="O5">
         <v>-1129085100.0</v>
       </c>
       <c r="P5">
         <v>-1233784500.0</v>
       </c>
-      <c r="Q5"/>
+      <c r="Q5">
+        <v>440000000.0</v>
+      </c>
       <c r="R5">
         <v>440000000.0</v>
       </c>
-      <c r="S5"/>
+      <c r="S5">
+        <v>318746048.0</v>
+      </c>
       <c r="T5">
         <v>319000000.0</v>
       </c>
-      <c r="U5"/>
+      <c r="U5">
+        <v>278000000.0</v>
+      </c>
       <c r="V5">
         <v>278000000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5">
         <v>256000000.0</v>
       </c>
       <c r="Y5"/>
       <c r="Z5">
         <v>218000000.0</v>
       </c>
       <c r="AA5"/>
       <c r="AB5">
         <v>393000000.0</v>
       </c>
       <c r="AC5"/>
       <c r="AD5">
         <v>375000000.0</v>
       </c>
       <c r="AE5"/>
       <c r="AF5">
         <v>383000000.0</v>
       </c>
       <c r="AG5"/>
       <c r="AH5">
@@ -5110,135 +5124,135 @@
       <c r="S10">
         <v>983899821.0</v>
       </c>
       <c r="T10">
         <v>855000000.0</v>
       </c>
       <c r="U10">
         <v>739004188.0</v>
       </c>
       <c r="V10">
         <v>621000000.0</v>
       </c>
       <c r="W10">
         <v>1095887041.0</v>
       </c>
       <c r="X10">
         <v>891000000.0</v>
       </c>
       <c r="Y10">
         <v>718663892.0</v>
       </c>
       <c r="Z10">
         <v>639000000.0</v>
       </c>
       <c r="AA10">
-        <v>211712519.0</v>
+        <v>189000000.0</v>
       </c>
       <c r="AB10">
         <v>189000000.0</v>
       </c>
       <c r="AC10">
         <v>266057236.0</v>
       </c>
       <c r="AD10">
         <v>234000000.0</v>
       </c>
       <c r="AE10">
         <v>465568519.0</v>
       </c>
       <c r="AF10">
         <v>407000000.0</v>
       </c>
       <c r="AG10">
         <v>1215169383.0</v>
       </c>
       <c r="AH10">
         <v>1051000000.0</v>
       </c>
       <c r="AI10">
         <v>635842311.0</v>
       </c>
       <c r="AJ10">
         <v>589000000.0</v>
       </c>
       <c r="AK10">
         <v>515917956.0</v>
       </c>
       <c r="AL10">
         <v>567000000.0</v>
       </c>
       <c r="AM10">
         <v>458541920.0</v>
       </c>
       <c r="AN10">
         <v>487590317.0</v>
       </c>
       <c r="AO10">
         <v>321464722.0</v>
       </c>
       <c r="AP10">
-        <v>353000000.0</v>
+        <v>361982076.0</v>
       </c>
       <c r="AQ10">
         <v>295191655.0</v>
       </c>
       <c r="AR10">
         <v>295927897.0</v>
       </c>
       <c r="AS10">
         <v>177213486.0</v>
       </c>
       <c r="AT10">
         <v>305383190.0</v>
       </c>
       <c r="AU10">
         <v>470596818.0</v>
       </c>
       <c r="AV10">
         <v>704243224.0</v>
       </c>
       <c r="AW10">
         <v>1223771453.0</v>
       </c>
       <c r="AX10">
         <v>584513822.0</v>
       </c>
       <c r="AY10">
         <v>617249855.0</v>
       </c>
       <c r="AZ10">
         <v>922989731.0</v>
       </c>
       <c r="BA10">
         <v>601061615.0</v>
       </c>
       <c r="BB10">
-        <v>642864460.0</v>
+        <v>510441692.0</v>
       </c>
       <c r="BC10">
-        <v>462159582.0</v>
+        <v>591160367.0</v>
       </c>
       <c r="BD10">
         <v>1579332571.0</v>
       </c>
       <c r="BE10">
         <v>649457519.0</v>
       </c>
       <c r="BF10">
         <v>1093872977.0</v>
       </c>
       <c r="BG10">
         <v>1095197978.0</v>
       </c>
       <c r="BH10">
         <v>939859835.0</v>
       </c>
       <c r="BI10">
         <v>802026782.0</v>
       </c>
       <c r="BJ10">
         <v>780786716.0</v>
       </c>
       <c r="BK10">
         <v>667641973.0</v>
       </c>
@@ -5433,69 +5447,69 @@
       <c r="AB12">
         <v>189000000.0</v>
       </c>
       <c r="AC12">
         <v>266057236.0</v>
       </c>
       <c r="AD12">
         <v>234000000.0</v>
       </c>
       <c r="AE12">
         <v>465568519.0</v>
       </c>
       <c r="AF12">
         <v>407000000.0</v>
       </c>
       <c r="AG12">
         <v>1215169383.0</v>
       </c>
       <c r="AH12">
         <v>1051000000.0</v>
       </c>
       <c r="AI12">
         <v>635842311.0</v>
       </c>
       <c r="AJ12">
-        <v>691582420.0</v>
+        <v>589000000.0</v>
       </c>
       <c r="AK12">
         <v>515917956.0</v>
       </c>
       <c r="AL12">
-        <v>605905171.0</v>
+        <v>567000000.0</v>
       </c>
       <c r="AM12">
         <v>458541920.0</v>
       </c>
       <c r="AN12">
-        <v>537381080.0</v>
+        <v>498603650.0</v>
       </c>
       <c r="AO12">
         <v>321464722.0</v>
       </c>
       <c r="AP12">
-        <v>400063466.0</v>
+        <v>374014721.0</v>
       </c>
       <c r="AQ12">
         <v>295191655.0</v>
       </c>
       <c r="AR12">
         <v>295927897.0</v>
       </c>
       <c r="AS12">
         <v>177213486.0</v>
       </c>
       <c r="AT12">
         <v>305383190.0</v>
       </c>
       <c r="AU12">
         <v>470596818.0</v>
       </c>
       <c r="AV12">
         <v>704243224.0</v>
       </c>
       <c r="AW12">
         <v>1223771453.0</v>
       </c>
       <c r="AX12">
         <v>584513822.0</v>
       </c>
@@ -5517,51 +5531,51 @@
       <c r="BD12">
         <v>1579332571.0</v>
       </c>
       <c r="BE12">
         <v>649457519.0</v>
       </c>
       <c r="BF12">
         <v>1093872977.0</v>
       </c>
       <c r="BG12">
         <v>1095197978.0</v>
       </c>
       <c r="BH12">
         <v>939859835.0</v>
       </c>
       <c r="BI12">
         <v>802026782.0</v>
       </c>
       <c r="BJ12">
         <v>780786716.0</v>
       </c>
       <c r="BK12">
         <v>667641973.0</v>
       </c>
       <c r="BL12">
-        <v>804055711.0</v>
+        <v>600800287.0</v>
       </c>
       <c r="BM12">
         <v>556855290.0</v>
       </c>
       <c r="BN12">
         <v>797433178.0</v>
       </c>
       <c r="BO12">
         <v>922688979.0</v>
       </c>
       <c r="BP12">
         <v>978181285.0</v>
       </c>
       <c r="BQ12">
         <v>910544923.0</v>
       </c>
       <c r="BR12">
         <v>944610281.0</v>
       </c>
     </row>
     <row r="13" spans="1:70">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
@@ -7340,153 +7354,153 @@
       </c>
       <c r="H28">
         <v>12968000000.0</v>
       </c>
       <c r="I28">
         <v>2900384500.0</v>
       </c>
       <c r="J28">
         <v>2677236300.0</v>
       </c>
       <c r="K28">
         <v>3129000000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28">
         <v>-668347497.0</v>
       </c>
       <c r="N28"/>
       <c r="O28">
         <v>2909818297.0</v>
       </c>
       <c r="P28">
         <v>3231923500.0</v>
       </c>
       <c r="Q28">
-        <v>-503494165.0</v>
+        <v>3296505835.0</v>
       </c>
       <c r="R28">
         <v>3318000000.0</v>
       </c>
       <c r="S28">
         <v>2767111664.0</v>
       </c>
       <c r="T28">
         <v>2899000000.0</v>
       </c>
       <c r="U28">
-        <v>-739004188.0</v>
+        <v>2446995812.0</v>
       </c>
       <c r="V28">
         <v>2565000000.0</v>
       </c>
       <c r="W28">
         <v>2180112959.0</v>
       </c>
       <c r="X28">
         <v>2385000000.0</v>
       </c>
       <c r="Y28">
         <v>-718663892.0</v>
       </c>
       <c r="Z28">
         <v>3264000000.0</v>
       </c>
       <c r="AA28">
-        <v>-211712519.0</v>
+        <v>3500000000.0</v>
       </c>
       <c r="AB28">
         <v>3500000000.0</v>
       </c>
       <c r="AC28">
         <v>-266057236.0</v>
       </c>
       <c r="AD28">
         <v>3764000000.0</v>
       </c>
       <c r="AE28">
         <v>3079431481.0</v>
       </c>
       <c r="AF28">
         <v>3138000000.0</v>
       </c>
       <c r="AG28">
         <v>-1215169383.0</v>
       </c>
       <c r="AH28">
         <v>2886000000.0</v>
       </c>
       <c r="AI28">
-        <v>-635842311.0</v>
+        <v>2718157689.0</v>
       </c>
       <c r="AJ28">
         <v>2871000000.0</v>
       </c>
       <c r="AK28">
         <v>3412136244.0</v>
       </c>
       <c r="AL28">
         <v>2950000000.0</v>
       </c>
       <c r="AM28">
         <v>2941458080.0</v>
       </c>
       <c r="AN28">
-        <v>2956579478.0</v>
+        <v>3378281683.0</v>
       </c>
       <c r="AO28">
         <v>3096905875.0</v>
       </c>
       <c r="AP28">
-        <v>3055000000.0</v>
+        <v>3046017924.0</v>
       </c>
       <c r="AQ28">
         <v>3043808345.0</v>
       </c>
       <c r="AR28">
-        <v>-295927897.0</v>
+        <v>2928072103.0</v>
       </c>
       <c r="AS28">
         <v>3088786514.0</v>
       </c>
       <c r="AT28">
         <v>2914616810.0</v>
       </c>
       <c r="AU28">
         <v>2705403182.0</v>
       </c>
       <c r="AV28">
         <v>2439756776.0</v>
       </c>
       <c r="AW28">
         <v>2367228547.0</v>
       </c>
       <c r="AX28">
-        <v>-584513822.0</v>
+        <v>2497384662.0</v>
       </c>
       <c r="AY28">
-        <v>-617249855.0</v>
+        <v>2575365334.0</v>
       </c>
       <c r="AZ28">
         <v>2407639291.0</v>
       </c>
       <c r="BA28">
         <v>2674895069.0</v>
       </c>
       <c r="BB28">
         <v>2873486466.0</v>
       </c>
       <c r="BC28">
         <v>2792964403.0</v>
       </c>
       <c r="BD28">
         <v>3389786983.0</v>
       </c>
       <c r="BE28">
         <v>3525807391.0</v>
       </c>
       <c r="BF28">
         <v>3701826234.0</v>
       </c>
       <c r="BG28">
         <v>3582399066.0</v>
       </c>
@@ -7785,51 +7799,51 @@
       <c r="BD30">
         <v>1893728000.0</v>
       </c>
       <c r="BE30">
         <v>1878194000.0</v>
       </c>
       <c r="BF30">
         <v>1904331000.0</v>
       </c>
       <c r="BG30">
         <v>1668122750.0</v>
       </c>
       <c r="BH30">
         <v>1886430200.0</v>
       </c>
       <c r="BI30">
         <v>2121130549.0</v>
       </c>
       <c r="BJ30">
         <v>1985320900.0</v>
       </c>
       <c r="BK30">
         <v>1733282600.0</v>
       </c>
       <c r="BL30">
-        <v>1789777200.0</v>
+        <v>1310564354.0</v>
       </c>
       <c r="BM30">
         <v>1646265600.0</v>
       </c>
       <c r="BN30"/>
       <c r="BO30">
         <v>1082294121.0</v>
       </c>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
     </row>
     <row r="31" spans="1:70">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
@@ -8312,75 +8326,75 @@
         <v>19315000000.0</v>
       </c>
       <c r="G35">
         <v>19039000000.0</v>
       </c>
       <c r="H35">
         <v>19911000000.0</v>
       </c>
       <c r="I35">
         <v>6736136000.0</v>
       </c>
       <c r="J35">
         <v>4224825300.0</v>
       </c>
       <c r="K35">
         <v>4871000000.0</v>
       </c>
       <c r="L35"/>
       <c r="M35">
         <v>4766458736.0</v>
       </c>
       <c r="N35">
         <v>-4925711700.0</v>
       </c>
       <c r="O35">
-        <v>4736780019.0</v>
+        <v>4432289400.0</v>
       </c>
       <c r="P35">
         <v>4843293000.0</v>
       </c>
       <c r="Q35">
         <v>4566963679.0</v>
       </c>
       <c r="R35">
         <v>4372000000.0</v>
       </c>
       <c r="S35">
-        <v>5081406671.0</v>
+        <v>4484427159.0</v>
       </c>
       <c r="T35">
         <v>4488000000.0</v>
       </c>
       <c r="U35">
         <v>4779131759.0</v>
       </c>
       <c r="V35">
         <v>4016000000.0</v>
       </c>
       <c r="W35">
-        <v>5260503788.0</v>
+        <v>4277000000.0</v>
       </c>
       <c r="X35">
         <v>4277000000.0</v>
       </c>
       <c r="Y35">
         <v>5589608052.0</v>
       </c>
       <c r="Z35">
         <v>4970000000.0</v>
       </c>
       <c r="AA35">
         <v>5283851599.0</v>
       </c>
       <c r="AB35">
         <v>4717000000.0</v>
       </c>
       <c r="AC35">
         <v>5237006969.0</v>
       </c>
       <c r="AD35">
         <v>4606000000.0</v>
       </c>
       <c r="AE35">
         <v>5125829329.0</v>
       </c>
@@ -8402,66 +8416,66 @@
       <c r="AK35">
         <v>4366000000.0</v>
       </c>
       <c r="AL35">
         <v>4768163797.0</v>
       </c>
       <c r="AM35">
         <v>4682175760.0</v>
       </c>
       <c r="AN35">
         <v>4538000000.0</v>
       </c>
       <c r="AO35">
         <v>4516000000.0</v>
       </c>
       <c r="AP35">
         <v>4434000000.0</v>
       </c>
       <c r="AQ35">
         <v>4759145474.0</v>
       </c>
       <c r="AR35">
         <v>4721343940.0</v>
       </c>
       <c r="AS35">
-        <v>4723075887.0</v>
+        <v>4211000000.0</v>
       </c>
       <c r="AT35">
         <v>4657635121.0</v>
       </c>
       <c r="AU35">
         <v>5215477406.0</v>
       </c>
       <c r="AV35">
-        <v>5320525834.0</v>
+        <v>4193000000.0</v>
       </c>
       <c r="AW35">
-        <v>5614068596.0</v>
+        <v>4115000000.0</v>
       </c>
       <c r="AX35">
-        <v>5581075505.0</v>
+        <v>4049494534.0</v>
       </c>
       <c r="AY35">
         <v>5627054047.0</v>
       </c>
       <c r="AZ35">
         <v>5834806428.0</v>
       </c>
       <c r="BA35">
         <v>5572179433.0</v>
       </c>
       <c r="BB35">
         <v>5393914557.0</v>
       </c>
       <c r="BC35">
         <v>5713227709.0</v>
       </c>
       <c r="BD35">
         <v>5568752327.0</v>
       </c>
       <c r="BE35">
         <v>5423539986.0</v>
       </c>
       <c r="BF35">
         <v>5932259914.0</v>
       </c>
@@ -8664,51 +8678,51 @@
       <c r="BC36">
         <v>185355011.0</v>
       </c>
       <c r="BD36">
         <v>174829228.0</v>
       </c>
       <c r="BE36">
         <v>176929278.0</v>
       </c>
       <c r="BF36">
         <v>177799567.0</v>
       </c>
       <c r="BG36">
         <v>164898434.0</v>
       </c>
       <c r="BH36">
         <v>141094889.0</v>
       </c>
       <c r="BI36">
         <v>149172235.0</v>
       </c>
       <c r="BJ36">
         <v>140549454.0</v>
       </c>
       <c r="BK36">
-        <v>51683226.0</v>
+        <v>56968247.0</v>
       </c>
       <c r="BL36">
         <v>178523479.0</v>
       </c>
       <c r="BM36">
         <v>189932079.0</v>
       </c>
       <c r="BN36">
         <v>185262254.0</v>
       </c>
       <c r="BO36">
         <v>26922266.0</v>
       </c>
       <c r="BP36">
         <v>207936741.0</v>
       </c>
       <c r="BQ36">
         <v>197822550.0</v>
       </c>
       <c r="BR36">
         <v>179104480.0</v>
       </c>
     </row>
     <row r="37" spans="1:70">
       <c r="A37" t="s">
@@ -8955,69 +8969,69 @@
       <c r="AB39">
         <v>270000000.0</v>
       </c>
       <c r="AC39">
         <v>280046902.0</v>
       </c>
       <c r="AD39">
         <v>35000000.0</v>
       </c>
       <c r="AE39">
         <v>490196066.0</v>
       </c>
       <c r="AF39">
         <v>258000000.0</v>
       </c>
       <c r="AG39">
         <v>308352296.0</v>
       </c>
       <c r="AH39">
         <v>37000000.0</v>
       </c>
       <c r="AI39">
         <v>28282616.0</v>
       </c>
       <c r="AJ39">
-        <v>17445163.0</v>
+        <v>120027583.0</v>
       </c>
       <c r="AK39">
         <v>23805312.0</v>
       </c>
       <c r="AL39">
-        <v>10254484.0</v>
+        <v>49159655.0</v>
       </c>
       <c r="AM39">
         <v>256880359.0</v>
       </c>
       <c r="AN39">
-        <v>18402959.0</v>
+        <v>57180389.0</v>
       </c>
       <c r="AO39">
         <v>27804724.0</v>
       </c>
       <c r="AP39">
-        <v>13159791.0</v>
+        <v>39208536.0</v>
       </c>
       <c r="AQ39">
         <v>100554507.0</v>
       </c>
       <c r="AR39">
         <v>28197527.0</v>
       </c>
       <c r="AS39">
         <v>23048183.0</v>
       </c>
       <c r="AT39">
         <v>129259941.0</v>
       </c>
       <c r="AU39">
         <v>186993940.0</v>
       </c>
       <c r="AV39">
         <v>23717602.0</v>
       </c>
       <c r="AW39">
         <v>18622570.0</v>
       </c>
       <c r="AX39">
         <v>17810205.0</v>
       </c>
@@ -9039,51 +9053,51 @@
       <c r="BD39">
         <v>22015249.0</v>
       </c>
       <c r="BE39">
         <v>19538596.0</v>
       </c>
       <c r="BF39">
         <v>20618642.0</v>
       </c>
       <c r="BG39">
         <v>75121369.0</v>
       </c>
       <c r="BH39">
         <v>46258452.0</v>
       </c>
       <c r="BI39">
         <v>18572673.0</v>
       </c>
       <c r="BJ39">
         <v>6885353.0</v>
       </c>
       <c r="BK39">
         <v>4980467.0</v>
       </c>
       <c r="BL39">
-        <v>25480780.0</v>
+        <v>707949050.0</v>
       </c>
       <c r="BM39">
         <v>13333757.0</v>
       </c>
       <c r="BN39">
         <v>1641853160.0</v>
       </c>
       <c r="BO39">
         <v>516651377.0</v>
       </c>
       <c r="BP39">
         <v>1710352908.0</v>
       </c>
       <c r="BQ39">
         <v>1669566194.0</v>
       </c>
       <c r="BR39">
         <v>1589386402.0</v>
       </c>
     </row>
     <row r="40" spans="1:70">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
@@ -9163,105 +9177,105 @@
       <c r="AB40">
         <v>1008000000.0</v>
       </c>
       <c r="AC40">
         <v>127225899.0</v>
       </c>
       <c r="AD40">
         <v>80000000.0</v>
       </c>
       <c r="AE40">
         <v>894973691.0</v>
       </c>
       <c r="AF40">
         <v>887000000.0</v>
       </c>
       <c r="AG40">
         <v>70989479.0</v>
       </c>
       <c r="AH40">
         <v>67000000.0</v>
       </c>
       <c r="AI40">
         <v>897209348.0</v>
       </c>
       <c r="AJ40">
-        <v>45096684.0</v>
+        <v>-271191317.0</v>
       </c>
       <c r="AK40">
-        <v>49871360.0</v>
+        <v>-237869205.0</v>
       </c>
       <c r="AL40">
-        <v>61768594.0</v>
+        <v>77486894.0</v>
       </c>
       <c r="AM40">
         <v>682136751.0</v>
       </c>
       <c r="AN40">
-        <v>35621969.0</v>
+        <v>-193392750.0</v>
       </c>
       <c r="AO40">
-        <v>36853821.0</v>
+        <v>-171864013.0</v>
       </c>
       <c r="AP40">
-        <v>44772656.0</v>
+        <v>-201210616.0</v>
       </c>
       <c r="AQ40">
-        <v>640177128.0</v>
+        <v>643512628.0</v>
       </c>
       <c r="AR40">
         <v>59150947.0</v>
       </c>
       <c r="AS40">
         <v>78605466.0</v>
       </c>
       <c r="AT40">
         <v>128257117.0</v>
       </c>
       <c r="AU40">
-        <v>826492040.0</v>
+        <v>838145290.0</v>
       </c>
       <c r="AV40">
         <v>68739418.0</v>
       </c>
       <c r="AW40">
         <v>269126280.0</v>
       </c>
       <c r="AX40">
         <v>88621809.0</v>
       </c>
       <c r="AY40">
         <v>837692953.0</v>
       </c>
       <c r="AZ40">
         <v>98389137.0</v>
       </c>
       <c r="BA40">
         <v>100217924.0</v>
       </c>
       <c r="BB40">
-        <v>68569336.0</v>
+        <v>115869404.0</v>
       </c>
       <c r="BC40">
         <v>795097379.0</v>
       </c>
       <c r="BD40">
         <v>60348481.0</v>
       </c>
       <c r="BE40">
         <v>81023941.0</v>
       </c>
       <c r="BF40">
         <v>101383350.0</v>
       </c>
       <c r="BG40">
         <v>763398355.0</v>
       </c>
       <c r="BH40">
         <v>81490737.0</v>
       </c>
       <c r="BI40">
         <v>76728194.0</v>
       </c>
       <c r="BJ40">
         <v>62124080.0</v>
       </c>
@@ -10507,141 +10521,155 @@
         <v>13595000000.0</v>
       </c>
       <c r="H51">
         <v>13919000000.0</v>
       </c>
       <c r="I51">
         <v>6004272000.0</v>
       </c>
       <c r="J51">
         <v>3428790000.0</v>
       </c>
       <c r="K51">
         <v>4129000000.0</v>
       </c>
       <c r="L51"/>
       <c r="M51">
         <v>3790000000.0</v>
       </c>
       <c r="N51"/>
       <c r="O51">
         <v>3743071200.0</v>
       </c>
       <c r="P51">
         <v>4090164000.0</v>
       </c>
-      <c r="Q51"/>
+      <c r="Q51">
+        <v>3800000000.0</v>
+      </c>
       <c r="R51">
         <v>3800000000.0</v>
       </c>
       <c r="S51">
         <v>3751011485.0</v>
       </c>
       <c r="T51">
         <v>3754000000.0</v>
       </c>
-      <c r="U51"/>
+      <c r="U51">
+        <v>3186000000.0</v>
+      </c>
       <c r="V51">
         <v>3186000000.0</v>
       </c>
       <c r="W51">
         <v>3276000000.0</v>
       </c>
       <c r="X51">
         <v>3276000000.0</v>
       </c>
-      <c r="Y51"/>
+      <c r="Y51">
+        <v>3903000000.0</v>
+      </c>
       <c r="Z51">
         <v>3903000000.0</v>
       </c>
       <c r="AA51">
         <v>3689000000.0</v>
       </c>
       <c r="AB51">
         <v>3689000000.0</v>
       </c>
-      <c r="AC51"/>
+      <c r="AC51">
+        <v>3998000000.0</v>
+      </c>
       <c r="AD51">
         <v>3998000000.0</v>
       </c>
       <c r="AE51">
         <v>3545000000.0</v>
       </c>
       <c r="AF51">
         <v>3545000000.0</v>
       </c>
-      <c r="AG51"/>
+      <c r="AG51">
+        <v>3937000000.0</v>
+      </c>
       <c r="AH51">
         <v>3937000000.0</v>
       </c>
       <c r="AI51">
         <v>3354000000.0</v>
       </c>
       <c r="AJ51">
         <v>3460000000.0</v>
       </c>
       <c r="AK51">
         <v>3928054200.0</v>
       </c>
       <c r="AL51">
         <v>3517000000.0</v>
       </c>
       <c r="AM51">
         <v>3400000000.0</v>
       </c>
       <c r="AN51">
         <v>3865872000.0</v>
       </c>
       <c r="AO51">
         <v>3418370597.0</v>
       </c>
       <c r="AP51">
         <v>3408000000.0</v>
       </c>
       <c r="AQ51">
         <v>3339000000.0</v>
       </c>
       <c r="AR51">
         <v>3224000000.0</v>
       </c>
       <c r="AS51">
         <v>3266000000.0</v>
       </c>
       <c r="AT51">
         <v>3220000000.0</v>
       </c>
       <c r="AU51">
         <v>3176000000.0</v>
       </c>
       <c r="AV51">
         <v>3144000000.0</v>
       </c>
       <c r="AW51">
         <v>3591000000.0</v>
       </c>
-      <c r="AX51"/>
-      <c r="AY51"/>
+      <c r="AX51">
+        <v>3081898484.0</v>
+      </c>
+      <c r="AY51">
+        <v>3192615189.0</v>
+      </c>
       <c r="AZ51">
         <v>3330629022.0</v>
       </c>
       <c r="BA51">
         <v>3275956684.0</v>
       </c>
       <c r="BB51">
         <v>3383928158.0</v>
       </c>
       <c r="BC51">
         <v>4290073600.0</v>
       </c>
       <c r="BD51">
         <v>4969119554.0</v>
       </c>
       <c r="BE51">
         <v>4175264910.0</v>
       </c>
       <c r="BF51">
         <v>4795699211.0</v>
       </c>
       <c r="BG51">
         <v>4677597044.0</v>
       </c>
       <c r="BH51">
@@ -10759,105 +10787,105 @@
       <c r="AB52">
         <v>188000000.0</v>
       </c>
       <c r="AC52">
         <v>605000000.0</v>
       </c>
       <c r="AD52">
         <v>605000000.0</v>
       </c>
       <c r="AE52">
         <v>170000000.0</v>
       </c>
       <c r="AF52">
         <v>170000000.0</v>
       </c>
       <c r="AG52">
         <v>188000000.0</v>
       </c>
       <c r="AH52">
         <v>188000000.0</v>
       </c>
       <c r="AI52">
         <v>678000000.0</v>
       </c>
       <c r="AJ52">
-        <v>793256200.0</v>
+        <v>671000000.0</v>
       </c>
       <c r="AK52">
         <v>229250550.0</v>
       </c>
       <c r="AL52">
-        <v>241718300.0</v>
+        <v>226000000.0</v>
       </c>
       <c r="AM52">
         <v>144500750.0</v>
       </c>
       <c r="AN52">
         <v>162951000.0</v>
       </c>
       <c r="AO52">
         <v>117760700.0</v>
       </c>
       <c r="AP52">
         <v>102559500.0</v>
       </c>
       <c r="AQ52">
-        <v>92335500.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="AR52">
         <v>86000000.0</v>
       </c>
       <c r="AS52">
         <v>93000000.0</v>
       </c>
       <c r="AT52">
         <v>71000000.0</v>
       </c>
       <c r="AU52">
-        <v>80653250.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="AV52">
         <v>48000000.0</v>
       </c>
       <c r="AW52">
         <v>559000000.0</v>
       </c>
       <c r="AX52">
         <v>64039449.0</v>
       </c>
       <c r="AY52">
         <v>69540057.0</v>
       </c>
       <c r="AZ52">
         <v>89177491.0</v>
       </c>
       <c r="BA52">
         <v>76717963.0</v>
       </c>
       <c r="BB52">
-        <v>214444700.0</v>
+        <v>167144632.0</v>
       </c>
       <c r="BC52">
         <v>87014400.0</v>
       </c>
       <c r="BD52">
         <v>869274919.0</v>
       </c>
       <c r="BE52">
         <v>88619934.0</v>
       </c>
       <c r="BF52">
         <v>246788415.0</v>
       </c>
       <c r="BG52">
         <v>206078672.0</v>
       </c>
       <c r="BH52">
         <v>221383169.0</v>
       </c>
       <c r="BI52">
         <v>204125950.0</v>
       </c>
       <c r="BJ52">
         <v>218846186.0</v>
       </c>
@@ -10910,63 +10938,69 @@
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53">
         <v>18065919.0</v>
       </c>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
-      <c r="AN53"/>
+      <c r="AN53">
+        <v>11013333.0</v>
+      </c>
       <c r="AO53"/>
-      <c r="AP53"/>
+      <c r="AP53">
+        <v>12032645.0</v>
+      </c>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53">
         <v>1000247.0</v>
       </c>
       <c r="AW53"/>
-      <c r="AX53"/>
+      <c r="AX53">
+        <v>1000616.0</v>
+      </c>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53">
         <v>10003454.0</v>
       </c>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53">
         <v>814707093.0</v>
       </c>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53">
         <v>10732400.0</v>
       </c>
       <c r="BL53">
         <v>10996344.0</v>
       </c>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
@@ -11545,69 +11579,69 @@
       <c r="AB57">
         <v>2215000000.0</v>
       </c>
       <c r="AC57">
         <v>2861820786.0</v>
       </c>
       <c r="AD57">
         <v>2517000000.0</v>
       </c>
       <c r="AE57">
         <v>2427362159.0</v>
       </c>
       <c r="AF57">
         <v>2122000000.0</v>
       </c>
       <c r="AG57">
         <v>2444213203.0</v>
       </c>
       <c r="AH57">
         <v>2114000000.0</v>
       </c>
       <c r="AI57">
         <v>3025649638.0</v>
       </c>
       <c r="AJ57">
-        <v>2956544201.0</v>
+        <v>2518000000.0</v>
       </c>
       <c r="AK57">
-        <v>2286740565.0</v>
+        <v>1999000000.0</v>
       </c>
       <c r="AL57">
         <v>2193868282.0</v>
       </c>
       <c r="AM57">
         <v>2007698456.0</v>
       </c>
       <c r="AN57">
-        <v>2108014719.0</v>
+        <v>1879000000.0</v>
       </c>
       <c r="AO57">
-        <v>2066717834.0</v>
+        <v>1858000000.0</v>
       </c>
       <c r="AP57">
-        <v>2090983272.0</v>
+        <v>1845000000.0</v>
       </c>
       <c r="AQ57">
         <v>2001836748.0</v>
       </c>
       <c r="AR57">
         <v>2082747291.0</v>
       </c>
       <c r="AS57">
         <v>2094035308.0</v>
       </c>
       <c r="AT57">
         <v>1992571174.0</v>
       </c>
       <c r="AU57">
         <v>2160854127.0</v>
       </c>
       <c r="AV57">
         <v>2245964876.0</v>
       </c>
       <c r="AW57">
         <v>3016453382.0</v>
       </c>
       <c r="AX57">
         <v>2354559207.0</v>
       </c>
@@ -11755,69 +11789,69 @@
       <c r="AB58">
         <v>6932000000.0</v>
       </c>
       <c r="AC58">
         <v>8098827756.0</v>
       </c>
       <c r="AD58">
         <v>7123000000.0</v>
       </c>
       <c r="AE58">
         <v>7553191489.0</v>
       </c>
       <c r="AF58">
         <v>6603000000.0</v>
       </c>
       <c r="AG58">
         <v>8017111804.0</v>
       </c>
       <c r="AH58">
         <v>6934000000.0</v>
       </c>
       <c r="AI58">
         <v>7613311898.0</v>
       </c>
       <c r="AJ58">
-        <v>7547524275.0</v>
+        <v>6428000000.0</v>
       </c>
       <c r="AK58">
-        <v>7281192445.0</v>
+        <v>6365000000.0</v>
       </c>
       <c r="AL58">
         <v>6962032079.0</v>
       </c>
       <c r="AM58">
         <v>6689874216.0</v>
       </c>
       <c r="AN58">
-        <v>7199111470.0</v>
+        <v>6417000000.0</v>
       </c>
       <c r="AO58">
-        <v>7090021245.0</v>
+        <v>6374000000.0</v>
       </c>
       <c r="AP58">
-        <v>7116143070.0</v>
+        <v>6279000000.0</v>
       </c>
       <c r="AQ58">
         <v>6760982222.0</v>
       </c>
       <c r="AR58">
         <v>6804091231.0</v>
       </c>
       <c r="AS58">
         <v>6817111195.0</v>
       </c>
       <c r="AT58">
         <v>6650206296.0</v>
       </c>
       <c r="AU58">
         <v>7376331533.0</v>
       </c>
       <c r="AV58">
         <v>7566490711.0</v>
       </c>
       <c r="AW58">
         <v>8630521978.0</v>
       </c>
       <c r="AX58">
         <v>7935634713.0</v>
       </c>
@@ -12591,51 +12625,51 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>139</v>
       </c>
       <c r="B5">
-        <v>2224000000.0</v>
+        <v>1799000000.0</v>
       </c>
       <c r="C5">
         <v>1330183400.0</v>
       </c>
       <c r="D5">
         <v>1269025800.0</v>
       </c>
       <c r="E5">
         <v>1607241900.0</v>
       </c>
       <c r="F5">
         <v>1084192400.0</v>
       </c>
       <c r="G5">
         <v>910000000.0</v>
       </c>
       <c r="H5">
         <v>1045000000.0</v>
       </c>
       <c r="I5">
         <v>-253946465.0</v>
       </c>
       <c r="J5">
         <v>927370011.0</v>
       </c>
@@ -12662,51 +12696,51 @@
       </c>
       <c r="R5">
         <v>336695513.0</v>
       </c>
       <c r="S5">
         <v>416237436.0</v>
       </c>
       <c r="T5">
         <v>530660700.0</v>
       </c>
       <c r="U5">
         <v>459553866.0</v>
       </c>
       <c r="V5">
         <v>109152187.0</v>
       </c>
       <c r="W5">
         <v>242285131.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>140</v>
       </c>
       <c r="B6">
-        <v>4774000000.0</v>
+        <v>4349000000.0</v>
       </c>
       <c r="C6">
         <v>2743382600.0</v>
       </c>
       <c r="D6">
         <v>1794389800.0</v>
       </c>
       <c r="E6">
         <v>2133961500.0</v>
       </c>
       <c r="F6">
         <v>1570936800.0</v>
       </c>
       <c r="G6">
         <v>1367000000.0</v>
       </c>
       <c r="H6">
         <v>1486000000.0</v>
       </c>
       <c r="I6">
         <v>225348890.0</v>
       </c>
       <c r="J6">
         <v>1407251000.0</v>
       </c>
@@ -12879,63 +12913,63 @@
       <c r="A10" t="s">
         <v>144</v>
       </c>
       <c r="B10">
         <v>959000000.0</v>
       </c>
       <c r="C10">
         <v>540568000.0</v>
       </c>
       <c r="D10">
         <v>1030800400.0</v>
       </c>
       <c r="E10">
         <v>1331741400.0</v>
       </c>
       <c r="F10">
         <v>947130800.0</v>
       </c>
       <c r="G10">
         <v>748000000.0</v>
       </c>
       <c r="H10">
         <v>677000000.0</v>
       </c>
       <c r="I10">
-        <v>-462136810.0</v>
+        <v>-404000000.0</v>
       </c>
       <c r="J10">
-        <v>691028624.0</v>
+        <v>555076838.0</v>
       </c>
       <c r="K10">
         <v>687812881.0</v>
       </c>
       <c r="L10">
-        <v>654888155.0</v>
+        <v>599000000.0</v>
       </c>
       <c r="M10">
-        <v>459652706.0</v>
+        <v>378000000.0</v>
       </c>
       <c r="N10">
         <v>405976414.0</v>
       </c>
       <c r="O10">
         <v>421879546.0</v>
       </c>
       <c r="P10">
         <v>387531592.0</v>
       </c>
       <c r="Q10">
         <v>136986301.0</v>
       </c>
       <c r="R10">
         <v>-74502836.0</v>
       </c>
       <c r="S10">
         <v>-15313082.0</v>
       </c>
       <c r="T10">
         <v>247718955.0</v>
       </c>
       <c r="U10">
         <v>-188876717.0</v>
       </c>
@@ -12950,63 +12984,63 @@
       <c r="A11" t="s">
         <v>145</v>
       </c>
       <c r="B11">
         <v>260000000.0</v>
       </c>
       <c r="C11">
         <v>232637300.0</v>
       </c>
       <c r="D11">
         <v>282609600.0</v>
       </c>
       <c r="E11">
         <v>365154900.0</v>
       </c>
       <c r="F11">
         <v>242493600.0</v>
       </c>
       <c r="G11">
         <v>201000000.0</v>
       </c>
       <c r="H11">
         <v>193000000.0</v>
       </c>
       <c r="I11">
-        <v>268817204.0</v>
+        <v>235000000.0</v>
       </c>
       <c r="J11">
-        <v>183554478.0</v>
+        <v>153000000.0</v>
       </c>
       <c r="K11">
         <v>206133524.0</v>
       </c>
       <c r="L11">
-        <v>203354251.0</v>
+        <v>186000000.0</v>
       </c>
       <c r="M11">
-        <v>153217568.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="N11">
         <v>135325471.0</v>
       </c>
       <c r="O11">
         <v>89930436.0</v>
       </c>
       <c r="P11">
         <v>104983474.0</v>
       </c>
       <c r="Q11">
         <v>59848384.0</v>
       </c>
       <c r="R11">
         <v>78801077.0</v>
       </c>
       <c r="S11">
         <v>29234067.0</v>
       </c>
       <c r="T11">
         <v>5107381.0</v>
       </c>
       <c r="U11">
         <v>13864509.0</v>
       </c>
@@ -13185,60 +13219,60 @@
       <c r="F15">
         <v>704637200.0</v>
       </c>
       <c r="G15">
         <v>545000000.0</v>
       </c>
       <c r="H15">
         <v>476000000.0</v>
       </c>
       <c r="I15">
         <v>-646000000.0</v>
       </c>
       <c r="J15">
         <v>417000000.0</v>
       </c>
       <c r="K15">
         <v>466955534.0</v>
       </c>
       <c r="L15">
         <v>400000000.0</v>
       </c>
       <c r="M15">
         <v>241000000.0</v>
       </c>
       <c r="N15">
-        <v>259603965.0</v>
+        <v>187999983.0</v>
       </c>
       <c r="O15">
         <v>317401539.0</v>
       </c>
       <c r="P15">
         <v>266995010.0</v>
       </c>
       <c r="Q15">
-        <v>66498204.0</v>
+        <v>49873119.0</v>
       </c>
       <c r="R15">
         <v>-174795117.0</v>
       </c>
       <c r="S15">
         <v>-69604922.0</v>
       </c>
       <c r="T15">
         <v>214572732.0</v>
       </c>
       <c r="U15">
         <v>-224543018.0</v>
       </c>
       <c r="V15">
         <v>-284530948.0</v>
       </c>
       <c r="W15">
         <v>-2499197.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>150</v>
       </c>
       <c r="B16">
@@ -13411,57 +13445,57 @@
       <c r="B21">
         <v>2224000000.0</v>
       </c>
       <c r="C21">
         <v>972057100.0</v>
       </c>
       <c r="D21">
         <v>1242757600.0</v>
       </c>
       <c r="E21">
         <v>1455016200.0</v>
       </c>
       <c r="F21">
         <v>1104400200.0</v>
       </c>
       <c r="G21">
         <v>891000000.0</v>
       </c>
       <c r="H21">
         <v>884000000.0</v>
       </c>
       <c r="I21">
         <v>1188515213.0</v>
       </c>
       <c r="J21">
-        <v>956162871.0</v>
+        <v>792140904.0</v>
       </c>
       <c r="K21">
         <v>857136847.0</v>
       </c>
       <c r="L21">
-        <v>777338027.0</v>
+        <v>711000000.0</v>
       </c>
       <c r="M21">
         <v>803784230.0</v>
       </c>
       <c r="N21">
         <v>887900798.0</v>
       </c>
       <c r="O21">
         <v>833179040.0</v>
       </c>
       <c r="P21">
         <v>764694446.0</v>
       </c>
       <c r="Q21">
         <v>543955313.0</v>
       </c>
       <c r="R21">
         <v>382543412.0</v>
       </c>
       <c r="S21">
         <v>392571762.0</v>
       </c>
       <c r="T21">
         <v>819417673.0</v>
       </c>
@@ -13632,102 +13666,108 @@
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>8000000.0</v>
       </c>
       <c r="H26">
         <v>8000000.0</v>
       </c>
-      <c r="I26"/>
+      <c r="I26">
+        <v>7230109.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26"/>
-      <c r="O26"/>
+      <c r="N26">
+        <v>7999999.0</v>
+      </c>
+      <c r="O26">
+        <v>3898400.0</v>
+      </c>
       <c r="P26">
         <v>3888276.0</v>
       </c>
       <c r="Q26">
         <v>3989892.0</v>
       </c>
       <c r="R26">
         <v>2865493.0</v>
       </c>
       <c r="S26">
         <v>4176295.0</v>
       </c>
       <c r="T26">
         <v>3870995.0</v>
       </c>
       <c r="U26">
         <v>2850770.0</v>
       </c>
       <c r="V26">
         <v>4501812.0</v>
       </c>
       <c r="W26">
         <v>4499469.0</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1024705687.0</v>
       </c>
       <c r="E27">
         <v>961000000.0</v>
       </c>
       <c r="F27">
         <v>823000000.0</v>
       </c>
       <c r="G27">
-        <v>725000000.0</v>
+        <v>891715044.0</v>
       </c>
       <c r="H27">
-        <v>730000000.0</v>
+        <v>817725602.0</v>
       </c>
       <c r="I27">
         <v>806451612.0</v>
       </c>
       <c r="J27">
         <v>800201550.0</v>
       </c>
       <c r="K27">
         <v>668882251.0</v>
       </c>
       <c r="L27">
         <v>702993462.0</v>
       </c>
       <c r="M27">
         <v>766087844.0</v>
       </c>
       <c r="N27">
         <v>854759866.0</v>
       </c>
       <c r="O27">
         <v>765731213.0</v>
       </c>
       <c r="P27">
         <v>715442939.0</v>
       </c>
@@ -13747,54 +13787,54 @@
         <v>19401074.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>162</v>
       </c>
       <c r="B28">
         <v>3819000000.0</v>
       </c>
       <c r="C28">
         <v>2793000000.0</v>
       </c>
       <c r="D28">
         <v>1610567622.0</v>
       </c>
       <c r="E28">
         <v>1440000000.0</v>
       </c>
       <c r="F28">
         <v>1354136000.0</v>
       </c>
       <c r="G28">
-        <v>1227000000.0</v>
+        <v>1509150841.0</v>
       </c>
       <c r="H28">
-        <v>1213000000.0</v>
+        <v>1358768706.0</v>
       </c>
       <c r="I28">
         <v>1312056737.0</v>
       </c>
       <c r="J28">
         <v>1293279266.0</v>
       </c>
       <c r="K28">
         <v>1054856758.0</v>
       </c>
       <c r="L28">
         <v>1108608663.0</v>
       </c>
       <c r="M28">
         <v>1267084974.0</v>
       </c>
       <c r="N28">
         <v>1397442624.0</v>
       </c>
       <c r="O28">
         <v>1243156029.0</v>
       </c>
       <c r="P28">
         <v>1162594776.0</v>
       </c>
@@ -13923,57 +13963,57 @@
       <c r="B31">
         <v>-1265000000.0</v>
       </c>
       <c r="C31">
         <v>-431489100.0</v>
       </c>
       <c r="D31">
         <v>-211957200.0</v>
       </c>
       <c r="E31">
         <v>-123274800.0</v>
       </c>
       <c r="F31">
         <v>-157269400.0</v>
       </c>
       <c r="G31">
         <v>-143000000.0</v>
       </c>
       <c r="H31">
         <v>-207000000.0</v>
       </c>
       <c r="I31">
         <v>-1650652024.0</v>
       </c>
       <c r="J31">
-        <v>-265134246.0</v>
+        <v>-237064066.0</v>
       </c>
       <c r="K31">
         <v>-169323966.0</v>
       </c>
       <c r="L31">
-        <v>-122449872.0</v>
+        <v>-112000000.0</v>
       </c>
       <c r="M31">
         <v>-344131523.0</v>
       </c>
       <c r="N31">
         <v>-481924383.0</v>
       </c>
       <c r="O31">
         <v>-411299494.0</v>
       </c>
       <c r="P31">
         <v>-377162853.0</v>
       </c>
       <c r="Q31">
         <v>-406969011.0</v>
       </c>
       <c r="R31">
         <v>-457046249.0</v>
       </c>
       <c r="S31">
         <v>-407884845.0</v>
       </c>
       <c r="T31">
         <v>-571698718.0</v>
       </c>
@@ -14784,63 +14824,63 @@
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" t="s">
         <v>139</v>
       </c>
       <c r="B5">
-        <v>266724670.0</v>
+        <v>270980039.0</v>
       </c>
       <c r="C5">
-        <v>462000000.0</v>
+        <v>408000000.0</v>
       </c>
       <c r="D5">
-        <v>606000000.0</v>
+        <v>540000000.0</v>
       </c>
       <c r="E5">
-        <v>552000000.0</v>
+        <v>266000000.0</v>
       </c>
       <c r="F5">
-        <v>604000000.0</v>
+        <v>585000000.0</v>
       </c>
       <c r="G5">
         <v>218157800.0</v>
       </c>
       <c r="H5">
         <v>500241700.0</v>
       </c>
       <c r="I5">
         <v>256712500.0</v>
       </c>
       <c r="J5">
         <v>296544000.0</v>
       </c>
       <c r="K5">
         <v>200181800.0</v>
       </c>
       <c r="L5">
         <v>342415800.0</v>
       </c>
       <c r="M5">
         <v>351897600.0</v>
       </c>
       <c r="N5">
         <v>400104600.0</v>
       </c>
@@ -14996,63 +15036,63 @@
       </c>
       <c r="BM5">
         <v>70439838.0</v>
       </c>
       <c r="BN5">
         <v>106055927.0</v>
       </c>
       <c r="BO5">
         <v>18933029.0</v>
       </c>
       <c r="BP5">
         <v>79405623.0</v>
       </c>
       <c r="BQ5">
         <v>120280577.0</v>
       </c>
       <c r="BR5">
         <v>118076285.0</v>
       </c>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" t="s">
         <v>140</v>
       </c>
       <c r="B6">
-        <v>899218350.0</v>
+        <v>903473719.0</v>
       </c>
       <c r="C6">
-        <v>1137000000.0</v>
+        <v>1083000000.0</v>
       </c>
       <c r="D6">
-        <v>1265000000.0</v>
+        <v>1199000000.0</v>
       </c>
       <c r="E6">
-        <v>1165000000.0</v>
+        <v>879000000.0</v>
       </c>
       <c r="F6">
-        <v>1207000000.0</v>
+        <v>1188000000.0</v>
       </c>
       <c r="G6">
         <v>789615400.0</v>
       </c>
       <c r="H6">
         <v>1006770100.0</v>
       </c>
       <c r="I6">
         <v>406072500.0</v>
       </c>
       <c r="J6">
         <v>433695600.0</v>
       </c>
       <c r="K6">
         <v>336051800.0</v>
       </c>
       <c r="L6">
         <v>490852434.0</v>
       </c>
       <c r="M6">
         <v>480953932.0</v>
       </c>
       <c r="N6">
         <v>529170600.0</v>
       </c>
@@ -15667,93 +15707,93 @@
       <c r="AA10">
         <v>110500000.0</v>
       </c>
       <c r="AB10">
         <v>110500000.0</v>
       </c>
       <c r="AC10">
         <v>228000000.0</v>
       </c>
       <c r="AD10">
         <v>228000000.0</v>
       </c>
       <c r="AE10">
         <v>-410000000.0</v>
       </c>
       <c r="AF10">
         <v>-410000000.0</v>
       </c>
       <c r="AG10">
         <v>208000000.0</v>
       </c>
       <c r="AH10">
         <v>208000000.0</v>
       </c>
       <c r="AI10">
-        <v>203750688.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="AJ10">
-        <v>199607829.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="AK10">
-        <v>155576146.0</v>
+        <v>171190983.0</v>
       </c>
       <c r="AL10">
-        <v>116479124.0</v>
+        <v>132093961.0</v>
       </c>
       <c r="AM10">
         <v>127994177.0</v>
       </c>
       <c r="AN10">
-        <v>209791778.0</v>
+        <v>187000000.0</v>
       </c>
       <c r="AO10">
-        <v>204669580.0</v>
+        <v>184000000.0</v>
       </c>
       <c r="AP10">
         <v>145065506.0</v>
       </c>
       <c r="AQ10">
-        <v>195806094.0</v>
+        <v>191000000.0</v>
       </c>
       <c r="AR10">
-        <v>185658186.0</v>
+        <v>163712622.0</v>
       </c>
       <c r="AS10">
-        <v>162632629.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="AT10">
-        <v>106126073.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="AU10">
-        <v>52333652.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="AV10">
-        <v>118008324.0</v>
+        <v>97605871.0</v>
       </c>
       <c r="AW10">
-        <v>169172419.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="AX10">
         <v>143033970.0</v>
       </c>
       <c r="AY10">
         <v>94264970.0</v>
       </c>
       <c r="AZ10">
         <v>140337619.0</v>
       </c>
       <c r="BA10">
         <v>91069941.0</v>
       </c>
       <c r="BB10">
         <v>72994570.0</v>
       </c>
       <c r="BC10">
         <v>58966607.0</v>
       </c>
       <c r="BD10">
         <v>130969042.0</v>
       </c>
       <c r="BE10">
         <v>103811923.0</v>
       </c>
@@ -15879,93 +15919,93 @@
       <c r="AA11">
         <v>37500000.0</v>
       </c>
       <c r="AB11">
         <v>37500000.0</v>
       </c>
       <c r="AC11">
         <v>59000000.0</v>
       </c>
       <c r="AD11">
         <v>59000000.0</v>
       </c>
       <c r="AE11">
         <v>57000000.0</v>
       </c>
       <c r="AF11">
         <v>57000000.0</v>
       </c>
       <c r="AG11">
         <v>60500000.0</v>
       </c>
       <c r="AH11">
         <v>60500000.0</v>
       </c>
       <c r="AI11">
-        <v>52048143.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="AJ11">
-        <v>49314875.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="AK11">
-        <v>38894036.0</v>
+        <v>32814566.0</v>
       </c>
       <c r="AL11">
-        <v>38470169.0</v>
+        <v>35806950.0</v>
       </c>
       <c r="AM11">
         <v>41216992.0</v>
       </c>
       <c r="AN11">
-        <v>56094058.0</v>
+        <v>49714209.0</v>
       </c>
       <c r="AO11">
-        <v>65627746.0</v>
+        <v>59950881.0</v>
       </c>
       <c r="AP11">
         <v>43066322.0</v>
       </c>
       <c r="AQ11">
-        <v>61578909.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="AR11">
-        <v>59635659.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="AS11">
-        <v>49350591.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="AT11">
-        <v>31404654.0</v>
+        <v>30014187.0</v>
       </c>
       <c r="AU11">
-        <v>22520177.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AV11">
-        <v>22840320.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="AW11">
-        <v>62757510.0</v>
+        <v>46000000.0</v>
       </c>
       <c r="AX11">
         <v>52262412.0</v>
       </c>
       <c r="AY11">
         <v>7132453.0</v>
       </c>
       <c r="AZ11">
         <v>60723008.0</v>
       </c>
       <c r="BA11">
         <v>33825978.0</v>
       </c>
       <c r="BB11">
         <v>30734555.0</v>
       </c>
       <c r="BC11">
         <v>-31935046.0</v>
       </c>
       <c r="BD11">
         <v>30816245.0</v>
       </c>
       <c r="BE11">
         <v>37979971.0</v>
       </c>
@@ -16073,51 +16113,51 @@
       <c r="Y12">
         <v>64589458.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12">
         <v>44261803.0</v>
       </c>
       <c r="AJ12">
         <v>40853526.0</v>
       </c>
       <c r="AK12">
         <v>77788073.0</v>
       </c>
       <c r="AL12">
         <v>42769412.0</v>
       </c>
       <c r="AM12">
-        <v>34085283.0</v>
+        <v>54725249.0</v>
       </c>
       <c r="AN12">
         <v>40765651.0</v>
       </c>
       <c r="AO12">
         <v>62290742.0</v>
       </c>
       <c r="AP12">
         <v>37834865.0</v>
       </c>
       <c r="AQ12">
         <v>36162626.0</v>
       </c>
       <c r="AR12">
         <v>47258447.0</v>
       </c>
       <c r="AS12">
         <v>38134547.0</v>
       </c>
       <c r="AT12">
         <v>45538767.0</v>
       </c>
       <c r="AU12">
         <v>38593749.0</v>
       </c>
@@ -16154,51 +16194,51 @@
       <c r="BF12">
         <v>64943668.0</v>
       </c>
       <c r="BG12">
         <v>71267479.0</v>
       </c>
       <c r="BH12">
         <v>69144787.0</v>
       </c>
       <c r="BI12">
         <v>66572869.0</v>
       </c>
       <c r="BJ12">
         <v>64680052.0</v>
       </c>
       <c r="BK12">
         <v>71584360.0</v>
       </c>
       <c r="BL12">
         <v>64347698.0</v>
       </c>
       <c r="BM12">
         <v>75544175.0</v>
       </c>
       <c r="BN12">
-        <v>107398407.0</v>
+        <v>71803086.0</v>
       </c>
       <c r="BO12">
         <v>49118617.0</v>
       </c>
       <c r="BP12">
         <v>119203777.0</v>
       </c>
       <c r="BQ12">
         <v>92097698.0</v>
       </c>
       <c r="BR12">
         <v>88888888.0</v>
       </c>
     </row>
     <row r="13" spans="1:70">
       <c r="A13" t="s">
         <v>147</v>
       </c>
       <c r="B13">
         <v>32000000.0</v>
       </c>
       <c r="C13">
         <v>203000000.0</v>
       </c>
       <c r="D13">
@@ -16465,129 +16505,129 @@
       <c r="AA15">
         <v>72000000.0</v>
       </c>
       <c r="AB15">
         <v>72000000.0</v>
       </c>
       <c r="AC15">
         <v>166000000.0</v>
       </c>
       <c r="AD15">
         <v>166000000.0</v>
       </c>
       <c r="AE15">
         <v>-470000000.0</v>
       </c>
       <c r="AF15">
         <v>-470000000.0</v>
       </c>
       <c r="AG15">
         <v>147000000.0</v>
       </c>
       <c r="AH15">
         <v>147000000.0</v>
       </c>
       <c r="AI15">
-        <v>76787964.0</v>
+        <v>243210303.0</v>
       </c>
       <c r="AJ15">
         <v>124000000.0</v>
       </c>
       <c r="AK15">
-        <v>43125147.0</v>
+        <v>209547486.0</v>
       </c>
       <c r="AL15">
-        <v>6664550.0</v>
+        <v>173086889.0</v>
       </c>
       <c r="AM15">
         <v>99000000.0</v>
       </c>
       <c r="AN15">
         <v>132000000.0</v>
       </c>
       <c r="AO15">
         <v>122000000.0</v>
       </c>
       <c r="AP15">
-        <v>87311230.0</v>
+        <v>101999184.0</v>
       </c>
       <c r="AQ15">
         <v>123000000.0</v>
       </c>
       <c r="AR15">
         <v>108000000.0</v>
       </c>
       <c r="AS15">
         <v>98000000.0</v>
       </c>
       <c r="AT15">
         <v>71000000.0</v>
       </c>
       <c r="AU15">
         <v>26000000.0</v>
       </c>
       <c r="AV15">
         <v>73000000.0</v>
       </c>
       <c r="AW15">
         <v>77000000.0</v>
       </c>
       <c r="AX15">
-        <v>89396231.0</v>
+        <v>64658939.0</v>
       </c>
       <c r="AY15">
         <v>86880741.0</v>
       </c>
       <c r="AZ15">
-        <v>74217010.0</v>
+        <v>53910480.0</v>
       </c>
       <c r="BA15">
         <v>53340965.0</v>
       </c>
       <c r="BB15">
-        <v>42260014.0</v>
+        <v>45165249.0</v>
       </c>
       <c r="BC15">
-        <v>86626165.0</v>
+        <v>57073684.0</v>
       </c>
       <c r="BD15">
         <v>93732746.0</v>
       </c>
       <c r="BE15">
-        <v>65831951.0</v>
+        <v>59671125.0</v>
       </c>
       <c r="BF15">
         <v>77371503.0</v>
       </c>
       <c r="BG15">
-        <v>105371714.0</v>
+        <v>89858996.0</v>
       </c>
       <c r="BH15">
-        <v>67908947.0</v>
+        <v>52382414.0</v>
       </c>
       <c r="BI15">
-        <v>51886452.0</v>
+        <v>34776871.0</v>
       </c>
       <c r="BJ15">
         <v>48004969.0</v>
       </c>
       <c r="BK15">
         <v>67861010.0</v>
       </c>
       <c r="BL15">
         <v>44940259.0</v>
       </c>
       <c r="BM15">
         <v>-26165864.0</v>
       </c>
       <c r="BN15">
         <v>-20137201.0</v>
       </c>
       <c r="BO15">
         <v>-129400476.0</v>
       </c>
       <c r="BP15">
         <v>-66439592.0</v>
       </c>
       <c r="BQ15">
         <v>10431353.0</v>
       </c>
@@ -17103,93 +17143,93 @@
       <c r="AA21">
         <v>163000000.0</v>
       </c>
       <c r="AB21">
         <v>163000000.0</v>
       </c>
       <c r="AC21">
         <v>279000000.0</v>
       </c>
       <c r="AD21">
         <v>279000000.0</v>
       </c>
       <c r="AE21">
         <v>270500000.0</v>
       </c>
       <c r="AF21">
         <v>270500000.0</v>
       </c>
       <c r="AG21">
         <v>249000000.0</v>
       </c>
       <c r="AH21">
         <v>249000000.0</v>
       </c>
       <c r="AI21">
-        <v>282192906.0</v>
+        <v>223000000.0</v>
       </c>
       <c r="AJ21">
-        <v>253619359.0</v>
+        <v>216000000.0</v>
       </c>
       <c r="AK21">
-        <v>217349028.0</v>
+        <v>240823148.0</v>
       </c>
       <c r="AL21">
-        <v>179527458.0</v>
+        <v>203001578.0</v>
       </c>
       <c r="AM21">
         <v>173911214.0</v>
       </c>
       <c r="AN21">
-        <v>245691976.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="AO21">
-        <v>234702617.0</v>
+        <v>211000000.0</v>
       </c>
       <c r="AP21">
         <v>202865043.0</v>
       </c>
       <c r="AQ21">
-        <v>218113065.0</v>
+        <v>214000000.0</v>
       </c>
       <c r="AR21">
-        <v>219414220.0</v>
+        <v>200423937.0</v>
       </c>
       <c r="AS21">
-        <v>197402364.0</v>
+        <v>176000000.0</v>
       </c>
       <c r="AT21">
-        <v>137530727.0</v>
+        <v>127000000.0</v>
       </c>
       <c r="AU21">
         <v>123650234.0</v>
       </c>
       <c r="AV21">
-        <v>230941021.0</v>
+        <v>206756523.0</v>
       </c>
       <c r="AW21">
-        <v>264672978.0</v>
+        <v>194000000.0</v>
       </c>
       <c r="AX21">
         <v>220052262.0</v>
       </c>
       <c r="AY21">
         <v>253682708.0</v>
       </c>
       <c r="AZ21">
         <v>263133037.0</v>
       </c>
       <c r="BA21">
         <v>192547876.0</v>
       </c>
       <c r="BB21">
         <v>161356418.0</v>
       </c>
       <c r="BC21">
         <v>178487813.0</v>
       </c>
       <c r="BD21">
         <v>231121839.0</v>
       </c>
       <c r="BE21">
         <v>196229854.0</v>
       </c>
@@ -17419,51 +17459,51 @@
       <c r="AK23">
         <v>2189505473.0</v>
       </c>
       <c r="AL23">
         <v>2095555626.0</v>
       </c>
       <c r="AM23">
         <v>1564569316.0</v>
       </c>
       <c r="AN23">
         <v>2054164422.0</v>
       </c>
       <c r="AO23">
         <v>2044471140.0</v>
       </c>
       <c r="AP23">
         <v>2064916813.0</v>
       </c>
       <c r="AQ23">
         <v>1873765532.0</v>
       </c>
       <c r="AR23">
         <v>2057992866.0</v>
       </c>
       <c r="AS23">
-        <v>2083940869.0</v>
+        <v>1858000000.0</v>
       </c>
       <c r="AT23">
         <v>1987156579.0</v>
       </c>
       <c r="AU23">
         <v>2123660822.0</v>
       </c>
       <c r="AV23">
         <v>2341132879.0</v>
       </c>
       <c r="AW23">
         <v>2484378837.0</v>
       </c>
       <c r="AX23">
         <v>2437078806.0</v>
       </c>
       <c r="AY23">
         <v>2740070324.0</v>
       </c>
       <c r="AZ23">
         <v>2457257748.0</v>
       </c>
       <c r="BA23">
         <v>2434169442.0</v>
       </c>
@@ -18567,93 +18607,93 @@
       <c r="AA31">
         <v>-52500000.0</v>
       </c>
       <c r="AB31">
         <v>-52500000.0</v>
       </c>
       <c r="AC31">
         <v>-51000000.0</v>
       </c>
       <c r="AD31">
         <v>-51000000.0</v>
       </c>
       <c r="AE31">
         <v>-680500000.0</v>
       </c>
       <c r="AF31">
         <v>-680500000.0</v>
       </c>
       <c r="AG31">
         <v>-41000000.0</v>
       </c>
       <c r="AH31">
         <v>-41000000.0</v>
       </c>
       <c r="AI31">
-        <v>-78442218.0</v>
+        <v>-62000000.0</v>
       </c>
       <c r="AJ31">
-        <v>-54011530.0</v>
+        <v>-46000000.0</v>
       </c>
       <c r="AK31">
-        <v>-61772881.0</v>
+        <v>-69632165.0</v>
       </c>
       <c r="AL31">
-        <v>-63048333.0</v>
+        <v>-70907617.0</v>
       </c>
       <c r="AM31">
         <v>-45917037.0</v>
       </c>
       <c r="AN31">
-        <v>-35900197.0</v>
+        <v>-32000000.0</v>
       </c>
       <c r="AO31">
-        <v>-30033036.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="AP31">
         <v>-57799537.0</v>
       </c>
       <c r="AQ31">
-        <v>-22306971.0</v>
+        <v>-23000000.0</v>
       </c>
       <c r="AR31">
-        <v>-33756033.0</v>
+        <v>-36711315.0</v>
       </c>
       <c r="AS31">
-        <v>-37863388.0</v>
+        <v>-31000000.0</v>
       </c>
       <c r="AT31">
-        <v>-31404654.0</v>
+        <v>-29000000.0</v>
       </c>
       <c r="AU31">
         <v>-71316581.0</v>
       </c>
       <c r="AV31">
-        <v>-112932697.0</v>
+        <v>-109150652.0</v>
       </c>
       <c r="AW31">
-        <v>-95500559.0</v>
+        <v>-70000000.0</v>
       </c>
       <c r="AX31">
         <v>-77018291.0</v>
       </c>
       <c r="AY31">
         <v>-159417737.0</v>
       </c>
       <c r="AZ31">
         <v>-122795417.0</v>
       </c>
       <c r="BA31">
         <v>-101477935.0</v>
       </c>
       <c r="BB31">
         <v>-88361848.0</v>
       </c>
       <c r="BC31">
         <v>-119521205.0</v>
       </c>
       <c r="BD31">
         <v>-100152797.0</v>
       </c>
       <c r="BE31">
         <v>-92417931.0</v>
       </c>
@@ -18809,51 +18849,51 @@
       <c r="AK32">
         <v>2406854501.0</v>
       </c>
       <c r="AL32">
         <v>2275083084.0</v>
       </c>
       <c r="AM32">
         <v>1738480531.0</v>
       </c>
       <c r="AN32">
         <v>2299856399.0</v>
       </c>
       <c r="AO32">
         <v>2279173757.0</v>
       </c>
       <c r="AP32">
         <v>2267781857.0</v>
       </c>
       <c r="AQ32">
         <v>2091878598.0</v>
       </c>
       <c r="AR32">
         <v>2277407086.0</v>
       </c>
       <c r="AS32">
-        <v>2281343233.0</v>
+        <v>2034000000.0</v>
       </c>
       <c r="AT32">
         <v>2124687307.0</v>
       </c>
       <c r="AU32">
         <v>2247311057.0</v>
       </c>
       <c r="AV32">
         <v>2572073901.0</v>
       </c>
       <c r="AW32">
         <v>2749051815.0</v>
       </c>
       <c r="AX32">
         <v>2657131068.0</v>
       </c>
       <c r="AY32">
         <v>2993753032.0</v>
       </c>
       <c r="AZ32">
         <v>2720390786.0</v>
       </c>
       <c r="BA32">
         <v>2626717318.0</v>
       </c>
@@ -19017,51 +19057,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>167</v>
       </c>
       <c r="B2">
-        <v>854737984.0</v>
+        <v>855000000.0</v>
       </c>
       <c r="C2">
         <v>1000000000.0</v>
       </c>
       <c r="D2">
         <v>841000000.0</v>
       </c>
       <c r="E2">
         <v>985000000.0</v>
       </c>
       <c r="F2">
         <v>94213350.0</v>
       </c>
       <c r="G2">
         <v>211551707.0</v>
       </c>
       <c r="H2">
         <v>436867102.0</v>
       </c>
       <c r="I2">
         <v>575383207.0</v>
       </c>
       <c r="J2">
         <v>482280394.0</v>
       </c>
@@ -19086,51 +19126,51 @@
       <c r="Q2">
         <v>630402979.0</v>
       </c>
       <c r="R2">
         <v>873975585.0</v>
       </c>
       <c r="S2">
         <v>381434975.0</v>
       </c>
       <c r="T2">
         <v>339823873.0</v>
       </c>
       <c r="U2">
         <v>153722498.0</v>
       </c>
       <c r="V2">
         <v>252834313.0</v>
       </c>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>168</v>
       </c>
       <c r="B3">
-        <v>2191328259</v>
+        <v>2192000000</v>
       </c>
       <c r="C3">
         <v>1466000000</v>
       </c>
       <c r="D3">
         <v>929000000</v>
       </c>
       <c r="E3">
         <v>930000000</v>
       </c>
       <c r="F3">
         <v>702096662</v>
       </c>
       <c r="G3">
         <v>632195217</v>
       </c>
       <c r="H3">
         <v>707948740</v>
       </c>
       <c r="I3">
         <v>632578357</v>
       </c>
       <c r="J3">
         <v>549463732</v>
       </c>
@@ -19211,51 +19251,51 @@
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
-        <v>36988661.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="C6">
         <v>-145000000.0</v>
       </c>
       <c r="D6">
         <v>159000000.0</v>
       </c>
       <c r="E6">
         <v>-144000000.0</v>
       </c>
       <c r="F6">
         <v>35427450.0</v>
       </c>
       <c r="G6">
         <v>865886057.0</v>
       </c>
       <c r="H6">
         <v>-244197508.0</v>
       </c>
       <c r="I6">
         <v>-129261038.0</v>
       </c>
       <c r="J6">
         <v>121169949.0</v>
       </c>
@@ -19280,51 +19320,51 @@
       <c r="Q6">
         <v>-140976193.0</v>
       </c>
       <c r="R6">
         <v>-137543698.0</v>
       </c>
       <c r="S6">
         <v>428766322.0</v>
       </c>
       <c r="T6">
         <v>85917156.0</v>
       </c>
       <c r="U6">
         <v>152286555.0</v>
       </c>
       <c r="V6">
         <v>1000063257.0</v>
       </c>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>172</v>
       </c>
       <c r="B7">
-        <v>70978241.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="C7">
         <v>-349000000.0</v>
       </c>
       <c r="D7">
         <v>159000000.0</v>
       </c>
       <c r="E7">
         <v>-317000000.0</v>
       </c>
       <c r="F7">
         <v>-126471958.0</v>
       </c>
       <c r="G7">
         <v>116845419.0</v>
       </c>
       <c r="H7">
         <v>53768258.0</v>
       </c>
       <c r="I7">
         <v>-106382978.0</v>
       </c>
       <c r="J7">
         <v>-131967272.0</v>
       </c>
@@ -19378,51 +19418,51 @@
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>174</v>
       </c>
       <c r="B9">
-        <v>163949742.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="C9">
         <v>-144000000.0</v>
       </c>
       <c r="D9">
         <v>245000000.0</v>
       </c>
       <c r="E9">
         <v>-91000000.0</v>
       </c>
       <c r="F9">
         <v>-581534613.0</v>
       </c>
       <c r="G9">
         <v>27058939.0</v>
       </c>
       <c r="H9">
         <v>58248947.0</v>
       </c>
       <c r="I9">
         <v>-113246396.0</v>
       </c>
       <c r="J9">
         <v>-163159536.0</v>
       </c>
@@ -19449,51 +19489,51 @@
       </c>
       <c r="R9">
         <v>159034901.0</v>
       </c>
       <c r="S9">
         <v>189325389.0</v>
       </c>
       <c r="T9">
         <v>-76377447.0</v>
       </c>
       <c r="U9">
         <v>-87684937.0</v>
       </c>
       <c r="V9">
         <v>93643375.0</v>
       </c>
       <c r="W9">
         <v>-34363742.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>175</v>
       </c>
       <c r="B10">
-        <v>34989274.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C10">
         <v>62000000.0</v>
       </c>
       <c r="D10">
         <v>220000000.0</v>
       </c>
       <c r="E10">
         <v>-209000000.0</v>
       </c>
       <c r="F10">
         <v>-290767306.0</v>
       </c>
       <c r="G10">
         <v>17219325.0</v>
       </c>
       <c r="H10">
         <v>44806882.0</v>
       </c>
       <c r="I10">
         <v>-96087851.0</v>
       </c>
       <c r="J10">
         <v>-134366677.0</v>
       </c>
@@ -19601,51 +19641,51 @@
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>179</v>
       </c>
       <c r="B14">
-        <v>2549218549.0</v>
+        <v>2550000000.0</v>
       </c>
       <c r="C14">
         <v>1464000000.0</v>
       </c>
       <c r="D14">
         <v>580000000.0</v>
       </c>
       <c r="E14">
         <v>564000000.0</v>
       </c>
       <c r="F14">
         <v>653635449.0</v>
       </c>
       <c r="G14">
         <v>685083144.0</v>
       </c>
       <c r="H14">
         <v>606013083.0</v>
       </c>
       <c r="I14">
         <v>479295355.0</v>
       </c>
       <c r="J14">
         <v>479880989.0</v>
       </c>
@@ -19672,51 +19712,51 @@
       </c>
       <c r="R14">
         <v>575964238.0</v>
       </c>
       <c r="S14">
         <v>542918395.0</v>
       </c>
       <c r="T14">
         <v>586888185.0</v>
       </c>
       <c r="U14">
         <v>527912470.0</v>
       </c>
       <c r="V14">
         <v>262734075.0</v>
       </c>
       <c r="W14">
         <v>247612488.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>180</v>
       </c>
       <c r="B15">
-        <v>899724194.0</v>
+        <v>900000000.0</v>
       </c>
       <c r="C15">
         <v>650000000.0</v>
       </c>
       <c r="D15">
         <v>391000000.0</v>
       </c>
       <c r="E15">
         <v>349000000.0</v>
       </c>
       <c r="F15">
         <v>356958238.0</v>
       </c>
       <c r="G15">
         <v>319787464.0</v>
       </c>
       <c r="H15">
         <v>266600949.0</v>
       </c>
       <c r="I15">
         <v>243651338.0</v>
       </c>
       <c r="J15">
         <v>229143172.0</v>
       </c>
@@ -19729,51 +19769,51 @@
       <c r="M15">
         <v>130113332.0</v>
       </c>
       <c r="N15">
         <v>96661051.0</v>
       </c>
       <c r="O15">
         <v>66125320.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>97446891.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>181</v>
       </c>
       <c r="B16">
-        <v>891726645.0</v>
+        <v>892000000.0</v>
       </c>
       <c r="C16">
         <v>855000000.0</v>
       </c>
       <c r="D16">
         <v>1000000000.0</v>
       </c>
       <c r="E16">
         <v>841000000.0</v>
       </c>
       <c r="F16">
         <v>129640800.0</v>
       </c>
       <c r="G16">
         <v>1077437764.0</v>
       </c>
       <c r="H16">
         <v>192669594.0</v>
       </c>
       <c r="I16">
         <v>446122168.0</v>
       </c>
       <c r="J16">
         <v>603450344.0</v>
       </c>
@@ -19827,51 +19867,51 @@
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>183</v>
       </c>
       <c r="B18">
-        <v>1199632258.0</v>
+        <v>1200000000.0</v>
       </c>
       <c r="C18">
         <v>17000000.0</v>
       </c>
       <c r="D18">
         <v>630000000.0</v>
       </c>
       <c r="E18">
         <v>503000000.0</v>
       </c>
       <c r="F18">
         <v>468064450.0</v>
       </c>
       <c r="G18">
         <v>901554659.0</v>
       </c>
       <c r="H18">
         <v>594811363.0</v>
       </c>
       <c r="I18">
         <v>549073438.0</v>
       </c>
       <c r="J18">
         <v>341915205.0</v>
       </c>
@@ -20005,51 +20045,51 @@
         <v>354385090.92</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>149</v>
       </c>
       <c r="B22">
-        <v>698785790.0</v>
+        <v>699000000.0</v>
       </c>
       <c r="C22">
         <v>319000000.0</v>
       </c>
       <c r="D22">
         <v>826000000.0</v>
       </c>
       <c r="E22">
         <v>1035000000.0</v>
       </c>
       <c r="F22">
         <v>802565046.0</v>
       </c>
       <c r="G22">
         <v>920003935.0</v>
       </c>
       <c r="H22">
         <v>758356483.0</v>
       </c>
       <c r="I22">
         <v>-462136810.0</v>
       </c>
       <c r="J22">
         <v>691028624.0</v>
       </c>
@@ -20076,51 +20116,51 @@
       </c>
       <c r="R22">
         <v>382543412.0</v>
       </c>
       <c r="S22">
         <v>392571762.0</v>
       </c>
       <c r="T22">
         <v>819417673.0</v>
       </c>
       <c r="U22">
         <v>303869656.0</v>
       </c>
       <c r="V22">
         <v>-325083976.0</v>
       </c>
       <c r="W22">
         <v>-40735555.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>187</v>
       </c>
       <c r="B23">
-        <v>-464857500.0</v>
+        <v>-94000000.0</v>
       </c>
       <c r="C23">
         <v>-83000000.0</v>
       </c>
       <c r="D23">
         <v>-3000000.0</v>
       </c>
       <c r="E23">
         <v>-1000000.0</v>
       </c>
       <c r="F23">
         <v>-93376492.0</v>
       </c>
       <c r="G23">
         <v>-19679228.0</v>
       </c>
       <c r="H23">
         <v>-119858410.0</v>
       </c>
       <c r="I23">
         <v>-16014641.0</v>
       </c>
       <c r="J23">
         <v>-32391966.0</v>
       </c>
@@ -20147,51 +20187,51 @@
       </c>
       <c r="R23">
         <v>-118917989.0</v>
       </c>
       <c r="S23">
         <v>-26449870.0</v>
       </c>
       <c r="T23">
         <v>-208705730.0</v>
       </c>
       <c r="U23">
         <v>-32884161.0</v>
       </c>
       <c r="V23">
         <v>-6452737.0</v>
       </c>
       <c r="W23">
         <v>-5214963.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>188</v>
       </c>
       <c r="B24">
-        <v>42986822.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="C24">
         <v>72000000.0</v>
       </c>
       <c r="D24">
         <v>31000000.0</v>
       </c>
       <c r="E24">
         <v>18000000.0</v>
       </c>
       <c r="F24">
         <v>5909904.0</v>
       </c>
       <c r="G24">
         <v>-3689855.0</v>
       </c>
       <c r="H24">
         <v>-11201720.0</v>
       </c>
       <c r="I24">
         <v>-14870738.0</v>
       </c>
       <c r="J24">
         <v>4798809.0</v>
       </c>
@@ -20210,59 +20250,59 @@
       <c r="O24">
         <v>22482609.0</v>
       </c>
       <c r="P24">
         <v>32402307.0</v>
       </c>
       <c r="Q24">
         <v>6649820.0</v>
       </c>
       <c r="R24">
         <v>1432746.0</v>
       </c>
       <c r="S24">
         <v>84918006.0</v>
       </c>
       <c r="T24">
         <v>94512079.0</v>
       </c>
       <c r="U24">
         <v>1060795311.0</v>
       </c>
       <c r="V24">
         <v>-792048488.0</v>
       </c>
       <c r="W24">
-        <v>-12035442.0</v>
+        <v>-12035443.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>189</v>
       </c>
       <c r="B25">
-        <v>261919709.0</v>
+        <v>123000000.0</v>
       </c>
       <c r="C25">
         <v>-20000000.0</v>
       </c>
       <c r="D25">
         <v>-44000000.0</v>
       </c>
       <c r="E25">
         <v>42000000.0</v>
       </c>
       <c r="F25">
         <v>-159567424.0</v>
       </c>
       <c r="G25">
         <v>-231230935.0</v>
       </c>
       <c r="H25">
         <v>-159064432.0</v>
       </c>
       <c r="I25">
         <v>1245710364.0</v>
       </c>
       <c r="J25">
         <v>-175156558.0</v>
       </c>
@@ -20358,51 +20398,51 @@
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-332181779.0</v>
       </c>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>191</v>
       </c>
       <c r="B27">
         <v>139000000.0</v>
       </c>
       <c r="C27">
         <v>206000000.0</v>
       </c>
       <c r="D27">
         <v>66000000.0</v>
       </c>
       <c r="E27">
         <v>68000000.0</v>
       </c>
       <c r="F27">
-        <v>69000000.0</v>
+        <v>78123230.0</v>
       </c>
       <c r="G27">
         <v>43048312.0</v>
       </c>
       <c r="H27">
         <v>43686710.0</v>
       </c>
       <c r="I27">
         <v>25165865.0</v>
       </c>
       <c r="J27">
         <v>27593156.0</v>
       </c>
       <c r="K27">
         <v>12620419.0</v>
       </c>
       <c r="L27">
         <v>30612468.0</v>
       </c>
       <c r="M27">
         <v>31616323.0</v>
       </c>
       <c r="N27">
         <v>35902676.0</v>
       </c>
@@ -20413,51 +20453,51 @@
         <v>19441384.0</v>
       </c>
       <c r="Q27">
         <v>5319856.0</v>
       </c>
       <c r="R27">
         <v>4298240.0</v>
       </c>
       <c r="S27">
         <v>5568393.0</v>
       </c>
       <c r="T27">
         <v>36072433.0</v>
       </c>
       <c r="U27">
         <v>10669271.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>192</v>
       </c>
       <c r="B28">
-        <v>-1297602226.0</v>
+        <v>-1298000000.0</v>
       </c>
       <c r="C28">
         <v>607000000.0</v>
       </c>
       <c r="D28">
         <v>-479000000.0</v>
       </c>
       <c r="E28">
         <v>-431000000.0</v>
       </c>
       <c r="F28">
         <v>-16547732.0</v>
       </c>
       <c r="G28">
         <v>-78716914.0</v>
       </c>
       <c r="H28">
         <v>-704588224.0</v>
       </c>
       <c r="I28">
         <v>-80073209.0</v>
       </c>
       <c r="J28">
         <v>-207548527.0</v>
       </c>
@@ -20484,51 +20524,51 @@
       </c>
       <c r="R28">
         <v>-368215943.0</v>
       </c>
       <c r="S28">
         <v>8352590.0</v>
       </c>
       <c r="T28">
         <v>-29123594.0</v>
       </c>
       <c r="U28">
         <v>-827579880.0</v>
       </c>
       <c r="V28">
         <v>365614978.0</v>
       </c>
       <c r="W28">
         <v>-132352404.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>193</v>
       </c>
       <c r="B29">
-        <v>3390960518.0</v>
+        <v>3392000000.0</v>
       </c>
       <c r="C29">
         <v>1483000000.0</v>
       </c>
       <c r="D29">
         <v>1559000000.0</v>
       </c>
       <c r="E29">
         <v>1433000000.0</v>
       </c>
       <c r="F29">
         <v>1170161112.0</v>
       </c>
       <c r="G29">
         <v>1533749877.0</v>
       </c>
       <c r="H29">
         <v>1302760103.0</v>
       </c>
       <c r="I29">
         <v>1181651795.0</v>
       </c>
       <c r="J29">
         <v>891378938.0</v>
       </c>
@@ -20555,51 +20595,51 @@
       </c>
       <c r="R29">
         <v>574531491.0</v>
       </c>
       <c r="S29">
         <v>733635882.0</v>
       </c>
       <c r="T29">
         <v>541830084.0</v>
       </c>
       <c r="U29">
         <v>338167324.0</v>
       </c>
       <c r="V29">
         <v>207626723.0</v>
       </c>
       <c r="W29">
         <v>339336250.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>194</v>
       </c>
       <c r="B30">
-        <v>-2142343275.0</v>
+        <v>-2143000000.0</v>
       </c>
       <c r="C30">
         <v>-2114000000.0</v>
       </c>
       <c r="D30">
         <v>-931000000.0</v>
       </c>
       <c r="E30">
         <v>-1020000000.0</v>
       </c>
       <c r="F30">
         <v>-1192618750.0</v>
       </c>
       <c r="G30">
         <v>-612515989.0</v>
       </c>
       <c r="H30">
         <v>-823326462.0</v>
       </c>
       <c r="I30">
         <v>-1199954243.0</v>
       </c>
       <c r="J30">
         <v>-581855699.0</v>
       </c>
@@ -20907,138 +20947,138 @@
       <c r="F2">
         <v>855000000.0</v>
       </c>
       <c r="G2">
         <v>951000000.0</v>
       </c>
       <c r="H2">
         <v>3325000000.0</v>
       </c>
       <c r="I2">
         <v>811000000.0</v>
       </c>
       <c r="J2">
         <v>1000000000.0</v>
       </c>
       <c r="K2">
         <v>689561100.0</v>
       </c>
       <c r="L2">
         <v>658566802.0</v>
       </c>
       <c r="M2">
         <v>771096670.0</v>
       </c>
       <c r="N2">
-        <v>771000000.0</v>
+        <v>785409900.0</v>
       </c>
       <c r="O2">
         <v>477009112.0</v>
       </c>
       <c r="P2">
         <v>474000000.0</v>
       </c>
       <c r="Q2">
         <v>123902249.0</v>
       </c>
       <c r="R2">
         <v>865421000.0</v>
       </c>
       <c r="S2">
         <v>666248723.0</v>
       </c>
       <c r="T2">
         <v>605000000.0</v>
       </c>
       <c r="U2">
         <v>79400656.0</v>
       </c>
       <c r="V2">
         <v>76904000.0</v>
       </c>
       <c r="W2">
         <v>592252325.0</v>
       </c>
       <c r="X2">
         <v>627000000.0</v>
       </c>
       <c r="Y2">
         <v>217955511.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2">
         <v>212000000.0</v>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2">
         <v>1029000000.0</v>
       </c>
       <c r="AG2"/>
       <c r="AH2">
         <v>503000000.0</v>
       </c>
       <c r="AI2">
-        <v>661054164.0</v>
+        <v>563000000.0</v>
       </c>
       <c r="AJ2">
-        <v>489607284.0</v>
+        <v>444450726.0</v>
       </c>
       <c r="AK2">
-        <v>581327007.0</v>
+        <v>539367825.0</v>
       </c>
       <c r="AL2">
         <v>429583560.0</v>
       </c>
       <c r="AM2">
-        <v>489140190.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="AN2">
         <v>304779702.0</v>
       </c>
       <c r="AO2">
-        <v>383063602.0</v>
+        <v>338000000.0</v>
       </c>
       <c r="AP2">
         <v>298064282.0</v>
       </c>
       <c r="AQ2">
         <v>262171863.0</v>
       </c>
       <c r="AR2">
-        <v>152538190.0</v>
+        <v>136000000.0</v>
       </c>
       <c r="AS2">
         <v>281558970.0</v>
       </c>
       <c r="AT2">
         <v>390933801.0</v>
       </c>
       <c r="AU2">
-        <v>686478530.0</v>
+        <v>541000000.0</v>
       </c>
       <c r="AV2">
         <v>1204671341.0</v>
       </c>
       <c r="AW2">
         <v>561133269.0</v>
       </c>
       <c r="AX2">
         <v>583138495.0</v>
       </c>
       <c r="AY2">
         <v>893302926.0</v>
       </c>
       <c r="AZ2">
         <v>576342631.0</v>
       </c>
       <c r="BA2">
         <v>612129904.0</v>
       </c>
       <c r="BB2">
         <v>541696547.0</v>
       </c>
       <c r="BC2">
         <v>1543380285.0</v>
       </c>
@@ -21170,87 +21210,87 @@
       <c r="AA3">
         <v>165000000</v>
       </c>
       <c r="AB3">
         <v>165000000</v>
       </c>
       <c r="AC3">
         <v>141000000</v>
       </c>
       <c r="AD3">
         <v>141000000</v>
       </c>
       <c r="AE3">
         <v>154500000</v>
       </c>
       <c r="AF3">
         <v>154500000</v>
       </c>
       <c r="AG3">
         <v>109500000</v>
       </c>
       <c r="AH3">
         <v>109500000</v>
       </c>
       <c r="AI3">
-        <v>176079675</v>
+        <v>132759672</v>
       </c>
       <c r="AJ3">
-        <v>113709165</v>
+        <v>89000000</v>
       </c>
       <c r="AK3">
-        <v>125029298</v>
+        <v>97000000</v>
       </c>
       <c r="AL3">
         <v>134645593</v>
       </c>
       <c r="AM3">
-        <v>103746752</v>
+        <v>108022281</v>
       </c>
       <c r="AN3">
         <v>115400679</v>
       </c>
       <c r="AO3">
-        <v>131402192</v>
+        <v>116000000</v>
       </c>
       <c r="AP3">
         <v>112199102</v>
       </c>
       <c r="AQ3">
-        <v>166028651</v>
+        <v>155000000</v>
       </c>
       <c r="AR3">
-        <v>117650355</v>
+        <v>102000000</v>
       </c>
       <c r="AS3">
-        <v>118310583</v>
+        <v>101000000</v>
       </c>
       <c r="AT3">
         <v>77970176</v>
       </c>
       <c r="AU3">
-        <v>213694715</v>
+        <v>181000000</v>
       </c>
       <c r="AV3">
         <v>106266963</v>
       </c>
       <c r="AW3">
         <v>132983642</v>
       </c>
       <c r="AX3">
         <v>89396231</v>
       </c>
       <c r="AY3">
         <v>208279392</v>
       </c>
       <c r="AZ3">
         <v>111738952</v>
       </c>
       <c r="BA3">
         <v>94936285</v>
       </c>
       <c r="BB3">
         <v>79397602</v>
       </c>
       <c r="BC3">
         <v>155113389</v>
       </c>
@@ -21458,51 +21498,51 @@
       <c r="C6">
         <v>41000000.0</v>
       </c>
       <c r="D6">
         <v>73000000.0</v>
       </c>
       <c r="E6">
         <v>-19000000.0</v>
       </c>
       <c r="F6">
         <v>-58000000.0</v>
       </c>
       <c r="G6">
         <v>-96000000.0</v>
       </c>
       <c r="H6">
         <v>-2374000000.0</v>
       </c>
       <c r="I6">
         <v>2514000000.0</v>
       </c>
       <c r="J6">
         <v>-189000000.0</v>
       </c>
       <c r="K6">
-        <v>254805891.0</v>
+        <v>216238900.0</v>
       </c>
       <c r="L6">
         <v>70433197.0</v>
       </c>
       <c r="M6">
         <v>-155896689.0</v>
       </c>
       <c r="N6">
         <v>28627800.0</v>
       </c>
       <c r="O6">
         <v>304500452.0</v>
       </c>
       <c r="P6">
         <v>-474000000.0</v>
       </c>
       <c r="Q6">
         <v>366691769.0</v>
       </c>
       <c r="R6">
         <v>-865421000.0</v>
       </c>
       <c r="S6">
         <v>-551910723.0</v>
       </c>
@@ -21535,114 +21575,114 @@
       <c r="AF6">
         <v>-1029000000.0</v>
       </c>
       <c r="AG6">
         <v>1029000000.0</v>
       </c>
       <c r="AH6">
         <v>-503000000.0</v>
       </c>
       <c r="AI6">
         <v>-50016783.0</v>
       </c>
       <c r="AJ6">
         <v>135000000.0</v>
       </c>
       <c r="AK6">
         <v>-116000000.0</v>
       </c>
       <c r="AL6">
         <v>151743446.0</v>
       </c>
       <c r="AM6">
         <v>-76266637.0</v>
       </c>
       <c r="AN6">
-        <v>184360488.0</v>
+        <v>191650919.0</v>
       </c>
       <c r="AO6">
         <v>-64000000.0</v>
       </c>
       <c r="AP6">
         <v>84999320.0</v>
       </c>
       <c r="AQ6">
         <v>30000000.0</v>
       </c>
       <c r="AR6">
         <v>97000000.0</v>
       </c>
       <c r="AS6">
         <v>-124000000.0</v>
       </c>
       <c r="AT6">
         <v>-109374830.0</v>
       </c>
       <c r="AU6">
         <v>-180000000.0</v>
       </c>
       <c r="AV6">
-        <v>-518192811.0</v>
+        <v>-425811152.0</v>
       </c>
       <c r="AW6">
         <v>473950922.0</v>
       </c>
       <c r="AX6">
         <v>-22005226.0</v>
       </c>
       <c r="AY6">
-        <v>-307813131.0</v>
+        <v>-235358205.0</v>
       </c>
       <c r="AZ6">
         <v>316960295.0</v>
       </c>
       <c r="BA6">
         <v>-35787273.0</v>
       </c>
       <c r="BB6">
         <v>70433357.0</v>
       </c>
       <c r="BC6">
-        <v>-983960072.0</v>
+        <v>-738493926.0</v>
       </c>
       <c r="BD6">
-        <v>931902737.0</v>
+        <v>722248211.0</v>
       </c>
       <c r="BE6">
-        <v>-441041695.0</v>
+        <v>-352240564.0</v>
       </c>
       <c r="BF6">
         <v>-48023691.0</v>
       </c>
       <c r="BG6">
-        <v>14630591.0</v>
+        <v>852990864.0</v>
       </c>
       <c r="BH6">
-        <v>136175632.0</v>
+        <v>688892984.0</v>
       </c>
       <c r="BI6">
-        <v>17449889.0</v>
+        <v>554621269.0</v>
       </c>
       <c r="BJ6">
         <v>66359811.0</v>
       </c>
       <c r="BK6">
         <v>-247851417.0</v>
       </c>
       <c r="BL6">
         <v>241347999.0</v>
       </c>
       <c r="BM6">
         <v>-215584247.0</v>
       </c>
       <c r="BN6">
         <v>-76521365.0</v>
       </c>
       <c r="BO6">
         <v>-153888803.0</v>
       </c>
       <c r="BP6">
         <v>59746584.0</v>
       </c>
       <c r="BQ6">
         <v>-18513787.0</v>
       </c>
@@ -21955,84 +21995,84 @@
       <c r="F9">
         <v>-342000000.0</v>
       </c>
       <c r="G9">
         <v>284552975.0</v>
       </c>
       <c r="H9">
         <v>-186000000.0</v>
       </c>
       <c r="I9">
         <v>-40000000.0</v>
       </c>
       <c r="J9">
         <v>-196000000.0</v>
       </c>
       <c r="K9">
         <v>164855600.0</v>
       </c>
       <c r="L9">
         <v>99638268.0</v>
       </c>
       <c r="M9">
         <v>-39631102.0</v>
       </c>
       <c r="N9">
-        <v>-67904330.0</v>
+        <v>-100487100.0</v>
       </c>
       <c r="O9">
-        <v>316915638.0</v>
+        <v>201559667.0</v>
       </c>
       <c r="P9">
         <v>220250177.0</v>
       </c>
       <c r="Q9">
-        <v>-556418075.0</v>
+        <v>-266500000.0</v>
       </c>
       <c r="R9">
         <v>-266500000.0</v>
       </c>
       <c r="S9">
-        <v>-178388960.0</v>
+        <v>-41496337.0</v>
       </c>
       <c r="T9">
         <v>-93000000.0</v>
       </c>
       <c r="U9">
         <v>-310772013.0</v>
       </c>
       <c r="V9">
         <v>-153000000.0</v>
       </c>
       <c r="W9">
-        <v>19397497.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="X9">
         <v>10000000.0</v>
       </c>
       <c r="Y9">
-        <v>1957256.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="Z9">
         <v>1000000.0</v>
       </c>
       <c r="AA9">
         <v>92000000.0</v>
       </c>
       <c r="AB9">
         <v>92000000.0</v>
       </c>
       <c r="AC9">
         <v>-66000000.0</v>
       </c>
       <c r="AD9">
         <v>-66000000.0</v>
       </c>
       <c r="AE9">
         <v>82500000.0</v>
       </c>
       <c r="AF9">
         <v>82500000.0</v>
       </c>
       <c r="AG9">
         <v>-132000000.0</v>
       </c>
@@ -22167,84 +22207,84 @@
       <c r="F10">
         <v>-62000000.0</v>
       </c>
       <c r="G10">
         <v>-60155307.0</v>
       </c>
       <c r="H10">
         <v>140000000.0</v>
       </c>
       <c r="I10">
         <v>-28000000.0</v>
       </c>
       <c r="J10">
         <v>8000000.0</v>
       </c>
       <c r="K10">
         <v>53442200.0</v>
       </c>
       <c r="L10">
         <v>28145538.0</v>
       </c>
       <c r="M10">
         <v>122856417.0</v>
       </c>
       <c r="N10">
-        <v>-1972562.0</v>
+        <v>55314000.0</v>
       </c>
       <c r="O10">
-        <v>47231881.0</v>
+        <v>3141907.0</v>
       </c>
       <c r="P10">
         <v>3433254.0</v>
       </c>
       <c r="Q10">
-        <v>-229665997.0</v>
+        <v>-110000000.0</v>
       </c>
       <c r="R10">
         <v>-110000000.0</v>
       </c>
       <c r="S10">
-        <v>-168905613.0</v>
+        <v>-99073206.0</v>
       </c>
       <c r="T10">
         <v>-84000000.0</v>
       </c>
       <c r="U10">
         <v>-79216395.0</v>
       </c>
       <c r="V10">
         <v>-39000000.0</v>
       </c>
       <c r="W10">
-        <v>46754950.0</v>
+        <v>25500000.0</v>
       </c>
       <c r="X10">
         <v>25500000.0</v>
       </c>
       <c r="Y10">
-        <v>-36209241.0</v>
+        <v>-18500000.0</v>
       </c>
       <c r="Z10">
         <v>-18500000.0</v>
       </c>
       <c r="AA10">
         <v>19000000.0</v>
       </c>
       <c r="AB10">
         <v>19000000.0</v>
       </c>
       <c r="AC10">
         <v>1000000.0</v>
       </c>
       <c r="AD10">
         <v>1000000.0</v>
       </c>
       <c r="AE10">
         <v>-22500000.0</v>
       </c>
       <c r="AF10">
         <v>-22500000.0</v>
       </c>
       <c r="AG10">
         <v>-19500000.0</v>
       </c>
@@ -22780,75 +22820,75 @@
       </c>
       <c r="BN14">
         <v>126193129.0</v>
       </c>
       <c r="BO14">
         <v>171805503.0</v>
       </c>
       <c r="BP14">
         <v>146007323.0</v>
       </c>
       <c r="BQ14">
         <v>132114927.0</v>
       </c>
       <c r="BR14">
         <v>126036484.0</v>
       </c>
     </row>
     <row r="15" spans="1:70">
       <c r="A15" t="s">
         <v>180</v>
       </c>
       <c r="B15">
         <v>237000000.0</v>
       </c>
       <c r="C15">
-        <v>189021189.0</v>
+        <v>225000000.0</v>
       </c>
       <c r="D15">
         <v>225000000.0</v>
       </c>
       <c r="E15">
         <v>225000000.0</v>
       </c>
       <c r="F15">
         <v>225000000.0</v>
       </c>
       <c r="G15">
         <v>142664411.0</v>
       </c>
       <c r="H15">
         <v>158000000.0</v>
       </c>
       <c r="I15">
         <v>335000000.0</v>
       </c>
       <c r="J15">
         <v>144792338.62</v>
       </c>
       <c r="K15">
-        <v>85779126.0</v>
+        <v>83333600.0</v>
       </c>
       <c r="L15">
         <v>5288291.0</v>
       </c>
       <c r="M15">
         <v>277417718.0</v>
       </c>
       <c r="N15">
         <v>47500018.0</v>
       </c>
       <c r="O15">
         <v>48494575.0</v>
       </c>
       <c r="P15">
         <v>52991448.0</v>
       </c>
       <c r="Q15">
         <v>125000000.0</v>
       </c>
       <c r="R15">
         <v>125000000.0</v>
       </c>
       <c r="S15">
         <v>56899232.0</v>
       </c>
@@ -22981,138 +23021,138 @@
       <c r="F16">
         <v>797000000.0</v>
       </c>
       <c r="G16">
         <v>855000000.0</v>
       </c>
       <c r="H16">
         <v>951000000.0</v>
       </c>
       <c r="I16">
         <v>3325000000.0</v>
       </c>
       <c r="J16">
         <v>811000000.0</v>
       </c>
       <c r="K16">
         <v>908433458.0</v>
       </c>
       <c r="L16">
         <v>729000000.0</v>
       </c>
       <c r="M16">
         <v>615199980.0</v>
       </c>
       <c r="N16">
-        <v>771096670.0</v>
+        <v>814037700.0</v>
       </c>
       <c r="O16">
         <v>781509565.0</v>
       </c>
       <c r="P16">
         <v>477009112.0</v>
       </c>
       <c r="Q16">
         <v>490594019.0</v>
       </c>
       <c r="R16">
         <v>123902249.0</v>
       </c>
       <c r="S16">
         <v>114338000.0</v>
       </c>
       <c r="T16">
         <v>666248723.0</v>
       </c>
       <c r="U16">
         <v>636647657.0</v>
       </c>
       <c r="V16">
         <v>79400656.0</v>
       </c>
       <c r="W16">
         <v>76904000.0</v>
       </c>
       <c r="X16">
         <v>592252325.0</v>
       </c>
       <c r="Y16">
         <v>644637389.0</v>
       </c>
       <c r="Z16">
         <v>217955511.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16">
         <v>212000000.0</v>
       </c>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16">
         <v>1029000000.0</v>
       </c>
       <c r="AH16"/>
       <c r="AI16">
-        <v>603450344.0</v>
+        <v>503000000.0</v>
       </c>
       <c r="AJ16">
-        <v>661054164.0</v>
+        <v>599186324.0</v>
       </c>
       <c r="AK16">
-        <v>489607284.0</v>
+        <v>459137868.0</v>
       </c>
       <c r="AL16">
         <v>581327007.0</v>
       </c>
       <c r="AM16">
-        <v>422784064.0</v>
+        <v>402000000.0</v>
       </c>
       <c r="AN16">
         <v>489140190.0</v>
       </c>
       <c r="AO16">
-        <v>304779702.0</v>
+        <v>274000000.0</v>
       </c>
       <c r="AP16">
         <v>383063602.0</v>
       </c>
       <c r="AQ16">
         <v>287538538.0</v>
       </c>
       <c r="AR16">
-        <v>262171863.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="AS16">
         <v>152538190.0</v>
       </c>
       <c r="AT16">
         <v>281558970.0</v>
       </c>
       <c r="AU16">
-        <v>438980495.0</v>
+        <v>361000000.0</v>
       </c>
       <c r="AV16">
         <v>686478530.0</v>
       </c>
       <c r="AW16">
         <v>1204671341.0</v>
       </c>
       <c r="AX16">
         <v>561133269.0</v>
       </c>
       <c r="AY16">
         <v>585489795.0</v>
       </c>
       <c r="AZ16">
         <v>893302926.0</v>
       </c>
       <c r="BA16">
         <v>576342631.0</v>
       </c>
       <c r="BB16">
         <v>612129904.0</v>
       </c>
       <c r="BC16">
         <v>559420213.0</v>
       </c>
@@ -23318,87 +23358,87 @@
       <c r="AA18">
         <v>194500000.0</v>
       </c>
       <c r="AB18">
         <v>194500000.0</v>
       </c>
       <c r="AC18">
         <v>81000000.0</v>
       </c>
       <c r="AD18">
         <v>81000000.0</v>
       </c>
       <c r="AE18">
         <v>184500000.0</v>
       </c>
       <c r="AF18">
         <v>184500000.0</v>
       </c>
       <c r="AG18">
         <v>68000000.0</v>
       </c>
       <c r="AH18">
         <v>68000000.0</v>
       </c>
       <c r="AI18">
-        <v>132914066.0</v>
+        <v>118309186.0</v>
       </c>
       <c r="AJ18">
-        <v>168963160.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="AK18">
-        <v>34694899.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="AL18">
         <v>5343079.0</v>
       </c>
       <c r="AM18">
-        <v>101652269.0</v>
+        <v>108998924.0</v>
       </c>
       <c r="AN18">
         <v>179739649.0</v>
       </c>
       <c r="AO18">
-        <v>26675042.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="AP18">
         <v>1133324.0</v>
       </c>
       <c r="AQ18">
-        <v>125303778.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="AR18">
-        <v>179122786.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="AS18">
-        <v>48886635.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="AT18">
         <v>18409624.0</v>
       </c>
       <c r="AU18">
-        <v>3694265.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="AV18">
         <v>175684044.0</v>
       </c>
       <c r="AW18">
         <v>90745702.0</v>
       </c>
       <c r="AX18">
         <v>82519598.0</v>
       </c>
       <c r="AY18">
         <v>27735225.0</v>
       </c>
       <c r="AZ18">
         <v>243194097.0</v>
       </c>
       <c r="BA18">
         <v>101151652.0</v>
       </c>
       <c r="BB18">
         <v>-20489703.0</v>
       </c>
       <c r="BC18">
         <v>133903566.0</v>
       </c>
@@ -23902,84 +23942,84 @@
       </c>
       <c r="BN22">
         <v>98001047.0</v>
       </c>
       <c r="BO22">
         <v>66245271.0</v>
       </c>
       <c r="BP22">
         <v>77788684.0</v>
       </c>
       <c r="BQ22">
         <v>129720069.0</v>
       </c>
       <c r="BR22">
         <v>108789386.0</v>
       </c>
     </row>
     <row r="23" spans="1:70">
       <c r="A23" t="s">
         <v>187</v>
       </c>
       <c r="B23">
         <v>-81999998.0</v>
       </c>
       <c r="C23">
-        <v>-434978811.0</v>
+        <v>-21000000.0</v>
       </c>
       <c r="D23">
         <v>-1000000.0</v>
       </c>
       <c r="E23">
         <v>-4000000.0</v>
       </c>
       <c r="F23">
         <v>-68000000.0</v>
       </c>
       <c r="G23">
         <v>-1423719670.0</v>
       </c>
       <c r="H23">
         <v>-36000000.0</v>
       </c>
       <c r="I23">
         <v>-30000000.0</v>
       </c>
       <c r="J23">
         <v>-3331537707.38</v>
       </c>
       <c r="K23">
-        <v>114265304.0</v>
+        <v>-26664356.0</v>
       </c>
       <c r="L23">
-        <v>773231.0</v>
+        <v>773232.0</v>
       </c>
       <c r="M23">
         <v>-2582282.0</v>
       </c>
       <c r="N23">
-        <v>166818749.0</v>
+        <v>193524553.0</v>
       </c>
       <c r="O23">
         <v>-64494088.0</v>
       </c>
       <c r="P23">
         <v>20434816.0</v>
       </c>
       <c r="Q23">
         <v>-24500000.0</v>
       </c>
       <c r="R23">
         <v>-24500000.0</v>
       </c>
       <c r="S23">
         <v>323134272.0</v>
       </c>
       <c r="T23">
         <v>221000000.0</v>
       </c>
       <c r="U23">
         <v>-66000000.0</v>
       </c>
       <c r="V23">
         <v>-66000000.0</v>
       </c>
@@ -24109,81 +24149,81 @@
       <c r="BL23">
         <v>3047382.0</v>
       </c>
       <c r="BM23">
         <v>-9376078.0</v>
       </c>
       <c r="BN23">
         <v>-4027440.0</v>
       </c>
       <c r="BO23">
         <v>-45700827.0</v>
       </c>
       <c r="BP23">
         <v>-59187194.0</v>
       </c>
       <c r="BQ23">
         <v>-14029968.0</v>
       </c>
       <c r="BR23"/>
     </row>
     <row r="24" spans="1:70">
       <c r="A24" t="s">
         <v>188</v>
       </c>
       <c r="B24">
-        <v>-3000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C24">
         <v>4000000.0</v>
       </c>
       <c r="D24">
         <v>42000000.0</v>
       </c>
       <c r="E24">
         <v>3000000.0</v>
       </c>
       <c r="F24">
         <v>5000000.0</v>
       </c>
       <c r="G24">
         <v>6828952.0</v>
       </c>
       <c r="H24">
         <v>15000000.0</v>
       </c>
       <c r="I24">
         <v>2000000.0</v>
       </c>
       <c r="J24">
         <v>1000000.0</v>
       </c>
       <c r="K24">
         <v>200529174.0</v>
       </c>
       <c r="L24">
-        <v>-2105450.0</v>
+        <v>-2105451.0</v>
       </c>
       <c r="M24">
         <v>1981553.0</v>
       </c>
       <c r="N24">
         <v>-399875691.0</v>
       </c>
       <c r="O24">
         <v>5649449.0</v>
       </c>
       <c r="P24">
         <v>7183127.0</v>
       </c>
       <c r="Q24">
         <v>252298593.0</v>
       </c>
       <c r="R24">
         <v>2000000.0</v>
       </c>
       <c r="S24">
         <v>4055176.0</v>
       </c>
       <c r="T24">
         <v>3000000.0</v>
       </c>
@@ -24364,159 +24404,159 @@
       <c r="K25">
         <v>-222062970.0</v>
       </c>
       <c r="L25">
         <v>-167403734.0</v>
       </c>
       <c r="M25">
         <v>2419542.0</v>
       </c>
       <c r="N25">
         <v>-69834529.0</v>
       </c>
       <c r="O25">
         <v>62091257.0</v>
       </c>
       <c r="P25">
         <v>-98037644.0</v>
       </c>
       <c r="Q25">
         <v>239843534.0</v>
       </c>
       <c r="R25">
         <v>151000000.0</v>
       </c>
       <c r="S25">
-        <v>-5067392.0</v>
+        <v>-353819907.0</v>
       </c>
       <c r="T25">
         <v>221500000.0</v>
       </c>
       <c r="U25">
         <v>2249518.0</v>
       </c>
       <c r="V25">
         <v>89000000.0</v>
       </c>
       <c r="W25">
         <v>413525379.0</v>
       </c>
       <c r="X25">
         <v>37000000.0</v>
       </c>
       <c r="Y25">
         <v>5500000.0</v>
       </c>
       <c r="Z25">
         <v>5500000.0</v>
       </c>
       <c r="AA25">
         <v>-20500000.0</v>
       </c>
       <c r="AB25">
         <v>-20500000.0</v>
       </c>
       <c r="AC25">
         <v>-1500000.0</v>
       </c>
       <c r="AD25">
         <v>-1500000.0</v>
       </c>
       <c r="AE25">
         <v>626000000.0</v>
       </c>
       <c r="AF25">
         <v>626000000.0</v>
       </c>
       <c r="AG25">
         <v>98000000.0</v>
       </c>
       <c r="AH25">
         <v>98000000.0</v>
       </c>
       <c r="AI25">
         <v>-107445927.0</v>
       </c>
       <c r="AJ25">
-        <v>-101095536.0</v>
+        <v>-83588886.0</v>
       </c>
       <c r="AK25">
         <v>-97662038.0</v>
       </c>
       <c r="AL25">
         <v>-4274463.0</v>
       </c>
       <c r="AM25">
         <v>-30223451.0</v>
       </c>
       <c r="AN25">
-        <v>-88509111.0</v>
+        <v>-126088927.0</v>
       </c>
       <c r="AO25">
-        <v>-98005972.0</v>
+        <v>-91209776.0</v>
       </c>
       <c r="AP25">
         <v>-32866403.0</v>
       </c>
       <c r="AQ25">
         <v>-69054860.0</v>
       </c>
       <c r="AR25">
         <v>-98233315.0</v>
       </c>
       <c r="AS25">
         <v>-64746895.0</v>
       </c>
       <c r="AT25">
         <v>-57394712.0</v>
       </c>
       <c r="AU25">
         <v>13637193.0</v>
       </c>
       <c r="AV25">
-        <v>-18556666.0</v>
+        <v>-52967290.0</v>
       </c>
       <c r="AW25">
         <v>-40502017.0</v>
       </c>
       <c r="AX25">
         <v>-22005224.0</v>
       </c>
       <c r="AY25">
         <v>-167794338.0</v>
       </c>
       <c r="AZ25">
         <v>-126038112.0</v>
       </c>
       <c r="BA25">
         <v>-6627351.0</v>
       </c>
       <c r="BB25">
         <v>-7683637.0</v>
       </c>
       <c r="BC25">
-        <v>-31835604.0</v>
+        <v>-100230552.0</v>
       </c>
       <c r="BD25">
         <v>-73643703.0</v>
       </c>
       <c r="BE25">
         <v>-93595255.0</v>
       </c>
       <c r="BF25">
         <v>-41353733.0</v>
       </c>
       <c r="BG25">
         <v>-236031582.0</v>
       </c>
       <c r="BH25">
         <v>-42093205.0</v>
       </c>
       <c r="BI25">
         <v>-195248210.0</v>
       </c>
       <c r="BJ25">
         <v>-88950385.0</v>
       </c>
       <c r="BK25">
         <v>-151910615.0</v>
       </c>
@@ -24745,51 +24785,53 @@
       </c>
       <c r="I27">
         <v>16000000.0</v>
       </c>
       <c r="J27">
         <v>15000000.0</v>
       </c>
       <c r="K27">
         <v>24429392.0</v>
       </c>
       <c r="L27">
         <v>6621300.0</v>
       </c>
       <c r="M27">
         <v>17411600.0</v>
       </c>
       <c r="N27">
         <v>15672300.0</v>
       </c>
       <c r="O27">
         <v>17558199.0</v>
       </c>
       <c r="P27">
         <v>19186360.0</v>
       </c>
-      <c r="Q27"/>
+      <c r="Q27">
+        <v>15500000.0</v>
+      </c>
       <c r="R27">
         <v>15500000.0</v>
       </c>
       <c r="S27">
         <v>23583822.0</v>
       </c>
       <c r="T27">
         <v>20500000.0</v>
       </c>
       <c r="U27">
         <v>14000000.0</v>
       </c>
       <c r="V27">
         <v>14000000.0</v>
       </c>
       <c r="W27">
         <v>13000000.0</v>
       </c>
       <c r="X27">
         <v>13000000.0</v>
       </c>
       <c r="Y27">
         <v>5500000.0</v>
       </c>
       <c r="Z27">
@@ -24922,51 +24964,51 @@
       <c r="C28">
         <v>-624000000.0</v>
       </c>
       <c r="D28">
         <v>-470000000.0</v>
       </c>
       <c r="E28">
         <v>-355000000.0</v>
       </c>
       <c r="F28">
         <v>151000000.0</v>
       </c>
       <c r="G28">
         <v>-279799023.0</v>
       </c>
       <c r="H28">
         <v>-1513000000.0</v>
       </c>
       <c r="I28">
         <v>2382000000.0</v>
       </c>
       <c r="J28">
         <v>-2147576046.0</v>
       </c>
       <c r="K28">
-        <v>-91485800.0</v>
+        <v>-229969933.0</v>
       </c>
       <c r="L28">
         <v>-17201025.0</v>
       </c>
       <c r="M28">
         <v>-303000000.0</v>
       </c>
       <c r="N28">
         <v>-26735100.0</v>
       </c>
       <c r="O28">
         <v>-135180097.0</v>
       </c>
       <c r="P28">
         <v>-56805865.0</v>
       </c>
       <c r="Q28">
         <v>-163000000.0</v>
       </c>
       <c r="R28">
         <v>-163000000.0</v>
       </c>
       <c r="S28">
         <v>263616721.0</v>
       </c>
@@ -25158,159 +25200,159 @@
       <c r="K29">
         <v>728891615.0</v>
       </c>
       <c r="L29">
         <v>332902953.0</v>
       </c>
       <c r="M29">
         <v>572669433.0</v>
       </c>
       <c r="N29">
         <v>242459700.0</v>
       </c>
       <c r="O29">
         <v>931999727.0</v>
       </c>
       <c r="P29">
         <v>513038613.0</v>
       </c>
       <c r="Q29">
         <v>457244121.0</v>
       </c>
       <c r="R29">
         <v>218000000.0</v>
       </c>
       <c r="S29">
-        <v>625434843.0</v>
+        <v>276682328.0</v>
       </c>
       <c r="T29">
         <v>311500000.0</v>
       </c>
       <c r="U29">
         <v>370692108.0</v>
       </c>
       <c r="V29">
         <v>181500000.0</v>
       </c>
       <c r="W29">
         <v>744025379.0</v>
       </c>
       <c r="X29">
         <v>367500000.0</v>
       </c>
       <c r="Y29">
         <v>256000000.0</v>
       </c>
       <c r="Z29">
         <v>256000000.0</v>
       </c>
       <c r="AA29">
         <v>359500000.0</v>
       </c>
       <c r="AB29">
         <v>359500000.0</v>
       </c>
       <c r="AC29">
         <v>222000000.0</v>
       </c>
       <c r="AD29">
         <v>222000000.0</v>
       </c>
       <c r="AE29">
         <v>339000000.0</v>
       </c>
       <c r="AF29">
         <v>339000000.0</v>
       </c>
       <c r="AG29">
         <v>177500000.0</v>
       </c>
       <c r="AH29">
         <v>177500000.0</v>
       </c>
       <c r="AI29">
         <v>251068858.0</v>
       </c>
       <c r="AJ29">
-        <v>234000000.0</v>
+        <v>251506650.0</v>
       </c>
       <c r="AK29">
         <v>131000000.0</v>
       </c>
       <c r="AL29">
         <v>139988672.0</v>
       </c>
       <c r="AM29">
         <v>217021205.0</v>
       </c>
       <c r="AN29">
-        <v>295140329.0</v>
+        <v>257560513.0</v>
       </c>
       <c r="AO29">
-        <v>144000000.0</v>
+        <v>150796196.0</v>
       </c>
       <c r="AP29">
         <v>113332426.0</v>
       </c>
       <c r="AQ29">
         <v>281000000.0</v>
       </c>
       <c r="AR29">
         <v>263000000.0</v>
       </c>
       <c r="AS29">
         <v>146000000.0</v>
       </c>
       <c r="AT29">
         <v>96379801.0</v>
       </c>
       <c r="AU29">
         <v>202000000.0</v>
       </c>
       <c r="AV29">
-        <v>281951008.0</v>
+        <v>247540384.0</v>
       </c>
       <c r="AW29">
         <v>168043570.0</v>
       </c>
       <c r="AX29">
         <v>171915830.0</v>
       </c>
       <c r="AY29">
         <v>178595634.0</v>
       </c>
       <c r="AZ29">
         <v>246969550.0</v>
       </c>
       <c r="BA29">
         <v>196087938.0</v>
       </c>
       <c r="BB29">
         <v>58907898.0</v>
       </c>
       <c r="BC29">
-        <v>289016956.0</v>
+        <v>220622008.0</v>
       </c>
       <c r="BD29">
         <v>177695238.0</v>
       </c>
       <c r="BE29">
         <v>107025376.0</v>
       </c>
       <c r="BF29">
         <v>96047383.0</v>
       </c>
       <c r="BG29">
         <v>232176947.0</v>
       </c>
       <c r="BH29">
         <v>254357886.0</v>
       </c>
       <c r="BI29">
         <v>118266156.0</v>
       </c>
       <c r="BJ29">
         <v>114364781.0</v>
       </c>
       <c r="BK29">
         <v>147690828.0</v>
       </c>