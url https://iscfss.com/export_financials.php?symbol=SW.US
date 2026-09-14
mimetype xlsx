--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1238,52 +1241,56 @@
       <c r="D5">
         <v>-847000000.0</v>
       </c>
       <c r="E5">
         <v>-1129085100.0</v>
       </c>
       <c r="F5">
         <v>318746048.0</v>
       </c>
       <c r="G5">
         <v>256000000.0</v>
       </c>
       <c r="H5">
         <v>393000000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5"/>
-      <c r="T5"/>
+      <c r="S5">
+        <v>386089261.0</v>
+      </c>
+      <c r="T5">
+        <v>610993956.0</v>
+      </c>
       <c r="U5">
         <v>71334441.0</v>
       </c>
       <c r="V5">
         <v>72301565.0</v>
       </c>
       <c r="W5">
         <v>-51002766.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
@@ -1438,51 +1445,51 @@
       <c r="M10">
         <v>470596818.0</v>
       </c>
       <c r="N10">
         <v>617249855.0</v>
       </c>
       <c r="O10">
         <v>591160367.0</v>
       </c>
       <c r="P10">
         <v>1095197978.0</v>
       </c>
       <c r="Q10">
         <v>667641973.0</v>
       </c>
       <c r="R10">
         <v>922688979.0</v>
       </c>
       <c r="S10">
         <v>1000918784.0</v>
       </c>
       <c r="T10">
         <v>604659775.0</v>
       </c>
       <c r="U10">
-        <v>489252860.0</v>
+        <v>377359155.0</v>
       </c>
       <c r="V10">
         <v>1000063257.0</v>
       </c>
       <c r="W10">
         <v>252834313.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>801907483.0</v>
       </c>
       <c r="E11">
         <v>751296211.0</v>
       </c>
       <c r="F11">
         <v>849144670.0</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
@@ -1539,95 +1546,95 @@
       <c r="L12">
         <v>295191655.0</v>
       </c>
       <c r="M12">
         <v>470596818.0</v>
       </c>
       <c r="N12">
         <v>617249855.0</v>
       </c>
       <c r="O12">
         <v>591160367.0</v>
       </c>
       <c r="P12">
         <v>1095197978.0</v>
       </c>
       <c r="Q12">
         <v>667641973.0</v>
       </c>
       <c r="R12">
         <v>922688979.0</v>
       </c>
       <c r="S12">
         <v>1000918784.0</v>
       </c>
       <c r="T12">
-        <v>604659775.0</v>
+        <v>443628079.0</v>
       </c>
       <c r="U12">
-        <v>489252860.0</v>
+        <v>394480194.0</v>
       </c>
       <c r="V12">
         <v>1019430263.0</v>
       </c>
       <c r="W12">
         <v>258923972.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
         <v>1175000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13">
         <v>220184.0</v>
       </c>
       <c r="T13">
-        <v>332424.0</v>
+        <v>228333.0</v>
       </c>
       <c r="U13">
-        <v>179492.0</v>
+        <v>138442.0</v>
       </c>
       <c r="V13">
         <v>135460.0</v>
       </c>
       <c r="W13">
         <v>80982.0</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
         <v>526000000.0</v>
       </c>
       <c r="C14">
         <v>389000000.0</v>
       </c>
       <c r="D14">
         <v>260000000.0</v>
       </c>
       <c r="E14">
         <v>261000000.0</v>
       </c>
       <c r="F14">
@@ -1849,52 +1856,56 @@
         <v>2700754975.0</v>
       </c>
       <c r="J20">
         <v>2740120450.0</v>
       </c>
       <c r="K20">
         <v>2416810399.0</v>
       </c>
       <c r="L20">
         <v>2545208055.0</v>
       </c>
       <c r="M20">
         <v>2754268203.0</v>
       </c>
       <c r="N20">
         <v>3093153635.0</v>
       </c>
       <c r="O20">
         <v>2975639431.0</v>
       </c>
       <c r="P20">
         <v>2793078867.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20"/>
-      <c r="T20"/>
+      <c r="S20">
+        <v>1945460201.0</v>
+      </c>
+      <c r="T20">
+        <v>2253954801.0</v>
+      </c>
       <c r="U20">
         <v>2324364109.0</v>
       </c>
       <c r="V20">
         <v>2282574644.0</v>
       </c>
       <c r="W20">
         <v>1404165736.0</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21">
         <v>1243891000.0</v>
       </c>
       <c r="C21">
         <v>1117000000.0</v>
       </c>
       <c r="D21">
         <v>218000000.0</v>
       </c>
       <c r="E21">
         <v>215730900.0</v>
@@ -1920,54 +1931,54 @@
       <c r="L21">
         <v>196794437.0</v>
       </c>
       <c r="M21">
         <v>172673768.0</v>
       </c>
       <c r="N21">
         <v>118755005.0</v>
       </c>
       <c r="O21">
         <v>126960615.0</v>
       </c>
       <c r="P21">
         <v>71285075.0</v>
       </c>
       <c r="Q21">
         <v>2937890676.0</v>
       </c>
       <c r="R21">
         <v>3183563527.0</v>
       </c>
       <c r="S21">
         <v>2998580059.0</v>
       </c>
       <c r="T21">
-        <v>3523677956.0</v>
+        <v>166371420.0</v>
       </c>
       <c r="U21">
-        <v>3279899431.0</v>
+        <v>205411757.0</v>
       </c>
       <c r="V21">
         <v>232702891.0</v>
       </c>
       <c r="W21">
         <v>3868148.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
         <v>4337761000.0</v>
       </c>
       <c r="C22">
         <v>3550000000.0</v>
       </c>
       <c r="D22">
         <v>1203000000.0</v>
       </c>
       <c r="E22">
         <v>1264500600.0</v>
       </c>
       <c r="F22">
@@ -2264,57 +2275,57 @@
       <c r="K28">
         <v>2941458080.0</v>
       </c>
       <c r="L28">
         <v>3043808345.0</v>
       </c>
       <c r="M28">
         <v>2705403182.0</v>
       </c>
       <c r="N28">
         <v>2575365334.0</v>
       </c>
       <c r="O28">
         <v>2792964403.0</v>
       </c>
       <c r="P28">
         <v>3582399066.0</v>
       </c>
       <c r="Q28">
         <v>4136188323.0</v>
       </c>
       <c r="R28">
         <v>4372743424.0</v>
       </c>
       <c r="S28">
-        <v>4433833560.0</v>
+        <v>2752366089.0</v>
       </c>
       <c r="T28">
         <v>4962858850.0</v>
       </c>
       <c r="U28">
-        <v>6443703889.0</v>
+        <v>4970008055.0</v>
       </c>
       <c r="V28">
         <v>4874646885.0</v>
       </c>
       <c r="W28">
         <v>2794896432.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
         <v>32100000000.0</v>
       </c>
       <c r="C29">
         <v>30955000000.0</v>
       </c>
       <c r="D29">
         <v>5560000000.0</v>
       </c>
       <c r="E29">
         <v>5025000000.0</v>
       </c>
       <c r="F29">
@@ -2347,51 +2358,51 @@
       <c r="B30">
         <v>5013150000.0</v>
       </c>
       <c r="C30">
         <v>4117000000.0</v>
       </c>
       <c r="D30">
         <v>1806000000.0</v>
       </c>
       <c r="E30">
         <v>1901420400.0</v>
       </c>
       <c r="F30">
         <v>1786576594.0</v>
       </c>
       <c r="G30">
         <v>1337000000.0</v>
       </c>
       <c r="H30">
         <v>1402000000.0</v>
       </c>
       <c r="I30">
         <v>1443000000.0</v>
       </c>
       <c r="J30">
-        <v>1367000000.0</v>
+        <v>1598397711.0</v>
       </c>
       <c r="K30">
         <v>1307000000.0</v>
       </c>
       <c r="L30">
         <v>1267000000.0</v>
       </c>
       <c r="M30">
         <v>1291678489.0</v>
       </c>
       <c r="N30">
         <v>1354474259.0</v>
       </c>
       <c r="O30">
         <v>1381477021.0</v>
       </c>
       <c r="P30">
         <v>1278988635.0</v>
       </c>
       <c r="Q30">
         <v>1733282600.0</v>
       </c>
       <c r="R30">
         <v>1082294121.0</v>
       </c>
@@ -2596,84 +2607,84 @@
       <c r="B35">
         <v>23185232000.0</v>
       </c>
       <c r="C35">
         <v>19039000000.0</v>
       </c>
       <c r="D35">
         <v>4871000000.0</v>
       </c>
       <c r="E35">
         <v>4432289400.0</v>
       </c>
       <c r="F35">
         <v>4484427159.0</v>
       </c>
       <c r="G35">
         <v>4277000000.0</v>
       </c>
       <c r="H35">
         <v>4717000000.0</v>
       </c>
       <c r="I35">
         <v>5125829329.0</v>
       </c>
       <c r="J35">
-        <v>4587662259.0</v>
+        <v>4437143838.0</v>
       </c>
       <c r="K35">
         <v>4682175760.0</v>
       </c>
       <c r="L35">
         <v>4759145474.0</v>
       </c>
       <c r="M35">
         <v>5215477406.0</v>
       </c>
       <c r="N35">
         <v>5627054047.0</v>
       </c>
       <c r="O35">
         <v>5713227709.0</v>
       </c>
       <c r="P35">
         <v>5776683299.0</v>
       </c>
       <c r="Q35">
         <v>5919670168.0</v>
       </c>
       <c r="R35">
         <v>6728179265.0</v>
       </c>
       <c r="S35">
         <v>6658406882.0</v>
       </c>
       <c r="T35">
         <v>6876943152.0</v>
       </c>
       <c r="U35">
-        <v>8389130119.0</v>
+        <v>6148748728.0</v>
       </c>
       <c r="V35">
         <v>6421198582.0</v>
       </c>
       <c r="W35">
         <v>3621307417.0</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
         <v>3769259000.0</v>
       </c>
       <c r="C36">
         <v>3090000000.0</v>
       </c>
       <c r="D36">
         <v>-537138699.0</v>
       </c>
       <c r="E36">
         <v>211061400.0</v>
       </c>
       <c r="F36">
@@ -2688,63 +2699,63 @@
       <c r="I36">
         <v>174190346.0</v>
       </c>
       <c r="J36">
         <v>174748232.0</v>
       </c>
       <c r="K36">
         <v>196529469.0</v>
       </c>
       <c r="L36">
         <v>185033697.0</v>
       </c>
       <c r="M36">
         <v>183314268.0</v>
       </c>
       <c r="N36">
         <v>164558403.0</v>
       </c>
       <c r="O36">
         <v>185355011.0</v>
       </c>
       <c r="P36">
         <v>164898434.0</v>
       </c>
       <c r="Q36">
-        <v>51683226.0</v>
+        <v>56968247.0</v>
       </c>
       <c r="R36">
         <v>26922266.0</v>
       </c>
       <c r="S36">
         <v>35077778.0</v>
       </c>
       <c r="T36">
-        <v>84427207.0</v>
+        <v>1187778940.0</v>
       </c>
       <c r="U36">
-        <v>44071757.0</v>
+        <v>794195321.0</v>
       </c>
       <c r="V36">
         <v>74633300.0</v>
       </c>
       <c r="W36">
         <v>-102892337.0</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
@@ -2798,84 +2809,84 @@
       <c r="B39">
         <v>1862900000.0</v>
       </c>
       <c r="C39">
         <v>1533000000.0</v>
       </c>
       <c r="D39">
         <v>561000000.0</v>
       </c>
       <c r="E39">
         <v>551934900.0</v>
       </c>
       <c r="F39">
         <v>380696692.0</v>
       </c>
       <c r="G39">
         <v>257000000.0</v>
       </c>
       <c r="H39">
         <v>270000000.0</v>
       </c>
       <c r="I39">
         <v>490196066.0</v>
       </c>
       <c r="J39">
-        <v>532129016.0</v>
+        <v>300731305.0</v>
       </c>
       <c r="K39">
         <v>256880359.0</v>
       </c>
       <c r="L39">
         <v>355460807.0</v>
       </c>
       <c r="M39">
         <v>567604551.0</v>
       </c>
       <c r="N39">
         <v>517988389.0</v>
       </c>
       <c r="O39">
         <v>532189760.0</v>
       </c>
       <c r="P39">
         <v>464255484.0</v>
       </c>
       <c r="Q39">
         <v>4980467.0</v>
       </c>
       <c r="R39">
         <v>516651377.0</v>
       </c>
       <c r="S39">
         <v>577090702.0</v>
       </c>
       <c r="T39">
-        <v>726356473.0</v>
+        <v>887388169.0</v>
       </c>
       <c r="U39">
-        <v>482068184.0</v>
+        <v>576840850.0</v>
       </c>
       <c r="V39">
         <v>32834469.0</v>
       </c>
       <c r="W39">
         <v>39871221.0</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
         <v>3665896000.0</v>
       </c>
       <c r="C40">
         <v>2990000000.0</v>
       </c>
       <c r="D40">
         <v>1087000000.0</v>
       </c>
       <c r="E40">
         <v>1062778200.0</v>
       </c>
       <c r="F40">
@@ -2902,51 +2913,51 @@
       <c r="M40">
         <v>838145290.0</v>
       </c>
       <c r="N40">
         <v>837692953.0</v>
       </c>
       <c r="O40">
         <v>795097379.0</v>
       </c>
       <c r="P40">
         <v>763398355.0</v>
       </c>
       <c r="Q40">
         <v>796648492.0</v>
       </c>
       <c r="R40">
         <v>947045677.0</v>
       </c>
       <c r="S40">
         <v>862937117.0</v>
       </c>
       <c r="T40">
         <v>1059516183.0</v>
       </c>
       <c r="U40">
-        <v>949034155.0</v>
+        <v>416742343.0</v>
       </c>
       <c r="V40">
         <v>654661401.0</v>
       </c>
       <c r="W40">
         <v>523586683.0</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
@@ -2994,57 +3005,57 @@
       <c r="K42">
         <v>1552311640.0</v>
       </c>
       <c r="L42">
         <v>1703365185.0</v>
       </c>
       <c r="M42">
         <v>2372440294.0</v>
       </c>
       <c r="N42">
         <v>3019967409.0</v>
       </c>
       <c r="O42">
         <v>3195175495.0</v>
       </c>
       <c r="P42">
         <v>3027671570.0</v>
       </c>
       <c r="Q42">
         <v>3078866870.0</v>
       </c>
       <c r="R42">
         <v>3359791391.0</v>
       </c>
       <c r="S42">
-        <v>3243589386.0</v>
+        <v>2683965810.0</v>
       </c>
       <c r="T42">
-        <v>3700478223.0</v>
+        <v>1930771947.0</v>
       </c>
       <c r="U42">
-        <v>1529316739.0</v>
+        <v>1108222632.0</v>
       </c>
       <c r="V42">
         <v>1084361131.0</v>
       </c>
       <c r="W42">
         <v>756756326.0</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
@@ -3265,54 +3276,54 @@
       <c r="L48">
         <v>676754203.0</v>
       </c>
       <c r="M48">
         <v>329539374.0</v>
       </c>
       <c r="N48">
         <v>167085531.0</v>
       </c>
       <c r="O48">
         <v>-210278519.0</v>
       </c>
       <c r="P48">
         <v>-441967468.0</v>
       </c>
       <c r="Q48">
         <v>-734140178.0</v>
       </c>
       <c r="R48">
         <v>-958507650.0</v>
       </c>
       <c r="S48">
         <v>-945234847.0</v>
       </c>
       <c r="T48">
-        <v>-708772799.0</v>
+        <v>-486838301.0</v>
       </c>
       <c r="U48">
-        <v>-875959825.0</v>
+        <v>-675624991.0</v>
       </c>
       <c r="V48">
         <v>-564505811.0</v>
       </c>
       <c r="W48">
         <v>-280261273.0</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
@@ -3399,57 +3410,57 @@
       <c r="K51">
         <v>3400000000.0</v>
       </c>
       <c r="L51">
         <v>3339000000.0</v>
       </c>
       <c r="M51">
         <v>3176000000.0</v>
       </c>
       <c r="N51">
         <v>3192615189.0</v>
       </c>
       <c r="O51">
         <v>4290073600.0</v>
       </c>
       <c r="P51">
         <v>4677597044.0</v>
       </c>
       <c r="Q51">
         <v>4803830296.0</v>
       </c>
       <c r="R51">
         <v>5295432403.0</v>
       </c>
       <c r="S51">
-        <v>5434752345.0</v>
+        <v>3753284873.0</v>
       </c>
       <c r="T51">
-        <v>5567518625.0</v>
+        <v>3824189239.0</v>
       </c>
       <c r="U51">
-        <v>6932956750.0</v>
+        <v>5347367210.0</v>
       </c>
       <c r="V51">
         <v>5874710142.0</v>
       </c>
       <c r="W51">
         <v>3047730745.0</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
         <v>406408000.0</v>
       </c>
       <c r="C52">
         <v>1053000000.0</v>
       </c>
       <c r="D52">
         <v>191000000.0</v>
       </c>
       <c r="E52">
         <v>172771500.0</v>
       </c>
       <c r="F52">
@@ -3518,52 +3529,56 @@
       </c>
       <c r="E53"/>
       <c r="F53">
         <v>-131000000.0</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53">
         <v>4151645.0</v>
       </c>
       <c r="O53">
         <v>10003454.0</v>
       </c>
       <c r="P53">
         <v>6967253.0</v>
       </c>
       <c r="Q53">
         <v>10732400.0</v>
       </c>
       <c r="R53"/>
-      <c r="S53"/>
-      <c r="T53"/>
+      <c r="S53">
+        <v>14115848.0</v>
+      </c>
+      <c r="T53">
+        <v>28302409.0</v>
+      </c>
       <c r="U53">
         <v>17121039.0</v>
       </c>
       <c r="V53">
         <v>19367006.0</v>
       </c>
       <c r="W53">
         <v>6089658.0</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
@@ -3761,51 +3776,51 @@
       <c r="M57">
         <v>2160854127.0</v>
       </c>
       <c r="N57">
         <v>2278439062.0</v>
       </c>
       <c r="O57">
         <v>2205940698.0</v>
       </c>
       <c r="P57">
         <v>2304452076.0</v>
       </c>
       <c r="Q57">
         <v>2066764197.0</v>
       </c>
       <c r="R57">
         <v>2159149521.0</v>
       </c>
       <c r="S57">
         <v>2164713088.0</v>
       </c>
       <c r="T57">
         <v>2558683132.0</v>
       </c>
       <c r="U57">
-        <v>2327434702.0</v>
+        <v>1795142890.0</v>
       </c>
       <c r="V57">
         <v>2383999431.0</v>
       </c>
       <c r="W57">
         <v>1498256013.0</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
         <v>31482536000.0</v>
       </c>
       <c r="C58">
         <v>26372000000.0</v>
       </c>
       <c r="D58">
         <v>7877000000.0</v>
       </c>
       <c r="E58">
         <v>7470266100.0</v>
       </c>
       <c r="F58">
@@ -4014,483 +4029,489 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR62"/>
+  <dimension ref="A1:BS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
+      <c r="BS1" t="s">
+        <v>136</v>
+      </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>3467000000.0</v>
+      </c>
+      <c r="C2">
         <v>3344000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3597000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3257000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3380000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3171000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3290000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3357000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1442257500.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1404877200.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1728000000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>2500597709.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>1512080558.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1969565000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2954110998.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2828000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1606621226.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1419000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2387185833.0</v>
       </c>
       <c r="V2">
         <v>2006000000.0</v>
       </c>
       <c r="W2">
+        <v>2006000000.0</v>
+      </c>
+      <c r="X2">
         <v>1202892846.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>978000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1987291233.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1767000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1141455327.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1019000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2082978021.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1832000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1218256691.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1065000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2149381431.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1859000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1272884324.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2065353951.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1965292792.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1846568140.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1068528879.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1876907197.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1867609926.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1889251552.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1133754619.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1911716719.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1889903317.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1773821513.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1133323605.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2087351537.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2146033998.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2174391417.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1241404070.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2153642705.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2052976686.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2000307345.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1228608458.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1949127515.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1938244565.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2003655136.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1185924437.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1991090346.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2157075642.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2014796826.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1074610985.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1843876911.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1626699809.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1684812522.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>981431600.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1808463903.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1637297266.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1631840796.0</v>
       </c>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4519,52 +4540,53 @@
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
+      <c r="BS3"/>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4593,176 +4615,186 @@
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5">
+        <v>-299000000.0</v>
+      </c>
+      <c r="C5">
         <v>-401000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-348000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-347000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-428000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1079000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1446000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1011000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-999778499.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-880365000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-847000000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>4911883200.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1129085100.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1233784500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>440000000.0</v>
       </c>
       <c r="R5">
         <v>440000000.0</v>
       </c>
       <c r="S5">
+        <v>440000000.0</v>
+      </c>
+      <c r="T5">
         <v>318746048.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>319000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>278000000.0</v>
       </c>
       <c r="V5">
         <v>278000000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="W5">
+        <v>278000000.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5">
         <v>256000000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>218000000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>393000000.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>375000000.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>383000000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-826000000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
-      <c r="AK5"/>
-      <c r="AL5"/>
+      <c r="AK5">
+        <v>-606000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-581000000.0</v>
+      </c>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5"/>
+      <c r="AQ5">
+        <v>-456000000.0</v>
+      </c>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4791,52 +4823,53 @@
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
+      <c r="BS6"/>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4865,92 +4898,95 @@
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
+      <c r="BS7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8">
         <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
+        <v>1000000.0</v>
+      </c>
+      <c r="J8">
         <v>26966.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>0.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>0.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
@@ -4961,75 +4997,76 @@
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>16083000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16057000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>16018000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>15977000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>15948000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15890000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
@@ -5047,283 +5084,289 @@
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
+      <c r="BS9"/>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>677000000.0</v>
+      </c>
+      <c r="C10">
         <v>674000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>892000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>851000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>778000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>797000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>855000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>951000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3103887500.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>751553700.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1000000000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>668347497.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10">
+        <v>775317900.0</v>
+      </c>
+      <c r="P10">
         <v>833252903.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>858240500.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>503494165.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>482000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>983899821.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>855000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>739004188.0</v>
       </c>
       <c r="V10">
         <v>621000000.0</v>
       </c>
       <c r="W10">
+        <v>621000000.0</v>
+      </c>
+      <c r="X10">
         <v>1095887041.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>891000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>718663892.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>639000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189000000.0</v>
       </c>
       <c r="AB10">
         <v>189000000.0</v>
       </c>
       <c r="AC10">
+        <v>189000000.0</v>
+      </c>
+      <c r="AD10">
         <v>266057236.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>234000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>465568519.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>407000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1215169383.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1051000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>635842311.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>589000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>515917956.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>567000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>458541920.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>487590317.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>321464722.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>361982076.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>295191655.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>295927897.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>177213486.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>305383190.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>470596818.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>704243224.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1223771453.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>584513822.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>617249855.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>922989731.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>601061615.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>510441692.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
+        <v>462159582.0</v>
+      </c>
+      <c r="BE10">
         <v>1579332571.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>649457519.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1093872977.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1095197978.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>939859835.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>802026782.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>780786716.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>667641973.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>804055711.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>556855290.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>797433178.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>922688979.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>978181285.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>910544923.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>944610281.0</v>
       </c>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>892000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>851000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>778000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>797000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>855000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>951000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
@@ -5341,293 +5384,299 @@
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>677000000.0</v>
+      </c>
+      <c r="C12">
         <v>674000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>892000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>851000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>778000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>797000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>855000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>951000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3103887500.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>751553700.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1000000000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>668347497.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>775317900.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>833252903.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>858240500.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>503494165.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>482000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>983899821.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>855000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>739004188.0</v>
       </c>
       <c r="V12">
         <v>621000000.0</v>
       </c>
       <c r="W12">
+        <v>621000000.0</v>
+      </c>
+      <c r="X12">
         <v>1095887041.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>891000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>718663892.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>639000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211712519.0</v>
       </c>
       <c r="AB12">
         <v>189000000.0</v>
       </c>
       <c r="AC12">
+        <v>189000000.0</v>
+      </c>
+      <c r="AD12">
         <v>266057236.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>234000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>465568519.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>407000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1215169383.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1051000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>635842311.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>589000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>515917956.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>567000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>458541920.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>498603650.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>321464722.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>374014721.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>295191655.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>295927897.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>177213486.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>305383190.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>470596818.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>704243224.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1223771453.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>584513822.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>617249855.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>922989731.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>601061615.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>642864460.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>591160367.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1579332571.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>649457519.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1093872977.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1095197978.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>939859835.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>802026782.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>780786716.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>667641973.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>600800287.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>556855290.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>797433178.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>922688979.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>978181285.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>910544923.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>944610281.0</v>
       </c>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
+        <v>1000000.0</v>
+      </c>
+      <c r="J13">
         <v>25126.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>106.08</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
@@ -5643,264 +5692,268 @@
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
+        <v>523529411.0</v>
+      </c>
+      <c r="C14">
         <v>538889000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>538888888.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>526000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>522000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>526000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>457500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>508000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>258823529.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>260000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>259500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>259000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>260354342.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>259434781.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>264164571.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>262958412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>259000000.0</v>
       </c>
       <c r="R14">
         <v>259000000.0</v>
       </c>
       <c r="S14">
+        <v>259000000.0</v>
+      </c>
+      <c r="T14">
         <v>261684086.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>262000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000000.0</v>
       </c>
       <c r="V14">
         <v>258000000.0</v>
       </c>
       <c r="W14">
+        <v>258000000.0</v>
+      </c>
+      <c r="X14">
         <v>244181278.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>244000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000000.0</v>
       </c>
       <c r="Z14">
         <v>238000000.0</v>
       </c>
       <c r="AA14">
-        <v>239000000.0</v>
+        <v>238000000.0</v>
       </c>
       <c r="AB14">
         <v>239000000.0</v>
       </c>
       <c r="AC14">
-        <v>237000000.0</v>
+        <v>239000000.0</v>
       </c>
       <c r="AD14">
         <v>237000000.0</v>
       </c>
       <c r="AE14">
-        <v>236016000.0</v>
+        <v>237000000.0</v>
       </c>
       <c r="AF14">
         <v>236016000.0</v>
       </c>
       <c r="AG14">
-        <v>237000000.0</v>
+        <v>236016000.0</v>
       </c>
       <c r="AH14">
         <v>237000000.0</v>
       </c>
       <c r="AI14">
+        <v>237000000.0</v>
+      </c>
+      <c r="AJ14">
         <v>236947791.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>236641221.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000000.0</v>
       </c>
       <c r="AL14">
         <v>237000000.0</v>
       </c>
       <c r="AM14">
+        <v>237000000.0</v>
+      </c>
+      <c r="AN14">
         <v>236276849.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>236135957.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>236434108.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>236000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>236994219.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>235807860.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>234449760.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>234000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>230088495.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>230283911.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>230538922.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>229000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>237384593.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>231092437.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>234285714.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>230000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>236510109.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>228000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>226086957.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>227000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>226000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>224000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>227000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>226000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>223000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>222000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>218000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>211747600.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>210612800.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>222652800.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>256298600.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>217491800.0</v>
       </c>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5929,64 +5982,65 @@
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
+      <c r="BS15"/>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
+      <c r="D16"/>
       <c r="E16">
         <v>5000000.0</v>
       </c>
-      <c r="F16"/>
+      <c r="F16">
+        <v>5000000.0</v>
+      </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
@@ -6007,52 +6061,53 @@
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
+      <c r="BS16"/>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6081,52 +6136,53 @@
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -6155,52 +6211,53 @@
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6229,834 +6286,849 @@
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20">
+        <v>7175000000.0</v>
+      </c>
+      <c r="C20">
         <v>7186000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7218000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7213000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>7207000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>6969000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6822000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>7215000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2573659500.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2573445900.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2842000000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>2632736007.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2777801000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>2843006272.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2511000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>2883006986.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2344000000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>2669370015.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2383000000.0</v>
       </c>
-      <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>2700754975.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2361000000.0</v>
       </c>
-      <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>2740120450.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>2416810399.0</v>
       </c>
-      <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>2545208055.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>2754268203.0</v>
       </c>
-      <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>3093153635.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>3113395000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>2992254700.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2967555100.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>2975639431.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2898484500.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>2847231893.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>2976134893.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>2793078867.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>2977128266.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>3170466883.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>3096320560.0</v>
       </c>
-      <c r="BK20"/>
-      <c r="BL20">
+      <c r="BL20"/>
+      <c r="BM20">
         <v>3009076289.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>2722132865.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>2954798695.0</v>
       </c>
-      <c r="BO20"/>
-      <c r="BP20">
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>3152731000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>3013637128.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>2832504145.0</v>
       </c>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21">
+        <v>1021000000.0</v>
+      </c>
+      <c r="C21">
         <v>1036000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1059000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1075000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1107000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1141000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1117000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1094000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>193234500.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>199240500.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>218000000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>232710270.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>235735500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2760000000.0</v>
       </c>
       <c r="R21">
         <v>2760000000.0</v>
       </c>
       <c r="S21">
+        <v>2760000000.0</v>
+      </c>
+      <c r="T21">
         <v>238898575.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>211000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2556000000.0</v>
       </c>
       <c r="V21">
         <v>2556000000.0</v>
       </c>
       <c r="W21">
+        <v>2556000000.0</v>
+      </c>
+      <c r="X21">
         <v>255829971.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>208000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572000000.0</v>
       </c>
       <c r="Z21">
         <v>2572000000.0</v>
       </c>
       <c r="AA21">
+        <v>2572000000.0</v>
+      </c>
+      <c r="AB21">
         <v>261000089.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>233000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672000000.0</v>
       </c>
       <c r="AD21">
         <v>2672000000.0</v>
       </c>
       <c r="AE21">
+        <v>2672000000.0</v>
+      </c>
+      <c r="AF21">
         <v>261953786.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>229000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2382000000.0</v>
       </c>
       <c r="AH21">
         <v>2382000000.0</v>
       </c>
       <c r="AI21">
+        <v>2382000000.0</v>
+      </c>
+      <c r="AJ21">
         <v>171557453.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2853830800.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2766974300.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2670666350.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>189306297.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2468000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2488000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2484000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>196794437.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2353000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2428000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2343000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>172673768.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2329000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2297000000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>118755005.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>126960615.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>71285075.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>2937890676.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>3183563527.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
+      <c r="BS21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
+        <v>3612000000.0</v>
+      </c>
+      <c r="C22">
         <v>3583000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3693000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3781000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3774000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3670000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3550000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3585000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1105264000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1088872500.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1203000000.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>1219326653.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>1330845370.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1381757000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1365283972.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1296000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1195625099.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1046000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032939832.0</v>
       </c>
       <c r="V22">
         <v>860000000.0</v>
       </c>
       <c r="W22">
+        <v>860000000.0</v>
+      </c>
+      <c r="X22">
         <v>964282200.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>773000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>946971827.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>832000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>929742808.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>819000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>985776170.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>856000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>981468771.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>847000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>960804717.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>819000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1018547400.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>942853452.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>891131015.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>868784663.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>829792604.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>858239095.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>833138674.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>838659957.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>812323704.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>825897629.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>812041544.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>747214190.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>863368840.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>931377525.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>985020055.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>984733874.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>996989698.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>995857341.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>980953372.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>959174264.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>977332240.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>896239134.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>896327336.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>939129970.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>907264597.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>977888846.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1036554469.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>967158952.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>848517090.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>859930769.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>770093093.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>816227899.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>839589661.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>827353931.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>796902183.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>800000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>45201000000.0</v>
+      </c>
+      <c r="C23">
         <v>45170000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45157000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>45569000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>45746000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>44649000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43759000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>45029000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15152572000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12806067300.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14051000000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>13512573626.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>13385666334.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13615511000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13114873969.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12555000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13254908176.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11707000000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>10384109291.0</v>
+      </c>
+      <c r="W23">
         <v>10375000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12656203876.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10290000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11405274700.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10141000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11117707679.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9925000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11398392286.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10025000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10859071150.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9493000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11055613365.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9562000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10803320776.0</v>
       </c>
-      <c r="AJ23">
-[...1 lines deleted...]
-      </c>
       <c r="AK23">
-        <v>10127320772.0</v>
+        <v>9003000000.0</v>
       </c>
       <c r="AL23">
+        <v>8853000000.0</v>
+      </c>
+      <c r="AM23">
         <v>9815236324.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9322283454.0</v>
       </c>
-      <c r="AN23">
-[...1 lines deleted...]
-      </c>
       <c r="AO23">
-        <v>9594998943.0</v>
+        <v>8773000000.0</v>
       </c>
       <c r="AP23">
-        <v>9734122127.0</v>
+        <v>8626000000.0</v>
       </c>
       <c r="AQ23">
+        <v>8589000000.0</v>
+      </c>
+      <c r="AR23">
         <v>9306190278.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9258154895.0</v>
       </c>
-      <c r="AS23">
-[...1 lines deleted...]
-      </c>
       <c r="AT23">
+        <v>8288000000.0</v>
+      </c>
+      <c r="AU23">
         <v>8954658176.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10317865654.0</v>
       </c>
-      <c r="AV23">
-[...1 lines deleted...]
-      </c>
       <c r="AW23">
-        <v>11908919752.0</v>
+        <v>8480000000.0</v>
       </c>
       <c r="AX23">
+        <v>8729000000.0</v>
+      </c>
+      <c r="AY23">
         <v>11151148397.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11367339611.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11487443831.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10917985012.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>10839053375.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>11184436744.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>11523991730.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>10515388218.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>11353601109.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>10914393104.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>11112620198.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>11735070575.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>11377177872.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>10561244846.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11101420044.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>9963688648.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>10749238142.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>11545074216.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>11593205447.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>11142600594.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>10652072968.0</v>
       </c>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24">
+        <v>13233000000.0</v>
+      </c>
+      <c r="C24">
         <v>13275000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13427000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13313000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>13329000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12919000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>12542000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13174000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>3946277565.91</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>3905757569.17</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
@@ -7069,75 +7141,76 @@
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>13427000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13313000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13329000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12919000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12542000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13174000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
@@ -7155,72 +7228,73 @@
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>32056596.47</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>32602316.94</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
@@ -7233,52 +7307,53 @@
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7307,300 +7382,308 @@
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>13487000000.0</v>
+      </c>
+      <c r="C28">
         <v>306000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12881000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13260000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13585000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13422000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12740000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12968000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2900384500.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2677236300.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3129000000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-668347497.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28">
+        <v>-775317900.0</v>
+      </c>
+      <c r="P28">
         <v>2909818297.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3231923500.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3296505835.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3318000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2767111664.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2899000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2446995812.0</v>
       </c>
       <c r="V28">
         <v>2565000000.0</v>
       </c>
       <c r="W28">
-        <v>2180112959.0</v>
+        <v>2565000000.0</v>
       </c>
       <c r="X28">
+        <v>-1095887041.23</v>
+      </c>
+      <c r="Y28">
         <v>2385000000.0</v>
       </c>
-      <c r="Y28">
-[...1 lines deleted...]
-      </c>
       <c r="Z28">
+        <v>-718663892.48</v>
+      </c>
+      <c r="AA28">
         <v>3264000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000000.0</v>
       </c>
       <c r="AB28">
         <v>3500000000.0</v>
       </c>
       <c r="AC28">
-        <v>-266057236.0</v>
+        <v>3500000000.0</v>
       </c>
       <c r="AD28">
+        <v>3731942764.0</v>
+      </c>
+      <c r="AE28">
         <v>3764000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3079431481.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3138000000.0</v>
       </c>
-      <c r="AG28">
-[...1 lines deleted...]
-      </c>
       <c r="AH28">
+        <v>2721830617.0</v>
+      </c>
+      <c r="AI28">
         <v>2886000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2718157689.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2871000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3412136244.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2950000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2941458080.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3378281683.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3096905875.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3046017924.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3043808345.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2928072103.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3088786514.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2914616810.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2705403182.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2439756776.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2367228547.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2497384662.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2575365334.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2407639291.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2674895069.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2873486466.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2792964403.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3389786983.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3525807391.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3701826234.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3582399066.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3967240724.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4347448426.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4321859204.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4136188323.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4256044045.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4010089195.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4244922069.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4372743424.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4442817397.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>4439081879.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4228192372.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
+        <v>32200000000.0</v>
+      </c>
+      <c r="C29">
         <v>32313000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32100000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32544000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32660000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32083000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30955000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>31884000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14462.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>6146023323.94</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>5821687061.23</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>5388797735.1</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
@@ -7611,252 +7694,256 @@
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>4922000000.0</v>
+      </c>
+      <c r="C30">
         <v>4644000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4268000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4846000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5034000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4548000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4117000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4613000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1849263500.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1827452400.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1806000000.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>2680997196.2</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>1901420400.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2077737999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2801000000.0</v>
       </c>
       <c r="R30">
         <v>2801000000.0</v>
       </c>
       <c r="S30">
+        <v>2801000000.0</v>
+      </c>
+      <c r="T30">
         <v>1786576594.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1788000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1901000000.0</v>
       </c>
       <c r="V30">
         <v>1901000000.0</v>
       </c>
       <c r="W30">
-        <v>1337000000.0</v>
+        <v>1901000000.0</v>
       </c>
       <c r="X30">
         <v>1337000000.0</v>
       </c>
       <c r="Y30">
-        <v>1585000000.0</v>
+        <v>1337000000.0</v>
       </c>
       <c r="Z30">
         <v>1585000000.0</v>
       </c>
       <c r="AA30">
-        <v>1402000000.0</v>
+        <v>1585000000.0</v>
       </c>
       <c r="AB30">
         <v>1402000000.0</v>
       </c>
       <c r="AC30">
-        <v>1845000000.0</v>
+        <v>1402000000.0</v>
       </c>
       <c r="AD30">
         <v>1845000000.0</v>
       </c>
       <c r="AE30">
-        <v>1443000000.0</v>
+        <v>1845000000.0</v>
       </c>
       <c r="AF30">
         <v>1443000000.0</v>
       </c>
       <c r="AG30">
-        <v>1789000000.0</v>
+        <v>1443000000.0</v>
       </c>
       <c r="AH30">
         <v>1789000000.0</v>
       </c>
       <c r="AI30">
+        <v>1789000000.0</v>
+      </c>
+      <c r="AJ30">
         <v>1870846400.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1924621600.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1849972100.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1717697300.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1307000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1705928400.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1781963800.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1740092850.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1521906300.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1692235000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1780491600.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1612074000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1672289100.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1896138250.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2057832449.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1977788750.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1798224750.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2026414050.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2012167800.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1956968400.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1820710400.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1893728000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1878194000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1904331000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1668122750.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1886430200.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2121130549.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1985320900.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1733282600.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1310564354.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1646265600.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>1082294121.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
+      <c r="BS30"/>
     </row>
-    <row r="31" spans="1:70">
+    <row r="31" spans="1:71">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -7885,92 +7972,95 @@
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
+      <c r="BS31"/>
     </row>
-    <row r="32" spans="1:70">
+    <row r="32" spans="1:71">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32">
+        <v>3342000000.0</v>
+      </c>
+      <c r="C32">
         <v>3238000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3375000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3538000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3388000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3185000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2722000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3419000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>14462.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>1533189631.35</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>1664891651.63</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>1589293182.77</v>
       </c>
-      <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
@@ -7981,298 +8071,304 @@
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
+      <c r="BS32"/>
     </row>
-    <row r="33" spans="1:70">
+    <row r="33" spans="1:71">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>34383000000.0</v>
+      </c>
+      <c r="C33">
         <v>34618000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>34718000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>34686000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>34767000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>34019000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>33704000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>34484000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8547126000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>8622943500.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>9481000000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>8937381816.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>8550225739.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>8694660000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8283628082.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>7930000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>8646769774.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>7637000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8286129093.0</v>
       </c>
       <c r="V33">
         <v>6963000000.0</v>
       </c>
       <c r="W33">
+        <v>6963000000.0</v>
+      </c>
+      <c r="X33">
         <v>8649020958.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>7032000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>7916549513.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>7039000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>8115646563.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>7245000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>8021511978.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>7055000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>7478837794.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>6538000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>6782286969.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>5866000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7249802049.0</v>
       </c>
-      <c r="AJ33">
-[...1 lines deleted...]
-      </c>
       <c r="AK33">
-        <v>6846494388.0</v>
+        <v>5957000000.0</v>
       </c>
       <c r="AL33">
+        <v>5985000000.0</v>
+      </c>
+      <c r="AM33">
         <v>6612594706.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>6470068570.0</v>
       </c>
-      <c r="AN33">
-[...1 lines deleted...]
-      </c>
       <c r="AO33">
-        <v>6630627023.0</v>
+        <v>5992000000.0</v>
       </c>
       <c r="AP33">
-        <v>6742146062.0</v>
+        <v>5961000000.0</v>
       </c>
       <c r="AQ33">
+        <v>5949000000.0</v>
+      </c>
+      <c r="AR33">
         <v>6576214112.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>6415896841.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>6503061979.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>6160726855.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>7124616956.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>7204852299.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>7623673224.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>7586301746.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>7880637410.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>7525604868.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>7301207327.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>7262319434.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7702277356.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>7132676776.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>7071870766.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>7395648519.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>7168686410.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>7262182865.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>7756786102.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>7637025950.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>7306822715.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>7622175583.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>6977140907.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>7493723905.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>8183850077.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>8077317323.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>7765587294.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>7318076285.0</v>
       </c>
     </row>
-    <row r="34" spans="1:70">
+    <row r="34" spans="1:71">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34">
+        <v>2395000000.0</v>
+      </c>
+      <c r="C34">
         <v>2402000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2318000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2260000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2274000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2072000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2191000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2267000000.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>385000000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>25000000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>26000000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
@@ -8283,470 +8379,477 @@
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
+      <c r="BS34"/>
     </row>
-    <row r="35" spans="1:70">
+    <row r="35" spans="1:71">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>19665000000.0</v>
+      </c>
+      <c r="C35">
         <v>19773000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19739000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19765000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>19831000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19315000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>19039000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19911000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6736136000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4224825300.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4871000000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>4766458736.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>-4925711700.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4432289400.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4843293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4566963679.0</v>
       </c>
       <c r="R35">
         <v>4372000000.0</v>
       </c>
       <c r="S35">
+        <v>4372000000.0</v>
+      </c>
+      <c r="T35">
         <v>4484427159.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4488000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4779131759.0</v>
       </c>
       <c r="V35">
         <v>4016000000.0</v>
       </c>
       <c r="W35">
+        <v>4016000000.0</v>
+      </c>
+      <c r="X35">
+        <v>5260503788.0</v>
+      </c>
+      <c r="Y35">
         <v>4277000000.0</v>
       </c>
-      <c r="X35">
-[...2 lines deleted...]
-      <c r="Y35">
+      <c r="Z35">
         <v>5589608052.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4970000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5283851599.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4717000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5237006969.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4606000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>5125829329.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4481000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>5572898600.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4820000000.0</v>
       </c>
-      <c r="AI35">
-[...1 lines deleted...]
-      </c>
       <c r="AJ35">
+        <v>4437143838.0</v>
+      </c>
+      <c r="AK35">
         <v>3910000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4366000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4768163797.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4682175760.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4538000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4516000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4434000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4759145474.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4721343940.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4211000000.0</v>
       </c>
-      <c r="AT35">
-[...1 lines deleted...]
-      </c>
       <c r="AU35">
+        <v>4240869270.0</v>
+      </c>
+      <c r="AV35">
         <v>5215477406.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4193000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4115000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>4049494534.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5627054047.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5834806428.0</v>
       </c>
-      <c r="BA35">
-[...1 lines deleted...]
-      </c>
       <c r="BB35">
-        <v>5393914557.0</v>
+        <v>4255356144.0</v>
       </c>
       <c r="BC35">
+        <v>4203637463.0</v>
+      </c>
+      <c r="BD35">
         <v>5713227709.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>5568752327.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>5423539986.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5932259914.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>5776683299.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>5946107459.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>6366992399.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>6274531951.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>5919670168.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>6525116519.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>5803723741.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>6278779417.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>6728179265.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>6911700102.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>6647398843.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>6418573797.0</v>
       </c>
     </row>
-    <row r="36" spans="1:70">
+    <row r="36" spans="1:71">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
+        <v>3515000000.0</v>
+      </c>
+      <c r="C36">
         <v>3496000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3209000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3348000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3356000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3117000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3090000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2969000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>575036000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>576407400.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-537138699.0</v>
       </c>
-      <c r="L36"/>
-[...4 lines deleted...]
-      <c r="O36">
+      <c r="M36"/>
+      <c r="N36">
+        <v>243430634.0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36">
         <v>197321152.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>230633000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>349870304.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>219000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>128868907.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>645961920.0</v>
       </c>
       <c r="V36">
         <v>186000000.0</v>
       </c>
       <c r="W36">
-        <v>171332383.0</v>
+        <v>186000000.0</v>
       </c>
       <c r="X36">
+        <v>194332382.0</v>
+      </c>
+      <c r="Y36">
         <v>200000000.0</v>
       </c>
-      <c r="Y36">
-[...1 lines deleted...]
-      </c>
       <c r="Z36">
+        <v>165326435.0</v>
+      </c>
+      <c r="AA36">
         <v>249000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>173390629.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>231000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>533577698.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>189000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>174190346.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>201000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>564847613.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>172000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>174748232.0</v>
       </c>
-      <c r="AJ36">
-[...1 lines deleted...]
-      </c>
       <c r="AK36">
-        <v>165477780.0</v>
+        <v>-933601985.0</v>
       </c>
       <c r="AL36">
+        <v>-696016608.0</v>
+      </c>
+      <c r="AM36">
         <v>193889634.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>196529469.0</v>
       </c>
-      <c r="AN36">
-[...1 lines deleted...]
-      </c>
       <c r="AO36">
-        <v>396328777.0</v>
+        <v>-248742416.0</v>
       </c>
       <c r="AP36">
-        <v>451511856.0</v>
+        <v>-273298246.0</v>
       </c>
       <c r="AQ36">
+        <v>-341634206.0</v>
+      </c>
+      <c r="AR36">
         <v>185033697.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>460384864.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>476089796.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>369697477.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>183314268.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>761606113.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>988876641.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>144516144.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>164558403.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>165844542.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>160862655.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>169338245.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>185355011.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>174829228.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>176929278.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>177799567.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>164898434.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>141094889.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>149172235.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>140549454.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>56968247.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>178523479.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>189932079.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>185262254.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>26922266.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>207936741.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>197822550.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>179104480.0</v>
       </c>
     </row>
-    <row r="37" spans="1:70">
+    <row r="37" spans="1:71">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8775,558 +8878,570 @@
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
+      <c r="BS37"/>
     </row>
-    <row r="38" spans="1:70">
+    <row r="38" spans="1:71">
       <c r="A38" t="s">
         <v>59</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>2999000000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>3209000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3348000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3356000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3117000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2107000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1984000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
-      <c r="S38">
+      <c r="S38"/>
+      <c r="T38">
         <v>-15851090.0</v>
       </c>
-      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38"/>
+      <c r="Z38">
+        <v>0.0</v>
+      </c>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
+      <c r="BS38"/>
     </row>
-    <row r="39" spans="1:70">
+    <row r="39" spans="1:71">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
+        <v>1607000000.0</v>
+      </c>
+      <c r="C39">
         <v>1651000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1586000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1405000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1393000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1615000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1533000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1396000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>547031000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>515245200.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>561000000.0</v>
       </c>
-      <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>2687517660.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-775317900.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>769921921.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>603115501.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>161467749.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>46000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>657887978.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>381000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>387413938.0</v>
       </c>
       <c r="V39">
         <v>30000000.0</v>
       </c>
       <c r="W39">
-        <v>610013677.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="X39">
+        <v>1947013676.0</v>
+      </c>
+      <c r="Y39">
         <v>257000000.0</v>
       </c>
-      <c r="Y39">
-[...1 lines deleted...]
-      </c>
       <c r="Z39">
+        <v>1823089467.0</v>
+      </c>
+      <c r="AA39">
         <v>46000000.0</v>
       </c>
-      <c r="AA39">
-[...1 lines deleted...]
-      </c>
       <c r="AB39">
+        <v>481318308.0</v>
+      </c>
+      <c r="AC39">
         <v>270000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>280046902.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>35000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>490196066.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>258000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>308352296.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>37000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>28282616.0</v>
       </c>
-      <c r="AJ39">
-[...1 lines deleted...]
-      </c>
       <c r="AK39">
-        <v>23805312.0</v>
+        <v>-410475052.0</v>
       </c>
       <c r="AL39">
+        <v>-389021071.0</v>
+      </c>
+      <c r="AM39">
         <v>49159655.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>256880359.0</v>
       </c>
-      <c r="AN39">
-[...1 lines deleted...]
-      </c>
       <c r="AO39">
-        <v>27804724.0</v>
+        <v>-281771145.0</v>
       </c>
       <c r="AP39">
-        <v>39208536.0</v>
+        <v>-271567196.0</v>
       </c>
       <c r="AQ39">
+        <v>-312767528.0</v>
+      </c>
+      <c r="AR39">
         <v>100554507.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>28197527.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>23048183.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>129259941.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>186993940.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>23717602.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>18622570.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>17810205.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>74237898.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>16577840.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>22594898.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>17726817.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>92956381.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>22015249.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>19538596.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>20618642.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>75121369.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>46258452.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>18572673.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>6885353.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4980467.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>707949050.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>13333757.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1641853160.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>516651377.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1710352908.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1669566194.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1589386402.0</v>
       </c>
     </row>
-    <row r="40" spans="1:70">
+    <row r="40" spans="1:71">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>3078000000.0</v>
+      </c>
+      <c r="C40">
         <v>2990000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3121000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3285000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3172000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2974000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2990000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3024000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1066990500.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1068485100.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1087000000.0</v>
       </c>
-      <c r="L40"/>
-[...4 lines deleted...]
-      <c r="O40">
+      <c r="M40"/>
+      <c r="N40">
+        <v>345584560.0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40">
         <v>1341453854.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1161329000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>115887581.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>133000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1230027305.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1243000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244467633.0</v>
       </c>
       <c r="V40">
         <v>196000000.0</v>
       </c>
       <c r="W40">
-        <v>1232155663.0</v>
+        <v>196000000.0</v>
       </c>
       <c r="X40">
+        <v>1386155662.0</v>
+      </c>
+      <c r="Y40">
         <v>1098000000.0</v>
       </c>
-      <c r="Y40">
-[...1 lines deleted...]
-      </c>
       <c r="Z40">
+        <v>362143621.0</v>
+      </c>
+      <c r="AA40">
         <v>167000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1012824447.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1008000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>127225899.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>80000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>894973691.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>887000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>70989479.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>67000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>897209348.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-271191317.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-237869205.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>77486894.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>682136751.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-193392750.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-171864013.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-201210616.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>643512628.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>59150947.0</v>
       </c>
-      <c r="AS40">
-[...1 lines deleted...]
-      </c>
       <c r="AT40">
-        <v>128257117.0</v>
+        <v>-148429842.0</v>
       </c>
       <c r="AU40">
+        <v>-24314057.0</v>
+      </c>
+      <c r="AV40">
         <v>838145290.0</v>
       </c>
-      <c r="AV40">
-[...1 lines deleted...]
-      </c>
       <c r="AW40">
-        <v>269126280.0</v>
+        <v>-407225458.0</v>
       </c>
       <c r="AX40">
+        <v>-536327102.0</v>
+      </c>
+      <c r="AY40">
         <v>88621809.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>837692953.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>98389137.0</v>
       </c>
-      <c r="BA40">
-[...1 lines deleted...]
-      </c>
       <c r="BB40">
+        <v>-426237971.0</v>
+      </c>
+      <c r="BC40">
         <v>115869404.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>795097379.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>60348481.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>81023941.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>101383350.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>763398355.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>81490737.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>76728194.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>62124080.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>796648492.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>80405572.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>90169129.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>153042732.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>947045677.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>147898670.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>113642742.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>95522389.0</v>
       </c>
     </row>
-    <row r="41" spans="1:70">
+    <row r="41" spans="1:71">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -9355,262 +9470,266 @@
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
+      <c r="BS41"/>
     </row>
-    <row r="42" spans="1:70">
+    <row r="42" spans="1:71">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>16091000000.0</v>
+      </c>
+      <c r="C42">
         <v>16061000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>16019000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>15992000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>15953000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>15912000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>15855000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>15797000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3255114500.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3216575700.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3484000000.0</v>
       </c>
-      <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>3243930534.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>13828500.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3090649765.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3520725000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3155717584.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2581000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3290233464.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2587000000.0</v>
       </c>
-      <c r="U42">
-[...1 lines deleted...]
-      </c>
       <c r="V42">
+        <v>2575788652.0</v>
+      </c>
+      <c r="W42">
         <v>2587000000.0</v>
       </c>
-      <c r="W42">
-[...1 lines deleted...]
-      </c>
       <c r="X42">
+        <v>3509052444.49</v>
+      </c>
+      <c r="Y42">
         <v>2597000000.0</v>
       </c>
-      <c r="Y42">
-[...1 lines deleted...]
-      </c>
       <c r="Z42">
+        <v>2423663047.21</v>
+      </c>
+      <c r="AA42">
         <v>1937000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2617842100.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1944000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2632147445.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1940000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2675589110.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1956000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1305353220.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1955000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1566811430.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1579250179.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1566056945.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1601855117.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1552311640.0</v>
       </c>
-      <c r="AN42">
-[...1 lines deleted...]
-      </c>
       <c r="AO42">
-        <v>1622896297.0</v>
+        <v>1577981360.0</v>
       </c>
       <c r="AP42">
+        <v>1589896297.0</v>
+      </c>
+      <c r="AQ42">
         <v>1692053130.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1703365185.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1729434137.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1822607057.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1790065300.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2372440294.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2550502486.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2697208655.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2709393480.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>3019967409.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2999716625.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2915539133.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2976129494.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>3195175495.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>3120144836.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>3039663750.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>3134879873.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>3027671570.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>3107513445.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>3322475569.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>3258690311.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>3078866870.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>3119463599.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2839109031.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>3009840378.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>3359791391.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>3458778737.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3288624501.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>3046102819.0</v>
       </c>
     </row>
-    <row r="43" spans="1:70">
+    <row r="43" spans="1:71">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9639,52 +9758,53 @@
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
+      <c r="BS43"/>
     </row>
-    <row r="44" spans="1:70">
+    <row r="44" spans="1:71">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9713,90 +9833,93 @@
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
+      <c r="BS44"/>
     </row>
-    <row r="45" spans="1:70">
+    <row r="45" spans="1:71">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="B45">
+        <v>34137000000.0</v>
+      </c>
+      <c r="C45">
         <v>33726000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>33527000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>32830000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>32231000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>30769000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>29830000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>30374000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>12624772011.28</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>5642374318.07</v>
       </c>
-      <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>11522911773.85</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -9807,283 +9930,287 @@
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
+      <c r="BS45"/>
     </row>
-    <row r="46" spans="1:70">
+    <row r="46" spans="1:71">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>22672000000.0</v>
+      </c>
+      <c r="C46">
         <v>22900000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>23232000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>23050000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>23097000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>22792000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22675000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>23206000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5205196000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5273849700.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6165000000.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>5642374318.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>5336250254.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5450490500.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5026584909.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4925000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5243314236.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4714000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4870763518.0</v>
       </c>
       <c r="V46">
         <v>4198000000.0</v>
       </c>
       <c r="W46">
+        <v>4198000000.0</v>
+      </c>
+      <c r="X46">
         <v>5104299911.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4257000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4611145476.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4196000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4778654000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>4372000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>4610521767.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>4158000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>4132921528.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3713000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3652445369.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3277000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3889435420.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3750278863.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3650319731.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3515746054.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3429599091.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3510366182.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3432664820.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3496305362.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3392517438.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3333970947.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3313219228.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3151294629.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3688165766.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3801644503.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>4034216486.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3996699216.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>4172995664.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3963188362.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3832743547.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3858467370.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>4105059909.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3798102232.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3777741204.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3969958512.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3853282353.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3968598902.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>4224393774.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>4173608561.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>4117568825.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>4048897489.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>3700589754.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>3987165890.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>4523181844.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>4302240445.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>4194960435.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>3969485903.0</v>
       </c>
     </row>
-    <row r="47" spans="1:70">
+    <row r="47" spans="1:71">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>23232000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>23050000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>23097000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>22792000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>23661000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>24191000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
@@ -10101,260 +10228,264 @@
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
+      <c r="BS47"/>
     </row>
-    <row r="48" spans="1:70">
+    <row r="48" spans="1:71">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>2243000000.0</v>
+      </c>
+      <c r="C48">
         <v>2397000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2655000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2787000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2771000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3030000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2950000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3178000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3275651500.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3439910400.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3521000000.0</v>
       </c>
-      <c r="L48"/>
-      <c r="M48">
+      <c r="M48"/>
+      <c r="N48">
         <v>2577756525.0</v>
       </c>
-      <c r="N48"/>
-      <c r="O48">
+      <c r="O48"/>
+      <c r="P48">
         <v>2298147969.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3150283500.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2091276597.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2002000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1667761146.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1473000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339965727.0</v>
       </c>
       <c r="V48">
         <v>1126000000.0</v>
       </c>
       <c r="W48">
+        <v>1126000000.0</v>
+      </c>
+      <c r="X48">
         <v>1127865787.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>917000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1005454647.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>894000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>688905815.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>615000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>624211208.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>549000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>480439258.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>420000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1563186495.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1352000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1442042373.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1271619289.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1114199755.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1070753053.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>897101510.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>848142164.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>709669525.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>757060610.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>676754203.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>572727375.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>484533076.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>344368279.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>329539374.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>393361080.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>319244727.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>264062714.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>167085531.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>20241000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-72855953.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-88361848.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-210278519.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-338978698.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-373469723.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-394861464.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-441967468.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-532406149.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-705030763.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-739841301.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-734140178.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-960778434.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-832236681.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-883351904.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-958507650.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-1183189339.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-984903754.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-964510779.0</v>
       </c>
     </row>
-    <row r="49" spans="1:70">
+    <row r="49" spans="1:71">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -10383,86 +10514,89 @@
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
+      <c r="BS49"/>
     </row>
-    <row r="50" spans="1:70">
+    <row r="50" spans="1:71">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50">
+        <v>931000000.0</v>
+      </c>
+      <c r="C50">
         <v>980000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>346000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>798000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1034000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1300000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1053000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>745000000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>193444978.72</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>213001803.99</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
@@ -10475,562 +10609,570 @@
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
+      <c r="BS50"/>
     </row>
-    <row r="51" spans="1:70">
+    <row r="51" spans="1:71">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>14164000000.0</v>
+      </c>
+      <c r="C51">
         <v>14255000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13773000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14111000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>14363000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>14219000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>13595000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>13919000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6004272000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3428790000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4129000000.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>3790000000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>3743071200.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4090164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000000.0</v>
       </c>
       <c r="R51">
         <v>3800000000.0</v>
       </c>
       <c r="S51">
+        <v>3800000000.0</v>
+      </c>
+      <c r="T51">
         <v>3751011485.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3754000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3186000000.0</v>
       </c>
       <c r="V51">
         <v>3186000000.0</v>
       </c>
       <c r="W51">
-        <v>3276000000.0</v>
+        <v>3186000000.0</v>
       </c>
       <c r="X51">
         <v>3276000000.0</v>
       </c>
       <c r="Y51">
-        <v>3903000000.0</v>
+        <v>3276000000.0</v>
       </c>
       <c r="Z51">
         <v>3903000000.0</v>
       </c>
       <c r="AA51">
-        <v>3689000000.0</v>
+        <v>3903000000.0</v>
       </c>
       <c r="AB51">
         <v>3689000000.0</v>
       </c>
       <c r="AC51">
-        <v>3998000000.0</v>
+        <v>3689000000.0</v>
       </c>
       <c r="AD51">
         <v>3998000000.0</v>
       </c>
       <c r="AE51">
-        <v>3545000000.0</v>
+        <v>3998000000.0</v>
       </c>
       <c r="AF51">
         <v>3545000000.0</v>
       </c>
       <c r="AG51">
-        <v>3937000000.0</v>
+        <v>3545000000.0</v>
       </c>
       <c r="AH51">
         <v>3937000000.0</v>
       </c>
       <c r="AI51">
+        <v>3937000000.0</v>
+      </c>
+      <c r="AJ51">
         <v>3354000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3460000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3928054200.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3517000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3400000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3865872000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3418370597.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3408000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3339000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3224000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3266000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3220000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3176000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>3144000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>3591000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3081898484.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>3192615189.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3330629022.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3275956684.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3383928158.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4290073600.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>4969119554.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>4175264910.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>4795699211.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>4677597044.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>4907100559.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>5149475208.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>5102645920.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>4803830296.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>5060099757.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>4566944485.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>5042355247.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>5295432403.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>5420998682.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>5349626802.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>5172802653.0</v>
       </c>
     </row>
-    <row r="52" spans="1:70">
+    <row r="52" spans="1:71">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
+        <v>931000000.0</v>
+      </c>
+      <c r="C52">
         <v>980000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>346000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>798000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1034000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1300000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1053000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>745000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>361264500.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>316931400.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>191000000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>196000000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>172771500.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>188792500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000000.0</v>
       </c>
       <c r="R52">
         <v>186000000.0</v>
       </c>
       <c r="S52">
+        <v>186000000.0</v>
+      </c>
+      <c r="T52">
         <v>164868645.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>165000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000000.0</v>
       </c>
       <c r="V52">
         <v>153000000.0</v>
       </c>
       <c r="W52">
-        <v>154000000.0</v>
+        <v>153000000.0</v>
       </c>
       <c r="X52">
         <v>154000000.0</v>
       </c>
       <c r="Y52">
-        <v>174000000.0</v>
+        <v>154000000.0</v>
       </c>
       <c r="Z52">
         <v>174000000.0</v>
       </c>
       <c r="AA52">
-        <v>188000000.0</v>
+        <v>174000000.0</v>
       </c>
       <c r="AB52">
         <v>188000000.0</v>
       </c>
       <c r="AC52">
-        <v>605000000.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="AD52">
         <v>605000000.0</v>
       </c>
       <c r="AE52">
-        <v>170000000.0</v>
+        <v>605000000.0</v>
       </c>
       <c r="AF52">
         <v>170000000.0</v>
       </c>
       <c r="AG52">
-        <v>188000000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="AH52">
         <v>188000000.0</v>
       </c>
       <c r="AI52">
+        <v>188000000.0</v>
+      </c>
+      <c r="AJ52">
         <v>678000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>671000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>229250550.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>226000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>144500750.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>162951000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>117760700.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>102559500.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>89000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>86000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>93000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>71000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>69000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>48000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>559000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>64039449.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>69540057.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>89177491.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>76717963.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>167144632.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>87014400.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>869274919.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>88619934.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>246788415.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>206078672.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>221383169.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>204125950.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>218846186.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>188854900.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>230314263.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>176682750.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>222851696.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>190555332.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>193293307.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>202031539.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>202985074.0</v>
       </c>
     </row>
-    <row r="53" spans="1:70">
+    <row r="53" spans="1:71">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>99598230.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>18065919.0</v>
       </c>
-      <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
-      <c r="AN53">
+      <c r="AN53"/>
+      <c r="AO53">
         <v>11013333.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>12032645.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
-      <c r="AV53">
+      <c r="AV53"/>
+      <c r="AW53">
         <v>1000247.0</v>
       </c>
-      <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>1000616.0</v>
       </c>
-      <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>10003454.0</v>
       </c>
-      <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>814707093.0</v>
       </c>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>10732400.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>10996344.0</v>
       </c>
-      <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
+      <c r="BS53"/>
     </row>
-    <row r="54" spans="1:70">
+    <row r="54" spans="1:71">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11059,886 +11201,899 @@
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
+      <c r="BS54"/>
     </row>
-    <row r="55" spans="1:70">
+    <row r="55" spans="1:71">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>45201000000.0</v>
+      </c>
+      <c r="C55">
         <v>45170000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>45157000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>45569000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>45746000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>44649000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>43759000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>45029000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>15152572000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12806067300.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>14051000000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>13512573626.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>13385666334.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>13615511000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>13114873969.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>12555000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>13254908176.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>11707000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12346487052.0</v>
       </c>
       <c r="V55">
         <v>10375000000.0</v>
       </c>
       <c r="W55">
+        <v>10375000000.0</v>
+      </c>
+      <c r="X55">
         <v>12656203876.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>10290000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>11405274700.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10141000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>11117707679.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>9925000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>11398392286.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>10025000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>10859071150.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>9493000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>11055613365.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9562000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>10803320776.0</v>
       </c>
-      <c r="AJ55">
-[...1 lines deleted...]
-      </c>
       <c r="AK55">
-        <v>10127320772.0</v>
+        <v>9003000000.0</v>
       </c>
       <c r="AL55">
+        <v>8853000000.0</v>
+      </c>
+      <c r="AM55">
         <v>9815236324.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9322283454.0</v>
       </c>
-      <c r="AN55">
-[...1 lines deleted...]
-      </c>
       <c r="AO55">
-        <v>9594998943.0</v>
+        <v>8773000000.0</v>
       </c>
       <c r="AP55">
-        <v>9734122127.0</v>
+        <v>8626000000.0</v>
       </c>
       <c r="AQ55">
+        <v>8589000000.0</v>
+      </c>
+      <c r="AR55">
         <v>9306190278.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>9258154895.0</v>
       </c>
-      <c r="AS55">
-[...1 lines deleted...]
-      </c>
       <c r="AT55">
+        <v>8288000000.0</v>
+      </c>
+      <c r="AU55">
         <v>8954658176.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>10317865654.0</v>
       </c>
-      <c r="AV55">
-[...1 lines deleted...]
-      </c>
       <c r="AW55">
-        <v>11908919752.0</v>
+        <v>8480000000.0</v>
       </c>
       <c r="AX55">
+        <v>8729000000.0</v>
+      </c>
+      <c r="AY55">
         <v>11151148397.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>11367339611.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>11487443831.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>10917985012.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>10839053375.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>11184436744.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>11523991730.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>10515388218.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>11353601109.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>10914393104.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>11112620198.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>11735070575.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>11377177872.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>10561244846.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>11101420044.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>9963688648.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>10749238142.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>11545074216.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>11593205447.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>11142600594.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>10652072968.0</v>
       </c>
     </row>
-    <row r="56" spans="1:70">
+    <row r="56" spans="1:71">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>10818000000.0</v>
+      </c>
+      <c r="C56">
         <v>10552000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>10439000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10883000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>10979000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>10630000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10055000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>10545000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6605446000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4183123800.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4570000000.0</v>
       </c>
-      <c r="L56"/>
-      <c r="M56">
+      <c r="M56"/>
+      <c r="N56">
         <v>4575191810.0</v>
       </c>
-      <c r="N56"/>
-      <c r="O56">
+      <c r="O56"/>
+      <c r="P56">
         <v>4835440594.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4920851000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4831245886.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4625000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4623989492.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4070000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4060357958.0</v>
       </c>
       <c r="V56">
         <v>3412000000.0</v>
       </c>
       <c r="W56">
+        <v>3412000000.0</v>
+      </c>
+      <c r="X56">
         <v>4007182918.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3258000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3488725186.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3102000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3002061116.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2680000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3376880308.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2970000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3380233356.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2955000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4273326396.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3696000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3553518727.0</v>
       </c>
-      <c r="AJ56">
-[...1 lines deleted...]
-      </c>
       <c r="AK56">
-        <v>3280826383.0</v>
+        <v>3046000000.0</v>
       </c>
       <c r="AL56">
+        <v>2868000000.0</v>
+      </c>
+      <c r="AM56">
         <v>3202641618.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2852214883.0</v>
       </c>
-      <c r="AN56">
-[...1 lines deleted...]
-      </c>
       <c r="AO56">
-        <v>2964371920.0</v>
+        <v>2781000000.0</v>
       </c>
       <c r="AP56">
-        <v>2991976064.0</v>
+        <v>2665000000.0</v>
       </c>
       <c r="AQ56">
+        <v>2640000000.0</v>
+      </c>
+      <c r="AR56">
         <v>2729976166.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2842258053.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2792794813.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2793931321.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3193248698.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3555476601.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4285246527.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3564846651.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3486702201.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3961838962.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3616777685.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3576733941.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3482159388.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4391314954.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3443517451.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3957952589.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>3745706694.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>3850437333.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>3978284473.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>3740151921.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3254422130.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>3479244460.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2986547740.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>3255514237.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>3361224138.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>3515888124.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>3377013300.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>3333996683.0</v>
       </c>
     </row>
-    <row r="57" spans="1:70">
+    <row r="57" spans="1:71">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>7476000000.0</v>
+      </c>
+      <c r="C57">
         <v>7314000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7064000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7345000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7591000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7445000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7333000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7126000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2870512500.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2790293700.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3006000000.0</v>
       </c>
-      <c r="L57"/>
-      <c r="M57">
+      <c r="M57"/>
+      <c r="N57">
         <v>2910300158.0</v>
       </c>
-      <c r="N57"/>
-      <c r="O57">
+      <c r="O57"/>
+      <c r="P57">
         <v>3246147411.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3319686500.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3287336390.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3147000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3200788025.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2827000000.0</v>
       </c>
-      <c r="U57">
-[...1 lines deleted...]
-      </c>
       <c r="V57">
+        <v>2372850342.0</v>
+      </c>
+      <c r="W57">
         <v>2355000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2742792482.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2230000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2370803576.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2108000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2481181109.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2215000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2861820786.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2517000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2427362159.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2122000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2444213203.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2114000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3025649638.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2518000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1999000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2193868282.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2007698456.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1879000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1858000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1845000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2001836748.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2082747291.0</v>
       </c>
-      <c r="AS57">
-[...1 lines deleted...]
-      </c>
       <c r="AT57">
-        <v>1992571174.0</v>
+        <v>1867000000.0</v>
       </c>
       <c r="AU57">
+        <v>1840000000.0</v>
+      </c>
+      <c r="AV57">
         <v>2160854127.0</v>
       </c>
-      <c r="AV57">
-[...1 lines deleted...]
-      </c>
       <c r="AW57">
-        <v>3016453382.0</v>
+        <v>1770000000.0</v>
       </c>
       <c r="AX57">
+        <v>2211000000.0</v>
+      </c>
+      <c r="AY57">
         <v>2354559207.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2278439062.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2366847936.0</v>
       </c>
-      <c r="BA57">
-[...1 lines deleted...]
-      </c>
       <c r="BB57">
+        <v>1721670666.0</v>
+      </c>
+      <c r="BC57">
         <v>2302530478.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2205940698.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2905715129.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2158528402.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2414524498.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2304452076.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2351007768.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2505971769.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2355067348.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2066764197.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2181852871.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1933762245.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>2113063673.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2159149521.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2167227998.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1979628486.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1964842454.0</v>
       </c>
     </row>
-    <row r="58" spans="1:70">
+    <row r="58" spans="1:71">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>27141000000.0</v>
+      </c>
+      <c r="C58">
         <v>27087000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>26803000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>27110000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>27422000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>26760000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>26372000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>27037000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>9606648500.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7015119000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7877000000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>7676758894.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>-4925711700.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>7982927430.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8162979500.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7854300069.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7519000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8282194696.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7315000000.0</v>
       </c>
-      <c r="U58">
-[...1 lines deleted...]
-      </c>
       <c r="V58">
+        <v>6388850342.0</v>
+      </c>
+      <c r="W58">
         <v>6371000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8003296270.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6507000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7960411629.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7078000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7765032709.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6932000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8098827756.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7123000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7553191489.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6603000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>8017111804.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6934000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7613311898.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6428000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6365000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6962032079.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6689874216.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6417000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>6374000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>6279000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6760982222.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6804091231.0</v>
       </c>
-      <c r="AS58">
-[...1 lines deleted...]
-      </c>
       <c r="AT58">
+        <v>6078000000.0</v>
+      </c>
+      <c r="AU58">
         <v>6650206296.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7376331533.0</v>
       </c>
-      <c r="AV58">
-[...1 lines deleted...]
-      </c>
       <c r="AW58">
-        <v>8630521978.0</v>
+        <v>5963000000.0</v>
       </c>
       <c r="AX58">
+        <v>6326000000.0</v>
+      </c>
+      <c r="AY58">
         <v>7935634713.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>7905493109.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>8201654364.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>7820305995.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>7696445036.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>7919168407.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>8474467456.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>7582068389.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>8346784413.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>8081135376.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>8297115227.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>8872964169.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>8629599299.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>7986434366.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>8706969391.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>7737485987.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>8391843090.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>8887328786.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>9078928100.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>8627027330.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>8383416252.0</v>
       </c>
     </row>
-    <row r="59" spans="1:70">
+    <row r="59" spans="1:71">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11967,262 +12122,266 @@
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
+      <c r="BS59"/>
     </row>
-    <row r="60" spans="1:70">
+    <row r="60" spans="1:71">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>18036000000.0</v>
+      </c>
+      <c r="C60">
         <v>18058000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>18327000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>18433000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>18297000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>17864000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>17360000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>17965000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5530987500.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5776121100.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6158000000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>5821687061.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4925711700.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5388797735.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>5437224000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>5246994181.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5023000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4957994610.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4379000000.0</v>
       </c>
-      <c r="U60">
-[...1 lines deleted...]
-      </c>
       <c r="V60">
+        <v>3979788652.0</v>
+      </c>
+      <c r="W60">
         <v>3991000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4636918232.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3770000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3429117696.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3049000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3306747916.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2952000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3256358654.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2864000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3156028368.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2759000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2868539715.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2481000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3008853804.0</v>
       </c>
-      <c r="AJ60">
-[...1 lines deleted...]
-      </c>
       <c r="AK60">
-        <v>2680256700.0</v>
+        <v>2428000000.0</v>
       </c>
       <c r="AL60">
+        <v>2343000000.0</v>
+      </c>
+      <c r="AM60">
         <v>2672608170.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2449413150.0</v>
       </c>
-      <c r="AN60">
-[...1 lines deleted...]
-      </c>
       <c r="AO60">
-        <v>2332565822.0</v>
+        <v>2192000000.0</v>
       </c>
       <c r="AP60">
-        <v>2449113740.0</v>
+        <v>2097000000.0</v>
       </c>
       <c r="AQ60">
+        <v>2161000000.0</v>
+      </c>
+      <c r="AR60">
         <v>2380119388.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2302161511.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2307140133.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2134433579.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2701979668.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2943863567.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3016453382.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2973456195.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3187052942.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3019957628.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2842683180.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2887767646.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2984896976.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2781166138.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2666194027.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2740018409.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2585704102.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2575107296.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2617444806.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2518849010.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2344726692.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2158685164.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2006872349.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2126488474.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2401283741.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2275589398.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2303720747.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2081592039.0</v>
       </c>
     </row>
-    <row r="61" spans="1:70">
+    <row r="61" spans="1:71">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -12251,52 +12410,53 @@
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
+      <c r="BS61"/>
     </row>
-    <row r="62" spans="1:70">
+    <row r="62" spans="1:71">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12325,90 +12485,91 @@
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
+      <c r="BS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -12453,487 +12614,487 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
         <v>25136000000.0</v>
       </c>
       <c r="C2">
         <v>16327084200.0</v>
       </c>
       <c r="D2">
         <v>8187526200.0</v>
       </c>
       <c r="E2">
         <v>9560334300.0</v>
       </c>
       <c r="F2">
         <v>8131443000.0</v>
       </c>
       <c r="G2">
         <v>5656000000.0</v>
       </c>
       <c r="H2">
         <v>6043000000.0</v>
       </c>
       <c r="I2">
-        <v>6850835049.0</v>
+        <v>5989000000.0</v>
       </c>
       <c r="J2">
-        <v>7207812462.0</v>
+        <v>5779159376.0</v>
       </c>
       <c r="K2">
         <v>5984182407.0</v>
       </c>
       <c r="L2">
-        <v>6209957798.0</v>
+        <v>5672000000.0</v>
       </c>
       <c r="M2">
         <v>6931270976.0</v>
       </c>
       <c r="N2">
         <v>7812974674.0</v>
       </c>
       <c r="O2">
         <v>6929933610.0</v>
       </c>
       <c r="P2">
         <v>6875769554.0</v>
       </c>
       <c r="Q2">
         <v>6417076738.0</v>
       </c>
       <c r="R2">
         <v>6308384434.0</v>
       </c>
       <c r="S2">
         <v>7371161288.0</v>
       </c>
       <c r="T2">
         <v>7644626532.0</v>
       </c>
       <c r="U2">
         <v>6652959653.0</v>
       </c>
       <c r="V2">
         <v>3369317591.0</v>
       </c>
       <c r="W2">
         <v>2867822760.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
         <v>2550000000.0</v>
       </c>
       <c r="C3">
         <v>1413199200.0</v>
       </c>
       <c r="D3">
         <v>525364000.0</v>
       </c>
       <c r="E3">
         <v>526719600.0</v>
       </c>
       <c r="F3">
         <v>486744400.0</v>
       </c>
       <c r="G3">
         <v>457000000.0</v>
       </c>
       <c r="H3">
         <v>441000000.0</v>
       </c>
       <c r="I3">
         <v>479295355.0</v>
       </c>
       <c r="J3">
-        <v>479880989.0</v>
+        <v>387000000.0</v>
       </c>
       <c r="K3">
         <v>417525556.0</v>
       </c>
       <c r="L3">
-        <v>409988410.0</v>
+        <v>381652418.0</v>
       </c>
       <c r="M3">
         <v>445060557.0</v>
       </c>
       <c r="N3">
         <v>513684443.0</v>
       </c>
       <c r="O3">
         <v>466844764.0</v>
       </c>
       <c r="P3">
         <v>487330697.0</v>
       </c>
       <c r="Q3">
         <v>517356031.0</v>
       </c>
       <c r="R3">
         <v>575964238.0</v>
       </c>
       <c r="S3">
         <v>542918395.0</v>
       </c>
       <c r="T3">
         <v>377412330.0</v>
       </c>
       <c r="U3">
         <v>393169243.0</v>
       </c>
       <c r="V3">
         <v>262734075.0</v>
       </c>
       <c r="W3">
         <v>247612488.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5">
         <v>1799000000.0</v>
       </c>
       <c r="C5">
         <v>1330183400.0</v>
       </c>
       <c r="D5">
         <v>1269025800.0</v>
       </c>
       <c r="E5">
         <v>1607241900.0</v>
       </c>
       <c r="F5">
         <v>1084192400.0</v>
       </c>
       <c r="G5">
         <v>910000000.0</v>
       </c>
       <c r="H5">
         <v>1045000000.0</v>
       </c>
       <c r="I5">
         <v>-253946465.0</v>
       </c>
       <c r="J5">
-        <v>927370011.0</v>
+        <v>796000000.0</v>
       </c>
       <c r="K5">
         <v>883429389.0</v>
       </c>
       <c r="L5">
-        <v>828723242.0</v>
+        <v>796890251.0</v>
       </c>
       <c r="M5">
         <v>678534948.0</v>
       </c>
       <c r="N5">
         <v>741528349.0</v>
       </c>
       <c r="O5">
         <v>804083900.0</v>
       </c>
       <c r="P5">
         <v>868381829.0</v>
       </c>
       <c r="Q5">
         <v>554595026.0</v>
       </c>
       <c r="R5">
         <v>336695513.0</v>
       </c>
       <c r="S5">
         <v>416237436.0</v>
       </c>
       <c r="T5">
         <v>530660700.0</v>
       </c>
       <c r="U5">
         <v>459553866.0</v>
       </c>
       <c r="V5">
         <v>109152187.0</v>
       </c>
       <c r="W5">
         <v>242285131.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
         <v>4349000000.0</v>
       </c>
       <c r="C6">
         <v>2743382600.0</v>
       </c>
       <c r="D6">
         <v>1794389800.0</v>
       </c>
       <c r="E6">
         <v>2133961500.0</v>
       </c>
       <c r="F6">
         <v>1570936800.0</v>
       </c>
       <c r="G6">
         <v>1367000000.0</v>
       </c>
       <c r="H6">
         <v>1486000000.0</v>
       </c>
       <c r="I6">
         <v>225348890.0</v>
       </c>
       <c r="J6">
-        <v>1407251000.0</v>
+        <v>1183000000.0</v>
       </c>
       <c r="K6">
         <v>1300954945.0</v>
       </c>
       <c r="L6">
-        <v>1238711652.0</v>
+        <v>1178542669.0</v>
       </c>
       <c r="M6">
         <v>1123595505.0</v>
       </c>
       <c r="N6">
         <v>1255212792.0</v>
       </c>
       <c r="O6">
         <v>1270928664.0</v>
       </c>
       <c r="P6">
         <v>1355712526.0</v>
       </c>
       <c r="Q6">
         <v>1071951057.0</v>
       </c>
       <c r="R6">
         <v>912659751.0</v>
       </c>
       <c r="S6">
         <v>959155831.0</v>
       </c>
       <c r="T6">
         <v>908073030.0</v>
       </c>
       <c r="U6">
         <v>852723109.0</v>
       </c>
       <c r="V6">
         <v>371886262.0</v>
       </c>
       <c r="W6">
         <v>489897619.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9">
         <v>6043000000.0</v>
       </c>
       <c r="C9">
         <v>4049433500.0</v>
       </c>
       <c r="D9">
         <v>2766313200.0</v>
       </c>
       <c r="E9">
         <v>3055720800.0</v>
       </c>
       <c r="F9">
         <v>2352890800.0</v>
       </c>
       <c r="G9">
         <v>2874000000.0</v>
       </c>
       <c r="H9">
         <v>3005000000.0</v>
       </c>
       <c r="I9">
-        <v>3382521162.0</v>
+        <v>2957000000.0</v>
       </c>
       <c r="J9">
-        <v>3064040118.0</v>
+        <v>2471826546.0</v>
       </c>
       <c r="K9">
         <v>2596651381.0</v>
       </c>
       <c r="L9">
-        <v>2655631600.0</v>
+        <v>2437000000.0</v>
       </c>
       <c r="M9">
         <v>2897757673.0</v>
       </c>
       <c r="N9">
         <v>3174625093.0</v>
       </c>
       <c r="O9">
         <v>2770650937.0</v>
       </c>
       <c r="P9">
         <v>2659581362.0</v>
       </c>
       <c r="Q9">
         <v>2463093496.0</v>
       </c>
       <c r="R9">
         <v>2369763310.0</v>
       </c>
       <c r="S9">
         <v>2459837959.0</v>
       </c>
       <c r="T9">
         <v>2957465700.0</v>
       </c>
       <c r="U9">
         <v>2545580646.0</v>
       </c>
       <c r="V9">
         <v>1270232918.0</v>
       </c>
       <c r="W9">
         <v>1109309432.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10">
         <v>959000000.0</v>
       </c>
       <c r="C10">
         <v>540568000.0</v>
       </c>
       <c r="D10">
         <v>1030800400.0</v>
       </c>
       <c r="E10">
         <v>1331741400.0</v>
       </c>
       <c r="F10">
         <v>947130800.0</v>
       </c>
       <c r="G10">
         <v>748000000.0</v>
       </c>
       <c r="H10">
         <v>677000000.0</v>
       </c>
       <c r="I10">
         <v>-404000000.0</v>
       </c>
@@ -12960,51 +13121,51 @@
       </c>
       <c r="Q10">
         <v>136986301.0</v>
       </c>
       <c r="R10">
         <v>-74502836.0</v>
       </c>
       <c r="S10">
         <v>-15313082.0</v>
       </c>
       <c r="T10">
         <v>247718955.0</v>
       </c>
       <c r="U10">
         <v>-188876717.0</v>
       </c>
       <c r="V10">
         <v>-302698680.0</v>
       </c>
       <c r="W10">
         <v>-31881906.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11">
         <v>260000000.0</v>
       </c>
       <c r="C11">
         <v>232637300.0</v>
       </c>
       <c r="D11">
         <v>282609600.0</v>
       </c>
       <c r="E11">
         <v>365154900.0</v>
       </c>
       <c r="F11">
         <v>242493600.0</v>
       </c>
       <c r="G11">
         <v>201000000.0</v>
       </c>
       <c r="H11">
         <v>193000000.0</v>
       </c>
       <c r="I11">
         <v>235000000.0</v>
       </c>
@@ -13031,51 +13192,51 @@
       </c>
       <c r="Q11">
         <v>59848384.0</v>
       </c>
       <c r="R11">
         <v>78801077.0</v>
       </c>
       <c r="S11">
         <v>29234067.0</v>
       </c>
       <c r="T11">
         <v>5107381.0</v>
       </c>
       <c r="U11">
         <v>13864509.0</v>
       </c>
       <c r="V11">
         <v>-677579.0</v>
       </c>
       <c r="W11">
         <v>1786446.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12">
         <v>840000000.0</v>
       </c>
       <c r="C12">
         <v>506992500.0</v>
       </c>
       <c r="D12">
         <v>154478757.0</v>
       </c>
       <c r="E12">
         <v>146495835.0</v>
       </c>
       <c r="F12">
         <v>126137646.0</v>
       </c>
       <c r="G12">
         <v>119108175.0</v>
       </c>
       <c r="H12">
         <v>167585832.0</v>
       </c>
       <c r="I12">
         <v>168358277.0</v>
       </c>
@@ -13102,129 +13263,129 @@
       </c>
       <c r="Q12">
         <v>283279319.0</v>
       </c>
       <c r="R12">
         <v>251071746.0</v>
       </c>
       <c r="S12">
         <v>300249646.0</v>
       </c>
       <c r="T12">
         <v>311430405.0</v>
       </c>
       <c r="U12">
         <v>406663219.0</v>
       </c>
       <c r="V12">
         <v>424622084.0</v>
       </c>
       <c r="W12">
         <v>279258639.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13">
         <v>729000000.0</v>
       </c>
       <c r="C13">
         <v>127000000.0</v>
       </c>
       <c r="D13">
         <v>33161996.35</v>
       </c>
       <c r="E13">
         <v>9651578.03</v>
       </c>
       <c r="F13">
         <v>3396662.21</v>
       </c>
       <c r="G13">
         <v>3689855.36</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-1105399.88</v>
       </c>
       <c r="E14">
         <v>-1072397.56</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>-2459903.57</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
         <v>699000000.0</v>
       </c>
       <c r="C15">
         <v>307930700.0</v>
       </c>
       <c r="D15">
         <v>747285000.0</v>
       </c>
       <c r="E15">
         <v>965652600.0</v>
       </c>
       <c r="F15">
         <v>704637200.0</v>
       </c>
       <c r="G15">
         <v>545000000.0</v>
       </c>
       <c r="H15">
         <v>476000000.0</v>
       </c>
       <c r="I15">
         <v>-646000000.0</v>
       </c>
@@ -13251,453 +13412,453 @@
       </c>
       <c r="Q15">
         <v>49873119.0</v>
       </c>
       <c r="R15">
         <v>-174795117.0</v>
       </c>
       <c r="S15">
         <v>-69604922.0</v>
       </c>
       <c r="T15">
         <v>214572732.0</v>
       </c>
       <c r="U15">
         <v>-224543018.0</v>
       </c>
       <c r="V15">
         <v>-284530948.0</v>
       </c>
       <c r="W15">
         <v>-2499197.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
         <v>699000000.0</v>
       </c>
       <c r="C16">
         <v>319000000.0</v>
       </c>
       <c r="D16">
         <v>852518754.0</v>
       </c>
       <c r="E16">
         <v>1061712011.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17">
         <v>699000000.0</v>
       </c>
       <c r="C17">
         <v>319000000.0</v>
       </c>
       <c r="D17">
         <v>838998507.71</v>
       </c>
       <c r="E17">
         <v>1013415693.47</v>
       </c>
       <c r="F17">
         <v>768777880.94</v>
       </c>
       <c r="G17">
         <v>672783626.88</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
         <v>-729000000.0</v>
       </c>
       <c r="C18">
         <v>-398000000.0</v>
       </c>
       <c r="D18">
         <v>-163599182.0</v>
       </c>
       <c r="E18">
         <v>-159787236.32</v>
       </c>
       <c r="F18">
         <v>-141527592.22</v>
       </c>
       <c r="G18">
         <v>-168503394.67</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21">
         <v>2224000000.0</v>
       </c>
       <c r="C21">
         <v>972057100.0</v>
       </c>
       <c r="D21">
         <v>1242757600.0</v>
       </c>
       <c r="E21">
         <v>1455016200.0</v>
       </c>
       <c r="F21">
         <v>1104400200.0</v>
       </c>
       <c r="G21">
         <v>891000000.0</v>
       </c>
       <c r="H21">
         <v>884000000.0</v>
       </c>
       <c r="I21">
-        <v>1188515213.0</v>
+        <v>1143390272.0</v>
       </c>
       <c r="J21">
         <v>792140904.0</v>
       </c>
       <c r="K21">
         <v>857136847.0</v>
       </c>
       <c r="L21">
         <v>711000000.0</v>
       </c>
       <c r="M21">
         <v>803784230.0</v>
       </c>
       <c r="N21">
         <v>887900798.0</v>
       </c>
       <c r="O21">
         <v>833179040.0</v>
       </c>
       <c r="P21">
         <v>764694446.0</v>
       </c>
       <c r="Q21">
         <v>543955313.0</v>
       </c>
       <c r="R21">
         <v>382543412.0</v>
       </c>
       <c r="S21">
         <v>392571762.0</v>
       </c>
       <c r="T21">
         <v>819417673.0</v>
       </c>
       <c r="U21">
         <v>303869656.0</v>
       </c>
       <c r="V21">
         <v>267394270.0</v>
       </c>
       <c r="W21">
         <v>264702068.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
         <v>28955000000.0</v>
       </c>
       <c r="C23">
         <v>19404460600.0</v>
       </c>
       <c r="D23">
         <v>9711081800.0</v>
       </c>
       <c r="E23">
         <v>11161038900.0</v>
       </c>
       <c r="F23">
         <v>9379933600.0</v>
       </c>
       <c r="G23">
         <v>7639000000.0</v>
       </c>
       <c r="H23">
         <v>8164000000.0</v>
       </c>
       <c r="I23">
-        <v>9044840997.0</v>
+        <v>7907000000.0</v>
       </c>
       <c r="J23">
-        <v>9315689708.0</v>
+        <v>7765000000.0</v>
       </c>
       <c r="K23">
         <v>7723696941.0</v>
       </c>
       <c r="L23">
-        <v>8088251372.0</v>
+        <v>7398000000.0</v>
       </c>
       <c r="M23">
-        <v>9025244418.0</v>
+        <v>7422000000.0</v>
       </c>
       <c r="N23">
         <v>10099698969.0</v>
       </c>
       <c r="O23">
         <v>8867405506.0</v>
       </c>
       <c r="P23">
         <v>8770656470.0</v>
       </c>
       <c r="Q23">
         <v>8336214922.0</v>
       </c>
       <c r="R23">
         <v>8295604332.0</v>
       </c>
       <c r="S23">
         <v>9438427485.0</v>
       </c>
       <c r="T23">
         <v>9782674559.0</v>
       </c>
       <c r="U23">
         <v>8894670643.0</v>
       </c>
       <c r="V23">
         <v>4372156239.0</v>
       </c>
       <c r="W23">
         <v>3712430124.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
         <v>2550000000.0</v>
       </c>
       <c r="C25">
         <v>1464000000.0</v>
       </c>
       <c r="D25">
         <v>701928922.79</v>
       </c>
       <c r="E25">
         <v>675610462.31</v>
       </c>
       <c r="F25">
         <v>626118067.98</v>
       </c>
       <c r="G25">
         <v>685083144.74</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>8000000.0</v>
       </c>
       <c r="H26">
         <v>8000000.0</v>
       </c>
       <c r="I26">
         <v>7230109.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>7999999.0</v>
       </c>
       <c r="O26">
         <v>3898400.0</v>
       </c>
@@ -13706,51 +13867,51 @@
       </c>
       <c r="Q26">
         <v>3989892.0</v>
       </c>
       <c r="R26">
         <v>2865493.0</v>
       </c>
       <c r="S26">
         <v>4176295.0</v>
       </c>
       <c r="T26">
         <v>3870995.0</v>
       </c>
       <c r="U26">
         <v>2850770.0</v>
       </c>
       <c r="V26">
         <v>4501812.0</v>
       </c>
       <c r="W26">
         <v>4499469.0</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1024705687.0</v>
       </c>
       <c r="E27">
         <v>961000000.0</v>
       </c>
       <c r="F27">
         <v>823000000.0</v>
       </c>
       <c r="G27">
         <v>891715044.0</v>
       </c>
       <c r="H27">
         <v>817725602.0</v>
       </c>
       <c r="I27">
         <v>806451612.0</v>
       </c>
       <c r="J27">
         <v>800201550.0</v>
       </c>
       <c r="K27">
@@ -13769,325 +13930,325 @@
         <v>765731213.0</v>
       </c>
       <c r="P27">
         <v>715442939.0</v>
       </c>
       <c r="Q27">
         <v>726160393.0</v>
       </c>
       <c r="R27">
         <v>737864634.0</v>
       </c>
       <c r="S27">
         <v>804632903.0</v>
       </c>
       <c r="T27">
         <v>858761864.0</v>
       </c>
       <c r="U27">
         <v>19401074.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
         <v>3819000000.0</v>
       </c>
       <c r="C28">
         <v>2793000000.0</v>
       </c>
       <c r="D28">
         <v>1610567622.0</v>
       </c>
       <c r="E28">
         <v>1440000000.0</v>
       </c>
       <c r="F28">
         <v>1354136000.0</v>
       </c>
       <c r="G28">
-        <v>1509150841.0</v>
+        <v>1509150842.0</v>
       </c>
       <c r="H28">
         <v>1358768706.0</v>
       </c>
       <c r="I28">
         <v>1312056737.0</v>
       </c>
       <c r="J28">
         <v>1293279266.0</v>
       </c>
       <c r="K28">
         <v>1054856758.0</v>
       </c>
       <c r="L28">
         <v>1108608663.0</v>
       </c>
       <c r="M28">
         <v>1267084974.0</v>
       </c>
       <c r="N28">
         <v>1397442624.0</v>
       </c>
       <c r="O28">
         <v>1243156029.0</v>
       </c>
       <c r="P28">
         <v>1162594776.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
         <v>260000000.0</v>
       </c>
       <c r="C29">
         <v>241000000.0</v>
       </c>
       <c r="D29">
         <v>327198364.01</v>
       </c>
       <c r="E29">
         <v>373194350.61</v>
       </c>
       <c r="F29">
         <v>264939652.63</v>
       </c>
       <c r="G29">
         <v>247220308.96</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
         <v>3819000000.0</v>
       </c>
       <c r="C30">
         <v>3077376400.0</v>
       </c>
       <c r="D30">
         <v>1523555600.0</v>
       </c>
       <c r="E30">
         <v>1600704600.0</v>
       </c>
       <c r="F30">
         <v>1248490600.0</v>
       </c>
       <c r="G30">
         <v>1983000000.0</v>
       </c>
       <c r="H30">
         <v>2121000000.0</v>
       </c>
       <c r="I30">
-        <v>2194005948.0</v>
+        <v>1918000000.0</v>
       </c>
       <c r="J30">
-        <v>2107877246.0</v>
+        <v>1679685641.0</v>
       </c>
       <c r="K30">
         <v>1739514534.0</v>
       </c>
       <c r="L30">
-        <v>1878293573.0</v>
+        <v>1726000000.0</v>
       </c>
       <c r="M30">
         <v>2093973442.0</v>
       </c>
       <c r="N30">
         <v>2286724295.0</v>
       </c>
       <c r="O30">
         <v>1937471896.0</v>
       </c>
       <c r="P30">
         <v>1894886915.0</v>
       </c>
       <c r="Q30">
         <v>1919138183.0</v>
       </c>
       <c r="R30">
         <v>1987219897.0</v>
       </c>
       <c r="S30">
         <v>2067266197.0</v>
       </c>
       <c r="T30">
         <v>2138048026.0</v>
       </c>
       <c r="U30">
         <v>2241710989.0</v>
       </c>
       <c r="V30">
         <v>1002838647.0</v>
       </c>
       <c r="W30">
         <v>844607363.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B31">
         <v>-1265000000.0</v>
       </c>
       <c r="C31">
         <v>-431489100.0</v>
       </c>
       <c r="D31">
         <v>-211957200.0</v>
       </c>
       <c r="E31">
         <v>-123274800.0</v>
       </c>
       <c r="F31">
         <v>-157269400.0</v>
       </c>
       <c r="G31">
         <v>-143000000.0</v>
       </c>
       <c r="H31">
         <v>-207000000.0</v>
       </c>
       <c r="I31">
         <v>-1650652024.0</v>
       </c>
       <c r="J31">
         <v>-237064066.0</v>
       </c>
       <c r="K31">
         <v>-169323966.0</v>
       </c>
       <c r="L31">
         <v>-112000000.0</v>
       </c>
       <c r="M31">
-        <v>-344131523.0</v>
+        <v>-283000000.0</v>
       </c>
       <c r="N31">
         <v>-481924383.0</v>
       </c>
       <c r="O31">
         <v>-411299494.0</v>
       </c>
       <c r="P31">
         <v>-377162853.0</v>
       </c>
       <c r="Q31">
         <v>-406969011.0</v>
       </c>
       <c r="R31">
         <v>-457046249.0</v>
       </c>
       <c r="S31">
         <v>-407884845.0</v>
       </c>
       <c r="T31">
         <v>-571698718.0</v>
       </c>
       <c r="U31">
         <v>-492746373.0</v>
       </c>
       <c r="V31">
         <v>-570092951.0</v>
       </c>
       <c r="W31">
         <v>-296583974.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B32">
         <v>31179000000.0</v>
       </c>
       <c r="C32">
         <v>20376517700.0</v>
       </c>
       <c r="D32">
         <v>10953839400.0</v>
       </c>
       <c r="E32">
         <v>12616055100.0</v>
       </c>
       <c r="F32">
         <v>10484333800.0</v>
       </c>
       <c r="G32">
         <v>8530000000.0</v>
       </c>
       <c r="H32">
         <v>9048000000.0</v>
       </c>
       <c r="I32">
-        <v>10233356211.0</v>
+        <v>8946000000.0</v>
       </c>
       <c r="J32">
-        <v>10271852580.0</v>
+        <v>8562000000.0</v>
       </c>
       <c r="K32">
         <v>8580833789.0</v>
       </c>
       <c r="L32">
-        <v>8865589399.0</v>
+        <v>8109000000.0</v>
       </c>
       <c r="M32">
-        <v>9829028649.0</v>
+        <v>8083000000.0</v>
       </c>
       <c r="N32">
         <v>10987599768.0</v>
       </c>
       <c r="O32">
         <v>9700584547.0</v>
       </c>
       <c r="P32">
         <v>9535350916.0</v>
       </c>
       <c r="Q32">
         <v>8880170235.0</v>
       </c>
       <c r="R32">
         <v>8678147744.0</v>
       </c>
       <c r="S32">
         <v>9830999248.0</v>
       </c>
       <c r="T32">
         <v>10602092233.0</v>
       </c>
       <c r="U32">
         <v>9198540300.0</v>
       </c>
@@ -14097,701 +14258,708 @@
       <c r="W32">
         <v>3977132192.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR32"/>
+  <dimension ref="A1:BS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
+      <c r="BS1" t="s">
+        <v>136</v>
+      </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
+        <v>6632000000.0</v>
+      </c>
+      <c r="C2">
         <v>5598611640.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6198000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6434000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6425000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6079000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6104557200.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5473021400.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2124646000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2057274000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1957433800.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2055440700.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2096723200.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2228232300.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2773262022.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3030424985.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2191500000.0</v>
       </c>
       <c r="R2">
         <v>2191500000.0</v>
       </c>
       <c r="S2">
+        <v>2191500000.0</v>
+      </c>
+      <c r="T2">
         <v>3015020634.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1894500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1613000000.0</v>
       </c>
       <c r="V2">
         <v>1613000000.0</v>
       </c>
       <c r="W2">
-        <v>1431000000.0</v>
+        <v>1613000000.0</v>
       </c>
       <c r="X2">
         <v>1431000000.0</v>
       </c>
       <c r="Y2">
-        <v>1397000000.0</v>
+        <v>1431000000.0</v>
       </c>
       <c r="Z2">
         <v>1397000000.0</v>
       </c>
       <c r="AA2">
-        <v>1477000000.0</v>
+        <v>1397000000.0</v>
       </c>
       <c r="AB2">
         <v>1477000000.0</v>
       </c>
       <c r="AC2">
-        <v>1544500000.0</v>
+        <v>1477000000.0</v>
       </c>
       <c r="AD2">
         <v>1544500000.0</v>
       </c>
       <c r="AE2">
-        <v>1502500000.0</v>
+        <v>1544500000.0</v>
       </c>
       <c r="AF2">
         <v>1502500000.0</v>
       </c>
       <c r="AG2">
-        <v>1492000000.0</v>
+        <v>1502500000.0</v>
       </c>
       <c r="AH2">
         <v>1492000000.0</v>
       </c>
       <c r="AI2">
-        <v>1945210750.0</v>
+        <v>1492000000.0</v>
       </c>
       <c r="AJ2">
-        <v>1727194805.0</v>
+        <v>1515000000.0</v>
       </c>
       <c r="AK2">
-        <v>1704473958.0</v>
+        <v>1471000000.0</v>
       </c>
       <c r="AL2">
-        <v>1626433280.0</v>
+        <v>1489000000.0</v>
       </c>
       <c r="AM2">
+        <v>1522000000.0</v>
+      </c>
+      <c r="AN2">
         <v>1208334264.0</v>
       </c>
-      <c r="AN2">
-[...1 lines deleted...]
-      </c>
       <c r="AO2">
-        <v>1578402909.0</v>
+        <v>1419837840.0</v>
       </c>
       <c r="AP2">
+        <v>1441869504.0</v>
+      </c>
+      <c r="AQ2">
         <v>1599120540.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1452607422.0</v>
       </c>
-      <c r="AR2">
-[...1 lines deleted...]
-      </c>
       <c r="AS2">
-        <v>1593799771.0</v>
+        <v>1405944160.0</v>
       </c>
       <c r="AT2">
-        <v>1502008814.0</v>
+        <v>1421000000.0</v>
       </c>
       <c r="AU2">
-        <v>1606938421.0</v>
+        <v>1381000000.0</v>
       </c>
       <c r="AV2">
-        <v>1811998781.0</v>
+        <v>1409636714.0</v>
       </c>
       <c r="AW2">
-        <v>1920925536.0</v>
+        <v>1482979535.0</v>
       </c>
       <c r="AX2">
+        <v>1408000000.0</v>
+      </c>
+      <c r="AY2">
         <v>1869068903.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2138746869.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1904003670.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1863030807.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1745466653.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1897820562.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1662793235.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1679980756.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1730186892.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1453919171.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1822676155.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2006573198.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1829836500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1570937569.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1993626619.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1367729562.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1484782988.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1534625465.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1754509852.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1581106495.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1438142620.0</v>
       </c>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>138</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>632493680.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>675000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>659000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>613000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>603000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>571457600.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>506528400.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>149360000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>137151600.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>135870000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>148436634.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>129056332.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>129066000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>123705210.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>135176322.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152500000.0</v>
       </c>
       <c r="R3">
         <v>152500000.0</v>
       </c>
       <c r="S3">
+        <v>152500000.0</v>
+      </c>
+      <c r="T3">
         <v>125532276.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>88500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136500000.0</v>
       </c>
       <c r="V3">
         <v>136500000.0</v>
       </c>
       <c r="W3">
-        <v>92000000.0</v>
+        <v>136500000.0</v>
       </c>
       <c r="X3">
         <v>92000000.0</v>
       </c>
       <c r="Y3">
-        <v>136500000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="Z3">
         <v>136500000.0</v>
       </c>
       <c r="AA3">
-        <v>91000000.0</v>
+        <v>136500000.0</v>
       </c>
       <c r="AB3">
         <v>91000000.0</v>
       </c>
       <c r="AC3">
-        <v>129500000.0</v>
+        <v>91000000.0</v>
       </c>
       <c r="AD3">
         <v>129500000.0</v>
       </c>
       <c r="AE3">
-        <v>105500000.0</v>
+        <v>129500000.0</v>
       </c>
       <c r="AF3">
         <v>105500000.0</v>
       </c>
       <c r="AG3">
-        <v>97500000.0</v>
+        <v>105500000.0</v>
       </c>
       <c r="AH3">
         <v>97500000.0</v>
       </c>
       <c r="AI3">
+        <v>97500000.0</v>
+      </c>
+      <c r="AJ3">
         <v>133502697.0</v>
       </c>
-      <c r="AJ3">
-[...1 lines deleted...]
-      </c>
       <c r="AK3">
-        <v>118570368.0</v>
+        <v>97000000.0</v>
       </c>
       <c r="AL3">
+        <v>97000000.0</v>
+      </c>
+      <c r="AM3">
         <v>107930198.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>98911303.0</v>
       </c>
-      <c r="AN3">
-[...1 lines deleted...]
-      </c>
       <c r="AO3">
-        <v>101453114.0</v>
+        <v>96000000.0</v>
       </c>
       <c r="AP3">
+        <v>93000000.0</v>
+      </c>
+      <c r="AQ3">
         <v>107665805.0</v>
       </c>
-      <c r="AQ3">
-[...1 lines deleted...]
-      </c>
       <c r="AR3">
-        <v>104158731.0</v>
+        <v>105474328.0</v>
       </c>
       <c r="AS3">
-        <v>105431609.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="AT3">
-        <v>94213963.0</v>
+        <v>87683634.0</v>
       </c>
       <c r="AU3">
+        <v>90042563.0</v>
+      </c>
+      <c r="AV3">
         <v>107531372.0</v>
       </c>
-      <c r="AV3">
-[...1 lines deleted...]
-      </c>
       <c r="AW3">
-        <v>121826568.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="AX3">
+        <v>90000000.0</v>
+      </c>
+      <c r="AY3">
         <v>119653417.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>145298190.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>131604403.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>124088476.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>112693371.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>136854137.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>112256799.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>105628565.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>113389272.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>119450461.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>104853342.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>90419866.0</v>
       </c>
-      <c r="BJ3">
-[...1 lines deleted...]
-      </c>
       <c r="BK3">
+        <v>172607028.0</v>
+      </c>
+      <c r="BL3">
         <v>134407463.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>88951231.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>95961520.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>126193129.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>171805503.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>146007323.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>132114927.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>126036484.0</v>
       </c>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14818,478 +14986,483 @@
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>140</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>270980039.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>408000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>540000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>266000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>585000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>218157800.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>500241700.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>256712500.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>296544000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>200181800.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>342415800.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>351897600.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>400104600.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>414750595.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>467497174.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417500000.0</v>
       </c>
       <c r="R5">
         <v>417500000.0</v>
       </c>
       <c r="S5">
+        <v>417500000.0</v>
+      </c>
+      <c r="T5">
         <v>315305179.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>296500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236500000.0</v>
       </c>
       <c r="V5">
         <v>236500000.0</v>
       </c>
       <c r="W5">
-        <v>233000000.0</v>
+        <v>236500000.0</v>
       </c>
       <c r="X5">
         <v>233000000.0</v>
       </c>
       <c r="Y5">
-        <v>222000000.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="Z5">
         <v>222000000.0</v>
       </c>
       <c r="AA5">
-        <v>248000000.0</v>
+        <v>222000000.0</v>
       </c>
       <c r="AB5">
         <v>248000000.0</v>
       </c>
       <c r="AC5">
-        <v>274500000.0</v>
+        <v>248000000.0</v>
       </c>
       <c r="AD5">
         <v>274500000.0</v>
       </c>
       <c r="AE5">
-        <v>284500000.0</v>
+        <v>274500000.0</v>
       </c>
       <c r="AF5">
         <v>284500000.0</v>
       </c>
       <c r="AG5">
-        <v>259000000.0</v>
+        <v>284500000.0</v>
       </c>
       <c r="AH5">
         <v>259000000.0</v>
       </c>
       <c r="AI5">
+        <v>259000000.0</v>
+      </c>
+      <c r="AJ5">
         <v>269838339.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
-        <v>233364220.0</v>
+        <v>216000000.0</v>
       </c>
       <c r="AL5">
+        <v>184000000.0</v>
+      </c>
+      <c r="AM5">
         <v>167772684.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>168791084.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
-        <v>266960323.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="AP5">
+        <v>211000000.0</v>
+      </c>
+      <c r="AQ5">
         <v>196065098.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
-        <v>232916634.0</v>
+        <v>229029970.0</v>
       </c>
       <c r="AS5">
-        <v>200767178.0</v>
+        <v>201000000.0</v>
       </c>
       <c r="AT5">
-        <v>147277000.0</v>
+        <v>182342104.0</v>
       </c>
       <c r="AU5">
+        <v>171805349.0</v>
+      </c>
+      <c r="AV5">
         <v>94837862.0</v>
       </c>
-      <c r="AV5">
-[...1 lines deleted...]
-      </c>
       <c r="AW5">
-        <v>274223034.0</v>
+        <v>197000000.0</v>
       </c>
       <c r="AX5">
+        <v>194000000.0</v>
+      </c>
+      <c r="AY5">
         <v>210424976.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>172081469.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>273928239.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>205557869.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>156233992.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>280873390.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>233689860.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>205091849.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>234782492.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>171046070.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>220024990.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>123209490.0</v>
       </c>
-      <c r="BJ5">
-[...1 lines deleted...]
-      </c>
       <c r="BK5">
+        <v>354101279.0</v>
+      </c>
+      <c r="BL5">
         <v>159381202.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>123017658.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>70439838.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>106055927.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>18933029.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>79405623.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>120280577.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>118076285.0</v>
       </c>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
+        <v>307000000.0</v>
+      </c>
+      <c r="C6">
         <v>903473719.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1083000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1199000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>879000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1188000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>789615400.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1006770100.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>406072500.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>433695600.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>336051800.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>490852434.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>480953932.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>529170600.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>538455805.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>602673496.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>570000000.0</v>
       </c>
       <c r="R6">
         <v>570000000.0</v>
       </c>
       <c r="S6">
+        <v>570000000.0</v>
+      </c>
+      <c r="T6">
         <v>440837455.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>385000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373000000.0</v>
       </c>
       <c r="V6">
         <v>373000000.0</v>
       </c>
       <c r="W6">
-        <v>325000000.0</v>
+        <v>373000000.0</v>
       </c>
       <c r="X6">
         <v>325000000.0</v>
       </c>
       <c r="Y6">
-        <v>358500000.0</v>
+        <v>325000000.0</v>
       </c>
       <c r="Z6">
         <v>358500000.0</v>
       </c>
       <c r="AA6">
-        <v>339000000.0</v>
+        <v>358500000.0</v>
       </c>
       <c r="AB6">
         <v>339000000.0</v>
       </c>
       <c r="AC6">
-        <v>404000000.0</v>
+        <v>339000000.0</v>
       </c>
       <c r="AD6">
         <v>404000000.0</v>
       </c>
       <c r="AE6">
-        <v>390000000.0</v>
+        <v>404000000.0</v>
       </c>
       <c r="AF6">
         <v>390000000.0</v>
       </c>
       <c r="AG6">
-        <v>356500000.0</v>
+        <v>390000000.0</v>
       </c>
       <c r="AH6">
         <v>356500000.0</v>
       </c>
       <c r="AI6">
+        <v>356500000.0</v>
+      </c>
+      <c r="AJ6">
         <v>403341036.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
-        <v>351934588.0</v>
+        <v>313000000.0</v>
       </c>
       <c r="AL6">
+        <v>281000000.0</v>
+      </c>
+      <c r="AM6">
         <v>275702882.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>267702387.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
-        <v>368413437.0</v>
+        <v>315000000.0</v>
       </c>
       <c r="AP6">
+        <v>304000000.0</v>
+      </c>
+      <c r="AQ6">
         <v>303730903.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
-        <v>337075365.0</v>
+        <v>334504298.0</v>
       </c>
       <c r="AS6">
-        <v>306198787.0</v>
+        <v>293000000.0</v>
       </c>
       <c r="AT6">
-        <v>241490963.0</v>
+        <v>270025738.0</v>
       </c>
       <c r="AU6">
+        <v>261847912.0</v>
+      </c>
+      <c r="AV6">
         <v>202369234.0</v>
       </c>
-      <c r="AV6">
-[...1 lines deleted...]
-      </c>
       <c r="AW6">
-        <v>396049602.0</v>
+        <v>286000000.0</v>
       </c>
       <c r="AX6">
+        <v>284000000.0</v>
+      </c>
+      <c r="AY6">
         <v>330078393.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>317379659.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>405532642.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>329646345.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>268927363.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>417727527.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>345946659.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>310720414.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>348171764.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>290496531.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>324878332.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>213629356.0</v>
       </c>
-      <c r="BJ6">
-[...1 lines deleted...]
-      </c>
       <c r="BK6">
+        <v>526708307.0</v>
+      </c>
+      <c r="BL6">
         <v>293788665.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>211968889.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>166401358.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>232249056.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>190738532.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>225412946.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>252395504.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>244112769.0</v>
       </c>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -15316,54 +15489,55 @@
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
+      <c r="BS7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15390,907 +15564,920 @@
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9">
+        <v>1399000000.0</v>
+      </c>
+      <c r="C9">
         <v>1101651080.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1382000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1569000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1515000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1577000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1172839500.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1416303700.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>646915500.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>657957000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>634965800.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>701857800.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>722123200.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>758723700.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>611176834.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>667850905.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001000000.0</v>
       </c>
       <c r="R9">
         <v>1001000000.0</v>
       </c>
       <c r="S9">
+        <v>1001000000.0</v>
+      </c>
+      <c r="T9">
         <v>82200471.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>819500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>726500000.0</v>
       </c>
       <c r="V9">
         <v>726500000.0</v>
       </c>
       <c r="W9">
-        <v>732500000.0</v>
+        <v>726500000.0</v>
       </c>
       <c r="X9">
         <v>732500000.0</v>
       </c>
       <c r="Y9">
-        <v>704500000.0</v>
+        <v>732500000.0</v>
       </c>
       <c r="Z9">
         <v>704500000.0</v>
       </c>
       <c r="AA9">
-        <v>736000000.0</v>
+        <v>704500000.0</v>
       </c>
       <c r="AB9">
         <v>736000000.0</v>
       </c>
       <c r="AC9">
-        <v>766500000.0</v>
+        <v>736000000.0</v>
       </c>
       <c r="AD9">
         <v>766500000.0</v>
       </c>
       <c r="AE9">
-        <v>756500000.0</v>
+        <v>766500000.0</v>
       </c>
       <c r="AF9">
         <v>756500000.0</v>
       </c>
       <c r="AG9">
-        <v>722000000.0</v>
+        <v>756500000.0</v>
       </c>
       <c r="AH9">
         <v>722000000.0</v>
       </c>
       <c r="AI9">
-        <v>866005668.0</v>
+        <v>722000000.0</v>
       </c>
       <c r="AJ9">
-        <v>763206406.0</v>
+        <v>693000000.0</v>
       </c>
       <c r="AK9">
-        <v>702380543.0</v>
+        <v>650000000.0</v>
       </c>
       <c r="AL9">
-        <v>648649803.0</v>
+        <v>615000000.0</v>
       </c>
       <c r="AM9">
+        <v>607000000.0</v>
+      </c>
+      <c r="AN9">
         <v>530146266.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
-        <v>700770847.0</v>
+        <v>618444773.0</v>
       </c>
       <c r="AP9">
+        <v>640153479.0</v>
+      </c>
+      <c r="AQ9">
         <v>668661317.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>639271176.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
-        <v>687543462.0</v>
+        <v>602264012.0</v>
       </c>
       <c r="AT9">
-        <v>622678492.0</v>
+        <v>613000000.0</v>
       </c>
       <c r="AU9">
-        <v>640372635.0</v>
+        <v>581000000.0</v>
       </c>
       <c r="AV9">
-        <v>760075119.0</v>
+        <v>624253903.0</v>
       </c>
       <c r="AW9">
-        <v>828126279.0</v>
+        <v>644408658.0</v>
       </c>
       <c r="AX9">
+        <v>607000000.0</v>
+      </c>
+      <c r="AY9">
         <v>788062164.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>855006163.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>816387115.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>763686511.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>673599016.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>727867668.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>686945468.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>670979503.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>701679495.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>559836699.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>714402129.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>760816992.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>715838816.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>593323265.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>791396199.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>509162469.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>569211561.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>529083854.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>648132174.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>587572156.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>604975124.0</v>
       </c>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10">
+        <v>128000000.0</v>
+      </c>
+      <c r="C10">
         <v>72980040.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>175000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>336000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>58000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>390000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>215261900.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-105077700.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>174564500.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>247428900.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>93297400.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>285661800.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>310659600.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>363228600.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>313757982.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>342852575.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>384500000.0</v>
       </c>
       <c r="R10">
         <v>384500000.0</v>
       </c>
       <c r="S10">
+        <v>384500000.0</v>
+      </c>
+      <c r="T10">
         <v>284658770.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206500000.0</v>
       </c>
       <c r="V10">
         <v>206500000.0</v>
       </c>
       <c r="W10">
-        <v>182500000.0</v>
+        <v>206500000.0</v>
       </c>
       <c r="X10">
         <v>182500000.0</v>
       </c>
       <c r="Y10">
-        <v>191500000.0</v>
+        <v>182500000.0</v>
       </c>
       <c r="Z10">
         <v>191500000.0</v>
       </c>
       <c r="AA10">
-        <v>110500000.0</v>
+        <v>191500000.0</v>
       </c>
       <c r="AB10">
         <v>110500000.0</v>
       </c>
       <c r="AC10">
-        <v>228000000.0</v>
+        <v>110500000.0</v>
       </c>
       <c r="AD10">
         <v>228000000.0</v>
       </c>
       <c r="AE10">
-        <v>-410000000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="AF10">
         <v>-410000000.0</v>
       </c>
       <c r="AG10">
-        <v>208000000.0</v>
+        <v>-410000000.0</v>
       </c>
       <c r="AH10">
         <v>208000000.0</v>
       </c>
       <c r="AI10">
-        <v>161000000.0</v>
+        <v>208000000.0</v>
       </c>
       <c r="AJ10">
+        <v>240208106.0</v>
+      </c>
+      <c r="AK10">
         <v>170000000.0</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
       <c r="AL10">
-        <v>132093961.0</v>
+        <v>250399089.0</v>
       </c>
       <c r="AM10">
+        <v>52885855.0</v>
+      </c>
+      <c r="AN10">
         <v>127994177.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>187000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>184000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>145065506.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>191000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>163712622.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>145000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>98000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>57000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>97605871.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>124000000.0</v>
       </c>
-      <c r="AX10">
-[...1 lines deleted...]
-      </c>
       <c r="AY10">
+        <v>103454304.0</v>
+      </c>
+      <c r="AZ10">
         <v>94264970.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
-        <v>91069941.0</v>
+        <v>147646933.0</v>
       </c>
       <c r="BB10">
-        <v>72994570.0</v>
+        <v>70038438.0</v>
       </c>
       <c r="BC10">
-        <v>58966607.0</v>
+        <v>58657539.0</v>
       </c>
       <c r="BD10">
+        <v>70788776.0</v>
+      </c>
+      <c r="BE10">
         <v>130969042.0</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
       <c r="BF10">
+        <v>84054602.0</v>
+      </c>
+      <c r="BG10">
         <v>136067126.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
-        <v>115445211.0</v>
+        <v>80563238.0</v>
       </c>
       <c r="BI10">
-        <v>86758392.0</v>
+        <v>89050104.0</v>
       </c>
       <c r="BJ10">
-        <v>110129048.0</v>
+        <v>107789202.0</v>
       </c>
       <c r="BK10">
+        <v>75299165.0</v>
+      </c>
+      <c r="BL10">
         <v>63394761.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>84558055.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-6939075.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-4027440.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-92074955.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-37144756.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>28182878.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>26533996.0</v>
       </c>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11">
+        <v>40000000.0</v>
+      </c>
+      <c r="C11">
         <v>18245010.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>77000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>91000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>84000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>74328100.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>29637300.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>51342500.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>70429200.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>48913200.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>69050700.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>65980800.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>104174700.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>93290090.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>101940824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97500000.0</v>
       </c>
       <c r="R11">
         <v>97500000.0</v>
       </c>
       <c r="S11">
+        <v>97500000.0</v>
+      </c>
+      <c r="T11">
         <v>73128578.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>64500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52500000.0</v>
       </c>
       <c r="V11">
         <v>52500000.0</v>
       </c>
       <c r="W11">
-        <v>48000000.0</v>
+        <v>52500000.0</v>
       </c>
       <c r="X11">
         <v>48000000.0</v>
       </c>
       <c r="Y11">
-        <v>52500000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="Z11">
         <v>52500000.0</v>
       </c>
       <c r="AA11">
-        <v>37500000.0</v>
+        <v>52500000.0</v>
       </c>
       <c r="AB11">
         <v>37500000.0</v>
       </c>
       <c r="AC11">
-        <v>59000000.0</v>
+        <v>37500000.0</v>
       </c>
       <c r="AD11">
         <v>59000000.0</v>
       </c>
       <c r="AE11">
-        <v>57000000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="AF11">
         <v>57000000.0</v>
       </c>
       <c r="AG11">
-        <v>60500000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="AH11">
         <v>60500000.0</v>
       </c>
       <c r="AI11">
+        <v>60500000.0</v>
+      </c>
+      <c r="AJ11">
         <v>41000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>42000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>32814566.0</v>
       </c>
-      <c r="AL11">
-[...1 lines deleted...]
-      </c>
       <c r="AM11">
+        <v>38470169.0</v>
+      </c>
+      <c r="AN11">
         <v>41216992.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>49714209.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>59950881.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>43066322.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>60000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>53000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>44000000.0</v>
       </c>
-      <c r="AT11">
-[...1 lines deleted...]
-      </c>
       <c r="AU11">
+        <v>29000000.0</v>
+      </c>
+      <c r="AV11">
         <v>23000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>18000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>46000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>52262412.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>7132453.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>60723008.0</v>
       </c>
-      <c r="BA11">
-[...1 lines deleted...]
-      </c>
       <c r="BB11">
-        <v>30734555.0</v>
+        <v>26014277.0</v>
       </c>
       <c r="BC11">
-        <v>-31935046.0</v>
+        <v>33644032.0</v>
       </c>
       <c r="BD11">
+        <v>-27552813.0</v>
+      </c>
+      <c r="BE11">
         <v>30816245.0</v>
       </c>
-      <c r="BE11">
-[...1 lines deleted...]
-      </c>
       <c r="BF11">
+        <v>31973356.0</v>
+      </c>
+      <c r="BG11">
         <v>54693648.0</v>
       </c>
-      <c r="BG11">
-[...1 lines deleted...]
-      </c>
       <c r="BH11">
+        <v>-17558654.0</v>
+      </c>
+      <c r="BI11">
         <v>40745368.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>29260087.0</v>
       </c>
-      <c r="BJ11">
-[...1 lines deleted...]
-      </c>
       <c r="BK11">
+        <v>47303322.0</v>
+      </c>
+      <c r="BL11">
         <v>-11017543.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>33092373.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>18978832.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>18794721.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>34870780.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>20079351.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>13237346.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>10613598.0</v>
       </c>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12">
+        <v>179000000.0</v>
+      </c>
+      <c r="C12">
         <v>197999999.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>233000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>204000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>208000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>195000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>197002800.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>187111430.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>30749400.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>34428500.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>67761178.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>46000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>80252983.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>78150712.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>69943735.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>62439498.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>60935688.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>59733344.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>64589458.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>44261803.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>40853526.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>77788073.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>42769412.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>54725249.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>40765651.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>62290742.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>37834865.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>36162626.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>47258447.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>38134547.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>45538767.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>38593749.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>135773017.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>105050615.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>62669434.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>46140510.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>51950098.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>88048322.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>59686619.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>58057714.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>77569446.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>82004490.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>64943668.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>71267479.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>69144787.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>66572869.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>64680052.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>71584360.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>64347698.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>75544175.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>71803086.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>49118617.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>119203777.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>92097698.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>88888888.0</v>
       </c>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>148</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>32000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>203000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>27000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>182000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>28000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="I13">
         <v>42000000.0</v>
       </c>
       <c r="J13">
+        <v>42000000.0</v>
+      </c>
+      <c r="K13">
         <v>12000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>13161996.35</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>7000000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
@@ -16304,89 +16491,92 @@
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
+        <v>1000000.0</v>
+      </c>
+      <c r="C14">
         <v>2000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>-1105399.88</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
@@ -16400,287 +16590,291 @@
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
+      <c r="BS14"/>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
+        <v>88000000.0</v>
+      </c>
+      <c r="C15">
         <v>56472650.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>97000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>246000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-28000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>384000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>140933800.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-134715000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>123222000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>176999700.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>43478400.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>216611100.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>244678800.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>259053900.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>220000942.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>240401500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287000000.0</v>
       </c>
       <c r="R15">
         <v>287000000.0</v>
       </c>
       <c r="S15">
+        <v>287000000.0</v>
+      </c>
+      <c r="T15">
         <v>211530191.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>185500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="V15">
         <v>154000000.0</v>
       </c>
       <c r="W15">
-        <v>134000000.0</v>
+        <v>154000000.0</v>
       </c>
       <c r="X15">
         <v>134000000.0</v>
       </c>
       <c r="Y15">
-        <v>138500000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="Z15">
         <v>138500000.0</v>
       </c>
       <c r="AA15">
-        <v>72000000.0</v>
+        <v>138500000.0</v>
       </c>
       <c r="AB15">
         <v>72000000.0</v>
       </c>
       <c r="AC15">
-        <v>166000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AD15">
         <v>166000000.0</v>
       </c>
       <c r="AE15">
-        <v>-470000000.0</v>
+        <v>166000000.0</v>
       </c>
       <c r="AF15">
         <v>-470000000.0</v>
       </c>
       <c r="AG15">
-        <v>147000000.0</v>
+        <v>-470000000.0</v>
       </c>
       <c r="AH15">
         <v>147000000.0</v>
       </c>
       <c r="AI15">
-        <v>243210303.0</v>
+        <v>147000000.0</v>
       </c>
       <c r="AJ15">
+        <v>118000000.0</v>
+      </c>
+      <c r="AK15">
         <v>124000000.0</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
       <c r="AL15">
-        <v>173086889.0</v>
+        <v>101000000.0</v>
       </c>
       <c r="AM15">
+        <v>74000000.0</v>
+      </c>
+      <c r="AN15">
         <v>99000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>132000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>122000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>101999184.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>123000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>108000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>98000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>71000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>26000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>73000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>77000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>64658939.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
+        <v>35583289.0</v>
+      </c>
+      <c r="BA15">
         <v>53910480.0</v>
       </c>
-      <c r="BA15">
-[...1 lines deleted...]
-      </c>
       <c r="BB15">
+        <v>2043513.0</v>
+      </c>
+      <c r="BC15">
         <v>45165249.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>57073684.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>93732746.0</v>
       </c>
-      <c r="BE15">
-[...1 lines deleted...]
-      </c>
       <c r="BF15">
+        <v>89223606.0</v>
+      </c>
+      <c r="BG15">
         <v>77371503.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>89858996.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>52382414.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>34776871.0</v>
       </c>
-      <c r="BJ15">
-[...1 lines deleted...]
-      </c>
       <c r="BK15">
-        <v>67861010.0</v>
+        <v>89976729.0</v>
       </c>
       <c r="BL15">
+        <v>51235925.0</v>
+      </c>
+      <c r="BM15">
         <v>44940259.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-26165864.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-20137201.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-129400476.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-66439592.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>10431353.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>10613598.0</v>
       </c>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>97000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>246000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-28000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>384000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>146000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-150000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
@@ -16698,89 +16892,92 @@
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
+      <c r="BS16"/>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17">
+        <v>88000000.0</v>
+      </c>
+      <c r="C17">
         <v>63000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>98000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>245000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-26000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>382000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>146000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-150000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-12300.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>191000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>61998507.71</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>229000000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
@@ -16794,89 +16991,92 @@
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
+        <v>-179000000.0</v>
+      </c>
+      <c r="C18">
         <v>-166000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-203000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-177000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-182000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-167000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-173000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-167000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-33000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-25000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-54599182.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-39000000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
@@ -16890,54 +17090,55 @@
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16964,54 +17165,55 @@
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -17038,266 +17240,270 @@
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21">
+        <v>309000000.0</v>
+      </c>
+      <c r="C21">
         <v>266724670.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>462000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>606000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>552000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>604000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>387085300.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>49395500.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>227774000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>284496900.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>163044000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>334848600.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>361061600.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>409323600.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>343343509.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>375181551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>419500000.0</v>
       </c>
       <c r="R21">
         <v>419500000.0</v>
       </c>
       <c r="S21">
+        <v>419500000.0</v>
+      </c>
+      <c r="T21">
         <v>330017359.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>298000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238500000.0</v>
       </c>
       <c r="V21">
         <v>238500000.0</v>
       </c>
       <c r="W21">
-        <v>220500000.0</v>
+        <v>238500000.0</v>
       </c>
       <c r="X21">
         <v>220500000.0</v>
       </c>
       <c r="Y21">
-        <v>225000000.0</v>
+        <v>220500000.0</v>
       </c>
       <c r="Z21">
         <v>225000000.0</v>
       </c>
       <c r="AA21">
-        <v>163000000.0</v>
+        <v>225000000.0</v>
       </c>
       <c r="AB21">
         <v>163000000.0</v>
       </c>
       <c r="AC21">
-        <v>279000000.0</v>
+        <v>163000000.0</v>
       </c>
       <c r="AD21">
         <v>279000000.0</v>
       </c>
       <c r="AE21">
-        <v>270500000.0</v>
+        <v>279000000.0</v>
       </c>
       <c r="AF21">
         <v>270500000.0</v>
       </c>
       <c r="AG21">
-        <v>249000000.0</v>
+        <v>270500000.0</v>
       </c>
       <c r="AH21">
         <v>249000000.0</v>
       </c>
       <c r="AI21">
-        <v>223000000.0</v>
+        <v>249000000.0</v>
       </c>
       <c r="AJ21">
+        <v>313683822.0</v>
+      </c>
+      <c r="AK21">
         <v>216000000.0</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
       <c r="AL21">
-        <v>203001578.0</v>
+        <v>331506970.0</v>
       </c>
       <c r="AM21">
+        <v>112317756.0</v>
+      </c>
+      <c r="AN21">
         <v>173911214.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>219000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>211000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>202865043.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>214000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>200423937.0</v>
       </c>
-      <c r="AS21">
-[...1 lines deleted...]
-      </c>
       <c r="AT21">
+        <v>182342104.0</v>
+      </c>
+      <c r="AU21">
         <v>127000000.0</v>
       </c>
-      <c r="AU21">
-[...1 lines deleted...]
-      </c>
       <c r="AV21">
+        <v>219019529.0</v>
+      </c>
+      <c r="AW21">
         <v>206756523.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>194000000.0</v>
       </c>
-      <c r="AX21">
-[...1 lines deleted...]
-      </c>
       <c r="AY21">
+        <v>168113244.0</v>
+      </c>
+      <c r="AZ21">
         <v>253682708.0</v>
       </c>
-      <c r="AZ21">
-[...1 lines deleted...]
-      </c>
       <c r="BA21">
+        <v>280313796.0</v>
+      </c>
+      <c r="BB21">
         <v>192547876.0</v>
       </c>
-      <c r="BB21">
-[...1 lines deleted...]
-      </c>
       <c r="BC21">
-        <v>178487813.0</v>
+        <v>143042069.0</v>
       </c>
       <c r="BD21">
+        <v>209416065.0</v>
+      </c>
+      <c r="BE21">
         <v>231121839.0</v>
       </c>
-      <c r="BE21">
-[...1 lines deleted...]
-      </c>
       <c r="BF21">
+        <v>157858644.0</v>
+      </c>
+      <c r="BG21">
         <v>234782492.0</v>
       </c>
-      <c r="BG21">
-[...1 lines deleted...]
-      </c>
       <c r="BH21">
-        <v>220024990.0</v>
+        <v>147699270.0</v>
       </c>
       <c r="BI21">
-        <v>196357895.0</v>
+        <v>168671374.0</v>
       </c>
       <c r="BJ21">
+        <v>240772903.0</v>
+      </c>
+      <c r="BK21">
         <v>207550899.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>144653070.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>216526983.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>84774212.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>98001047.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>66245271.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>77788684.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>129720069.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>108789386.0</v>
       </c>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -17324,266 +17530,270 @@
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
+      <c r="BS22"/>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
+        <v>7722000000.0</v>
+      </c>
+      <c r="C23">
         <v>6433538050.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7118000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7397000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7388000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7052000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6890311400.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6839929600.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2543787500.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2430734100.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2429355600.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2422449900.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2457784800.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2577632400.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3041095347.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3323094339.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2773000000.0</v>
       </c>
       <c r="R23">
         <v>2773000000.0</v>
       </c>
       <c r="S23">
+        <v>2773000000.0</v>
+      </c>
+      <c r="T23">
         <v>2767203747.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2416000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2101000000.0</v>
       </c>
       <c r="V23">
         <v>2101000000.0</v>
       </c>
       <c r="W23">
-        <v>1943000000.0</v>
+        <v>2101000000.0</v>
       </c>
       <c r="X23">
         <v>1943000000.0</v>
       </c>
       <c r="Y23">
-        <v>1876500000.0</v>
+        <v>1943000000.0</v>
       </c>
       <c r="Z23">
         <v>1876500000.0</v>
       </c>
       <c r="AA23">
-        <v>2050000000.0</v>
+        <v>1876500000.0</v>
       </c>
       <c r="AB23">
         <v>2050000000.0</v>
       </c>
       <c r="AC23">
-        <v>2032000000.0</v>
+        <v>2050000000.0</v>
       </c>
       <c r="AD23">
         <v>2032000000.0</v>
       </c>
       <c r="AE23">
-        <v>1988500000.0</v>
+        <v>2032000000.0</v>
       </c>
       <c r="AF23">
         <v>1988500000.0</v>
       </c>
       <c r="AG23">
-        <v>1965000000.0</v>
+        <v>1988500000.0</v>
       </c>
       <c r="AH23">
         <v>1965000000.0</v>
       </c>
       <c r="AI23">
-        <v>2529023511.0</v>
+        <v>1965000000.0</v>
       </c>
       <c r="AJ23">
-        <v>2236781852.0</v>
+        <v>1985000000.0</v>
       </c>
       <c r="AK23">
-        <v>2189505473.0</v>
+        <v>1905000000.0</v>
       </c>
       <c r="AL23">
-        <v>2095555626.0</v>
+        <v>1914000000.0</v>
       </c>
       <c r="AM23">
+        <v>1961000000.0</v>
+      </c>
+      <c r="AN23">
         <v>1564569316.0</v>
       </c>
-      <c r="AN23">
-[...1 lines deleted...]
-      </c>
       <c r="AO23">
-        <v>2044471140.0</v>
+        <v>1831000000.0</v>
       </c>
       <c r="AP23">
+        <v>1838000000.0</v>
+      </c>
+      <c r="AQ23">
         <v>2064916813.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1873765532.0</v>
       </c>
-      <c r="AR23">
-[...1 lines deleted...]
-      </c>
       <c r="AS23">
+        <v>1829000000.0</v>
+      </c>
+      <c r="AT23">
         <v>1858000000.0</v>
       </c>
-      <c r="AT23">
-[...1 lines deleted...]
-      </c>
       <c r="AU23">
-        <v>2123660822.0</v>
+        <v>1835000000.0</v>
       </c>
       <c r="AV23">
-        <v>2341132879.0</v>
+        <v>1814871087.0</v>
       </c>
       <c r="AW23">
-        <v>2484378837.0</v>
+        <v>1845000000.0</v>
       </c>
       <c r="AX23">
+        <v>1821000000.0</v>
+      </c>
+      <c r="AY23">
         <v>2437078806.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2740070324.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2457257748.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2434169442.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2257709251.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2447200418.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2118616864.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2154730405.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2197083894.0</v>
       </c>
-      <c r="BG23">
-[...1 lines deleted...]
-      </c>
       <c r="BH23">
+        <v>1731076770.0</v>
+      </c>
+      <c r="BI23">
         <v>2317053294.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2571032296.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2338124417.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2019607764.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2568495835.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1792117819.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1955993502.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1997464048.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2324853343.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2038958582.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1934328358.0</v>
       </c>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17610,89 +17820,92 @@
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>678000000.0</v>
+      </c>
+      <c r="C25">
         <v>728000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>675000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>659000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>613000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>603000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>592000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>564000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>160000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>148000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>271928922.79</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>95282879.44</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
@@ -17706,577 +17919,585 @@
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>3497212.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3500000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>4000000.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>4000000.0</v>
+      </c>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>4000000.0</v>
       </c>
-      <c r="AC26"/>
+      <c r="AC26">
+        <v>4000000.0</v>
+      </c>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>3500000.0</v>
       </c>
-      <c r="AG26"/>
+      <c r="AG26">
+        <v>3500000.0</v>
+      </c>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>7000000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>0.9</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>362458738.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>219784270.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>240164738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000000.0</v>
       </c>
       <c r="R27">
         <v>240000000.0</v>
       </c>
       <c r="S27">
+        <v>240000000.0</v>
+      </c>
+      <c r="T27">
         <v>606017022.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>216500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000000.0</v>
       </c>
       <c r="V27">
         <v>195000000.0</v>
       </c>
       <c r="W27">
-        <v>184000000.0</v>
+        <v>195000000.0</v>
       </c>
       <c r="X27">
         <v>184000000.0</v>
       </c>
       <c r="Y27">
-        <v>178500000.0</v>
+        <v>184000000.0</v>
       </c>
       <c r="Z27">
         <v>178500000.0</v>
       </c>
       <c r="AA27">
-        <v>183500000.0</v>
+        <v>178500000.0</v>
       </c>
       <c r="AB27">
         <v>183500000.0</v>
       </c>
       <c r="AC27">
-        <v>181500000.0</v>
+        <v>183500000.0</v>
       </c>
       <c r="AD27">
         <v>181500000.0</v>
       </c>
       <c r="AE27">
-        <v>177000000.0</v>
+        <v>181500000.0</v>
       </c>
       <c r="AF27">
         <v>177000000.0</v>
       </c>
       <c r="AG27">
-        <v>175500000.0</v>
+        <v>177000000.0</v>
       </c>
       <c r="AH27">
         <v>175500000.0</v>
       </c>
       <c r="AI27">
+        <v>175500000.0</v>
+      </c>
+      <c r="AJ27">
         <v>216642190.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>193737010.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>187606529.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>178458842.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>134866814.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>181744749.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>177973548.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>174531937.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>160646517.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>181157381.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>181699903.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>172184139.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>172239504.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>204293980.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>212829818.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>209049649.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>223240576.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>211855830.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>206858867.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>194652187.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>208470778.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>184897471.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>186101862.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>190760775.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>150440494.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>181995979.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>211996287.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>196255612.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>167409814.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>223662603.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>153853162.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>181234813.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>175556829.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>205946617.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>190523708.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>165837479.0</v>
       </c>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>970000000.0</v>
+      </c>
+      <c r="C28">
         <v>961000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>920000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>963000000.0</v>
       </c>
       <c r="E28">
         <v>963000000.0</v>
       </c>
       <c r="F28">
+        <v>963000000.0</v>
+      </c>
+      <c r="G28">
         <v>988000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1028011460.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1028000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11461.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>380000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1491273310.12</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>371000000.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>341734408.0</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
-        <v>341500000.0</v>
+        <v>343500000.0</v>
       </c>
       <c r="S28">
+        <v>343500000.0</v>
+      </c>
+      <c r="T28">
         <v>890290465.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
-        <v>293000000.0</v>
+        <v>306500000.0</v>
       </c>
       <c r="V28">
-        <v>293000000.0</v>
+        <v>295000000.0</v>
       </c>
       <c r="W28">
+        <v>295000000.0</v>
+      </c>
+      <c r="X28">
+        <v>315500000.0</v>
+      </c>
+      <c r="Y28">
         <v>312500000.0</v>
       </c>
-      <c r="X28">
-[...2 lines deleted...]
-      <c r="Y28">
+      <c r="Z28">
+        <v>304000000.0</v>
+      </c>
+      <c r="AA28">
         <v>301000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300500000.0</v>
       </c>
       <c r="AB28">
         <v>300500000.0</v>
       </c>
       <c r="AC28">
-        <v>306000000.0</v>
+        <v>300500000.0</v>
       </c>
       <c r="AD28">
         <v>306000000.0</v>
       </c>
       <c r="AE28">
-        <v>291500000.0</v>
+        <v>306000000.0</v>
       </c>
       <c r="AF28">
         <v>291500000.0</v>
       </c>
       <c r="AG28">
-        <v>282000000.0</v>
+        <v>291500000.0</v>
       </c>
       <c r="AH28">
         <v>282000000.0</v>
       </c>
       <c r="AI28">
+        <v>282000000.0</v>
+      </c>
+      <c r="AJ28">
         <v>352774141.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>315850035.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>297424985.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>290663503.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>204470831.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>270373362.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>288094681.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>291264336.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>246640800.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>274549075.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>300589963.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>277227293.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>293833528.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>324840117.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>351987775.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>346582313.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>374597279.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>340048848.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>351269775.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>300942526.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>344271882.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>301742401.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>289913785.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>313487987.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>57043516.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>313739338.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>33798213.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>19766752.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>103573278.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>36555682.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>34798072.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>32219522.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>45394640.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>153425394.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>72209858.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>35820895.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>40000000.0</v>
+      </c>
+      <c r="C29">
         <v>21000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>77000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>91000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>84000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>77000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>55000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>76000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>69198364.01</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>73000000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
@@ -18290,684 +18511,694 @@
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>1090000000.0</v>
+      </c>
+      <c r="C30">
         <v>834926410.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>920000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>963000000.0</v>
       </c>
       <c r="E30">
         <v>963000000.0</v>
       </c>
       <c r="F30">
+        <v>963000000.0</v>
+      </c>
+      <c r="G30">
         <v>973000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>785754200.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1366908200.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>419141500.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>373460100.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>471921800.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>367009200.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>361061600.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>349400100.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>267833325.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>292669354.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>581500000.0</v>
       </c>
       <c r="R30">
         <v>581500000.0</v>
       </c>
       <c r="S30">
+        <v>581500000.0</v>
+      </c>
+      <c r="T30">
         <v>-247816887.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>521500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488000000.0</v>
       </c>
       <c r="V30">
         <v>488000000.0</v>
       </c>
       <c r="W30">
-        <v>512000000.0</v>
+        <v>488000000.0</v>
       </c>
       <c r="X30">
         <v>512000000.0</v>
       </c>
       <c r="Y30">
-        <v>479500000.0</v>
+        <v>512000000.0</v>
       </c>
       <c r="Z30">
         <v>479500000.0</v>
       </c>
       <c r="AA30">
-        <v>573000000.0</v>
+        <v>479500000.0</v>
       </c>
       <c r="AB30">
         <v>573000000.0</v>
       </c>
       <c r="AC30">
-        <v>487500000.0</v>
+        <v>573000000.0</v>
       </c>
       <c r="AD30">
         <v>487500000.0</v>
       </c>
       <c r="AE30">
-        <v>486000000.0</v>
+        <v>487500000.0</v>
       </c>
       <c r="AF30">
         <v>486000000.0</v>
       </c>
       <c r="AG30">
-        <v>473000000.0</v>
+        <v>486000000.0</v>
       </c>
       <c r="AH30">
         <v>473000000.0</v>
       </c>
       <c r="AI30">
-        <v>583812761.0</v>
+        <v>473000000.0</v>
       </c>
       <c r="AJ30">
-        <v>509587046.0</v>
+        <v>470000000.0</v>
       </c>
       <c r="AK30">
-        <v>485031515.0</v>
+        <v>434000000.0</v>
       </c>
       <c r="AL30">
-        <v>469122345.0</v>
+        <v>425000000.0</v>
       </c>
       <c r="AM30">
+        <v>439000000.0</v>
+      </c>
+      <c r="AN30">
         <v>356235051.0</v>
       </c>
-      <c r="AN30">
-[...1 lines deleted...]
-      </c>
       <c r="AO30">
-        <v>466068230.0</v>
+        <v>400696532.0</v>
       </c>
       <c r="AP30">
+        <v>419000000.0</v>
+      </c>
+      <c r="AQ30">
         <v>465796273.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>421158110.0</v>
       </c>
-      <c r="AR30">
-[...1 lines deleted...]
-      </c>
       <c r="AS30">
-        <v>490141097.0</v>
+        <v>411000000.0</v>
       </c>
       <c r="AT30">
-        <v>485147764.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="AU30">
-        <v>516722401.0</v>
+        <v>454000000.0</v>
       </c>
       <c r="AV30">
-        <v>529134098.0</v>
+        <v>405234373.0</v>
       </c>
       <c r="AW30">
-        <v>563453300.0</v>
+        <v>437652134.0</v>
       </c>
       <c r="AX30">
+        <v>413000000.0</v>
+      </c>
+      <c r="AY30">
         <v>568009902.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>601323455.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>553254078.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>571138634.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>512242598.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>549379855.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>455823628.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>474749648.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>466897000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>394099172.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>494377139.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>564459097.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>508287916.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>448670195.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>574869215.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>424388257.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>471210514.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>462838583.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>570343490.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>457852086.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>496185737.0</v>
       </c>
     </row>
-    <row r="31" spans="1:70">
+    <row r="31" spans="1:71">
       <c r="A31" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B31">
+        <v>-181000000.0</v>
+      </c>
+      <c r="C31">
         <v>-193744630.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-287000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-270000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-494000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-214000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-171823400.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-154473200.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-53209500.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-37068000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-69746600.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-49186800.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-50402000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-46095000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-29585527.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-32328976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35000000.0</v>
       </c>
       <c r="R31">
         <v>-35000000.0</v>
       </c>
       <c r="S31">
+        <v>-35000000.0</v>
+      </c>
+      <c r="T31">
         <v>-45358589.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="V31">
         <v>-32000000.0</v>
       </c>
       <c r="W31">
-        <v>-38000000.0</v>
+        <v>-32000000.0</v>
       </c>
       <c r="X31">
         <v>-38000000.0</v>
       </c>
       <c r="Y31">
-        <v>-33500000.0</v>
+        <v>-38000000.0</v>
       </c>
       <c r="Z31">
         <v>-33500000.0</v>
       </c>
       <c r="AA31">
-        <v>-52500000.0</v>
+        <v>-33500000.0</v>
       </c>
       <c r="AB31">
         <v>-52500000.0</v>
       </c>
       <c r="AC31">
-        <v>-51000000.0</v>
+        <v>-52500000.0</v>
       </c>
       <c r="AD31">
         <v>-51000000.0</v>
       </c>
       <c r="AE31">
-        <v>-680500000.0</v>
+        <v>-51000000.0</v>
       </c>
       <c r="AF31">
         <v>-680500000.0</v>
       </c>
       <c r="AG31">
-        <v>-41000000.0</v>
+        <v>-680500000.0</v>
       </c>
       <c r="AH31">
         <v>-41000000.0</v>
       </c>
       <c r="AI31">
-        <v>-62000000.0</v>
+        <v>-41000000.0</v>
       </c>
       <c r="AJ31">
+        <v>-73475716.0</v>
+      </c>
+      <c r="AK31">
         <v>-46000000.0</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
       <c r="AL31">
+        <v>-81107881.0</v>
+      </c>
+      <c r="AM31">
         <v>-70907617.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-45917037.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-32000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-27000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-57799537.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-23000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-36711315.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-31000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-29000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-71316581.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-109150652.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-70000000.0</v>
       </c>
-      <c r="AX31">
-[...1 lines deleted...]
-      </c>
       <c r="AY31">
+        <v>-64658940.0</v>
+      </c>
+      <c r="AZ31">
         <v>-159417737.0</v>
       </c>
-      <c r="AZ31">
-[...1 lines deleted...]
-      </c>
       <c r="BA31">
+        <v>-132666863.0</v>
+      </c>
+      <c r="BB31">
         <v>-101477935.0</v>
       </c>
-      <c r="BB31">
-[...1 lines deleted...]
-      </c>
       <c r="BC31">
-        <v>-119521205.0</v>
+        <v>-84384530.0</v>
       </c>
       <c r="BD31">
+        <v>-138627289.0</v>
+      </c>
+      <c r="BE31">
         <v>-100152797.0</v>
       </c>
-      <c r="BE31">
-[...1 lines deleted...]
-      </c>
       <c r="BF31">
+        <v>-73804042.0</v>
+      </c>
+      <c r="BG31">
         <v>-98715366.0</v>
       </c>
-      <c r="BG31">
-[...1 lines deleted...]
-      </c>
       <c r="BH31">
-        <v>-104579779.0</v>
+        <v>-67136032.0</v>
       </c>
       <c r="BI31">
-        <v>-109599502.0</v>
+        <v>-79621270.0</v>
       </c>
       <c r="BJ31">
+        <v>-132983701.0</v>
+      </c>
+      <c r="BK31">
         <v>-97421850.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-81258308.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-131968928.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-91713287.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-102028487.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-158320227.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-114933440.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-101537191.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-82255389.0</v>
       </c>
     </row>
-    <row r="32" spans="1:70">
+    <row r="32" spans="1:71">
       <c r="A32" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B32">
+        <v>8031000000.0</v>
+      </c>
+      <c r="C32">
         <v>6700262720.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7580000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8003000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7940000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7656000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7277396700.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6889325100.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2771561500.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2715231000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2592399600.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2757298500.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2818846400.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2986956000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3384438856.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3698275890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3192500000.0</v>
       </c>
       <c r="R32">
         <v>3192500000.0</v>
       </c>
       <c r="S32">
+        <v>3192500000.0</v>
+      </c>
+      <c r="T32">
         <v>3097221106.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2714000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2339500000.0</v>
       </c>
       <c r="V32">
         <v>2339500000.0</v>
       </c>
       <c r="W32">
-        <v>2163500000.0</v>
+        <v>2339500000.0</v>
       </c>
       <c r="X32">
         <v>2163500000.0</v>
       </c>
       <c r="Y32">
-        <v>2101500000.0</v>
+        <v>2163500000.0</v>
       </c>
       <c r="Z32">
         <v>2101500000.0</v>
       </c>
       <c r="AA32">
-        <v>2213000000.0</v>
+        <v>2101500000.0</v>
       </c>
       <c r="AB32">
         <v>2213000000.0</v>
       </c>
       <c r="AC32">
-        <v>2311000000.0</v>
+        <v>2213000000.0</v>
       </c>
       <c r="AD32">
         <v>2311000000.0</v>
       </c>
       <c r="AE32">
-        <v>2259000000.0</v>
+        <v>2311000000.0</v>
       </c>
       <c r="AF32">
         <v>2259000000.0</v>
       </c>
       <c r="AG32">
-        <v>2214000000.0</v>
+        <v>2259000000.0</v>
       </c>
       <c r="AH32">
         <v>2214000000.0</v>
       </c>
       <c r="AI32">
-        <v>2811216418.0</v>
+        <v>2214000000.0</v>
       </c>
       <c r="AJ32">
-        <v>2490401211.0</v>
+        <v>2208000000.0</v>
       </c>
       <c r="AK32">
-        <v>2406854501.0</v>
+        <v>2121000000.0</v>
       </c>
       <c r="AL32">
-        <v>2275083084.0</v>
+        <v>2104000000.0</v>
       </c>
       <c r="AM32">
+        <v>2129000000.0</v>
+      </c>
+      <c r="AN32">
         <v>1738480531.0</v>
       </c>
-      <c r="AN32">
-[...1 lines deleted...]
-      </c>
       <c r="AO32">
-        <v>2279173757.0</v>
+        <v>2050000000.0</v>
       </c>
       <c r="AP32">
+        <v>2049000000.0</v>
+      </c>
+      <c r="AQ32">
         <v>2267781857.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2091878598.0</v>
       </c>
-      <c r="AR32">
-[...1 lines deleted...]
-      </c>
       <c r="AS32">
+        <v>2024000000.0</v>
+      </c>
+      <c r="AT32">
         <v>2034000000.0</v>
       </c>
-      <c r="AT32">
-[...1 lines deleted...]
-      </c>
       <c r="AU32">
-        <v>2247311057.0</v>
+        <v>1962000000.0</v>
       </c>
       <c r="AV32">
-        <v>2572073901.0</v>
+        <v>2033890617.0</v>
       </c>
       <c r="AW32">
-        <v>2749051815.0</v>
+        <v>2027000000.0</v>
       </c>
       <c r="AX32">
+        <v>2015000000.0</v>
+      </c>
+      <c r="AY32">
         <v>2657131068.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2993753032.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2720390786.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2626717318.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2419065669.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2625688231.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2349738703.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2350960260.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2431866387.0</v>
       </c>
-      <c r="BG32">
-[...1 lines deleted...]
-      </c>
       <c r="BH32">
+        <v>1878776040.0</v>
+      </c>
+      <c r="BI32">
         <v>2537078285.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2767390191.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2545675316.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2164260834.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2785022818.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1876892032.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2053994549.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2063709320.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2402642027.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2168678652.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2043117744.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -19054,51 +19285,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
         <v>855000000.0</v>
       </c>
       <c r="C2">
         <v>1000000000.0</v>
       </c>
       <c r="D2">
         <v>841000000.0</v>
       </c>
       <c r="E2">
         <v>985000000.0</v>
       </c>
       <c r="F2">
         <v>94213350.0</v>
       </c>
       <c r="G2">
         <v>211551707.0</v>
       </c>
       <c r="H2">
         <v>436867102.0</v>
       </c>
       <c r="I2">
         <v>575383207.0</v>
       </c>
@@ -19123,51 +19354,51 @@
       <c r="P2">
         <v>623420387.0</v>
       </c>
       <c r="Q2">
         <v>630402979.0</v>
       </c>
       <c r="R2">
         <v>873975585.0</v>
       </c>
       <c r="S2">
         <v>381434975.0</v>
       </c>
       <c r="T2">
         <v>339823873.0</v>
       </c>
       <c r="U2">
         <v>153722498.0</v>
       </c>
       <c r="V2">
         <v>252834313.0</v>
       </c>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3">
         <v>2192000000</v>
       </c>
       <c r="C3">
         <v>1466000000</v>
       </c>
       <c r="D3">
         <v>929000000</v>
       </c>
       <c r="E3">
         <v>930000000</v>
       </c>
       <c r="F3">
         <v>702096662</v>
       </c>
       <c r="G3">
         <v>632195217</v>
       </c>
       <c r="H3">
         <v>707948740</v>
       </c>
       <c r="I3">
         <v>632578357</v>
       </c>
@@ -19194,120 +19425,120 @@
       </c>
       <c r="Q3">
         <v>401649155</v>
       </c>
       <c r="R3">
         <v>355321221</v>
       </c>
       <c r="S3">
         <v>441295208</v>
       </c>
       <c r="T3">
         <v>519836120</v>
       </c>
       <c r="U3">
         <v>402974831</v>
       </c>
       <c r="V3">
         <v>195572942</v>
       </c>
       <c r="W3">
         <v>184118240</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
         <v>37000000.0</v>
       </c>
       <c r="C6">
         <v>-145000000.0</v>
       </c>
       <c r="D6">
         <v>159000000.0</v>
       </c>
       <c r="E6">
         <v>-144000000.0</v>
       </c>
       <c r="F6">
-        <v>35427450.0</v>
+        <v>35427451.0</v>
       </c>
       <c r="G6">
         <v>865886057.0</v>
       </c>
       <c r="H6">
         <v>-244197508.0</v>
       </c>
       <c r="I6">
         <v>-129261038.0</v>
       </c>
       <c r="J6">
         <v>121169949.0</v>
       </c>
       <c r="K6">
         <v>146186529.0</v>
       </c>
       <c r="L6">
         <v>-107143638.0</v>
       </c>
       <c r="M6">
         <v>-76608784.0</v>
       </c>
       <c r="N6">
         <v>1380872.0</v>
       </c>
@@ -19317,51 +19548,51 @@
       <c r="P6">
         <v>445855744.0</v>
       </c>
       <c r="Q6">
         <v>-140976193.0</v>
       </c>
       <c r="R6">
         <v>-137543698.0</v>
       </c>
       <c r="S6">
         <v>428766322.0</v>
       </c>
       <c r="T6">
         <v>85917156.0</v>
       </c>
       <c r="U6">
         <v>152286555.0</v>
       </c>
       <c r="V6">
         <v>1000063257.0</v>
       </c>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7">
         <v>71000000.0</v>
       </c>
       <c r="C7">
         <v>-349000000.0</v>
       </c>
       <c r="D7">
         <v>159000000.0</v>
       </c>
       <c r="E7">
         <v>-317000000.0</v>
       </c>
       <c r="F7">
         <v>-126471958.0</v>
       </c>
       <c r="G7">
         <v>116845419.0</v>
       </c>
       <c r="H7">
         <v>53768258.0</v>
       </c>
       <c r="I7">
         <v>-106382978.0</v>
       </c>
@@ -19388,78 +19619,78 @@
       </c>
       <c r="Q7">
         <v>-119696768.0</v>
       </c>
       <c r="R7">
         <v>159034901.0</v>
       </c>
       <c r="S7">
         <v>412061140.0</v>
       </c>
       <c r="T7">
         <v>-88370974.0</v>
       </c>
       <c r="U7">
         <v>38649051.0</v>
       </c>
       <c r="V7">
         <v>44150702.0</v>
       </c>
       <c r="W7">
         <v>41187877.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9">
         <v>164000000.0</v>
       </c>
       <c r="C9">
         <v>-144000000.0</v>
       </c>
       <c r="D9">
         <v>245000000.0</v>
       </c>
       <c r="E9">
         <v>-91000000.0</v>
       </c>
       <c r="F9">
         <v>-581534613.0</v>
       </c>
       <c r="G9">
         <v>27058939.0</v>
       </c>
       <c r="H9">
         <v>58248947.0</v>
       </c>
       <c r="I9">
         <v>-113246396.0</v>
       </c>
@@ -19486,51 +19717,51 @@
       </c>
       <c r="Q9">
         <v>-248703285.0</v>
       </c>
       <c r="R9">
         <v>159034901.0</v>
       </c>
       <c r="S9">
         <v>189325389.0</v>
       </c>
       <c r="T9">
         <v>-76377447.0</v>
       </c>
       <c r="U9">
         <v>-87684937.0</v>
       </c>
       <c r="V9">
         <v>93643375.0</v>
       </c>
       <c r="W9">
         <v>-34363742.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10">
         <v>35000000.0</v>
       </c>
       <c r="C10">
         <v>62000000.0</v>
       </c>
       <c r="D10">
         <v>220000000.0</v>
       </c>
       <c r="E10">
         <v>-209000000.0</v>
       </c>
       <c r="F10">
         <v>-290767306.0</v>
       </c>
       <c r="G10">
         <v>17219325.0</v>
       </c>
       <c r="H10">
         <v>44806882.0</v>
       </c>
       <c r="I10">
         <v>-96087851.0</v>
       </c>
@@ -19557,132 +19788,132 @@
       </c>
       <c r="Q10">
         <v>-105067163.0</v>
       </c>
       <c r="R10">
         <v>68771849.0</v>
       </c>
       <c r="S10">
         <v>48723445.0</v>
       </c>
       <c r="T10">
         <v>-100084564.0</v>
       </c>
       <c r="U10">
         <v>-1065079.0</v>
       </c>
       <c r="V10">
         <v>10208793.0</v>
       </c>
       <c r="W10">
         <v>25941399.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B14">
         <v>2550000000.0</v>
       </c>
       <c r="C14">
         <v>1464000000.0</v>
       </c>
       <c r="D14">
         <v>580000000.0</v>
       </c>
       <c r="E14">
         <v>564000000.0</v>
       </c>
       <c r="F14">
         <v>653635449.0</v>
       </c>
       <c r="G14">
         <v>685083144.0</v>
       </c>
       <c r="H14">
         <v>606013083.0</v>
       </c>
       <c r="I14">
         <v>479295355.0</v>
       </c>
@@ -19709,51 +19940,51 @@
       </c>
       <c r="Q14">
         <v>517356031.0</v>
       </c>
       <c r="R14">
         <v>575964238.0</v>
       </c>
       <c r="S14">
         <v>542918395.0</v>
       </c>
       <c r="T14">
         <v>586888185.0</v>
       </c>
       <c r="U14">
         <v>527912470.0</v>
       </c>
       <c r="V14">
         <v>262734075.0</v>
       </c>
       <c r="W14">
         <v>247612488.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15">
         <v>900000000.0</v>
       </c>
       <c r="C15">
         <v>650000000.0</v>
       </c>
       <c r="D15">
         <v>391000000.0</v>
       </c>
       <c r="E15">
         <v>349000000.0</v>
       </c>
       <c r="F15">
         <v>356958238.0</v>
       </c>
       <c r="G15">
         <v>319787464.0</v>
       </c>
       <c r="H15">
         <v>266600949.0</v>
       </c>
       <c r="I15">
         <v>243651338.0</v>
       </c>
@@ -19766,66 +19997,66 @@
       <c r="L15">
         <v>154155642.0</v>
       </c>
       <c r="M15">
         <v>130113332.0</v>
       </c>
       <c r="N15">
         <v>96661051.0</v>
       </c>
       <c r="O15">
         <v>66125320.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>97446891.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16">
         <v>892000000.0</v>
       </c>
       <c r="C16">
         <v>855000000.0</v>
       </c>
       <c r="D16">
         <v>1000000000.0</v>
       </c>
       <c r="E16">
         <v>841000000.0</v>
       </c>
       <c r="F16">
-        <v>129640800.0</v>
+        <v>129640801.0</v>
       </c>
       <c r="G16">
         <v>1077437764.0</v>
       </c>
       <c r="H16">
         <v>192669594.0</v>
       </c>
       <c r="I16">
         <v>446122168.0</v>
       </c>
       <c r="J16">
         <v>603450344.0</v>
       </c>
       <c r="K16">
         <v>422784064.0</v>
       </c>
       <c r="L16">
         <v>287538538.0</v>
       </c>
       <c r="M16">
         <v>438980495.0</v>
       </c>
       <c r="N16">
         <v>585489795.0</v>
       </c>
@@ -19837,93 +20068,93 @@
       </c>
       <c r="Q16">
         <v>489426785.0</v>
       </c>
       <c r="R16">
         <v>736431887.0</v>
       </c>
       <c r="S16">
         <v>810201297.0</v>
       </c>
       <c r="T16">
         <v>425741029.0</v>
       </c>
       <c r="U16">
         <v>306009053.0</v>
       </c>
       <c r="V16">
         <v>1000063257.0</v>
       </c>
       <c r="W16">
         <v>252834313.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B18">
         <v>1200000000.0</v>
       </c>
       <c r="C18">
         <v>17000000.0</v>
       </c>
       <c r="D18">
         <v>630000000.0</v>
       </c>
       <c r="E18">
         <v>503000000.0</v>
       </c>
       <c r="F18">
-        <v>468064450.0</v>
+        <v>468064451.0</v>
       </c>
       <c r="G18">
         <v>901554659.0</v>
       </c>
       <c r="H18">
         <v>594811363.0</v>
       </c>
       <c r="I18">
         <v>549073438.0</v>
       </c>
       <c r="J18">
         <v>341915205.0</v>
       </c>
       <c r="K18">
         <v>309200286.0</v>
       </c>
       <c r="L18">
         <v>371722825.0</v>
       </c>
       <c r="M18">
         <v>352643611.0</v>
       </c>
       <c r="N18">
         <v>388025076.0</v>
       </c>
@@ -19935,158 +20166,158 @@
       </c>
       <c r="Q18">
         <v>74477989.0</v>
       </c>
       <c r="R18">
         <v>219210269.0</v>
       </c>
       <c r="S18">
         <v>292340674.0</v>
       </c>
       <c r="T18">
         <v>21993963.0</v>
       </c>
       <c r="U18">
         <v>-64807507.0</v>
       </c>
       <c r="V18">
         <v>12053781.0</v>
       </c>
       <c r="W18">
         <v>155218009.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-2114000000.0</v>
       </c>
       <c r="D19">
         <v>-918587298.96</v>
       </c>
       <c r="E19">
         <v>-967000000.0</v>
       </c>
       <c r="F19">
         <v>-1005000000.0</v>
       </c>
       <c r="G19">
         <v>-498000000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>648000000.0</v>
       </c>
       <c r="H20">
         <v>2240344.12</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
         <v>-304000000.0</v>
       </c>
       <c r="C21">
         <v>1367000000.0</v>
       </c>
       <c r="D21">
         <v>-55000000.0</v>
       </c>
       <c r="E21">
         <v>-7000000.0</v>
       </c>
       <c r="F21">
         <v>354385090.92</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22">
         <v>699000000.0</v>
       </c>
       <c r="C22">
         <v>319000000.0</v>
       </c>
       <c r="D22">
         <v>826000000.0</v>
       </c>
       <c r="E22">
         <v>1035000000.0</v>
       </c>
       <c r="F22">
         <v>802565046.0</v>
       </c>
       <c r="G22">
         <v>920003935.0</v>
       </c>
       <c r="H22">
         <v>758356483.0</v>
       </c>
       <c r="I22">
         <v>-462136810.0</v>
       </c>
@@ -20113,51 +20344,51 @@
       </c>
       <c r="Q22">
         <v>543955313.0</v>
       </c>
       <c r="R22">
         <v>382543412.0</v>
       </c>
       <c r="S22">
         <v>392571762.0</v>
       </c>
       <c r="T22">
         <v>819417673.0</v>
       </c>
       <c r="U22">
         <v>303869656.0</v>
       </c>
       <c r="V22">
         <v>-325083976.0</v>
       </c>
       <c r="W22">
         <v>-40735555.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
         <v>-94000000.0</v>
       </c>
       <c r="C23">
         <v>-83000000.0</v>
       </c>
       <c r="D23">
         <v>-3000000.0</v>
       </c>
       <c r="E23">
         <v>-1000000.0</v>
       </c>
       <c r="F23">
         <v>-93376492.0</v>
       </c>
       <c r="G23">
         <v>-19679228.0</v>
       </c>
       <c r="H23">
         <v>-119858410.0</v>
       </c>
       <c r="I23">
         <v>-16014641.0</v>
       </c>
@@ -20184,51 +20415,51 @@
       </c>
       <c r="Q23">
         <v>-38568957.0</v>
       </c>
       <c r="R23">
         <v>-118917989.0</v>
       </c>
       <c r="S23">
         <v>-26449870.0</v>
       </c>
       <c r="T23">
         <v>-208705730.0</v>
       </c>
       <c r="U23">
         <v>-32884161.0</v>
       </c>
       <c r="V23">
         <v>-6452737.0</v>
       </c>
       <c r="W23">
         <v>-5214963.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24">
         <v>55000000.0</v>
       </c>
       <c r="C24">
         <v>72000000.0</v>
       </c>
       <c r="D24">
         <v>31000000.0</v>
       </c>
       <c r="E24">
         <v>18000000.0</v>
       </c>
       <c r="F24">
         <v>5909904.0</v>
       </c>
       <c r="G24">
         <v>-3689855.0</v>
       </c>
       <c r="H24">
         <v>-11201720.0</v>
       </c>
       <c r="I24">
         <v>-14870738.0</v>
       </c>
@@ -20255,51 +20486,51 @@
       </c>
       <c r="Q24">
         <v>6649820.0</v>
       </c>
       <c r="R24">
         <v>1432746.0</v>
       </c>
       <c r="S24">
         <v>84918006.0</v>
       </c>
       <c r="T24">
         <v>94512079.0</v>
       </c>
       <c r="U24">
         <v>1060795311.0</v>
       </c>
       <c r="V24">
         <v>-792048488.0</v>
       </c>
       <c r="W24">
         <v>-12035443.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
         <v>123000000.0</v>
       </c>
       <c r="C25">
         <v>-20000000.0</v>
       </c>
       <c r="D25">
         <v>-44000000.0</v>
       </c>
       <c r="E25">
         <v>42000000.0</v>
       </c>
       <c r="F25">
         <v>-159567424.0</v>
       </c>
       <c r="G25">
         <v>-231230935.0</v>
       </c>
       <c r="H25">
         <v>-159064432.0</v>
       </c>
       <c r="I25">
         <v>1245710364.0</v>
       </c>
@@ -20326,51 +20557,51 @@
       </c>
       <c r="Q25">
         <v>-470807287.0</v>
       </c>
       <c r="R25">
         <v>-547309300.0</v>
       </c>
       <c r="S25">
         <v>-619483808.0</v>
       </c>
       <c r="T25">
         <v>-812177232.0</v>
       </c>
       <c r="U25">
         <v>-542933124.0</v>
       </c>
       <c r="V25">
         <v>225825921.0</v>
       </c>
       <c r="W25">
         <v>91271440.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-27000000.0</v>
       </c>
       <c r="D26">
         <v>-30000000.0</v>
       </c>
       <c r="E26">
         <v>-74000000.0</v>
       </c>
       <c r="F26">
         <v>-26003580.0</v>
       </c>
       <c r="G26">
         <v>-19679228.0</v>
       </c>
       <c r="H26">
         <v>-25763957.0</v>
       </c>
       <c r="I26">
         <v>-11439029.0</v>
       </c>
@@ -20383,51 +20614,51 @@
       <c r="L26">
         <v>-14212931.0</v>
       </c>
       <c r="M26">
         <v>-15808161.0</v>
       </c>
       <c r="N26">
         <v>-20713082.0</v>
       </c>
       <c r="O26">
         <v>-17192583.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-332181779.0</v>
       </c>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27">
         <v>139000000.0</v>
       </c>
       <c r="C27">
         <v>206000000.0</v>
       </c>
       <c r="D27">
         <v>66000000.0</v>
       </c>
       <c r="E27">
         <v>68000000.0</v>
       </c>
       <c r="F27">
         <v>78123230.0</v>
       </c>
       <c r="G27">
         <v>43048312.0</v>
       </c>
       <c r="H27">
         <v>43686710.0</v>
       </c>
       <c r="I27">
         <v>25165865.0</v>
       </c>
@@ -20450,51 +20681,51 @@
         <v>34385166.0</v>
       </c>
       <c r="P27">
         <v>19441384.0</v>
       </c>
       <c r="Q27">
         <v>5319856.0</v>
       </c>
       <c r="R27">
         <v>4298240.0</v>
       </c>
       <c r="S27">
         <v>5568393.0</v>
       </c>
       <c r="T27">
         <v>36072433.0</v>
       </c>
       <c r="U27">
         <v>10669271.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
         <v>-1298000000.0</v>
       </c>
       <c r="C28">
         <v>607000000.0</v>
       </c>
       <c r="D28">
         <v>-479000000.0</v>
       </c>
       <c r="E28">
         <v>-431000000.0</v>
       </c>
       <c r="F28">
         <v>-16547732.0</v>
       </c>
       <c r="G28">
         <v>-78716914.0</v>
       </c>
       <c r="H28">
         <v>-704588224.0</v>
       </c>
       <c r="I28">
         <v>-80073209.0</v>
       </c>
@@ -20521,51 +20752,51 @@
       </c>
       <c r="Q28">
         <v>-203484505.0</v>
       </c>
       <c r="R28">
         <v>-368215943.0</v>
       </c>
       <c r="S28">
         <v>8352590.0</v>
       </c>
       <c r="T28">
         <v>-29123594.0</v>
       </c>
       <c r="U28">
         <v>-827579880.0</v>
       </c>
       <c r="V28">
         <v>365614978.0</v>
       </c>
       <c r="W28">
         <v>-132352404.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
         <v>3392000000.0</v>
       </c>
       <c r="C29">
         <v>1483000000.0</v>
       </c>
       <c r="D29">
         <v>1559000000.0</v>
       </c>
       <c r="E29">
         <v>1433000000.0</v>
       </c>
       <c r="F29">
         <v>1170161112.0</v>
       </c>
       <c r="G29">
         <v>1533749877.0</v>
       </c>
       <c r="H29">
         <v>1302760103.0</v>
       </c>
       <c r="I29">
         <v>1181651795.0</v>
       </c>
@@ -20592,51 +20823,51 @@
       </c>
       <c r="Q29">
         <v>476127144.0</v>
       </c>
       <c r="R29">
         <v>574531491.0</v>
       </c>
       <c r="S29">
         <v>733635882.0</v>
       </c>
       <c r="T29">
         <v>541830084.0</v>
       </c>
       <c r="U29">
         <v>338167324.0</v>
       </c>
       <c r="V29">
         <v>207626723.0</v>
       </c>
       <c r="W29">
         <v>339336250.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
         <v>-2143000000.0</v>
       </c>
       <c r="C30">
         <v>-2114000000.0</v>
       </c>
       <c r="D30">
         <v>-931000000.0</v>
       </c>
       <c r="E30">
         <v>-1020000000.0</v>
       </c>
       <c r="F30">
         <v>-1192618750.0</v>
       </c>
       <c r="G30">
         <v>-612515989.0</v>
       </c>
       <c r="H30">
         <v>-823326462.0</v>
       </c>
       <c r="I30">
         <v>-1199954243.0</v>
       </c>
@@ -20682,689 +20913,698 @@
       <c r="W30">
         <v>-165297041.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR30"/>
+  <dimension ref="A1:BS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
+      <c r="BS1" t="s">
+        <v>136</v>
+      </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
+        <v>674000000.0</v>
+      </c>
+      <c r="C2">
         <v>892000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>851000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>778000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>797000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>855000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>951000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3325000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>811000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1000000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>689561100.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>658566802.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>771096670.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>785409900.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>477009112.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>474000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>123902249.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>865421000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>666248723.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>605000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>79400656.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>76904000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>592252325.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>627000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>217955511.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>212000000.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>1029000000.0</v>
       </c>
-      <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>503000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>563000000.0</v>
       </c>
-      <c r="AJ2">
-[...1 lines deleted...]
-      </c>
       <c r="AK2">
+        <v>428000000.0</v>
+      </c>
+      <c r="AL2">
         <v>539367825.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>429583560.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>436000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>304779702.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>338000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>298064282.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>262171863.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>136000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>281558970.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>390933801.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>541000000.0</v>
       </c>
-      <c r="AV2">
-[...1 lines deleted...]
-      </c>
       <c r="AW2">
+        <v>991951331.0</v>
+      </c>
+      <c r="AX2">
         <v>561133269.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>583138495.0</v>
       </c>
-      <c r="AY2">
-[...1 lines deleted...]
-      </c>
       <c r="AZ2">
+        <v>707607851.0</v>
+      </c>
+      <c r="BA2">
         <v>576342631.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>612129904.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>541696547.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1543380285.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>611477547.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1052519242.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1100542934.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>899114467.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>762938834.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>745488944.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>679129133.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>737278203.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>495930204.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>711514451.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>788035817.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>890320691.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>830574106.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>849087893.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>906135986.0</v>
       </c>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3">
+        <v>465000000</v>
+      </c>
+      <c r="C3">
         <v>624000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>583000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>610000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>522000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>477000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>538988053</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>512000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>177000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>208000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>242754400</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>199133843</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>421080466</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>216646500</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>405599263</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>265389041</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>444716886</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>209000000</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>217526293</v>
+      </c>
+      <c r="U3">
         <v>183000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>237649186</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>114000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>265937667</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>123500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>249550181</v>
       </c>
       <c r="Z3">
         <v>123000000</v>
       </c>
       <c r="AA3">
-        <v>165000000</v>
+        <v>123000000</v>
       </c>
       <c r="AB3">
         <v>165000000</v>
       </c>
       <c r="AC3">
-        <v>141000000</v>
+        <v>165000000</v>
       </c>
       <c r="AD3">
         <v>141000000</v>
       </c>
       <c r="AE3">
-        <v>154500000</v>
+        <v>141000000</v>
       </c>
       <c r="AF3">
         <v>154500000</v>
       </c>
       <c r="AG3">
-        <v>109500000</v>
+        <v>154500000</v>
       </c>
       <c r="AH3">
         <v>109500000</v>
       </c>
       <c r="AI3">
+        <v>109500000</v>
+      </c>
+      <c r="AJ3">
         <v>132759672</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>89000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>97000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>134645593</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>108022281</v>
       </c>
-      <c r="AN3">
-[...1 lines deleted...]
-      </c>
       <c r="AO3">
+        <v>98000000</v>
+      </c>
+      <c r="AP3">
         <v>116000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>112199102</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>155000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>102000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>101000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>77970176</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>181000000</v>
       </c>
-      <c r="AV3">
-[...1 lines deleted...]
-      </c>
       <c r="AW3">
+        <v>92000000</v>
+      </c>
+      <c r="AX3">
         <v>132983642</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>89396231</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>208279392</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>111738952</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>94936285</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>79397602</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>155113389</v>
       </c>
-      <c r="BD3">
-[...1 lines deleted...]
-      </c>
       <c r="BE3">
+        <v>54324098</v>
+      </c>
+      <c r="BF3">
         <v>74904626</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>120059229</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>92504053</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>83345037</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>104934279</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>84714652</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>154981216</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>99229229</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>57492542</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>89946166</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>55130857</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>75710876</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>101096403</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>123383084</v>
       </c>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21391,54 +21631,55 @@
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -21465,468 +21706,475 @@
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
+        <v>3000000.0</v>
+      </c>
+      <c r="C6">
         <v>-218000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>41000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>73000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-19000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-58000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-96000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2374000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2514000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-189000000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>70433197.0</v>
+        <v>368642666.0</v>
       </c>
       <c r="M6">
+        <v>70062646.0</v>
+      </c>
+      <c r="N6">
         <v>-155896689.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
+        <v>38719800.0</v>
+      </c>
+      <c r="P6">
         <v>304500452.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-474000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>366691769.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-865421000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-551910723.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-605000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>557247000.0</v>
       </c>
-      <c r="V6"/>
-      <c r="W6">
+      <c r="W6"/>
+      <c r="X6">
         <v>-515348323.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-627000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>426681878.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
-      <c r="AB6">
+      <c r="AB6"/>
+      <c r="AC6">
         <v>-212000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>212000000.0</v>
       </c>
-      <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>-1029000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1029000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-503000000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
+        <v>-60000000.0</v>
+      </c>
+      <c r="AK6">
         <v>135000000.0</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
       <c r="AL6">
+        <v>-80229957.0</v>
+      </c>
+      <c r="AM6">
         <v>151743446.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
-        <v>191650919.0</v>
+        <v>-34000000.0</v>
       </c>
       <c r="AO6">
+        <v>184360488.0</v>
+      </c>
+      <c r="AP6">
         <v>-64000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>84999320.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
+        <v>25366675.0</v>
+      </c>
+      <c r="AS6">
         <v>97000000.0</v>
       </c>
-      <c r="AS6">
-[...1 lines deleted...]
-      </c>
       <c r="AT6">
+        <v>-129020779.0</v>
+      </c>
+      <c r="AU6">
         <v>-109374830.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-180000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-425811152.0</v>
       </c>
-      <c r="AW6">
-[...1 lines deleted...]
-      </c>
       <c r="AX6">
+        <v>643538072.0</v>
+      </c>
+      <c r="AY6">
         <v>-22005226.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-235358205.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>316960295.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-35787273.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>70433357.0</v>
       </c>
-      <c r="BC6">
-[...1 lines deleted...]
-      </c>
       <c r="BD6">
-        <v>722248211.0</v>
+        <v>-983960072.0</v>
       </c>
       <c r="BE6">
-        <v>-352240564.0</v>
+        <v>931902737.0</v>
       </c>
       <c r="BF6">
+        <v>-441041695.0</v>
+      </c>
+      <c r="BG6">
         <v>-48023691.0</v>
       </c>
-      <c r="BG6">
-[...1 lines deleted...]
-      </c>
       <c r="BH6">
-        <v>688892984.0</v>
+        <v>14630591.0</v>
       </c>
       <c r="BI6">
-        <v>554621269.0</v>
+        <v>136175632.0</v>
       </c>
       <c r="BJ6">
+        <v>17449889.0</v>
+      </c>
+      <c r="BK6">
         <v>66359811.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-247851417.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>241347999.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-215584247.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-76521365.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-153888803.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>59746584.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-18513787.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-57048092.0</v>
       </c>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7">
+        <v>20000000.0</v>
+      </c>
+      <c r="C7">
         <v>-579999999.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>418448178.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>171000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>166000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-737000000.0</v>
       </c>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
       <c r="H7">
+        <v>29833996.0</v>
+      </c>
+      <c r="I7">
         <v>-105000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>38000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-303000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>265399400.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>181791408.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-37797900.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>197955754.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>216312075.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-388000000.0</v>
       </c>
       <c r="R7">
         <v>-388000000.0</v>
       </c>
       <c r="S7">
+        <v>-388000000.0</v>
+      </c>
+      <c r="T7">
         <v>-59444107.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-256000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-235617997.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41500000.0</v>
       </c>
       <c r="X7">
         <v>41500000.0</v>
       </c>
       <c r="Y7">
-        <v>-30000000.0</v>
+        <v>41500000.0</v>
       </c>
       <c r="Z7">
         <v>-30000000.0</v>
       </c>
       <c r="AA7">
-        <v>159000000.0</v>
+        <v>-30000000.0</v>
       </c>
       <c r="AB7">
         <v>159000000.0</v>
       </c>
       <c r="AC7">
-        <v>-84500000.0</v>
+        <v>159000000.0</v>
       </c>
       <c r="AD7">
         <v>-84500000.0</v>
       </c>
       <c r="AE7">
-        <v>64000000.0</v>
+        <v>-84500000.0</v>
       </c>
       <c r="AF7">
         <v>64000000.0</v>
       </c>
       <c r="AG7">
-        <v>-170000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="AH7">
         <v>-170000000.0</v>
       </c>
       <c r="AI7">
+        <v>-170000000.0</v>
+      </c>
+      <c r="AJ7">
         <v>7758208.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>3267301.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-58572131.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-84420649.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>23425092.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>56800835.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-66886780.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-112199102.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>47832624.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>63715640.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-72750075.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-58477632.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>14646154.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>99983748.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-81228745.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-78393618.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>96562740.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>84892096.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-21533862.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-126780043.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>175293461.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-3157170.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-8936690.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-122727212.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>178519126.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-14047237.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-16322078.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-129895800.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>19309473.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>34021004.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-77711158.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-95316086.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>34565726.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>160947092.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-12597319.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-23880597.0</v>
       </c>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -21953,478 +22201,485 @@
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9">
+        <v>-268000000.0</v>
+      </c>
+      <c r="C9">
         <v>-398000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>365642053.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>185000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-92000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-342000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>284552975.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-186000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-40000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-196000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>164855600.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>99638268.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-39631102.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-100487100.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>201559667.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>220250177.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-266500000.0</v>
       </c>
       <c r="R9">
         <v>-266500000.0</v>
       </c>
       <c r="S9">
+        <v>-266500000.0</v>
+      </c>
+      <c r="T9">
         <v>-41496337.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-93000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-310772013.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-153000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="X9">
         <v>10000000.0</v>
       </c>
       <c r="Y9">
-        <v>1000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="Z9">
         <v>1000000.0</v>
       </c>
       <c r="AA9">
-        <v>92000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AB9">
         <v>92000000.0</v>
       </c>
       <c r="AC9">
-        <v>-66000000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="AD9">
         <v>-66000000.0</v>
       </c>
       <c r="AE9">
-        <v>82500000.0</v>
+        <v>-66000000.0</v>
       </c>
       <c r="AF9">
         <v>82500000.0</v>
       </c>
       <c r="AG9">
-        <v>-132000000.0</v>
+        <v>82500000.0</v>
       </c>
       <c r="AH9">
         <v>-132000000.0</v>
       </c>
       <c r="AI9">
+        <v>-132000000.0</v>
+      </c>
+      <c r="AJ9">
         <v>64628221.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-20734210.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-78819649.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-128233898.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>61916976.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>74655469.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-79143452.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-111065778.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>88203523.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>60113439.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-68689730.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-133199051.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>93531614.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>26910489.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-74933067.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-182918443.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>182326385.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>56155826.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-61257187.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-170320663.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>127515609.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>9178619.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-44384664.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-122727212.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>126450271.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>97679030.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-98789222.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-184960325.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>33397617.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-7938012.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-107695357.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-166467532.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>63852590.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>39062438.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>17645576.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>38474295.0</v>
       </c>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10">
+        <v>-28236755.0</v>
+      </c>
+      <c r="C10">
         <v>101000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>83250409.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-62000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-60155307.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>140000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-28000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>53442200.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28145538.0</v>
       </c>
-      <c r="M10">
-[...1 lines deleted...]
-      </c>
       <c r="N10">
+        <v>64000000.0</v>
+      </c>
+      <c r="O10">
         <v>55314000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3141907.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3433254.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-110000000.0</v>
       </c>
       <c r="R10">
         <v>-110000000.0</v>
       </c>
       <c r="S10">
+        <v>-110000000.0</v>
+      </c>
+      <c r="T10">
         <v>-99073206.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-84000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-79216395.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25500000.0</v>
       </c>
       <c r="X10">
         <v>25500000.0</v>
       </c>
       <c r="Y10">
-        <v>-18500000.0</v>
+        <v>25500000.0</v>
       </c>
       <c r="Z10">
         <v>-18500000.0</v>
       </c>
       <c r="AA10">
-        <v>19000000.0</v>
+        <v>-18500000.0</v>
       </c>
       <c r="AB10">
         <v>19000000.0</v>
       </c>
       <c r="AC10">
-        <v>1000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="AD10">
         <v>1000000.0</v>
       </c>
       <c r="AE10">
-        <v>-22500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AF10">
         <v>-22500000.0</v>
       </c>
       <c r="AG10">
-        <v>-19500000.0</v>
+        <v>-22500000.0</v>
       </c>
       <c r="AH10">
         <v>-19500000.0</v>
       </c>
       <c r="AI10">
+        <v>-19500000.0</v>
+      </c>
+      <c r="AJ10">
         <v>-66265182.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-37215053.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-11651356.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-19235084.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-15983090.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-20422976.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-15362789.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-11333242.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>142000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-29424278.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-24559507.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-28155897.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-7189730.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-4436793.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1154667.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-26131206.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-6121456.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>10789373.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-14657666.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-21770310.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3775038.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>12750046.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4341936.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-10671931.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>54901393.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>6698874.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-52638061.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-77655098.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-8307916.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-21212139.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-25875343.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-49671763.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-24946118.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>10941156.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>57569514.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>25207296.0</v>
       </c>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -22451,54 +22706,55 @@
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -22525,54 +22781,55 @@
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
+      <c r="BS12"/>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -22599,634 +22856,644 @@
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B14">
+        <v>678000000.0</v>
+      </c>
+      <c r="C14">
         <v>728000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>675000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>659000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>613000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>603000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>593000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>564000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>160000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>148000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>271928922.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>95282879.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>305159491.0</v>
       </c>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
       <c r="O14">
+        <v>129066000.0</v>
+      </c>
+      <c r="P14">
         <v>306011825.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>135176322.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>318400587.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>152500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>286607535.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>140000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>277257384.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>136500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000000.0</v>
       </c>
       <c r="X14">
         <v>142000000.0</v>
       </c>
       <c r="Y14">
-        <v>136500000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="Z14">
         <v>136500000.0</v>
       </c>
       <c r="AA14">
-        <v>141000000.0</v>
+        <v>136500000.0</v>
       </c>
       <c r="AB14">
         <v>141000000.0</v>
       </c>
       <c r="AC14">
-        <v>129500000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="AD14">
         <v>129500000.0</v>
       </c>
       <c r="AE14">
-        <v>112000000.0</v>
+        <v>129500000.0</v>
       </c>
       <c r="AF14">
         <v>112000000.0</v>
       </c>
       <c r="AG14">
-        <v>97500000.0</v>
+        <v>112000000.0</v>
       </c>
       <c r="AH14">
         <v>97500000.0</v>
       </c>
       <c r="AI14">
+        <v>97500000.0</v>
+      </c>
+      <c r="AJ14">
         <v>133502697.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>119877725.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>118570368.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>107930198.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>98911303.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>109495332.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>101453114.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>107665805.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>106184105.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>104158731.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>105431609.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>94213963.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>107531372.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>96049199.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>121826568.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>119653417.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>145298190.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>131604403.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>124088476.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>112693371.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>136854137.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>112256799.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>105628565.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>113389272.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>119450461.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>104853342.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>133478549.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>125660068.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>134407463.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>155088744.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>101666694.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>126193129.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>171805503.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>146007323.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>132114927.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>126036484.0</v>
       </c>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15">
+        <v>235462712.0</v>
+      </c>
+      <c r="C15">
         <v>237000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000000.0</v>
       </c>
       <c r="D15">
         <v>225000000.0</v>
       </c>
       <c r="E15">
         <v>225000000.0</v>
       </c>
       <c r="F15">
         <v>225000000.0</v>
       </c>
       <c r="G15">
+        <v>225000000.0</v>
+      </c>
+      <c r="H15">
         <v>142664411.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>158000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>335000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>144792338.62</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>83333600.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5288291.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>277417718.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>47500018.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>48494575.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>52991448.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="R15">
         <v>125000000.0</v>
       </c>
       <c r="S15">
+        <v>125000000.0</v>
+      </c>
+      <c r="T15">
         <v>56899232.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000000.0</v>
       </c>
       <c r="V15">
         <v>113000000.0</v>
       </c>
       <c r="W15">
-        <v>130000000.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="X15">
         <v>130000000.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>130000000.0</v>
+      </c>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>33000000.0</v>
       </c>
       <c r="AC15">
-        <v>86000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="AD15">
         <v>86000000.0</v>
       </c>
       <c r="AE15">
-        <v>30000000.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="AF15">
         <v>30000000.0</v>
       </c>
       <c r="AG15">
-        <v>76500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AH15">
         <v>76500000.0</v>
       </c>
       <c r="AI15">
+        <v>76500000.0</v>
+      </c>
+      <c r="AJ15">
         <v>69456909.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4110116.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>136000000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>47809902.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1078753.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>113000000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>48386736.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>338097.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>94000000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>40020955.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>6772476.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>71000000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>33239242.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2274848.0</v>
       </c>
-      <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>23752983.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>594368.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
+      <c r="BS15"/>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16">
+        <v>677000000.0</v>
+      </c>
+      <c r="C16">
         <v>674000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>892000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>851000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>778000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>797000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>855000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>951000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3325000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>811000000.0</v>
       </c>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
       <c r="L16">
-        <v>729000000.0</v>
+        <v>1058203766.0</v>
       </c>
       <c r="M16">
+        <v>728629448.0</v>
+      </c>
+      <c r="N16">
         <v>615199980.0</v>
       </c>
-      <c r="N16">
-[...1 lines deleted...]
-      </c>
       <c r="O16">
+        <v>824129700.0</v>
+      </c>
+      <c r="P16">
         <v>781509565.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>477009112.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>490594019.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>123902249.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>114338000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>666248723.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>636647657.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>79400656.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>76904000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>592252325.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>644637389.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>217955511.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>212000000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>1029000000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>503000000.0</v>
       </c>
-      <c r="AJ16">
-[...1 lines deleted...]
-      </c>
       <c r="AK16">
+        <v>563000000.0</v>
+      </c>
+      <c r="AL16">
         <v>459137868.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>581327007.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>402000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>489140190.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>274000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>383063602.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>287538538.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>233000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>152538190.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>281558970.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>361000000.0</v>
       </c>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
       <c r="AW16">
+        <v>566140179.0</v>
+      </c>
+      <c r="AX16">
         <v>1204671341.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>561133269.0</v>
       </c>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16">
+        <v>472249646.0</v>
+      </c>
+      <c r="BA16">
         <v>893302926.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>576342631.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>612129904.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>559420213.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1543380285.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>611477547.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1052519242.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>913745058.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>899114467.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>762938834.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>745488944.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>489426785.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>737278203.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>495930204.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>711514451.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>736431887.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>890320691.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>830574106.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>849087893.0</v>
       </c>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23253,297 +23520,301 @@
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B18">
+        <v>300000000.0</v>
+      </c>
+      <c r="C18">
         <v>-420000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>612000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>523000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>307000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-242000000.0</v>
       </c>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
+        <v>213869691.0</v>
+      </c>
+      <c r="I18">
         <v>-192000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>163000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-166000000.0</v>
       </c>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
       <c r="L18">
+        <v>486137215.0</v>
+      </c>
+      <c r="M18">
         <v>133769110.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>151588967.0</v>
       </c>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
       <c r="O18">
+        <v>25813200.0</v>
+      </c>
+      <c r="P18">
         <v>526400464.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>247649572.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>12527235.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9000000.0</v>
       </c>
-      <c r="S18">
-[...1 lines deleted...]
-      </c>
       <c r="T18">
+        <v>59156034.0</v>
+      </c>
+      <c r="U18">
         <v>128500000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>133042921.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>67500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>478087711.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>244000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252486065.0</v>
       </c>
       <c r="Z18">
         <v>133000000.0</v>
       </c>
       <c r="AA18">
-        <v>194500000.0</v>
+        <v>133000000.0</v>
       </c>
       <c r="AB18">
         <v>194500000.0</v>
       </c>
       <c r="AC18">
-        <v>81000000.0</v>
+        <v>194500000.0</v>
       </c>
       <c r="AD18">
         <v>81000000.0</v>
       </c>
       <c r="AE18">
-        <v>184500000.0</v>
+        <v>81000000.0</v>
       </c>
       <c r="AF18">
         <v>184500000.0</v>
       </c>
       <c r="AG18">
-        <v>68000000.0</v>
+        <v>184500000.0</v>
       </c>
       <c r="AH18">
         <v>68000000.0</v>
       </c>
       <c r="AI18">
+        <v>68000000.0</v>
+      </c>
+      <c r="AJ18">
         <v>118309186.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>145000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>34000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>5343079.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>108998924.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
+        <v>163000000.0</v>
+      </c>
+      <c r="AP18">
         <v>28000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1133324.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>126000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>161000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>45000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>18409624.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>21000000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
+        <v>152000000.0</v>
+      </c>
+      <c r="AX18">
         <v>90745702.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>82519598.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>27735225.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>243194097.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>101151652.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-20489703.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>133903566.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
+        <v>123371140.0</v>
+      </c>
+      <c r="BF18">
         <v>50597826.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-24011845.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>195454124.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>171012849.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>60107381.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>29650128.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-7290388.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>180467017.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-36944555.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-61754084.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>36167364.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>185848898.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>22401303.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-25207296.0</v>
       </c>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-568000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-520000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-476000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-519000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1595000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-203000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-207000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-241587298.96</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-677000000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
@@ -23557,65 +23828,70 @@
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>14000000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
@@ -23635,77 +23911,80 @@
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
+        <v>-78000000.0</v>
+      </c>
+      <c r="C21">
         <v>517000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-378000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-244000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-126000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>444000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-88000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1319000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
@@ -23723,1892 +24002,1918 @@
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
+      <c r="BS21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22">
+        <v>88000000.0</v>
+      </c>
+      <c r="C22">
         <v>63000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>252000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>245000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-26000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>382000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>146000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-150000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>132000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>191000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>389196871.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>216611100.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>244678800.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>259053900.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>348382692.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>240401500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287000000.0</v>
       </c>
       <c r="R22">
         <v>287000000.0</v>
       </c>
       <c r="S22">
+        <v>287000000.0</v>
+      </c>
+      <c r="T22">
         <v>379754985.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>185500000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>312803203.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>154000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000000.0</v>
       </c>
       <c r="X22">
         <v>134000000.0</v>
       </c>
       <c r="Y22">
-        <v>138500000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="Z22">
         <v>138500000.0</v>
       </c>
       <c r="AA22">
-        <v>72000000.0</v>
+        <v>138500000.0</v>
       </c>
       <c r="AB22">
         <v>72000000.0</v>
       </c>
       <c r="AC22">
-        <v>166000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AD22">
         <v>166000000.0</v>
       </c>
       <c r="AE22">
-        <v>-470000000.0</v>
+        <v>166000000.0</v>
       </c>
       <c r="AF22">
         <v>-470000000.0</v>
       </c>
       <c r="AG22">
-        <v>147000000.0</v>
+        <v>-470000000.0</v>
       </c>
       <c r="AH22">
         <v>147000000.0</v>
       </c>
       <c r="AI22">
+        <v>147000000.0</v>
+      </c>
+      <c r="AJ22">
         <v>203750688.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>207012084.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>163786727.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>116479124.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>127994177.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>212770284.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>201982913.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>145065506.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>195806094.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>186532205.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>166423781.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>106126073.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>52333652.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>96260089.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>168024994.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>143033970.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>94264970.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>146484550.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>92232324.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>72994570.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22">
+      <c r="BD22"/>
+      <c r="BE22">
         <v>134283095.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>96876701.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>136067126.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>165737527.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>195048123.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>196357895.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>207550899.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>144653070.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>216526983.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>84774212.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>98001047.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>66245271.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>77788684.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>129720069.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>108789386.0</v>
       </c>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>-2081082.0</v>
+      </c>
+      <c r="C23">
         <v>-81999998.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-21000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-68000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1423719670.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-36000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-30000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3331537707.38</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-26664356.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>773232.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2582282.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>193524553.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-64494088.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>20434816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24500000.0</v>
       </c>
       <c r="R23">
         <v>-24500000.0</v>
       </c>
       <c r="S23">
+        <v>-24500000.0</v>
+      </c>
+      <c r="T23">
         <v>323134272.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>221000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66000000.0</v>
       </c>
       <c r="V23">
         <v>-66000000.0</v>
       </c>
       <c r="W23">
+        <v>-66000000.0</v>
+      </c>
+      <c r="X23">
         <v>-87523290.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>201768375.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>97000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-174500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-172500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10500000.0</v>
       </c>
       <c r="AD23">
         <v>-10500000.0</v>
       </c>
       <c r="AE23">
-        <v>-222500000.0</v>
+        <v>-10500000.0</v>
       </c>
       <c r="AF23">
         <v>-222500000.0</v>
       </c>
       <c r="AG23">
-        <v>299000000.0</v>
+        <v>-222500000.0</v>
       </c>
       <c r="AH23">
         <v>299000000.0</v>
       </c>
       <c r="AI23">
+        <v>299000000.0</v>
+      </c>
+      <c r="AJ23">
         <v>21864634.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2947154.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-21017530.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-7480310.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14720383.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-264597.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-4262523.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1133324.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-7673958.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1227448.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-10505487.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-6497514.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3692837.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>127059330.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-194633172.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1375325.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>51268099.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-27682555.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-38504159.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-7683638.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>228968602.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-184133161.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>33909072.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-13339914.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>15160138.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-2491111.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6380325.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-2823821.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-15401251.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3047382.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-9376078.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-4027440.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-45700827.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-59187194.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-14029968.0</v>
       </c>
-      <c r="BR23"/>
+      <c r="BS23"/>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24">
+        <v>8000000.0</v>
+      </c>
+      <c r="C24">
         <v>6000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>42000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6828952.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>200529174.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2105451.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1981553.0</v>
       </c>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
       <c r="O24">
+        <v>1843800.0</v>
+      </c>
+      <c r="P24">
         <v>5649449.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>7183127.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>252298593.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4055176.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>126883107.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>15500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4817205.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1500000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>-3000000.0</v>
       </c>
       <c r="AC24">
-        <v>-2000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="AD24">
         <v>-2000000.0</v>
       </c>
       <c r="AE24">
-        <v>-6500000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="AF24">
         <v>-6500000.0</v>
       </c>
       <c r="AG24">
-        <v>-12500000.0</v>
+        <v>-6500000.0</v>
       </c>
       <c r="AH24">
         <v>-12500000.0</v>
       </c>
       <c r="AI24">
+        <v>-12500000.0</v>
+      </c>
+      <c r="AJ24">
         <v>22069194.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>44259777.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>20678623.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6411694.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-9839110.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>18542378.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>22467501.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>45895505.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>18115570.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>37041777.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>48262249.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>18956929.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>36760475.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-8251959.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>59968778.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>32877058.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>25915299.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>7683638.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>78165068.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>26360782.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>10881874.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>18675880.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>40523182.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>12811434.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>29979351.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1411911.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>29981738.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>49281446.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-45456499.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>4027440.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-2675915.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2437915.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>10003223.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-21227197.0</v>
       </c>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>21000000.0</v>
+      </c>
+      <c r="C25">
         <v>999999.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-124448178.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>138000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-27000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19055251.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-23000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-7000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-222062970.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-167403734.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2419542.0</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
+        <v>-123534600.0</v>
+      </c>
+      <c r="P25">
         <v>62091257.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-98037644.0</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
+        <v>224343534.0</v>
+      </c>
+      <c r="S25">
         <v>151000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-353819907.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>221500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2249518.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>89000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>413525379.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="Z25">
         <v>5500000.0</v>
       </c>
       <c r="AA25">
-        <v>-20500000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="AB25">
         <v>-20500000.0</v>
       </c>
       <c r="AC25">
-        <v>-1500000.0</v>
+        <v>-20500000.0</v>
       </c>
       <c r="AD25">
         <v>-1500000.0</v>
       </c>
       <c r="AE25">
-        <v>626000000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="AF25">
         <v>626000000.0</v>
       </c>
       <c r="AG25">
-        <v>98000000.0</v>
+        <v>626000000.0</v>
       </c>
       <c r="AH25">
         <v>98000000.0</v>
       </c>
       <c r="AI25">
+        <v>98000000.0</v>
+      </c>
+      <c r="AJ25">
         <v>-107445927.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-83588886.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-97662038.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-4274463.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-30223451.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-126088927.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-91209776.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-32866403.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-69054860.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-98233315.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-64746895.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-57394712.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>13637193.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-52967290.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-40502017.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-22005224.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-167794338.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-126038112.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-6627351.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-7683637.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-100230552.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-73643703.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-93595255.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-41353733.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-236031582.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-42093205.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-195248210.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-88950385.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-151910615.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-125940485.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-88181761.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-100686007.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-182687833.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-123183324.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-125739971.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-112769485.0</v>
       </c>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>665891.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
-        <v>-27192865.0</v>
+        <v>-398128.0</v>
       </c>
       <c r="J26">
+        <v>106610.0</v>
+      </c>
+      <c r="K26">
         <v>-27000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-951196.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-344402.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-27657000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-22191434.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-24249233.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13500000.0</v>
       </c>
       <c r="R26">
         <v>-13500000.0</v>
       </c>
       <c r="S26">
+        <v>-13500000.0</v>
+      </c>
+      <c r="T26">
         <v>-2618319.0</v>
       </c>
-      <c r="T26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>-11000000.0</v>
       </c>
       <c r="W26">
+        <v>-11000000.0</v>
+      </c>
+      <c r="X26">
         <v>-1029423.0</v>
       </c>
-      <c r="X26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y26"/>
       <c r="Z26">
         <v>-8000000.0</v>
       </c>
       <c r="AA26">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AB26">
         <v>2000000.0</v>
       </c>
-      <c r="AB26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>-12500000.0</v>
       </c>
-      <c r="AE26"/>
+      <c r="AE26">
+        <v>-12500000.0</v>
+      </c>
       <c r="AF26"/>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
+      <c r="AG26"/>
       <c r="AH26">
         <v>-5000000.0</v>
       </c>
       <c r="AI26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AJ26">
         <v>918775.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-332435.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-828590.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-11754774.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>701795.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-95464.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>209895.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-11333242.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2665085.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-53951.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-580278.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-16243786.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>687625.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1240030.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>143428.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-17879246.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-472079.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-726015.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-305890.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-19209097.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-458951.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-234145.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>883900.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-17341888.0</v>
       </c>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27">
+        <v>27000000.0</v>
+      </c>
+      <c r="C27">
         <v>28000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>25000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>35000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>36000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>43000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>52000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>123000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>16000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>24429392.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6621300.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17411600.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15672300.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>17558199.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19186360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15500000.0</v>
       </c>
       <c r="R27">
         <v>15500000.0</v>
       </c>
       <c r="S27">
+        <v>15500000.0</v>
+      </c>
+      <c r="T27">
         <v>23583822.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>20500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="V27">
         <v>14000000.0</v>
       </c>
       <c r="W27">
-        <v>13000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="X27">
         <v>13000000.0</v>
       </c>
       <c r="Y27">
-        <v>5500000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="Z27">
         <v>5500000.0</v>
       </c>
       <c r="AA27">
-        <v>8000000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="AB27">
         <v>8000000.0</v>
       </c>
       <c r="AC27">
-        <v>12500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="AD27">
         <v>12500000.0</v>
       </c>
       <c r="AE27">
-        <v>7000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="AF27">
         <v>7000000.0</v>
       </c>
       <c r="AG27">
-        <v>5000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="AH27">
         <v>5000000.0</v>
       </c>
       <c r="AI27">
+        <v>5000000.0</v>
+      </c>
+      <c r="AJ27">
         <v>13503192.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4938426.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4877074.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4274463.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>-3085916.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4582989.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5456725.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5666621.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>232037.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6826739.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>11641580.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>11912110.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>13851629.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>8214638.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>-77230.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>9627286.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>10264072.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10026613.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>7928351.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>7683638.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>8704962.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>7956217.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>7052055.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>10671931.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>4501415.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>10596863.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>1231437.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>1369554.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>-318000000.0</v>
+      </c>
+      <c r="C28">
         <v>209000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-624000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-470000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-355000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>151000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-279799023.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1513000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2382000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2147576046.0</v>
       </c>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
       <c r="L28">
-        <v>-17201025.0</v>
+        <v>-116383952.0</v>
       </c>
       <c r="M28">
+        <v>-17201026.0</v>
+      </c>
+      <c r="N28">
         <v>-303000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-26735100.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-135180097.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-56805865.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-163000000.0</v>
       </c>
       <c r="R28">
         <v>-163000000.0</v>
       </c>
       <c r="S28">
+        <v>-163000000.0</v>
+      </c>
+      <c r="T28">
         <v>263616721.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>183000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-190000000.0</v>
       </c>
       <c r="V28">
         <v>-190000000.0</v>
       </c>
       <c r="W28">
+        <v>-190000000.0</v>
+      </c>
+      <c r="X28">
         <v>-217523290.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-121000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>193768375.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>89000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-205500000.0</v>
       </c>
       <c r="AB28">
         <v>-205500000.0</v>
       </c>
       <c r="AC28">
-        <v>-109000000.0</v>
+        <v>-205500000.0</v>
       </c>
       <c r="AD28">
         <v>-109000000.0</v>
       </c>
       <c r="AE28">
-        <v>-252500000.0</v>
+        <v>-109000000.0</v>
       </c>
       <c r="AF28">
         <v>-252500000.0</v>
       </c>
       <c r="AG28">
-        <v>217500000.0</v>
+        <v>-252500000.0</v>
       </c>
       <c r="AH28">
         <v>217500000.0</v>
       </c>
       <c r="AI28">
+        <v>217500000.0</v>
+      </c>
+      <c r="AJ28">
         <v>-150943600.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-156000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>136782825.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-143244412.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4828492.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-90000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>88399292.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>36000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-44000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-48000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-25990058.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-72000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-522431102.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>438430643.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-12377939.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-238242975.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>48507239.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-115968589.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>111412765.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-679650259.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>580928875.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-362186794.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-41353734.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-20944185.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-774841.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-37532075.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>35297772.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-106725259.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-13274577.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-66645660.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-4027440.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-73882951.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-166660282.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-113079010.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-14593698.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>765000000.0</v>
+      </c>
+      <c r="C29">
         <v>204000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1195000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1133000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>829000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>235000000.0</v>
       </c>
-      <c r="G29">
-[...1 lines deleted...]
-      </c>
       <c r="H29">
+        <v>752857744.0</v>
+      </c>
+      <c r="I29">
         <v>320000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>340000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>42000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>728891615.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>332902953.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>572669433.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>242459700.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>931999727.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>513038613.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>457244121.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>218000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>276682328.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>311500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>370692108.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>181500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>744025379.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>367500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000000.0</v>
       </c>
       <c r="Z29">
         <v>256000000.0</v>
       </c>
       <c r="AA29">
-        <v>359500000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="AB29">
         <v>359500000.0</v>
       </c>
       <c r="AC29">
-        <v>222000000.0</v>
+        <v>359500000.0</v>
       </c>
       <c r="AD29">
         <v>222000000.0</v>
       </c>
       <c r="AE29">
-        <v>339000000.0</v>
+        <v>222000000.0</v>
       </c>
       <c r="AF29">
         <v>339000000.0</v>
       </c>
       <c r="AG29">
-        <v>177500000.0</v>
+        <v>339000000.0</v>
       </c>
       <c r="AH29">
         <v>177500000.0</v>
       </c>
       <c r="AI29">
+        <v>177500000.0</v>
+      </c>
+      <c r="AJ29">
         <v>251068858.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>251506650.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>131000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>139988672.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>217021205.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>257560513.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>150796196.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>113332426.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>281000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>263000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>146000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>96379801.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>202000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>247540384.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>168043570.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>171915830.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>178595634.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>246969550.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>196087938.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>58907898.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>220622008.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>177695238.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>107025376.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>96047383.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>232176947.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>254357886.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>118266156.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>114364781.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>147690828.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>279696246.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>20547987.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>28192082.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>91298221.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>261559775.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>123497706.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>98175787.0</v>
       </c>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>-448000000.0</v>
+      </c>
+      <c r="C30">
         <v>-627000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-579000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-568000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-520000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-476000000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
+        <v>-472466817.0</v>
+      </c>
+      <c r="I30">
         <v>-1185000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-203000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-207000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-230073200.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-225892318.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-422071244.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-214802700.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-450975230.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-290297126.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-230000000.0</v>
       </c>
       <c r="R30">
         <v>-230000000.0</v>
       </c>
       <c r="S30">
+        <v>-230000000.0</v>
+      </c>
+      <c r="T30">
         <v>-769232579.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-376500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126000000.0</v>
       </c>
       <c r="V30">
         <v>-126000000.0</v>
       </c>
       <c r="W30">
+        <v>-126000000.0</v>
+      </c>
+      <c r="X30">
         <v>-262407241.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-125500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-269122744.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-123500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-168000000.0</v>
       </c>
       <c r="AB30">
         <v>-168000000.0</v>
       </c>
       <c r="AC30">
-        <v>-199500000.0</v>
+        <v>-168000000.0</v>
       </c>
       <c r="AD30">
         <v>-199500000.0</v>
       </c>
       <c r="AE30">
-        <v>-402500000.0</v>
+        <v>-199500000.0</v>
       </c>
       <c r="AF30">
         <v>-402500000.0</v>
       </c>
       <c r="AG30">
-        <v>-122000000.0</v>
+        <v>-402500000.0</v>
       </c>
       <c r="AH30">
         <v>-122000000.0</v>
       </c>
       <c r="AI30">
+        <v>-122000000.0</v>
+      </c>
+      <c r="AJ30">
         <v>-156001885.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-115000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-91000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-133576977.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-108115824.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-92580800.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-115000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-145065506.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-276000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-127000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-227000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-75804338.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-303000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-95047736.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-116709638.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-94897538.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-175959528.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-76308296.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-70362771.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-74275176.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-287650299.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-53507582.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-63818775.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-105385323.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-66486232.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-70802171.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-76259466.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-77655098.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-124999478.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-49947783.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-102949041.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-85918726.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-57806772.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-73272961.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-91093180.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-144610281.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>