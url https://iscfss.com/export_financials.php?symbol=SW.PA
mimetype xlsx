--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
     <t>2018-08-31</t>
   </si>
@@ -1040,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1155,4244 +1133,4392 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>4938000000.0</v>
+      </c>
+      <c r="C2">
         <v>2621000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2612000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2502000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2707000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2179000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1899000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2517000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2226000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2112000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2024000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1953000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1768000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1719000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1792000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1526000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2985000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1271000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1263000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1228000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1138000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1123000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1034182800.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1126982010.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1250472400.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1266779480.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>-527000000.0</v>
+      </c>
+      <c r="C5">
         <v>2948000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-399000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3704000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3577000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2330000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1920000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3618000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2864000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2770000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2583000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2407000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1861000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1605000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1154000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-228000000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-677821200.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-630141100.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-593423940.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-568493750.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-552936900.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-550106660.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>649000000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>728000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>831000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>943000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>939000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1357000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="K7">
         <v>11000000.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>11000000.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C8">
+        <v>33</v>
+      </c>
+      <c r="B8">
         <v>590000000.0</v>
       </c>
+      <c r="C8"/>
       <c r="D8">
         <v>590000000.0</v>
       </c>
       <c r="E8">
         <v>590000000.0</v>
       </c>
       <c r="F8">
         <v>590000000.0</v>
       </c>
       <c r="G8">
         <v>590000000.0</v>
       </c>
       <c r="H8">
         <v>590000000.0</v>
       </c>
       <c r="I8">
+        <v>590000000.0</v>
+      </c>
+      <c r="J8">
         <v>589000000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>248000000.0</v>
       </c>
       <c r="D9">
         <v>248000000.0</v>
       </c>
       <c r="E9">
         <v>248000000.0</v>
       </c>
       <c r="F9">
         <v>248000000.0</v>
       </c>
       <c r="G9">
         <v>248000000.0</v>
       </c>
       <c r="H9">
         <v>248000000.0</v>
       </c>
       <c r="I9">
         <v>248000000.0</v>
       </c>
       <c r="J9">
+        <v>248000000.0</v>
+      </c>
+      <c r="K9">
         <v>534000000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>1131000000.0</v>
+      </c>
+      <c r="C10">
         <v>2091000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2137000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2025000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3225000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4312000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2027000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2459000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1666000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2018000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1375000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2008000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2748000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1347000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1451000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1448000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1527000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1204000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1594000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1410000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1041720600.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>511888400.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>504779700.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>569403340.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>588577400.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>703522860.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>92000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>65000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>34000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>524000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1000000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>1131000000.0</v>
+      </c>
+      <c r="C12">
         <v>2091000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2137000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2025000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3225000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4601000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2067000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2901000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1666000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2018000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1375000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2008000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2748000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1347000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1455000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1457000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1533000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1211000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1602000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1421000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1041720600.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1157418550.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1040749040.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1110609390.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1141514300.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1060763440.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>590000000.0</v>
       </c>
       <c r="C13">
         <v>590000000.0</v>
       </c>
       <c r="D13">
         <v>590000000.0</v>
       </c>
       <c r="E13">
         <v>590000000.0</v>
       </c>
       <c r="F13">
         <v>590000000.0</v>
       </c>
       <c r="G13">
         <v>590000000.0</v>
       </c>
       <c r="H13">
         <v>590000000.0</v>
       </c>
       <c r="I13">
         <v>590000000.0</v>
       </c>
       <c r="J13">
+        <v>590000000.0</v>
+      </c>
+      <c r="K13">
         <v>603000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>615000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>628000000.0</v>
       </c>
       <c r="M13">
         <v>628000000.0</v>
       </c>
       <c r="N13">
         <v>628000000.0</v>
       </c>
       <c r="O13">
         <v>628000000.0</v>
       </c>
       <c r="P13">
         <v>628000000.0</v>
       </c>
       <c r="Q13">
         <v>628000000.0</v>
       </c>
       <c r="R13">
         <v>628000000.0</v>
       </c>
       <c r="S13">
+        <v>628000000.0</v>
+      </c>
+      <c r="T13">
         <v>629000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>636000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>635652600.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>635000800.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>635283720.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>635803410.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>635419200.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>629006420.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>146860000.0</v>
+      </c>
+      <c r="C14">
         <v>147627878.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>148672566.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>147697874.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>148065793.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>147623081.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>145778963.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>147775897.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>150111433.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>151059710.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>153326010.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>154141299.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>153606621.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>152364844.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>152156951.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>153638200.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>155298046.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>155247336.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>156666631.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>158191483.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>157483391.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>156202675.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>159559359.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>162127698.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>165489020.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>155849168.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>590000000.0</v>
       </c>
       <c r="I15">
+        <v>590000000.0</v>
+      </c>
+      <c r="J15">
         <v>589000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>603000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>615000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>628000000.0</v>
       </c>
       <c r="M15">
         <v>628000000.0</v>
       </c>
       <c r="N15">
         <v>628000000.0</v>
       </c>
       <c r="O15">
         <v>628000000.0</v>
       </c>
       <c r="P15">
         <v>628000000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="Q15">
         <v>628000000.0</v>
       </c>
+      <c r="R15"/>
       <c r="S15">
+        <v>628000000.0</v>
+      </c>
+      <c r="T15">
         <v>629000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>636000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>635652600.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>635000800.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>635283720.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>635803410.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>635419200.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>629006420.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>478000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>325000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>484000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>572000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>502000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2471000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>618000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>461000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>379000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>415000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-354000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1018000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-752000000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>177000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2506000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2054000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2184000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1396000000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>-106000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>62871900.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>37364300.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20">
+        <v>5691000000.0</v>
+      </c>
+      <c r="C20">
         <v>5404000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>5564000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>5568000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6611000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5811000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5764000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>6158000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>5664000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>5308000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5328000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5300000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>4971000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>4803000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5031000000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>4634000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>4226000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>3793000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3515000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>3623376000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>3705000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1680188200.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>500000000.0</v>
+      </c>
+      <c r="C21">
         <v>507000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>436000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>448000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>678000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6442000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>673000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6959000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>704000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>511000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>467000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>505000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>524000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>528000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>563000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3075000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>527000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>392000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>288000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>122000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>125724900.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>87000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3910195920.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4174108510.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4554855900.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4727410620.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>329000000.0</v>
+      </c>
+      <c r="C22">
         <v>319000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>322000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>324000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>352000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>268000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>259000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>301000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>280000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>257000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>268000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>270000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>265000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>271000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>296000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>252000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>235000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>204000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>202000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>185000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>167893500.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>176569100.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>162514440.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>170093330.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>170056100.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>192866080.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>14499000000.0</v>
+      </c>
+      <c r="C23">
         <v>14849000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15024000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>20794000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20920000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18991000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17353000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17467000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15280000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14874000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14158000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14477000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14478000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12608000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12790000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11409000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11775000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10408000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9910000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8697000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8314242300.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7944799550.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7640641020.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8100808540.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8541500400.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8660344490.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>3181000000.0</v>
+      </c>
+      <c r="C24">
         <v>3941000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4011000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5056000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5707000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5451000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4974000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3877000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3532000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3004000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2508000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2756000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2885000000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>2376301200.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2371650000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2561262500.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>4454000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4592000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5739000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6466000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6215000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6101000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3902000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3537000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3011000000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>963000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>174000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>177000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>145000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>115000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>101000000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>329756700.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>136920000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>96424000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>3522000000.0</v>
+      </c>
+      <c r="C28">
         <v>3355000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3330000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4358000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3435000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2722000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4331000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1660000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2319000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1529000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1211000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1111000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1165000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1300000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1250000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>989000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1216000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1490000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>953000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>573000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>914433900.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1424702050.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1621861280.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1916506130.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2103807800.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2075502020.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>7770000000.0</v>
+      </c>
+      <c r="C29">
         <v>8543000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8520000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10093000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10132000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9258000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7759000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8547000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7259000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7072000000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>4019000000.0</v>
+      </c>
+      <c r="C30">
         <v>3697000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3569000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3423000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4988000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4116000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5295000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4330000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3507000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3861000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3830000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3676000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3492000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3346000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3542000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3075000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2998000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2703000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2578000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1984000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2332548300.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2337420000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1648850400.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1381667210.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1455150700.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1517724550.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-1474000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2874000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3274000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3679000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2503000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3085000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2283000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2127000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2095000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2306000000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-2733003000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2723730000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2725183300.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="C32">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>-716000000.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>475000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1588000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>863000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>779000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-122000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-235000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-286000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>39000000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>8999000000.0</v>
+      </c>
+      <c r="C33">
         <v>8524000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8627000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9406000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>10785000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9359000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9730000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>9455000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>7161000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6586000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6544000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>6514000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6151000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5983000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6888000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5862000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6309000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5600000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4947000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4500000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4696332600.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4273296200.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4350954780.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4636180230.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5005962800.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>5172317600.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>276000000.0</v>
+      </c>
+      <c r="C34">
         <v>5000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>182000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>175000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>197000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>185000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1000000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>643000000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>4509000000.0</v>
+      </c>
+      <c r="C35">
         <v>5212000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5305000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6441000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7223000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6963000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6835000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4722000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3532000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3005000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2508000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2756000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2885000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1869000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3421000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2946000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3311000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3055000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1538000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2238000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2419228200.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2107489900.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2218568340.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2575049290.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2792178600.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2872170430.0</v>
       </c>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>141000000.0</v>
+      </c>
+      <c r="C36">
         <v>1562000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>62000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>77000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>255000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-5706000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>189000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-6051000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-105000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-187000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-287000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-232000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-226000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-187000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>341000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>14000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>20000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>11000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>13000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>11000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>34876800.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>101243750.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>78794880.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>83682280.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>80445700.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>74516440.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B37"/>
+        <v>62</v>
+      </c>
+      <c r="B37">
+        <v>8000000.0</v>
+      </c>
       <c r="C37"/>
-      <c r="D37"/>
-[...1 lines deleted...]
-      <c r="F37"/>
+      <c r="D37">
+        <v>16000000.0</v>
+      </c>
+      <c r="E37">
+        <v>12000000.0</v>
+      </c>
+      <c r="F37">
+        <v>10000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>278000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>261000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>271000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1155000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>848000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>862000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>849000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>783000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>830000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>954000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>820000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>701000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>643000000.0</v>
       </c>
-      <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38">
         <v>-334889100.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-612472500.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
+      <c r="AA38"/>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>21000000.0</v>
+      </c>
+      <c r="C39">
         <v>537000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>354000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5604000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>288000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2141000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2127000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1883000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1697000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1547000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1555000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1442000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1289000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>119000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>134000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>100000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>81000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>82000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>147000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>78000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>57000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2086422760.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>802258380.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>768816500.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>716672820.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>299000000.0</v>
+      </c>
+      <c r="C40">
         <v>1406000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2114000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6133000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5767000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5166000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3117000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4796000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4480000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4030000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4273000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4308000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4133000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3995000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4168000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4015000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2393000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3548000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3493000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2730000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2399909700.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2371462550.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2172604660.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2085689870.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2028453600.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1987835620.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>701000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>755000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>747000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>721000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>813000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>793000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>873000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1034000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>828000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>935000000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-      <c r="U41">
+      <c r="U41"/>
+      <c r="V41">
         <v>698006400.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2130817500.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2333460800.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>3703000000.0</v>
+      </c>
+      <c r="C42">
         <v>248000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3191000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>247000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248000000.0</v>
       </c>
       <c r="F42">
         <v>248000000.0</v>
       </c>
       <c r="G42">
         <v>248000000.0</v>
       </c>
       <c r="H42">
         <v>248000000.0</v>
       </c>
       <c r="I42">
+        <v>248000000.0</v>
+      </c>
+      <c r="J42">
         <v>-171000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>163000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>470000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>675000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>700000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>717000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>693000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1109000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1296000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>991000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1122000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186000000.0</v>
       </c>
       <c r="U42">
         <v>1186000000.0</v>
       </c>
       <c r="V42">
+        <v>1186000000.0</v>
+      </c>
+      <c r="W42">
         <v>1285598350.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1186027100.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1045118910.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1190392700.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1140759030.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>1182000000.0</v>
+      </c>
+      <c r="C45">
         <v>3402000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1225000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3419000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3604000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3323000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1887000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>684000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>619000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>590000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>604000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>594000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>555000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>540000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>574000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>513000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>531000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>520000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>465000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>440000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>430275900.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>364477500.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>361963980.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>378389440.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>370661200.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>370390540.0</v>
       </c>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>1182000000.0</v>
+      </c>
+      <c r="C46">
         <v>1187000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1225000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1297000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1405000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1364000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1887000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>684000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>619000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>590000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>604000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>594000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>555000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>540000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>574000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>513000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>531000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>520000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>465000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>440000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>430275900.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>364477500.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>361963980.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>378389440.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>370661200.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>370390540.0</v>
       </c>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>1187000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1225000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1297000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1405000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1364000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1887000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>684000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>619000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>590000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>604000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>594000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>555000000.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-      <c r="U47">
+      <c r="U47"/>
+      <c r="V47">
         <v>551733000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>446212500.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>436318600.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
+      <c r="AA47"/>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B48">
+        <v>73</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48">
         <v>3576000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3343000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4515000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3992000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3455000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3162000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>4358000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3795000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3455000000.0</v>
       </c>
-      <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
-      <c r="P48">
+      <c r="P48"/>
+      <c r="Q48">
         <v>1026000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>783000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>542000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>394000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>455000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>667669500.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>313450650.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>369351000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>565764980.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>571266300.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>633389740.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>823000000.0</v>
+      </c>
+      <c r="C50">
         <v>817000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>728000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>533000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>42000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>639000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>27000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>214000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>444000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>532000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>67000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>311000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>953000000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>89817000.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>4653000000.0</v>
+      </c>
+      <c r="C51">
         <v>5446000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5467000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6420000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6692000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7034000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6359000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4119000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3985000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3547000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2586000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3119000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3913000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2647000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2701000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2437000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2743000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2694000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2547000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1983000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1956154500.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1936590450.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2126640980.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2485909470.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2692385200.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2779024880.0</v>
       </c>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>979000000.0</v>
+      </c>
+      <c r="C52">
         <v>975000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>871000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>681000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>226000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>818000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>258000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>217000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>449000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>537000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>71000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>354000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1018000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>752000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>151000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>175000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>209000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>147000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1384000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>144000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>103859700.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>106000000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="C53">
+        <v>78</v>
+      </c>
+      <c r="B53">
+        <v>21000000.0</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53">
         <v>61000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>-146000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>297000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>289000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>40000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>442000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>580000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>405000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>292000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>24000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>8000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>7000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>9000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>6000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>7000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>8000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>11000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>17000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>645530150.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>535969340.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>541206050.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>552936900.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>357240580.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>14499000000.0</v>
+      </c>
+      <c r="C55">
         <v>14849000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>15024000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>20794000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>20920000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>18991000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>17353000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>17467000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>15280000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14874000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>14158000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>14477000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>14478000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>12609000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>12790000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>11409000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>11775000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>10408000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>9910000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8697000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>8314242300.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7944799550.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7640641020.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>8100808540.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>8541500400.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>8660344490.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>5500000000.0</v>
+      </c>
+      <c r="C56">
         <v>6325000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6397000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>11388000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>10135000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>9632000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7623000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>8012000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7336000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>7458000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6660000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7143000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7626000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5983000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5902000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5547000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5466000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4808000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4963000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4197000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3617909700.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3671503350.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3289686240.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3464628310.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3535537600.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3488026890.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>6216000000.0</v>
+      </c>
+      <c r="C57">
         <v>5838000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5922000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9800000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9272000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8853000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7745000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8247000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7622000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7419000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6907000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7140000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7427000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>6884000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6300000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5898000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5725000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5037000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>6201000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4159000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3721769400.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3684462550.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3206787460.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3212671880.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3278926000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3254615100.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>10725000000.0</v>
+      </c>
+      <c r="C58">
         <v>11050000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11227000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>16241000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>16495000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>15816000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>14580000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12969000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>11952000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>11304000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10456000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>10733000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11257000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9622000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9721000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8844000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9036000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8092000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7739000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6397000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6140997600.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5791952450.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5425355800.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5787721170.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6071104600.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6126785530.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>3766000000.0</v>
+      </c>
+      <c r="C60">
         <v>3786000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3781000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4541000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4415000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3168000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2758000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4456000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3283000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3536000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3668000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3710000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3189000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2950000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3034000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2535000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2707000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2279000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2145000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2277000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2156064900.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2132598350.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2190661820.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2246687300.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2397078200.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2403155190.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="H1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AJ1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AL1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AN1" t="s">
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="AP1" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="AQ1" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="AU1" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="AY1" t="s">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>17</v>
+        <v>123</v>
       </c>
       <c r="BC1" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="BG1" t="s">
-        <v>126</v>
+        <v>19</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="BK1" t="s">
-        <v>129</v>
+        <v>20</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="BO1" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="BS1" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
-        <v>22</v>
+        <v>138</v>
       </c>
       <c r="BW1" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
-        <v>23</v>
+        <v>141</v>
       </c>
       <c r="CA1" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="CE1" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
       <c r="CI1" t="s">
-        <v>147</v>
+        <v>26</v>
       </c>
       <c r="CJ1" t="s">
         <v>148</v>
       </c>
+      <c r="CK1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>4938000000.0</v>
+      </c>
+      <c r="C2">
         <v>2682000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2621000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2733000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2612000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2580000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2502000000.0</v>
       </c>
       <c r="H2">
         <v>2502000000.0</v>
       </c>
       <c r="I2">
+        <v>2502000000.0</v>
+      </c>
+      <c r="J2">
         <v>2768000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2707000000.0</v>
       </c>
       <c r="K2">
         <v>2707000000.0</v>
       </c>
       <c r="L2">
+        <v>2707000000.0</v>
+      </c>
+      <c r="M2">
         <v>2346000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>544750000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2179000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>544750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1964000000.0</v>
       </c>
       <c r="Q2">
         <v>1964000000.0</v>
       </c>
       <c r="R2">
+        <v>1964000000.0</v>
+      </c>
+      <c r="S2">
         <v>1899000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>474750000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4844000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>629250000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2517000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2518000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4527000000.0</v>
       </c>
       <c r="Y2">
         <v>4527000000.0</v>
       </c>
       <c r="Z2">
-        <v>2226000000.0</v>
+        <v>4527000000.0</v>
       </c>
       <c r="AA2">
         <v>2226000000.0</v>
       </c>
       <c r="AB2">
-        <v>4063000000.0</v>
+        <v>2226000000.0</v>
       </c>
       <c r="AC2">
         <v>4063000000.0</v>
       </c>
       <c r="AD2">
+        <v>4063000000.0</v>
+      </c>
+      <c r="AE2">
         <v>2112000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4190000000.0</v>
       </c>
       <c r="AG2">
         <v>4190000000.0</v>
       </c>
       <c r="AH2">
+        <v>4190000000.0</v>
+      </c>
+      <c r="AI2">
         <v>2024000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3872000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1953000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4018000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1768000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3377000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1719000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3404000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1792000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>855500000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3426000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>781250000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3125000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>781250000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3111000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>746250000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2985000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>746250000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5269000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>672250000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2689000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>672250000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2794000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>657750000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2631000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>657750000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2508000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>654500000.0</v>
       </c>
       <c r="BJ2">
         <v>654500000.0</v>
       </c>
       <c r="BK2">
         <v>654500000.0</v>
       </c>
       <c r="BL2">
+        <v>654500000.0</v>
+      </c>
+      <c r="BM2">
         <v>2517399040.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>592312650.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2369000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>592312650.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1221176320.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>279432750.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2197000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>279432750.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1081836000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>258545700.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1034182800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258545700.0</v>
       </c>
       <c r="BX2">
         <v>258545700.0</v>
       </c>
       <c r="BY2">
+        <v>258545700.0</v>
+      </c>
+      <c r="BZ2">
         <v>281745502.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1126982010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281745502.0</v>
       </c>
       <c r="CB2">
         <v>281745502.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2">
+      <c r="CC2">
+        <v>281745502.0</v>
+      </c>
+      <c r="CD2"/>
+      <c r="CE2">
         <v>1250472400.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>1266779480.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5437,54 +5563,13084 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>-527000000.0</v>
+      </c>
+      <c r="C5">
+        <v>2761000000.0</v>
+      </c>
+      <c r="D5">
+        <v>2948000000.0</v>
+      </c>
+      <c r="E5">
+        <v>3161000000.0</v>
+      </c>
+      <c r="F5">
+        <v>-399000000.0</v>
+      </c>
+      <c r="G5">
+        <v>3575000000.0</v>
+      </c>
+      <c r="H5">
+        <v>3704000000.0</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5">
+        <v>3258000000.0</v>
+      </c>
+      <c r="K5">
+        <v>3577000000.0</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5">
+        <v>2777000000.0</v>
+      </c>
+      <c r="N5">
+        <v>-489750000.0</v>
+      </c>
+      <c r="O5">
+        <v>2330000000.0</v>
+      </c>
+      <c r="P5">
+        <v>-489750000.0</v>
+      </c>
+      <c r="Q5">
+        <v>2079000000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5">
+        <v>1920000000.0</v>
+      </c>
+      <c r="T5">
+        <v>-466750000.0</v>
+      </c>
+      <c r="U5">
+        <v>3260000000.0</v>
+      </c>
+      <c r="V5">
+        <v>-363500000.0</v>
+      </c>
+      <c r="W5">
+        <v>3618000000.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5">
+        <v>3570000000.0</v>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5">
+        <v>2445000000.0</v>
+      </c>
+      <c r="AB5"/>
+      <c r="AC5">
+        <v>2626000000.0</v>
+      </c>
+      <c r="AD5"/>
+      <c r="AE5">
+        <v>2770000000.0</v>
+      </c>
+      <c r="AF5"/>
+      <c r="AG5">
+        <v>2789000000.0</v>
+      </c>
+      <c r="AH5"/>
+      <c r="AI5">
+        <v>2583000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>2407000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>2407000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>2183000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>1861000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>1549000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>1605000000.0</v>
+      </c>
+      <c r="AP5"/>
+      <c r="AQ5">
+        <v>-1154000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-288500000.0</v>
+      </c>
+      <c r="AS5"/>
+      <c r="AT5">
+        <v>-242500000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-228000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-242500000.0</v>
+      </c>
+      <c r="AW5">
+        <v>879000000.0</v>
+      </c>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5">
+        <v>-167171030.0</v>
+      </c>
+      <c r="BN5">
+        <v>-169455300.0</v>
+      </c>
+      <c r="BO5">
+        <v>-677821200.0</v>
+      </c>
+      <c r="BP5">
+        <v>-169455300.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-292713280.0</v>
+      </c>
+      <c r="BR5">
+        <v>-157535275.0</v>
+      </c>
+      <c r="BS5">
+        <v>-630141100.0</v>
+      </c>
+      <c r="BT5">
+        <v>-157535275.0</v>
+      </c>
+      <c r="BU5">
+        <v>-546588000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-148355985.0</v>
+      </c>
+      <c r="BW5">
+        <v>-593423940.0</v>
+      </c>
+      <c r="BX5">
+        <v>-148355985.0</v>
+      </c>
+      <c r="BY5">
+        <v>-148355985.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-142123437.5</v>
+      </c>
+      <c r="CA5">
+        <v>-568493750.0</v>
+      </c>
+      <c r="CB5">
+        <v>-142123437.5</v>
+      </c>
+      <c r="CC5">
+        <v>-142123437.5</v>
+      </c>
+      <c r="CD5"/>
+      <c r="CE5">
+        <v>-552936900.0</v>
+      </c>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>649000000.0</v>
+      </c>
+      <c r="C7">
+        <v>644000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
+        <v>764000000.0</v>
+      </c>
+      <c r="F7">
+        <v>728000000.0</v>
+      </c>
+      <c r="G7">
+        <v>773000000.0</v>
+      </c>
+      <c r="H7">
+        <v>831000000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7">
+        <v>882000000.0</v>
+      </c>
+      <c r="K7">
+        <v>943000000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7">
+        <v>913000000.0</v>
+      </c>
+      <c r="N7"/>
+      <c r="O7">
+        <v>939000000.0</v>
+      </c>
+      <c r="P7"/>
+      <c r="Q7">
+        <v>1252000000.0</v>
+      </c>
+      <c r="R7"/>
+      <c r="S7">
+        <v>1357000000.0</v>
+      </c>
+      <c r="T7"/>
+      <c r="U7">
+        <v>1405000000.0</v>
+      </c>
+      <c r="V7"/>
+      <c r="W7">
+        <v>5000000.0</v>
+      </c>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>590000000.0</v>
+      </c>
+      <c r="C8">
+        <v>590000000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>590000000.0</v>
+      </c>
+      <c r="F8">
+        <v>590000000.0</v>
+      </c>
+      <c r="G8">
+        <v>590000000.0</v>
+      </c>
+      <c r="H8">
+        <v>590000000.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8">
+        <v>590000000.0</v>
+      </c>
+      <c r="K8">
+        <v>590000000.0</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8">
+        <v>590000000.0</v>
+      </c>
+      <c r="N8"/>
+      <c r="O8">
+        <v>590000000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>248000000.0</v>
+      </c>
+      <c r="D9">
+        <v>248000000.0</v>
+      </c>
+      <c r="E9">
+        <v>248000000.0</v>
+      </c>
+      <c r="F9">
+        <v>248000000.0</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9">
+        <v>248000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9">
+        <v>248000000.0</v>
+      </c>
+      <c r="K9">
+        <v>248000000.0</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9">
+        <v>248000000.0</v>
+      </c>
+      <c r="N9"/>
+      <c r="O9">
+        <v>248000000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>1131000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1176000000.0</v>
+      </c>
+      <c r="D10">
+        <v>2091000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1423000000.0</v>
+      </c>
+      <c r="F10">
+        <v>2137000000.0</v>
+      </c>
+      <c r="G10">
+        <v>1454000000.0</v>
+      </c>
+      <c r="H10">
+        <v>2025000000.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10">
+        <v>2625000000.0</v>
+      </c>
+      <c r="K10">
+        <v>3225000000.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10">
+        <v>2607000000.0</v>
+      </c>
+      <c r="N10">
+        <v>884750000.0</v>
+      </c>
+      <c r="O10">
+        <v>4312000000.0</v>
+      </c>
+      <c r="P10">
+        <v>884750000.0</v>
+      </c>
+      <c r="Q10">
+        <v>3005000000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10">
+        <v>2027000000.0</v>
+      </c>
+      <c r="T10">
+        <v>506750000.0</v>
+      </c>
+      <c r="U10">
+        <v>1685000000.0</v>
+      </c>
+      <c r="V10">
+        <v>445250000.0</v>
+      </c>
+      <c r="W10">
+        <v>2459000000.0</v>
+      </c>
+      <c r="X10">
+        <v>1781000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>1950000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1950000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>1666000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1666000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1519000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>1519000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>2018000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>2018000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1698000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1698000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1375000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1224000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>2008000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>1573000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>2748000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>1186000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>1347000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>1266000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>1451000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>362750000.0</v>
+      </c>
+      <c r="AS10">
+        <v>1787000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>362000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1448000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>362000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1175000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>381750000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1527000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>381750000.0</v>
+      </c>
+      <c r="BA10">
+        <v>1140000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>301000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1204000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>301000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>2051000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>398500000.0</v>
+      </c>
+      <c r="BG10">
+        <v>1594000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>398500000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1539000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>352500000.0</v>
+      </c>
+      <c r="BK10">
+        <v>352500000.0</v>
+      </c>
+      <c r="BL10">
+        <v>352500000.0</v>
+      </c>
+      <c r="BM10">
+        <v>934947480.0</v>
+      </c>
+      <c r="BN10">
+        <v>260430150.0</v>
+      </c>
+      <c r="BO10">
+        <v>1041720600.0</v>
+      </c>
+      <c r="BP10">
+        <v>260430150.0</v>
+      </c>
+      <c r="BQ10">
+        <v>463812160.0</v>
+      </c>
+      <c r="BR10">
+        <v>127972100.0</v>
+      </c>
+      <c r="BS10">
+        <v>511888400.0</v>
+      </c>
+      <c r="BT10">
+        <v>127972100.0</v>
+      </c>
+      <c r="BU10">
+        <v>464940000.0</v>
+      </c>
+      <c r="BV10">
+        <v>126194925.0</v>
+      </c>
+      <c r="BW10">
+        <v>504779700.0</v>
+      </c>
+      <c r="BX10">
+        <v>126194925.0</v>
+      </c>
+      <c r="BY10">
+        <v>126194925.0</v>
+      </c>
+      <c r="BZ10">
+        <v>142350835.0</v>
+      </c>
+      <c r="CA10">
+        <v>569403340.0</v>
+      </c>
+      <c r="CB10">
+        <v>142350835.0</v>
+      </c>
+      <c r="CC10">
+        <v>142350835.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>588577400.0</v>
+      </c>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10">
+        <v>703522860.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>1176000000.0</v>
+      </c>
+      <c r="D11">
+        <v>92000000.0</v>
+      </c>
+      <c r="E11">
+        <v>59000000.0</v>
+      </c>
+      <c r="F11">
+        <v>65000000.0</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>1000000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
+        <v>-1000000.0</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>1131000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1176000000.0</v>
+      </c>
+      <c r="D12">
+        <v>2091000000.0</v>
+      </c>
+      <c r="E12">
+        <v>1423000000.0</v>
+      </c>
+      <c r="F12">
+        <v>2137000000.0</v>
+      </c>
+      <c r="G12">
+        <v>1454000000.0</v>
+      </c>
+      <c r="H12">
+        <v>2025000000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12">
+        <v>2687000000.0</v>
+      </c>
+      <c r="K12">
+        <v>3225000000.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12">
+        <v>2659000000.0</v>
+      </c>
+      <c r="N12">
+        <v>898500000.0</v>
+      </c>
+      <c r="O12">
+        <v>4601000000.0</v>
+      </c>
+      <c r="P12">
+        <v>898500000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3347000000.0</v>
+      </c>
+      <c r="R12"/>
+      <c r="S12">
+        <v>2067000000.0</v>
+      </c>
+      <c r="T12">
+        <v>516750000.0</v>
+      </c>
+      <c r="U12">
+        <v>1745000000.0</v>
+      </c>
+      <c r="V12">
+        <v>459750000.0</v>
+      </c>
+      <c r="W12">
+        <v>2901000000.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12">
+        <v>1988000000.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12">
+        <v>1702000000.0</v>
+      </c>
+      <c r="AB12"/>
+      <c r="AC12">
+        <v>1553000000.0</v>
+      </c>
+      <c r="AD12"/>
+      <c r="AE12">
+        <v>2050000000.0</v>
+      </c>
+      <c r="AF12"/>
+      <c r="AG12">
+        <v>1734000000.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12">
+        <v>1419000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1257000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>2032000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1599000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2756000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1192000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1354000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1271000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1455000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>363750000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1793000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>364250000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1457000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>364250000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1181000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>383250000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1533000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>383250000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1148000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>302750000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1211000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>302750000.0</v>
+      </c>
+      <c r="BE12">
+        <v>2061000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>400500000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1602000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>400500000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1555000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>355250000.0</v>
+      </c>
+      <c r="BK12">
+        <v>355250000.0</v>
+      </c>
+      <c r="BL12">
+        <v>355250000.0</v>
+      </c>
+      <c r="BM12">
+        <v>934947480.0</v>
+      </c>
+      <c r="BN12">
+        <v>260430150.0</v>
+      </c>
+      <c r="BO12">
+        <v>1041720600.0</v>
+      </c>
+      <c r="BP12">
+        <v>260430150.0</v>
+      </c>
+      <c r="BQ12">
+        <v>821945600.0</v>
+      </c>
+      <c r="BR12">
+        <v>289354637.0</v>
+      </c>
+      <c r="BS12">
+        <v>1157418550.0</v>
+      </c>
+      <c r="BT12">
+        <v>289354637.0</v>
+      </c>
+      <c r="BU12">
+        <v>1080324000.0</v>
+      </c>
+      <c r="BV12">
+        <v>260187260.0</v>
+      </c>
+      <c r="BW12">
+        <v>1040749040.0</v>
+      </c>
+      <c r="BX12">
+        <v>260187260.0</v>
+      </c>
+      <c r="BY12">
+        <v>260187260.0</v>
+      </c>
+      <c r="BZ12">
+        <v>277652347.0</v>
+      </c>
+      <c r="CA12">
+        <v>1110609390.0</v>
+      </c>
+      <c r="CB12">
+        <v>277652347.0</v>
+      </c>
+      <c r="CC12">
+        <v>277652347.0</v>
+      </c>
+      <c r="CD12"/>
+      <c r="CE12">
+        <v>1141514300.0</v>
+      </c>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12">
+        <v>1060763440.0</v>
+      </c>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>590000000.0</v>
+      </c>
+      <c r="C13">
+        <v>590000000.0</v>
+      </c>
+      <c r="D13">
+        <v>590000000.0</v>
+      </c>
+      <c r="E13">
+        <v>590000000.0</v>
+      </c>
+      <c r="F13">
+        <v>590000000.0</v>
+      </c>
+      <c r="G13">
+        <v>590000000.0</v>
+      </c>
+      <c r="H13">
+        <v>590000000.0</v>
+      </c>
+      <c r="I13">
+        <v>590000000.0</v>
+      </c>
+      <c r="J13">
+        <v>590000000.0</v>
+      </c>
+      <c r="K13">
+        <v>590000000.0</v>
+      </c>
+      <c r="L13">
+        <v>590000000.0</v>
+      </c>
+      <c r="M13">
+        <v>590000000.0</v>
+      </c>
+      <c r="N13">
+        <v>147500000.0</v>
+      </c>
+      <c r="O13">
+        <v>590000000.0</v>
+      </c>
+      <c r="P13">
+        <v>147500000.0</v>
+      </c>
+      <c r="Q13">
+        <v>590000000.0</v>
+      </c>
+      <c r="R13">
+        <v>590000000.0</v>
+      </c>
+      <c r="S13">
+        <v>590000000.0</v>
+      </c>
+      <c r="T13">
+        <v>147500000.0</v>
+      </c>
+      <c r="U13">
+        <v>590000000.0</v>
+      </c>
+      <c r="V13">
+        <v>147500000.0</v>
+      </c>
+      <c r="W13">
+        <v>590000000.0</v>
+      </c>
+      <c r="X13">
+        <v>590000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>590000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>590000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>589000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>590000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>603000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>603000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>603000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>603000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>615000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>615000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>615000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>157000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>157000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>157000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AX13"/>
+      <c r="AY13">
+        <v>628000000.0</v>
+      </c>
+      <c r="AZ13"/>
+      <c r="BA13">
+        <v>628000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>157000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>628000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>157000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>628000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>157250000.0</v>
+      </c>
+      <c r="BG13">
+        <v>629000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>157250000.0</v>
+      </c>
+      <c r="BI13">
+        <v>636000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>159000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>159000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>159000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>636157630.0</v>
+      </c>
+      <c r="BN13">
+        <v>158913150.0</v>
+      </c>
+      <c r="BO13">
+        <v>635652600.0</v>
+      </c>
+      <c r="BP13">
+        <v>158913150.0</v>
+      </c>
+      <c r="BQ13">
+        <v>635749760.0</v>
+      </c>
+      <c r="BR13">
+        <v>158750200.0</v>
+      </c>
+      <c r="BS13">
+        <v>635000800.0</v>
+      </c>
+      <c r="BT13">
+        <v>158750200.0</v>
+      </c>
+      <c r="BU13">
+        <v>637308000.0</v>
+      </c>
+      <c r="BV13">
+        <v>158820930.0</v>
+      </c>
+      <c r="BW13">
+        <v>635283720.0</v>
+      </c>
+      <c r="BX13">
+        <v>158820930.0</v>
+      </c>
+      <c r="BY13">
+        <v>158820930.0</v>
+      </c>
+      <c r="BZ13">
+        <v>158950852.0</v>
+      </c>
+      <c r="CA13">
+        <v>635803410.0</v>
+      </c>
+      <c r="CB13">
+        <v>158950852.0</v>
+      </c>
+      <c r="CC13">
+        <v>158950852.0</v>
+      </c>
+      <c r="CD13"/>
+      <c r="CE13">
+        <v>635419200.0</v>
+      </c>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13">
+        <v>629006420.0</v>
+      </c>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>146539000.0</v>
+      </c>
+      <c r="C14">
+        <v>147058766.0</v>
+      </c>
+      <c r="D14">
+        <v>147541076.0</v>
+      </c>
+      <c r="E14">
+        <v>147680128.0</v>
+      </c>
+      <c r="F14">
+        <v>146453643.0</v>
+      </c>
+      <c r="G14">
+        <v>148115442.0</v>
+      </c>
+      <c r="H14">
+        <v>147664437.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14">
+        <v>147724786.0</v>
+      </c>
+      <c r="K14">
+        <v>147721111.0</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14">
+        <v>148433719.0</v>
+      </c>
+      <c r="N14">
+        <v>148433719.0</v>
+      </c>
+      <c r="O14">
+        <v>147584477.0</v>
+      </c>
+      <c r="P14">
+        <v>147498946.0</v>
+      </c>
+      <c r="Q14">
+        <v>147747216.0</v>
+      </c>
+      <c r="R14"/>
+      <c r="S14">
+        <v>145689247.0</v>
+      </c>
+      <c r="T14">
+        <v>145689247.0</v>
+      </c>
+      <c r="U14">
+        <v>148266054.0</v>
+      </c>
+      <c r="V14">
+        <v>148266054.0</v>
+      </c>
+      <c r="W14">
+        <v>147898479.0</v>
+      </c>
+      <c r="X14"/>
+      <c r="Y14">
+        <v>147674684.0</v>
+      </c>
+      <c r="Z14"/>
+      <c r="AA14">
+        <v>149660059.0</v>
+      </c>
+      <c r="AB14"/>
+      <c r="AC14">
+        <v>150562807.0</v>
+      </c>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>149941219.0</v>
+      </c>
+      <c r="AF14"/>
+      <c r="AG14">
+        <v>152178201.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14">
+        <v>152510805.0</v>
+      </c>
+      <c r="AJ14">
+        <v>154141215.0</v>
+      </c>
+      <c r="AK14">
+        <v>154255288.0</v>
+      </c>
+      <c r="AL14">
+        <v>154027310.0</v>
+      </c>
+      <c r="AM14">
+        <v>153715071.0</v>
+      </c>
+      <c r="AN14">
+        <v>153498171.0</v>
+      </c>
+      <c r="AO14">
+        <v>152888719.0</v>
+      </c>
+      <c r="AP14">
+        <v>151840969.0</v>
+      </c>
+      <c r="AQ14">
+        <v>152156951.0</v>
+      </c>
+      <c r="AR14">
+        <v>152156951.0</v>
+      </c>
+      <c r="AS14">
+        <v>152156951.0</v>
+      </c>
+      <c r="AT14">
+        <v>153638200.0</v>
+      </c>
+      <c r="AU14">
+        <v>153638200.0</v>
+      </c>
+      <c r="AV14">
+        <v>153638200.0</v>
+      </c>
+      <c r="AW14">
+        <v>153638200.0</v>
+      </c>
+      <c r="AX14">
+        <v>155298046.0</v>
+      </c>
+      <c r="AY14">
+        <v>155298046.0</v>
+      </c>
+      <c r="AZ14">
+        <v>155298046.0</v>
+      </c>
+      <c r="BA14">
+        <v>155298046.0</v>
+      </c>
+      <c r="BB14">
+        <v>155247336.0</v>
+      </c>
+      <c r="BC14">
+        <v>155247336.0</v>
+      </c>
+      <c r="BD14">
+        <v>155247336.0</v>
+      </c>
+      <c r="BE14">
+        <v>155247336.0</v>
+      </c>
+      <c r="BF14">
+        <v>155666631.0</v>
+      </c>
+      <c r="BG14">
+        <v>156666631.0</v>
+      </c>
+      <c r="BH14">
+        <v>155666631.0</v>
+      </c>
+      <c r="BI14">
+        <v>155666631.0</v>
+      </c>
+      <c r="BJ14">
+        <v>158191483.0</v>
+      </c>
+      <c r="BK14">
+        <v>158191483.0</v>
+      </c>
+      <c r="BL14">
+        <v>158191483.0</v>
+      </c>
+      <c r="BM14">
+        <v>158191483.0</v>
+      </c>
+      <c r="BN14">
+        <v>155711399.0</v>
+      </c>
+      <c r="BO14">
+        <v>152098759.0</v>
+      </c>
+      <c r="BP14">
+        <v>159026413.0</v>
+      </c>
+      <c r="BQ14">
+        <v>152098759.0</v>
+      </c>
+      <c r="BR14">
+        <v>159026413.0</v>
+      </c>
+      <c r="BS14">
+        <v>148620224.0</v>
+      </c>
+      <c r="BT14">
+        <v>159763786.0</v>
+      </c>
+      <c r="BU14">
+        <v>159026413.0</v>
+      </c>
+      <c r="BV14">
+        <v>157762639.0</v>
+      </c>
+      <c r="BW14">
+        <v>163310901.0</v>
+      </c>
+      <c r="BX14">
+        <v>159498718.0</v>
+      </c>
+      <c r="BY14">
+        <v>158685969.0</v>
+      </c>
+      <c r="BZ14">
+        <v>156703424.0</v>
+      </c>
+      <c r="CA14">
+        <v>163655053.0</v>
+      </c>
+      <c r="CB14">
+        <v>159696425.0</v>
+      </c>
+      <c r="CC14">
+        <v>164278224.0</v>
+      </c>
+      <c r="CD14">
+        <v>160782943.0</v>
+      </c>
+      <c r="CE14">
+        <v>160357851.0</v>
+      </c>
+      <c r="CF14">
+        <v>166602092.0</v>
+      </c>
+      <c r="CG14">
+        <v>166725789.0</v>
+      </c>
+      <c r="CH14">
+        <v>168251646.0</v>
+      </c>
+      <c r="CI14">
+        <v>157559654.0</v>
+      </c>
+      <c r="CJ14">
+        <v>157559654.0</v>
+      </c>
+      <c r="CK14">
+        <v>157559654.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>590000000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15">
+        <v>590000000.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15">
+        <v>590000000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15">
+        <v>590000000.0</v>
+      </c>
+      <c r="X15"/>
+      <c r="Y15">
+        <v>590000000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15">
+        <v>589000000.0</v>
+      </c>
+      <c r="AB15"/>
+      <c r="AC15">
+        <v>603000000.0</v>
+      </c>
+      <c r="AD15"/>
+      <c r="AE15">
+        <v>603000000.0</v>
+      </c>
+      <c r="AF15"/>
+      <c r="AG15">
+        <v>615000000.0</v>
+      </c>
+      <c r="AH15"/>
+      <c r="AI15">
+        <v>615000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AR15"/>
+      <c r="AS15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AT15"/>
+      <c r="AU15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AV15"/>
+      <c r="AW15">
+        <v>628000000.0</v>
+      </c>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15">
+        <v>628000000.0</v>
+      </c>
+      <c r="BB15"/>
+      <c r="BC15">
+        <v>628000000.0</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15">
+        <v>628000000.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15">
+        <v>629000000.0</v>
+      </c>
+      <c r="BH15"/>
+      <c r="BI15">
+        <v>636000000.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15">
+        <v>636157630.0</v>
+      </c>
+      <c r="BN15"/>
+      <c r="BO15">
+        <v>635652600.0</v>
+      </c>
+      <c r="BP15"/>
+      <c r="BQ15">
+        <v>635749760.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15">
+        <v>635000800.0</v>
+      </c>
+      <c r="BT15"/>
+      <c r="BU15">
+        <v>637308000.0</v>
+      </c>
+      <c r="BV15"/>
+      <c r="BW15">
+        <v>635283720.0</v>
+      </c>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15">
+        <v>635803410.0</v>
+      </c>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
+        <v>635419200.0</v>
+      </c>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>509000000.0</v>
+      </c>
+      <c r="D16">
+        <v>478000000.0</v>
+      </c>
+      <c r="E16">
+        <v>478000000.0</v>
+      </c>
+      <c r="F16">
+        <v>325000000.0</v>
+      </c>
+      <c r="G16">
+        <v>221000000.0</v>
+      </c>
+      <c r="H16">
+        <v>484000000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
+        <v>572000000.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
+        <v>-818000000.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>-877000000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
+        <v>2471000000.0</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16">
+        <v>272000000.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16">
+        <v>618000000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16">
+        <v>161000000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16">
+        <v>2168000000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16">
+        <v>143000000.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16">
+        <v>2006000000.0</v>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16">
+        <v>219000000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16">
+        <v>2134000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>179000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>2337000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>213000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>2059000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>242000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>1872000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>180000000.0</v>
+      </c>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16">
+        <v>2819000000.0</v>
+      </c>
+      <c r="AT16"/>
+      <c r="AU16">
+        <v>177000000.0</v>
+      </c>
+      <c r="AV16"/>
+      <c r="AW16">
+        <v>2675000000.0</v>
+      </c>
+      <c r="AX16"/>
+      <c r="AY16">
+        <v>2506000000.0</v>
+      </c>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16">
+        <v>2184000000.0</v>
+      </c>
+      <c r="BH16"/>
+      <c r="BI16">
+        <v>1916000000.0</v>
+      </c>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16">
+        <v>79678400.0</v>
+      </c>
+      <c r="BR16"/>
+      <c r="BS16">
+        <v>-106000000.0</v>
+      </c>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20">
+        <v>5691000000.0</v>
+      </c>
+      <c r="C20">
+        <v>5588000000.0</v>
+      </c>
+      <c r="D20">
+        <v>5404000000.0</v>
+      </c>
+      <c r="E20">
+        <v>5816000000.0</v>
+      </c>
+      <c r="F20">
+        <v>5564000000.0</v>
+      </c>
+      <c r="G20">
+        <v>5603000000.0</v>
+      </c>
+      <c r="H20">
+        <v>5568000000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20">
+        <v>6286000000.0</v>
+      </c>
+      <c r="K20">
+        <v>6611000000.0</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20">
+        <v>6149000000.0</v>
+      </c>
+      <c r="N20">
+        <v>1452750000.0</v>
+      </c>
+      <c r="O20">
+        <v>5811000000.0</v>
+      </c>
+      <c r="P20">
+        <v>1452750000.0</v>
+      </c>
+      <c r="Q20">
+        <v>5781000000.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20">
+        <v>5764000000.0</v>
+      </c>
+      <c r="T20">
+        <v>1441000000.0</v>
+      </c>
+      <c r="U20">
+        <v>6262000000.0</v>
+      </c>
+      <c r="V20">
+        <v>1539500000.0</v>
+      </c>
+      <c r="W20">
+        <v>6158000000.0</v>
+      </c>
+      <c r="X20">
+        <v>6158000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>6049000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>6049000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>5664000000.0</v>
+      </c>
+      <c r="AB20">
+        <v>5664000000.0</v>
+      </c>
+      <c r="AC20">
+        <v>5721000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>5721000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>5308000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>5308000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>5647000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>5647000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>5328000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>5336000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>5300000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>5433000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>4971000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>4780000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>4803000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>4955000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>5031000000.0</v>
+      </c>
+      <c r="AR20"/>
+      <c r="AS20">
+        <v>4942000000.0</v>
+      </c>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20">
+        <v>4413000000.0</v>
+      </c>
+      <c r="AX20">
+        <v>1158500000.0</v>
+      </c>
+      <c r="AY20">
+        <v>4634000000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>1158500000.0</v>
+      </c>
+      <c r="BA20"/>
+      <c r="BB20">
+        <v>1056500000.0</v>
+      </c>
+      <c r="BC20">
+        <v>4226000000.0</v>
+      </c>
+      <c r="BD20">
+        <v>1056500000.0</v>
+      </c>
+      <c r="BE20">
+        <v>4261000000.0</v>
+      </c>
+      <c r="BF20">
+        <v>948250000.0</v>
+      </c>
+      <c r="BG20">
+        <v>3793000000.0</v>
+      </c>
+      <c r="BH20">
+        <v>948250000.0</v>
+      </c>
+      <c r="BI20">
+        <v>3416000000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>878750000.0</v>
+      </c>
+      <c r="BK20">
+        <v>878750000.0</v>
+      </c>
+      <c r="BL20">
+        <v>878750000.0</v>
+      </c>
+      <c r="BM20">
+        <v>3572618890.0</v>
+      </c>
+      <c r="BN20">
+        <v>905844000.0</v>
+      </c>
+      <c r="BO20">
+        <v>3623376000.0</v>
+      </c>
+      <c r="BP20">
+        <v>905844000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>3802756480.0</v>
+      </c>
+      <c r="BR20"/>
+      <c r="BS20">
+        <v>3705000000.0</v>
+      </c>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+    </row>
+    <row r="21" spans="1:89">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21">
+        <v>500000000.0</v>
+      </c>
+      <c r="C21">
+        <v>500000000.0</v>
+      </c>
+      <c r="D21">
+        <v>507000000.0</v>
+      </c>
+      <c r="E21">
+        <v>483000000.0</v>
+      </c>
+      <c r="F21">
+        <v>436000000.0</v>
+      </c>
+      <c r="G21">
+        <v>439000000.0</v>
+      </c>
+      <c r="H21">
+        <v>448000000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21">
+        <v>661000000.0</v>
+      </c>
+      <c r="K21">
+        <v>678000000.0</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21">
+        <v>640000000.0</v>
+      </c>
+      <c r="N21">
+        <v>157500000.0</v>
+      </c>
+      <c r="O21">
+        <v>630000000.0</v>
+      </c>
+      <c r="P21">
+        <v>157500000.0</v>
+      </c>
+      <c r="Q21">
+        <v>661000000.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21">
+        <v>673000000.0</v>
+      </c>
+      <c r="T21">
+        <v>168250000.0</v>
+      </c>
+      <c r="U21">
+        <v>806000000.0</v>
+      </c>
+      <c r="V21">
+        <v>200250000.0</v>
+      </c>
+      <c r="W21">
+        <v>6959000000.0</v>
+      </c>
+      <c r="X21">
+        <v>801000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>698000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>698000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>704000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>704000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>618000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>618000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>511000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>511000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>514000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>514000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>467000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>461000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>505000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>538000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>524000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>535000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>528000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>568000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>563000000.0</v>
+      </c>
+      <c r="AR21"/>
+      <c r="AS21">
+        <v>647000000.0</v>
+      </c>
+      <c r="AT21"/>
+      <c r="AU21">
+        <v>3214000000.0</v>
+      </c>
+      <c r="AV21"/>
+      <c r="AW21">
+        <v>496000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>131750000.0</v>
+      </c>
+      <c r="AY21">
+        <v>527000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>131750000.0</v>
+      </c>
+      <c r="BA21"/>
+      <c r="BB21">
+        <v>98000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>392000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>98000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>389000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>72000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>288000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>72000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>163000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>30500000.0</v>
+      </c>
+      <c r="BK21">
+        <v>30500000.0</v>
+      </c>
+      <c r="BL21">
+        <v>30500000.0</v>
+      </c>
+      <c r="BM21">
+        <v>127080240.0</v>
+      </c>
+      <c r="BN21">
+        <v>31431225.0</v>
+      </c>
+      <c r="BO21">
+        <v>125724900.0</v>
+      </c>
+      <c r="BP21">
+        <v>31431225.0</v>
+      </c>
+      <c r="BQ21">
+        <v>244067520.0</v>
+      </c>
+      <c r="BR21">
+        <v>951893737.0</v>
+      </c>
+      <c r="BS21">
+        <v>87000000.0</v>
+      </c>
+      <c r="BT21">
+        <v>951893737.0</v>
+      </c>
+      <c r="BU21">
+        <v>3677184000.0</v>
+      </c>
+      <c r="BV21">
+        <v>977548980.0</v>
+      </c>
+      <c r="BW21">
+        <v>3910195920.0</v>
+      </c>
+      <c r="BX21">
+        <v>977548980.0</v>
+      </c>
+      <c r="BY21">
+        <v>977548980.0</v>
+      </c>
+      <c r="BZ21">
+        <v>1043527127.0</v>
+      </c>
+      <c r="CA21">
+        <v>4174108510.0</v>
+      </c>
+      <c r="CB21">
+        <v>1043527127.0</v>
+      </c>
+      <c r="CC21">
+        <v>1043527127.0</v>
+      </c>
+      <c r="CD21"/>
+      <c r="CE21">
+        <v>4554855900.0</v>
+      </c>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21">
+        <v>4727410620.0</v>
+      </c>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+    </row>
+    <row r="22" spans="1:89">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>329000000.0</v>
+      </c>
+      <c r="C22">
+        <v>342000000.0</v>
+      </c>
+      <c r="D22">
+        <v>319000000.0</v>
+      </c>
+      <c r="E22">
+        <v>350000000.0</v>
+      </c>
+      <c r="F22">
+        <v>322000000.0</v>
+      </c>
+      <c r="G22">
+        <v>321000000.0</v>
+      </c>
+      <c r="H22">
+        <v>324000000.0</v>
+      </c>
+      <c r="I22">
+        <v>324000000.0</v>
+      </c>
+      <c r="J22">
+        <v>350000000.0</v>
+      </c>
+      <c r="K22">
+        <v>352000000.0</v>
+      </c>
+      <c r="L22">
+        <v>352000000.0</v>
+      </c>
+      <c r="M22">
+        <v>301000000.0</v>
+      </c>
+      <c r="N22">
+        <v>64000000.0</v>
+      </c>
+      <c r="O22">
+        <v>268000000.0</v>
+      </c>
+      <c r="P22">
+        <v>64000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>245000000.0</v>
+      </c>
+      <c r="R22">
+        <v>245000000.0</v>
+      </c>
+      <c r="S22">
+        <v>259000000.0</v>
+      </c>
+      <c r="T22">
+        <v>64750000.0</v>
+      </c>
+      <c r="U22">
+        <v>299000000.0</v>
+      </c>
+      <c r="V22">
+        <v>73500000.0</v>
+      </c>
+      <c r="W22">
+        <v>301000000.0</v>
+      </c>
+      <c r="X22">
+        <v>294000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>290000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>290000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>280000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>280000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>280000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>280000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>257000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>257000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>279000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>279000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>268000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>261000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>270000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>278000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>265000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>261000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>271000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>288000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>296000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>74000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>283000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>63000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>252000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>63000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>241000000.0</v>
+      </c>
+      <c r="AX22">
+        <v>58750000.0</v>
+      </c>
+      <c r="AY22">
+        <v>235000000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>58750000.0</v>
+      </c>
+      <c r="BA22">
+        <v>223000000.0</v>
+      </c>
+      <c r="BB22">
+        <v>51000000.0</v>
+      </c>
+      <c r="BC22">
+        <v>204000000.0</v>
+      </c>
+      <c r="BD22">
+        <v>51000000.0</v>
+      </c>
+      <c r="BE22">
+        <v>217000000.0</v>
+      </c>
+      <c r="BF22">
+        <v>50500000.0</v>
+      </c>
+      <c r="BG22">
+        <v>202000000.0</v>
+      </c>
+      <c r="BH22">
+        <v>50500000.0</v>
+      </c>
+      <c r="BI22">
+        <v>193000000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>46250000.0</v>
+      </c>
+      <c r="BK22">
+        <v>46250000.0</v>
+      </c>
+      <c r="BL22">
+        <v>46250000.0</v>
+      </c>
+      <c r="BM22">
+        <v>189107500.0</v>
+      </c>
+      <c r="BN22">
+        <v>41973375.0</v>
+      </c>
+      <c r="BO22">
+        <v>167893500.0</v>
+      </c>
+      <c r="BP22">
+        <v>41973375.0</v>
+      </c>
+      <c r="BQ22">
+        <v>180324800.0</v>
+      </c>
+      <c r="BR22">
+        <v>44142275.0</v>
+      </c>
+      <c r="BS22">
+        <v>176569100.0</v>
+      </c>
+      <c r="BT22">
+        <v>44142275.0</v>
+      </c>
+      <c r="BU22">
+        <v>178416000.0</v>
+      </c>
+      <c r="BV22">
+        <v>40628610.0</v>
+      </c>
+      <c r="BW22">
+        <v>162514440.0</v>
+      </c>
+      <c r="BX22">
+        <v>40628610.0</v>
+      </c>
+      <c r="BY22">
+        <v>40628610.0</v>
+      </c>
+      <c r="BZ22">
+        <v>42523332.0</v>
+      </c>
+      <c r="CA22">
+        <v>170093330.0</v>
+      </c>
+      <c r="CB22">
+        <v>42523332.0</v>
+      </c>
+      <c r="CC22">
+        <v>42523332.0</v>
+      </c>
+      <c r="CD22"/>
+      <c r="CE22">
+        <v>170056100.0</v>
+      </c>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22">
+        <v>192866080.0</v>
+      </c>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+    </row>
+    <row r="23" spans="1:89">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>14499000000.0</v>
+      </c>
+      <c r="C23">
+        <v>14800000000.0</v>
+      </c>
+      <c r="D23">
+        <v>14849000000.0</v>
+      </c>
+      <c r="E23">
+        <v>15337000000.0</v>
+      </c>
+      <c r="F23">
+        <v>15024000000.0</v>
+      </c>
+      <c r="G23">
+        <v>15596000000.0</v>
+      </c>
+      <c r="H23">
+        <v>20794000000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23">
+        <v>20571000000.0</v>
+      </c>
+      <c r="K23">
+        <v>20920000000.0</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23">
+        <v>19653000000.0</v>
+      </c>
+      <c r="N23">
+        <v>4747750000.0</v>
+      </c>
+      <c r="O23">
+        <v>18991000000.0</v>
+      </c>
+      <c r="P23">
+        <v>4747750000.0</v>
+      </c>
+      <c r="Q23">
+        <v>18056000000.0</v>
+      </c>
+      <c r="R23"/>
+      <c r="S23">
+        <v>17353000000.0</v>
+      </c>
+      <c r="T23">
+        <v>4338250000.0</v>
+      </c>
+      <c r="U23">
+        <v>19549000000.0</v>
+      </c>
+      <c r="V23">
+        <v>4366750000.0</v>
+      </c>
+      <c r="W23">
+        <v>17467000000.0</v>
+      </c>
+      <c r="X23"/>
+      <c r="Y23">
+        <v>17714000000.0</v>
+      </c>
+      <c r="Z23"/>
+      <c r="AA23">
+        <v>15280000000.0</v>
+      </c>
+      <c r="AB23"/>
+      <c r="AC23">
+        <v>15668000000.0</v>
+      </c>
+      <c r="AD23"/>
+      <c r="AE23">
+        <v>14874000000.0</v>
+      </c>
+      <c r="AF23"/>
+      <c r="AG23">
+        <v>16008000000.0</v>
+      </c>
+      <c r="AH23"/>
+      <c r="AI23">
+        <v>14158000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>14125000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>14477000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>14769000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>14478000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>12872000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>12608000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>13170000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>12790000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>3197500000.0</v>
+      </c>
+      <c r="AS23">
+        <v>12827000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>2852250000.0</v>
+      </c>
+      <c r="AU23">
+        <v>11409000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>2852250000.0</v>
+      </c>
+      <c r="AW23">
+        <v>11680000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>2943750000.0</v>
+      </c>
+      <c r="AY23">
+        <v>11775000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2943750000.0</v>
+      </c>
+      <c r="BA23">
+        <v>11252000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>2602000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>10408000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>2602000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>11591000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>2477500000.0</v>
+      </c>
+      <c r="BG23">
+        <v>9910000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>2477500000.0</v>
+      </c>
+      <c r="BI23">
+        <v>9201000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>2174250000.0</v>
+      </c>
+      <c r="BK23">
+        <v>2174250000.0</v>
+      </c>
+      <c r="BL23">
+        <v>2174250000.0</v>
+      </c>
+      <c r="BM23">
+        <v>8613468410.0</v>
+      </c>
+      <c r="BN23">
+        <v>2078560575.0</v>
+      </c>
+      <c r="BO23">
+        <v>8314242300.0</v>
+      </c>
+      <c r="BP23">
+        <v>2078560575.0</v>
+      </c>
+      <c r="BQ23">
+        <v>8463523520.0</v>
+      </c>
+      <c r="BR23">
+        <v>1986199887.0</v>
+      </c>
+      <c r="BS23">
+        <v>7944799550.0</v>
+      </c>
+      <c r="BT23">
+        <v>1986199887.0</v>
+      </c>
+      <c r="BU23">
+        <v>7698348000.0</v>
+      </c>
+      <c r="BV23">
+        <v>1910160255.0</v>
+      </c>
+      <c r="BW23">
+        <v>7640641020.0</v>
+      </c>
+      <c r="BX23">
+        <v>1910160255.0</v>
+      </c>
+      <c r="BY23">
+        <v>1910160255.0</v>
+      </c>
+      <c r="BZ23">
+        <v>2025202135.0</v>
+      </c>
+      <c r="CA23">
+        <v>8100808540.0</v>
+      </c>
+      <c r="CB23">
+        <v>2025202135.0</v>
+      </c>
+      <c r="CC23">
+        <v>2025202135.0</v>
+      </c>
+      <c r="CD23"/>
+      <c r="CE23">
+        <v>8541500400.0</v>
+      </c>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23">
+        <v>8660344490.0</v>
+      </c>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+    </row>
+    <row r="24" spans="1:89">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24">
+        <v>3181000000.0</v>
+      </c>
+      <c r="C24">
+        <v>3943000000.0</v>
+      </c>
+      <c r="D24">
+        <v>3941000000.0</v>
+      </c>
+      <c r="E24">
+        <v>4091000000.0</v>
+      </c>
+      <c r="F24">
+        <v>4011000000.0</v>
+      </c>
+      <c r="G24">
+        <v>4748000000.0</v>
+      </c>
+      <c r="H24">
+        <v>5056000000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24">
+        <v>5132000000.0</v>
+      </c>
+      <c r="K24">
+        <v>5707000000.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24">
+        <v>5601000000.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24">
+        <v>5451000000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
+        <v>4381000000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24">
+        <v>4974000000.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24">
+        <v>3925000000.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24">
+        <v>3877000000.0</v>
+      </c>
+      <c r="X24">
+        <v>3907000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>3569000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>3570000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>3532000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>3532000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>2969000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>2969000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>3004000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>3004000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>3070000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>3070000000.0</v>
+      </c>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+    </row>
+    <row r="25" spans="1:89">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>4439000000.0</v>
+      </c>
+      <c r="D25">
+        <v>4454000000.0</v>
+      </c>
+      <c r="E25">
+        <v>4700000000.0</v>
+      </c>
+      <c r="F25">
+        <v>4592000000.0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25">
+        <v>5739000000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25">
+        <v>5847000000.0</v>
+      </c>
+      <c r="K25">
+        <v>6466000000.0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25">
+        <v>6335000000.0</v>
+      </c>
+      <c r="N25"/>
+      <c r="O25">
+        <v>6215000000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+    </row>
+    <row r="26" spans="1:89">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
+        <v>963000000.0</v>
+      </c>
+      <c r="X26">
+        <v>963000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>980000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>980000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>174000000.0</v>
+      </c>
+      <c r="AB26">
+        <v>174000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>270000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>270000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>177000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>177000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>240000000.0</v>
+      </c>
+      <c r="AH26">
+        <v>240000000.0</v>
+      </c>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+    </row>
+    <row r="27" spans="1:89">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+    </row>
+    <row r="28" spans="1:89">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>3522000000.0</v>
+      </c>
+      <c r="C28">
+        <v>4230000000.0</v>
+      </c>
+      <c r="D28">
+        <v>3355000000.0</v>
+      </c>
+      <c r="E28">
+        <v>4183000000.0</v>
+      </c>
+      <c r="F28">
+        <v>3330000000.0</v>
+      </c>
+      <c r="G28">
+        <v>4128000000.0</v>
+      </c>
+      <c r="H28">
+        <v>4358000000.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28">
+        <v>3970000000.0</v>
+      </c>
+      <c r="K28">
+        <v>3435000000.0</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28">
+        <v>3967000000.0</v>
+      </c>
+      <c r="N28">
+        <v>872500000.0</v>
+      </c>
+      <c r="O28">
+        <v>2722000000.0</v>
+      </c>
+      <c r="P28">
+        <v>872500000.0</v>
+      </c>
+      <c r="Q28">
+        <v>3287000000.0</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28">
+        <v>4331000000.0</v>
+      </c>
+      <c r="T28">
+        <v>1082750000.0</v>
+      </c>
+      <c r="U28">
+        <v>4472000000.0</v>
+      </c>
+      <c r="V28">
+        <v>578750000.0</v>
+      </c>
+      <c r="W28">
+        <v>1660000000.0</v>
+      </c>
+      <c r="X28"/>
+      <c r="Y28">
+        <v>2883000000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28">
+        <v>2319000000.0</v>
+      </c>
+      <c r="AB28"/>
+      <c r="AC28">
+        <v>2632000000.0</v>
+      </c>
+      <c r="AD28"/>
+      <c r="AE28">
+        <v>1529000000.0</v>
+      </c>
+      <c r="AF28"/>
+      <c r="AG28">
+        <v>2100000000.0</v>
+      </c>
+      <c r="AH28"/>
+      <c r="AI28">
+        <v>1211000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1614000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1111000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1566000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1165000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1517000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>1300000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>1637000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1250000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>312500000.0</v>
+      </c>
+      <c r="AS28">
+        <v>1065000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>227000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>989000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>227000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>1235000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>304000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1216000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>304000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1574000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>372500000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1490000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>372500000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1629000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>238250000.0</v>
+      </c>
+      <c r="BG28">
+        <v>953000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>238250000.0</v>
+      </c>
+      <c r="BI28">
+        <v>722000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>143250000.0</v>
+      </c>
+      <c r="BK28">
+        <v>143250000.0</v>
+      </c>
+      <c r="BL28">
+        <v>143250000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1046142690.0</v>
+      </c>
+      <c r="BN28">
+        <v>228608475.0</v>
+      </c>
+      <c r="BO28">
+        <v>914433900.0</v>
+      </c>
+      <c r="BP28">
+        <v>228608475.0</v>
+      </c>
+      <c r="BQ28">
+        <v>1450985600.0</v>
+      </c>
+      <c r="BR28">
+        <v>356175512.0</v>
+      </c>
+      <c r="BS28">
+        <v>1424702050.0</v>
+      </c>
+      <c r="BT28">
+        <v>356175512.0</v>
+      </c>
+      <c r="BU28">
+        <v>1545264000.0</v>
+      </c>
+      <c r="BV28">
+        <v>405465320.0</v>
+      </c>
+      <c r="BW28">
+        <v>1621861280.0</v>
+      </c>
+      <c r="BX28">
+        <v>405465320.0</v>
+      </c>
+      <c r="BY28">
+        <v>405465320.0</v>
+      </c>
+      <c r="BZ28">
+        <v>479126532.0</v>
+      </c>
+      <c r="CA28">
+        <v>1916506130.0</v>
+      </c>
+      <c r="CB28">
+        <v>479126532.0</v>
+      </c>
+      <c r="CC28">
+        <v>479126532.0</v>
+      </c>
+      <c r="CD28"/>
+      <c r="CE28">
+        <v>2103807800.0</v>
+      </c>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28">
+        <v>2075502020.0</v>
+      </c>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+    </row>
+    <row r="29" spans="1:89">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>7770000000.0</v>
+      </c>
+      <c r="C29">
+        <v>8360000000.0</v>
+      </c>
+      <c r="D29">
+        <v>8543000000.0</v>
+      </c>
+      <c r="E29">
+        <v>8840000000.0</v>
+      </c>
+      <c r="F29">
+        <v>8520000000.0</v>
+      </c>
+      <c r="G29">
+        <v>9222000000.0</v>
+      </c>
+      <c r="H29">
+        <v>10093000000.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29">
+        <v>9808000000.0</v>
+      </c>
+      <c r="K29">
+        <v>10132000000.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29">
+        <v>9276000000.0</v>
+      </c>
+      <c r="N29"/>
+      <c r="O29">
+        <v>9258000000.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29">
+        <v>7957000000.0</v>
+      </c>
+      <c r="R29"/>
+      <c r="S29">
+        <v>7759000000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29">
+        <v>8850000000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+    </row>
+    <row r="30" spans="1:89">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>4019000000.0</v>
+      </c>
+      <c r="C30">
+        <v>4201000000.0</v>
+      </c>
+      <c r="D30">
+        <v>3697000000.0</v>
+      </c>
+      <c r="E30">
+        <v>4149000000.0</v>
+      </c>
+      <c r="F30">
+        <v>3569000000.0</v>
+      </c>
+      <c r="G30">
+        <v>3862000000.0</v>
+      </c>
+      <c r="H30">
+        <v>3423000000.0</v>
+      </c>
+      <c r="I30">
+        <v>3492000000.0</v>
+      </c>
+      <c r="J30">
+        <v>5346000000.0</v>
+      </c>
+      <c r="K30">
+        <v>4988000000.0</v>
+      </c>
+      <c r="L30">
+        <v>5042000000.0</v>
+      </c>
+      <c r="M30">
+        <v>4873000000.0</v>
+      </c>
+      <c r="N30">
+        <v>5073000000.0</v>
+      </c>
+      <c r="O30">
+        <v>4116000000.0</v>
+      </c>
+      <c r="P30">
+        <v>4274000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>3900000000.0</v>
+      </c>
+      <c r="R30">
+        <v>4468000000.0</v>
+      </c>
+      <c r="S30">
+        <v>3479000000.0</v>
+      </c>
+      <c r="T30">
+        <v>4020000000.0</v>
+      </c>
+      <c r="U30">
+        <v>5556000000.0</v>
+      </c>
+      <c r="V30">
+        <v>5616000000.0</v>
+      </c>
+      <c r="W30">
+        <v>4330000000.0</v>
+      </c>
+      <c r="X30">
+        <v>4513000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>5074000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>5280000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>3507000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>4121000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>4686000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>4918000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>3861000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>4078000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>4951000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>5251000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>3830000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>4305000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>3310000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>4401000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>3171000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>3076000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>3974000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>3542000000.0</v>
+      </c>
+      <c r="AR30"/>
+      <c r="AS30">
+        <v>3952000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>803500000.0</v>
+      </c>
+      <c r="AU30">
+        <v>3214000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>803500000.0</v>
+      </c>
+      <c r="AW30">
+        <v>3659000000.0</v>
+      </c>
+      <c r="AX30"/>
+      <c r="AY30">
+        <v>3033000000.0</v>
+      </c>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30">
+        <v>698000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>2792000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>698000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>3282000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>667250000.0</v>
+      </c>
+      <c r="BG30">
+        <v>2669000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>667250000.0</v>
+      </c>
+      <c r="BI30">
+        <v>2555000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>534250000.0</v>
+      </c>
+      <c r="BK30">
+        <v>534250000.0</v>
+      </c>
+      <c r="BL30">
+        <v>534250000.0</v>
+      </c>
+      <c r="BM30">
+        <v>2281392880.0</v>
+      </c>
+      <c r="BN30"/>
+      <c r="BO30">
+        <v>1909000000.0</v>
+      </c>
+      <c r="BP30"/>
+      <c r="BQ30">
+        <v>2096800000.0</v>
+      </c>
+      <c r="BR30"/>
+      <c r="BS30">
+        <v>203084800.0</v>
+      </c>
+      <c r="BT30"/>
+      <c r="BU30">
+        <v>1573992000.0</v>
+      </c>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30">
+        <v>1.0</v>
+      </c>
+      <c r="CD30"/>
+      <c r="CE30">
+        <v>1455150700.0</v>
+      </c>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30">
+        <v>1517724550.0</v>
+      </c>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+    </row>
+    <row r="31" spans="1:89">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31">
+        <v>-1474000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-1474000000.0</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31">
+        <v>-2874000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-2874000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-3174000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-3174000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-3274000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-3274000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-3525000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-3525000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-3679000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-3679000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-2970000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-2970000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-2503000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-2503000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2748000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2748000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-3085000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-3085000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2996000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2996000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2283000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-2283000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2587000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-2587000000.0</v>
+      </c>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+    </row>
+    <row r="32" spans="1:89">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>-716000000.0</v>
+      </c>
+      <c r="C32">
+        <v>109000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>434000000.0</v>
+      </c>
+      <c r="F32">
+        <v>475000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1119000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1588000000.0</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32">
+        <v>321000000.0</v>
+      </c>
+      <c r="K32">
+        <v>863000000.0</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32">
+        <v>691000000.0</v>
+      </c>
+      <c r="N32"/>
+      <c r="O32">
+        <v>779000000.0</v>
+      </c>
+      <c r="P32"/>
+      <c r="Q32">
+        <v>-596000000.0</v>
+      </c>
+      <c r="R32"/>
+      <c r="S32">
+        <v>-122000000.0</v>
+      </c>
+      <c r="T32"/>
+      <c r="U32">
+        <v>-745000000.0</v>
+      </c>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+    </row>
+    <row r="33" spans="1:89">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>8999000000.0</v>
+      </c>
+      <c r="C33">
+        <v>8830000000.0</v>
+      </c>
+      <c r="D33">
+        <v>8524000000.0</v>
+      </c>
+      <c r="E33">
+        <v>9151000000.0</v>
+      </c>
+      <c r="F33">
+        <v>8627000000.0</v>
+      </c>
+      <c r="G33">
+        <v>9470000000.0</v>
+      </c>
+      <c r="H33">
+        <v>9406000000.0</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33">
+        <v>10416000000.0</v>
+      </c>
+      <c r="K33">
+        <v>10785000000.0</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33">
+        <v>10063000000.0</v>
+      </c>
+      <c r="N33">
+        <v>2340000000.0</v>
+      </c>
+      <c r="O33">
+        <v>9359000000.0</v>
+      </c>
+      <c r="P33">
+        <v>2340000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>9766000000.0</v>
+      </c>
+      <c r="R33"/>
+      <c r="S33">
+        <v>9730000000.0</v>
+      </c>
+      <c r="T33">
+        <v>2432500000.0</v>
+      </c>
+      <c r="U33">
+        <v>10949000000.0</v>
+      </c>
+      <c r="V33">
+        <v>2363750000.0</v>
+      </c>
+      <c r="W33">
+        <v>9455000000.0</v>
+      </c>
+      <c r="X33"/>
+      <c r="Y33">
+        <v>9147000000.0</v>
+      </c>
+      <c r="Z33"/>
+      <c r="AA33">
+        <v>7944000000.0</v>
+      </c>
+      <c r="AB33"/>
+      <c r="AC33">
+        <v>7981000000.0</v>
+      </c>
+      <c r="AD33"/>
+      <c r="AE33">
+        <v>7416000000.0</v>
+      </c>
+      <c r="AF33"/>
+      <c r="AG33">
+        <v>7916000000.0</v>
+      </c>
+      <c r="AH33"/>
+      <c r="AI33">
+        <v>7498000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>7357000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>7334000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>7447000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>6852000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>6554000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>6625000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>6815000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>6888000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>1722000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>6798000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>1465500000.0</v>
+      </c>
+      <c r="AU33">
+        <v>5862000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>1465500000.0</v>
+      </c>
+      <c r="AW33">
+        <v>6039000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>1577250000.0</v>
+      </c>
+      <c r="AY33">
+        <v>6309000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1577250000.0</v>
+      </c>
+      <c r="BA33">
+        <v>5849000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>1400000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>5600000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>1400000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>5572000000.0</v>
+      </c>
+      <c r="BF33">
+        <v>1236750000.0</v>
+      </c>
+      <c r="BG33">
+        <v>4947000000.0</v>
+      </c>
+      <c r="BH33">
+        <v>1236750000.0</v>
+      </c>
+      <c r="BI33">
+        <v>4423000000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>1125000000.0</v>
+      </c>
+      <c r="BK33">
+        <v>1125000000.0</v>
+      </c>
+      <c r="BL33">
+        <v>1125000000.0</v>
+      </c>
+      <c r="BM33">
+        <v>4649018780.0</v>
+      </c>
+      <c r="BN33">
+        <v>1174083150.0</v>
+      </c>
+      <c r="BO33">
+        <v>4696332600.0</v>
+      </c>
+      <c r="BP33">
+        <v>1174083150.0</v>
+      </c>
+      <c r="BQ33">
+        <v>4839414400.0</v>
+      </c>
+      <c r="BR33">
+        <v>1068324050.0</v>
+      </c>
+      <c r="BS33">
+        <v>4273296200.0</v>
+      </c>
+      <c r="BT33">
+        <v>1068324050.0</v>
+      </c>
+      <c r="BU33">
+        <v>4114152000.0</v>
+      </c>
+      <c r="BV33">
+        <v>1087738695.0</v>
+      </c>
+      <c r="BW33">
+        <v>4350954780.0</v>
+      </c>
+      <c r="BX33">
+        <v>1087738695.0</v>
+      </c>
+      <c r="BY33">
+        <v>1087738695.0</v>
+      </c>
+      <c r="BZ33">
+        <v>1159045057.0</v>
+      </c>
+      <c r="CA33">
+        <v>4636180230.0</v>
+      </c>
+      <c r="CB33">
+        <v>1159045057.0</v>
+      </c>
+      <c r="CC33">
+        <v>1159045057.0</v>
+      </c>
+      <c r="CD33"/>
+      <c r="CE33">
+        <v>5005962800.0</v>
+      </c>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33">
+        <v>5172317600.0</v>
+      </c>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+    </row>
+    <row r="34" spans="1:89">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>276000000.0</v>
+      </c>
+      <c r="C34">
+        <v>1000000.0</v>
+      </c>
+      <c r="D34">
+        <v>5000000.0</v>
+      </c>
+      <c r="E34">
+        <v>235000000.0</v>
+      </c>
+      <c r="F34">
+        <v>182000000.0</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34">
+        <v>175000000.0</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34">
+        <v>1000000.0</v>
+      </c>
+      <c r="K34">
+        <v>197000000.0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
+        <v>185000000.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34">
+        <v>1000000.0</v>
+      </c>
+      <c r="T34"/>
+      <c r="U34">
+        <v>173000000.0</v>
+      </c>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34">
+        <v>168000000.0</v>
+      </c>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+    </row>
+    <row r="35" spans="1:89">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>4509000000.0</v>
+      </c>
+      <c r="C35">
+        <v>5330000000.0</v>
+      </c>
+      <c r="D35">
+        <v>5212000000.0</v>
+      </c>
+      <c r="E35">
+        <v>5565000000.0</v>
+      </c>
+      <c r="F35">
+        <v>5305000000.0</v>
+      </c>
+      <c r="G35">
+        <v>6159000000.0</v>
+      </c>
+      <c r="H35">
+        <v>6441000000.0</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35">
+        <v>6638000000.0</v>
+      </c>
+      <c r="K35">
+        <v>7223000000.0</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35">
+        <v>7129000000.0</v>
+      </c>
+      <c r="N35">
+        <v>1740750000.0</v>
+      </c>
+      <c r="O35">
+        <v>6963000000.0</v>
+      </c>
+      <c r="P35">
+        <v>1740750000.0</v>
+      </c>
+      <c r="Q35">
+        <v>6237000000.0</v>
+      </c>
+      <c r="R35"/>
+      <c r="S35">
+        <v>6835000000.0</v>
+      </c>
+      <c r="T35">
+        <v>1708750000.0</v>
+      </c>
+      <c r="U35">
+        <v>6058000000.0</v>
+      </c>
+      <c r="V35">
+        <v>1180500000.0</v>
+      </c>
+      <c r="W35">
+        <v>4722000000.0</v>
+      </c>
+      <c r="X35"/>
+      <c r="Y35">
+        <v>4614000000.0</v>
+      </c>
+      <c r="Z35"/>
+      <c r="AA35">
+        <v>4330000000.0</v>
+      </c>
+      <c r="AB35"/>
+      <c r="AC35">
+        <v>3956000000.0</v>
+      </c>
+      <c r="AD35"/>
+      <c r="AE35">
+        <v>3885000000.0</v>
+      </c>
+      <c r="AF35"/>
+      <c r="AG35">
+        <v>4227000000.0</v>
+      </c>
+      <c r="AH35"/>
+      <c r="AI35">
+        <v>3549000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>3698000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>3593000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>3812000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>3830000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>2132000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>2734000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>3575000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>3421000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>855250000.0</v>
+      </c>
+      <c r="AS35">
+        <v>3458000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>736500000.0</v>
+      </c>
+      <c r="AU35">
+        <v>2946000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>736500000.0</v>
+      </c>
+      <c r="AW35">
+        <v>2995000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>827750000.0</v>
+      </c>
+      <c r="AY35">
+        <v>3311000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>827750000.0</v>
+      </c>
+      <c r="BA35">
+        <v>3175000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>763750000.0</v>
+      </c>
+      <c r="BC35">
+        <v>3055000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>763750000.0</v>
+      </c>
+      <c r="BE35">
+        <v>2718000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>384500000.0</v>
+      </c>
+      <c r="BG35">
+        <v>1538000000.0</v>
+      </c>
+      <c r="BH35">
+        <v>384500000.0</v>
+      </c>
+      <c r="BI35">
+        <v>2485000000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>559500000.0</v>
+      </c>
+      <c r="BK35">
+        <v>559500000.0</v>
+      </c>
+      <c r="BL35">
+        <v>559500000.0</v>
+      </c>
+      <c r="BM35">
+        <v>2338125130.0</v>
+      </c>
+      <c r="BN35">
+        <v>604807050.0</v>
+      </c>
+      <c r="BO35">
+        <v>2419228200.0</v>
+      </c>
+      <c r="BP35">
+        <v>604807050.0</v>
+      </c>
+      <c r="BQ35">
+        <v>2232672640.0</v>
+      </c>
+      <c r="BR35">
+        <v>526872475.0</v>
+      </c>
+      <c r="BS35">
+        <v>2107489900.0</v>
+      </c>
+      <c r="BT35">
+        <v>526872475.0</v>
+      </c>
+      <c r="BU35">
+        <v>154224000.0</v>
+      </c>
+      <c r="BV35">
+        <v>554642085.0</v>
+      </c>
+      <c r="BW35">
+        <v>2218568340.0</v>
+      </c>
+      <c r="BX35">
+        <v>554642085.0</v>
+      </c>
+      <c r="BY35">
+        <v>554642085.0</v>
+      </c>
+      <c r="BZ35">
+        <v>643762322.0</v>
+      </c>
+      <c r="CA35">
+        <v>2575049290.0</v>
+      </c>
+      <c r="CB35">
+        <v>643762322.0</v>
+      </c>
+      <c r="CC35">
+        <v>643762322.0</v>
+      </c>
+      <c r="CD35"/>
+      <c r="CE35">
+        <v>2792178600.0</v>
+      </c>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35">
+        <v>2872170430.0</v>
+      </c>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+    </row>
+    <row r="36" spans="1:89">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>141000000.0</v>
+      </c>
+      <c r="C36">
+        <v>129000000.0</v>
+      </c>
+      <c r="D36">
+        <v>1562000000.0</v>
+      </c>
+      <c r="E36">
+        <v>73000000.0</v>
+      </c>
+      <c r="F36">
+        <v>62000000.0</v>
+      </c>
+      <c r="G36">
+        <v>70000000.0</v>
+      </c>
+      <c r="H36">
+        <v>77000000.0</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36">
+        <v>126000000.0</v>
+      </c>
+      <c r="K36">
+        <v>255000000.0</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36">
+        <v>261000000.0</v>
+      </c>
+      <c r="N36">
+        <v>331750000.0</v>
+      </c>
+      <c r="O36">
+        <v>106000000.0</v>
+      </c>
+      <c r="P36">
+        <v>331750000.0</v>
+      </c>
+      <c r="Q36">
+        <v>23000000.0</v>
+      </c>
+      <c r="R36"/>
+      <c r="S36">
+        <v>189000000.0</v>
+      </c>
+      <c r="T36">
+        <v>302250000.0</v>
+      </c>
+      <c r="U36">
+        <v>103000000.0</v>
+      </c>
+      <c r="V36">
+        <v>412750000.0</v>
+      </c>
+      <c r="W36">
+        <v>-6051000000.0</v>
+      </c>
+      <c r="X36"/>
+      <c r="Y36">
+        <v>609000000.0</v>
+      </c>
+      <c r="Z36"/>
+      <c r="AA36">
+        <v>156000000.0</v>
+      </c>
+      <c r="AB36"/>
+      <c r="AC36">
+        <v>53000000.0</v>
+      </c>
+      <c r="AD36"/>
+      <c r="AE36">
+        <v>128000000.0</v>
+      </c>
+      <c r="AF36"/>
+      <c r="AG36">
+        <v>61000000.0</v>
+      </c>
+      <c r="AH36"/>
+      <c r="AI36">
+        <v>154000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>57000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>127000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>43000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>122000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>41000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>174000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>45000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>341000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>84250000.0</v>
+      </c>
+      <c r="AS36">
+        <v>137000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>87750000.0</v>
+      </c>
+      <c r="AU36">
+        <v>14000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>87750000.0</v>
+      </c>
+      <c r="AW36">
+        <v>14000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>113750000.0</v>
+      </c>
+      <c r="AY36">
+        <v>20000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>113750000.0</v>
+      </c>
+      <c r="BA36">
+        <v>219000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>92250000.0</v>
+      </c>
+      <c r="BC36">
+        <v>11000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>92250000.0</v>
+      </c>
+      <c r="BE36">
+        <v>15000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>78750000.0</v>
+      </c>
+      <c r="BG36">
+        <v>13000000.0</v>
+      </c>
+      <c r="BH36">
+        <v>78750000.0</v>
+      </c>
+      <c r="BI36">
+        <v>13000000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>71250000.0</v>
+      </c>
+      <c r="BK36">
+        <v>71250000.0</v>
+      </c>
+      <c r="BL36">
+        <v>71250000.0</v>
+      </c>
+      <c r="BM36">
+        <v>273071230.0</v>
+      </c>
+      <c r="BN36">
+        <v>68719200.0</v>
+      </c>
+      <c r="BO36">
+        <v>34876800.0</v>
+      </c>
+      <c r="BP36">
+        <v>68719200.0</v>
+      </c>
+      <c r="BQ36">
+        <v>124969280.0</v>
+      </c>
+      <c r="BR36">
+        <v>25310937.0</v>
+      </c>
+      <c r="BS36">
+        <v>101243750.0</v>
+      </c>
+      <c r="BT36">
+        <v>25310937.0</v>
+      </c>
+      <c r="BU36">
+        <v>85428000.0</v>
+      </c>
+      <c r="BV36">
+        <v>19698720.0</v>
+      </c>
+      <c r="BW36">
+        <v>78794880.0</v>
+      </c>
+      <c r="BX36">
+        <v>19698720.0</v>
+      </c>
+      <c r="BY36">
+        <v>19698720.0</v>
+      </c>
+      <c r="BZ36">
+        <v>20920570.0</v>
+      </c>
+      <c r="CA36">
+        <v>83682280.0</v>
+      </c>
+      <c r="CB36">
+        <v>20920570.0</v>
+      </c>
+      <c r="CC36">
+        <v>20920570.0</v>
+      </c>
+      <c r="CD36"/>
+      <c r="CE36">
+        <v>80445700.0</v>
+      </c>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36">
+        <v>74516440.0</v>
+      </c>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+    </row>
+    <row r="37" spans="1:89">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37">
+        <v>8000000.0</v>
+      </c>
+      <c r="C37">
+        <v>10000000.0</v>
+      </c>
+      <c r="D37"/>
+      <c r="E37">
+        <v>21000000.0</v>
+      </c>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+    </row>
+    <row r="38" spans="1:89">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>314000000.0</v>
+      </c>
+      <c r="D38">
+        <v>278000000.0</v>
+      </c>
+      <c r="E38">
+        <v>323000000.0</v>
+      </c>
+      <c r="F38">
+        <v>261000000.0</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38">
+        <v>269000000.0</v>
+      </c>
+      <c r="I38">
+        <v>1102000000.0</v>
+      </c>
+      <c r="J38">
+        <v>224000000.0</v>
+      </c>
+      <c r="K38">
+        <v>1155000000.0</v>
+      </c>
+      <c r="L38">
+        <v>1155000000.0</v>
+      </c>
+      <c r="M38">
+        <v>956000000.0</v>
+      </c>
+      <c r="N38">
+        <v>-250000.0</v>
+      </c>
+      <c r="O38">
+        <v>848000000.0</v>
+      </c>
+      <c r="P38">
+        <v>-250000.0</v>
+      </c>
+      <c r="Q38">
+        <v>761000000.0</v>
+      </c>
+      <c r="R38">
+        <v>745000000.0</v>
+      </c>
+      <c r="S38">
+        <v>862000000.0</v>
+      </c>
+      <c r="T38">
+        <v>862000000.0</v>
+      </c>
+      <c r="U38">
+        <v>802000000.0</v>
+      </c>
+      <c r="V38">
+        <v>802000000.0</v>
+      </c>
+      <c r="W38">
+        <v>849000000.0</v>
+      </c>
+      <c r="X38">
+        <v>849000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>733000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>733000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>783000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>783000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>749000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>749000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>830000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>830000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>889000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>889000000.0</v>
+      </c>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38">
+        <v>1.0</v>
+      </c>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+    </row>
+    <row r="39" spans="1:89">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>21000000.0</v>
+      </c>
+      <c r="C39">
+        <v>251000000.0</v>
+      </c>
+      <c r="D39">
+        <v>537000000.0</v>
+      </c>
+      <c r="E39">
+        <v>264000000.0</v>
+      </c>
+      <c r="F39">
+        <v>354000000.0</v>
+      </c>
+      <c r="G39">
+        <v>813000000.0</v>
+      </c>
+      <c r="H39">
+        <v>5604000000.0</v>
+      </c>
+      <c r="I39">
+        <v>5336000000.0</v>
+      </c>
+      <c r="J39">
+        <v>2313000000.0</v>
+      </c>
+      <c r="K39">
+        <v>288000000.0</v>
+      </c>
+      <c r="L39">
+        <v>1290000000.0</v>
+      </c>
+      <c r="M39">
+        <v>2167000000.0</v>
+      </c>
+      <c r="N39">
+        <v>1445500000.0</v>
+      </c>
+      <c r="O39">
+        <v>2141000000.0</v>
+      </c>
+      <c r="P39">
+        <v>1445500000.0</v>
+      </c>
+      <c r="Q39">
+        <v>1935000000.0</v>
+      </c>
+      <c r="R39">
+        <v>1170000000.0</v>
+      </c>
+      <c r="S39">
+        <v>1858000000.0</v>
+      </c>
+      <c r="T39">
+        <v>1324250000.0</v>
+      </c>
+      <c r="U39">
+        <v>250000000.0</v>
+      </c>
+      <c r="V39">
+        <v>1469750000.0</v>
+      </c>
+      <c r="W39">
+        <v>2127000000.0</v>
+      </c>
+      <c r="X39">
+        <v>1128000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>218000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1047000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>1883000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>1066000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>232000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>970000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>1697000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>923000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>336000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>864000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>1547000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>978000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>1555000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1442000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>1052000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>1289000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>832000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>4151000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>1037750000.0</v>
+      </c>
+      <c r="AS39">
+        <v>1000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>156000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>624000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>156000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>560000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>924500000.0</v>
+      </c>
+      <c r="AY39">
+        <v>665000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>924500000.0</v>
+      </c>
+      <c r="BA39">
+        <v>4032000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>150250000.0</v>
+      </c>
+      <c r="BC39">
+        <v>601000000.0</v>
+      </c>
+      <c r="BD39">
+        <v>150250000.0</v>
+      </c>
+      <c r="BE39">
+        <v>459000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>122500000.0</v>
+      </c>
+      <c r="BG39">
+        <v>490000000.0</v>
+      </c>
+      <c r="BH39">
+        <v>122500000.0</v>
+      </c>
+      <c r="BI39">
+        <v>475000000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>113500000.0</v>
+      </c>
+      <c r="BK39">
+        <v>113500000.0</v>
+      </c>
+      <c r="BL39">
+        <v>113500000.0</v>
+      </c>
+      <c r="BM39">
+        <v>559001770.0</v>
+      </c>
+      <c r="BN39">
+        <v>602073900.0</v>
+      </c>
+      <c r="BO39">
+        <v>482000000.0</v>
+      </c>
+      <c r="BP39">
+        <v>602073900.0</v>
+      </c>
+      <c r="BQ39">
+        <v>525038720.0</v>
+      </c>
+      <c r="BR39">
+        <v>584378925.0</v>
+      </c>
+      <c r="BS39">
+        <v>2135000000.0</v>
+      </c>
+      <c r="BT39">
+        <v>584378925.0</v>
+      </c>
+      <c r="BU39">
+        <v>751464000.0</v>
+      </c>
+      <c r="BV39">
+        <v>521605690.0</v>
+      </c>
+      <c r="BW39">
+        <v>2086422760.0</v>
+      </c>
+      <c r="BX39">
+        <v>521605690.0</v>
+      </c>
+      <c r="BY39">
+        <v>521605690.0</v>
+      </c>
+      <c r="BZ39">
+        <v>545981397.0</v>
+      </c>
+      <c r="CA39">
+        <v>2183925590.0</v>
+      </c>
+      <c r="CB39">
+        <v>545981397.0</v>
+      </c>
+      <c r="CC39">
+        <v>545981397.0</v>
+      </c>
+      <c r="CD39"/>
+      <c r="CE39">
+        <v>768816500.0</v>
+      </c>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39">
+        <v>716672820.0</v>
+      </c>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+    </row>
+    <row r="40" spans="1:89">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>299000000.0</v>
+      </c>
+      <c r="C40">
+        <v>1703000000.0</v>
+      </c>
+      <c r="D40">
+        <v>1406000000.0</v>
+      </c>
+      <c r="E40">
+        <v>1635000000.0</v>
+      </c>
+      <c r="F40">
+        <v>2114000000.0</v>
+      </c>
+      <c r="G40">
+        <v>1776000000.0</v>
+      </c>
+      <c r="H40">
+        <v>6133000000.0</v>
+      </c>
+      <c r="I40">
+        <v>5158000000.0</v>
+      </c>
+      <c r="J40">
+        <v>5896000000.0</v>
+      </c>
+      <c r="K40">
+        <v>5767000000.0</v>
+      </c>
+      <c r="L40">
+        <v>4570000000.0</v>
+      </c>
+      <c r="M40">
+        <v>5844000000.0</v>
+      </c>
+      <c r="N40">
+        <v>1668500000.0</v>
+      </c>
+      <c r="O40">
+        <v>5668000000.0</v>
+      </c>
+      <c r="P40">
+        <v>1668500000.0</v>
+      </c>
+      <c r="Q40">
+        <v>5884000000.0</v>
+      </c>
+      <c r="R40">
+        <v>4521000000.0</v>
+      </c>
+      <c r="S40">
+        <v>5073000000.0</v>
+      </c>
+      <c r="T40">
+        <v>986750000.0</v>
+      </c>
+      <c r="U40">
+        <v>2977000000.0</v>
+      </c>
+      <c r="V40">
+        <v>803250000.0</v>
+      </c>
+      <c r="W40">
+        <v>4796000000.0</v>
+      </c>
+      <c r="X40">
+        <v>3976000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>2854000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>3270000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>4103000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>3530000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>2734000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>3097000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>4409000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>3371000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>2702000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>3258000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>4022000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>2401000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>2097000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>2452000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>2183000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>2309000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>2201000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>2817000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>4227000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-136000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>2709000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>-121250000.0</v>
+      </c>
+      <c r="AU40">
+        <v>2478000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>-121250000.0</v>
+      </c>
+      <c r="AW40">
+        <v>2589000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-61250000.0</v>
+      </c>
+      <c r="AY40">
+        <v>2393000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-61250000.0</v>
+      </c>
+      <c r="BA40">
+        <v>56000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>-85250000.0</v>
+      </c>
+      <c r="BC40">
+        <v>2130000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>-85250000.0</v>
+      </c>
+      <c r="BE40">
+        <v>2231000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>234750000.0</v>
+      </c>
+      <c r="BG40">
+        <v>2125000000.0</v>
+      </c>
+      <c r="BH40">
+        <v>234750000.0</v>
+      </c>
+      <c r="BI40">
+        <v>1917000000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>-269250000.0</v>
+      </c>
+      <c r="BK40">
+        <v>385250000.0</v>
+      </c>
+      <c r="BL40">
+        <v>-269250000.0</v>
+      </c>
+      <c r="BM40">
+        <v>1413767670.0</v>
+      </c>
+      <c r="BN40">
+        <v>-254182950.0</v>
+      </c>
+      <c r="BO40">
+        <v>1168909700.0</v>
+      </c>
+      <c r="BP40">
+        <v>-254182950.0</v>
+      </c>
+      <c r="BQ40">
+        <v>2529579520.0</v>
+      </c>
+      <c r="BR40">
+        <v>362250137.0</v>
+      </c>
+      <c r="BS40">
+        <v>1297462550.0</v>
+      </c>
+      <c r="BT40">
+        <v>362250137.0</v>
+      </c>
+      <c r="BU40">
+        <v>2527308000.0</v>
+      </c>
+      <c r="BV40">
+        <v>284605465.0</v>
+      </c>
+      <c r="BW40">
+        <v>2172604660.0</v>
+      </c>
+      <c r="BX40">
+        <v>284605465.0</v>
+      </c>
+      <c r="BY40">
+        <v>543151165.0</v>
+      </c>
+      <c r="BZ40">
+        <v>239676965.0</v>
+      </c>
+      <c r="CA40">
+        <v>2085689870.0</v>
+      </c>
+      <c r="CB40">
+        <v>239676965.0</v>
+      </c>
+      <c r="CC40">
+        <v>521422468.0</v>
+      </c>
+      <c r="CD40"/>
+      <c r="CE40">
+        <v>2028453600.0</v>
+      </c>
+      <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40">
+        <v>1987835620.0</v>
+      </c>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+    </row>
+    <row r="41" spans="1:89">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41">
+        <v>701000000.0</v>
+      </c>
+      <c r="I41">
+        <v>701000000.0</v>
+      </c>
+      <c r="J41"/>
+      <c r="K41">
+        <v>755000000.0</v>
+      </c>
+      <c r="L41">
+        <v>755000000.0</v>
+      </c>
+      <c r="M41">
+        <v>794000000.0</v>
+      </c>
+      <c r="N41">
+        <v>794000000.0</v>
+      </c>
+      <c r="O41">
+        <v>747000000.0</v>
+      </c>
+      <c r="P41">
+        <v>747000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>805000000.0</v>
+      </c>
+      <c r="R41">
+        <v>805000000.0</v>
+      </c>
+      <c r="S41">
+        <v>721000000.0</v>
+      </c>
+      <c r="T41">
+        <v>721000000.0</v>
+      </c>
+      <c r="U41">
+        <v>962000000.0</v>
+      </c>
+      <c r="V41">
+        <v>962000000.0</v>
+      </c>
+      <c r="W41">
+        <v>813000000.0</v>
+      </c>
+      <c r="X41">
+        <v>813000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1039000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1039000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>793000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>793000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>979000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>979000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>874000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>874000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>1149000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>1149000000.0</v>
+      </c>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+    </row>
+    <row r="42" spans="1:89">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>3703000000.0</v>
+      </c>
+      <c r="C42">
+        <v>248000000.0</v>
+      </c>
+      <c r="D42">
+        <v>248000000.0</v>
+      </c>
+      <c r="E42">
+        <v>248000000.0</v>
+      </c>
+      <c r="F42">
+        <v>3191000000.0</v>
+      </c>
+      <c r="G42">
+        <v>248000000.0</v>
+      </c>
+      <c r="H42">
+        <v>247000000.0</v>
+      </c>
+      <c r="I42">
+        <v>3704000000.0</v>
+      </c>
+      <c r="J42">
+        <v>247000000.0</v>
+      </c>
+      <c r="K42">
+        <v>248000000.0</v>
+      </c>
+      <c r="L42">
+        <v>3577000000.0</v>
+      </c>
+      <c r="M42">
+        <v>248000000.0</v>
+      </c>
+      <c r="N42">
+        <v>1136000000.0</v>
+      </c>
+      <c r="O42">
+        <v>248000000.0</v>
+      </c>
+      <c r="P42">
+        <v>1136000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>248000000.0</v>
+      </c>
+      <c r="R42">
+        <v>2079000000.0</v>
+      </c>
+      <c r="S42">
+        <v>248000000.0</v>
+      </c>
+      <c r="T42">
+        <v>1012500000.0</v>
+      </c>
+      <c r="U42">
+        <v>248000000.0</v>
+      </c>
+      <c r="V42">
+        <v>1340500000.0</v>
+      </c>
+      <c r="W42">
+        <v>248000000.0</v>
+      </c>
+      <c r="X42">
+        <v>3618000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>-161000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>3570000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>248000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>2864000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>114000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>2626000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>163000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>2770000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>170000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>2789000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>470000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>527000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>675000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>703000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>700000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>752000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>720000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>2270000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>2406000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>898750000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1109000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>470250000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1109000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>470250000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1109000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>489000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>1296000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>489000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1103000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>286500000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1109000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>286500000.0</v>
+      </c>
+      <c r="BE42">
+        <v>1109000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>287000000.0</v>
+      </c>
+      <c r="BG42">
+        <v>1122000000.0</v>
+      </c>
+      <c r="BH42">
+        <v>287000000.0</v>
+      </c>
+      <c r="BI42">
+        <v>1186000000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>302250000.0</v>
+      </c>
+      <c r="BK42">
+        <v>302250000.0</v>
+      </c>
+      <c r="BL42">
+        <v>302250000.0</v>
+      </c>
+      <c r="BM42">
+        <v>1040091250.0</v>
+      </c>
+      <c r="BN42">
+        <v>386935950.0</v>
+      </c>
+      <c r="BO42">
+        <v>1186000000.0</v>
+      </c>
+      <c r="BP42">
+        <v>386935950.0</v>
+      </c>
+      <c r="BQ42">
+        <v>1185950080.0</v>
+      </c>
+      <c r="BR42">
+        <v>458634187.0</v>
+      </c>
+      <c r="BS42">
+        <v>1186000000.0</v>
+      </c>
+      <c r="BT42">
+        <v>458634187.0</v>
+      </c>
+      <c r="BU42">
+        <v>1187676000.0</v>
+      </c>
+      <c r="BV42">
+        <v>451018610.0</v>
+      </c>
+      <c r="BW42">
+        <v>1186027100.0</v>
+      </c>
+      <c r="BX42">
+        <v>451018610.0</v>
+      </c>
+      <c r="BY42">
+        <v>451018610.0</v>
+      </c>
+      <c r="BZ42">
+        <v>420003182.0</v>
+      </c>
+      <c r="CA42">
+        <v>1045118910.0</v>
+      </c>
+      <c r="CB42">
+        <v>420003182.0</v>
+      </c>
+      <c r="CC42">
+        <v>420003182.0</v>
+      </c>
+      <c r="CD42"/>
+      <c r="CE42">
+        <v>1190392700.0</v>
+      </c>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42">
+        <v>1140759030.0</v>
+      </c>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+    </row>
+    <row r="43" spans="1:89">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+    </row>
+    <row r="44" spans="1:89">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+    </row>
+    <row r="45" spans="1:89">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>1182000000.0</v>
+      </c>
+      <c r="C45">
+        <v>1156000000.0</v>
+      </c>
+      <c r="D45">
+        <v>3402000000.0</v>
+      </c>
+      <c r="E45">
+        <v>1298000000.0</v>
+      </c>
+      <c r="F45">
+        <v>1225000000.0</v>
+      </c>
+      <c r="G45">
+        <v>1264000000.0</v>
+      </c>
+      <c r="H45">
+        <v>3419000000.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45">
+        <v>1353000000.0</v>
+      </c>
+      <c r="K45">
+        <v>3604000000.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45">
+        <v>1750000000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45">
+        <v>1887000000.0</v>
+      </c>
+      <c r="T45"/>
+      <c r="U45">
+        <v>2090000000.0</v>
+      </c>
+      <c r="V45"/>
+      <c r="W45">
+        <v>684000000.0</v>
+      </c>
+      <c r="X45"/>
+      <c r="Y45">
+        <v>687000000.0</v>
+      </c>
+      <c r="Z45"/>
+      <c r="AA45">
+        <v>619000000.0</v>
+      </c>
+      <c r="AB45"/>
+      <c r="AC45">
+        <v>623000000.0</v>
+      </c>
+      <c r="AD45"/>
+      <c r="AE45">
+        <v>590000000.0</v>
+      </c>
+      <c r="AF45"/>
+      <c r="AG45">
+        <v>626000000.0</v>
+      </c>
+      <c r="AH45"/>
+      <c r="AI45">
+        <v>604000000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>591000000.0</v>
+      </c>
+      <c r="AK45">
+        <v>594000000.0</v>
+      </c>
+      <c r="AL45">
+        <v>600000000.0</v>
+      </c>
+      <c r="AM45">
+        <v>555000000.0</v>
+      </c>
+      <c r="AN45">
+        <v>533000000.0</v>
+      </c>
+      <c r="AO45">
+        <v>540000000.0</v>
+      </c>
+      <c r="AP45">
+        <v>547000000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>574000000.0</v>
+      </c>
+      <c r="AR45"/>
+      <c r="AS45">
+        <v>570000000.0</v>
+      </c>
+      <c r="AT45"/>
+      <c r="AU45">
+        <v>513000000.0</v>
+      </c>
+      <c r="AV45"/>
+      <c r="AW45">
+        <v>522000000.0</v>
+      </c>
+      <c r="AX45"/>
+      <c r="AY45">
+        <v>531000000.0</v>
+      </c>
+      <c r="AZ45"/>
+      <c r="BA45">
+        <v>509000000.0</v>
+      </c>
+      <c r="BB45"/>
+      <c r="BC45">
+        <v>520000000.0</v>
+      </c>
+      <c r="BD45"/>
+      <c r="BE45">
+        <v>510000000.0</v>
+      </c>
+      <c r="BF45"/>
+      <c r="BG45">
+        <v>465000000.0</v>
+      </c>
+      <c r="BH45"/>
+      <c r="BI45">
+        <v>421000000.0</v>
+      </c>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45">
+        <v>434190820.0</v>
+      </c>
+      <c r="BN45"/>
+      <c r="BO45">
+        <v>430275900.0</v>
+      </c>
+      <c r="BP45"/>
+      <c r="BQ45">
+        <v>423553600.0</v>
+      </c>
+      <c r="BR45"/>
+      <c r="BS45">
+        <v>364477500.0</v>
+      </c>
+      <c r="BT45"/>
+      <c r="BU45">
+        <v>351540000.0</v>
+      </c>
+      <c r="BV45"/>
+      <c r="BW45">
+        <v>361963980.0</v>
+      </c>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45">
+        <v>378389440.0</v>
+      </c>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45">
+        <v>370661200.0</v>
+      </c>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+    </row>
+    <row r="46" spans="1:89">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>1182000000.0</v>
+      </c>
+      <c r="C46">
+        <v>1156000000.0</v>
+      </c>
+      <c r="D46">
+        <v>1187000000.0</v>
+      </c>
+      <c r="E46">
+        <v>1298000000.0</v>
+      </c>
+      <c r="F46">
+        <v>1225000000.0</v>
+      </c>
+      <c r="G46">
+        <v>1264000000.0</v>
+      </c>
+      <c r="H46">
+        <v>1297000000.0</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46">
+        <v>1353000000.0</v>
+      </c>
+      <c r="K46">
+        <v>1405000000.0</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46">
+        <v>1374000000.0</v>
+      </c>
+      <c r="N46">
+        <v>341000000.0</v>
+      </c>
+      <c r="O46">
+        <v>1364000000.0</v>
+      </c>
+      <c r="P46">
+        <v>341000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1750000000.0</v>
+      </c>
+      <c r="R46"/>
+      <c r="S46">
+        <v>1887000000.0</v>
+      </c>
+      <c r="T46">
+        <v>471750000.0</v>
+      </c>
+      <c r="U46">
+        <v>2090000000.0</v>
+      </c>
+      <c r="V46">
+        <v>171000000.0</v>
+      </c>
+      <c r="W46">
+        <v>684000000.0</v>
+      </c>
+      <c r="X46"/>
+      <c r="Y46">
+        <v>687000000.0</v>
+      </c>
+      <c r="Z46"/>
+      <c r="AA46">
+        <v>619000000.0</v>
+      </c>
+      <c r="AB46"/>
+      <c r="AC46">
+        <v>623000000.0</v>
+      </c>
+      <c r="AD46"/>
+      <c r="AE46">
+        <v>590000000.0</v>
+      </c>
+      <c r="AF46"/>
+      <c r="AG46">
+        <v>626000000.0</v>
+      </c>
+      <c r="AH46"/>
+      <c r="AI46">
+        <v>604000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>591000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>594000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>600000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>555000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>533000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>540000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>547000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>574000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>143500000.0</v>
+      </c>
+      <c r="AS46">
+        <v>570000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>128250000.0</v>
+      </c>
+      <c r="AU46">
+        <v>513000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>128250000.0</v>
+      </c>
+      <c r="AW46">
+        <v>522000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>132750000.0</v>
+      </c>
+      <c r="AY46">
+        <v>531000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>132750000.0</v>
+      </c>
+      <c r="BA46">
+        <v>509000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>130000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>520000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>130000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>510000000.0</v>
+      </c>
+      <c r="BF46">
+        <v>116250000.0</v>
+      </c>
+      <c r="BG46">
+        <v>465000000.0</v>
+      </c>
+      <c r="BH46">
+        <v>116250000.0</v>
+      </c>
+      <c r="BI46">
+        <v>421000000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>110000000.0</v>
+      </c>
+      <c r="BK46">
+        <v>110000000.0</v>
+      </c>
+      <c r="BL46">
+        <v>110000000.0</v>
+      </c>
+      <c r="BM46">
+        <v>434190820.0</v>
+      </c>
+      <c r="BN46">
+        <v>107568975.0</v>
+      </c>
+      <c r="BO46">
+        <v>430275900.0</v>
+      </c>
+      <c r="BP46">
+        <v>107568975.0</v>
+      </c>
+      <c r="BQ46">
+        <v>423553600.0</v>
+      </c>
+      <c r="BR46">
+        <v>91119375.0</v>
+      </c>
+      <c r="BS46">
+        <v>364477500.0</v>
+      </c>
+      <c r="BT46">
+        <v>91119375.0</v>
+      </c>
+      <c r="BU46">
+        <v>351540000.0</v>
+      </c>
+      <c r="BV46">
+        <v>90490995.0</v>
+      </c>
+      <c r="BW46">
+        <v>361963980.0</v>
+      </c>
+      <c r="BX46">
+        <v>90490995.0</v>
+      </c>
+      <c r="BY46">
+        <v>90490995.0</v>
+      </c>
+      <c r="BZ46">
+        <v>94597360.0</v>
+      </c>
+      <c r="CA46">
+        <v>378389440.0</v>
+      </c>
+      <c r="CB46">
+        <v>94597360.0</v>
+      </c>
+      <c r="CC46">
+        <v>94597360.0</v>
+      </c>
+      <c r="CD46"/>
+      <c r="CE46">
+        <v>370661200.0</v>
+      </c>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46">
+        <v>370390540.0</v>
+      </c>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+    </row>
+    <row r="47" spans="1:89">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1156000000.0</v>
+      </c>
+      <c r="D47">
+        <v>1187000000.0</v>
+      </c>
+      <c r="E47">
+        <v>1298000000.0</v>
+      </c>
+      <c r="F47">
+        <v>1225000000.0</v>
+      </c>
+      <c r="G47"/>
+      <c r="H47">
+        <v>1297000000.0</v>
+      </c>
+      <c r="I47">
+        <v>1297000000.0</v>
+      </c>
+      <c r="J47">
+        <v>1353000000.0</v>
+      </c>
+      <c r="K47">
+        <v>1405000000.0</v>
+      </c>
+      <c r="L47">
+        <v>1405000000.0</v>
+      </c>
+      <c r="M47">
+        <v>1374000000.0</v>
+      </c>
+      <c r="N47">
+        <v>1374000000.0</v>
+      </c>
+      <c r="O47">
+        <v>1364000000.0</v>
+      </c>
+      <c r="P47">
+        <v>1364000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1750000000.0</v>
+      </c>
+      <c r="R47">
+        <v>1750000000.0</v>
+      </c>
+      <c r="S47">
+        <v>1887000000.0</v>
+      </c>
+      <c r="T47">
+        <v>1887000000.0</v>
+      </c>
+      <c r="U47">
+        <v>2089000000.0</v>
+      </c>
+      <c r="V47">
+        <v>2089000000.0</v>
+      </c>
+      <c r="W47">
+        <v>684000000.0</v>
+      </c>
+      <c r="X47">
+        <v>684000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>687000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>687000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>619000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>619000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>623000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>623000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>590000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>590000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>626000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>626000000.0</v>
+      </c>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+    </row>
+    <row r="48" spans="1:89">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48">
+        <v>2761000000.0</v>
+      </c>
+      <c r="D48">
+        <v>3576000000.0</v>
+      </c>
+      <c r="E48">
+        <v>3353000000.0</v>
+      </c>
+      <c r="F48">
+        <v>3343000000.0</v>
+      </c>
+      <c r="G48"/>
+      <c r="H48">
+        <v>4515000000.0</v>
+      </c>
+      <c r="I48"/>
+      <c r="J48">
+        <v>4057000000.0</v>
+      </c>
+      <c r="K48">
+        <v>3992000000.0</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48">
+        <v>3668000000.0</v>
+      </c>
+      <c r="N48"/>
+      <c r="O48">
+        <v>3455000000.0</v>
+      </c>
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48"/>
+      <c r="T48"/>
+      <c r="U48"/>
+      <c r="V48"/>
+      <c r="W48"/>
+      <c r="X48"/>
+      <c r="Y48"/>
+      <c r="Z48"/>
+      <c r="AA48"/>
+      <c r="AB48"/>
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48"/>
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48"/>
+      <c r="AJ48"/>
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48"/>
+      <c r="AN48"/>
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48"/>
+      <c r="AR48"/>
+      <c r="AS48">
+        <v>1103000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>256500000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1026000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>256500000.0</v>
+      </c>
+      <c r="AW48"/>
+      <c r="AX48">
+        <v>195750000.0</v>
+      </c>
+      <c r="AY48">
+        <v>783000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>195750000.0</v>
+      </c>
+      <c r="BA48">
+        <v>719000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>135500000.0</v>
+      </c>
+      <c r="BC48">
+        <v>542000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>135500000.0</v>
+      </c>
+      <c r="BE48">
+        <v>571000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>98500000.0</v>
+      </c>
+      <c r="BG48">
+        <v>394000000.0</v>
+      </c>
+      <c r="BH48">
+        <v>98500000.0</v>
+      </c>
+      <c r="BI48">
+        <v>210000000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>113750000.0</v>
+      </c>
+      <c r="BK48">
+        <v>113750000.0</v>
+      </c>
+      <c r="BL48">
+        <v>113750000.0</v>
+      </c>
+      <c r="BM48">
+        <v>631619050.0</v>
+      </c>
+      <c r="BN48">
+        <v>166917375.0</v>
+      </c>
+      <c r="BO48">
+        <v>667669500.0</v>
+      </c>
+      <c r="BP48">
+        <v>166917375.0</v>
+      </c>
+      <c r="BQ48">
+        <v>666782400.0</v>
+      </c>
+      <c r="BR48">
+        <v>78362662.0</v>
+      </c>
+      <c r="BS48">
+        <v>313450650.0</v>
+      </c>
+      <c r="BT48">
+        <v>78362662.0</v>
+      </c>
+      <c r="BU48">
+        <v>82404000.0</v>
+      </c>
+      <c r="BV48">
+        <v>92337750.0</v>
+      </c>
+      <c r="BW48">
+        <v>369351000.0</v>
+      </c>
+      <c r="BX48">
+        <v>92337750.0</v>
+      </c>
+      <c r="BY48">
+        <v>92337750.0</v>
+      </c>
+      <c r="BZ48">
+        <v>141441245.0</v>
+      </c>
+      <c r="CA48">
+        <v>565764980.0</v>
+      </c>
+      <c r="CB48">
+        <v>141441245.0</v>
+      </c>
+      <c r="CC48">
+        <v>141441245.0</v>
+      </c>
+      <c r="CD48"/>
+      <c r="CE48">
+        <v>571266300.0</v>
+      </c>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48">
+        <v>633389740.0</v>
+      </c>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+    </row>
+    <row r="49" spans="1:89">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+    </row>
+    <row r="50" spans="1:89">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>823000000.0</v>
+      </c>
+      <c r="C50">
+        <v>819000000.0</v>
+      </c>
+      <c r="D50">
+        <v>817000000.0</v>
+      </c>
+      <c r="E50">
+        <v>751000000.0</v>
+      </c>
+      <c r="F50">
+        <v>728000000.0</v>
+      </c>
+      <c r="G50">
+        <v>61000000.0</v>
+      </c>
+      <c r="H50">
+        <v>533000000.0</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50">
+        <v>581000000.0</v>
+      </c>
+      <c r="K50">
+        <v>42000000.0</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50">
+        <v>60000000.0</v>
+      </c>
+      <c r="N50"/>
+      <c r="O50">
+        <v>639000000.0</v>
+      </c>
+      <c r="P50"/>
+      <c r="Q50">
+        <v>659000000.0</v>
+      </c>
+      <c r="R50"/>
+      <c r="S50">
+        <v>27000000.0</v>
+      </c>
+      <c r="T50"/>
+      <c r="U50">
+        <v>827000000.0</v>
+      </c>
+      <c r="V50"/>
+      <c r="W50">
+        <v>214000000.0</v>
+      </c>
+      <c r="X50">
+        <v>179000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>1257000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>1184000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>416000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>416000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>1091000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>1091000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>494000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>494000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>3798000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>3798000000.0</v>
+      </c>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+    </row>
+    <row r="51" spans="1:89">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>4653000000.0</v>
+      </c>
+      <c r="C51">
+        <v>5406000000.0</v>
+      </c>
+      <c r="D51">
+        <v>5446000000.0</v>
+      </c>
+      <c r="E51">
+        <v>5606000000.0</v>
+      </c>
+      <c r="F51">
+        <v>5467000000.0</v>
+      </c>
+      <c r="G51">
+        <v>5582000000.0</v>
+      </c>
+      <c r="H51">
+        <v>6420000000.0</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51">
+        <v>6595000000.0</v>
+      </c>
+      <c r="K51">
+        <v>6692000000.0</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51">
+        <v>6574000000.0</v>
+      </c>
+      <c r="N51">
+        <v>1757250000.0</v>
+      </c>
+      <c r="O51">
+        <v>7034000000.0</v>
+      </c>
+      <c r="P51">
+        <v>1757250000.0</v>
+      </c>
+      <c r="Q51">
+        <v>6292000000.0</v>
+      </c>
+      <c r="R51"/>
+      <c r="S51">
+        <v>6358000000.0</v>
+      </c>
+      <c r="T51">
+        <v>1589500000.0</v>
+      </c>
+      <c r="U51">
+        <v>6157000000.0</v>
+      </c>
+      <c r="V51">
+        <v>1024000000.0</v>
+      </c>
+      <c r="W51">
+        <v>4119000000.0</v>
+      </c>
+      <c r="X51"/>
+      <c r="Y51">
+        <v>4833000000.0</v>
+      </c>
+      <c r="Z51"/>
+      <c r="AA51">
+        <v>3985000000.0</v>
+      </c>
+      <c r="AB51"/>
+      <c r="AC51">
+        <v>4151000000.0</v>
+      </c>
+      <c r="AD51"/>
+      <c r="AE51">
+        <v>3547000000.0</v>
+      </c>
+      <c r="AF51"/>
+      <c r="AG51">
+        <v>3798000000.0</v>
+      </c>
+      <c r="AH51"/>
+      <c r="AI51">
+        <v>2586000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>2838000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>3119000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>3139000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>3913000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>2703000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>2647000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>2903000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>2701000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>675250000.0</v>
+      </c>
+      <c r="AS51">
+        <v>2852000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>589000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>2437000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>589000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>2410000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>685750000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2743000000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>685750000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2714000000.0</v>
+      </c>
+      <c r="BB51">
+        <v>673500000.0</v>
+      </c>
+      <c r="BC51">
+        <v>2694000000.0</v>
+      </c>
+      <c r="BD51">
+        <v>673500000.0</v>
+      </c>
+      <c r="BE51">
+        <v>3680000000.0</v>
+      </c>
+      <c r="BF51">
+        <v>636750000.0</v>
+      </c>
+      <c r="BG51">
+        <v>2547000000.0</v>
+      </c>
+      <c r="BH51">
+        <v>636750000.0</v>
+      </c>
+      <c r="BI51">
+        <v>2261000000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>495750000.0</v>
+      </c>
+      <c r="BK51">
+        <v>495750000.0</v>
+      </c>
+      <c r="BL51">
+        <v>495750000.0</v>
+      </c>
+      <c r="BM51">
+        <v>1981090170.0</v>
+      </c>
+      <c r="BN51">
+        <v>489038625.0</v>
+      </c>
+      <c r="BO51">
+        <v>1956154500.0</v>
+      </c>
+      <c r="BP51">
+        <v>489038625.0</v>
+      </c>
+      <c r="BQ51">
+        <v>1914797760.0</v>
+      </c>
+      <c r="BR51">
+        <v>484147612.0</v>
+      </c>
+      <c r="BS51">
+        <v>1936590450.0</v>
+      </c>
+      <c r="BT51">
+        <v>484147612.0</v>
+      </c>
+      <c r="BU51">
+        <v>2010204000.0</v>
+      </c>
+      <c r="BV51">
+        <v>531660245.0</v>
+      </c>
+      <c r="BW51">
+        <v>2126640980.0</v>
+      </c>
+      <c r="BX51">
+        <v>531660245.0</v>
+      </c>
+      <c r="BY51">
+        <v>531660245.0</v>
+      </c>
+      <c r="BZ51">
+        <v>621477367.0</v>
+      </c>
+      <c r="CA51">
+        <v>2485909470.0</v>
+      </c>
+      <c r="CB51">
+        <v>621477367.0</v>
+      </c>
+      <c r="CC51">
+        <v>621477367.0</v>
+      </c>
+      <c r="CD51"/>
+      <c r="CE51">
+        <v>2692385200.0</v>
+      </c>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51">
+        <v>2779024880.0</v>
+      </c>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+    </row>
+    <row r="52" spans="1:89">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>979000000.0</v>
+      </c>
+      <c r="C52">
+        <v>967000000.0</v>
+      </c>
+      <c r="D52">
+        <v>975000000.0</v>
+      </c>
+      <c r="E52">
+        <v>1061000000.0</v>
+      </c>
+      <c r="F52">
+        <v>871000000.0</v>
+      </c>
+      <c r="G52">
+        <v>209000000.0</v>
+      </c>
+      <c r="H52">
+        <v>681000000.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52">
+        <v>748000000.0</v>
+      </c>
+      <c r="K52">
+        <v>226000000.0</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52">
+        <v>239000000.0</v>
+      </c>
+      <c r="N52"/>
+      <c r="O52">
+        <v>818000000.0</v>
+      </c>
+      <c r="P52"/>
+      <c r="Q52">
+        <v>877000000.0</v>
+      </c>
+      <c r="R52"/>
+      <c r="S52">
+        <v>264000000.0</v>
+      </c>
+      <c r="T52"/>
+      <c r="U52">
+        <v>1064000000.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52">
+        <v>217000000.0</v>
+      </c>
+      <c r="X52">
+        <v>179000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>1260000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>1184000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>449000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>416000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>1175000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>1091000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>537000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>494000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>720000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>3798000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>71000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>86000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>354000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>376000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>1018000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1479000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>752000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>316000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>151000000.0</v>
+      </c>
+      <c r="AR52"/>
+      <c r="AS52">
+        <v>230000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>33250000.0</v>
+      </c>
+      <c r="AU52">
+        <v>175000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>33250000.0</v>
+      </c>
+      <c r="AW52">
+        <v>238000000.0</v>
+      </c>
+      <c r="AX52"/>
+      <c r="AY52">
+        <v>209000000.0</v>
+      </c>
+      <c r="AZ52"/>
+      <c r="BA52">
+        <v>194000000.0</v>
+      </c>
+      <c r="BB52"/>
+      <c r="BC52">
+        <v>147000000.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52">
+        <v>1453000000.0</v>
+      </c>
+      <c r="BF52"/>
+      <c r="BG52">
+        <v>1384000000.0</v>
+      </c>
+      <c r="BH52"/>
+      <c r="BI52">
+        <v>236000000.0</v>
+      </c>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52">
+        <v>187594640.0</v>
+      </c>
+      <c r="BN52"/>
+      <c r="BO52">
+        <v>103859700.0</v>
+      </c>
+      <c r="BP52"/>
+      <c r="BQ52">
+        <v>187873280.0</v>
+      </c>
+      <c r="BR52"/>
+      <c r="BS52">
+        <v>106000000.0</v>
+      </c>
+      <c r="BT52"/>
+      <c r="BU52">
+        <v>2010204000.0</v>
+      </c>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+    </row>
+    <row r="53" spans="1:89">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53">
+        <v>21000000.0</v>
+      </c>
+      <c r="C53">
+        <v>27000000.0</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53">
+        <v>55000000.0</v>
+      </c>
+      <c r="F53">
+        <v>61000000.0</v>
+      </c>
+      <c r="G53">
+        <v>79000000.0</v>
+      </c>
+      <c r="H53">
+        <v>-146000000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53">
+        <v>62000000.0</v>
+      </c>
+      <c r="K53">
+        <v>297000000.0</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53">
+        <v>52000000.0</v>
+      </c>
+      <c r="N53">
+        <v>13750000.0</v>
+      </c>
+      <c r="O53">
+        <v>289000000.0</v>
+      </c>
+      <c r="P53">
+        <v>13750000.0</v>
+      </c>
+      <c r="Q53">
+        <v>342000000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53">
+        <v>40000000.0</v>
+      </c>
+      <c r="T53">
+        <v>10000000.0</v>
+      </c>
+      <c r="U53">
+        <v>60000000.0</v>
+      </c>
+      <c r="V53">
+        <v>14500000.0</v>
+      </c>
+      <c r="W53">
+        <v>442000000.0</v>
+      </c>
+      <c r="X53"/>
+      <c r="Y53">
+        <v>38000000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>36000000.0</v>
+      </c>
+      <c r="AB53"/>
+      <c r="AC53">
+        <v>34000000.0</v>
+      </c>
+      <c r="AD53"/>
+      <c r="AE53">
+        <v>32000000.0</v>
+      </c>
+      <c r="AF53"/>
+      <c r="AG53">
+        <v>36000000.0</v>
+      </c>
+      <c r="AH53"/>
+      <c r="AI53">
+        <v>44000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>33000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>24000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>26000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>8000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>6000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>7000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>5000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>4000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>6000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>2250000.0</v>
+      </c>
+      <c r="AU53">
+        <v>9000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>2250000.0</v>
+      </c>
+      <c r="AW53">
+        <v>6000000.0</v>
+      </c>
+      <c r="AX53">
+        <v>1500000.0</v>
+      </c>
+      <c r="AY53">
+        <v>6000000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>1500000.0</v>
+      </c>
+      <c r="BA53">
+        <v>8000000.0</v>
+      </c>
+      <c r="BB53">
+        <v>1750000.0</v>
+      </c>
+      <c r="BC53">
+        <v>7000000.0</v>
+      </c>
+      <c r="BD53">
+        <v>1750000.0</v>
+      </c>
+      <c r="BE53">
+        <v>10000000.0</v>
+      </c>
+      <c r="BF53">
+        <v>2000000.0</v>
+      </c>
+      <c r="BG53">
+        <v>8000000.0</v>
+      </c>
+      <c r="BH53">
+        <v>2000000.0</v>
+      </c>
+      <c r="BI53">
+        <v>16000000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>2750000.0</v>
+      </c>
+      <c r="BK53">
+        <v>2750000.0</v>
+      </c>
+      <c r="BL53">
+        <v>2750000.0</v>
+      </c>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53">
+        <v>17000000.0</v>
+      </c>
+      <c r="BP53"/>
+      <c r="BQ53">
+        <v>358133440.0</v>
+      </c>
+      <c r="BR53">
+        <v>161382537.0</v>
+      </c>
+      <c r="BS53">
+        <v>645530150.0</v>
+      </c>
+      <c r="BT53">
+        <v>161382537.0</v>
+      </c>
+      <c r="BU53">
+        <v>615384000.0</v>
+      </c>
+      <c r="BV53">
+        <v>133992335.0</v>
+      </c>
+      <c r="BW53">
+        <v>535969340.0</v>
+      </c>
+      <c r="BX53">
+        <v>133992335.0</v>
+      </c>
+      <c r="BY53">
+        <v>133992335.0</v>
+      </c>
+      <c r="BZ53">
+        <v>135301512.0</v>
+      </c>
+      <c r="CA53">
+        <v>541206050.0</v>
+      </c>
+      <c r="CB53">
+        <v>135301512.0</v>
+      </c>
+      <c r="CC53">
+        <v>135301512.0</v>
+      </c>
+      <c r="CD53"/>
+      <c r="CE53">
+        <v>552936900.0</v>
+      </c>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53">
+        <v>357240580.0</v>
+      </c>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+    </row>
+    <row r="54" spans="1:89">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+    </row>
+    <row r="55" spans="1:89">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>14499000000.0</v>
+      </c>
+      <c r="C55">
+        <v>14800000000.0</v>
+      </c>
+      <c r="D55">
+        <v>14849000000.0</v>
+      </c>
+      <c r="E55">
+        <v>15337000000.0</v>
+      </c>
+      <c r="F55">
+        <v>15024000000.0</v>
+      </c>
+      <c r="G55">
+        <v>15596000000.0</v>
+      </c>
+      <c r="H55">
+        <v>20794000000.0</v>
+      </c>
+      <c r="I55"/>
+      <c r="J55">
+        <v>20571000000.0</v>
+      </c>
+      <c r="K55">
+        <v>20920000000.0</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55">
+        <v>19653000000.0</v>
+      </c>
+      <c r="N55">
+        <v>4747750000.0</v>
+      </c>
+      <c r="O55">
+        <v>18991000000.0</v>
+      </c>
+      <c r="P55">
+        <v>4747750000.0</v>
+      </c>
+      <c r="Q55">
+        <v>18056000000.0</v>
+      </c>
+      <c r="R55"/>
+      <c r="S55">
+        <v>17353000000.0</v>
+      </c>
+      <c r="T55">
+        <v>4338250000.0</v>
+      </c>
+      <c r="U55">
+        <v>19549000000.0</v>
+      </c>
+      <c r="V55">
+        <v>4366750000.0</v>
+      </c>
+      <c r="W55">
+        <v>17467000000.0</v>
+      </c>
+      <c r="X55">
+        <v>17467000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>17714000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>17714000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>15280000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>15280000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>15668000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>15668000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>14874000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>14874000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>16008000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>16008000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>14158000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>14125000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>14477000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>14769000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>14478000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>12872000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>12608000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>13170000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>12790000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>3197500000.0</v>
+      </c>
+      <c r="AS55">
+        <v>12827000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>2852250000.0</v>
+      </c>
+      <c r="AU55">
+        <v>11409000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>2852250000.0</v>
+      </c>
+      <c r="AW55">
+        <v>11680000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>2943750000.0</v>
+      </c>
+      <c r="AY55">
+        <v>11775000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>2943750000.0</v>
+      </c>
+      <c r="BA55">
+        <v>11252000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>2602000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>10408000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>2602000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>11591000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>2477500000.0</v>
+      </c>
+      <c r="BG55">
+        <v>9910000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>2477500000.0</v>
+      </c>
+      <c r="BI55">
+        <v>9201000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>2174250000.0</v>
+      </c>
+      <c r="BK55">
+        <v>2174250000.0</v>
+      </c>
+      <c r="BL55">
+        <v>2174250000.0</v>
+      </c>
+      <c r="BM55">
+        <v>8613468410.0</v>
+      </c>
+      <c r="BN55">
+        <v>2078560575.0</v>
+      </c>
+      <c r="BO55">
+        <v>8314242300.0</v>
+      </c>
+      <c r="BP55">
+        <v>2078560575.0</v>
+      </c>
+      <c r="BQ55">
+        <v>8463523520.0</v>
+      </c>
+      <c r="BR55">
+        <v>1986199887.0</v>
+      </c>
+      <c r="BS55">
+        <v>7944799550.0</v>
+      </c>
+      <c r="BT55">
+        <v>1986199887.0</v>
+      </c>
+      <c r="BU55">
+        <v>7698348000.0</v>
+      </c>
+      <c r="BV55">
+        <v>1910160255.0</v>
+      </c>
+      <c r="BW55">
+        <v>7640641020.0</v>
+      </c>
+      <c r="BX55">
+        <v>1910160255.0</v>
+      </c>
+      <c r="BY55">
+        <v>1910160255.0</v>
+      </c>
+      <c r="BZ55">
+        <v>2025202135.0</v>
+      </c>
+      <c r="CA55">
+        <v>8100808540.0</v>
+      </c>
+      <c r="CB55">
+        <v>2025202135.0</v>
+      </c>
+      <c r="CC55">
+        <v>2025202135.0</v>
+      </c>
+      <c r="CD55"/>
+      <c r="CE55">
+        <v>8541500400.0</v>
+      </c>
+      <c r="CF55"/>
+      <c r="CG55"/>
+      <c r="CH55"/>
+      <c r="CI55">
+        <v>8660344490.0</v>
+      </c>
+      <c r="CJ55"/>
+      <c r="CK55"/>
+    </row>
+    <row r="56" spans="1:89">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>5500000000.0</v>
+      </c>
+      <c r="C56">
+        <v>5970000000.0</v>
+      </c>
+      <c r="D56">
+        <v>6325000000.0</v>
+      </c>
+      <c r="E56">
+        <v>6186000000.0</v>
+      </c>
+      <c r="F56">
+        <v>6397000000.0</v>
+      </c>
+      <c r="G56">
+        <v>6126000000.0</v>
+      </c>
+      <c r="H56">
+        <v>11388000000.0</v>
+      </c>
+      <c r="I56">
+        <v>11388000000.0</v>
+      </c>
+      <c r="J56">
+        <v>10155000000.0</v>
+      </c>
+      <c r="K56">
+        <v>10135000000.0</v>
+      </c>
+      <c r="L56">
+        <v>10135000000.0</v>
+      </c>
+      <c r="M56">
+        <v>9590000000.0</v>
+      </c>
+      <c r="N56">
+        <v>2408000000.0</v>
+      </c>
+      <c r="O56">
+        <v>9632000000.0</v>
+      </c>
+      <c r="P56">
+        <v>2408000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>8290000000.0</v>
+      </c>
+      <c r="R56">
+        <v>8290000000.0</v>
+      </c>
+      <c r="S56">
+        <v>7623000000.0</v>
+      </c>
+      <c r="T56">
+        <v>1905750000.0</v>
+      </c>
+      <c r="U56">
+        <v>8600000000.0</v>
+      </c>
+      <c r="V56">
+        <v>2003000000.0</v>
+      </c>
+      <c r="W56">
+        <v>8012000000.0</v>
+      </c>
+      <c r="X56">
+        <v>8012000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>8567000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>8567000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>7336000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>7336000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>7687000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>7687000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>7458000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>7458000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>8092000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>8092000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>6660000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>6768000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>7143000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>7322000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>7626000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>6318000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>5983000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>6355000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>5902000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>1475500000.0</v>
+      </c>
+      <c r="AS56">
+        <v>6029000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1386750000.0</v>
+      </c>
+      <c r="AU56">
+        <v>5547000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>1386750000.0</v>
+      </c>
+      <c r="AW56">
+        <v>5641000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1366500000.0</v>
+      </c>
+      <c r="AY56">
+        <v>5466000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1366500000.0</v>
+      </c>
+      <c r="BA56">
+        <v>5403000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1202000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>4808000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>1202000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>6019000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>1240750000.0</v>
+      </c>
+      <c r="BG56">
+        <v>4963000000.0</v>
+      </c>
+      <c r="BH56">
+        <v>1240750000.0</v>
+      </c>
+      <c r="BI56">
+        <v>4778000000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>1049250000.0</v>
+      </c>
+      <c r="BK56">
+        <v>1049250000.0</v>
+      </c>
+      <c r="BL56">
+        <v>1049250000.0</v>
+      </c>
+      <c r="BM56">
+        <v>3964449630.0</v>
+      </c>
+      <c r="BN56">
+        <v>904477425.0</v>
+      </c>
+      <c r="BO56">
+        <v>3617909700.0</v>
+      </c>
+      <c r="BP56">
+        <v>904477425.0</v>
+      </c>
+      <c r="BQ56">
+        <v>3624109120.0</v>
+      </c>
+      <c r="BR56">
+        <v>917875837.0</v>
+      </c>
+      <c r="BS56">
+        <v>3671503350.0</v>
+      </c>
+      <c r="BT56">
+        <v>917875837.0</v>
+      </c>
+      <c r="BU56">
+        <v>3584196000.0</v>
+      </c>
+      <c r="BV56">
+        <v>822421560.0</v>
+      </c>
+      <c r="BW56">
+        <v>3289686240.0</v>
+      </c>
+      <c r="BX56">
+        <v>822421560.0</v>
+      </c>
+      <c r="BY56">
+        <v>822421560.0</v>
+      </c>
+      <c r="BZ56">
+        <v>866157077.0</v>
+      </c>
+      <c r="CA56">
+        <v>3464628310.0</v>
+      </c>
+      <c r="CB56">
+        <v>866157077.0</v>
+      </c>
+      <c r="CC56">
+        <v>866157077.0</v>
+      </c>
+      <c r="CD56"/>
+      <c r="CE56">
+        <v>3535537600.0</v>
+      </c>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56">
+        <v>3488026890.0</v>
+      </c>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+    </row>
+    <row r="57" spans="1:89">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>6216000000.0</v>
+      </c>
+      <c r="C57">
+        <v>5861000000.0</v>
+      </c>
+      <c r="D57">
+        <v>5838000000.0</v>
+      </c>
+      <c r="E57">
+        <v>5752000000.0</v>
+      </c>
+      <c r="F57">
+        <v>5922000000.0</v>
+      </c>
+      <c r="G57">
+        <v>5007000000.0</v>
+      </c>
+      <c r="H57">
+        <v>9800000000.0</v>
+      </c>
+      <c r="I57">
+        <v>9800000000.0</v>
+      </c>
+      <c r="J57">
+        <v>9834000000.0</v>
+      </c>
+      <c r="K57">
+        <v>9272000000.0</v>
+      </c>
+      <c r="L57">
+        <v>9272000000.0</v>
+      </c>
+      <c r="M57">
+        <v>8899000000.0</v>
+      </c>
+      <c r="N57">
+        <v>2213250000.0</v>
+      </c>
+      <c r="O57">
+        <v>8853000000.0</v>
+      </c>
+      <c r="P57">
+        <v>2213250000.0</v>
+      </c>
+      <c r="Q57">
+        <v>8887000000.0</v>
+      </c>
+      <c r="R57">
+        <v>8887000000.0</v>
+      </c>
+      <c r="S57">
+        <v>7745000000.0</v>
+      </c>
+      <c r="T57">
+        <v>1936250000.0</v>
+      </c>
+      <c r="U57">
+        <v>9345000000.0</v>
+      </c>
+      <c r="V57">
+        <v>2061750000.0</v>
+      </c>
+      <c r="W57">
+        <v>8247000000.0</v>
+      </c>
+      <c r="X57">
+        <v>8247000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>9055000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>9056000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>7622000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>7622000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>8335000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>8335000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>7419000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>7419000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>8168000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>8168000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>6907000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>6820000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>7140000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>7403000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>7427000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>7765000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>6884000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>6658000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>6300000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>1575000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>6495000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>1474500000.0</v>
+      </c>
+      <c r="AU57">
+        <v>5898000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>1474500000.0</v>
+      </c>
+      <c r="AW57">
+        <v>6040000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>1431250000.0</v>
+      </c>
+      <c r="AY57">
+        <v>5725000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>1431250000.0</v>
+      </c>
+      <c r="BA57">
+        <v>5599000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>1259250000.0</v>
+      </c>
+      <c r="BC57">
+        <v>5037000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>1259250000.0</v>
+      </c>
+      <c r="BE57">
+        <v>6539000000.0</v>
+      </c>
+      <c r="BF57">
+        <v>1550250000.0</v>
+      </c>
+      <c r="BG57">
+        <v>6201000000.0</v>
+      </c>
+      <c r="BH57">
+        <v>1550250000.0</v>
+      </c>
+      <c r="BI57">
+        <v>4661000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>1039750000.0</v>
+      </c>
+      <c r="BK57">
+        <v>1039750000.0</v>
+      </c>
+      <c r="BL57">
+        <v>1039750000.0</v>
+      </c>
+      <c r="BM57">
+        <v>4118761350.0</v>
+      </c>
+      <c r="BN57">
+        <v>930442350.0</v>
+      </c>
+      <c r="BO57">
+        <v>3721769400.0</v>
+      </c>
+      <c r="BP57">
+        <v>930442350.0</v>
+      </c>
+      <c r="BQ57">
+        <v>4018307520.0</v>
+      </c>
+      <c r="BR57">
+        <v>921115637.0</v>
+      </c>
+      <c r="BS57">
+        <v>3684462550.0</v>
+      </c>
+      <c r="BT57">
+        <v>921115637.0</v>
+      </c>
+      <c r="BU57">
+        <v>5619348000.0</v>
+      </c>
+      <c r="BV57">
+        <v>801696865.0</v>
+      </c>
+      <c r="BW57">
+        <v>3206787460.0</v>
+      </c>
+      <c r="BX57">
+        <v>801696865.0</v>
+      </c>
+      <c r="BY57">
+        <v>801696865.0</v>
+      </c>
+      <c r="BZ57">
+        <v>803167970.0</v>
+      </c>
+      <c r="CA57">
+        <v>3212671880.0</v>
+      </c>
+      <c r="CB57">
+        <v>803167970.0</v>
+      </c>
+      <c r="CC57">
+        <v>803167970.0</v>
+      </c>
+      <c r="CD57"/>
+      <c r="CE57">
+        <v>3278926000.0</v>
+      </c>
+      <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57">
+        <v>3254615100.0</v>
+      </c>
+      <c r="CJ57"/>
+      <c r="CK57"/>
+    </row>
+    <row r="58" spans="1:89">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>10725000000.0</v>
+      </c>
+      <c r="C58">
+        <v>11191000000.0</v>
+      </c>
+      <c r="D58">
+        <v>11050000000.0</v>
+      </c>
+      <c r="E58">
+        <v>11317000000.0</v>
+      </c>
+      <c r="F58">
+        <v>11227000000.0</v>
+      </c>
+      <c r="G58">
+        <v>11166000000.0</v>
+      </c>
+      <c r="H58">
+        <v>16241000000.0</v>
+      </c>
+      <c r="I58"/>
+      <c r="J58">
+        <v>16472000000.0</v>
+      </c>
+      <c r="K58">
+        <v>16495000000.0</v>
+      </c>
+      <c r="L58"/>
+      <c r="M58">
+        <v>16028000000.0</v>
+      </c>
+      <c r="N58">
+        <v>3954000000.0</v>
+      </c>
+      <c r="O58">
+        <v>15816000000.0</v>
+      </c>
+      <c r="P58">
+        <v>3954000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>15124000000.0</v>
+      </c>
+      <c r="R58"/>
+      <c r="S58">
+        <v>14580000000.0</v>
+      </c>
+      <c r="T58">
+        <v>3645000000.0</v>
+      </c>
+      <c r="U58">
+        <v>15403000000.0</v>
+      </c>
+      <c r="V58">
+        <v>3242250000.0</v>
+      </c>
+      <c r="W58">
+        <v>12969000000.0</v>
+      </c>
+      <c r="X58">
+        <v>12969000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>13669000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>13669000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>11952000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>11952000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>12291000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>12291000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>11304000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>11304000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>12395000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>12395000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>10456000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>10518000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>10733000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>11215000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>11257000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>9897000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>9618000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>10233000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>9721000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>2430250000.0</v>
+      </c>
+      <c r="AS58">
+        <v>9953000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>2211000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>8844000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>2211000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>9035000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>2259000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>9036000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>2259000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>8774000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>2023000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>8092000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>2023000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>9257000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>1934750000.0</v>
+      </c>
+      <c r="BG58">
+        <v>7739000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>1934750000.0</v>
+      </c>
+      <c r="BI58">
+        <v>7146000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1599250000.0</v>
+      </c>
+      <c r="BK58">
+        <v>1599250000.0</v>
+      </c>
+      <c r="BL58">
+        <v>1599250000.0</v>
+      </c>
+      <c r="BM58">
+        <v>6456886480.0</v>
+      </c>
+      <c r="BN58">
+        <v>1535249400.0</v>
+      </c>
+      <c r="BO58">
+        <v>6140997600.0</v>
+      </c>
+      <c r="BP58">
+        <v>1535249400.0</v>
+      </c>
+      <c r="BQ58">
+        <v>6250980160.0</v>
+      </c>
+      <c r="BR58">
+        <v>1447988112.0</v>
+      </c>
+      <c r="BS58">
+        <v>5791952450.0</v>
+      </c>
+      <c r="BT58">
+        <v>1447988112.0</v>
+      </c>
+      <c r="BU58">
+        <v>5773572000.0</v>
+      </c>
+      <c r="BV58">
+        <v>1356338950.0</v>
+      </c>
+      <c r="BW58">
+        <v>5425355800.0</v>
+      </c>
+      <c r="BX58">
+        <v>1356338950.0</v>
+      </c>
+      <c r="BY58">
+        <v>1356338950.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1446930292.0</v>
+      </c>
+      <c r="CA58">
+        <v>5787721170.0</v>
+      </c>
+      <c r="CB58">
+        <v>1446930292.0</v>
+      </c>
+      <c r="CC58">
+        <v>1446930292.0</v>
+      </c>
+      <c r="CD58"/>
+      <c r="CE58">
+        <v>6071104600.0</v>
+      </c>
+      <c r="CF58"/>
+      <c r="CG58"/>
+      <c r="CH58"/>
+      <c r="CI58">
+        <v>6126785530.0</v>
+      </c>
+      <c r="CJ58"/>
+      <c r="CK58"/>
+    </row>
+    <row r="59" spans="1:89">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+    </row>
+    <row r="60" spans="1:89">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>3766000000.0</v>
+      </c>
+      <c r="C60">
+        <v>3599000000.0</v>
+      </c>
+      <c r="D60">
+        <v>3786000000.0</v>
+      </c>
+      <c r="E60">
+        <v>3999000000.0</v>
+      </c>
+      <c r="F60">
+        <v>3781000000.0</v>
+      </c>
+      <c r="G60">
+        <v>4413000000.0</v>
+      </c>
+      <c r="H60">
+        <v>4541000000.0</v>
+      </c>
+      <c r="I60"/>
+      <c r="J60">
+        <v>4095000000.0</v>
+      </c>
+      <c r="K60">
+        <v>4415000000.0</v>
+      </c>
+      <c r="L60"/>
+      <c r="M60">
+        <v>3615000000.0</v>
+      </c>
+      <c r="N60">
+        <v>793750000.0</v>
+      </c>
+      <c r="O60">
+        <v>3168000000.0</v>
+      </c>
+      <c r="P60">
+        <v>793750000.0</v>
+      </c>
+      <c r="Q60">
+        <v>2917000000.0</v>
+      </c>
+      <c r="R60"/>
+      <c r="S60">
+        <v>2758000000.0</v>
+      </c>
+      <c r="T60">
+        <v>693250000.0</v>
+      </c>
+      <c r="U60">
+        <v>4098000000.0</v>
+      </c>
+      <c r="V60">
+        <v>1124500000.0</v>
+      </c>
+      <c r="W60">
+        <v>4456000000.0</v>
+      </c>
+      <c r="X60">
+        <v>4456000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>3999000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>3999000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>3283000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>3283000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>3343000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3343000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>3536000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>3536000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3574000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3574000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3668000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3562000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>3710000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>3514000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>3189000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>2929000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>2953000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2898000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>3034000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>767250000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2840000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>641250000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2535000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>641250000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2616000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>684750000.0</v>
+      </c>
+      <c r="AY60">
+        <v>2707000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>684750000.0</v>
+      </c>
+      <c r="BA60">
+        <v>2450000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>579000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>2279000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>579000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>2308000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>542750000.0</v>
+      </c>
+      <c r="BG60">
+        <v>2145000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>542750000.0</v>
+      </c>
+      <c r="BI60">
+        <v>2032000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>575000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>575000000.0</v>
+      </c>
+      <c r="BL60">
+        <v>575000000.0</v>
+      </c>
+      <c r="BM60">
+        <v>2140696900.0</v>
+      </c>
+      <c r="BN60">
+        <v>543311175.0</v>
+      </c>
+      <c r="BO60">
+        <v>2156064900.0</v>
+      </c>
+      <c r="BP60">
+        <v>543311175.0</v>
+      </c>
+      <c r="BQ60">
+        <v>2195768960.0</v>
+      </c>
+      <c r="BR60">
+        <v>538211775.0</v>
+      </c>
+      <c r="BS60">
+        <v>2132598350.0</v>
+      </c>
+      <c r="BT60">
+        <v>538211775.0</v>
+      </c>
+      <c r="BU60">
+        <v>1907388000.0</v>
+      </c>
+      <c r="BV60">
+        <v>553821305.0</v>
+      </c>
+      <c r="BW60">
+        <v>2190661820.0</v>
+      </c>
+      <c r="BX60">
+        <v>553821305.0</v>
+      </c>
+      <c r="BY60">
+        <v>553821305.0</v>
+      </c>
+      <c r="BZ60">
+        <v>578271842.0</v>
+      </c>
+      <c r="CA60">
+        <v>2246687300.0</v>
+      </c>
+      <c r="CB60">
+        <v>578271842.0</v>
+      </c>
+      <c r="CC60">
+        <v>578271842.0</v>
+      </c>
+      <c r="CD60"/>
+      <c r="CE60">
+        <v>2397078200.0</v>
+      </c>
+      <c r="CF60"/>
+      <c r="CG60"/>
+      <c r="CH60"/>
+      <c r="CI60">
+        <v>2403155190.0</v>
+      </c>
+      <c r="CJ60"/>
+      <c r="CK60"/>
+    </row>
+    <row r="61" spans="1:89">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+    </row>
+    <row r="62" spans="1:89">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B2">
+        <v>21422000000.0</v>
+      </c>
+      <c r="C2">
+        <v>21276000000.0</v>
+      </c>
+      <c r="D2">
+        <v>20953000000.0</v>
+      </c>
+      <c r="E2">
+        <v>19917000000.0</v>
+      </c>
+      <c r="F2">
+        <v>18088000000.0</v>
+      </c>
+      <c r="G2">
+        <v>15006000000.0</v>
+      </c>
+      <c r="H2">
+        <v>16842000000.0</v>
+      </c>
+      <c r="I2">
+        <v>18817000000.0</v>
+      </c>
+      <c r="J2">
+        <v>17320000000.0</v>
+      </c>
+      <c r="K2">
+        <v>17450000000.0</v>
+      </c>
+      <c r="L2">
+        <v>17135000000.0</v>
+      </c>
+      <c r="M2">
+        <v>16657000000.0</v>
+      </c>
+      <c r="N2">
+        <v>15265000000.0</v>
+      </c>
+      <c r="O2">
+        <v>15651000000.0</v>
+      </c>
+      <c r="P2">
+        <v>15379000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>13529000000.0</v>
+      </c>
+      <c r="R2">
+        <v>12846000000.0</v>
+      </c>
+      <c r="S2">
+        <v>12366000000.0</v>
+      </c>
+      <c r="T2">
+        <v>11486000000.0</v>
+      </c>
+      <c r="U2">
+        <v>11396000000.0</v>
+      </c>
+      <c r="V2">
+        <v>10957588800.0</v>
+      </c>
+      <c r="W2">
+        <v>3976044550.0</v>
+      </c>
+      <c r="X2">
+        <v>3938923220.0</v>
+      </c>
+      <c r="Y2">
+        <v>3951258960.0</v>
+      </c>
+      <c r="Z2">
+        <v>4557910800.0</v>
+      </c>
+      <c r="AA2">
+        <v>4412907410.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>491000000.0</v>
+      </c>
+      <c r="D3">
+        <v>470000000.0</v>
+      </c>
+      <c r="E3">
+        <v>458000000.0</v>
+      </c>
+      <c r="F3">
+        <v>457000000.0</v>
+      </c>
+      <c r="G3">
+        <v>619000000.0</v>
+      </c>
+      <c r="H3">
+        <v>896000000.0</v>
+      </c>
+      <c r="I3">
+        <v>342000000.0</v>
+      </c>
+      <c r="J3">
+        <v>298000000.0</v>
+      </c>
+      <c r="K3">
+        <v>281000000.0</v>
+      </c>
+      <c r="L3">
+        <v>307000000.0</v>
+      </c>
+      <c r="M3">
+        <v>270000000.0</v>
+      </c>
+      <c r="N3">
+        <v>252000000.0</v>
+      </c>
+      <c r="O3">
+        <v>265000000.0</v>
+      </c>
+      <c r="P3">
+        <v>353000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>244000000.0</v>
+      </c>
+      <c r="R3">
+        <v>240000000.0</v>
+      </c>
+      <c r="S3">
+        <v>217000000.0</v>
+      </c>
+      <c r="T3">
+        <v>204000000.0</v>
+      </c>
+      <c r="U3">
+        <v>186000000.0</v>
+      </c>
+      <c r="V3">
+        <v>163989000.0</v>
+      </c>
+      <c r="W3">
+        <v>306161100.0</v>
+      </c>
+      <c r="X3">
+        <v>262649600.0</v>
+      </c>
+      <c r="Y3">
+        <v>214663240.0</v>
+      </c>
+      <c r="Z3">
+        <v>253556700.0</v>
+      </c>
+      <c r="AA3">
+        <v>156703690.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>234000000.0</v>
+      </c>
+      <c r="F4">
+        <v>181000000.0</v>
+      </c>
+      <c r="G4">
+        <v>181000000.0</v>
+      </c>
+      <c r="H4">
+        <v>181000000.0</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B5">
+        <v>581000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1094000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1179000000.0</v>
+      </c>
+      <c r="E5">
+        <v>923000000.0</v>
+      </c>
+      <c r="F5">
+        <v>839000000.0</v>
+      </c>
+      <c r="G5">
+        <v>347000000.0</v>
+      </c>
+      <c r="H5">
+        <v>75000000.0</v>
+      </c>
+      <c r="I5">
+        <v>1089000000.0</v>
+      </c>
+      <c r="J5">
+        <v>1023000000.0</v>
+      </c>
+      <c r="K5">
+        <v>1328000000.0</v>
+      </c>
+      <c r="L5">
+        <v>1101000000.0</v>
+      </c>
+      <c r="M5">
+        <v>1215000000.0</v>
+      </c>
+      <c r="N5">
+        <v>940000000.0</v>
+      </c>
+      <c r="O5">
+        <v>867000000.0</v>
+      </c>
+      <c r="P5">
+        <v>1055000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>853000000.0</v>
+      </c>
+      <c r="R5">
+        <v>771000000.0</v>
+      </c>
+      <c r="S5">
+        <v>832000000.0</v>
+      </c>
+      <c r="T5">
+        <v>693000000.0</v>
+      </c>
+      <c r="U5">
+        <v>725000000.0</v>
+      </c>
+      <c r="V5">
+        <v>604416600.0</v>
+      </c>
+      <c r="W5">
+        <v>365838900.0</v>
+      </c>
+      <c r="X5">
+        <v>1928833000.0</v>
+      </c>
+      <c r="Y5">
+        <v>1917415720.0</v>
+      </c>
+      <c r="Z5">
+        <v>1865525600.0</v>
+      </c>
+      <c r="AA5">
+        <v>429565360.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B6">
+        <v>803000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1585000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1649000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1381000000.0</v>
+      </c>
+      <c r="F6">
+        <v>1296000000.0</v>
+      </c>
+      <c r="G6">
+        <v>966000000.0</v>
+      </c>
+      <c r="H6">
+        <v>971000000.0</v>
+      </c>
+      <c r="I6">
+        <v>1431000000.0</v>
+      </c>
+      <c r="J6">
+        <v>1321000000.0</v>
+      </c>
+      <c r="K6">
+        <v>1609000000.0</v>
+      </c>
+      <c r="L6">
+        <v>1408000000.0</v>
+      </c>
+      <c r="M6">
+        <v>1485000000.0</v>
+      </c>
+      <c r="N6">
+        <v>1192000000.0</v>
+      </c>
+      <c r="O6">
+        <v>1132000000.0</v>
+      </c>
+      <c r="P6">
+        <v>1408000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1097000000.0</v>
+      </c>
+      <c r="R6">
+        <v>1011000000.0</v>
+      </c>
+      <c r="S6">
+        <v>1049000000.0</v>
+      </c>
+      <c r="T6">
+        <v>897000000.0</v>
+      </c>
+      <c r="U6">
+        <v>911000000.0</v>
+      </c>
+      <c r="V6">
+        <v>768405600.0</v>
+      </c>
+      <c r="W6">
+        <v>672000000.0</v>
+      </c>
+      <c r="X6">
+        <v>2191482600.0</v>
+      </c>
+      <c r="Y6">
+        <v>2132078960.0</v>
+      </c>
+      <c r="Z6">
+        <v>2119082300.0</v>
+      </c>
+      <c r="AA6">
+        <v>586269050.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>155</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>156</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
+        <v>0.0</v>
+      </c>
+      <c r="D8">
+        <v>-570000000.0</v>
+      </c>
+      <c r="E8">
+        <v>234000000.0</v>
+      </c>
+      <c r="F8">
+        <v>181000000.0</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9">
+        <v>2541000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2798000000.0</v>
+      </c>
+      <c r="D9">
+        <v>2845000000.0</v>
+      </c>
+      <c r="E9">
+        <v>2720000000.0</v>
+      </c>
+      <c r="F9">
+        <v>3037000000.0</v>
+      </c>
+      <c r="G9">
+        <v>2422000000.0</v>
+      </c>
+      <c r="H9">
+        <v>2480000000.0</v>
+      </c>
+      <c r="I9">
+        <v>3137000000.0</v>
+      </c>
+      <c r="J9">
+        <v>3087000000.0</v>
+      </c>
+      <c r="K9">
+        <v>3248000000.0</v>
+      </c>
+      <c r="L9">
+        <v>3110000000.0</v>
+      </c>
+      <c r="M9">
+        <v>3158000000.0</v>
+      </c>
+      <c r="N9">
+        <v>2751000000.0</v>
+      </c>
+      <c r="O9">
+        <v>2746000000.0</v>
+      </c>
+      <c r="P9">
+        <v>2857000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2518000000.0</v>
+      </c>
+      <c r="R9">
+        <v>2384000000.0</v>
+      </c>
+      <c r="S9">
+        <v>2315000000.0</v>
+      </c>
+      <c r="T9">
+        <v>2125000000.0</v>
+      </c>
+      <c r="U9">
+        <v>1989000000.0</v>
+      </c>
+      <c r="V9">
+        <v>1840581300.0</v>
+      </c>
+      <c r="W9">
+        <v>7675896150.0</v>
+      </c>
+      <c r="X9">
+        <v>7546251320.0</v>
+      </c>
+      <c r="Y9">
+        <v>7725147870.0</v>
+      </c>
+      <c r="Z9">
+        <v>8046606600.0</v>
+      </c>
+      <c r="AA9">
+        <v>7521777120.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>158</v>
+      </c>
+      <c r="B10">
+        <v>391000000.0</v>
+      </c>
+      <c r="C10">
+        <v>901000000.0</v>
+      </c>
+      <c r="D10">
+        <v>996000000.0</v>
+      </c>
+      <c r="E10">
+        <v>749000000.0</v>
+      </c>
+      <c r="F10">
+        <v>968000000.0</v>
+      </c>
+      <c r="G10">
+        <v>229000000.0</v>
+      </c>
+      <c r="H10">
+        <v>-221000000.0</v>
+      </c>
+      <c r="I10">
+        <v>957000000.0</v>
+      </c>
+      <c r="J10">
+        <v>909000000.0</v>
+      </c>
+      <c r="K10">
+        <v>1088000000.0</v>
+      </c>
+      <c r="L10">
+        <v>991000000.0</v>
+      </c>
+      <c r="M10">
+        <v>1043000000.0</v>
+      </c>
+      <c r="N10">
+        <v>774000000.0</v>
+      </c>
+      <c r="O10">
+        <v>695000000.0</v>
+      </c>
+      <c r="P10">
+        <v>836000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>721000000.0</v>
+      </c>
+      <c r="R10">
+        <v>635000000.0</v>
+      </c>
+      <c r="S10">
+        <v>638000000.0</v>
+      </c>
+      <c r="T10">
+        <v>599000000.0</v>
+      </c>
+      <c r="U10">
+        <v>547000000.0</v>
+      </c>
+      <c r="V10">
+        <v>505242300.0</v>
+      </c>
+      <c r="W10">
+        <v>261613850.0</v>
+      </c>
+      <c r="X10">
+        <v>292197680.0</v>
+      </c>
+      <c r="Y10">
+        <v>295616750.0</v>
+      </c>
+      <c r="Z10">
+        <v>338075600.0</v>
+      </c>
+      <c r="AA10">
+        <v>300257420.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>159</v>
+      </c>
+      <c r="B11">
+        <v>88000000.0</v>
+      </c>
+      <c r="C11">
+        <v>195000000.0</v>
+      </c>
+      <c r="D11">
+        <v>249000000.0</v>
+      </c>
+      <c r="E11">
+        <v>181000000.0</v>
+      </c>
+      <c r="F11">
+        <v>264000000.0</v>
+      </c>
+      <c r="G11">
+        <v>100000000.0</v>
+      </c>
+      <c r="H11">
+        <v>98000000.0</v>
+      </c>
+      <c r="I11">
+        <v>277000000.0</v>
+      </c>
+      <c r="J11">
+        <v>245000000.0</v>
+      </c>
+      <c r="K11">
+        <v>343000000.0</v>
+      </c>
+      <c r="L11">
+        <v>330000000.0</v>
+      </c>
+      <c r="M11">
+        <v>320000000.0</v>
+      </c>
+      <c r="N11">
+        <v>265000000.0</v>
+      </c>
+      <c r="O11">
+        <v>233000000.0</v>
+      </c>
+      <c r="P11">
+        <v>286000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>250000000.0</v>
+      </c>
+      <c r="R11">
+        <v>205000000.0</v>
+      </c>
+      <c r="S11">
+        <v>216000000.0</v>
+      </c>
+      <c r="T11">
+        <v>202000000.0</v>
+      </c>
+      <c r="U11">
+        <v>184000000.0</v>
+      </c>
+      <c r="V11">
+        <v>171798000.0</v>
+      </c>
+      <c r="W11">
+        <v>102863650.0</v>
+      </c>
+      <c r="X11">
+        <v>109163740.0</v>
+      </c>
+      <c r="Y11">
+        <v>133709730.0</v>
+      </c>
+      <c r="Z11">
+        <v>136452200.0</v>
+      </c>
+      <c r="AA11">
+        <v>162182840.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B12">
+        <v>190000000.0</v>
+      </c>
+      <c r="C12">
+        <v>172000000.0</v>
+      </c>
+      <c r="D12">
+        <v>183000000.0</v>
+      </c>
+      <c r="E12">
+        <v>186000000.0</v>
+      </c>
+      <c r="F12">
+        <v>121000000.0</v>
+      </c>
+      <c r="G12">
+        <v>118000000.0</v>
+      </c>
+      <c r="H12">
+        <v>305000000.0</v>
+      </c>
+      <c r="I12">
+        <v>132000000.0</v>
+      </c>
+      <c r="J12">
+        <v>120000000.0</v>
+      </c>
+      <c r="K12">
+        <v>123000000.0</v>
+      </c>
+      <c r="L12">
+        <v>130000000.0</v>
+      </c>
+      <c r="M12">
+        <v>165000000.0</v>
+      </c>
+      <c r="N12">
+        <v>161000000.0</v>
+      </c>
+      <c r="O12">
+        <v>158000000.0</v>
+      </c>
+      <c r="P12">
+        <v>219000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>147000000.0</v>
+      </c>
+      <c r="R12">
+        <v>212000000.0</v>
+      </c>
+      <c r="S12">
+        <v>194000000.0</v>
+      </c>
+      <c r="T12">
+        <v>173000000.0</v>
+      </c>
+      <c r="U12">
+        <v>178000000.0</v>
+      </c>
+      <c r="V12">
+        <v>109326000.0</v>
+      </c>
+      <c r="W12">
+        <v>1691985550.0</v>
+      </c>
+      <c r="X12">
+        <v>1636635320.0</v>
+      </c>
+      <c r="Y12">
+        <v>1621798970.0</v>
+      </c>
+      <c r="Z12">
+        <v>1527450000.0</v>
+      </c>
+      <c r="AA12">
+        <v>129307940.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>161</v>
+      </c>
+      <c r="B13">
+        <v>53000000.0</v>
+      </c>
+      <c r="C13">
+        <v>65000000.0</v>
+      </c>
+      <c r="D13">
+        <v>120000000.0</v>
+      </c>
+      <c r="E13">
+        <v>80000000.0</v>
+      </c>
+      <c r="F13">
+        <v>84000000.0</v>
+      </c>
+      <c r="G13">
+        <v>10000000.0</v>
+      </c>
+      <c r="H13">
+        <v>23000000.0</v>
+      </c>
+      <c r="I13">
+        <v>34000000.0</v>
+      </c>
+      <c r="J13">
+        <v>34000000.0</v>
+      </c>
+      <c r="K13">
+        <v>18000000.0</v>
+      </c>
+      <c r="L13">
+        <v>32000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>162</v>
+      </c>
+      <c r="B14">
+        <v>1000000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>-9000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-8000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-9000000.0</v>
+      </c>
+      <c r="G14">
+        <v>2000000.0</v>
+      </c>
+      <c r="H14">
+        <v>15000000.0</v>
+      </c>
+      <c r="I14">
+        <v>42000000.0</v>
+      </c>
+      <c r="J14">
+        <v>45000000.0</v>
+      </c>
+      <c r="K14">
+        <v>34000000.0</v>
+      </c>
+      <c r="L14">
+        <v>34000000.0</v>
+      </c>
+      <c r="M14">
+        <v>34000000.0</v>
+      </c>
+      <c r="N14">
+        <v>32000000.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14">
+        <v>21812700.0</v>
+      </c>
+      <c r="W14">
+        <v>24450000.0</v>
+      </c>
+      <c r="X14">
+        <v>30132500.0</v>
+      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>163</v>
+      </c>
+      <c r="B15">
+        <v>304000000.0</v>
+      </c>
+      <c r="C15">
+        <v>695000000.0</v>
+      </c>
+      <c r="D15">
+        <v>168000000.0</v>
+      </c>
+      <c r="E15">
+        <v>794000000.0</v>
+      </c>
+      <c r="F15">
+        <v>695000000.0</v>
+      </c>
+      <c r="G15">
+        <v>139000000.0</v>
+      </c>
+      <c r="H15">
+        <v>-319000000.0</v>
+      </c>
+      <c r="I15">
+        <v>665000000.0</v>
+      </c>
+      <c r="J15">
+        <v>651000000.0</v>
+      </c>
+      <c r="K15">
+        <v>723000000.0</v>
+      </c>
+      <c r="L15">
+        <v>637000000.0</v>
+      </c>
+      <c r="M15">
+        <v>700000000.0</v>
+      </c>
+      <c r="N15">
+        <v>490000000.0</v>
+      </c>
+      <c r="O15">
+        <v>439000000.0</v>
+      </c>
+      <c r="P15">
+        <v>525000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>451000000.0</v>
+      </c>
+      <c r="R15">
+        <v>409000000.0</v>
+      </c>
+      <c r="S15">
+        <v>393000000.0</v>
+      </c>
+      <c r="T15">
+        <v>376000000.0</v>
+      </c>
+      <c r="U15">
+        <v>347000000.0</v>
+      </c>
+      <c r="V15">
+        <v>323000000.0</v>
+      </c>
+      <c r="W15">
+        <v>158750200.0</v>
+      </c>
+      <c r="X15">
+        <v>183033940.0</v>
+      </c>
+      <c r="Y15">
+        <v>161907020.0</v>
+      </c>
+      <c r="Z15">
+        <v>201623400.0</v>
+      </c>
+      <c r="AA15">
+        <v>138074580.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>164</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>695000000.0</v>
+      </c>
+      <c r="D16">
+        <v>168000000.0</v>
+      </c>
+      <c r="E16">
+        <v>794000000.0</v>
+      </c>
+      <c r="F16">
+        <v>695000000.0</v>
+      </c>
+      <c r="G16">
+        <v>139000000.0</v>
+      </c>
+      <c r="H16">
+        <v>-315000000.0</v>
+      </c>
+      <c r="I16">
+        <v>665000000.0</v>
+      </c>
+      <c r="J16">
+        <v>651000000.0</v>
+      </c>
+      <c r="K16">
+        <v>723000000.0</v>
+      </c>
+      <c r="L16">
+        <v>637000000.0</v>
+      </c>
+      <c r="M16">
+        <v>700000000.0</v>
+      </c>
+      <c r="N16">
+        <v>490000000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16">
+        <v>320775000.0</v>
+      </c>
+      <c r="W16">
+        <v>189487500.0</v>
+      </c>
+      <c r="X16">
+        <v>203695700.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>165</v>
+      </c>
+      <c r="B17">
+        <v>303000000.0</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17">
+        <v>747000000.0</v>
+      </c>
+      <c r="E17">
+        <v>568000000.0</v>
+      </c>
+      <c r="F17">
+        <v>704000000.0</v>
+      </c>
+      <c r="G17">
+        <v>137000000.0</v>
+      </c>
+      <c r="H17">
+        <v>-319000000.0</v>
+      </c>
+      <c r="I17">
+        <v>686000000.0</v>
+      </c>
+      <c r="J17">
+        <v>664000000.0</v>
+      </c>
+      <c r="K17">
+        <v>745000000.0</v>
+      </c>
+      <c r="L17">
+        <v>661000000.0</v>
+      </c>
+      <c r="M17">
+        <v>723000000.0</v>
+      </c>
+      <c r="N17">
+        <v>509000000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17">
+        <v>320775000.0</v>
+      </c>
+      <c r="W17">
+        <v>189487500.0</v>
+      </c>
+      <c r="X17">
+        <v>203695700.0</v>
+      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>166</v>
+      </c>
+      <c r="B18">
+        <v>-137000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-86000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-63000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-94000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-90000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-103000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-286000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-102000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-88000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-103000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-106000000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>167</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>168</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>169</v>
+      </c>
+      <c r="B21">
+        <v>803000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1094000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1104000000.0</v>
+      </c>
+      <c r="E21">
+        <v>847000000.0</v>
+      </c>
+      <c r="F21">
+        <v>1054000000.0</v>
+      </c>
+      <c r="G21">
+        <v>568000000.0</v>
+      </c>
+      <c r="H21">
+        <v>141000000.0</v>
+      </c>
+      <c r="I21">
+        <v>1133000000.0</v>
+      </c>
+      <c r="J21">
+        <v>1083000000.0</v>
+      </c>
+      <c r="K21">
+        <v>1328000000.0</v>
+      </c>
+      <c r="L21">
+        <v>1093000000.0</v>
+      </c>
+      <c r="M21">
+        <v>1134000000.0</v>
+      </c>
+      <c r="N21">
+        <v>901000000.0</v>
+      </c>
+      <c r="O21">
+        <v>807000000.0</v>
+      </c>
+      <c r="P21">
+        <v>984000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>853000000.0</v>
+      </c>
+      <c r="R21">
+        <v>771000000.0</v>
+      </c>
+      <c r="S21">
+        <v>746000000.0</v>
+      </c>
+      <c r="T21">
+        <v>690000000.0</v>
+      </c>
+      <c r="U21">
+        <v>640000000.0</v>
+      </c>
+      <c r="V21">
+        <v>605197500.0</v>
+      </c>
+      <c r="W21">
+        <v>1953599400.0</v>
+      </c>
+      <c r="X21">
+        <v>1919804420.0</v>
+      </c>
+      <c r="Y21">
+        <v>1895585560.0</v>
+      </c>
+      <c r="Z21">
+        <v>1865525600.0</v>
+      </c>
+      <c r="AA21">
+        <v>429565360.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>171</v>
+      </c>
+      <c r="B23">
+        <v>23160000000.0</v>
+      </c>
+      <c r="C23">
+        <v>22980000000.0</v>
+      </c>
+      <c r="D23">
+        <v>22694000000.0</v>
+      </c>
+      <c r="E23">
+        <v>21747000000.0</v>
+      </c>
+      <c r="F23">
+        <v>20114000000.0</v>
+      </c>
+      <c r="G23">
+        <v>16860000000.0</v>
+      </c>
+      <c r="H23">
+        <v>19047000000.0</v>
+      </c>
+      <c r="I23">
+        <v>20821000000.0</v>
+      </c>
+      <c r="J23">
+        <v>19430000000.0</v>
+      </c>
+      <c r="K23">
+        <v>19534000000.0</v>
+      </c>
+      <c r="L23">
+        <v>19170000000.0</v>
+      </c>
+      <c r="M23">
+        <v>18681000000.0</v>
+      </c>
+      <c r="N23">
+        <v>17105000000.0</v>
+      </c>
+      <c r="O23">
+        <v>17592000000.0</v>
+      </c>
+      <c r="P23">
+        <v>17252000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>15194000000.0</v>
+      </c>
+      <c r="R23">
+        <v>14459000000.0</v>
+      </c>
+      <c r="S23">
+        <v>13935000000.0</v>
+      </c>
+      <c r="T23">
+        <v>12921000000.0</v>
+      </c>
+      <c r="U23">
+        <v>12745000000.0</v>
+      </c>
+      <c r="V23">
+        <v>12193753500.0</v>
+      </c>
+      <c r="W23">
+        <v>9698341300.0</v>
+      </c>
+      <c r="X23">
+        <v>9565370120.0</v>
+      </c>
+      <c r="Y23">
+        <v>9780821270.0</v>
+      </c>
+      <c r="Z23">
+        <v>10738991800.0</v>
+      </c>
+      <c r="AA23">
+        <v>11505119170.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>172</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>173</v>
+      </c>
+      <c r="B25">
+        <v>525000000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
+        <v>470000000.0</v>
+      </c>
+      <c r="E25">
+        <v>458000000.0</v>
+      </c>
+      <c r="F25">
+        <v>523000000.0</v>
+      </c>
+      <c r="G25">
+        <v>601000000.0</v>
+      </c>
+      <c r="H25">
+        <v>896000000.0</v>
+      </c>
+      <c r="I25">
+        <v>365000000.0</v>
+      </c>
+      <c r="J25">
+        <v>317000000.0</v>
+      </c>
+      <c r="K25">
+        <v>281000000.0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>175</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>2000000000.0</v>
+      </c>
+      <c r="J27">
+        <v>7000000.0</v>
+      </c>
+      <c r="K27">
+        <v>60000000.0</v>
+      </c>
+      <c r="L27">
+        <v>5000000.0</v>
+      </c>
+      <c r="M27">
+        <v>9000000.0</v>
+      </c>
+      <c r="N27">
+        <v>262000000.0</v>
+      </c>
+      <c r="O27">
+        <v>265000000.0</v>
+      </c>
+      <c r="P27">
+        <v>261000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>242000000.0</v>
+      </c>
+      <c r="R27">
+        <v>226000000.0</v>
+      </c>
+      <c r="S27">
+        <v>221000000.0</v>
+      </c>
+      <c r="T27">
+        <v>194000000.0</v>
+      </c>
+      <c r="U27">
+        <v>174000000.0</v>
+      </c>
+      <c r="V27">
+        <v>159000000.0</v>
+      </c>
+      <c r="W27">
+        <v>141000000.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>176</v>
+      </c>
+      <c r="B28">
+        <v>1738000000.0</v>
+      </c>
+      <c r="C28">
+        <v>1699000000.0</v>
+      </c>
+      <c r="D28">
+        <v>1741000000.0</v>
+      </c>
+      <c r="E28">
+        <v>1753000000.0</v>
+      </c>
+      <c r="F28">
+        <v>1985000000.0</v>
+      </c>
+      <c r="G28">
+        <v>1849000000.0</v>
+      </c>
+      <c r="H28">
+        <v>1914000000.0</v>
+      </c>
+      <c r="I28">
+        <v>2000000000.0</v>
+      </c>
+      <c r="J28">
+        <v>1963000000.0</v>
+      </c>
+      <c r="K28">
+        <v>1980000000.0</v>
+      </c>
+      <c r="L28">
+        <v>2001000000.0</v>
+      </c>
+      <c r="M28">
+        <v>1978000000.0</v>
+      </c>
+      <c r="N28">
+        <v>1554000000.0</v>
+      </c>
+      <c r="O28">
+        <v>1649000000.0</v>
+      </c>
+      <c r="P28">
+        <v>1574000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1408000000.0</v>
+      </c>
+      <c r="R28">
+        <v>1358000000.0</v>
+      </c>
+      <c r="S28">
+        <v>1322000000.0</v>
+      </c>
+      <c r="T28">
+        <v>1245000000.0</v>
+      </c>
+      <c r="U28">
+        <v>1181000000.0</v>
+      </c>
+      <c r="V28">
+        <v>1262715300.0</v>
+      </c>
+      <c r="W28">
+        <v>5385357550.0</v>
+      </c>
+      <c r="X28">
+        <v>5272690720.0</v>
+      </c>
+      <c r="Y28">
+        <v>5513934580.0</v>
+      </c>
+      <c r="Z28">
+        <v>5866426300.0</v>
+      </c>
+      <c r="AA28">
+        <v>6862087460.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>177</v>
+      </c>
+      <c r="B29">
+        <v>88000000.0</v>
+      </c>
+      <c r="C29">
+        <v>198000000.0</v>
+      </c>
+      <c r="D29">
+        <v>249000000.0</v>
+      </c>
+      <c r="E29">
+        <v>181000000.0</v>
+      </c>
+      <c r="F29">
+        <v>264000000.0</v>
+      </c>
+      <c r="G29">
+        <v>101000000.0</v>
+      </c>
+      <c r="H29">
+        <v>98000000.0</v>
+      </c>
+      <c r="I29">
+        <v>277000000.0</v>
+      </c>
+      <c r="J29">
+        <v>245000000.0</v>
+      </c>
+      <c r="K29">
+        <v>343000000.0</v>
+      </c>
+      <c r="L29">
+        <v>330000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>178</v>
+      </c>
+      <c r="B30">
+        <v>1738000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1704000000.0</v>
+      </c>
+      <c r="D30">
+        <v>1741000000.0</v>
+      </c>
+      <c r="E30">
+        <v>1830000000.0</v>
+      </c>
+      <c r="F30">
+        <v>2026000000.0</v>
+      </c>
+      <c r="G30">
+        <v>1854000000.0</v>
+      </c>
+      <c r="H30">
+        <v>2205000000.0</v>
+      </c>
+      <c r="I30">
+        <v>2004000000.0</v>
+      </c>
+      <c r="J30">
+        <v>2110000000.0</v>
+      </c>
+      <c r="K30">
+        <v>2084000000.0</v>
+      </c>
+      <c r="L30">
+        <v>2035000000.0</v>
+      </c>
+      <c r="M30">
+        <v>2024000000.0</v>
+      </c>
+      <c r="N30">
+        <v>1840000000.0</v>
+      </c>
+      <c r="O30">
+        <v>1941000000.0</v>
+      </c>
+      <c r="P30">
+        <v>1873000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1665000000.0</v>
+      </c>
+      <c r="R30">
+        <v>1613000000.0</v>
+      </c>
+      <c r="S30">
+        <v>1569000000.0</v>
+      </c>
+      <c r="T30">
+        <v>1435000000.0</v>
+      </c>
+      <c r="U30">
+        <v>1349000000.0</v>
+      </c>
+      <c r="V30">
+        <v>1236164700.0</v>
+      </c>
+      <c r="W30">
+        <v>5722296750.0</v>
+      </c>
+      <c r="X30">
+        <v>5626446900.0</v>
+      </c>
+      <c r="Y30">
+        <v>5829562310.0</v>
+      </c>
+      <c r="Z30">
+        <v>6181081000.0</v>
+      </c>
+      <c r="AA30">
+        <v>7092211760.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>179</v>
+      </c>
+      <c r="B31">
+        <v>-412000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-193000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-108000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-98000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-86000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-102000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-286000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-96000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-88000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-101000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-104000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-100000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-159000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-119000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-148000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-132000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-136000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-108000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-91000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-93000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-100000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-118000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-1627606740.0</v>
+      </c>
+      <c r="Y31">
+        <v>-1599968810.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1527450000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-129307940.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>180</v>
+      </c>
+      <c r="B32">
+        <v>23963000000.0</v>
+      </c>
+      <c r="C32">
+        <v>24074000000.0</v>
+      </c>
+      <c r="D32">
+        <v>23798000000.0</v>
+      </c>
+      <c r="E32">
+        <v>22637000000.0</v>
+      </c>
+      <c r="F32">
+        <v>21125000000.0</v>
+      </c>
+      <c r="G32">
+        <v>17428000000.0</v>
+      </c>
+      <c r="H32">
+        <v>19322000000.0</v>
+      </c>
+      <c r="I32">
+        <v>21954000000.0</v>
+      </c>
+      <c r="J32">
+        <v>20407000000.0</v>
+      </c>
+      <c r="K32">
+        <v>20698000000.0</v>
+      </c>
+      <c r="L32">
+        <v>20245000000.0</v>
+      </c>
+      <c r="M32">
+        <v>19815000000.0</v>
+      </c>
+      <c r="N32">
+        <v>18016000000.0</v>
+      </c>
+      <c r="O32">
+        <v>18397000000.0</v>
+      </c>
+      <c r="P32">
+        <v>18236000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>16047000000.0</v>
+      </c>
+      <c r="R32">
+        <v>15230000000.0</v>
+      </c>
+      <c r="S32">
+        <v>14681000000.0</v>
+      </c>
+      <c r="T32">
+        <v>13611000000.0</v>
+      </c>
+      <c r="U32">
+        <v>13385000000.0</v>
+      </c>
+      <c r="V32">
+        <v>12798170100.0</v>
+      </c>
+      <c r="W32">
+        <v>11651940700.0</v>
+      </c>
+      <c r="X32">
+        <v>11485174540.0</v>
+      </c>
+      <c r="Y32">
+        <v>11676406830.0</v>
+      </c>
+      <c r="Z32">
+        <v>12604517400.0</v>
+      </c>
+      <c r="AA32">
+        <v>11934684530.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CJ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:88">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>6</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>7</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>8</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>14</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>21</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>22</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:88">
+      <c r="A2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B2">
+        <v>10680000000.0</v>
+      </c>
+      <c r="C2">
+        <v>10742000000.0</v>
+      </c>
+      <c r="D2">
+        <v>10307000000.0</v>
+      </c>
+      <c r="E2">
+        <v>10970000000.0</v>
+      </c>
+      <c r="F2">
+        <v>10327000000.0</v>
+      </c>
+      <c r="G2">
+        <v>10626000000.0</v>
+      </c>
+      <c r="H2">
+        <v>9605000000.0</v>
+      </c>
+      <c r="I2">
+        <v>10348000000.0</v>
+      </c>
+      <c r="J2">
+        <v>9296000000.0</v>
+      </c>
+      <c r="K2"/>
+      <c r="L2">
+        <v>8792000000.0</v>
+      </c>
+      <c r="M2">
+        <v>3751500000.0</v>
+      </c>
+      <c r="N2">
+        <v>7591000000.0</v>
+      </c>
+      <c r="O2">
+        <v>3751500000.0</v>
+      </c>
+      <c r="P2">
+        <v>7415000000.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2">
+        <v>8421000000.0</v>
+      </c>
+      <c r="S2">
+        <v>4210500000.0</v>
+      </c>
+      <c r="T2">
+        <v>9964000000.0</v>
+      </c>
+      <c r="U2">
+        <v>4689000000.0</v>
+      </c>
+      <c r="V2">
+        <v>9381000000.0</v>
+      </c>
+      <c r="W2">
+        <v>4669500000.0</v>
+      </c>
+      <c r="X2">
+        <v>9417000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>4708500000.0</v>
+      </c>
+      <c r="Z2">
+        <v>8614000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>4307000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>8706000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>4353000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>8518000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>4261000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>8932000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>4493500000.0</v>
+      </c>
+      <c r="AH2">
+        <v>8175000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>8960000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>8308000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>8349000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>7415000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>7850000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>7633000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>8018000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>7689500000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3849000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>7689500000.0</v>
+      </c>
+      <c r="AS2">
+        <v>3382250000.0</v>
+      </c>
+      <c r="AT2">
+        <v>6764500000.0</v>
+      </c>
+      <c r="AU2">
+        <v>3382250000.0</v>
+      </c>
+      <c r="AV2">
+        <v>6764500000.0</v>
+      </c>
+      <c r="AW2">
+        <v>3213250000.0</v>
+      </c>
+      <c r="AX2">
+        <v>6423000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>3213250000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>6423000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>3091500000.0</v>
+      </c>
+      <c r="BB2">
+        <v>6183000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>3091500000.0</v>
+      </c>
+      <c r="BD2">
+        <v>6183000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>2871500000.0</v>
+      </c>
+      <c r="BF2">
+        <v>5743000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>2871500000.0</v>
+      </c>
+      <c r="BH2">
+        <v>5743000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>2849000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>5698000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>2849000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>5698000000.0</v>
+      </c>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2">
+        <v>10957588800.0</v>
+      </c>
+      <c r="BQ2"/>
+      <c r="BR2">
+        <v>1988022275.0</v>
+      </c>
+      <c r="BS2"/>
+      <c r="BT2">
+        <v>1988022275.0</v>
+      </c>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2">
+        <v>1975629480.0</v>
+      </c>
+      <c r="CA2"/>
+      <c r="CB2">
+        <v>1975629480.0</v>
+      </c>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2">
+        <v>2206453704.0</v>
+      </c>
+      <c r="CI2">
+        <v>1103226852.0</v>
+      </c>
+      <c r="CJ2">
+        <v>1103226852.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:88">
+      <c r="A3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>255000000.0</v>
+      </c>
+      <c r="D3">
+        <v>257000000.0</v>
+      </c>
+      <c r="E3">
+        <v>234000000.0</v>
+      </c>
+      <c r="F3">
+        <v>235000000.0</v>
+      </c>
+      <c r="G3">
+        <v>235000000.0</v>
+      </c>
+      <c r="H3">
+        <v>197000000.0</v>
+      </c>
+      <c r="I3">
+        <v>263000000.0</v>
+      </c>
+      <c r="J3">
+        <v>265000000.0</v>
+      </c>
+      <c r="K3"/>
+      <c r="L3">
+        <v>259000000.0</v>
+      </c>
+      <c r="M3">
+        <v>8250000.0</v>
+      </c>
+      <c r="N3">
+        <v>311000000.0</v>
+      </c>
+      <c r="O3">
+        <v>8250000.0</v>
+      </c>
+      <c r="P3">
+        <v>290000000.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3">
+        <v>566000000.0</v>
+      </c>
+      <c r="S3">
+        <v>68250000.0</v>
+      </c>
+      <c r="T3">
+        <v>330000000.0</v>
+      </c>
+      <c r="U3">
+        <v>21250000.0</v>
+      </c>
+      <c r="V3">
+        <v>192000000.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3">
+        <v>186000000.0</v>
+      </c>
+      <c r="Y3"/>
+      <c r="Z3">
+        <v>142000000.0</v>
+      </c>
+      <c r="AA3"/>
+      <c r="AB3">
+        <v>156000000.0</v>
+      </c>
+      <c r="AC3"/>
+      <c r="AD3">
+        <v>141000000.0</v>
+      </c>
+      <c r="AE3"/>
+      <c r="AF3">
+        <v>140000000.0</v>
+      </c>
+      <c r="AG3"/>
+      <c r="AH3">
+        <v>131000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>176000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>141000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>129000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>127000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>125000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>125000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>140000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>176500000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>-43250000.0</v>
+      </c>
+      <c r="AR3">
+        <v>176500000.0</v>
+      </c>
+      <c r="AS3">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>122000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>122000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>10750000.0</v>
+      </c>
+      <c r="AX3">
+        <v>120000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>10750000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>120000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>14250000.0</v>
+      </c>
+      <c r="BB3">
+        <v>108500000.0</v>
+      </c>
+      <c r="BC3">
+        <v>14250000.0</v>
+      </c>
+      <c r="BD3">
+        <v>108500000.0</v>
+      </c>
+      <c r="BE3">
+        <v>15250000.0</v>
+      </c>
+      <c r="BF3">
+        <v>173500000.0</v>
+      </c>
+      <c r="BG3">
+        <v>15250000.0</v>
+      </c>
+      <c r="BH3">
+        <v>30500000.0</v>
+      </c>
+      <c r="BI3">
+        <v>17250000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>34500000.0</v>
+      </c>
+      <c r="BK3">
+        <v>17250000.0</v>
+      </c>
+      <c r="BL3">
+        <v>151500000.0</v>
+      </c>
+      <c r="BM3"/>
+      <c r="BN3">
+        <v>81994500.0</v>
+      </c>
+      <c r="BO3"/>
+      <c r="BP3">
+        <v>163989000.0</v>
+      </c>
+      <c r="BQ3"/>
+      <c r="BR3">
+        <v>153080550.0</v>
+      </c>
+      <c r="BS3"/>
+      <c r="BT3">
+        <v>153080550.0</v>
+      </c>
+      <c r="BU3"/>
+      <c r="BV3">
+        <v>131324800.0</v>
+      </c>
+      <c r="BW3"/>
+      <c r="BX3">
+        <v>131324800.0</v>
+      </c>
+      <c r="BY3"/>
+      <c r="BZ3">
+        <v>107331620.0</v>
+      </c>
+      <c r="CA3"/>
+      <c r="CB3">
+        <v>107331620.0</v>
+      </c>
+      <c r="CC3"/>
+      <c r="CD3">
+        <v>126778350.0</v>
+      </c>
+      <c r="CE3"/>
+      <c r="CF3">
+        <v>63389175.0</v>
+      </c>
+      <c r="CG3"/>
+      <c r="CH3">
+        <v>77803930.0</v>
+      </c>
+      <c r="CI3">
+        <v>38901965.0</v>
+      </c>
+      <c r="CJ3">
+        <v>38901965.0</v>
+      </c>
     </row>
     <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5532,391 +18688,565 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
     </row>
     <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
-        <v>2948000000.0</v>
+        <v>388000000.0</v>
       </c>
       <c r="D5">
-        <v>3161000000.0</v>
+        <v>453000000.0</v>
       </c>
       <c r="E5">
-        <v>-399000000.0</v>
+        <v>611000000.0</v>
       </c>
       <c r="F5">
-        <v>3575000000.0</v>
+        <v>530000000.0</v>
       </c>
       <c r="G5">
-        <v>3704000000.0</v>
-[...1 lines deleted...]
-      <c r="H5"/>
+        <v>690000000.0</v>
+      </c>
+      <c r="H5">
+        <v>222000000.0</v>
+      </c>
       <c r="I5">
-        <v>3258000000.0</v>
+        <v>701000000.0</v>
       </c>
       <c r="J5">
-        <v>3577000000.0</v>
-[...1 lines deleted...]
-      <c r="K5"/>
+        <v>536000000.0</v>
+      </c>
+      <c r="K5">
+        <v>248750000.0</v>
+      </c>
       <c r="L5">
-        <v>2777000000.0</v>
+        <v>546000000.0</v>
       </c>
       <c r="M5">
-        <v>-489750000.0</v>
+        <v>88000000.0</v>
       </c>
       <c r="N5">
-        <v>2330000000.0</v>
+        <v>298000000.0</v>
       </c>
       <c r="O5">
-        <v>-489750000.0</v>
+        <v>88000000.0</v>
       </c>
       <c r="P5">
-        <v>2079000000.0</v>
-[...1 lines deleted...]
-      <c r="Q5"/>
+        <v>112000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>120000000.0</v>
+      </c>
       <c r="R5">
-        <v>1920000000.0</v>
+        <v>-1102000000.0</v>
       </c>
       <c r="S5">
-        <v>-466750000.0</v>
+        <v>-16750000.0</v>
       </c>
       <c r="T5">
-        <v>3260000000.0</v>
+        <v>651000000.0</v>
       </c>
       <c r="U5">
-        <v>-363500000.0</v>
+        <v>267250000.0</v>
       </c>
       <c r="V5">
-        <v>3618000000.0</v>
-[...1 lines deleted...]
-      <c r="W5"/>
+        <v>496000000.0</v>
+      </c>
+      <c r="W5">
+        <v>267000000.0</v>
+      </c>
       <c r="X5">
-        <v>3570000000.0</v>
-[...1 lines deleted...]
-      <c r="Y5"/>
+        <v>595000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>298500000.0</v>
+      </c>
       <c r="Z5">
-        <v>2445000000.0</v>
-[...1 lines deleted...]
-      <c r="AA5"/>
+        <v>494000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>236000000.0</v>
+      </c>
       <c r="AB5">
-        <v>2626000000.0</v>
-[...1 lines deleted...]
-      <c r="AC5"/>
+        <v>589000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>294500000.0</v>
+      </c>
       <c r="AD5">
-        <v>2770000000.0</v>
-[...1 lines deleted...]
-      <c r="AE5"/>
+        <v>610000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>366500000.0</v>
+      </c>
       <c r="AF5">
-        <v>2789000000.0</v>
-[...1 lines deleted...]
-      <c r="AG5"/>
+        <v>718000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>290500000.0</v>
+      </c>
       <c r="AH5">
-        <v>2583000000.0</v>
+        <v>484000000.0</v>
       </c>
       <c r="AI5">
-        <v>2407000000.0</v>
+        <v>615000000.0</v>
       </c>
       <c r="AJ5">
-        <v>2407000000.0</v>
+        <v>520000000.0</v>
       </c>
       <c r="AK5">
-        <v>2183000000.0</v>
+        <v>614000000.0</v>
       </c>
       <c r="AL5">
-        <v>1861000000.0</v>
+        <v>380000000.0</v>
       </c>
       <c r="AM5">
-        <v>1549000000.0</v>
+        <v>521000000.0</v>
       </c>
       <c r="AN5">
-        <v>1605000000.0</v>
-[...1 lines deleted...]
-      <c r="AO5"/>
+        <v>300000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>507000000.0</v>
+      </c>
       <c r="AP5">
-        <v>-1154000000.0</v>
+        <v>527500000.0</v>
       </c>
       <c r="AQ5">
-        <v>-288500000.0</v>
-[...1 lines deleted...]
-      <c r="AR5"/>
+        <v>246000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>527500000.0</v>
+      </c>
       <c r="AS5">
-        <v>-242500000.0</v>
+        <v>213250000.0</v>
       </c>
       <c r="AT5">
-        <v>-228000000.0</v>
+        <v>426500000.0</v>
       </c>
       <c r="AU5">
-        <v>-242500000.0</v>
+        <v>213250000.0</v>
       </c>
       <c r="AV5">
-        <v>879000000.0</v>
-[...15 lines deleted...]
-      <c r="BK5"/>
+        <v>426500000.0</v>
+      </c>
+      <c r="AW5">
+        <v>195750000.0</v>
+      </c>
+      <c r="AX5">
+        <v>385500000.0</v>
+      </c>
+      <c r="AY5">
+        <v>195750000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>385500000.0</v>
+      </c>
+      <c r="BA5">
+        <v>186500000.0</v>
+      </c>
+      <c r="BB5">
+        <v>416000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>186500000.0</v>
+      </c>
+      <c r="BD5">
+        <v>416000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>172500000.0</v>
+      </c>
+      <c r="BF5">
+        <v>348000000.0</v>
+      </c>
+      <c r="BG5">
+        <v>172500000.0</v>
+      </c>
+      <c r="BH5">
+        <v>345000000.0</v>
+      </c>
+      <c r="BI5">
+        <v>160000000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>320000000.0</v>
+      </c>
+      <c r="BK5">
+        <v>160000000.0</v>
+      </c>
       <c r="BL5">
-        <v>-167171030.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>405000000.0</v>
+      </c>
+      <c r="BM5"/>
       <c r="BN5">
-        <v>-677821200.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-18099531520.0</v>
+      </c>
+      <c r="BO5"/>
       <c r="BP5">
-        <v>-292713280.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>18703948120.0</v>
+      </c>
+      <c r="BQ5"/>
       <c r="BR5">
-        <v>-630141100.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>182919450.0</v>
+      </c>
+      <c r="BS5"/>
       <c r="BT5">
-        <v>-546588000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>182919450.0</v>
+      </c>
+      <c r="BU5"/>
       <c r="BV5">
-        <v>-593423940.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-13463773620.0</v>
+      </c>
+      <c r="BW5"/>
       <c r="BX5">
-        <v>-148355985.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5730214400.0</v>
+      </c>
+      <c r="BY5"/>
       <c r="BZ5">
-        <v>-568493750.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>958707860.0</v>
+      </c>
+      <c r="CA5"/>
       <c r="CB5">
-        <v>-142123437.5</v>
+        <v>958707860.0</v>
       </c>
       <c r="CC5"/>
       <c r="CD5">
-        <v>-552936900.0</v>
+        <v>-7134946720.0</v>
       </c>
       <c r="CE5"/>
-      <c r="CF5"/>
+      <c r="CF5">
+        <v>6703104300.0</v>
+      </c>
       <c r="CG5"/>
-      <c r="CH5"/>
-[...1 lines deleted...]
-      <c r="CJ5"/>
+      <c r="CH5">
+        <v>150128710.0</v>
+      </c>
+      <c r="CI5">
+        <v>75064355.0</v>
+      </c>
+      <c r="CJ5">
+        <v>75064355.0</v>
+      </c>
     </row>
     <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>30</v>
-[...9 lines deleted...]
-      <c r="J6"/>
+        <v>154</v>
+      </c>
+      <c r="B6">
+        <v>380000000.0</v>
+      </c>
+      <c r="C6">
+        <v>643000000.0</v>
+      </c>
+      <c r="D6">
+        <v>710000000.0</v>
+      </c>
+      <c r="E6">
+        <v>845000000.0</v>
+      </c>
+      <c r="F6">
+        <v>765000000.0</v>
+      </c>
+      <c r="G6">
+        <v>925000000.0</v>
+      </c>
+      <c r="H6">
+        <v>419000000.0</v>
+      </c>
+      <c r="I6">
+        <v>964000000.0</v>
+      </c>
+      <c r="J6">
+        <v>801000000.0</v>
+      </c>
       <c r="K6"/>
-      <c r="L6"/>
-[...3 lines deleted...]
-      <c r="P6"/>
+      <c r="L6">
+        <v>805000000.0</v>
+      </c>
+      <c r="M6">
+        <v>96250000.0</v>
+      </c>
+      <c r="N6">
+        <v>609000000.0</v>
+      </c>
+      <c r="O6">
+        <v>96250000.0</v>
+      </c>
+      <c r="P6">
+        <v>402000000.0</v>
+      </c>
       <c r="Q6"/>
-      <c r="R6"/>
-[...3 lines deleted...]
-      <c r="V6"/>
+      <c r="R6">
+        <v>-536000000.0</v>
+      </c>
+      <c r="S6">
+        <v>51500000.0</v>
+      </c>
+      <c r="T6">
+        <v>981000000.0</v>
+      </c>
+      <c r="U6">
+        <v>288500000.0</v>
+      </c>
+      <c r="V6">
+        <v>688000000.0</v>
+      </c>
       <c r="W6"/>
-      <c r="X6"/>
+      <c r="X6">
+        <v>781000000.0</v>
+      </c>
       <c r="Y6"/>
-      <c r="Z6"/>
+      <c r="Z6">
+        <v>636000000.0</v>
+      </c>
       <c r="AA6"/>
-      <c r="AB6"/>
+      <c r="AB6">
+        <v>745000000.0</v>
+      </c>
       <c r="AC6"/>
-      <c r="AD6"/>
+      <c r="AD6">
+        <v>751000000.0</v>
+      </c>
       <c r="AE6"/>
-      <c r="AF6"/>
+      <c r="AF6">
+        <v>858000000.0</v>
+      </c>
       <c r="AG6"/>
-      <c r="AH6"/>
-[...53 lines deleted...]
-      <c r="CJ6"/>
+      <c r="AH6">
+        <v>615000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>791000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>661000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>743000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>507000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>646000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>425000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>647000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>704000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>202750000.0</v>
+      </c>
+      <c r="AR6">
+        <v>704000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>175250000.0</v>
+      </c>
+      <c r="AT6">
+        <v>548500000.0</v>
+      </c>
+      <c r="AU6">
+        <v>175250000.0</v>
+      </c>
+      <c r="AV6">
+        <v>548500000.0</v>
+      </c>
+      <c r="AW6">
+        <v>206500000.0</v>
+      </c>
+      <c r="AX6">
+        <v>505500000.0</v>
+      </c>
+      <c r="AY6">
+        <v>206500000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>505500000.0</v>
+      </c>
+      <c r="BA6">
+        <v>200750000.0</v>
+      </c>
+      <c r="BB6">
+        <v>524500000.0</v>
+      </c>
+      <c r="BC6">
+        <v>200750000.0</v>
+      </c>
+      <c r="BD6">
+        <v>524500000.0</v>
+      </c>
+      <c r="BE6">
+        <v>187750000.0</v>
+      </c>
+      <c r="BF6">
+        <v>521500000.0</v>
+      </c>
+      <c r="BG6">
+        <v>187750000.0</v>
+      </c>
+      <c r="BH6">
+        <v>375500000.0</v>
+      </c>
+      <c r="BI6">
+        <v>177250000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>354500000.0</v>
+      </c>
+      <c r="BK6">
+        <v>177250000.0</v>
+      </c>
+      <c r="BL6">
+        <v>556500000.0</v>
+      </c>
+      <c r="BM6">
+        <v>3409734600.0</v>
+      </c>
+      <c r="BN6">
+        <v>-18017537020.0</v>
+      </c>
+      <c r="BO6">
+        <v>3120433640.0</v>
+      </c>
+      <c r="BP6">
+        <v>18867937120.0</v>
+      </c>
+      <c r="BQ6">
+        <v>3273512520.0</v>
+      </c>
+      <c r="BR6">
+        <v>336000000.0</v>
+      </c>
+      <c r="BS6">
+        <v>2674727340.0</v>
+      </c>
+      <c r="BT6">
+        <v>336000000.0</v>
+      </c>
+      <c r="BU6">
+        <v>2945256770.0</v>
+      </c>
+      <c r="BV6">
+        <v>-13332448820.0</v>
+      </c>
+      <c r="BW6">
+        <v>2879520490.0</v>
+      </c>
+      <c r="BX6">
+        <v>5861539200.0</v>
+      </c>
+      <c r="BY6">
+        <v>2864271480.0</v>
+      </c>
+      <c r="BZ6">
+        <v>1066039480.0</v>
+      </c>
+      <c r="CA6">
+        <v>2622267840.0</v>
+      </c>
+      <c r="CB6">
+        <v>1066039480.0</v>
+      </c>
+      <c r="CC6">
+        <v>3348981000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-7008168370.0</v>
+      </c>
+      <c r="CE6">
+        <v>2855610240.0</v>
+      </c>
+      <c r="CF6">
+        <v>6766493475.0</v>
+      </c>
+      <c r="CG6">
+        <v>3152092140.0</v>
+      </c>
+      <c r="CH6">
+        <v>227932640.0</v>
+      </c>
+      <c r="CI6">
+        <v>113966320.0</v>
+      </c>
+      <c r="CJ6">
+        <v>113966320.0</v>
+      </c>
     </row>
     <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
-[...10 lines deleted...]
-      </c>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
-[...4 lines deleted...]
-      </c>
+      <c r="I7"/>
+      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
-[...1 lines deleted...]
-      </c>
+      <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
-[...1 lines deleted...]
-      </c>
+      <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
-[...1 lines deleted...]
-      </c>
+      <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
-[...1 lines deleted...]
-      </c>
+      <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
-[...1 lines deleted...]
-      </c>
+      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
@@ -5942,83 +19272,75 @@
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
     </row>
     <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
-        <v>590000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E8">
-        <v>590000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F8">
-        <v>590000000.0</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8">
+        <v>234000000.0</v>
+      </c>
+      <c r="I8"/>
       <c r="J8">
-        <v>590000000.0</v>
+        <v>181000000.0</v>
       </c>
       <c r="K8"/>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
-[...1 lines deleted...]
-      </c>
+      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
@@ -6052,1598 +19374,1726 @@
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
     </row>
     <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>157</v>
       </c>
       <c r="B9">
-        <v>248000000.0</v>
+        <v>1266000000.0</v>
       </c>
       <c r="C9">
-        <v>248000000.0</v>
+        <v>1275000000.0</v>
       </c>
       <c r="D9">
-        <v>248000000.0</v>
+        <v>1292000000.0</v>
       </c>
       <c r="E9">
-        <v>248000000.0</v>
-[...1 lines deleted...]
-      <c r="F9"/>
+        <v>1505000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1370000000.0</v>
+      </c>
       <c r="G9">
-        <v>248000000.0</v>
-[...1 lines deleted...]
-      <c r="H9"/>
+        <v>1475000000.0</v>
+      </c>
+      <c r="H9">
+        <v>947000000.0</v>
+      </c>
       <c r="I9">
-        <v>248000000.0</v>
+        <v>1737000000.0</v>
       </c>
       <c r="J9">
-        <v>248000000.0</v>
+        <v>1567000000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9">
-        <v>248000000.0</v>
-[...1 lines deleted...]
-      <c r="M9"/>
+        <v>1470000000.0</v>
+      </c>
+      <c r="M9">
+        <v>605500000.0</v>
+      </c>
       <c r="N9">
-        <v>248000000.0</v>
-[...2 lines deleted...]
-      <c r="P9"/>
+        <v>1242000000.0</v>
+      </c>
+      <c r="O9">
+        <v>605500000.0</v>
+      </c>
+      <c r="P9">
+        <v>1180000000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9"/>
-[...69 lines deleted...]
-      <c r="CJ9"/>
+      <c r="R9">
+        <v>1240000000.0</v>
+      </c>
+      <c r="S9">
+        <v>620000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1728000000.0</v>
+      </c>
+      <c r="U9">
+        <v>799500000.0</v>
+      </c>
+      <c r="V9">
+        <v>1528000000.0</v>
+      </c>
+      <c r="W9">
+        <v>785000000.0</v>
+      </c>
+      <c r="X9">
+        <v>1628000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>814000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1500000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>750000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1587000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>793500000.0</v>
+      </c>
+      <c r="AD9">
+        <v>1546000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>771000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1702000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>823500000.0</v>
+      </c>
+      <c r="AH9">
+        <v>1474000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>1636000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1576000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>1582000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1318000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1433000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>1304000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>1442000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>1428500000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>710000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>1428500000.0</v>
+      </c>
+      <c r="AS9">
+        <v>629500000.0</v>
+      </c>
+      <c r="AT9">
+        <v>1259000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>629500000.0</v>
+      </c>
+      <c r="AV9">
+        <v>1259000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>600750000.0</v>
+      </c>
+      <c r="AX9">
+        <v>1192000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>600750000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>1192000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>578750000.0</v>
+      </c>
+      <c r="BB9">
+        <v>1157500000.0</v>
+      </c>
+      <c r="BC9">
+        <v>578750000.0</v>
+      </c>
+      <c r="BD9">
+        <v>1157500000.0</v>
+      </c>
+      <c r="BE9">
+        <v>531250000.0</v>
+      </c>
+      <c r="BF9">
+        <v>1062500000.0</v>
+      </c>
+      <c r="BG9">
+        <v>531250000.0</v>
+      </c>
+      <c r="BH9">
+        <v>1062500000.0</v>
+      </c>
+      <c r="BI9">
+        <v>497250000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>994500000.0</v>
+      </c>
+      <c r="BK9">
+        <v>497250000.0</v>
+      </c>
+      <c r="BL9">
+        <v>994500000.0</v>
+      </c>
+      <c r="BM9">
+        <v>3409734600.0</v>
+      </c>
+      <c r="BN9">
+        <v>6287975480.0</v>
+      </c>
+      <c r="BO9">
+        <v>3120433640.0</v>
+      </c>
+      <c r="BP9">
+        <v>-4447394180.0</v>
+      </c>
+      <c r="BQ9">
+        <v>3273512520.0</v>
+      </c>
+      <c r="BR9">
+        <v>3837948075.0</v>
+      </c>
+      <c r="BS9">
+        <v>2674727340.0</v>
+      </c>
+      <c r="BT9">
+        <v>3837948075.0</v>
+      </c>
+      <c r="BU9">
+        <v>2945256770.0</v>
+      </c>
+      <c r="BV9">
+        <v>5666966620.0</v>
+      </c>
+      <c r="BW9">
+        <v>2879520490.0</v>
+      </c>
+      <c r="BX9">
+        <v>5730214400.0</v>
+      </c>
+      <c r="BY9">
+        <v>2864271480.0</v>
+      </c>
+      <c r="BZ9">
+        <v>3862573935.0</v>
+      </c>
+      <c r="CA9">
+        <v>2622267840.0</v>
+      </c>
+      <c r="CB9">
+        <v>3862573935.0</v>
+      </c>
+      <c r="CC9">
+        <v>3348981000.0</v>
+      </c>
+      <c r="CD9">
+        <v>3604045080.0</v>
+      </c>
+      <c r="CE9">
+        <v>2855610240.0</v>
+      </c>
+      <c r="CF9">
+        <v>6703104300.0</v>
+      </c>
+      <c r="CG9">
+        <v>3152092140.0</v>
+      </c>
+      <c r="CH9">
+        <v>3760888560.0</v>
+      </c>
+      <c r="CI9">
+        <v>1880444280.0</v>
+      </c>
+      <c r="CJ9">
+        <v>1880444280.0</v>
+      </c>
     </row>
     <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>158</v>
       </c>
       <c r="B10">
-        <v>1176000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="C10">
-        <v>2091000000.0</v>
+        <v>251000000.0</v>
       </c>
       <c r="D10">
-        <v>1423000000.0</v>
+        <v>364000000.0</v>
       </c>
       <c r="E10">
-        <v>2137000000.0</v>
+        <v>537000000.0</v>
       </c>
       <c r="F10">
-        <v>1454000000.0</v>
+        <v>388000000.0</v>
       </c>
       <c r="G10">
-        <v>2025000000.0</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>599000000.0</v>
+      </c>
+      <c r="H10">
+        <v>124000000.0</v>
+      </c>
       <c r="I10">
-        <v>2625000000.0</v>
+        <v>613000000.0</v>
       </c>
       <c r="J10">
-        <v>3225000000.0</v>
+        <v>478000000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
-        <v>2607000000.0</v>
+        <v>482000000.0</v>
       </c>
       <c r="M10">
-        <v>884750000.0</v>
+        <v>59250000.0</v>
       </c>
       <c r="N10">
-        <v>4312000000.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="O10">
-        <v>884750000.0</v>
+        <v>59250000.0</v>
       </c>
       <c r="P10">
-        <v>3005000000.0</v>
+        <v>84000000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10">
-        <v>2027000000.0</v>
+        <v>-110500000.0</v>
       </c>
       <c r="S10">
-        <v>506750000.0</v>
+        <v>-55250000.0</v>
       </c>
       <c r="T10">
-        <v>1685000000.0</v>
+        <v>556000000.0</v>
       </c>
       <c r="U10">
-        <v>445250000.0</v>
+        <v>240750000.0</v>
       </c>
       <c r="V10">
-        <v>2459000000.0</v>
+        <v>433000000.0</v>
       </c>
       <c r="W10">
-        <v>1781000000.0</v>
+        <v>218500000.0</v>
       </c>
       <c r="X10">
-        <v>1950000000.0</v>
+        <v>526000000.0</v>
       </c>
       <c r="Y10">
-        <v>1950000000.0</v>
+        <v>263000000.0</v>
       </c>
       <c r="Z10">
-        <v>1666000000.0</v>
+        <v>399000000.0</v>
       </c>
       <c r="AA10">
-        <v>1666000000.0</v>
+        <v>199500000.0</v>
       </c>
       <c r="AB10">
-        <v>1519000000.0</v>
+        <v>510000000.0</v>
       </c>
       <c r="AC10">
-        <v>1519000000.0</v>
+        <v>255000000.0</v>
       </c>
       <c r="AD10">
-        <v>2018000000.0</v>
+        <v>556000000.0</v>
       </c>
       <c r="AE10">
-        <v>2018000000.0</v>
+        <v>278000000.0</v>
       </c>
       <c r="AF10">
-        <v>1698000000.0</v>
+        <v>532000000.0</v>
       </c>
       <c r="AG10">
-        <v>1698000000.0</v>
+        <v>266000000.0</v>
       </c>
       <c r="AH10">
-        <v>1375000000.0</v>
+        <v>414000000.0</v>
       </c>
       <c r="AI10">
-        <v>1224000000.0</v>
+        <v>577000000.0</v>
       </c>
       <c r="AJ10">
-        <v>2008000000.0</v>
+        <v>501000000.0</v>
       </c>
       <c r="AK10">
-        <v>1573000000.0</v>
+        <v>542000000.0</v>
       </c>
       <c r="AL10">
-        <v>2748000000.0</v>
+        <v>326000000.0</v>
       </c>
       <c r="AM10">
-        <v>1186000000.0</v>
+        <v>448000000.0</v>
       </c>
       <c r="AN10">
-        <v>1347000000.0</v>
+        <v>294000000.0</v>
       </c>
       <c r="AO10">
-        <v>1266000000.0</v>
+        <v>401000000.0</v>
       </c>
       <c r="AP10">
-        <v>1451000000.0</v>
+        <v>418000000.0</v>
       </c>
       <c r="AQ10">
-        <v>362750000.0</v>
+        <v>209000000.0</v>
       </c>
       <c r="AR10">
-        <v>1787000000.0</v>
+        <v>418000000.0</v>
       </c>
       <c r="AS10">
-        <v>362000000.0</v>
+        <v>180250000.0</v>
       </c>
       <c r="AT10">
-        <v>1448000000.0</v>
+        <v>360500000.0</v>
       </c>
       <c r="AU10">
-        <v>362000000.0</v>
+        <v>180250000.0</v>
       </c>
       <c r="AV10">
-        <v>1175000000.0</v>
+        <v>360500000.0</v>
       </c>
       <c r="AW10">
-        <v>381750000.0</v>
+        <v>158750000.0</v>
       </c>
       <c r="AX10">
-        <v>1527000000.0</v>
+        <v>317500000.0</v>
       </c>
       <c r="AY10">
-        <v>381750000.0</v>
+        <v>158750000.0</v>
       </c>
       <c r="AZ10">
-        <v>1140000000.0</v>
+        <v>317500000.0</v>
       </c>
       <c r="BA10">
-        <v>301000000.0</v>
+        <v>159500000.0</v>
       </c>
       <c r="BB10">
-        <v>1204000000.0</v>
+        <v>319000000.0</v>
       </c>
       <c r="BC10">
-        <v>301000000.0</v>
+        <v>159500000.0</v>
       </c>
       <c r="BD10">
-        <v>2051000000.0</v>
+        <v>319000000.0</v>
       </c>
       <c r="BE10">
-        <v>398500000.0</v>
+        <v>149750000.0</v>
       </c>
       <c r="BF10">
-        <v>1594000000.0</v>
+        <v>299500000.0</v>
       </c>
       <c r="BG10">
-        <v>398500000.0</v>
+        <v>149750000.0</v>
       </c>
       <c r="BH10">
-        <v>1539000000.0</v>
+        <v>299500000.0</v>
       </c>
       <c r="BI10">
-        <v>352500000.0</v>
+        <v>136750000.0</v>
       </c>
       <c r="BJ10">
-        <v>352500000.0</v>
+        <v>273500000.0</v>
       </c>
       <c r="BK10">
-        <v>352500000.0</v>
+        <v>136750000.0</v>
       </c>
       <c r="BL10">
-        <v>934947480.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>273500000.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
       <c r="BP10">
-        <v>463812160.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>505242300.0</v>
+      </c>
+      <c r="BQ10"/>
       <c r="BR10">
-        <v>511888400.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>130806925.0</v>
+      </c>
+      <c r="BS10"/>
       <c r="BT10">
-        <v>464940000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>130806925.0</v>
+      </c>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
       <c r="BZ10">
-        <v>569403340.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>147808375.0</v>
+      </c>
+      <c r="CA10"/>
       <c r="CB10">
-        <v>142350835.0</v>
+        <v>147808375.0</v>
       </c>
       <c r="CC10"/>
-      <c r="CD10">
-[...1 lines deleted...]
-      </c>
+      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10">
-        <v>703522860.0</v>
-[...2 lines deleted...]
-      <c r="CJ10"/>
+        <v>150128710.0</v>
+      </c>
+      <c r="CI10">
+        <v>75064355.0</v>
+      </c>
+      <c r="CJ10">
+        <v>75064355.0</v>
+      </c>
     </row>
     <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>159</v>
       </c>
       <c r="B11">
-        <v>1176000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="C11">
+        <v>64000000.0</v>
+      </c>
+      <c r="D11">
+        <v>90000000.0</v>
+      </c>
+      <c r="E11">
+        <v>105000000.0</v>
+      </c>
+      <c r="F11">
+        <v>150000000.0</v>
+      </c>
+      <c r="G11">
+        <v>99000000.0</v>
+      </c>
+      <c r="H11">
+        <v>15000000.0</v>
+      </c>
+      <c r="I11">
+        <v>166000000.0</v>
+      </c>
+      <c r="J11">
+        <v>128000000.0</v>
+      </c>
+      <c r="K11">
+        <v>64000000.0</v>
+      </c>
+      <c r="L11">
+        <v>136000000.0</v>
+      </c>
+      <c r="M11">
+        <v>25250000.0</v>
+      </c>
+      <c r="N11">
+        <v>47000000.0</v>
+      </c>
+      <c r="O11">
+        <v>25250000.0</v>
+      </c>
+      <c r="P11">
+        <v>53000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>26500000.0</v>
+      </c>
+      <c r="R11">
+        <v>49000000.0</v>
+      </c>
+      <c r="S11">
+        <v>24500000.0</v>
+      </c>
+      <c r="T11">
+        <v>161000000.0</v>
+      </c>
+      <c r="U11">
+        <v>69250000.0</v>
+      </c>
+      <c r="V11">
+        <v>126000000.0</v>
+      </c>
+      <c r="W11">
+        <v>63000000.0</v>
+      </c>
+      <c r="X11">
+        <v>151000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>75500000.0</v>
+      </c>
+      <c r="Z11">
+        <v>114000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>57000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>131000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>65500000.0</v>
+      </c>
+      <c r="AD11">
+        <v>171000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>85500000.0</v>
+      </c>
+      <c r="AF11">
+        <v>172000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>86000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>128000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>202000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>129000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>191000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>107000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>158000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>80000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>153000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>143000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>71500000.0</v>
+      </c>
+      <c r="AR11">
+        <v>143000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>62500000.0</v>
+      </c>
+      <c r="AT11">
+        <v>125000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>62500000.0</v>
+      </c>
+      <c r="AV11">
+        <v>125000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>51250000.0</v>
+      </c>
+      <c r="AX11">
+        <v>102500000.0</v>
+      </c>
+      <c r="AY11">
+        <v>51250000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>102500000.0</v>
+      </c>
+      <c r="BA11">
+        <v>54000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>108000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>54000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>108000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>50500000.0</v>
+      </c>
+      <c r="BF11">
+        <v>101000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>50500000.0</v>
+      </c>
+      <c r="BH11">
+        <v>101000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>46000000.0</v>
+      </c>
+      <c r="BJ11">
         <v>92000000.0</v>
       </c>
-      <c r="D11">
-[...91 lines deleted...]
-      <c r="CJ11"/>
+      <c r="BK11">
+        <v>46000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>92000000.0</v>
+      </c>
+      <c r="BM11">
+        <v>-98865700.0</v>
+      </c>
+      <c r="BN11">
+        <v>-165200280.0</v>
+      </c>
+      <c r="BO11">
+        <v>-81009760.0</v>
+      </c>
+      <c r="BP11">
+        <v>336998280.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-79738320.0</v>
+      </c>
+      <c r="BR11">
+        <v>51431825.0</v>
+      </c>
+      <c r="BS11">
+        <v>-43887960.0</v>
+      </c>
+      <c r="BT11">
+        <v>51431825.0</v>
+      </c>
+      <c r="BU11">
+        <v>-33135080.0</v>
+      </c>
+      <c r="BV11">
+        <v>-91984140.0</v>
+      </c>
+      <c r="BW11">
+        <v>-45954160.0</v>
+      </c>
+      <c r="BX11">
+        <v>-90981120.0</v>
+      </c>
+      <c r="BY11">
+        <v>-44910180.0</v>
+      </c>
+      <c r="BZ11">
+        <v>66854865.0</v>
+      </c>
+      <c r="CA11">
+        <v>-35665560.0</v>
+      </c>
+      <c r="CB11">
+        <v>66854865.0</v>
+      </c>
+      <c r="CC11">
+        <v>-46262200.0</v>
+      </c>
+      <c r="CD11">
+        <v>-56005480.0</v>
+      </c>
+      <c r="CE11">
+        <v>-46040960.0</v>
+      </c>
+      <c r="CF11">
+        <v>-108151700.0</v>
+      </c>
+      <c r="CG11">
+        <v>-51307940.0</v>
+      </c>
+      <c r="CH11">
+        <v>81091420.0</v>
+      </c>
+      <c r="CI11">
+        <v>40545710.0</v>
+      </c>
+      <c r="CJ11">
+        <v>40545710.0</v>
+      </c>
     </row>
     <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>160</v>
       </c>
       <c r="B12">
-        <v>1176000000.0</v>
+        <v>102000000.0</v>
       </c>
       <c r="C12">
-        <v>2091000000.0</v>
+        <v>88000000.0</v>
       </c>
       <c r="D12">
-        <v>1423000000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="E12">
-        <v>2137000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="F12">
-        <v>1454000000.0</v>
+        <v>88000000.0</v>
       </c>
       <c r="G12">
-        <v>2025000000.0</v>
-[...1 lines deleted...]
-      <c r="H12"/>
+        <v>95000000.0</v>
+      </c>
+      <c r="H12">
+        <v>98000000.0</v>
+      </c>
       <c r="I12">
-        <v>2687000000.0</v>
+        <v>88000000.0</v>
       </c>
       <c r="J12">
-        <v>3225000000.0</v>
+        <v>58000000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12">
-        <v>2659000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="M12">
-        <v>898500000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="N12">
-        <v>4601000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="O12">
-        <v>898500000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="P12">
-        <v>3347000000.0</v>
+        <v>58000000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12">
-        <v>2067000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="S12">
-        <v>516750000.0</v>
+        <v>37500000.0</v>
       </c>
       <c r="T12">
-        <v>1745000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="U12">
-        <v>459750000.0</v>
+        <v>31750000.0</v>
       </c>
       <c r="V12">
-        <v>2901000000.0</v>
-[...1 lines deleted...]
-      <c r="W12"/>
+        <v>63000000.0</v>
+      </c>
+      <c r="W12">
+        <v>31000000.0</v>
+      </c>
       <c r="X12">
-        <v>1988000000.0</v>
-[...1 lines deleted...]
-      <c r="Y12"/>
+        <v>29500000.0</v>
+      </c>
+      <c r="Y12">
+        <v>29500000.0</v>
+      </c>
       <c r="Z12">
-        <v>1702000000.0</v>
-[...1 lines deleted...]
-      <c r="AA12"/>
+        <v>28000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>28000000.0</v>
+      </c>
       <c r="AB12">
-        <v>1553000000.0</v>
-[...1 lines deleted...]
-      <c r="AC12"/>
+        <v>27000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>27000000.0</v>
+      </c>
       <c r="AD12">
-        <v>2050000000.0</v>
-[...1 lines deleted...]
-      <c r="AE12"/>
+        <v>23000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>23000000.0</v>
+      </c>
       <c r="AF12">
-        <v>1734000000.0</v>
-[...25 lines deleted...]
-      </c>
+        <v>24000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>24000000.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
       <c r="AP12">
-        <v>1455000000.0</v>
+        <v>109500000.0</v>
       </c>
       <c r="AQ12">
-        <v>363750000.0</v>
+        <v>43250000.0</v>
       </c>
       <c r="AR12">
-        <v>1793000000.0</v>
+        <v>109500000.0</v>
       </c>
       <c r="AS12">
-        <v>364250000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="AT12">
-        <v>1457000000.0</v>
+        <v>73500000.0</v>
       </c>
       <c r="AU12">
-        <v>364250000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="AV12">
-        <v>1181000000.0</v>
+        <v>73500000.0</v>
       </c>
       <c r="AW12">
-        <v>383250000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="AX12">
-        <v>1533000000.0</v>
+        <v>106000000.0</v>
       </c>
       <c r="AY12">
-        <v>383250000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="AZ12">
-        <v>1148000000.0</v>
+        <v>106000000.0</v>
       </c>
       <c r="BA12">
-        <v>302750000.0</v>
+        <v>48500000.0</v>
       </c>
       <c r="BB12">
-        <v>1211000000.0</v>
+        <v>97000000.0</v>
       </c>
       <c r="BC12">
-        <v>302750000.0</v>
+        <v>48500000.0</v>
       </c>
       <c r="BD12">
-        <v>2061000000.0</v>
+        <v>97000000.0</v>
       </c>
       <c r="BE12">
-        <v>400500000.0</v>
+        <v>43250000.0</v>
       </c>
       <c r="BF12">
-        <v>1602000000.0</v>
+        <v>86500000.0</v>
       </c>
       <c r="BG12">
-        <v>400500000.0</v>
+        <v>43250000.0</v>
       </c>
       <c r="BH12">
-        <v>1555000000.0</v>
+        <v>86500000.0</v>
       </c>
       <c r="BI12">
-        <v>355250000.0</v>
+        <v>44500000.0</v>
       </c>
       <c r="BJ12">
-        <v>355250000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="BK12">
-        <v>355250000.0</v>
+        <v>44500000.0</v>
       </c>
       <c r="BL12">
-        <v>934947480.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>89000000.0</v>
+      </c>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
       <c r="BP12">
-        <v>821945600.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>109326000.0</v>
+      </c>
+      <c r="BQ12"/>
       <c r="BR12">
-        <v>1157418550.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>845992775.0</v>
+      </c>
+      <c r="BS12"/>
       <c r="BT12">
-        <v>1080324000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>845992775.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
       <c r="BZ12">
-        <v>1110609390.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>810899485.0</v>
+      </c>
+      <c r="CA12"/>
       <c r="CB12">
-        <v>277652347.0</v>
+        <v>810899485.0</v>
       </c>
       <c r="CC12"/>
-      <c r="CD12">
-[...1 lines deleted...]
-      </c>
+      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
-[...1 lines deleted...]
-      </c>
+      <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
     </row>
     <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
-        <v>590000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="D13">
-        <v>590000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="E13">
-        <v>590000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="F13">
-        <v>590000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>30000000.0</v>
+      </c>
+      <c r="G13"/>
       <c r="H13">
-        <v>590000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="I13">
-        <v>590000000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="J13">
-        <v>590000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>40000000.0</v>
+      </c>
+      <c r="K13"/>
       <c r="L13">
-        <v>590000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>46000000.0</v>
+      </c>
+      <c r="M13"/>
       <c r="N13">
-        <v>590000000.0</v>
-[...102 lines deleted...]
-      </c>
+        <v>51000000.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
-[...1 lines deleted...]
-      </c>
+      <c r="AX13"/>
       <c r="AY13"/>
-      <c r="AZ13">
-[...85 lines deleted...]
-      </c>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
-[...1 lines deleted...]
-      </c>
+      <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
-[...1 lines deleted...]
-      </c>
+      <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
     </row>
     <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>38</v>
-[...18 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
-[...4 lines deleted...]
-      </c>
+      <c r="I14"/>
+      <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
-[...10 lines deleted...]
-      </c>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
       <c r="P14">
-        <v>147747216.0</v>
-[...1 lines deleted...]
-      <c r="Q14"/>
+        <v>15000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>15000000.0</v>
+      </c>
       <c r="R14">
-        <v>145689247.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="S14">
-        <v>145689247.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="T14">
-        <v>148266054.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="U14">
-        <v>148266054.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="V14">
-        <v>147898479.0</v>
-[...1 lines deleted...]
-      <c r="W14"/>
+        <v>42000000.0</v>
+      </c>
+      <c r="W14">
+        <v>42000000.0</v>
+      </c>
       <c r="X14">
-        <v>147674684.0</v>
-[...1 lines deleted...]
-      <c r="Y14"/>
+        <v>46000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>46000000.0</v>
+      </c>
       <c r="Z14">
-        <v>149660059.0</v>
-[...1 lines deleted...]
-      <c r="AA14"/>
+        <v>45000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>45000000.0</v>
+      </c>
       <c r="AB14">
-        <v>150562807.0</v>
-[...1 lines deleted...]
-      <c r="AC14"/>
+        <v>34000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>34000000.0</v>
+      </c>
       <c r="AD14">
-        <v>149941219.0</v>
-[...1 lines deleted...]
-      <c r="AE14"/>
+        <v>34000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>34000000.0</v>
+      </c>
       <c r="AF14">
-        <v>152178201.0</v>
-[...166 lines deleted...]
-      </c>
+        <v>39000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>39000000.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
     <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>39</v>
-[...9 lines deleted...]
-      <c r="J15"/>
+        <v>163</v>
+      </c>
+      <c r="B15">
+        <v>116000000.0</v>
+      </c>
+      <c r="C15">
+        <v>188000000.0</v>
+      </c>
+      <c r="D15">
+        <v>261000000.0</v>
+      </c>
+      <c r="E15">
+        <v>434000000.0</v>
+      </c>
+      <c r="F15">
+        <v>242000000.0</v>
+      </c>
+      <c r="G15">
+        <v>-74000000.0</v>
+      </c>
+      <c r="H15">
+        <v>354000000.0</v>
+      </c>
+      <c r="I15">
+        <v>440000000.0</v>
+      </c>
+      <c r="J15">
+        <v>358000000.0</v>
+      </c>
       <c r="K15"/>
-      <c r="L15"/>
-[...2 lines deleted...]
-      <c r="O15"/>
+      <c r="L15">
+        <v>337000000.0</v>
+      </c>
+      <c r="M15">
+        <v>34000000.0</v>
+      </c>
+      <c r="N15">
+        <v>106000000.0</v>
+      </c>
+      <c r="O15">
+        <v>34000000.0</v>
+      </c>
       <c r="P15">
-        <v>590000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
-        <v>590000000.0</v>
-[...1 lines deleted...]
-      <c r="S15"/>
+        <v>-159500000.0</v>
+      </c>
+      <c r="S15">
+        <v>-79750000.0</v>
+      </c>
       <c r="T15">
-        <v>590000000.0</v>
-[...1 lines deleted...]
-      <c r="U15"/>
+        <v>378000000.0</v>
+      </c>
+      <c r="U15">
+        <v>171500000.0</v>
+      </c>
       <c r="V15">
-        <v>590000000.0</v>
-[...1 lines deleted...]
-      <c r="W15"/>
+        <v>301000000.0</v>
+      </c>
+      <c r="W15">
+        <v>150500000.0</v>
+      </c>
       <c r="X15">
-        <v>590000000.0</v>
-[...1 lines deleted...]
-      <c r="Y15"/>
+        <v>364000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>182000000.0</v>
+      </c>
       <c r="Z15">
-        <v>589000000.0</v>
-[...1 lines deleted...]
-      <c r="AA15"/>
+        <v>279000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>139500000.0</v>
+      </c>
       <c r="AB15">
-        <v>603000000.0</v>
-[...1 lines deleted...]
-      <c r="AC15"/>
+        <v>372000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>186000000.0</v>
+      </c>
       <c r="AD15">
-        <v>603000000.0</v>
-[...1 lines deleted...]
-      <c r="AE15"/>
+        <v>375000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>187500000.0</v>
+      </c>
       <c r="AF15">
-        <v>615000000.0</v>
-[...1 lines deleted...]
-      <c r="AG15"/>
+        <v>348000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>174000000.0</v>
+      </c>
       <c r="AH15">
-        <v>615000000.0</v>
+        <v>278000000.0</v>
       </c>
       <c r="AI15">
-        <v>628000000.0</v>
+        <v>359000000.0</v>
       </c>
       <c r="AJ15">
-        <v>628000000.0</v>
+        <v>357000000.0</v>
       </c>
       <c r="AK15">
-        <v>628000000.0</v>
+        <v>343000000.0</v>
       </c>
       <c r="AL15">
-        <v>628000000.0</v>
+        <v>212000000.0</v>
       </c>
       <c r="AM15">
-        <v>628000000.0</v>
+        <v>278000000.0</v>
       </c>
       <c r="AN15">
-        <v>628000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="AO15">
-        <v>628000000.0</v>
+        <v>236000000.0</v>
       </c>
       <c r="AP15">
-        <v>628000000.0</v>
-[...1 lines deleted...]
-      <c r="AQ15"/>
+        <v>262500000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>137500000.0</v>
+      </c>
       <c r="AR15">
-        <v>628000000.0</v>
-[...1 lines deleted...]
-      <c r="AS15"/>
+        <v>262500000.0</v>
+      </c>
+      <c r="AS15">
+        <v>117750000.0</v>
+      </c>
       <c r="AT15">
-        <v>628000000.0</v>
-[...1 lines deleted...]
-      <c r="AU15"/>
+        <v>225500000.0</v>
+      </c>
+      <c r="AU15">
+        <v>117750000.0</v>
+      </c>
       <c r="AV15">
-        <v>628000000.0</v>
-[...3 lines deleted...]
-      <c r="AY15"/>
+        <v>225500000.0</v>
+      </c>
+      <c r="AW15">
+        <v>107500000.0</v>
+      </c>
+      <c r="AX15">
+        <v>204500000.0</v>
+      </c>
+      <c r="AY15">
+        <v>107500000.0</v>
+      </c>
       <c r="AZ15">
-        <v>628000000.0</v>
-[...1 lines deleted...]
-      <c r="BA15"/>
+        <v>204500000.0</v>
+      </c>
+      <c r="BA15">
+        <v>105500000.0</v>
+      </c>
       <c r="BB15">
-        <v>628000000.0</v>
-[...1 lines deleted...]
-      <c r="BC15"/>
+        <v>196500000.0</v>
+      </c>
+      <c r="BC15">
+        <v>105500000.0</v>
+      </c>
       <c r="BD15">
-        <v>628000000.0</v>
-[...1 lines deleted...]
-      <c r="BE15"/>
+        <v>196500000.0</v>
+      </c>
+      <c r="BE15">
+        <v>99250000.0</v>
+      </c>
       <c r="BF15">
-        <v>629000000.0</v>
-[...1 lines deleted...]
-      <c r="BG15"/>
+        <v>177500000.0</v>
+      </c>
+      <c r="BG15">
+        <v>99250000.0</v>
+      </c>
       <c r="BH15">
-        <v>636000000.0</v>
-[...3 lines deleted...]
-      <c r="BK15"/>
+        <v>198500000.0</v>
+      </c>
+      <c r="BI15">
+        <v>90750000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>181500000.0</v>
+      </c>
+      <c r="BK15">
+        <v>90750000.0</v>
+      </c>
       <c r="BL15">
-        <v>636157630.0</v>
-[...1 lines deleted...]
-      <c r="BM15"/>
+        <v>165500000.0</v>
+      </c>
+      <c r="BM15">
+        <v>98865700.0</v>
+      </c>
       <c r="BN15">
-        <v>635652600.0</v>
-[...1 lines deleted...]
-      <c r="BO15"/>
+        <v>165200280.0</v>
+      </c>
+      <c r="BO15">
+        <v>81009760.0</v>
+      </c>
       <c r="BP15">
-        <v>635749760.0</v>
-[...1 lines deleted...]
-      <c r="BQ15"/>
+        <v>157799720.0</v>
+      </c>
+      <c r="BQ15">
+        <v>79738320.0</v>
+      </c>
       <c r="BR15">
-        <v>635000800.0</v>
-[...1 lines deleted...]
-      <c r="BS15"/>
+        <v>79375100.0</v>
+      </c>
+      <c r="BS15">
+        <v>43887960.0</v>
+      </c>
       <c r="BT15">
-        <v>637308000.0</v>
-[...1 lines deleted...]
-      <c r="BU15"/>
+        <v>79375100.0</v>
+      </c>
+      <c r="BU15">
+        <v>33135080.0</v>
+      </c>
       <c r="BV15">
-        <v>635283720.0</v>
-[...3 lines deleted...]
-      <c r="BY15"/>
+        <v>91984140.0</v>
+      </c>
+      <c r="BW15">
+        <v>45954160.0</v>
+      </c>
+      <c r="BX15">
+        <v>90981120.0</v>
+      </c>
+      <c r="BY15">
+        <v>44910180.0</v>
+      </c>
       <c r="BZ15">
-        <v>635803410.0</v>
-[...3 lines deleted...]
-      <c r="CC15"/>
+        <v>80953510.0</v>
+      </c>
+      <c r="CA15">
+        <v>35665560.0</v>
+      </c>
+      <c r="CB15">
+        <v>80953510.0</v>
+      </c>
+      <c r="CC15">
+        <v>46262200.0</v>
+      </c>
       <c r="CD15">
-        <v>635419200.0</v>
-[...6 lines deleted...]
-      <c r="CJ15"/>
+        <v>56005480.0</v>
+      </c>
+      <c r="CE15">
+        <v>46040960.0</v>
+      </c>
+      <c r="CF15">
+        <v>108151700.0</v>
+      </c>
+      <c r="CG15">
+        <v>51307940.0</v>
+      </c>
+      <c r="CH15">
+        <v>69037290.0</v>
+      </c>
+      <c r="CI15">
+        <v>34518645.0</v>
+      </c>
+      <c r="CJ15">
+        <v>34518645.0</v>
+      </c>
     </row>
     <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="B16"/>
       <c r="C16">
-        <v>478000000.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="D16">
-        <v>478000000.0</v>
+        <v>261000000.0</v>
       </c>
       <c r="E16">
-        <v>325000000.0</v>
+        <v>434000000.0</v>
       </c>
       <c r="F16">
-        <v>221000000.0</v>
-[...5 lines deleted...]
-      <c r="I16"/>
+        <v>242000000.0</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16">
+        <v>354000000.0</v>
+      </c>
+      <c r="I16">
+        <v>440000000.0</v>
+      </c>
       <c r="J16">
-        <v>572000000.0</v>
-[...3 lines deleted...]
-      <c r="M16"/>
+        <v>179000000.0</v>
+      </c>
+      <c r="K16">
+        <v>179000000.0</v>
+      </c>
+      <c r="L16">
+        <v>168500000.0</v>
+      </c>
+      <c r="M16">
+        <v>168500000.0</v>
+      </c>
       <c r="N16">
-        <v>-818000000.0</v>
-[...1 lines deleted...]
-      <c r="O16"/>
+        <v>53000000.0</v>
+      </c>
+      <c r="O16">
+        <v>53000000.0</v>
+      </c>
       <c r="P16">
-        <v>-877000000.0</v>
-[...1 lines deleted...]
-      <c r="Q16"/>
+        <v>16500000.0</v>
+      </c>
+      <c r="Q16">
+        <v>16500000.0</v>
+      </c>
       <c r="R16">
-        <v>2471000000.0</v>
-[...1 lines deleted...]
-      <c r="S16"/>
+        <v>-346500000.0</v>
+      </c>
+      <c r="S16">
+        <v>-346500000.0</v>
+      </c>
       <c r="T16">
-        <v>272000000.0</v>
-[...1 lines deleted...]
-      <c r="U16"/>
+        <v>189000000.0</v>
+      </c>
+      <c r="U16">
+        <v>189000000.0</v>
+      </c>
       <c r="V16">
-        <v>618000000.0</v>
-[...1 lines deleted...]
-      <c r="W16"/>
+        <v>150500000.0</v>
+      </c>
+      <c r="W16">
+        <v>150500000.0</v>
+      </c>
       <c r="X16">
-        <v>161000000.0</v>
-[...1 lines deleted...]
-      <c r="Y16"/>
+        <v>182000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>182000000.0</v>
+      </c>
       <c r="Z16">
-        <v>2168000000.0</v>
-[...1 lines deleted...]
-      <c r="AA16"/>
+        <v>139500000.0</v>
+      </c>
+      <c r="AA16">
+        <v>139500000.0</v>
+      </c>
       <c r="AB16">
-        <v>143000000.0</v>
-[...1 lines deleted...]
-      <c r="AC16"/>
+        <v>186000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>186000000.0</v>
+      </c>
       <c r="AD16">
-        <v>2006000000.0</v>
-[...1 lines deleted...]
-      <c r="AE16"/>
+        <v>187500000.0</v>
+      </c>
+      <c r="AE16">
+        <v>187500000.0</v>
+      </c>
       <c r="AF16">
-        <v>219000000.0</v>
-[...25 lines deleted...]
-      </c>
+        <v>174000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>174000000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
+      <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
-[...1 lines deleted...]
-      </c>
+      <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
+      <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
-[...1 lines deleted...]
-      </c>
+      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
+      <c r="BF16"/>
       <c r="BG16"/>
-      <c r="BH16">
-[...1 lines deleted...]
-      </c>
+      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-      <c r="BP16">
-[...1 lines deleted...]
-      </c>
+      <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
+      <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
     </row>
     <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-      <c r="V17"/>
-[...10 lines deleted...]
-      <c r="AG17"/>
+      <c r="V17">
+        <v>155500000.0</v>
+      </c>
+      <c r="W17">
+        <v>155500000.0</v>
+      </c>
+      <c r="X17">
+        <v>187500000.0</v>
+      </c>
+      <c r="Y17">
+        <v>187500000.0</v>
+      </c>
+      <c r="Z17">
+        <v>142500000.0</v>
+      </c>
+      <c r="AA17">
+        <v>142500000.0</v>
+      </c>
+      <c r="AB17">
+        <v>189500000.0</v>
+      </c>
+      <c r="AC17">
+        <v>189500000.0</v>
+      </c>
+      <c r="AD17">
+        <v>192500000.0</v>
+      </c>
+      <c r="AE17">
+        <v>192500000.0</v>
+      </c>
+      <c r="AF17">
+        <v>180000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>180000000.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -7658,51 +21108,51 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
     </row>
     <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7750,51 +21200,51 @@
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
     </row>
     <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7842,13157 +21292,51 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
     </row>
     <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>44</v>
-[...8961 lines deleted...]
-      <c r="A21" t="s">
         <v>168</v>
-      </c>
-[...4141 lines deleted...]
-        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21036,313 +21380,317 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>380000000.0</v>
+      </c>
+      <c r="C21">
         <v>388000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>467000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>629000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>493000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>642000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>250000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>679000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>512000000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>535000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>88000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>307000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>88000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>261000000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>-33500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-16750000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>619000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>267250000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>508000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>267000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>595000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>298500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>494000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>236000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>589000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>294500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>610000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>366500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>718000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>290500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>478000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>615000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>520000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>614000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>380000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>521000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>300000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>507000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>492000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>246000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>492000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>213250000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>426500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>213250000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>426500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>195750000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>385500000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>195750000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>385500000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>186500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>373000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>186500000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>373000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>172500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>345000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>172500000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>345000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>160000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>320000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>160000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>320000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3409734600.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-18099531520.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3120433640.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>18704729020.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3273512520.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>976799700.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2674727340.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>976799700.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2945256770.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-13463773620.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2879520490.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>5730214400.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2864271480.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>947792780.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2622267840.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>947792780.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3348981000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-7134946720.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2855610240.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>6703104300.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3152092140.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>150128710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75064355.0</v>
       </c>
       <c r="CI21">
         <v>75064355.0</v>
       </c>
+      <c r="CJ21">
+        <v>75064355.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21386,291 +21734,295 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>11566000000.0</v>
+      </c>
+      <c r="C23">
         <v>11629000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11132000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11846000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11288000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11459000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10302000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11406000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10351000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8750000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9727000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4222000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8526000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4222000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8334000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9523500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4761750000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11073000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5212250000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10401000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10475000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9684000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9746000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9472000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>70000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10062000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9194000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9976000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9357000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9324000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8336000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8769000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8606000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8986000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8626000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4313000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8626000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3798500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7597000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3798500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7597000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3618250000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7229500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3618250000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7229500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3483750000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6967500000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3483750000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6967500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3230250000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6460500000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3230250000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6460500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3186250000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6372500000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3186250000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6372500000.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>24387507000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>36581260500.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>4849170650.0</v>
       </c>
-      <c r="BR23"/>
-      <c r="BS23">
+      <c r="BS23"/>
+      <c r="BT23">
         <v>4849170650.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23">
+      <c r="BU23"/>
+      <c r="BV23">
         <v>19130740240.0</v>
       </c>
-      <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>4890410635.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23">
         <v>4890410635.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>10738991800.0</v>
       </c>
-      <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23">
         <v>5752559584.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2876279792.0</v>
       </c>
       <c r="CI23">
         <v>2876279792.0</v>
       </c>
+      <c r="CJ23">
+        <v>2876279792.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21714,65 +22066,66 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>8250000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
@@ -21790,73 +22143,74 @@
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
-      <c r="BS25">
+      <c r="BS25"/>
+      <c r="BT25">
         <v>61236000.0</v>
       </c>
-      <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21900,458 +22254,461 @@
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>130500000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>500000000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
-[...1 lines deleted...]
-      </c>
+      <c r="AK27"/>
       <c r="AL27">
         <v>134000000.0</v>
       </c>
       <c r="AM27">
+        <v>134000000.0</v>
+      </c>
+      <c r="AN27">
         <v>132000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>133000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>130500000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>65000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>130500000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>60500000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>121000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>60500000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>121000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>56500000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>113000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>56500000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>113000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>55250000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>110500000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>55250000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>110500000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>48500000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>97000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>48500000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>97000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>43500000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>87000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>43500000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>87000000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>159000000.0</v>
       </c>
-      <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>70500000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>70500000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>176</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>852000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>824000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>787000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>877000000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>697000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>462250000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1051000000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>934000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>462250000.0</v>
       </c>
       <c r="M28">
         <v>462250000.0</v>
       </c>
       <c r="N28">
         <v>462250000.0</v>
       </c>
       <c r="O28">
         <v>462250000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="P28">
+        <v>462250000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28">
         <v>957000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>478500000.0</v>
       </c>
       <c r="S28">
         <v>478500000.0</v>
       </c>
       <c r="T28">
+        <v>478500000.0</v>
+      </c>
+      <c r="U28">
         <v>500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>511000000.0</v>
       </c>
       <c r="V28">
         <v>511000000.0</v>
       </c>
       <c r="W28">
-        <v>492000000.0</v>
+        <v>511000000.0</v>
       </c>
       <c r="X28">
         <v>492000000.0</v>
       </c>
       <c r="Y28">
-        <v>501000000.0</v>
+        <v>492000000.0</v>
       </c>
       <c r="Z28">
         <v>501000000.0</v>
       </c>
       <c r="AA28">
-        <v>484000000.0</v>
+        <v>501000000.0</v>
       </c>
       <c r="AB28">
         <v>484000000.0</v>
       </c>
       <c r="AC28">
-        <v>474500000.0</v>
+        <v>484000000.0</v>
       </c>
       <c r="AD28">
         <v>474500000.0</v>
       </c>
       <c r="AE28">
-        <v>519000000.0</v>
+        <v>474500000.0</v>
       </c>
       <c r="AF28">
         <v>519000000.0</v>
       </c>
-      <c r="AG28"/>
+      <c r="AG28">
+        <v>519000000.0</v>
+      </c>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
-      <c r="AK28">
-[...1 lines deleted...]
-      </c>
+      <c r="AK28"/>
       <c r="AL28">
         <v>790000000.0</v>
       </c>
       <c r="AM28">
+        <v>790000000.0</v>
+      </c>
+      <c r="AN28">
         <v>851000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>798000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>787000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>454500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>787000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>412500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>704000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>412500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>704000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>400750000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>679000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>400750000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>679000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>385750000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>661000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>385750000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>661000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>359750000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>525500000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>359750000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>719500000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>338750000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>677500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>338750000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>503500000.0</v>
       </c>
-      <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>1262715300.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>2692678775.0</v>
       </c>
-      <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>2692678775.0</v>
       </c>
-      <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>2756967290.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>2756967290.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28">
         <v>3431043730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715521865.0</v>
       </c>
       <c r="CI28">
         <v>1715521865.0</v>
       </c>
+      <c r="CJ28">
+        <v>1715521865.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>177</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>64000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>93000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>105000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>150000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>15000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>166000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>128000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>136000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>48000000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
@@ -22381,832 +22738,817 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>886000000.0</v>
+      </c>
+      <c r="C30">
         <v>887000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>825000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>876000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>878000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>833000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>697000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1058000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1055000000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>935000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-517500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>935000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-517500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>919000000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>-1273500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-636750000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1109000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1002250000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1020000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5187500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1058000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5224000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1070000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4821000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1040000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4852000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>954000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4665500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1130000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5026500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1019000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1016000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1049000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>975000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>921000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>919000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>973000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>968000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>936500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-464000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>936500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-416250000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>832500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-416250000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>832500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>460750000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>806500000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>460750000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>806500000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>444000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>784500000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>444000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>784500000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>411000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>613000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>411000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>822000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>384000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>768000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>384000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>581000000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-24387507000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>25623671700.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>2861148375.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>2861148375.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>-19130740240.0</v>
       </c>
-      <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>2914781155.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>2914781155.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-10738991800.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>3463370714.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1731685357.0</v>
       </c>
       <c r="CI30">
         <v>1731685357.0</v>
       </c>
+      <c r="CJ30">
+        <v>1731685357.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
+        <v>-240000000.0</v>
+      </c>
+      <c r="C31">
         <v>-137000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-101000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-92000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-105000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-43000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-126000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-66000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-34000000.0</v>
       </c>
-      <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-55000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-28750000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-162000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-28750000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-52000000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>-454000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-38500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-63000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-26500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-75000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-48500000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-52000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-35500000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-95000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-36500000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-44000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-39500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-52000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-88500000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-54000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-24500000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-60000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-44000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-22000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-78000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-84000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-81000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-48000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-106000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-74000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-37000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-74000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-33000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-66000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-33000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-66000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-37000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-68000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-37000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-68000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-27000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-54000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-27000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-54000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-22750000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-45500000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-22750000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-45500000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-23250000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-46500000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-23250000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-46500000.0</v>
       </c>
-      <c r="BL31"/>
-      <c r="BM31">
+      <c r="BM31"/>
+      <c r="BN31">
         <v>18099531520.0</v>
       </c>
-      <c r="BN31"/>
-      <c r="BO31">
+      <c r="BO31"/>
+      <c r="BP31">
         <v>-18199531520.0</v>
       </c>
-      <c r="BP31"/>
-      <c r="BQ31">
+      <c r="BQ31"/>
+      <c r="BR31">
         <v>-59000000.0</v>
       </c>
-      <c r="BR31"/>
-      <c r="BS31">
+      <c r="BS31"/>
+      <c r="BT31">
         <v>-59000000.0</v>
       </c>
-      <c r="BT31"/>
-      <c r="BU31">
+      <c r="BU31"/>
+      <c r="BV31">
         <v>13463773620.0</v>
       </c>
-      <c r="BV31"/>
-      <c r="BW31">
+      <c r="BW31"/>
+      <c r="BX31">
         <v>-5730214400.0</v>
       </c>
-      <c r="BX31"/>
-      <c r="BY31">
+      <c r="BY31"/>
+      <c r="BZ31">
         <v>-799984405.0</v>
       </c>
-      <c r="BZ31"/>
-      <c r="CA31">
+      <c r="CA31"/>
+      <c r="CB31">
         <v>-799984405.0</v>
       </c>
-      <c r="CB31"/>
-      <c r="CC31">
+      <c r="CC31"/>
+      <c r="CD31">
         <v>7134946720.0</v>
       </c>
-      <c r="CD31"/>
-      <c r="CE31">
+      <c r="CE31"/>
+      <c r="CF31">
         <v>-6703104300.0</v>
       </c>
-      <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
+        <v>11946000000.0</v>
+      </c>
+      <c r="C32">
         <v>12017000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11599000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12475000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>11697000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>12101000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10552000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>12085000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10863000000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>10262000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4357000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8833000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4357000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>8595000000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>9661000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4830500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>11692000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5488500000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>10909000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5454500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>11045000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5522500000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>10114000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5057000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>10293000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5146500000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>10064000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>5032000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>10634000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>5317000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9649000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>10596000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>9884000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>9931000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>8733000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>9283000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>8937000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>9460000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>9118000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>4559000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>9118000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>4011750000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>8023500000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>4011750000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>8023500000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3814000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>7615000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3814000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>7615000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3670250000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>7340500000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3670250000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>7340500000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3402750000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>6805500000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>3402750000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>6805500000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3346250000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>6692500000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3346250000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>6692500000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3409734600.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>6287975480.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>3120433640.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>6510194620.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3273512520.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>5825970350.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2674727340.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>5825970350.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>2945256770.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>5666966620.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2879520490.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>5730214400.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2864271480.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>5838203415.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>2622267840.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>5838203415.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>3348981000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>3604045080.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2855610240.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>6703104300.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>3152092140.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>5967342264.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>2983671132.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>2983671132.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -23241,2864 +23583,2945 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>2091000000.0</v>
+      </c>
+      <c r="C2">
         <v>2137000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3230000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3217000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3532000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2797000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1746000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2143000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1980000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1347000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1969000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2687000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1307000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1436000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1424000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1468000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1162000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1563000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1377000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>928000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>927709200.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1272431450.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1230349220.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1277064360.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1213813600.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>895293110.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>364000000</v>
+      </c>
+      <c r="C3">
         <v>333000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>358000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>338000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>345000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>296000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>398000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>400000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>329000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>309000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>345000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>302000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>245000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>241000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>308000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>242000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>236000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>221000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>228000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>229000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>192101400</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>204917350</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>180571600</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>241041350</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>297343600</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1972494000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>-960000000.0</v>
+      </c>
+      <c r="C6">
         <v>-46000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1096000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-315000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1515000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>275000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>316000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-342000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>633000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-622000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-718000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1380000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-129000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>12000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-44000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>306000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-401000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>186000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>449000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>78090000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>93144250.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-10670140.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>63671300.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>116086200.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>317790700.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
+        <v>75000000.0</v>
+      </c>
+      <c r="C7">
         <v>-69000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-43000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-222000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-208000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>215000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-37000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>129000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-166000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-209000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-98000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-234000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-133000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-191000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>56000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>100000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>257000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-96000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>157000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>188000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>40606800.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>228405900.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>172363800.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>100054900.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>210788100.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>143553730.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>-43000000.0</v>
+      </c>
+      <c r="C9">
         <v>-249000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-213000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-204000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-563000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-263000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>317000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-384000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-160000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-196000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-97000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-239000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-138000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-197000000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>9000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-468000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-242505900.0</v>
       </c>
       <c r="V9">
         <v>-242505900.0</v>
       </c>
       <c r="W9">
         <v>-242505900.0</v>
       </c>
-      <c r="X9"/>
+      <c r="X9">
+        <v>-242505900.0</v>
+      </c>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>-17000000.0</v>
+      </c>
+      <c r="C10">
         <v>9000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-68000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-478000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="M10">
         <v>5000000.0</v>
       </c>
       <c r="N10">
+        <v>5000000.0</v>
+      </c>
+      <c r="O10">
         <v>6000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-32000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-22000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-21000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2342700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566200.0</v>
       </c>
       <c r="W10">
         <v>2566200.0</v>
       </c>
       <c r="X10">
+        <v>2566200.0</v>
+      </c>
+      <c r="Y10">
         <v>9095900.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8146400.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8766640.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-7000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>390000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>449000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-625000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>406000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>193000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>180000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-60000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>202000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>218000000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
-[...1 lines deleted...]
-      </c>
+      <c r="U11"/>
       <c r="V11">
         <v>428555400.0</v>
       </c>
       <c r="W11">
         <v>428555400.0</v>
       </c>
-      <c r="X11"/>
+      <c r="X11">
+        <v>428555400.0</v>
+      </c>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>341000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>27000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>59000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>337000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>132000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>191000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>75000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-34000000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>-411875100.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-61125000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-10847700.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>33000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>29000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>250000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>111000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-34000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>15000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>84000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>76000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>32000000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>-137291700.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>279952500.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>196463900.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
+        <v>525000000.0</v>
+      </c>
+      <c r="C14">
         <v>491000000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>470000000.0</v>
+      </c>
+      <c r="E14">
         <v>458000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>523000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>619000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>896000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>342000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>298000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>281000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>307000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>270000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>252000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>265000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>353000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>244000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>240000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>217000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>204000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>186000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>163989000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>306161100.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>262649600.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>214663240.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>253556700.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>156703690.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
+        <v>394000000.0</v>
+      </c>
+      <c r="C15">
         <v>388000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1373000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>352000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294000000.0</v>
       </c>
       <c r="F15">
         <v>294000000.0</v>
       </c>
       <c r="G15">
+        <v>294000000.0</v>
+      </c>
+      <c r="H15">
         <v>425000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>403000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>411000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>359000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>335000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>276000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>248000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>240000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>221000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>208000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>215000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>218000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>196000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>159000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>117135000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>115822850.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>102597500.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>104602850.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>101830000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>83283080.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>1131000000.0</v>
+      </c>
+      <c r="C16">
         <v>2091000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2134000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3230000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3217000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4312000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2021000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2459000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1638000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1980000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1347000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1969000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2687000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1307000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1436000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1424000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1468000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1162000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1563000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1377000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1005799200.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1365575700.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1219679080.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1340735660.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1329899800.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1213083810.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>543000000.0</v>
+      </c>
+      <c r="C18">
         <v>631000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>962000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1038000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>690000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>686000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>234000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>868000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>804000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>753000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>600000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>715000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>580000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>377000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>710000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>605000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>770000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>356000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>552000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>524000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>295961100.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>448712300.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>432551060.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>248318070.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>321782800.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1419099850.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>198</v>
+      </c>
+      <c r="B19">
+        <v>19000000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-1047000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-526000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-58000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-19000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-430000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-809000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1000000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-612000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-485000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="M19">
         <v>17000000.0</v>
       </c>
-      <c r="N19"/>
+      <c r="N19">
+        <v>17000000.0</v>
+      </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>7000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>5000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>26000000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>200</v>
+      </c>
+      <c r="B21">
+        <v>-852000000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>-823000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-190000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-789000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>828000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>695000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>428000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1004000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-526000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1041000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1203000000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>-61588800.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-218827500.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-325431000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>304000000.0</v>
+      </c>
+      <c r="C22">
         <v>695000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1051000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>847000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1054000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>139000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>65000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>665000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>651000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>723000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>637000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>700000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>490000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>439000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>984000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>853000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>771000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>393000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>376000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>347000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>605197500.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>168469600.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>196987200.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>166454970.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>210788100.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>207111870.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>-185000000.0</v>
+      </c>
+      <c r="C23">
         <v>-24000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>896000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>306000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-107000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-256000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-23000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-20000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-19000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-22000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-25000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-18000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-35000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-41000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-21000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-18000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-21000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-17000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-10000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-9826100.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-130000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-35963380.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-22739750.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2036600.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1010355260.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
+        <v>19000000.0</v>
+      </c>
+      <c r="C24">
         <v>-57000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-597000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-188000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-41000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>55000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-32000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-101000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-27000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>26000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>31000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>28000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>22000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>26000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>19000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>31000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>32000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-15618000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9719400.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9849360.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-3638360.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-17311100.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>15341620.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>528000000.0</v>
+      </c>
+      <c r="C25">
         <v>-153000000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>-158000000.0</v>
+      </c>
+      <c r="E25">
         <v>293000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-334000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-254000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-292000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>797000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>184000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>224000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>50000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>243000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>188000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>88000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-375000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-350000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-262000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>63000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>43000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>32000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-321730800.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-49406950.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-18877940.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8186310.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-56006500.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>46024860.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26">
+        <v>-32000000.0</v>
+      </c>
+      <c r="C26">
         <v>-83000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-52000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-57000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-13000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-11000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-39000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-11000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-371000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-339000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-280000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-84000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-74000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-47000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-94000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-212000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-114000000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-4000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-5132400.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1205300.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>45000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>38000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>33000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>39000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>33000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>44000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>43000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>49000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>38000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>28000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>17000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>-1463000000.0</v>
+      </c>
+      <c r="C28">
         <v>-530000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1352000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-646000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1109000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>803000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>198000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-407000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-345000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>322000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1101000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1365000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>920000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-273000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-179000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-572000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-377000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-168000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>265000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-144000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-178826100.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-331269550.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-400540640.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-201928980.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-70262700.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1762094640.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>907000000.0</v>
+      </c>
+      <c r="C29">
         <v>964000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1320000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1376000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1035000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>982000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>632000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1268000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1133000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1062000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>945000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1017000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>825000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>618000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1018000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>847000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1006000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>577000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>780000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>753000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>488062500.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>653629650.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>613122660.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>489359420.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>619126400.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>553394150.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>-432000000.0</v>
+      </c>
+      <c r="C30">
         <v>-390000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1047000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-526000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-386000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-317000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-430000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-810000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1000000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-612000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-485000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-378000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-337000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-315000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-882000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-232000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-274000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-766000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-847000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-221000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-210062100.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-202487500.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-244592440.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-277424950.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-314654700.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1957152380.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR30"/>
+  <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="H1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="K1" t="s">
         <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="O1" t="s">
         <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="S1" t="s">
         <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="W1" t="s">
         <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AA1" t="s">
         <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AE1" t="s">
         <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>208</v>
+        <v>11</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>209</v>
       </c>
       <c r="AJ1" t="s">
-        <v>209</v>
+        <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>11</v>
+        <v>210</v>
       </c>
       <c r="AL1" t="s">
-        <v>210</v>
+        <v>12</v>
       </c>
       <c r="AM1" t="s">
-        <v>111</v>
+        <v>211</v>
       </c>
       <c r="AN1" t="s">
-        <v>211</v>
+        <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>12</v>
+        <v>212</v>
       </c>
       <c r="AP1" t="s">
-        <v>212</v>
+        <v>13</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>213</v>
       </c>
       <c r="AR1" t="s">
-        <v>213</v>
+        <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="AT1" t="s">
-        <v>214</v>
+        <v>14</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>215</v>
       </c>
       <c r="AV1" t="s">
-        <v>215</v>
+        <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>14</v>
+        <v>216</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>17</v>
+        <v>123</v>
       </c>
       <c r="BJ1" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="BK1" t="s">
         <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="BN1" t="s">
-        <v>126</v>
+        <v>19</v>
       </c>
       <c r="BO1" t="s">
         <v>127</v>
       </c>
       <c r="BP1" t="s">
         <v>128</v>
       </c>
       <c r="BQ1" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="BR1" t="s">
-        <v>129</v>
+        <v>20</v>
       </c>
       <c r="BS1" t="s">
         <v>130</v>
       </c>
       <c r="BT1" t="s">
         <v>131</v>
       </c>
       <c r="BU1" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="BV1" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="BW1" t="s">
         <v>133</v>
       </c>
       <c r="BX1" t="s">
         <v>134</v>
       </c>
       <c r="BY1" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="BZ1" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="CA1" t="s">
         <v>136</v>
       </c>
       <c r="CB1" t="s">
         <v>137</v>
       </c>
       <c r="CC1" t="s">
-        <v>22</v>
+        <v>138</v>
       </c>
       <c r="CD1" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="CE1" t="s">
         <v>139</v>
       </c>
       <c r="CF1" t="s">
         <v>140</v>
       </c>
       <c r="CG1" t="s">
-        <v>23</v>
+        <v>141</v>
       </c>
       <c r="CH1" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="CI1" t="s">
         <v>142</v>
       </c>
       <c r="CJ1" t="s">
         <v>143</v>
       </c>
       <c r="CK1" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="CL1" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
       <c r="CM1" t="s">
         <v>145</v>
       </c>
       <c r="CN1" t="s">
         <v>146</v>
       </c>
       <c r="CO1" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
       <c r="CP1" t="s">
-        <v>147</v>
+        <v>26</v>
       </c>
       <c r="CQ1" t="s">
         <v>148</v>
       </c>
       <c r="CR1" t="s">
-        <v>216</v>
+        <v>149</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>217</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>1176000000.0</v>
+      </c>
+      <c r="C2">
         <v>2091000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1423000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2137000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1454000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2025000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3468000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3389000000.0</v>
       </c>
       <c r="J2">
         <v>3389000000.0</v>
       </c>
       <c r="K2">
+        <v>3389000000.0</v>
+      </c>
+      <c r="L2">
         <v>4312000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>505250000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3005000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>505250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2797000000.0</v>
       </c>
       <c r="P2">
         <v>2797000000.0</v>
       </c>
       <c r="Q2">
+        <v>2797000000.0</v>
+      </c>
+      <c r="R2">
         <v>1633000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>436500000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2459000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>409500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1879000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>409500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1639000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>409500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1438000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495000000.0</v>
       </c>
       <c r="AA2">
         <v>495000000.0</v>
       </c>
       <c r="AB2">
         <v>495000000.0</v>
       </c>
       <c r="AC2">
+        <v>495000000.0</v>
+      </c>
+      <c r="AD2">
         <v>1662000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336750000.0</v>
       </c>
       <c r="AE2">
         <v>336750000.0</v>
       </c>
       <c r="AF2">
         <v>336750000.0</v>
       </c>
       <c r="AG2">
+        <v>336750000.0</v>
+      </c>
+      <c r="AH2">
         <v>1188000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492250000.0</v>
       </c>
       <c r="AI2">
         <v>492250000.0</v>
       </c>
       <c r="AJ2">
         <v>492250000.0</v>
       </c>
       <c r="AK2">
+        <v>492250000.0</v>
+      </c>
+      <c r="AL2">
         <v>1515000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>671750000.0</v>
       </c>
       <c r="AM2">
         <v>671750000.0</v>
       </c>
       <c r="AN2">
         <v>671750000.0</v>
       </c>
       <c r="AO2">
+        <v>671750000.0</v>
+      </c>
+      <c r="AP2">
         <v>1138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>326750000.0</v>
       </c>
       <c r="AQ2">
         <v>326750000.0</v>
       </c>
       <c r="AR2">
         <v>326750000.0</v>
       </c>
       <c r="AS2">
+        <v>326750000.0</v>
+      </c>
+      <c r="AT2">
         <v>1181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359000000.0</v>
       </c>
       <c r="AU2">
         <v>359000000.0</v>
       </c>
       <c r="AV2">
         <v>359000000.0</v>
       </c>
       <c r="AW2">
-        <v>356000000.0</v>
+        <v>359000000.0</v>
       </c>
       <c r="AX2">
         <v>356000000.0</v>
       </c>
       <c r="AY2">
+        <v>356000000.0</v>
+      </c>
+      <c r="AZ2">
         <v>1424000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367000000.0</v>
       </c>
       <c r="BA2">
         <v>367000000.0</v>
       </c>
       <c r="BB2">
         <v>367000000.0</v>
       </c>
       <c r="BC2">
+        <v>367000000.0</v>
+      </c>
+      <c r="BD2">
         <v>1468000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290500000.0</v>
       </c>
       <c r="BE2">
         <v>290500000.0</v>
       </c>
       <c r="BF2">
         <v>290500000.0</v>
       </c>
       <c r="BG2">
+        <v>290500000.0</v>
+      </c>
+      <c r="BH2">
         <v>1162000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>390750000.0</v>
       </c>
       <c r="BI2">
         <v>390750000.0</v>
       </c>
       <c r="BJ2">
         <v>390750000.0</v>
       </c>
       <c r="BK2">
+        <v>390750000.0</v>
+      </c>
+      <c r="BL2">
         <v>1563000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344250000.0</v>
       </c>
       <c r="BM2">
         <v>344250000.0</v>
       </c>
       <c r="BN2">
         <v>344250000.0</v>
       </c>
       <c r="BO2">
         <v>344250000.0</v>
       </c>
       <c r="BP2">
-        <v>232000000.0</v>
+        <v>344250000.0</v>
       </c>
       <c r="BQ2">
         <v>232000000.0</v>
       </c>
       <c r="BR2">
         <v>232000000.0</v>
       </c>
       <c r="BS2">
+        <v>232000000.0</v>
+      </c>
+      <c r="BT2">
         <v>928000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231927300.0</v>
       </c>
       <c r="BU2">
         <v>231927300.0</v>
       </c>
       <c r="BV2">
         <v>231927300.0</v>
       </c>
       <c r="BW2">
+        <v>231927300.0</v>
+      </c>
+      <c r="BX2">
         <v>927709200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318107862.0</v>
       </c>
       <c r="BY2">
         <v>318107862.0</v>
       </c>
       <c r="BZ2">
         <v>318107862.0</v>
       </c>
       <c r="CA2">
+        <v>318107862.0</v>
+      </c>
+      <c r="CB2">
         <v>1272431450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307587305.0</v>
       </c>
       <c r="CC2">
         <v>307587305.0</v>
       </c>
       <c r="CD2">
         <v>307587305.0</v>
       </c>
       <c r="CE2">
+        <v>307587305.0</v>
+      </c>
+      <c r="CF2">
         <v>1230349220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319266090.0</v>
       </c>
       <c r="CG2">
         <v>319266090.0</v>
       </c>
       <c r="CH2">
         <v>319266090.0</v>
       </c>
       <c r="CI2">
+        <v>319266090.0</v>
+      </c>
+      <c r="CJ2">
         <v>1277064360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303453400.0</v>
       </c>
       <c r="CK2">
         <v>303453400.0</v>
       </c>
       <c r="CL2">
         <v>303453400.0</v>
       </c>
       <c r="CM2">
         <v>303453400.0</v>
       </c>
       <c r="CN2">
-        <v>223823277.0</v>
+        <v>303453400.0</v>
       </c>
       <c r="CO2">
         <v>223823277.0</v>
       </c>
       <c r="CP2">
         <v>223823277.0</v>
       </c>
       <c r="CQ2">
         <v>223823277.0</v>
       </c>
       <c r="CR2">
+        <v>223823277.0</v>
+      </c>
+      <c r="CS2">
         <v>223823277.5</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>190000000</v>
+      </c>
+      <c r="C3">
         <v>174000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>169000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>164000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>177000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>181000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>215000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>187000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>93500000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>158000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>74000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>159000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>74000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>137000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>68500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>162000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>99500000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>236000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>100000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>197000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>100000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>203000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>100000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>181000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>82250000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>148000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>82250000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>165000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>77250000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>144000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>77250000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>172000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>86250000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>173000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>86250000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>148000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>75500000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>154000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>75500000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>123000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>61250000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>122000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>61250000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>131000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>60250000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>110000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>60250000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>154000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>77000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>154000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>60500000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>121000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>60500000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>121000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>59000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>118000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>59000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>118000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>55250000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>110500000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>55250000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>110500000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>57000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>114000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>57000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>114000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>57250000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>114500000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>57250000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>114500000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>48025350</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>96050700</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>48025350</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>96050700</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>51229337.5</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>102458675</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>51229337.5</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>102458675</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>45142900</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>90285800</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>45142900</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>90285800</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>60260337.5</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>120520675</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>60260337.5</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>120520675</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>74335900</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>148671800</v>
-      </c>
-[...1 lines deleted...]
-        <v>74335900</v>
       </c>
       <c r="CM3">
         <v>74335900</v>
       </c>
       <c r="CN3">
+        <v>74335900</v>
+      </c>
+      <c r="CO3">
         <v>493123500</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>986247000</v>
-      </c>
-[...1 lines deleted...]
-        <v>493123500</v>
       </c>
       <c r="CQ3">
         <v>493123500</v>
       </c>
       <c r="CR3">
         <v>493123500</v>
       </c>
+      <c r="CS3">
+        <v>493123500</v>
+      </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26151,54 +26574,55 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26251,630 +26675,637 @@
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>-45000000.0</v>
+      </c>
+      <c r="C6">
         <v>-915000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>668000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-714000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>683000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-580000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1443000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-717000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>796000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>307500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-923000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>377750000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1307000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>377750000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>208000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>83000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1633000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>68750000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1633000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>27000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>580000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>27000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>240000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>27000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1028500000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-85500000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>943000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-85500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1167000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>158250000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1325250000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>158250000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-851250000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-155500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>695750000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-155500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1022750000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-179500000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>843250000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-179500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-466250000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>345000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>811250000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>345000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-854250000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-32250000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>822000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-32250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AX6">
         <v>3000000.0</v>
       </c>
       <c r="AY6">
+        <v>3000000.0</v>
+      </c>
+      <c r="AZ6">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="BA6">
         <v>-11000000.0</v>
       </c>
       <c r="BB6">
         <v>-11000000.0</v>
       </c>
       <c r="BC6">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BD6">
         <v>-44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76500000.0</v>
       </c>
       <c r="BE6">
         <v>76500000.0</v>
       </c>
       <c r="BF6">
         <v>76500000.0</v>
       </c>
       <c r="BG6">
+        <v>76500000.0</v>
+      </c>
+      <c r="BH6">
         <v>306000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100250000.0</v>
       </c>
       <c r="BI6">
         <v>-100250000.0</v>
       </c>
       <c r="BJ6">
         <v>-100250000.0</v>
       </c>
       <c r="BK6">
+        <v>-100250000.0</v>
+      </c>
+      <c r="BL6">
         <v>-401000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46500000.0</v>
       </c>
       <c r="BM6">
         <v>46500000.0</v>
       </c>
       <c r="BN6">
         <v>46500000.0</v>
       </c>
       <c r="BO6">
         <v>46500000.0</v>
       </c>
       <c r="BP6">
-        <v>112250000.0</v>
+        <v>46500000.0</v>
       </c>
       <c r="BQ6">
         <v>112250000.0</v>
       </c>
       <c r="BR6">
         <v>112250000.0</v>
       </c>
       <c r="BS6">
+        <v>112250000.0</v>
+      </c>
+      <c r="BT6">
         <v>449000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19522500.0</v>
       </c>
       <c r="BU6">
         <v>19522500.0</v>
       </c>
       <c r="BV6">
         <v>19522500.0</v>
       </c>
       <c r="BW6">
+        <v>19522500.0</v>
+      </c>
+      <c r="BX6">
         <v>78090000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>23286062.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>23286063.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>23286062.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>93144250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2667535.0</v>
       </c>
       <c r="CC6">
         <v>-2667535.0</v>
       </c>
       <c r="CD6">
         <v>-2667535.0</v>
       </c>
       <c r="CE6">
+        <v>-2667535.0</v>
+      </c>
+      <c r="CF6">
         <v>-10670140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15917825.0</v>
       </c>
       <c r="CG6">
         <v>15917825.0</v>
       </c>
       <c r="CH6">
         <v>15917825.0</v>
       </c>
       <c r="CI6">
+        <v>15917825.0</v>
+      </c>
+      <c r="CJ6">
         <v>63671300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29021550.0</v>
       </c>
       <c r="CK6">
         <v>29021550.0</v>
       </c>
       <c r="CL6">
         <v>29021550.0</v>
       </c>
       <c r="CM6">
         <v>29021550.0</v>
       </c>
       <c r="CN6">
-        <v>79447675.0</v>
+        <v>29021550.0</v>
       </c>
       <c r="CO6">
         <v>79447675.0</v>
       </c>
       <c r="CP6">
         <v>79447675.0</v>
       </c>
       <c r="CQ6">
         <v>79447675.0</v>
       </c>
       <c r="CR6">
         <v>79447675.0</v>
       </c>
+      <c r="CS6">
+        <v>79447675.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
+        <v>536000000.0</v>
+      </c>
+      <c r="C7">
         <v>-461000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>422000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-491000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>325000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-540000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>288000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-510000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>206000000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-414000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>53750000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>216000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>53750000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1000000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>1025000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9250000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-437000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>32500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>503000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>32500000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-532000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>32500000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>309000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1750000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-509000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1750000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>330000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-3500000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-524000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-3500000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>156000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-18500000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-170000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-18500000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>183000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>11000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-341000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>11000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>194000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>29250000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-295000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>29250000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>213000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-32250000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-577000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-32250000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>28000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>14000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>28000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>25000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>50000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>25000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>50000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>64250000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>128500000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>64250000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>128500000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-24000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-48000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-24000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-48000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>39250000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>78500000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>39250000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>78500000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>47000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>94000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>47000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>94000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>10151700.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>20303400.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>10151700.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>20303400.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>57101475.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>114202950.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>57101475.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>114202950.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>43090950.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>86181900.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>43090950.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>86181900.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>25013725.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>50027450.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>25013725.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>50027450.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>52697025.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>105394050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52697025.0</v>
       </c>
       <c r="CM7">
         <v>52697025.0</v>
       </c>
       <c r="CN7">
+        <v>52697025.0</v>
+      </c>
+      <c r="CO7">
         <v>35888432.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>71776864.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35888432.0</v>
       </c>
       <c r="CQ7">
         <v>35888432.0</v>
       </c>
       <c r="CR7">
+        <v>35888432.0</v>
+      </c>
+      <c r="CS7">
         <v>35888432.5</v>
       </c>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26927,613 +27358,620 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>433000000.0</v>
+      </c>
+      <c r="C9">
         <v>-476000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>188000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-437000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>330000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-543000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>608000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-812000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>220000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>110000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-783000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-391500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>221000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>110500000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-484000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-242000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1072000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>536000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-755000000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>444000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>222000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-828000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-414000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>504000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>252000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-664000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-332000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>585000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>292500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-781000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-390500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>339000000.0</v>
       </c>
-      <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>-436000000.0</v>
       </c>
-      <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>347000000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-586000000.0</v>
       </c>
-      <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>277000000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-415000000.0</v>
       </c>
-      <c r="AR9"/>
-      <c r="AS9">
+      <c r="AS9"/>
+      <c r="AT9">
         <v>379000000.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>-576000000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>2250000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4500000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2250000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>4500000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-117000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-234000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-117000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-234000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-52500000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-105000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-52500000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-105000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-52500000.0</v>
       </c>
-      <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>-8000000.0</v>
+      </c>
+      <c r="C10">
         <v>-9000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-11000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-42000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-21000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="M10">
         <v>-13000000.0</v>
       </c>
       <c r="N10">
+        <v>-13000000.0</v>
+      </c>
+      <c r="O10">
         <v>-6500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>26000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5250000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-750000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-750000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-750000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1500000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-14000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3250000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3250000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-7000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-250000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-250000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1250000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1250000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1250000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1250000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1500000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1500000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-3500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1750000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3500000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-16000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-8000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-16000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-3000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-6000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-6000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>250000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>500000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>250000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>500000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-5500000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-11000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-5500000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-11000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-5250000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-10500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-5250000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-10500000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>585675.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1171350.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>585675.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1171350.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>585675.0</v>
       </c>
-      <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>2273975.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4547950.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2273975.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4547950.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2036600.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>4073200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2036600.0</v>
       </c>
       <c r="CM10">
         <v>2036600.0</v>
       </c>
       <c r="CN10">
+        <v>2036600.0</v>
+      </c>
+      <c r="CO10">
         <v>-2191660.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-4383320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2191660.0</v>
       </c>
       <c r="CQ10">
         <v>-2191660.0</v>
       </c>
       <c r="CR10">
         <v>-2191660.0</v>
       </c>
+      <c r="CS10">
+        <v>-2191660.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11">
         <v>185500000.0</v>
       </c>
       <c r="K11">
-        <v>9500000.0</v>
+        <v>185500000.0</v>
       </c>
       <c r="L11">
         <v>9500000.0</v>
       </c>
       <c r="M11">
-        <v>132500000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="N11">
         <v>132500000.0</v>
       </c>
       <c r="O11">
-        <v>92000000.0</v>
+        <v>132500000.0</v>
       </c>
       <c r="P11">
         <v>92000000.0</v>
       </c>
       <c r="Q11">
-        <v>-259500000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="R11">
         <v>-259500000.0</v>
       </c>
       <c r="S11">
-        <v>-53000000.0</v>
+        <v>-259500000.0</v>
       </c>
       <c r="T11">
         <v>-53000000.0</v>
       </c>
       <c r="U11">
-        <v>124000000.0</v>
+        <v>-53000000.0</v>
       </c>
       <c r="V11">
         <v>124000000.0</v>
       </c>
       <c r="W11">
-        <v>79000000.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="X11">
         <v>79000000.0</v>
       </c>
       <c r="Y11">
-        <v>79500000.0</v>
+        <v>79000000.0</v>
       </c>
       <c r="Z11">
         <v>79500000.0</v>
       </c>
       <c r="AA11">
-        <v>17000000.0</v>
+        <v>79500000.0</v>
       </c>
       <c r="AB11">
         <v>17000000.0</v>
       </c>
       <c r="AC11">
-        <v>41000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="AD11">
         <v>41000000.0</v>
       </c>
       <c r="AE11">
-        <v>49000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="AF11">
         <v>49000000.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>49000000.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -27553,135 +27991,136 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12">
         <v>-25500000.0</v>
       </c>
       <c r="K12">
-        <v>39000000.0</v>
+        <v>-25500000.0</v>
       </c>
       <c r="L12">
         <v>39000000.0</v>
       </c>
       <c r="M12">
-        <v>-11000000.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="N12">
         <v>-11000000.0</v>
       </c>
       <c r="O12">
-        <v>40500000.0</v>
+        <v>-11000000.0</v>
       </c>
       <c r="P12">
         <v>40500000.0</v>
       </c>
       <c r="Q12">
-        <v>127000000.0</v>
+        <v>40500000.0</v>
       </c>
       <c r="R12">
         <v>127000000.0</v>
       </c>
       <c r="S12">
-        <v>41500000.0</v>
+        <v>127000000.0</v>
       </c>
       <c r="T12">
         <v>41500000.0</v>
       </c>
       <c r="U12">
-        <v>16500000.0</v>
+        <v>41500000.0</v>
       </c>
       <c r="V12">
         <v>16500000.0</v>
       </c>
       <c r="W12">
-        <v>49500000.0</v>
+        <v>16500000.0</v>
       </c>
       <c r="X12">
         <v>49500000.0</v>
       </c>
       <c r="Y12">
-        <v>34500000.0</v>
+        <v>49500000.0</v>
       </c>
       <c r="Z12">
         <v>34500000.0</v>
       </c>
       <c r="AA12">
-        <v>61000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="AB12">
         <v>61000000.0</v>
       </c>
       <c r="AC12">
-        <v>18500000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="AD12">
         <v>18500000.0</v>
       </c>
       <c r="AE12">
-        <v>17500000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="AF12">
         <v>17500000.0</v>
       </c>
-      <c r="AG12"/>
+      <c r="AG12">
+        <v>17500000.0</v>
+      </c>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -27701,135 +28140,136 @@
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13">
         <v>-171500000.0</v>
       </c>
       <c r="K13">
-        <v>188000000.0</v>
+        <v>-171500000.0</v>
       </c>
       <c r="L13">
         <v>188000000.0</v>
       </c>
       <c r="M13">
-        <v>-129000000.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="N13">
         <v>-129000000.0</v>
       </c>
       <c r="O13">
-        <v>143500000.0</v>
+        <v>-129000000.0</v>
       </c>
       <c r="P13">
         <v>143500000.0</v>
       </c>
       <c r="Q13">
-        <v>-36500000.0</v>
+        <v>143500000.0</v>
       </c>
       <c r="R13">
         <v>-36500000.0</v>
       </c>
       <c r="S13">
-        <v>161500000.0</v>
+        <v>-36500000.0</v>
       </c>
       <c r="T13">
         <v>161500000.0</v>
       </c>
       <c r="U13">
-        <v>-92000000.0</v>
+        <v>161500000.0</v>
       </c>
       <c r="V13">
         <v>-92000000.0</v>
       </c>
       <c r="W13">
-        <v>147500000.0</v>
+        <v>-92000000.0</v>
       </c>
       <c r="X13">
         <v>147500000.0</v>
       </c>
       <c r="Y13">
-        <v>-97000000.0</v>
+        <v>147500000.0</v>
       </c>
       <c r="Z13">
         <v>-97000000.0</v>
       </c>
       <c r="AA13">
-        <v>80000000.0</v>
+        <v>-97000000.0</v>
       </c>
       <c r="AB13">
         <v>80000000.0</v>
       </c>
       <c r="AC13">
-        <v>-120500000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="AD13">
         <v>-120500000.0</v>
       </c>
       <c r="AE13">
-        <v>128000000.0</v>
+        <v>-120500000.0</v>
       </c>
       <c r="AF13">
         <v>128000000.0</v>
       </c>
-      <c r="AG13"/>
+      <c r="AG13">
+        <v>128000000.0</v>
+      </c>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
@@ -27849,920 +28289,926 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>193</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>255000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>257000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>234000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000000.0</v>
       </c>
       <c r="F14">
         <v>235000000.0</v>
       </c>
       <c r="G14">
+        <v>235000000.0</v>
+      </c>
+      <c r="H14">
         <v>197000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>263000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>265000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>131000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>259000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>150250000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>311000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>150250000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>290000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>145000000.0</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
+        <v>566000000.0</v>
+      </c>
+      <c r="S14">
         <v>224000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>330000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>91250000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>192000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>91250000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>186000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>91250000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>142000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>79250000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>156000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>79250000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>141000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>70250000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>140000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>70250000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>131000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>77000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>176000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>77000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>141000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>69250000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>129000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>69250000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>127000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>62500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>125000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>62500000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>125000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>67750000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>140000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>67750000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>176500000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>88250000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>176500000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>61000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>122000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>61000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>122000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>60000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>120000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>60000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>120000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>54250000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>108500000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>54250000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>108500000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>51000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>102000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>51000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>102000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>46500000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>93000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>46500000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>93000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>40997250.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>81994500.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>40997250.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>81994500.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>76540275.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>153080550.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>76540275.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>153080550.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>65662400.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>131324800.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>65662400.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>131324800.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>53665810.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>107331620.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>53665810.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>107331620.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>63389175.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>126778350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63389175.0</v>
       </c>
       <c r="CM14">
         <v>63389175.0</v>
       </c>
       <c r="CN14">
+        <v>63389175.0</v>
+      </c>
+      <c r="CO14">
         <v>39175922.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>78351844.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39175922.0</v>
       </c>
       <c r="CQ14">
         <v>39175922.0</v>
       </c>
       <c r="CR14">
+        <v>39175922.0</v>
+      </c>
+      <c r="CS14">
         <v>39175922.5</v>
       </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>194</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>394000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>388000000.0</v>
       </c>
       <c r="D15">
         <v>388000000.0</v>
       </c>
       <c r="E15">
+        <v>388000000.0</v>
+      </c>
+      <c r="F15">
         <v>917000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>456000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352000000.0</v>
       </c>
       <c r="H15">
         <v>352000000.0</v>
       </c>
       <c r="I15">
+        <v>352000000.0</v>
+      </c>
+      <c r="J15">
         <v>294000000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>294000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>147000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1065000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>147000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>136000000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>42500000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>106250000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>425000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>100750000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>36640000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>100750000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>403000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>100750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102750000.0</v>
       </c>
       <c r="Z15">
         <v>102750000.0</v>
       </c>
       <c r="AA15">
+        <v>102750000.0</v>
+      </c>
+      <c r="AB15">
         <v>411000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>102750000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1770000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>89750000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>359000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>89750000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1379000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>83750000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>335000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>83750000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>69000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>275000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>69000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>62000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>247000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="AT15">
         <v>60000000.0</v>
       </c>
       <c r="AU15">
+        <v>60000000.0</v>
+      </c>
+      <c r="AV15">
         <v>240000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>60000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>110500000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>55250000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>110500000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>52000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>104000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>52000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>104000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>53750000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>107500000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>53750000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>107500000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>54500000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>109000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>54500000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>109000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>49000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>98000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>49000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>98000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>39750000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>79500000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>39750000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>79500000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>29283750.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>58567500.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>29283750.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>58567500.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>28955712.5</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>57911425.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>28955712.5</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>57911425.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>25649375.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>51298750.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>25649375.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>51298750.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>26150712.5</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>52301425.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>26150712.5</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>52301425.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>25457500.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>50915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25457500.0</v>
       </c>
       <c r="CM15">
         <v>25457500.0</v>
       </c>
       <c r="CN15">
+        <v>25457500.0</v>
+      </c>
+      <c r="CO15">
         <v>20820770.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>41641540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20820770.0</v>
       </c>
       <c r="CQ15">
         <v>20820770.0</v>
       </c>
       <c r="CR15">
         <v>20820770.0</v>
       </c>
+      <c r="CS15">
+        <v>20820770.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>1131000000.0</v>
+      </c>
+      <c r="C16">
         <v>1176000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2091000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1423000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2137000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1445000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2025000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3468000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3389000000.0</v>
       </c>
       <c r="K16">
         <v>3389000000.0</v>
       </c>
       <c r="L16">
+        <v>3389000000.0</v>
+      </c>
+      <c r="M16">
         <v>883000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4312000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>883000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3005000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>505250000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2797000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>505250000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1633000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>436500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2459000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>436500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1879000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>436500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409500000.0</v>
       </c>
       <c r="Z16">
         <v>409500000.0</v>
       </c>
       <c r="AA16">
+        <v>409500000.0</v>
+      </c>
+      <c r="AB16">
         <v>1438000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>409500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495000000.0</v>
       </c>
       <c r="AD16">
         <v>495000000.0</v>
       </c>
       <c r="AE16">
+        <v>495000000.0</v>
+      </c>
+      <c r="AF16">
         <v>1662000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>495000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336750000.0</v>
       </c>
       <c r="AH16">
         <v>336750000.0</v>
       </c>
       <c r="AI16">
+        <v>336750000.0</v>
+      </c>
+      <c r="AJ16">
         <v>1188000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>336750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492250000.0</v>
       </c>
       <c r="AL16">
         <v>492250000.0</v>
       </c>
       <c r="AM16">
+        <v>492250000.0</v>
+      </c>
+      <c r="AN16">
         <v>1515000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>492250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>671750000.0</v>
       </c>
       <c r="AP16">
         <v>671750000.0</v>
       </c>
       <c r="AQ16">
+        <v>671750000.0</v>
+      </c>
+      <c r="AR16">
         <v>1138000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>671750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>326750000.0</v>
       </c>
       <c r="AT16">
         <v>326750000.0</v>
       </c>
       <c r="AU16">
+        <v>326750000.0</v>
+      </c>
+      <c r="AV16">
         <v>1181000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>326750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359000000.0</v>
       </c>
       <c r="AX16">
         <v>359000000.0</v>
       </c>
       <c r="AY16">
+        <v>359000000.0</v>
+      </c>
+      <c r="AZ16">
         <v>1436000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>356000000.0</v>
       </c>
       <c r="BA16">
         <v>356000000.0</v>
       </c>
       <c r="BB16">
         <v>356000000.0</v>
       </c>
       <c r="BC16">
+        <v>356000000.0</v>
+      </c>
+      <c r="BD16">
         <v>1424000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367000000.0</v>
       </c>
       <c r="BE16">
         <v>367000000.0</v>
       </c>
       <c r="BF16">
         <v>367000000.0</v>
       </c>
       <c r="BG16">
+        <v>367000000.0</v>
+      </c>
+      <c r="BH16">
         <v>1468000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290500000.0</v>
       </c>
       <c r="BI16">
         <v>290500000.0</v>
       </c>
       <c r="BJ16">
         <v>290500000.0</v>
       </c>
       <c r="BK16">
+        <v>290500000.0</v>
+      </c>
+      <c r="BL16">
         <v>1162000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>390750000.0</v>
       </c>
       <c r="BM16">
         <v>390750000.0</v>
       </c>
       <c r="BN16">
         <v>390750000.0</v>
       </c>
       <c r="BO16">
         <v>390750000.0</v>
       </c>
       <c r="BP16">
-        <v>344250000.0</v>
+        <v>390750000.0</v>
       </c>
       <c r="BQ16">
         <v>344250000.0</v>
       </c>
       <c r="BR16">
         <v>344250000.0</v>
       </c>
       <c r="BS16">
+        <v>344250000.0</v>
+      </c>
+      <c r="BT16">
         <v>1377000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251449800.0</v>
       </c>
       <c r="BU16">
         <v>251449800.0</v>
       </c>
       <c r="BV16">
         <v>251449800.0</v>
       </c>
       <c r="BW16">
+        <v>251449800.0</v>
+      </c>
+      <c r="BX16">
         <v>1005799200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341393925.0</v>
       </c>
       <c r="BY16">
         <v>341393925.0</v>
       </c>
       <c r="BZ16">
         <v>341393925.0</v>
       </c>
       <c r="CA16">
+        <v>341393925.0</v>
+      </c>
+      <c r="CB16">
         <v>1365575700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304919770.0</v>
       </c>
       <c r="CC16">
         <v>304919770.0</v>
       </c>
       <c r="CD16">
         <v>304919770.0</v>
       </c>
       <c r="CE16">
+        <v>304919770.0</v>
+      </c>
+      <c r="CF16">
         <v>1219679080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335183915.0</v>
       </c>
       <c r="CG16">
         <v>335183915.0</v>
       </c>
       <c r="CH16">
         <v>335183915.0</v>
       </c>
       <c r="CI16">
+        <v>335183915.0</v>
+      </c>
+      <c r="CJ16">
         <v>1340735660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332474950.0</v>
       </c>
       <c r="CK16">
         <v>332474950.0</v>
       </c>
       <c r="CL16">
         <v>332474950.0</v>
       </c>
       <c r="CM16">
         <v>332474950.0</v>
       </c>
       <c r="CN16">
-        <v>303270952.0</v>
+        <v>332474950.0</v>
       </c>
       <c r="CO16">
         <v>303270952.0</v>
       </c>
       <c r="CP16">
         <v>303270952.0</v>
       </c>
       <c r="CQ16">
         <v>303270952.0</v>
       </c>
       <c r="CR16">
+        <v>303270952.0</v>
+      </c>
+      <c r="CS16">
         <v>303270952.5</v>
       </c>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28815,417 +29261,421 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>707000000.0</v>
+      </c>
+      <c r="C18">
         <v>-164000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>789000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-158000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>825000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>137000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1051000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>83000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>588000000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>102000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>171500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>419000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>171500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>267000000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>222000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>58500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>217000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>796000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>217000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>72000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>217000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>777000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>201000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>27000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>201000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>800000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>188250000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-47000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>188250000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>500000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>150000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>100000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>150000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>634000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>178750000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>81000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>178750000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>520000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>145000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>60000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>145000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>450000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>94250000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-73000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>94250000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>355000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>177500000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>355000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>151250000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>302500000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>151250000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>302500000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>192500000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>385000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>192500000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>385000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>89000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>178000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>89000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>178000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>138000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>276000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>138000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>276000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>131000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>262000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>131000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>262000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>73990275.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>147980550.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>73990275.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>147980550.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>112178075.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>224356148.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>112178075.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>224356152.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>108137765.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>216275530.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>108137765.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>216275530.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>62079517.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>124159034.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>62079517.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>124159036.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>80445700.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>160891400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80445700.0</v>
       </c>
       <c r="CM18">
         <v>80445700.0</v>
       </c>
       <c r="CN18">
+        <v>80445700.0</v>
+      </c>
+      <c r="CO18">
         <v>-354774962.5</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-709549926.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-354774962.5</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-354774963.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-354774962.5</v>
       </c>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
+      <c r="I19"/>
       <c r="J19">
         <v>6000000.0</v>
       </c>
       <c r="K19">
-        <v>-35000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="L19">
         <v>-35000000.0</v>
       </c>
       <c r="M19">
-        <v>-5000000.0</v>
+        <v>-35000000.0</v>
       </c>
       <c r="N19">
         <v>-5000000.0</v>
       </c>
       <c r="O19">
-        <v>-4500000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="P19">
         <v>-4500000.0</v>
       </c>
       <c r="Q19">
-        <v>6000000.0</v>
+        <v>-4500000.0</v>
       </c>
       <c r="R19">
         <v>6000000.0</v>
       </c>
-      <c r="S19"/>
+      <c r="S19">
+        <v>6000000.0</v>
+      </c>
       <c r="T19"/>
-      <c r="U19">
-[...1 lines deleted...]
-      </c>
+      <c r="U19"/>
       <c r="V19">
         <v>-42000000.0</v>
       </c>
       <c r="W19">
-        <v>-5000000.0</v>
+        <v>-42000000.0</v>
       </c>
       <c r="X19">
         <v>-5000000.0</v>
       </c>
       <c r="Y19">
-        <v>-7500000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="Z19">
         <v>-7500000.0</v>
       </c>
       <c r="AA19">
-        <v>-12500000.0</v>
+        <v>-7500000.0</v>
       </c>
       <c r="AB19">
         <v>-12500000.0</v>
       </c>
       <c r="AC19">
-        <v>-10500000.0</v>
+        <v>-12500000.0</v>
       </c>
       <c r="AD19">
         <v>-10500000.0</v>
       </c>
       <c r="AE19">
-        <v>-8500000.0</v>
+        <v>-10500000.0</v>
       </c>
       <c r="AF19">
         <v>-8500000.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>-8500000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -29245,54 +29695,55 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29345,135 +29796,136 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>-50500000.0</v>
       </c>
       <c r="K21">
-        <v>-344000000.0</v>
+        <v>-50500000.0</v>
       </c>
       <c r="L21">
         <v>-344000000.0</v>
       </c>
       <c r="M21">
-        <v>477000000.0</v>
+        <v>-344000000.0</v>
       </c>
       <c r="N21">
         <v>477000000.0</v>
       </c>
       <c r="O21">
-        <v>-63000000.0</v>
+        <v>477000000.0</v>
       </c>
       <c r="P21">
         <v>-63000000.0</v>
       </c>
       <c r="Q21">
-        <v>108000000.0</v>
+        <v>-63000000.0</v>
       </c>
       <c r="R21">
         <v>108000000.0</v>
       </c>
       <c r="S21">
-        <v>239500000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="T21">
         <v>239500000.0</v>
       </c>
       <c r="U21">
-        <v>-364000000.0</v>
+        <v>239500000.0</v>
       </c>
       <c r="V21">
         <v>-364000000.0</v>
       </c>
       <c r="W21">
-        <v>373500000.0</v>
+        <v>-364000000.0</v>
       </c>
       <c r="X21">
         <v>373500000.0</v>
       </c>
       <c r="Y21">
-        <v>-82500000.0</v>
+        <v>373500000.0</v>
       </c>
       <c r="Z21">
         <v>-82500000.0</v>
       </c>
       <c r="AA21">
-        <v>296500000.0</v>
+        <v>-82500000.0</v>
       </c>
       <c r="AB21">
         <v>296500000.0</v>
       </c>
       <c r="AC21">
-        <v>-65500000.0</v>
+        <v>296500000.0</v>
       </c>
       <c r="AD21">
         <v>-65500000.0</v>
       </c>
       <c r="AE21">
-        <v>567500000.0</v>
+        <v>-65500000.0</v>
       </c>
       <c r="AF21">
         <v>567500000.0</v>
       </c>
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>567500000.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -29493,2260 +29945,2286 @@
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>116000000.0</v>
+      </c>
+      <c r="C22">
         <v>188000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>261000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>434000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>242000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-74000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>120000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>440000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>358000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>179000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>337000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>84750000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>106000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>84750000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>33000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>16500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-693000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>16250000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>378000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>264250000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>301000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>264250000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>364000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>264250000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>279000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>248250000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>372000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>248250000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>375000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>296000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>348000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>296000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>278000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>272250000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>359000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>272250000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>357000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>284000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>343000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>284000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>212000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>233250000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>278000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>233250000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>203000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>203500000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>236000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>203500000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>492000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>246000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>492000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>213250000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>426500000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>213250000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>426500000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>192750000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>385500000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>192750000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>385500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>105500000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>211000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>105500000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>182000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>99250000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>198500000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>99250000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>198500000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>90750000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>181500000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>90750000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>165500000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>151299375.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>302598750.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>151299375.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>302598750.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>42117400.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>84234800.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>42117400.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>84234800.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>49246800.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>98493600.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>49246800.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>98493600.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>41613742.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>83227484.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>41613742.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>83227486.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>52697025.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>105394050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52697025.0</v>
       </c>
       <c r="CM22">
         <v>52697025.0</v>
       </c>
       <c r="CN22">
+        <v>52697025.0</v>
+      </c>
+      <c r="CO22">
         <v>51777967.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>103555934.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51777967.0</v>
       </c>
       <c r="CQ22">
         <v>51777967.0</v>
       </c>
       <c r="CR22">
+        <v>51777967.0</v>
+      </c>
+      <c r="CS22">
         <v>51777967.5</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>-94000000.0</v>
+      </c>
+      <c r="C23">
         <v>-92000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-113000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-89000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-86000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1062000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-110000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-11000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-101000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-136000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-132000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>254500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>693500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-29000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>166500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>29640000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-250000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-250000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-172000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-136000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1250000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-6000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1250000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-213621000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>34000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-12000000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>37000000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>1109000000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>34000000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>-213000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>181000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-3000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-85000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>97750000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>44000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>244250000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-386000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>244250000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>365000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>174500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-241500000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>174500000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>223500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>445500000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-782000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>445500000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>761000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>80750000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-63500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>80750000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-63500000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>151750000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-254500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>151750000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>244500000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>29283750.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-6637650.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>29283750.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-3188450.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>28955712.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-18223875.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>28955712.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-111776125.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>25649375.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-13953260.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>25649375.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-22010120.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>26150712.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-11369875.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>26150712.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-11369875.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>10692150.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>28512400.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>10692150.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>14256200.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>20820770.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>505177630.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>20820770.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252588815.0</v>
       </c>
       <c r="CR23">
         <v>252588815.0</v>
       </c>
+      <c r="CS23">
+        <v>252588815.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
+        <v>79000000.0</v>
+      </c>
+      <c r="C24">
         <v>-236000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-57000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>39000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>945000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1574000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-121000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-68000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-41000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-52000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>4000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>51000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>45000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>99500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-57000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>100000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-90000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-11000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-65000000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>19000000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-59000000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-43000000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-7000000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>-13000000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-28000000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-14000000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>19000000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-75000000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>154000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>77000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-126000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>60500000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>121000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>60500000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-99000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>59000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>118000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>59000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-92000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>55250000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>110500000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>55250000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-91500000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>57000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>114000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>57000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>114000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>57250000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>114500000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>57250000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-82500000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>44120850.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>88241700.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>44120850.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-103859700.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>50014412.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>100028824.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>50014412.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-90309424.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>42885755.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>85771510.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>42885755.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-75922150.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>55712387.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>111424774.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>55712387.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-115063134.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>61861725.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>123723450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61861725.0</v>
       </c>
       <c r="CM24">
         <v>61861725.0</v>
       </c>
       <c r="CN24">
+        <v>61861725.0</v>
+      </c>
+      <c r="CO24">
         <v>489288095.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>978576190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>489288095.0</v>
       </c>
       <c r="CQ24">
         <v>489288095.0</v>
       </c>
-      <c r="CR24"/>
+      <c r="CR24">
+        <v>489288095.0</v>
+      </c>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>245000000.0</v>
+      </c>
+      <c r="C25">
         <v>28000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-171000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>200000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>697000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>295000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1425000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-73000000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1386000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-43250000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>94000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-43250000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>949000000.0</v>
       </c>
-      <c r="P25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q25"/>
       <c r="R25">
+        <v>-553000000.0</v>
+      </c>
+      <c r="S25">
         <v>-73000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-23000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-71000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-307000000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>257000000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>184000000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>156000000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>76000000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>133000000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>58000000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>-92000000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>63000000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>104000000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>82000000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>74000000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>23000000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>-339000000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>-187500000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-93750000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-187500000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-87500000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-175000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-87500000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-175000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-65500000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-131000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-65500000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-131000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>8500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>17000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>8500000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>46000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5500000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>11000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5500000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>11000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>4000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>24000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-80432700.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-160865400.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-80432700.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-160865400.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-12351737.5</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-24703475.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-12351737.5</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-24703475.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-4719485.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-9438970.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-4719485.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-9438970.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2046577.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>4093154.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2046577.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4093156.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-14001625.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-28003250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14001625.0</v>
       </c>
       <c r="CM25">
         <v>-14001625.0</v>
       </c>
       <c r="CN25">
+        <v>-14001625.0</v>
+      </c>
+      <c r="CO25">
         <v>11506215.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>23012430.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11506215.0</v>
       </c>
       <c r="CQ25">
         <v>11506215.0</v>
       </c>
       <c r="CR25">
+        <v>11506215.0</v>
+      </c>
+      <c r="CS25">
         <v>6574980.0</v>
       </c>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26">
+        <v>1000000.0</v>
+      </c>
+      <c r="C26">
         <v>-33000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-25000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-62000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-24000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-26000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-50000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-57000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-9000000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-13000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2750000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2750000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-11000000.0</v>
       </c>
-      <c r="P26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q26"/>
       <c r="R26">
         <v>-9750000.0</v>
       </c>
       <c r="S26">
+        <v>-9750000.0</v>
+      </c>
+      <c r="T26">
         <v>-39000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2750000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2750000.0</v>
       </c>
       <c r="W26">
         <v>-2750000.0</v>
       </c>
       <c r="X26">
         <v>-2750000.0</v>
       </c>
       <c r="Y26">
+        <v>-2750000.0</v>
+      </c>
+      <c r="Z26">
         <v>-305000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-92750000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-66000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-92750000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-23000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-84750000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-316000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-84750000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-87000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-70000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-193000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-70000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-38000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-21000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-46000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-21000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-61000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-18500000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-13000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-18500000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-11750000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-46000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-11750000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-47000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-23500000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-47000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-53000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-106000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-53000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-106000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-53000000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>-114000000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-4000000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>33000000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>39000000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>33000000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>44000000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>43000000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>49000000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>38000000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>28000000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>17000000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>-956000000.0</v>
+      </c>
+      <c r="C28">
         <v>-507000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-556000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1043000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-309000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-111000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-523000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-116000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-58000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-993000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>945000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-7500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-142000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-72000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>212000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-699250000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-14000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-166750000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-751000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-375500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>343000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>171500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-469000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-234500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>124000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>62000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-140000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-70000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>462000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>231000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-283000000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-818000000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>-51000000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>-1314000000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>1047000000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>-127000000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>-214000000.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>-59000000.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>-195500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-97750000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>16500000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-245000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-490000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-245000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-82000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-174500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-349000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-174500000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-28000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-445500000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-891000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-445500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>723000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-80750000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-161500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-80750000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-161500000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-167000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-334000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-167000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>190000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-32602575.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-65205150.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-32602575.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-113620950.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-38067650.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-76135300.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-38067650.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-255134250.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-32626005.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-65252010.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-32626005.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-335288630.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-31835650.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-63671300.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-31835650.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-138257680.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-11201300.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-22402600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11201300.0</v>
       </c>
       <c r="CM28">
         <v>-11201300.0</v>
       </c>
       <c r="CN28">
+        <v>-11201300.0</v>
+      </c>
+      <c r="CO28">
         <v>231768045.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>463536090.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231768045.0</v>
       </c>
       <c r="CQ28">
         <v>231768045.0</v>
       </c>
-      <c r="CR28"/>
+      <c r="CR28">
+        <v>231768045.0</v>
+      </c>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>897000000.0</v>
+      </c>
+      <c r="C29">
         <v>10000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>958000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1002000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>318000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1078000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>298000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>775000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>387500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>260000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>245500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>578000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>245500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>404000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>202000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>384000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>158000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>248000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>317000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>993000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>317000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>275000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>317000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>958000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>283250000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>175000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>283250000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>965000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>265500000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>97000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>265500000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>672000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>236250000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>273000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>236250000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>782000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>254250000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>235000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>254250000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>643000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>206250000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>182000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>206250000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>581000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>154500000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>37000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>154500000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>509000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>254500000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>509000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>211750000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>423500000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>211750000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>423500000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>251500000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>503000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>251500000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>503000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>144250000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>288500000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>144250000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>288500000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>195000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>390000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>195000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>390000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>188250000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>376500000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>188250000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>376500000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>122015625.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>244031250.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>122015625.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>244031250.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>163407412.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>326814824.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>163407412.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>326814826.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>153280665.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>306561330.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>153280665.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>306561330.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>122339855.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>244679710.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>122339855.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>244679710.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>154781600.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>309563200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154781600.0</v>
       </c>
       <c r="CM29">
         <v>154781600.0</v>
       </c>
       <c r="CN29">
+        <v>154781600.0</v>
+      </c>
+      <c r="CO29">
         <v>138348537.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>276697074.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138348537.0</v>
       </c>
       <c r="CQ29">
         <v>138348537.0</v>
       </c>
       <c r="CR29">
+        <v>138348537.0</v>
+      </c>
+      <c r="CS29">
         <v>138348537.5</v>
       </c>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>-22000000.0</v>
+      </c>
+      <c r="C30">
         <v>-410000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-182000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-208000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>762000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1809000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-259000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-279000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-135000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-67500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-251000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-125500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-210000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-99000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-107000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-52500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-123000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-61500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-307000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-153500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-359000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-179500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-450000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-225000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-180000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-90000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-820000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-410000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-327000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-163500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-285000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-142500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-234000000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>-251000000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>-166000000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>-212000000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-153000000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-184000000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-130000000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-185000000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-9500000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-872500000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-5000000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>-227000000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-21000000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>-253000000.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-19000000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-747000000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-19000000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-19000000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>-4500000.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>-216500000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>-15227550.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>-194834550.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-2429850.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-200057650.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-4514290.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-240078150.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>-9095900.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>-268329050.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-24948350.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>-12474175.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-7670810.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>-3835405.0</v>
       </c>
-      <c r="CR30"/>
+      <c r="CS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>