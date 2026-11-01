--- v0 (2026-09-12)
+++ v1 (2026-11-01)
@@ -20843,75 +20843,75 @@
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>181</v>
       </c>
       <c r="B3">
         <v>498000000.0</v>
       </c>
       <c r="C3">
         <v>454400000.0</v>
       </c>
       <c r="D3">
-        <v>390800000.0</v>
+        <v>428300000.0</v>
       </c>
       <c r="E3">
         <v>417300000.0</v>
       </c>
       <c r="F3">
         <v>401600000.0</v>
       </c>
       <c r="G3">
         <v>379800000.0</v>
       </c>
       <c r="H3">
         <v>366900000.0</v>
       </c>
       <c r="I3">
         <v>345900000.0</v>
       </c>
       <c r="J3">
-        <v>328700000.0</v>
+        <v>346400000.0</v>
       </c>
       <c r="K3">
-        <v>323700000.0</v>
+        <v>328100000.0</v>
       </c>
       <c r="L3">
-        <v>315600000.0</v>
+        <v>316200000.0</v>
       </c>
       <c r="M3">
         <v>305800000.0</v>
       </c>
       <c r="N3">
         <v>299300000.0</v>
       </c>
       <c r="O3">
         <v>295100000.0</v>
       </c>
       <c r="P3">
         <v>286800000.0</v>
       </c>
       <c r="Q3">
         <v>276900000.0</v>
       </c>
       <c r="R3">
         <v>261300000.0</v>
       </c>
       <c r="S3">
         <v>247900000.0</v>
       </c>
       <c r="T3">
         <v>231800000.0</v>
       </c>
@@ -21045,57 +21045,57 @@
       <c r="B5">
         <v>950000000.0</v>
       </c>
       <c r="C5">
         <v>702500000.0</v>
       </c>
       <c r="D5">
         <v>495900000.0</v>
       </c>
       <c r="E5">
         <v>613300000.0</v>
       </c>
       <c r="F5">
         <v>595800000.0</v>
       </c>
       <c r="G5">
         <v>511700000.0</v>
       </c>
       <c r="H5">
         <v>556400000.0</v>
       </c>
       <c r="I5">
         <v>559100000.0</v>
       </c>
       <c r="J5">
-        <v>504500000.0</v>
+        <v>524300000.0</v>
       </c>
       <c r="K5">
-        <v>485600000.0</v>
+        <v>500500000.0</v>
       </c>
       <c r="L5">
-        <v>466800000.0</v>
+        <v>487900000.0</v>
       </c>
       <c r="M5">
         <v>468500000.0</v>
       </c>
       <c r="N5">
         <v>645300000.0</v>
       </c>
       <c r="O5">
         <v>520200000.0</v>
       </c>
       <c r="P5">
         <v>491900000.0</v>
       </c>
       <c r="Q5">
         <v>501900000.0</v>
       </c>
       <c r="R5">
         <v>562100000.0</v>
       </c>
       <c r="S5">
         <v>390700000.0</v>
       </c>
       <c r="T5">
         <v>404100000.0</v>
       </c>
@@ -21155,75 +21155,75 @@
       </c>
       <c r="AM5">
         <v>184400000.0</v>
       </c>
       <c r="AN5">
         <v>185500000.0</v>
       </c>
       <c r="AO5">
         <v>144500000.0</v>
       </c>
       <c r="AP5">
         <v>134100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>184</v>
       </c>
       <c r="B6">
         <v>1448000000.0</v>
       </c>
       <c r="C6">
         <v>1156900000.0</v>
       </c>
       <c r="D6">
-        <v>886700000.0</v>
+        <v>924200000.0</v>
       </c>
       <c r="E6">
         <v>1030600000.0</v>
       </c>
       <c r="F6">
         <v>997400000.0</v>
       </c>
       <c r="G6">
         <v>891500000.0</v>
       </c>
       <c r="H6">
         <v>923300000.0</v>
       </c>
       <c r="I6">
         <v>905000000.0</v>
       </c>
       <c r="J6">
-        <v>833200000.0</v>
+        <v>870700000.0</v>
       </c>
       <c r="K6">
-        <v>809300000.0</v>
+        <v>828600000.0</v>
       </c>
       <c r="L6">
-        <v>782400000.0</v>
+        <v>804100000.0</v>
       </c>
       <c r="M6">
         <v>774300000.0</v>
       </c>
       <c r="N6">
         <v>944600000.0</v>
       </c>
       <c r="O6">
         <v>815300000.0</v>
       </c>
       <c r="P6">
         <v>778700000.0</v>
       </c>
       <c r="Q6">
         <v>778800000.0</v>
       </c>
       <c r="R6">
         <v>823400000.0</v>
       </c>
       <c r="S6">
         <v>638600000.0</v>
       </c>
       <c r="T6">
         <v>635900000.0</v>
       </c>
@@ -24218,57 +24218,57 @@
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
     </row>
     <row r="3" spans="1:118">
       <c r="A3" t="s">
         <v>181</v>
       </c>
       <c r="B3">
         <v>254400000.0</v>
       </c>
       <c r="C3">
         <v>243600000.0</v>
       </c>
       <c r="D3">
-        <v>225100000.0</v>
+        <v>228600000.0</v>
       </c>
       <c r="E3">
-        <v>222600000.0</v>
+        <v>225800000.0</v>
       </c>
       <c r="F3">
-        <v>176300000.0</v>
+        <v>212400000.0</v>
       </c>
       <c r="G3">
         <v>215900000.0</v>
       </c>
       <c r="H3">
         <v>209300000.0</v>
       </c>
       <c r="I3">
         <v>87550000.0</v>
       </c>
       <c r="J3">
         <v>208000000.0</v>
       </c>
       <c r="K3">
         <v>103350000.0</v>
       </c>
       <c r="L3">
         <v>201000000.0</v>
       </c>
       <c r="M3"/>
       <c r="N3">
         <v>200600000.0</v>
       </c>
       <c r="O3"/>
       <c r="P3">
@@ -24298,63 +24298,63 @@
       <c r="AB3">
         <v>142500000.0</v>
       </c>
       <c r="AC3"/>
       <c r="AD3">
         <v>166400000.0</v>
       </c>
       <c r="AE3"/>
       <c r="AF3">
         <v>150100000.0</v>
       </c>
       <c r="AG3"/>
       <c r="AH3">
         <v>158700000.0</v>
       </c>
       <c r="AI3"/>
       <c r="AJ3">
         <v>138500000.0</v>
       </c>
       <c r="AK3"/>
       <c r="AL3">
         <v>156000000.0</v>
       </c>
       <c r="AM3"/>
       <c r="AN3">
-        <v>152900000.0</v>
+        <v>62850000.0</v>
       </c>
       <c r="AO3">
         <v>62850000.0</v>
       </c>
       <c r="AP3">
-        <v>152900000.0</v>
+        <v>156100000.0</v>
       </c>
       <c r="AQ3">
         <v>78050000.0</v>
       </c>
       <c r="AR3">
-        <v>149650000.0</v>
+        <v>78050000.0</v>
       </c>
       <c r="AS3">
         <v>59150000.0</v>
       </c>
       <c r="AT3">
         <v>149650000.0</v>
       </c>
       <c r="AU3">
         <v>75850000.0</v>
       </c>
       <c r="AV3">
         <v>115300000.0</v>
       </c>
       <c r="AW3">
         <v>57650000.0</v>
       </c>
       <c r="AX3">
         <v>179800000.0</v>
       </c>
       <c r="AY3">
         <v>74650001.0</v>
       </c>
       <c r="AZ3">
         <v>143400000.0</v>
       </c>
@@ -24976,57 +24976,57 @@
       </c>
       <c r="DK5">
         <v>72250000.0</v>
       </c>
       <c r="DL5">
         <v>72250000.0</v>
       </c>
       <c r="DM5">
         <v>67050000.0</v>
       </c>
       <c r="DN5">
         <v>67050000.0</v>
       </c>
     </row>
     <row r="6" spans="1:118">
       <c r="A6" t="s">
         <v>184</v>
       </c>
       <c r="B6">
         <v>649200000.0</v>
       </c>
       <c r="C6">
         <v>789700000.0</v>
       </c>
       <c r="D6">
-        <v>512200000.0</v>
+        <v>515700000.0</v>
       </c>
       <c r="E6">
-        <v>515400000.0</v>
+        <v>518600000.0</v>
       </c>
       <c r="F6">
-        <v>423700000.0</v>
+        <v>459800000.0</v>
       </c>
       <c r="G6">
         <v>463000000.0</v>
       </c>
       <c r="H6">
         <v>456900000.0</v>
       </c>
       <c r="I6">
         <v>210100000.0</v>
       </c>
       <c r="J6">
         <v>469200000.0</v>
       </c>
       <c r="K6">
         <v>233400000.0</v>
       </c>
       <c r="L6">
         <v>452300000.0</v>
       </c>
       <c r="M6"/>
       <c r="N6">
         <v>450200000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6">
@@ -25056,63 +25056,63 @@
       <c r="AB6">
         <v>387600000.0</v>
       </c>
       <c r="AC6"/>
       <c r="AD6">
         <v>445600000.0</v>
       </c>
       <c r="AE6"/>
       <c r="AF6">
         <v>380400000.0</v>
       </c>
       <c r="AG6"/>
       <c r="AH6">
         <v>428900000.0</v>
       </c>
       <c r="AI6"/>
       <c r="AJ6">
         <v>363900000.0</v>
       </c>
       <c r="AK6"/>
       <c r="AL6">
         <v>418500000.0</v>
       </c>
       <c r="AM6"/>
       <c r="AN6">
-        <v>387150000.0</v>
+        <v>297100000.0</v>
       </c>
       <c r="AO6">
         <v>192200000.0</v>
       </c>
       <c r="AP6">
-        <v>387150000.0</v>
+        <v>390350000.0</v>
       </c>
       <c r="AQ6">
         <v>211150000.0</v>
       </c>
       <c r="AR6">
-        <v>472300000.0</v>
+        <v>400700000.0</v>
       </c>
       <c r="AS6">
         <v>176400000.0</v>
       </c>
       <c r="AT6">
         <v>472300000.0</v>
       </c>
       <c r="AU6">
         <v>205150000.0</v>
       </c>
       <c r="AV6">
         <v>331000000.0</v>
       </c>
       <c r="AW6">
         <v>165500000.0</v>
       </c>
       <c r="AX6">
         <v>484300000.0</v>
       </c>
       <c r="AY6">
         <v>207600000.0</v>
       </c>
       <c r="AZ6">
         <v>389350000.0</v>
       </c>
@@ -32078,60 +32078,60 @@
       <c r="A14" t="s">
         <v>223</v>
       </c>
       <c r="B14">
         <v>498000000.0</v>
       </c>
       <c r="C14">
         <v>454400000.0</v>
       </c>
       <c r="D14">
         <v>428300000.0</v>
       </c>
       <c r="E14">
         <v>417300000.0</v>
       </c>
       <c r="F14">
         <v>401600000.0</v>
       </c>
       <c r="G14">
         <v>379800000.0</v>
       </c>
       <c r="H14">
         <v>366900000.0</v>
       </c>
       <c r="I14">
-        <v>316100000.0</v>
+        <v>345900000.0</v>
       </c>
       <c r="J14">
-        <v>308900000.0</v>
+        <v>346400000.0</v>
       </c>
       <c r="K14">
-        <v>308800000.0</v>
+        <v>328100000.0</v>
       </c>
       <c r="L14">
-        <v>294500000.0</v>
+        <v>316200000.0</v>
       </c>
       <c r="M14">
         <v>305800000.0</v>
       </c>
       <c r="N14">
         <v>299300000.0</v>
       </c>
       <c r="O14">
         <v>295100000.0</v>
       </c>
       <c r="P14">
         <v>286800000.0</v>
       </c>
       <c r="Q14">
         <v>276900000.0</v>
       </c>
       <c r="R14">
         <v>261300000.0</v>
       </c>
       <c r="S14">
         <v>247900000.0</v>
       </c>
       <c r="T14">
         <v>231800000.0</v>
       </c>
@@ -33071,60 +33071,60 @@
       <c r="A25" t="s">
         <v>233</v>
       </c>
       <c r="B25">
         <v>94000000.0</v>
       </c>
       <c r="C25">
         <v>-61200000.0</v>
       </c>
       <c r="D25">
         <v>422900000.0</v>
       </c>
       <c r="E25">
         <v>-16400000.0</v>
       </c>
       <c r="F25">
         <v>-17500000.0</v>
       </c>
       <c r="G25">
         <v>-15500000.0</v>
       </c>
       <c r="H25">
         <v>-15400000.0</v>
       </c>
       <c r="I25">
-        <v>220100000.0</v>
+        <v>190300000.0</v>
       </c>
       <c r="J25">
-        <v>205100000.0</v>
+        <v>167600000.0</v>
       </c>
       <c r="K25">
-        <v>112500000.0</v>
+        <v>158300000.0</v>
       </c>
       <c r="L25">
-        <v>161300000.0</v>
+        <v>117900000.0</v>
       </c>
       <c r="M25">
         <v>-10100000.0</v>
       </c>
       <c r="N25">
         <v>-9500000.0</v>
       </c>
       <c r="O25">
         <v>-9300000.0</v>
       </c>
       <c r="P25">
         <v>-8700000.0</v>
       </c>
       <c r="Q25">
         <v>-8400000.0</v>
       </c>
       <c r="R25">
         <v>-7400000.0</v>
       </c>
       <c r="S25">
         <v>-5300000.0</v>
       </c>
       <c r="T25">
         <v>-5200000.0</v>
       </c>
@@ -37807,66 +37807,66 @@
         <v>82025000.0</v>
       </c>
       <c r="AK14">
         <v>75050000.0</v>
       </c>
       <c r="AL14">
         <v>158700000.0</v>
       </c>
       <c r="AM14">
         <v>79050000.0</v>
       </c>
       <c r="AN14">
         <v>138500000.0</v>
       </c>
       <c r="AO14">
         <v>79050000.0</v>
       </c>
       <c r="AP14"/>
       <c r="AQ14">
         <v>156000000.0</v>
       </c>
       <c r="AR14">
         <v>76450000.0</v>
       </c>
       <c r="AS14">
-        <v>149700000.0</v>
+        <v>62850000.0</v>
       </c>
       <c r="AT14">
         <v>76450000.0</v>
       </c>
       <c r="AU14">
         <v>76450000.0</v>
       </c>
       <c r="AV14">
         <v>156100000.0</v>
       </c>
       <c r="AW14">
         <v>74825000.0</v>
       </c>
       <c r="AX14">
-        <v>118300000.0</v>
+        <v>78050000.0</v>
       </c>
       <c r="AY14">
         <v>74825000.0</v>
       </c>
       <c r="AZ14">
         <v>74825000.0</v>
       </c>
       <c r="BA14">
         <v>151700000.0</v>
       </c>
       <c r="BB14">
         <v>73775000.0</v>
       </c>
       <c r="BC14">
         <v>115300000.0</v>
       </c>
       <c r="BD14">
         <v>73775000.0</v>
       </c>
       <c r="BE14">
         <v>73775000.0</v>
       </c>
       <c r="BF14">
         <v>149300000.0</v>
       </c>
@@ -41435,66 +41435,66 @@
       </c>
       <c r="AJ25">
         <v>-3475000.0</v>
       </c>
       <c r="AK25"/>
       <c r="AL25">
         <v>121800000.0</v>
       </c>
       <c r="AM25">
         <v>-2625000.0</v>
       </c>
       <c r="AN25">
         <v>-40600000.0</v>
       </c>
       <c r="AO25">
         <v>-2625000.0</v>
       </c>
       <c r="AP25"/>
       <c r="AQ25">
         <v>201900000.0</v>
       </c>
       <c r="AR25">
         <v>-2525000.0</v>
       </c>
       <c r="AS25">
-        <v>-253600000.0</v>
+        <v>-148700000.0</v>
       </c>
       <c r="AT25">
         <v>-22575000.0</v>
       </c>
       <c r="AU25">
         <v>-22575000.0</v>
       </c>
       <c r="AV25">
-        <v>243500000.0</v>
+        <v>225450000.0</v>
       </c>
       <c r="AW25">
         <v>-2925000.0</v>
       </c>
       <c r="AX25">
-        <v>119300000.0</v>
+        <v>159550000.0</v>
       </c>
       <c r="AY25">
         <v>-2925000.0</v>
       </c>
       <c r="AZ25">
         <v>-2925000.0</v>
       </c>
       <c r="BA25">
         <v>-20100000.0</v>
       </c>
       <c r="BB25">
         <v>-26375000.0</v>
       </c>
       <c r="BC25">
         <v>79600000.0</v>
       </c>
       <c r="BD25">
         <v>-26375000.0</v>
       </c>
       <c r="BE25">
         <v>-26375000.0</v>
       </c>
       <c r="BF25">
         <v>163700000.0</v>
       </c>