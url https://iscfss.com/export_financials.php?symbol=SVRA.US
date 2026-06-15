--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1043,87 +1049,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1158,4188 +1139,4328 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>5757000.0</v>
+      </c>
+      <c r="C2">
         <v>4545000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3504000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1334000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1443000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2595000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3409000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3879000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2784000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>536000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1370000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>963947.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>698838.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>451705.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>479780.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>385358.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1721376.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>552143.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>480402.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>593228.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>532327.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>90243.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>579146.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>430216.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>67537.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>-87000.0</v>
+      </c>
+      <c r="C5">
         <v>-750000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-271000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-605000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>942000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-17000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>958000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-591000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-17000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-25000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-20738.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2194.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2298.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-255018.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-338692.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-624511.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2702.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2090.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1722.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-59827.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-39264.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-30294.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-27746.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-32.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>7000.0</v>
+      </c>
+      <c r="C7">
         <v>116000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>143000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>64000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>135000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>179000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>440000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>41000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>297000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>17000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>25000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
+        <v>204000.0</v>
+      </c>
+      <c r="C8">
         <v>173000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="E8">
         <v>116000.0</v>
       </c>
       <c r="F8">
+        <v>116000.0</v>
+      </c>
+      <c r="G8">
         <v>55000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>52000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>36000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>320893000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>309555000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>237702000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>186522000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>320576000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>298715000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>293655000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>254154693.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>226696863.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>226122331.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>33180000.0</v>
+      </c>
+      <c r="C10">
         <v>15128000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26585000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>34012000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22880000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>49804000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>24301000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22121000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13373000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>23052000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>35808000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>25681092.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22500440.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>43569947.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>27978823.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8667404.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9849904.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14780739.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25974041.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14634618.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13032263.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4226397.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>103928.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>164476.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1484208.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>235702000.0</v>
+      </c>
+      <c r="C12">
         <v>196327000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>162319000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>125876000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>161171000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>82188000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>121761000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>110830000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>94313000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13373000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>40981000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>57289000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>44392540.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>36511402.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>50703644.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>27978823.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8667404.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9849904.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>33463156.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>51745447.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22593076.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13032263.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4226397.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>103928.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>164476.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1484208.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
+        <v>204000.0</v>
+      </c>
+      <c r="C13">
         <v>173000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="E13">
         <v>116000.0</v>
       </c>
       <c r="F13">
+        <v>116000.0</v>
+      </c>
+      <c r="G13">
         <v>55000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>52000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>36000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>32000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>164000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>159000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>102710.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>47720.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>47716.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>15480.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>205286.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90254.0</v>
       </c>
       <c r="S13">
         <v>90254.0</v>
       </c>
       <c r="T13">
+        <v>90254.0</v>
+      </c>
+      <c r="U13">
         <v>89678.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>67364.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>53835.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>42492.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>17496.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>15005.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>14587.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>222387531.0</v>
+      </c>
+      <c r="C14">
         <v>198191936.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>165204652.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>152771817.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>133919144.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>59309090.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>40027758.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>33300704.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17521119.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3345368.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2317460.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1748734.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1094104.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>680599.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>402508.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>188297.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>66675.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>51573.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>51379.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>42279.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34188.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>28983.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19347.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8945.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8336.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>48070000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>55000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>52000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>36000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>32000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>255000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>164000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>159000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>102710.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>47720.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>47716.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>15480.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>205286.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90254.0</v>
       </c>
       <c r="S15">
         <v>90254.0</v>
       </c>
       <c r="T15">
+        <v>90254.0</v>
+      </c>
+      <c r="U15">
         <v>89678.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>67364.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>53835.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>42492.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>17496.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>15005.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>14587.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>250000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2959000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2152000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>9328000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>12218000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>11111000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>11372000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7181000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3404000.0</v>
       </c>
       <c r="L18">
         <v>3404000.0</v>
       </c>
       <c r="M18">
+        <v>3404000.0</v>
+      </c>
+      <c r="N18">
         <v>2608755.0</v>
       </c>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
       <c r="O18">
+        <v>0.0</v>
+      </c>
+      <c r="P18">
         <v>2608755.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>26918000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>27082000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>3051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3007000.0</v>
       </c>
       <c r="L20">
         <v>3007000.0</v>
       </c>
       <c r="M20">
-        <v>3006883.0</v>
+        <v>3007000.0</v>
       </c>
       <c r="N20">
         <v>3006883.0</v>
       </c>
       <c r="O20">
         <v>3006883.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>3006883.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>13304966.0</v>
       </c>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>11636000.0</v>
+      </c>
+      <c r="C21">
         <v>10337000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10960000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10656000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11274000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12218000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11111000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11372000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33626000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8549000.0</v>
       </c>
       <c r="L21">
         <v>8549000.0</v>
       </c>
       <c r="M21">
-        <v>6549000.0</v>
+        <v>8549000.0</v>
       </c>
       <c r="N21">
         <v>6549000.0</v>
       </c>
       <c r="O21">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="P21"/>
+        <v>6549000.0</v>
+      </c>
+      <c r="P21">
+        <v>0.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2053000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1144000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1695000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1617000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>2481000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>337000.0</v>
       </c>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
       </c>
       <c r="O22">
+        <v>0.0</v>
+      </c>
+      <c r="P22">
         <v>-831900.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>253436000.0</v>
+      </c>
+      <c r="C23">
         <v>212879000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>177564000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>139777000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>176598000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>97745000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>136203000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>152287000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>159628000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>28934000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>54217000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>70500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>55249972.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>46971815.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>61856000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>28486817.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9027217.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10709258.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>34541625.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>52798385.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>23621773.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13608787.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4283356.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>130345.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>278006.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14878834.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>29907000.0</v>
+      </c>
+      <c r="C24">
         <v>26619000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>26348000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>26078000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>17323000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>25104000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>23112000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>24530000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>14775000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2285000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3726000.0</v>
       </c>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>25104000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23112000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24530000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15072000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2302000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3751000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>2700000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4700000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2900000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-3266000.0</v>
+      </c>
+      <c r="C28">
         <v>11607000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-94000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25958000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8221000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2403000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-24252000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>270000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6784000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8904000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8310000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-35808000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-25681092.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-22500440.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-43569947.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-27978823.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-8667404.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-9849904.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-14780739.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-25974041.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-14634618.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-13032263.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4226397.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>150020.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-110037.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1484208.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>233040000.0</v>
+      </c>
+      <c r="C29">
         <v>198068000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>166720000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>133856000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>170154000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>89487000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>126810000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>132749000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>134084000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1254000.0</v>
+      </c>
+      <c r="C30">
         <v>1043000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1005000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>954000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1144000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1695000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1617000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1684000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1030000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>868000.0</v>
       </c>
-      <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>15689.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17245.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1980.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14841.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>121736.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>72029.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>80338.0</v>
       </c>
-      <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>35993.0</v>
       </c>
-      <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>133224000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>64383000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>101698000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>81301000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>92227000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6752000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>20882000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>55651000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>44800956.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>38785511.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>53771814.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>221220000.0</v>
+      </c>
+      <c r="C32">
         <v>187411000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>155350000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>123087000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>150340000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>76947000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>113187000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>106090000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>91849000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>11820000.0</v>
+      </c>
+      <c r="C33">
         <v>10744000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11617000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10823000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11598000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12624000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12136000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>38943000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>61764000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>14321000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>11965000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>12097000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>9721942.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>9798153.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>11152000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>77738.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>54723.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>259716.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>390749.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>461273.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>762681.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>342572.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>28583.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>26417.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>47665.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>13312502.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>87000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>247000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>54000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>117000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>84000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>513000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>12284000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>12051000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>17000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>29906999.0</v>
+      </c>
+      <c r="C35">
         <v>26706000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>26595000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>26132000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17440000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>25188000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>23625000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>36814000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>34304000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>61354000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>7155000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2608755.0</v>
       </c>
       <c r="N35">
         <v>2608755.0</v>
       </c>
       <c r="O35">
         <v>2608755.0</v>
       </c>
-      <c r="P35"/>
+      <c r="P35">
+        <v>2608755.0</v>
+      </c>
       <c r="Q35"/>
       <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>14270.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>35674.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>57078.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>686069.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>56873.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>84000.0</v>
+      </c>
+      <c r="C36">
         <v>242000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>387000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>116000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>251000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>250000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131000.0</v>
       </c>
       <c r="I36">
         <v>131000.0</v>
       </c>
       <c r="J36">
         <v>131000.0</v>
       </c>
       <c r="K36">
+        <v>131000.0</v>
+      </c>
+      <c r="L36">
         <v>183000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>353000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>60312.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>43912.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6592912.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>33484.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10513.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>60664.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58305.0</v>
       </c>
       <c r="T36">
         <v>58305.0</v>
       </c>
       <c r="U36">
+        <v>58305.0</v>
+      </c>
+      <c r="V36">
         <v>355137.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>57268.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7743.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>12983.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>34053.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1180.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
-[...5 lines deleted...]
-      </c>
+      <c r="E38">
+        <v>0.0</v>
+      </c>
+      <c r="F38"/>
       <c r="G38">
+        <v>0.0</v>
+      </c>
+      <c r="H38">
         <v>11111000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>11503000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>33757000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>10477000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>183000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>353000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>60312.0</v>
       </c>
-      <c r="N38">
-[...1 lines deleted...]
-      </c>
       <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="P38"/>
+      <c r="P38">
+        <v>0.0</v>
+      </c>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
+      <c r="AA38"/>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>4660000.0</v>
+      </c>
+      <c r="C39">
         <v>4765000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2623000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>71000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3829000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1238000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2306000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>830000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2521000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>372000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1338000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1114000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2271490.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>646571.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1071322.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>428276.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>290249.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>477902.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>615691.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>511327.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>266016.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>233952.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>28376.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>66361.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>29872.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>82124.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>14632000.0</v>
+      </c>
+      <c r="C40">
         <v>10063000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6950000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4469000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4749000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5400000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5031000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3043000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2701000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2477000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>9582000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7068000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3869431.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1871828.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2017314.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1321696.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1968329.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2992647.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2940672.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>32324561.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>30800083.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>686069.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>72800.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>149981.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>431837.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>201034.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>21000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>84000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>266000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>12284000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>19232000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>13163000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>6000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>811103000.0</v>
+      </c>
+      <c r="C42">
         <v>661276000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>533872000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>446938000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>444898000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>320893000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>309555000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>237702000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>186522000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-41047000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>298715000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>293655000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>254154693.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>226695409.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>226122331.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>182798982.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>148506647.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>131751439.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>130140549.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>109166773.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>52070582.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>47518750.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>32556963.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>25306432.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>23417564.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>22299866.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>2433000.0</v>
+      </c>
+      <c r="C45">
         <v>2327000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2282000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1974000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2152000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>156000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>352000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>522000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>925000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>99000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>226000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>188000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>105747.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>198358.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>464465.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>44254.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>44210.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>199052.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>332444.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>402968.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>407544.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>285304.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>20840.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>13434.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>13612.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>6356.0</v>
       </c>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>100000.0</v>
+      </c>
+      <c r="C46">
         <v>165000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>270000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>51000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>73000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>156000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>352000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>522000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>925000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>793000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>226000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>188000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>105747.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>198358.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>464465.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>44254.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>44210.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>199052.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>332444.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>402968.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>407544.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>285304.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>20840.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>13434.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>13612.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6356.0</v>
       </c>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>324000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>156000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>352000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>522000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>925000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>99000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>226000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>188000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>105747.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>198358.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>464465.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
+      <c r="AA47"/>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-608087000.0</v>
+      </c>
+      <c r="C48">
         <v>-489250000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-393369000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-338671000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-300521000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-257507000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-207892000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-129719000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-68203000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-38406000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-274973000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-235131000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-206428826.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-184948541.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-169389052.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-156129121.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-142038403.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-125846458.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-99198965.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-89296613.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-59964840.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-35182194.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-28481146.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-26149069.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-24043342.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-7704222.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-257507000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-207892000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-129719000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-68203000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-311073000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-274973000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-235131000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-206428826.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-184948541.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-169389052.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>8333000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>2000000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>15337000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1548000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1102000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>29914000.0</v>
+      </c>
+      <c r="C51">
         <v>26735000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>26491000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>26142000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>25791000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>25283000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>25552000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>24571000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>15337000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4469000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>14742000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>253948.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>54439.0</v>
       </c>
-      <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>7000.0</v>
+      </c>
+      <c r="C52">
         <v>116000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>143000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>64000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8468000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>179000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2440000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>82000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>530000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>442000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>10991000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>197075.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>54439.0</v>
       </c>
-      <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>202522000.0</v>
+      </c>
+      <c r="C53">
         <v>181199000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>135734000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>73776000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>127159000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>59308000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>71957000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>86529000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>72192000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2740000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>17929000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>21481000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>18711448.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>14010962.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>7133697.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>18682417.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>25771406.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>7958458.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>253436000.0</v>
+      </c>
+      <c r="C55">
         <v>212879000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>177564000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>139777000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>176598000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>97745000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>136203000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>152287000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>159628000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>28934000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>54217000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>70500000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>55249972.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>46971815.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>61856000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>28486817.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9027217.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>10709258.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>34541625.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>52798385.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>23621773.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>13608787.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4283356.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>130345.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>278006.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>14878834.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>241616000.0</v>
+      </c>
+      <c r="C56">
         <v>202135000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>165947000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>128954000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>165000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>85121000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>124067000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>113344000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>97864000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>14613000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>42252000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>58403000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>45528030.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>37173662.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>50704000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>28409079.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>8972494.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>10449542.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>34150876.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>52337112.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>22859092.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>13266215.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4254773.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>103928.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>230341.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1566332.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>20396000.0</v>
+      </c>
+      <c r="C57">
         <v>14724000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>10597000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5867000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>14660000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8174000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>10880000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7254000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6015000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3455000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>23173000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8438000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4833378.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2570666.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2469019.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1801476.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2353687.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4714023.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3492815.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>32804963.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>31393311.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1218396.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>163043.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>926202.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>916492.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>268571.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>50303000.0</v>
+      </c>
+      <c r="C58">
         <v>41430000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>37192000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>31999000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>32100000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>33362000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>34505000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>152287000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>40319000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>64809000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>30328000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>11842000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7442133.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5179421.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5077000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1801476.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2353687.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4714023.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3507085.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>32840637.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>31450389.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1218396.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>163043.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>983075.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>916492.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>268571.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>203133000.0</v>
+      </c>
+      <c r="C60">
         <v>171449000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>140372000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>107778000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>144498000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>64383000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>101698000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>108219000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>119309000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-35875000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>23889000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>58658000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>47807839.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>41792394.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>56779000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>26685341.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6673530.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5995235.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>31034540.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>19957748.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-7828616.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>12390391.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4120313.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-852730.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-638486.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>14610263.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
+        <v>0.0</v>
+      </c>
+      <c r="O61">
         <v>-1454.0</v>
       </c>
-      <c r="O61">
-[...2 lines deleted...]
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CQ1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
+      <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>4496000.0</v>
+      </c>
+      <c r="C2">
+        <v>5757000.0</v>
+      </c>
+      <c r="D2">
         <v>4136000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4749000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5557000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4545000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4609000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3386000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2853000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3504000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3219000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2502000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1573000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1334000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>893000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>805000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1296000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1443000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1279000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2144000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2723000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2595000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1745000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2006000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1227000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3409000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2903000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4440000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3503000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3879000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3240000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2523000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3418000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2784000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1665000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1932000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>502000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>536000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1497000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2453000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2931000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2005000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2278000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1370000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1154266.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1226280.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1449667.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>964000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>794674.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>950805.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>575766.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>698838.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>343197.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>468460.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>316712.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>451705.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>489200.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>872488.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>898008.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>479780.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>260067.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>414080.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>180487.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>385358.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>95598.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>252226.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1054680.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1721376.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>207873.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>606468.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>300188.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>552143.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1078661.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>876834.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>98596.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>480402.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>73584.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>381950.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>694363.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>593228.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>417309.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>270779.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>970324.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>532327.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>693678.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>270385.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>51469.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>90243.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>397729.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>438108.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>455729.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>957896.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>580302.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>453919.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5392,54 +5513,56 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5492,371 +5615,375 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>-429000.0</v>
+      </c>
+      <c r="C5">
+        <v>-87000.0</v>
+      </c>
+      <c r="D5">
         <v>-155000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-216000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-632000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-750000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>299000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-880000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-742000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-271000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-942000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-619000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-461000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-605000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1607000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1016000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-291000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>5000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>285000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>592000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>485000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>942000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>252000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>119000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-128000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-17000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-236000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>212000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>364000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>456000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1275000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>958000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>747000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>404000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-448.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-591000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>4000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>7000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>5000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-17000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>9000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>9000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-25000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-22521.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-17913.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-26185.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-20738.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-28722.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-8838.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-10642.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-2194.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-2219.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-2295.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2159.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-2298.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-23103.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>7466.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-255018.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-255018.0</v>
       </c>
-      <c r="BJ5"/>
-[...1 lines deleted...]
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5">
         <v>-338692.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-338692.0</v>
       </c>
-      <c r="BN5"/>
-[...1 lines deleted...]
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>-624511.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-624511.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-544708.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-7333.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>8803.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>2702.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>5463.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-1989.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-1843.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-2090.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>870.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>1149.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-2686.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-1722.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-1625.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-59827.0</v>
       </c>
       <c r="CG5">
         <v>-59827.0</v>
       </c>
       <c r="CH5">
-        <v>-39264.0</v>
+        <v>-59827.0</v>
       </c>
       <c r="CI5">
-        <v>-39264.0</v>
+        <v>-59827.0</v>
       </c>
       <c r="CJ5">
         <v>-39264.0</v>
       </c>
       <c r="CK5">
         <v>-39264.0</v>
       </c>
       <c r="CL5">
+        <v>-39264.0</v>
+      </c>
+      <c r="CM5">
+        <v>-39264.0</v>
+      </c>
+      <c r="CN5">
         <v>-35440.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-33471.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-31788.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-30294.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-29558.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>2000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-28565.0</v>
       </c>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5888,216 +6015,226 @@
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6"/>
+      <c r="BE6">
+        <v>0.0</v>
+      </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6">
-[...3 lines deleted...]
-      <c r="BI6"/>
+      <c r="BG6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>44000.0</v>
+      </c>
+      <c r="C7">
+        <v>7000.0</v>
+      </c>
+      <c r="D7">
         <v>49000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>90000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>121000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>116000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>156000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>152000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>147000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>143000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>139000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>67000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>65000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>64000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>82000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>100000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>118000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>135000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>166000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>102000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>139000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>179000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>212000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>319000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>311000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>440000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>564000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>689000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...4 lines deleted...]
-      </c>
+      <c r="AF7"/>
+      <c r="AG7"/>
       <c r="AH7">
         <v>297000.0</v>
       </c>
       <c r="AI7">
         <v>297000.0</v>
       </c>
       <c r="AJ7">
+        <v>297000.0</v>
+      </c>
+      <c r="AK7">
+        <v>297000.0</v>
+      </c>
+      <c r="AL7">
         <v>14000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>17000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>19000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="AP7">
         <v>24000.0</v>
       </c>
-      <c r="AQ7"/>
-      <c r="AR7"/>
+      <c r="AQ7">
+        <v>25000.0</v>
+      </c>
+      <c r="AR7">
+        <v>24000.0</v>
+      </c>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
@@ -6106,111 +6243,117 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
-        <v>173000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="C8">
-        <v>173000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="D8">
         <v>173000.0</v>
       </c>
       <c r="E8">
         <v>173000.0</v>
       </c>
       <c r="F8">
+        <v>173000.0</v>
+      </c>
+      <c r="G8">
+        <v>173000.0</v>
+      </c>
+      <c r="H8">
         <v>172000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="I8">
         <v>140000.0</v>
       </c>
       <c r="J8">
+        <v>140000.0</v>
+      </c>
+      <c r="K8">
+        <v>140000.0</v>
+      </c>
+      <c r="L8">
         <v>137000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="M8">
         <v>116000.0</v>
       </c>
       <c r="N8">
         <v>116000.0</v>
       </c>
       <c r="O8">
         <v>116000.0</v>
       </c>
       <c r="P8">
         <v>116000.0</v>
       </c>
       <c r="Q8">
         <v>116000.0</v>
       </c>
       <c r="R8">
+        <v>116000.0</v>
+      </c>
+      <c r="S8">
+        <v>116000.0</v>
+      </c>
+      <c r="T8">
         <v>115000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>114000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6242,536 +6385,546 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
+        <v>447828000.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9">
         <v>446376000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>445927000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>445471000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="S9"/>
+      <c r="T9">
         <v>444040000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>443341000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>442246000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>320893000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>320084000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>316327000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>310705000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>309555000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>283170000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>276317000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>243598000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>237702000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>236659000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>188866000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>187448000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>186522000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>135571000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>134222000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>321037000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>320576000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>317988000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>313097000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>306662000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>298715000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>298176000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>297260000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>294698000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>293655000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>272961560.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>270070217.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>265501425.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>254154693.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>253713892.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>253274749.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>227048419.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>226696863.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>227196203.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>226785748.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>226452094.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>226122331.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>210166429.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>209841368.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>38791000.0</v>
+      </c>
+      <c r="C10">
+        <v>33180000.0</v>
+      </c>
+      <c r="D10">
         <v>16277000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>17436000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>19556000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>15128000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>21427000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>23864000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>16785000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>26585000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>27690000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>22745000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>33984000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>52100000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>119841000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>95153000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>79227000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>34012000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>44699000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>40653000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>55982000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>22880000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>35219000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>47117000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>34515000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>49804000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>17785000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>16830000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>25671000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>24301000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>24946000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>23604000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>22122000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>22121000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>19813000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>61133000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>7771000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>13373000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>20521000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>24490000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>23521000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>23052000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>32207000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>21214000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>27934000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>35808000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>25981605.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>26368452.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>29848152.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>25681092.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>30231154.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>44972236.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>21409923.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>22500440.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>26088710.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>29956864.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>35051277.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>43569947.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>32768888.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>41955977.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>46552168.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>27978823.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>29331773.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>31159630.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>19812013.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>8667404.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>3159610.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>5419227.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>5306646.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>9849904.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>15306476.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>12638547.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>20299364.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>14780739.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>19279913.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>16751763.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>20954573.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>25974041.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>16201019.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>17601928.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>16819293.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>14634618.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>18506914.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>8102824.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>10532678.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>13032263.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>14756357.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>16439379.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>3423918.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>4226397.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>3784305.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>1698807.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>456033.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>103928.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>89658.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>56446.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>34892.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6824,1322 +6977,1346 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>202772000.0</v>
+      </c>
+      <c r="C12">
+        <v>235702000.0</v>
+      </c>
+      <c r="D12">
         <v>124386000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>146443000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>172500000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>196327000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>219440000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>121516000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>143043000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>162319000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>168413000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>105338000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>114777000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>125876000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>134077000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>142439000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>152103000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>161171000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>170806000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>180671000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>192713000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>82188000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>94335000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>99609000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>104987000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>121761000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>106281000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>111732000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>105179000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>110830000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>112048000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>74755000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>84984000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>94313000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>53286000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>61133000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>7771000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>13373000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>26950000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>35072000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>37089000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>40981000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>49913000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>43379000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>49887000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>57289000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>43074109.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>46437730.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>49620163.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>44392540.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>49362770.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>53423000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>32007437.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>36511402.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>39901647.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>43074682.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>46046404.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>50703644.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>38291843.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>41955977.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>46552168.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>27978823.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>29331773.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>31159630.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>19812013.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>8667404.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>3159610.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>5419227.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>5306646.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>9849904.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>15306476.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>22069792.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>28807151.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>33463156.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>38614349.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>43718741.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>47440085.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>51745447.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>17095508.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>18750776.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>22013996.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>22593076.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>25514551.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>8102824.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>10532678.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>13032263.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>14756357.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>16439379.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>3423918.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>4226397.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>3784305.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>1698807.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>456033.0</v>
       </c>
-      <c r="CO12"/>
-      <c r="CP12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>89658.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>56446.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>34892.0</v>
       </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>173000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="C13">
-        <v>173000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="D13">
         <v>173000.0</v>
       </c>
       <c r="E13">
         <v>173000.0</v>
       </c>
       <c r="F13">
+        <v>173000.0</v>
+      </c>
+      <c r="G13">
+        <v>173000.0</v>
+      </c>
+      <c r="H13">
         <v>172000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="I13">
         <v>140000.0</v>
       </c>
       <c r="J13">
+        <v>140000.0</v>
+      </c>
+      <c r="K13">
+        <v>140000.0</v>
+      </c>
+      <c r="L13">
         <v>137000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="M13">
         <v>116000.0</v>
       </c>
       <c r="N13">
         <v>116000.0</v>
       </c>
       <c r="O13">
         <v>116000.0</v>
       </c>
       <c r="P13">
         <v>116000.0</v>
       </c>
       <c r="Q13">
         <v>116000.0</v>
       </c>
       <c r="R13">
+        <v>116000.0</v>
+      </c>
+      <c r="S13">
+        <v>116000.0</v>
+      </c>
+      <c r="T13">
         <v>115000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>114000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>114000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>55000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>55000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>54000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>52000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>52000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>42000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>40000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="AD13">
         <v>36000.0</v>
       </c>
       <c r="AE13">
-        <v>32000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AF13">
-        <v>32000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AG13">
         <v>32000.0</v>
       </c>
       <c r="AH13">
+        <v>32000.0</v>
+      </c>
+      <c r="AI13">
+        <v>32000.0</v>
+      </c>
+      <c r="AJ13">
         <v>26000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>26000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>255000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>5000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>233000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>208000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>193000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="AQ13">
         <v>164000.0</v>
       </c>
       <c r="AR13">
+        <v>164000.0</v>
+      </c>
+      <c r="AS13">
+        <v>164000.0</v>
+      </c>
+      <c r="AT13">
         <v>159000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>159000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>127509.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>119843.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>113722.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>102710.0</v>
       </c>
       <c r="AY13">
         <v>102710.0</v>
       </c>
       <c r="AZ13">
+        <v>102710.0</v>
+      </c>
+      <c r="BA13">
+        <v>102710.0</v>
+      </c>
+      <c r="BB13">
         <v>47720.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>47720.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47716.0</v>
       </c>
       <c r="BD13">
         <v>47716.0</v>
       </c>
       <c r="BE13">
         <v>47716.0</v>
       </c>
       <c r="BF13">
+        <v>47716.0</v>
+      </c>
+      <c r="BG13">
+        <v>47716.0</v>
+      </c>
+      <c r="BH13">
         <v>26466.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>26466.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>23665.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>15480.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>14701.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>14701.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>10290.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>205286.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>124886.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>108290.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90254.0</v>
       </c>
       <c r="BR13">
         <v>90254.0</v>
       </c>
       <c r="BS13">
         <v>90254.0</v>
       </c>
       <c r="BT13">
         <v>90254.0</v>
       </c>
       <c r="BU13">
         <v>90254.0</v>
       </c>
       <c r="BV13">
         <v>90254.0</v>
       </c>
       <c r="BW13">
+        <v>90254.0</v>
+      </c>
+      <c r="BX13">
+        <v>90254.0</v>
+      </c>
+      <c r="BY13">
         <v>89708.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>89678.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>89678.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>74095.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>72330.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>69152.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>67364.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>67147.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>55047.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>54039.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53835.0</v>
       </c>
       <c r="CI13">
         <v>53835.0</v>
       </c>
       <c r="CJ13">
+        <v>53835.0</v>
+      </c>
+      <c r="CK13">
+        <v>53835.0</v>
+      </c>
+      <c r="CL13">
         <v>42970.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>42492.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>41398.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>38559.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>33351.0</v>
       </c>
-      <c r="CO13"/>
-      <c r="CP13">
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>15690.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>15575.0</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>15236.0</v>
       </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>253280551.0</v>
+      </c>
+      <c r="C14">
+        <v>222387531.0</v>
+      </c>
+      <c r="D14">
         <v>216462161.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>216431348.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>216146934.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>198191936.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>211847651.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>182584078.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>182550109.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>179843000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>164342634.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>152796617.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>152781580.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>152773739.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>152773015.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>152771103.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>152769224.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>152587848.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>152587848.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>152460531.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>76992407.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>60288993.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>60288993.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>58858216.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>57364265.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>43822367.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>41727259.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>38440647.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>36016406.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>35903728.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>34483563.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>31433494.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>31318746.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>28652104.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>24209517.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>13807861.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3029223.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3487126.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3067404.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2804708.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2542011.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2337389.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2337393.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2316162.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2278028.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2075141.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1761279.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1651276.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1500798.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1500798.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1467319.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>767872.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>660945.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>660945.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>681666.0</v>
       </c>
       <c r="BD14">
         <v>681666.0</v>
       </c>
       <c r="BE14">
         <v>681666.0</v>
       </c>
       <c r="BF14">
+        <v>681666.0</v>
+      </c>
+      <c r="BG14">
+        <v>681666.0</v>
+      </c>
+      <c r="BH14">
         <v>378093.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>375011.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>325084.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>325084.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>210021.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>184101.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>144914.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>62241.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>57806.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>52479.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51573.0</v>
       </c>
       <c r="BR14">
         <v>51573.0</v>
       </c>
       <c r="BS14">
         <v>51573.0</v>
       </c>
       <c r="BT14">
         <v>51573.0</v>
       </c>
       <c r="BU14">
         <v>51573.0</v>
       </c>
       <c r="BV14">
+        <v>51573.0</v>
+      </c>
+      <c r="BW14">
+        <v>51573.0</v>
+      </c>
+      <c r="BX14">
         <v>51433.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>51262.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>51244.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>51244.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>41964.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>40694.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>38844.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>38844.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>36146.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>31327.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>32514.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>32514.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>30341.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>28748.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>30749.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>30749.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>23265.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>21643.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>18659.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>18659.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8593.0</v>
       </c>
       <c r="CR14">
         <v>8593.0</v>
       </c>
+      <c r="CS14">
+        <v>8593.0</v>
+      </c>
+      <c r="CT14">
+        <v>8593.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
         <v>116000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>116000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>116000.0</v>
+      </c>
       <c r="R15">
+        <v>116000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
         <v>115000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>114000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>114000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>55000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>55000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>54000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>52000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>52000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>42000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>40000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="AD15">
         <v>36000.0</v>
       </c>
       <c r="AE15">
-        <v>32000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AF15">
-        <v>32000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AG15">
         <v>32000.0</v>
       </c>
       <c r="AH15">
+        <v>32000.0</v>
+      </c>
+      <c r="AI15">
+        <v>32000.0</v>
+      </c>
+      <c r="AJ15">
         <v>26000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>26000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>255000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>255000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>233000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>208000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>193000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="AQ15">
         <v>164000.0</v>
       </c>
       <c r="AR15">
+        <v>164000.0</v>
+      </c>
+      <c r="AS15">
+        <v>164000.0</v>
+      </c>
+      <c r="AT15">
         <v>159000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>159000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>127509.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>119843.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>113722.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>102710.0</v>
       </c>
       <c r="AY15">
         <v>102710.0</v>
       </c>
       <c r="AZ15">
+        <v>102710.0</v>
+      </c>
+      <c r="BA15">
+        <v>102710.0</v>
+      </c>
+      <c r="BB15">
         <v>47720.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>47720.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47716.0</v>
       </c>
       <c r="BD15">
         <v>47716.0</v>
       </c>
       <c r="BE15">
         <v>47716.0</v>
       </c>
       <c r="BF15">
+        <v>47716.0</v>
+      </c>
+      <c r="BG15">
+        <v>47716.0</v>
+      </c>
+      <c r="BH15">
         <v>26466.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>26466.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>23665.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>15480.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>14701.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>14701.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>10290.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>205286.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>124886.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>108290.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90254.0</v>
       </c>
       <c r="BR15">
         <v>90254.0</v>
       </c>
       <c r="BS15">
         <v>90254.0</v>
       </c>
       <c r="BT15">
         <v>90254.0</v>
       </c>
       <c r="BU15">
         <v>90254.0</v>
       </c>
       <c r="BV15">
         <v>90254.0</v>
       </c>
       <c r="BW15">
+        <v>90254.0</v>
+      </c>
+      <c r="BX15">
+        <v>90254.0</v>
+      </c>
+      <c r="BY15">
         <v>89708.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>89678.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>89678.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>74095.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>72330.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>69152.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>67364.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>67147.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>55047.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>54039.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53835.0</v>
       </c>
       <c r="CI15">
         <v>53835.0</v>
       </c>
       <c r="CJ15">
+        <v>53835.0</v>
+      </c>
+      <c r="CK15">
+        <v>53835.0</v>
+      </c>
+      <c r="CL15">
         <v>42970.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>42492.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>41398.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>38559.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>17496.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>17496.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>15690.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>15575.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>15236.0</v>
       </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-139000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-67000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>8198000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16">
         <v>243000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>238000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>4688000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3882000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>242000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>250000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>2784000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1891000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2959000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>4108000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>5476000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>2152000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>9328000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
-      <c r="CP16">
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>653901.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>-291774.0</v>
       </c>
-      <c r="CR16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8192,238 +8369,242 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18">
         <v>11547000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>11834000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>11676000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>12218000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>11641000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>11161000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>10930000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>11111000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>10806000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>11274000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>11135000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>11372000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2534000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>2554000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>2692000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>7181000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>11263000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>11180000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>995000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>995000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3404000.0</v>
       </c>
       <c r="AN18">
         <v>3404000.0</v>
       </c>
       <c r="AO18">
         <v>3404000.0</v>
       </c>
       <c r="AP18">
         <v>3404000.0</v>
       </c>
       <c r="AQ18">
         <v>3404000.0</v>
       </c>
       <c r="AR18">
         <v>3404000.0</v>
       </c>
       <c r="AS18">
         <v>3404000.0</v>
       </c>
       <c r="AT18">
-        <v>3403675.0</v>
+        <v>3404000.0</v>
       </c>
       <c r="AU18">
-        <v>3403675.0</v>
+        <v>3404000.0</v>
       </c>
       <c r="AV18">
         <v>3403675.0</v>
       </c>
       <c r="AW18">
+        <v>3403675.0</v>
+      </c>
+      <c r="AX18">
+        <v>3403675.0</v>
+      </c>
+      <c r="AY18">
         <v>2608755.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>2608755.0</v>
       </c>
-      <c r="AY18">
-[...4 lines deleted...]
-      </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
         <v>2608755.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>2608755.0</v>
       </c>
-      <c r="BF18">
-[...6 lines deleted...]
-      <c r="BI18"/>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8476,1406 +8657,1434 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...2 lines deleted...]
-      <c r="Z20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
+        <v>0.0</v>
+      </c>
+      <c r="AB20">
         <v>19432000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>19432000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>26849000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>26918000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>26962000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>26987000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>27171000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>27082000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>28332000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>28222000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3051000.0</v>
       </c>
       <c r="AL20">
         <v>3007000.0</v>
       </c>
       <c r="AM20">
-        <v>3007000.0</v>
+        <v>3051000.0</v>
       </c>
       <c r="AN20">
         <v>3007000.0</v>
       </c>
       <c r="AO20">
         <v>3007000.0</v>
       </c>
       <c r="AP20">
         <v>3007000.0</v>
       </c>
       <c r="AQ20">
         <v>3007000.0</v>
       </c>
       <c r="AR20">
         <v>3007000.0</v>
       </c>
       <c r="AS20">
         <v>3007000.0</v>
       </c>
       <c r="AT20">
-        <v>3006883.0</v>
+        <v>3007000.0</v>
       </c>
       <c r="AU20">
-        <v>3006883.0</v>
+        <v>3007000.0</v>
       </c>
       <c r="AV20">
         <v>3006883.0</v>
       </c>
       <c r="AW20">
         <v>3006883.0</v>
       </c>
       <c r="AX20">
         <v>3006883.0</v>
       </c>
       <c r="AY20">
         <v>3006883.0</v>
       </c>
       <c r="AZ20">
         <v>3006883.0</v>
       </c>
       <c r="BA20">
         <v>3006883.0</v>
       </c>
       <c r="BB20">
         <v>3006883.0</v>
       </c>
       <c r="BC20">
         <v>3006883.0</v>
       </c>
       <c r="BD20">
         <v>3006883.0</v>
       </c>
       <c r="BE20">
         <v>3006883.0</v>
       </c>
       <c r="BF20">
+        <v>3006883.0</v>
+      </c>
+      <c r="BG20">
+        <v>3006883.0</v>
+      </c>
+      <c r="BH20">
         <v>403795.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>403795.0</v>
       </c>
-      <c r="BH20"/>
-      <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>11364000.0</v>
+      </c>
+      <c r="C21">
+        <v>11636000.0</v>
+      </c>
+      <c r="D21">
         <v>11651000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>11629000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>10733000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>10337000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11111000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>10634000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>10712000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>10960000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>10497000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>10781000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>10818000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>10656000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>9754000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10379000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>11060000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>11274000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>11547000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>11834000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>11676000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>12218000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>11641000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>11161000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>10930000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>11111000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>10806000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>11274000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>11135000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>11372000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>11520000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>11608000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>12238000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>33626000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>33449000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>33071000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>2500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>10477000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8549000.0</v>
       </c>
       <c r="AN21">
         <v>8549000.0</v>
       </c>
       <c r="AO21">
         <v>8549000.0</v>
       </c>
       <c r="AP21">
         <v>8549000.0</v>
       </c>
       <c r="AQ21">
         <v>8549000.0</v>
       </c>
       <c r="AR21">
         <v>8549000.0</v>
       </c>
       <c r="AS21">
         <v>8549000.0</v>
       </c>
       <c r="AT21">
         <v>8549000.0</v>
       </c>
       <c r="AU21">
         <v>8549000.0</v>
       </c>
       <c r="AV21">
         <v>8549000.0</v>
       </c>
       <c r="AW21">
-        <v>6549000.0</v>
+        <v>8549000.0</v>
       </c>
       <c r="AX21">
-        <v>6549000.0</v>
+        <v>8549000.0</v>
       </c>
       <c r="AY21">
         <v>6549000.0</v>
       </c>
       <c r="AZ21">
         <v>6549000.0</v>
       </c>
       <c r="BA21">
         <v>6549000.0</v>
       </c>
       <c r="BB21">
         <v>6549000.0</v>
       </c>
       <c r="BC21">
         <v>6549000.0</v>
       </c>
       <c r="BD21">
         <v>6549000.0</v>
       </c>
       <c r="BE21">
         <v>6549000.0</v>
       </c>
       <c r="BF21">
         <v>6549000.0</v>
       </c>
       <c r="BG21">
         <v>6549000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21"/>
+      <c r="BH21">
+        <v>6549000.0</v>
+      </c>
+      <c r="BI21">
+        <v>6549000.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>1699000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>732000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1561000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1571000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2053000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22">
         <v>-1144000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>2481000.0</v>
       </c>
-      <c r="AH22">
-[...4 lines deleted...]
-      </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
         <v>337000.0</v>
       </c>
-      <c r="AL22">
-[...4 lines deleted...]
-      </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
         <v>-446.0</v>
       </c>
-      <c r="AZ22">
-[...4 lines deleted...]
-      </c>
       <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
         <v>700650.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>484469.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>292691.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>256311.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>560802.0</v>
       </c>
-      <c r="BG22">
-[...3 lines deleted...]
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22">
         <v>671568.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>221645000.0</v>
+      </c>
+      <c r="C23">
+        <v>253436000.0</v>
+      </c>
+      <c r="D23">
         <v>140924000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>163765000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>189316000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>212879000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>238817000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>139670000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>158295000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>177564000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>182072000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>119833000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>129359000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>139777000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>147758000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>156777000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>166209000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>176598000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>187274000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>196433000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>207630000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>97745000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>109342000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>115146000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>119975000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>136203000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>140628000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>147330000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>148263000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>152287000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>155124000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>117941000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>128872000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>159628000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>118888000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>125770000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>13885000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>28934000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>40118000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>47676000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>50145000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>54217000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>63438000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>56764000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>62720000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>70500000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>56164045.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>59369605.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>62358557.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>55249972.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>59649265.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>63836000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>42327985.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>46971815.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>51558688.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>54180488.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>57510036.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>61856471.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>46274513.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>50161643.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>46957164.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>28486817.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>30488562.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>32440440.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>20074925.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>9027217.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3830305.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>6166630.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>6191354.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>10709258.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>17265151.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>23158210.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>29853909.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>34541625.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>39876980.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>44945445.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>48629709.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>52798385.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>18773757.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>20177504.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>23043477.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>23621773.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>26556599.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>8977720.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>10958445.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>13608787.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>15341175.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>16724343.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>3621978.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>4283356.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>3855474.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>1728754.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>484646.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>130345.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>145972.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>155326.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>139099.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>30067000.0</v>
+      </c>
+      <c r="C24">
+        <v>29907000.0</v>
+      </c>
+      <c r="D24">
         <v>29781000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>29653000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>29524000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>26619000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>26552000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>26484000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>26416000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>26348000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>26281000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>26213000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>26145000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>26078000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>26010000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>25942000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>13309000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>17323000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>21350000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>25381000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>25244000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>25104000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>24978000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>24856000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>24731000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>23112000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>24962000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>24822000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>24677000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>24530000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>11357000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>13123000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>14884000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>14775000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>14675000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>14579000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1933000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2285000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2615000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2462000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>3368000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>3726000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>12951000.0</v>
       </c>
-      <c r="AQ24">
-[...4 lines deleted...]
-      </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
-      <c r="BE24"/>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
-      <c r="BG24">
-[...3 lines deleted...]
-      <c r="BI24"/>
+      <c r="BG24"/>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25"/>
       <c r="N25">
+        <v>26145000.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25">
         <v>26010000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>25942000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>13309000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="S25"/>
+      <c r="T25">
         <v>21350000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>25381000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>25244000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>25104000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>24978000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>24856000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>24731000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>23112000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>24962000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>24822000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>24677000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>24530000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>11357000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>13123000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>15181000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>15072000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>14972000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>14876000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1947000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2302000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2634000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>2483000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3392000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>3751000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>12975000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>25000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>27000.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
-[...5 lines deleted...]
-      <c r="AN26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>2700000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>2900000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>5600000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>5100000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>4700000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>4500000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>3700000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>4200000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>2900000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>2500000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9928,416 +10137,428 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-8680000.0</v>
+      </c>
+      <c r="C28">
+        <v>-3273000.0</v>
+      </c>
+      <c r="D28">
         <v>13553000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>12307000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>10089000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11607000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5281000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2772000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9778000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-94000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-986000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3555000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-7774000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-25958000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-93749000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-69111000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-53198000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-8221000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-19016000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-15170000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-30599000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2403000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-10029000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-21942000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-9473000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-24252000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>7741000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>8681000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-285000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>270000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-9521000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-8288000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-6920000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-6784000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-4576000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-45538000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-4244000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-8904000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-6294000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-9495000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-8682000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-8310000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-17695000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-21189000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-27907000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-35808000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-25981605.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-26368452.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-29848152.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-25681092.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-30231154.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-44972236.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-21409923.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-22500440.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-26088710.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-29956864.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-35051277.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-43569947.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-32768888.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-41955977.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-46552168.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-27978823.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-29331773.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-31159630.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-19812013.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-8667404.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-3159610.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-5419227.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-5306646.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-9849904.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-15306476.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-12638547.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-20299364.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-14780739.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-19279913.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-16751763.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-20954573.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-25974041.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-16201019.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-17601928.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-16819293.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-14634618.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-18506914.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-8102824.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-10532678.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-13032263.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-14756357.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-16439379.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-3423918.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-4226397.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-3784305.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-1698807.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-202085.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>150020.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>320784.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>235328.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>138214.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>206106000.0</v>
+      </c>
+      <c r="C29">
+        <v>233040000.0</v>
+      </c>
+      <c r="D29">
         <v>124167000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>150137000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>177374000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>198068000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>225901000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>128215000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>148277000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>166720000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>172825000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>113928000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>124400000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>133856000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>142524000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>152984000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>162284000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>170154000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>180746000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>190763000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>200365000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>89487000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>101604000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>108654000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>112047000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10364,556 +10585,570 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1053000.0</v>
+      </c>
+      <c r="C30">
+        <v>1254000.0</v>
+      </c>
+      <c r="D30">
         <v>1100000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1097000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1046000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1043000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1159000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1016000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>942000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1005000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>951000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1001000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1040000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>954000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>861000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>930000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1149000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1144000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1207000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1462000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1423000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1695000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>527000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1746000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1589000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1617000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1405000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1717000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1547000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1684000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1183000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1135000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1028000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1030000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>471000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1194000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>868000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>29185.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>9659.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>10831.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>15689.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>10172.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>21543.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>14943.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>17245.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>6869.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>271.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>135.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1980.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>12634.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>10934.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>11305.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>14841.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>39203.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>31407.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>304594.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>121736.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>53904.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>13426.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>72029.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>72029.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>57633.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>91649.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>131524.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>80338.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>14676.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30">
         <v>36990.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>36489.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>76934000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>98255000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>116514000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>127042000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>136475000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>133224000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>155229000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>153548000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>175121000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>64383000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>76626000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>83798000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>87316000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>101698000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>87371000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>93367000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>74955000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>81301000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>90892000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>55722000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>66532000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>92227000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>46313000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>51547000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1343000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>6752000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>10180000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>13419000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>17673000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>20882000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>30532000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>39528000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>47101000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>55651000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>42241872.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>47213968.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>49782672.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>44800956.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>50056886.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>54891158.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>33547752.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>38785511.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>43283032.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>46071554.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>49949199.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>53771814.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>42748921.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>47393755.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>193726000.0</v>
+      </c>
+      <c r="C32">
+        <v>221220000.0</v>
+      </c>
+      <c r="D32">
         <v>111441000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>137360000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>165546000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>187411000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>213607000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>116408000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>136377000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>155350000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>161133000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>102015000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>112704000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>123087000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>131906000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>141679000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>138214000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>150340000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>163923000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>177853000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>187595000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>76947000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>88691000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>96109000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>99716000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10940,443 +11175,451 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:98">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>12380000.0</v>
+      </c>
+      <c r="C33">
+        <v>11820000.0</v>
+      </c>
+      <c r="D33">
         <v>12726000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>12777000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>11872000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>10744000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>12422000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>11976000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>12108000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>11617000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>11976000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>11933000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>11733000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>10823000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>10689000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>11392000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>11672000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>11598000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>12690000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>12945000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>12828000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>12624000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>13014000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>12584000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>12530000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>12136000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>32282000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>33162000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>40745000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>38943000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>40379000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>40506000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>41302000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>61764000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>63367000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>62096000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>5726000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>14321000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>11835000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>11858000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>11896000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>11965000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>11989000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>12011000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>12158000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>12097000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>12105095.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>11805725.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>11745920.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>9721942.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>9714887.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>9719746.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>9798501.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>9798153.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>9920222.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>9895294.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>10202849.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>10064260.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>7236633.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>7429217.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>70842.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>77738.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>32965.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>41563.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>47608.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>54723.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>62316.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>142573.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>226774.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>259716.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>328197.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>355610.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>376686.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>390749.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>430823.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>427951.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>445814.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>461273.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>748750.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>733783.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>724656.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>762681.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>406528.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>400423.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>343494.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>342572.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>347280.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>146738.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>62325.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>28583.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>71169.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>29947.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>28613.0</v>
       </c>
-      <c r="CO33"/>
-      <c r="CP33">
+      <c r="CQ33"/>
+      <c r="CR33">
         <v>18853.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>28457.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>37846.0</v>
       </c>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:98">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34">
         <v>44000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>87000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>128000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>169000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>208000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>247000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>284000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>20000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>37000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>54000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>71000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>87000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>102000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>117000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>34000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>35000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>58000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>84000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>101000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>39000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>199000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>513000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>572000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>657000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>12862000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>12284000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>12159000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>12035000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>11910000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>12051000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>11931000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>11807000.0</v>
       </c>
-      <c r="AJ34"/>
-      <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
@@ -11392,621 +11635,631 @@
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:98">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>30067000.0</v>
+      </c>
+      <c r="C35">
+        <v>29907000.0</v>
+      </c>
+      <c r="D35">
         <v>29781000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>29653000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>29568000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>26706000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>26680000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>26653000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>26624000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>26595000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>26565000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>26233000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>26182000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>26132000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>26081000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>26029000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>13411000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>17440000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>21384000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>25416000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>25302000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>25188000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>25079000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>24895000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>24930000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>23625000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>25534000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>25479000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>37539000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>36814000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>26050000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>27712000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>29783000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>34304000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>38166000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>37863000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>2942000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>61354000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>6038000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>5887000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>6796000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>7155000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>16379000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>3429000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>3431000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>3404000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3403675.0</v>
       </c>
       <c r="AV35">
         <v>3403675.0</v>
       </c>
       <c r="AW35">
-        <v>2608755.0</v>
+        <v>3403675.0</v>
       </c>
       <c r="AX35">
-        <v>2608755.0</v>
+        <v>3403675.0</v>
       </c>
       <c r="AY35">
         <v>2608755.0</v>
       </c>
       <c r="AZ35">
         <v>2608755.0</v>
       </c>
       <c r="BA35">
         <v>2608755.0</v>
       </c>
       <c r="BB35">
         <v>2608755.0</v>
       </c>
       <c r="BC35">
         <v>2608755.0</v>
       </c>
       <c r="BD35">
         <v>2608755.0</v>
       </c>
       <c r="BE35">
         <v>2608755.0</v>
       </c>
-      <c r="BF35"/>
+      <c r="BF35">
+        <v>2608755.0</v>
+      </c>
       <c r="BG35">
+        <v>2608755.0</v>
+      </c>
+      <c r="BH35"/>
+      <c r="BI35">
         <v>1400000.0</v>
       </c>
-      <c r="BH35"/>
-      <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
-      <c r="BS35">
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35">
         <v>3567.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>8918.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>14270.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>19621.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>24972.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>30323.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>35674.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>41019.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>46376.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>57078.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>57078.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>62429.0</v>
       </c>
-      <c r="CE35"/>
-[...1 lines deleted...]
-      <c r="CG35">
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35">
         <v>686069.0</v>
       </c>
-      <c r="CH35"/>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
-      <c r="CN35">
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35">
         <v>43181.0</v>
       </c>
-      <c r="CO35"/>
-      <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:98">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>886000.0</v>
+      </c>
+      <c r="C36">
+        <v>84000.0</v>
+      </c>
+      <c r="D36">
         <v>990000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1029000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1001000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>242000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1105000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1106000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1148000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>387000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>802000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>888000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>868000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>116000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>876000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>952000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>548000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>251000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1052000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1009000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1028000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>250000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1162000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1173000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1306000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>673000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1651000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>2002000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2287000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>131000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1292000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1191000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1056000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1004000.0</v>
       </c>
       <c r="AI36">
         <v>131000.0</v>
       </c>
       <c r="AJ36">
-        <v>131000.0</v>
+        <v>1004000.0</v>
       </c>
       <c r="AK36">
         <v>131000.0</v>
       </c>
       <c r="AL36">
         <v>131000.0</v>
       </c>
       <c r="AM36">
         <v>131000.0</v>
       </c>
       <c r="AN36">
+        <v>131000.0</v>
+      </c>
+      <c r="AO36">
+        <v>131000.0</v>
+      </c>
+      <c r="AP36">
         <v>141000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>183000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>183000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>225000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>354000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>353000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>363497.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>63497.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>83542.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>60312.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43912.0</v>
       </c>
       <c r="AZ36">
         <v>43912.0</v>
       </c>
       <c r="BA36">
         <v>43912.0</v>
       </c>
       <c r="BB36">
         <v>43912.0</v>
       </c>
       <c r="BC36">
         <v>43912.0</v>
       </c>
       <c r="BD36">
         <v>43912.0</v>
       </c>
       <c r="BE36">
+        <v>43912.0</v>
+      </c>
+      <c r="BF36">
+        <v>43912.0</v>
+      </c>
+      <c r="BG36">
         <v>6592912.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>48311.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>419015.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>31262.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>33484.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>2221.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>2221.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>2499.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>10513.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>8708.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>67654.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>60247.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>60664.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>61496.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>61497.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58305.0</v>
       </c>
       <c r="BV36">
         <v>58305.0</v>
       </c>
       <c r="BW36">
         <v>58305.0</v>
       </c>
       <c r="BX36">
         <v>58305.0</v>
       </c>
       <c r="BY36">
         <v>58305.0</v>
       </c>
       <c r="BZ36">
+        <v>58305.0</v>
+      </c>
+      <c r="CA36">
+        <v>58305.0</v>
+      </c>
+      <c r="CB36">
         <v>301305.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>315970.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>335554.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>355137.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>58386.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>58387.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>53012.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>57268.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>55755.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>66392.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>7743.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>7743.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>55690.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>16673.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>16673.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>12983.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>7053.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>16053.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>25053.0</v>
       </c>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:98">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12038,951 +12291,971 @@
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
-      <c r="BE37"/>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
-      <c r="BG37">
-[...3 lines deleted...]
-      <c r="BI37"/>
+      <c r="BG37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:98">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>888000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>868000.0</v>
       </c>
-      <c r="M38">
-[...4 lines deleted...]
-      </c>
       <c r="O38">
+        <v>0.0</v>
+      </c>
+      <c r="P38">
+        <v>0.0</v>
+      </c>
+      <c r="Q38">
         <v>952000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>548000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="S38"/>
+      <c r="T38">
         <v>12599000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1009000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>12704000.0</v>
       </c>
-      <c r="U38">
-[...2 lines deleted...]
-      <c r="V38">
+      <c r="W38">
+        <v>0.0</v>
+      </c>
+      <c r="X38">
         <v>12503000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>11834000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>11736000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>11111000.0</v>
       </c>
-      <c r="Z38">
-[...2 lines deleted...]
-      <c r="AA38">
+      <c r="AB38">
+        <v>0.0</v>
+      </c>
+      <c r="AC38">
         <v>12276000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1087000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>11503000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>12812000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>12799000.0</v>
       </c>
-      <c r="AF38">
-[...2 lines deleted...]
-      <c r="AG38">
+      <c r="AH38">
+        <v>0.0</v>
+      </c>
+      <c r="AI38">
         <v>60839000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>62785000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>131000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10477000.0</v>
       </c>
       <c r="AL38">
         <v>131000.0</v>
       </c>
       <c r="AM38">
+        <v>10477000.0</v>
+      </c>
+      <c r="AN38">
         <v>131000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
+        <v>131000.0</v>
+      </c>
+      <c r="AP38">
         <v>141000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>183000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>183000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>225000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>354000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>353000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>363497.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>63497.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>83542.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>60312.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>43912.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>-85.0</v>
       </c>
-      <c r="AZ38">
-[...4 lines deleted...]
-      </c>
       <c r="BB38">
         <v>0.0</v>
       </c>
       <c r="BC38">
         <v>0.0</v>
       </c>
       <c r="BD38">
         <v>0.0</v>
       </c>
-      <c r="BE38"/>
+      <c r="BE38">
+        <v>0.0</v>
+      </c>
       <c r="BF38">
         <v>0.0</v>
       </c>
-      <c r="BG38">
-[...3 lines deleted...]
-      <c r="BI38"/>
+      <c r="BG38"/>
+      <c r="BH38">
+        <v>0.0</v>
+      </c>
+      <c r="BI38">
+        <v>0.0</v>
+      </c>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
+      <c r="CS38"/>
+      <c r="CT38"/>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:98">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>5440000.0</v>
+      </c>
+      <c r="C39">
+        <v>4660000.0</v>
+      </c>
+      <c r="D39">
         <v>2712000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>3448000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3898000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4765000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5796000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>5162000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2202000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2623000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1683000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2562000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>238000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>71000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2131000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2016000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2434000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3829000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>2571000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1355000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>666000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1238000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1466000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1207000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>869000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>689000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>660000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>719000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>792000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>830000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1514000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1545000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1558000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>2521000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1764000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1347000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>775000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>372000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>2666000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>746000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1160000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1271000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>1536000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>1374000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>675000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>1114000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>984841.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>1126150.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>992474.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>1136000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>542423.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>684126.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>511216.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>646571.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1726647.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1188969.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1245840.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1071322.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>739168.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>776178.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>334019.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>428276.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>1111190.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>1228313.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>204000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>290249.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>569176.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>573423.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>353340.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>477902.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>1576574.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>719382.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>670072.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>615691.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>774175.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>707104.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>612286.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>511327.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>929499.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>678269.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>304825.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>266016.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>635520.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>474473.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>82273.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>233952.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>237538.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>138226.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>135735.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>28376.0</v>
       </c>
-      <c r="CL39"/>
-      <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
-      <c r="CP39">
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>37461.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>33433.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>66361.0</v>
       </c>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:98">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>10999000.0</v>
+      </c>
+      <c r="C40">
+        <v>14632000.0</v>
+      </c>
+      <c r="D40">
         <v>12572000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>8789000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>6220000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>10063000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>8023000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>7748000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>6810000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>6950000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5605000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>3316000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>3284000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>4469000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4188000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>2801000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>2409000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>4749000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5049000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3389000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4345000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>5400000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>5680000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>3885000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5953000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>5031000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>4824000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>3923000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>4466000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>3043000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3912000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>2804000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1926000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>2701000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>3882000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>4768000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>4511000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>929000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>7803000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>10551000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>8769000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>9582000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>9052000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>8795000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>6903000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>7068000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>6357349.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>4518799.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>4715660.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>3869378.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>3182067.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>2378484.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>2588829.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>1871828.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>2316821.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>2024836.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>1628487.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>2017314.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>2632597.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>1491605.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>1235529.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>1321696.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1439818.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1546581.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>1066323.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>1968329.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>2109924.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>3618585.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>2124491.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>2992647.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>3799000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>2882501.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>3793138.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>2940672.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>2878756.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>3286991.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>2684612.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>32324561.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>30571298.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>31211281.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>48237546.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>30800083.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>1275076.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>896976.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>191188.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>686069.0</v>
       </c>
-      <c r="CH40"/>
-      <c r="CI40"/>
       <c r="CJ40"/>
-      <c r="CK40">
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40">
         <v>72800.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>121334.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>124966.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>155509.0</v>
       </c>
-      <c r="CO40"/>
-      <c r="CP40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>733901.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>564198.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>498711.0</v>
       </c>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:98">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>37000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>71000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>87000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41">
+      <c r="R41"/>
+      <c r="S41">
         <v>21000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>34000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>35000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>58000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>84000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>10000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>7000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>266000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>267000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>300000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>12362000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>12284000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>14693000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>14589000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>14602000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>12051000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>11931000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>22987000.0</v>
       </c>
-      <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AL41"/>
+      <c r="AM41">
         <v>13163000.0</v>
       </c>
-      <c r="AL41"/>
-      <c r="AM41"/>
       <c r="AN41"/>
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>6000.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
@@ -12992,342 +13265,350 @@
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:98">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>821635000.0</v>
+      </c>
+      <c r="C42">
+        <v>811103000.0</v>
+      </c>
+      <c r="D42">
         <v>670219000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>666817000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>664198000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>661276000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>659084000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>538429000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>536178000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>533872000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>524619000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>448889000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>447828000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>446938000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>446376000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>445927000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>445471000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>444898000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>444040000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>443341000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>442246000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>320893000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>320084000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>316327000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>310705000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>309555000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>283170000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>276317000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>243598000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>237702000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>236659000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>188866000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>187448000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>186522000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>135571000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>134222000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>321037000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>3117000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>317988000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>313097000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>306662000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>298715000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>298176000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>297260000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>294698000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>293655000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>272961560.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>270070217.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>265501425.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>254155290.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>253713892.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>253274708.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>227046965.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>226695409.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>227196203.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>226785748.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>226452094.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>226122331.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>210166429.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>209841368.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>203885522.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>182798982.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>180146429.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>179994489.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>165774222.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>148703722.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>137059997.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>135018954.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>131925397.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>131751439.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>131502455.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>131140320.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>130784645.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>130140549.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>129621916.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>128572496.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>127909082.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>109166773.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>70869879.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>66712225.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>54999545.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>52070582.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>69576421.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>49112600.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>47770022.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>47518750.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>47418332.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>47100986.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>32719148.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>32556963.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>30959020.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>28305676.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>26202244.0</v>
       </c>
-      <c r="CO42"/>
-      <c r="CP42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>24214499.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>24181141.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>23821278.0</v>
       </c>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:98">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -13380,89 +13661,87 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:98">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13494,1399 +13773,1425 @@
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
-      <c r="BE44"/>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
-      <c r="BG44">
-[...3 lines deleted...]
-      <c r="BI44"/>
+      <c r="BG44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:98">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>2433000.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>2327000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>2282000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>1974000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>102000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>124000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>156000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>211000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>250000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>294000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>352000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>393000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>454000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>474000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>522000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>605000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>720000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>837000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>925000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>582000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>672000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>88000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>99000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>148000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>171000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>199000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>226000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>250000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>230000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>248000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>188000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>185715.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>186345.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>106495.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>105747.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>115092.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>119951.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>198706.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>198358.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>320427.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>295499.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>603054.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>464465.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>235527.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>57407.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>39580.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>44254.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>30744.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>39342.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>45109.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>44210.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>53608.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>74919.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>166527.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>199052.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>266701.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>294113.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>318381.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>332444.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>372518.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>369646.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>387509.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>402968.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>447445.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>417813.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>389102.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>407544.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>348142.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>342036.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>290482.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>285304.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>291525.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>80346.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>54582.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>20840.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>15479.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>13274.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>13434.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>13434.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>11800.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>12404.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>12793.0</v>
       </c>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:98">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>130000.0</v>
+      </c>
+      <c r="C46">
+        <v>100000.0</v>
+      </c>
+      <c r="D46">
         <v>85000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>119000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>138000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>165000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>206000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>236000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>248000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>270000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>677000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>264000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>47000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>51000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>59000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>61000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>64000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>73000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>91000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>102000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>124000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>156000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>211000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>250000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>294000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>352000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>393000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>454000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>474000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>522000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>605000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>720000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>837000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>925000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>582000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>672000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>88000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>793000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>148000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>171000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>199000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>226000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>250000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>230000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>248000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>188000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>185715.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>186345.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>106495.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>105747.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>115092.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>119951.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>198706.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>198358.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>320427.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>295499.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>603054.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>464465.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>235527.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>57407.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>39580.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>44254.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>30744.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>39342.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>45109.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>44210.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>53608.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>74919.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>166527.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>199052.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>266701.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>294113.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>318381.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>332444.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>372518.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>369646.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>387509.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>402968.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>447445.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>417813.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>389102.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>407544.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>348142.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>342036.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>290482.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>285304.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>291525.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>80346.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>54582.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>20840.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>15479.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>13274.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>11940.0</v>
       </c>
-      <c r="CO46"/>
-      <c r="CP46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>11800.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>12404.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>12793.0</v>
       </c>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:98">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>264000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>47000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>59000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>61000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>64000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>324000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>91000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>102000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>124000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>156000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>211000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>250000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>294000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>352000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>393000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>454000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>474000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>522000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>605000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>720000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>837000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>925000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>582000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>672000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>88000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>99000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>148000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>171000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>199000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>226000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>250000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>230000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>248000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>188000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>185715.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>186345.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>106495.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>105747.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>115092.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>119951.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>198706.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>198358.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>320427.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>295499.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>603054.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>464465.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>235527.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>57407.0</v>
       </c>
-      <c r="BH47"/>
-      <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:98">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-645371000.0</v>
+      </c>
+      <c r="C48">
+        <v>-608087000.0</v>
+      </c>
+      <c r="D48">
         <v>-575851000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-546290000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-515889000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-489250000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-460206000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-435958000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-413715000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-393369000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-377270000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-360671000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-349228000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-338671000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-328371000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-317985000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-308821000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-300521000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-289211000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-278665000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-267724000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-257507000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-243765000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-232702000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-223313000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-207892000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-176173000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-163770000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-141831000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-129719000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-119205000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-106645000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-95052000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-68203000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-61699000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-54883000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-316942000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-38406000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-305038000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-296886000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-286180000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-274973000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-264810000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-254898000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-244747000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-235131000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-227817793.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-219951296.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-212799407.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-206428826.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-200724111.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-195470580.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-190529408.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-184948541.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-180951785.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-177752732.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-173541569.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-169389052.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-167017076.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-163477750.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-159085560.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-156129121.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-153844614.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-152000715.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-146956397.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-142038403.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-135560100.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-132831425.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-129003468.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-125846458.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-118334430.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-111557567.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-105132037.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-99198965.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-93817691.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-87903567.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-82180739.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-89296613.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-82856988.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-78247807.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-81011521.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-59964840.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-44840158.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-41357682.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-38027128.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-35182194.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-32824670.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-30700863.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-29191609.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-28481146.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-27666011.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-27180559.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-26554563.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-26149069.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-26158931.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-25479697.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-24794586.0</v>
       </c>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:98">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49"/>
       <c r="N49">
+        <v>-349228000.0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49">
         <v>-328371000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-317985000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-308821000.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-289211000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-278665000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-267724000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-257507000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-243765000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-232702000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-223313000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-207892000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-176173000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-163770000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-141831000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-129719000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-119205000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-106645000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-95052000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-68203000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-61699000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-54883000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-316942000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-311073000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-305038000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-296886000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-286180000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-274973000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-264810000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-254898000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-244747000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-235131000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-227817793.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-219951296.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-212799407.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-206428826.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-200724111.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-195470580.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-190529408.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-184948541.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-180951785.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-177752732.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-173541569.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-169389052.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-167017076.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-163477750.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:98">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50">
         <v>12500000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>8333000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>4167000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>2000000.0</v>
       </c>
-      <c r="Z50"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50">
+        <v>709000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50">
         <v>3750000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>1875000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>15202000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>15337000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>15237000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>15595000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>1580000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>4469000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>11593000.0</v>
       </c>
-      <c r="AM50"/>
-[...1 lines deleted...]
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1102000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
@@ -14896,715 +15201,731 @@
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:98">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>30111000.0</v>
+      </c>
+      <c r="C51">
+        <v>29907000.0</v>
+      </c>
+      <c r="D51">
         <v>29830000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>29743000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>29645000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>26735000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>26708000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>26636000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>26563000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>26491000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>26704000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>26300000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>26210000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>26142000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>26092000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>26042000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>26029000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>25791000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>25683000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>25483000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>25383000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>25283000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>25190000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>25175000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>25042000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>25552000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>25526000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>25511000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>25386000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>24571000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>15425000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>15316000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>15202000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>15337000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>15237000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>15595000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>3527000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>4469000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>14227000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>14995000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>14839000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>14742000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>14512000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>25000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>27000.0</v>
       </c>
-      <c r="AS51"/>
-      <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
-      <c r="CN51">
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51">
         <v>253948.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>253948.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>410442.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>291774.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>173106.0</v>
       </c>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:98">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>44000.0</v>
+      </c>
+      <c r="C52">
+        <v>7000.0</v>
+      </c>
+      <c r="D52">
         <v>49000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>90000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>121000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>116000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>156000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>152000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>147000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>143000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>139000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>67000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>65000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>64000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>82000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>100000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>12618000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>8468000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4333000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>102000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>139000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>179000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>212000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>319000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>311000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2440000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>564000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>689000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>709000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>82000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>4068000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>2193000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>42000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>530000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>530000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>1438000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1580000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1990000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>11593000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>12512000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>11447000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>10991000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>1537000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
-      <c r="CN52">
-[...1 lines deleted...]
-      </c>
+      <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52">
+        <v>210767.0</v>
+      </c>
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>410442.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>291774.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>173106.0</v>
       </c>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:98">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>163981000.0</v>
+      </c>
+      <c r="C53">
+        <v>202522000.0</v>
+      </c>
+      <c r="D53">
         <v>108109000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>129007000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>152944000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>181199000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>198013000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>97652000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>126258000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>135734000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>140723000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>82593000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>80793000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>73776000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>14236000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>47286000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>72876000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>127159000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>126107000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>140018000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>136731000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>59308000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>59116000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>52492000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>70472000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>71957000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>88496000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>94902000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>79508000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>86529000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>87102000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>51151000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>62862000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>72192000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>33473000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>329.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>18.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>2740000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>6429000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>10582000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>13568000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>17929000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>17706000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>22165000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>21953000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>21481000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>17092504.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>20069278.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>19772011.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>18711448.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>19131616.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>8450318.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>10597514.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>14010962.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>13812937.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>13117818.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>10995127.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>7133697.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>5522955.0</v>
       </c>
-      <c r="BG53">
-[...3 lines deleted...]
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53">
         <v>9431245.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>8507787.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>18682417.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>19334436.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>26966978.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>26485512.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>25771406.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>894489.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>1148848.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>5194703.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>7958458.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>7007637.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:98">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15636,1293 +15957,1319 @@
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
-      <c r="BE54"/>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
-      <c r="BG54">
-[...3 lines deleted...]
-      <c r="BI54"/>
+      <c r="BG54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:98">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>221645000.0</v>
+      </c>
+      <c r="C55">
+        <v>253436000.0</v>
+      </c>
+      <c r="D55">
         <v>140924000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>163765000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>189316000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>212879000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>238817000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>139670000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>158295000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>177564000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>182072000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>119833000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>129359000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>139777000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>147758000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>156777000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>166209000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>176598000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>187274000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>196433000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>207630000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>97745000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>109342000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>115146000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>119975000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>136203000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>140628000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>147330000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>148263000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>152287000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>155124000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>117941000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>128872000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>159628000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>118888000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>125770000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>13885000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>28934000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>40118000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>47676000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>50145000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>54217000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>63438000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>56764000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>62720000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>70500000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>56164045.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>59369605.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>62358557.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>55249972.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>59649265.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>63836000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>42327985.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>46971815.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>51558688.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>54180488.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>57510036.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>61856471.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>46274513.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>50161643.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>46957164.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>28486817.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>30488562.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>32440440.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>20074925.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>9027217.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>3830305.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>6166630.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>6191354.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>10709258.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>17265151.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>23158210.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>29853909.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>34541625.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>39876980.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>44945445.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>48629709.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>52798385.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>18773757.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>20177504.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>23043477.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>23621773.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>26556599.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>8977720.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>10958445.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>13608787.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>15341175.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>16724343.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>3621978.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>4283356.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>3855474.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>1728754.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>484646.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>130345.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>145972.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>155326.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>139099.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:98">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>209265000.0</v>
+      </c>
+      <c r="C56">
+        <v>241616000.0</v>
+      </c>
+      <c r="D56">
         <v>128198000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>150988000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>177444000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>202135000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>226395000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>127694000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>146187000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>165947000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>170096000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>107900000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>117626000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>128954000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>137069000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>145385000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>154537000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>165000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>174584000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>183488000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>194802000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>85121000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>96328000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>102562000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>107445000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>124067000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>108346000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>114168000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>107518000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>113344000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>114745000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>77435000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>87570000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>97864000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>55521000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>63674000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>8159000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>14613000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>28283000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>35818000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>38249000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>42252000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>51449000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>44753000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>50562000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>58403000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>44058950.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>47563880.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>50612637.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>45528030.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>49934378.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>54116339.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>32529484.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>37173662.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>41638466.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>44285194.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>47307187.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>51792211.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>39037880.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>42732426.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>46886322.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>28409079.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>30455597.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>32398877.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>20027317.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>8972494.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>3767989.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>6024057.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>5964580.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>10449542.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>16936954.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>22802600.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>29477223.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>34150876.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>39446157.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>44517494.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>48183895.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>52337112.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>18025007.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>19443721.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>22318821.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>22859092.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>26150071.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>8577297.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>10614951.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>13266215.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>14993895.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>16577605.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>3559653.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>4254773.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>3784305.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>1698807.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>456033.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>103928.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>127119.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>126869.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>101253.0</v>
       </c>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:98">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>15539000.0</v>
+      </c>
+      <c r="C57">
+        <v>20396000.0</v>
+      </c>
+      <c r="D57">
         <v>16757000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>13628000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>11898000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>14724000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>12788000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>11286000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>9810000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>10597000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>8963000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>5885000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>4922000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>5867000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>5163000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>3706000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>16323000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>14660000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>10661000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>5635000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>7207000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>8174000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>7637000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>6453000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>7729000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>10880000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>8291000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>9052000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>8920000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>7254000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>11220000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>7520000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>5386000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>6015000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>6077000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>8138000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>6593000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3455000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>20893000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>25363000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>22669000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>23173000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>13520000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>10800000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>9181000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>8438000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>7511615.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>5745079.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>6165327.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>4833378.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>3976741.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>3329289.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>3164595.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>2570666.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>2660018.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>2493296.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1945199.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>2469019.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>3121797.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>2364093.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>2133537.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1801476.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>1699885.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1960661.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1246810.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>2353687.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>2205522.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>3870811.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>3179171.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>4714023.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>4006872.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>3488969.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>4093326.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>3492815.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>3957417.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>4163825.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>2783208.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>32804963.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>30644882.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>31593231.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>48931909.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>31393311.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>1692385.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>1167755.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>1161512.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>1218396.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>693678.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>270385.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>51469.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>163043.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>519063.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>563074.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>822005.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>926202.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>2102239.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>1436274.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>1125736.0</v>
       </c>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:98">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>45606000.0</v>
+      </c>
+      <c r="C58">
+        <v>50303000.0</v>
+      </c>
+      <c r="D58">
         <v>46538000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>43281000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>41466000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>41430000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>39468000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>37939000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>36434000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>37192000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>35528000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>32118000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>31104000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>31999000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>31244000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>29735000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>29734000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>32100000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>32045000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>31051000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>32509000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>33362000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>32716000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>31348000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>32659000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>34505000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>33825000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>34531000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>46459000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>152287000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>37270000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>35232000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>35169000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>40319000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>44243000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>46001000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>9535000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>64809000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>26931000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>31250000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>29465000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>30328000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>29899000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>14229000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>12612000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>11842000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>10915290.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>9148754.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>9569002.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>7442133.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>6585496.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>5938000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>5773350.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>5179421.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>5268773.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>5102051.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>4553954.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>5077774.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>3121797.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>3764093.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>2133537.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1801476.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1699885.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1960661.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1246810.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>2353687.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>2205522.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>3870811.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>3179171.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>4714023.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>4006872.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>3492536.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>4102244.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>3507085.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>3977038.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>4188797.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>2813531.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>32840637.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>30685901.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>31639607.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>48988987.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>31450389.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>1754814.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1167755.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>1161512.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>1218396.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>693678.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>270385.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>51469.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>163043.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>519063.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>563074.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>865186.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>983075.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>2102239.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>1436274.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>1125736.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:98">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16954,421 +17301,429 @@
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
-      <c r="BE59"/>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
-      <c r="BG59">
-[...3 lines deleted...]
-      <c r="BI59"/>
+      <c r="BG59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:98">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>176039000.0</v>
+      </c>
+      <c r="C60">
+        <v>203133000.0</v>
+      </c>
+      <c r="D60">
         <v>94386000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>120484000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>147850000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>171449000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>199349000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>101731000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>121861000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>140372000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>146544000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>87715000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>98255000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>107778000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>116514000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>127042000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>136475000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>144498000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>155229000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>165382000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>175121000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>64383000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>76626000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>83798000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>87316000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>101698000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>106803000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>112799000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>101804000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>108219000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>117854000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>82709000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>93703000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>119309000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>74645000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>79769000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>4350000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-35875000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>13187000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>16426000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>20680000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>23889000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>33539000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>42535000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>50108000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>58658000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>45248755.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>50220851.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>52789555.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>47807839.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>53063769.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>57898000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>36554635.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>41792394.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>46289915.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>49078437.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>52956082.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>56778697.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>43152716.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>46397550.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>44823627.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>26685341.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>28788677.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>30479779.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>18828115.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>6673530.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>1624783.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>2295819.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>3012183.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>5995235.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>13258279.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>19665674.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>25751665.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>31034540.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>35899942.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>40756648.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>45816178.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>19957748.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>-11912144.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>-11462103.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>-25945510.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>-7828616.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>24801785.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>7809965.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>9796933.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>12390391.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>14647497.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>16453958.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>3570509.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>4120313.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>3336411.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>1165680.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>-380540.0</v>
       </c>
-      <c r="CO60"/>
-      <c r="CP60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>-1956267.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>-1280948.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>-986637.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:98">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -17386,112 +17741,118 @@
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
         <v>-1454.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-1454.0</v>
       </c>
-      <c r="BB61">
-[...4 lines deleted...]
-      </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
-      <c r="BE61"/>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
-      <c r="BG61">
-[...3 lines deleted...]
-      <c r="BI61"/>
+      <c r="BG61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:98">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -17544,109 +17905,86 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17681,2720 +18019,2804 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>245000.0</v>
+      </c>
+      <c r="C2">
         <v>78029000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44262000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27879000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28991000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35038000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>38781000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>526000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>363000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8182000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>146000.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>0.0</v>
       </c>
-      <c r="P2"/>
+      <c r="P2">
+        <v>0.0</v>
+      </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>245000.0</v>
+      </c>
+      <c r="C3">
         <v>130000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>77000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>136000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>255000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>311000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>526000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>363000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>346000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>146000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>85000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39517.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>90047.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>38000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19821.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>79728.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>168039.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>197783.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>176688.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>115545.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>41309.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8970.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>428109.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7672112.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1907341.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B5">
+        <v>-118837000.0</v>
+      </c>
+      <c r="C5">
         <v>-102399000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-59210000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-38043000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-40633000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-46107000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-50741000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-70027000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-32270000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-10828000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-39239000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-28702000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-21480283.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-15559492.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13260358.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8449294.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11285685.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-27309835.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-24311045.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-29331775.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13202986.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6701048.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2330691.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2144887.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4954531.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3718509.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>-118592000.0</v>
+      </c>
+      <c r="C6">
         <v>-102269000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-59133000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-38012000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-40497000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-45852000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-50430000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-69501000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-31907000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-10482000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-39093000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-28617000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-21440766.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-15469445.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13222358.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8429473.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11205957.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-27141796.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-24113262.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-29155087.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-13087441.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6659739.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2321721.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1716778.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2717581.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1811168.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>2800000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>-245000.0</v>
+      </c>
+      <c r="C9">
         <v>-78029000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-44262000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-27879000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-28991000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-34781000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-38781000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-526000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-363000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>400000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-145946.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1548.0</v>
       </c>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
+        <v>0.0</v>
+      </c>
+      <c r="Q9">
         <v>488959.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="S9">
         <v>500000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="T9">
+        <v>500000.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9">
         <v>496059.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>-118837000.0</v>
+      </c>
+      <c r="C10">
         <v>-95881000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-54698000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-38150000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-43014000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-49615000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-78173000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-70027000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-33431000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-11280000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-39842000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-28702000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-21480285.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-15559489.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-13259931.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-8450922.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-11325058.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-26647493.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-22142040.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>29331773.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-24782646.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2332077.0</v>
       </c>
       <c r="W10">
         <v>-2332077.0</v>
       </c>
       <c r="X10">
+        <v>-2332077.0</v>
+      </c>
+      <c r="Y10">
         <v>-2053303.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-16358791.0</v>
       </c>
-      <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>797000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>796000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2282000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1482000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>26852000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-8511000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3634000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-357000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>473000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-306000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1352.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5047.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-65623.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-88775.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>39373.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>9917436.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11579660.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4368971.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-11486.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6632.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5682459.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-17425.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>88000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2282000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1482000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>70000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1161000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>468000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>603000.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
         <v>11010.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1629.0</v>
       </c>
-      <c r="Q12">
-[...1 lines deleted...]
-      </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
-        <v>1386.0</v>
+        <v>0.0</v>
       </c>
       <c r="W12">
         <v>1386.0</v>
       </c>
       <c r="X12">
+        <v>1386.0</v>
+      </c>
+      <c r="Y12">
         <v>53696.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12019.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>23497.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B13">
+        <v>4162000.0</v>
+      </c>
+      <c r="C13">
         <v>6467000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4436000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>361000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>18000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1659000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>122000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>473000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B15">
+        <v>-118837000.0</v>
+      </c>
+      <c r="C15">
         <v>-95881000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-54698000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-38150000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-43014000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-49615000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-78173000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-61516000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-29797000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-10923000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-39842000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-28702000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-21480285.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-15559489.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13260000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-8450922.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-11325058.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-26647493.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-22142040.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-29331773.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-24782646.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-6701048.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2332077.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2105727.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-16339120.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3701084.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-43014000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-49615000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-78173000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-61516000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-30779000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-36100000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-39842000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-28702000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-21480285.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-15559489.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-13259931.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B17">
+        <v>-118837000.0</v>
+      </c>
+      <c r="C17">
         <v>-95881000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-54698000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-38150000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-43014000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-49615000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-78173000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-61516000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-29797000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-36100000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-39842000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-28702000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-21480285.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-15559489.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-13259931.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>4162000.0</v>
+      </c>
+      <c r="C18">
         <v>6467000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4436000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-88000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2282000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1482000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-70000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>11000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1161000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2010000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-315000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>852000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>18000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3475000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>79000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>134000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>577000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>58916.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>68513.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>147964.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>26852000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>21692000.0</v>
       </c>
-      <c r="I20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>6049000.0</v>
       </c>
       <c r="L20">
         <v>6049000.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>6049000.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>-123547000.0</v>
+      </c>
+      <c r="C21">
         <v>-103196000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-60007000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-38839000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-41477000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-49300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-79025000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-70045000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-29956000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10948000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-39373000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-29279000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21539201.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-15628002.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-13397000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8539697.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-11285685.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-27309835.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-24311045.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-29836467.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13202986.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-6804090.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2343563.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2099095.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10656661.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3718509.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>123547000.0</v>
+      </c>
+      <c r="C23">
         <v>103196000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>60007000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>38839000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>41477000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>49557000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>79025000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>48353000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>29956000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11348000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>39373000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>29008000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21459561.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15697604.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13397000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9028656.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11585685.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27809835.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>24811045.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19414337.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13699045.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6804090.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2343563.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2099095.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10656661.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3718509.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>578000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>87000.0</v>
+      </c>
+      <c r="C25">
         <v>130000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>175000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>167000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>367000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>693000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1010000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>526000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>363000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B26">
+        <v>81404000.0</v>
+      </c>
+      <c r="C26">
         <v>78029000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>44262000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>27879000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>28991000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>35038000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>38781000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>37173000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18512000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8182000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>28264000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>19435000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12902263.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8088152.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5758000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3688762.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6507650.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>17922183.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>15934409.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>12001212.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8682498.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2744328.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>748997.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>282966.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>946419.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1017198.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>15554332.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>410978.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>42056000.0</v>
+      </c>
+      <c r="C28">
         <v>25037000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15668000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10929000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12350000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11964000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12862000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10654000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11081000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2820000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10963000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9488000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8517781.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7519405.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7600978.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5320073.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4998307.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9719613.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8678853.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7236437.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4901002.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4018453.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1585596.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1388020.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2038130.0</v>
       </c>
-      <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-      <c r="G29">
-[...1 lines deleted...]
-      </c>
+      <c r="G29"/>
       <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
         <v>-8511000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3634000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2409000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>123302000.0</v>
+      </c>
+      <c r="C30">
         <v>25167000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15745000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10960000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12486000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14519000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40244000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>48353000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29956000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11348000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>39373000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29008000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21459561.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15697604.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13397000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9028656.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11585685.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>27809835.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>24811045.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19414337.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13699045.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6804090.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2343563.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2099095.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10656661.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3718509.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B31">
+        <v>4710000.0</v>
+      </c>
+      <c r="C31">
         <v>7315000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5309000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>689000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1537000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-315000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>852000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>18000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3475000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-332000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-469000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>577000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>58916.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>68513.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-273931.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>88775.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-39373.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>662342.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2169005.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>504694.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11579660.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>103042.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>11486.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>45792.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5702130.0</v>
       </c>
-      <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
         <v>1000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>257000.0</v>
       </c>
-      <c r="G32">
-[...1 lines deleted...]
-      </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>400000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>54.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1548.0</v>
       </c>
-      <c r="M32">
-[...1 lines deleted...]
-      </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
+        <v>0.0</v>
+      </c>
+      <c r="Q32">
         <v>488959.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="S32">
         <v>500000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="T32">
+        <v>500000.0</v>
+      </c>
+      <c r="U32"/>
+      <c r="V32">
         <v>496059.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR32"/>
+  <dimension ref="A1:CT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CQ1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
+      <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>66000.0</v>
+      </c>
       <c r="C2">
+        <v>40000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>385000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>905000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>70000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>20311000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>600000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1303000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>66000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13867000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>280000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8738000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7626000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8151000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6418000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5684000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7618000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6532000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7252000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7589000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10157000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5603000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6079000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13200.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>38781000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>-27316000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>9509000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9268000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8539000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>18512000.0</v>
       </c>
-      <c r="AH2">
-[...4 lines deleted...]
-      </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
+        <v>0.0</v>
+      </c>
+      <c r="AL2">
+        <v>0.0</v>
+      </c>
+      <c r="AM2">
         <v>8182000.0</v>
       </c>
-      <c r="AL2">
-[...4 lines deleted...]
-      </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
+        <v>0.0</v>
+      </c>
+      <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2">
         <v>4321000.0</v>
       </c>
-      <c r="AP2">
-[...4 lines deleted...]
-      </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
-      <c r="BE2"/>
+      <c r="BE2">
+        <v>0.0</v>
+      </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
-      <c r="BG2">
-[...3 lines deleted...]
-      <c r="BI2"/>
+      <c r="BG2"/>
+      <c r="BH2">
+        <v>0.0</v>
+      </c>
+      <c r="BI2">
+        <v>0.0</v>
+      </c>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>66000.0</v>
+      </c>
+      <c r="C3">
+        <v>40000.0</v>
+      </c>
+      <c r="D3">
         <v>75000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>33000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>30000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>70000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>33000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>33000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>32000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>66000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>29000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="N3">
         <v>8000.0</v>
       </c>
       <c r="O3">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="P3">
         <v>8000.0</v>
       </c>
       <c r="Q3">
+        <v>8000.0</v>
+      </c>
+      <c r="R3">
+        <v>8000.0</v>
+      </c>
+      <c r="S3">
         <v>2000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>40000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>47000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>47000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>66000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>63000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>68000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>242000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>58000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>233000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>232000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>307000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>139000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>127000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>153000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>107000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>91000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>91000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>170000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>11000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>13000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>24000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>29000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>32000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>41000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>38000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>37000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>30000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>25000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>25775.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>22538.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>11450.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>10779.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>10064.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>9000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>9795.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>12478.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>10638.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>36739.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>30192.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>8835.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>8000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>10366.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>9871.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>3295.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>4879.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>5767.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>5880.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>9297.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>12350.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>25835.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>32246.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>37341.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>39803.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>44116.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>46779.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>47959.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>44899.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>53036.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>51889.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>49160.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>49326.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>41089.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>37113.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>19123.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>34331.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>34965.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>27126.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>22110.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>12481.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>3666.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>3052.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>3824.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>1969.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>1683.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>1494.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>70294.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>119272.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>110057.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>128486.0</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -20429,708 +20851,722 @@
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B5">
+        <v>-37284000.0</v>
+      </c>
+      <c r="C5">
+        <v>-32235999.0</v>
+      </c>
+      <c r="D5">
         <v>-29561000.0</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5">
+      <c r="E5">
+        <v>-30401000.0</v>
+      </c>
+      <c r="F5">
         <v>-27651000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-29044000.0</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
+        <v>-24248000.0</v>
+      </c>
+      <c r="I5">
+        <v>-22243000.0</v>
+      </c>
+      <c r="J5">
         <v>-21678000.0</v>
       </c>
-      <c r="I5">
-[...4 lines deleted...]
-      </c>
       <c r="K5">
+        <v>-16099000.0</v>
+      </c>
+      <c r="L5">
+        <v>-16599000.0</v>
+      </c>
+      <c r="M5">
         <v>-12185000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-11351000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-10874000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-10530000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-8922000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-7717000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-10668000.0</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5">
+      <c r="T5">
+        <v>-9980000.0</v>
+      </c>
+      <c r="U5">
         <v>-10426000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-9567000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-13015000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-8512000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-9161000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-15261000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-11778000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-12403000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-14619000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-12092000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-13159000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-12784000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-11630000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-9625000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-9189000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-6543000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-9513000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-4595000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-8291000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-7204000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1926000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-10742000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-9714000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-9811000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-10150000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-9616000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-7354000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-7884126.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-7223525.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-6838852.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-5704715.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-5270721.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-4953360.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-5580867.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-4025018.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-3199053.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-4211163.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-4152517.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-2295196.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-3552347.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-4406465.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-2194910.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-6684151.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-1868138.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-1942750.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-2419885.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-3224549.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-8047057.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-5720306.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-3158786.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-6868001.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-6856013.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-6691199.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-6232280.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-5819590.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-6446415.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-6299042.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-5745998.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-5510204.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-5328321.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-15199597.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-4256143.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-3283730.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-3482475.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-3330554.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-2881956.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-2415824.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-2151862.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-1522595.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-713809.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-819940.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-487995.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-626704.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-408810.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-22951.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-656617.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-653990.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-738429.0</v>
       </c>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>-37218000.0</v>
+      </c>
+      <c r="C6">
+        <v>-32195999.0</v>
+      </c>
+      <c r="D6">
         <v>-29486000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>-30368000.0</v>
+      </c>
+      <c r="F6">
         <v>-27621000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-28974000.0</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
+        <v>-24215000.0</v>
+      </c>
+      <c r="I6">
+        <v>-22210000.0</v>
+      </c>
+      <c r="J6">
         <v>-21646000.0</v>
       </c>
-      <c r="I6">
-[...4 lines deleted...]
-      </c>
       <c r="K6">
+        <v>-16033000.0</v>
+      </c>
+      <c r="L6">
+        <v>-16570000.0</v>
+      </c>
+      <c r="M6">
         <v>-12177000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11343000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10867000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-10522000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8914000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-7709000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-10666000.0</v>
       </c>
-      <c r="R6">
-[...2 lines deleted...]
-      <c r="S6">
+      <c r="T6">
+        <v>-9940000.0</v>
+      </c>
+      <c r="U6">
         <v>-10379000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-9520000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-12949000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-8449000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-9093000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-15019000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-11720000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-12170000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-14387000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-11785000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-13020000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-12657000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-11477000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-9518000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-9098000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-6452000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-9343000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4584000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-8278000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-7180000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1897000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-10710000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-9673000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-9773000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-10113000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-9586000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-7329000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-7858351.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-7200987.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-6827402.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-5693936.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-5260657.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-4944360.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-5571072.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-4012540.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-3188415.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-4174424.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-4122325.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-2286361.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-3544347.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-4396099.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-2185039.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-6680856.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-1863259.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-1936983.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-2414005.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-3215252.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-8034707.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-5694471.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-3126540.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-6830660.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-6816210.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-6647083.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-6185501.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-5771631.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-6401516.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-6246006.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-5694109.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-5461044.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-5278995.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-15158508.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-4219030.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-3264607.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-3448144.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-3295589.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-2854830.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-2393714.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-2139381.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-1518929.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-710757.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-816116.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-486026.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-625021.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-407316.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>47343.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-537345.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-543933.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-609943.0</v>
       </c>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -21165,128 +21601,130 @@
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
-      <c r="BE7"/>
-      <c r="BF7"/>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -21321,1146 +21759,1172 @@
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>168</v>
+      </c>
+      <c r="B9">
+        <v>-66000.0</v>
+      </c>
       <c r="C9">
+        <v>-40000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>-385000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-905000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-70000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-20311000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-600000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1303000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-66000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-13867000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-280000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-8738000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-7626000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-8151000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-6418000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-5684000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-7618000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-6532000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-7252000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-7589000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-10156000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-5347000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-6079000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-13200.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-38781000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>27316000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-9509000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-9268000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-8539000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-94000.0</v>
       </c>
-      <c r="AH9">
-[...4 lines deleted...]
-      </c>
       <c r="AJ9">
+        <v>0.0</v>
+      </c>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
         <v>94000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>83000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>45000.0</v>
       </c>
-      <c r="AM9">
-[...4 lines deleted...]
-      </c>
       <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-4267000.0</v>
       </c>
-      <c r="AP9">
-[...4 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>1548000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4084856.0</v>
       </c>
       <c r="AV9">
         <v>2042428.0</v>
       </c>
       <c r="AW9">
-        <v>0.0</v>
+        <v>-4084856.0</v>
       </c>
       <c r="AX9">
-        <v>0.0</v>
+        <v>2042428.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
-      <c r="BE9"/>
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
+      <c r="BG9"/>
       <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
         <v>488959.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>488959.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
-[...4 lines deleted...]
-      </c>
+      <c r="BN9"/>
+      <c r="BO9"/>
       <c r="BP9">
         <v>300000.0</v>
       </c>
       <c r="BQ9">
-        <v>500000.0</v>
-[...1 lines deleted...]
-      <c r="BR9"/>
+        <v>300000.0</v>
+      </c>
+      <c r="BR9">
+        <v>300000.0</v>
+      </c>
       <c r="BS9">
         <v>500000.0</v>
       </c>
       <c r="BT9"/>
-      <c r="BU9"/>
+      <c r="BU9">
+        <v>500000.0</v>
+      </c>
       <c r="BV9"/>
       <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>500000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9">
         <v>496059.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>-37284000.0</v>
+      </c>
+      <c r="C10">
+        <v>-32235999.0</v>
+      </c>
+      <c r="D10">
         <v>-29561000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-30401000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-26639000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-29044000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-24248000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-22243000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-20346000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-16099000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-16599000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-11443000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-10557000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-10300000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-10386000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-9164000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-8300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-11310000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-10546000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-10941000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-10217000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-13741000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-11063000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-9389000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-15421000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-31719000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-12403000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-21939000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-12112000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-13159000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-12670000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-11871000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-32328000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-9312000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-6934000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-11974000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-5869000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-8444000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-8152000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-10706000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-11207000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-10163000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-9912000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-10151000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-9616000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-7313000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-7866497.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-7151889.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-6370581.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-5704715.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-5253531.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-4941000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-5580867.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-15559489.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-3199053.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-4211163.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-4152517.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-2386613.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-3539000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-4392190.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-2956439.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2038009.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-6166415.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-4322516.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-2403074.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-11325058.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-2352586.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-2595541.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-3157010.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-20221963.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-6776863.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-6425530.0</v>
       </c>
-      <c r="BT10"/>
-[...1 lines deleted...]
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10">
         <v>-5914124.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-5722828.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-5123814.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-8285092.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-4609181.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>2763714.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-21046681.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-24782646.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-16454867.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-3330554.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-2844934.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-2332077.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-2123807.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-1509254.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-710463.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-2332077.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>-625655.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-405207.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>1332000.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-1332000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>22188.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>69586.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-742000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2320000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>796000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-149000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>461000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>254000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>844000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>586000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>558000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>593000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-27000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>228000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>160000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>19432000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-39000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>7320000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>156000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-2645000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-110000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-277000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-5479000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-2810000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-117000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-470000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>173000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-2409000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>917000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>504000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>534000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>465000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>86000.0</v>
       </c>
-      <c r="AQ11">
-[...2 lines deleted...]
-      <c r="AR11">
+      <c r="AS11">
+        <v>0.0</v>
+      </c>
+      <c r="AT11">
         <v>4000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-18825.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-15516.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-27777.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>452925.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-17.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-137.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-5000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-2370.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-11562733.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-19446.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-10395.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-133367.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>76780.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-7552.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-14275.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-37976.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-2403074.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>13276.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>47628.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-8105137.0</v>
       </c>
       <c r="BN11"/>
       <c r="BO11">
+        <v>-8105137.0</v>
+      </c>
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>43056.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-1776.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-12709935.0</v>
       </c>
-      <c r="BR11"/>
-      <c r="BS11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>-265669.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-299208.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-438316.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>-1845467.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>497869.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>-7541181.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>16790538.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>-9657963.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-13131765.0</v>
       </c>
-      <c r="CE11"/>
-[...1 lines deleted...]
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
         <v>-4343524.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11"/>
       <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11">
         <v>-1516616.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-2528.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-3316.0</v>
       </c>
       <c r="CO11"/>
       <c r="CP11">
+        <v>-3316.0</v>
+      </c>
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>22613.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>31121.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>12815.0</v>
       </c>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>1444000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>709000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>765000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>64000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>152000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>284000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>570000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>565000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>566000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>558000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>593000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>530000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>459000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>332000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>160000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>86000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>5000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>31000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>20000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>93000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>111000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>113000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>104000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>123000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>277000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>516000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>178000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>153000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>948000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>512000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>519000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>501000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>101000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1000.0</v>
       </c>
-      <c r="AR12">
-[...2 lines deleted...]
-      <c r="AS12">
+      <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>837000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>383458.0</v>
       </c>
       <c r="AV12">
         <v>191729.0</v>
       </c>
       <c r="AW12">
-        <v>0.0</v>
+        <v>383458.0</v>
       </c>
       <c r="AX12">
-        <v>0.0</v>
+        <v>191729.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
+        <v>0.0</v>
+      </c>
+      <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>10710.0</v>
       </c>
-      <c r="BB12">
-[...4 lines deleted...]
-      </c>
       <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12">
+        <v>0.0</v>
+      </c>
+      <c r="BF12">
         <v>10710.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>10738.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>272.0</v>
       </c>
-      <c r="BG12">
-[...4 lines deleted...]
-      </c>
       <c r="BI12">
-        <v>1629.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>1629.0</v>
       </c>
       <c r="BK12">
         <v>1629.0</v>
       </c>
       <c r="BL12">
         <v>1629.0</v>
       </c>
       <c r="BM12">
+        <v>1629.0</v>
+      </c>
+      <c r="BN12">
+        <v>1629.0</v>
+      </c>
+      <c r="BO12">
         <v>44002.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>2721.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>43056.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12">
         <v>300.0</v>
       </c>
-      <c r="CD12"/>
-[...1 lines deleted...]
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12">
         <v>300.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>1386.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12">
         <v>1174.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>212.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>13303.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>13303.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>13613.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>13465.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>13315.0</v>
       </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B13">
+        <v>1057000.0</v>
+      </c>
+      <c r="C13">
+        <v>1195000.0</v>
+      </c>
+      <c r="D13">
         <v>548000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>921000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1498000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1913000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2129000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1072000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1353000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1444000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>709000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>765000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="O13"/>
+      <c r="P13">
         <v>152000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>2000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>290000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>15000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>100000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>156000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22483,88 +22947,86 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -22599,878 +23061,902 @@
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
-      <c r="BE14"/>
-      <c r="BF14"/>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B15">
+        <v>-37284000.0</v>
+      </c>
+      <c r="C15">
+        <v>-32236000.0</v>
+      </c>
+      <c r="D15">
         <v>-29561000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-30401000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-26639000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-29044000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-24248000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-22243000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-20346000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-16099000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-16599000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-11443000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-10557000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-10300000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-10386000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-9164000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-8300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-11310000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-10546000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-10941000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-10217000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-13741000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-11063000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-9389000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-15421000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-31719000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-12403000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-21939000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-12112000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-10514000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-12560000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-11594000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-26849000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-6502000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-6817000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-11504000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-5869000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-6035000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-8152000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-10706000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-11207000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-10163000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-9912000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-10151000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-9616000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-7313000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-7866497.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-7151889.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-6370581.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-5704715.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-5253531.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-4941000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-5580867.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-3996756.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-3199053.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-4211163.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-4152517.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-2371976.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-3539000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-4392190.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-2956439.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-6607023.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-6166415.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-4322516.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-2403074.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-3219920.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-2352586.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-2595541.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-3157010.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-7512028.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-6776863.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-6425530.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-5933072.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-5381274.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-5914124.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-5722828.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-5123814.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-6439625.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-4609181.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>2763714.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-21046681.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-15124682.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-3482475.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-3330554.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-2844934.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-2357524.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-2123807.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-1509254.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-710463.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-815135.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-485467.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-625655.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-405494.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>9862.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-679230.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-685111.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>-751244.0</v>
       </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-11443000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-10557000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-10557000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-10386000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-9164000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-8300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-11310000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-10546000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-10941000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-10217000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-13742000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-11063000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-9389000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-15421000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-31719000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-12403000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-21939000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-12112000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-10513000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-12560000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-11594000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-26849000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-5631000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-6817000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-12462000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-5869000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-6035000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-8152000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-10706000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-11207000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-10163000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-9912000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-10151000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-9616000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-7313033.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-7866497.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-7151889.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-6370581.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-5704715.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-5253531.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-4941172.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-5580867.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-3996756.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-3199053.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-4211163.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-4152517.0</v>
       </c>
-      <c r="BE16"/>
-      <c r="BF16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>-3539326.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>-4392190.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B17">
+        <v>-37284000.0</v>
+      </c>
+      <c r="C17">
+        <v>-32236000.0</v>
+      </c>
+      <c r="D17">
         <v>-29561000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-30401000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-26639000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-29044000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-24248000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-22243000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-20346000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-16099000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-16599000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-11443000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-10557000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-10300000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-10386000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-9164000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-8300000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-11310000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-10546000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-10941000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-10217000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-13742000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-11063000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-9389000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-15421000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-31719000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-12403000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-21939000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-12112000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-10513000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-12560000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-11594000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-26849000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-5607000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-6817000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-11504000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-5869000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-6035000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-8152000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-10706000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-11207000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-10163000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-9912000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-10151000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-9616000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-7313033.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-7866497.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-7151889.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-6370581.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-5704715.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-5253531.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-4941172.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-5580867.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-3996756.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-3199053.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-4211163.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-4152517.0</v>
       </c>
-      <c r="BE17"/>
-      <c r="BF17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>-3539326.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-4392190.0</v>
       </c>
-      <c r="BH17"/>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>1057000.0</v>
+      </c>
+      <c r="C18">
+        <v>1195000.0</v>
+      </c>
+      <c r="D18">
         <v>548000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>921000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1498000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1913000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2129000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1072000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1353000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1519000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1444000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>709000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>765000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>614000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>152000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-284000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-570000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-565000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-566000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-558000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-593000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-530000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-459000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-332000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-160000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-86000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>5000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>31000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-20000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23493,728 +23979,736 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
+        <v>1555000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19">
         <v>149000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>219000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-254000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-574000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-489000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>197000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-731000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-278000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-125000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>819000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-210000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>39000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>215000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>808000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>89000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>114000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>36000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-221000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-459000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-391000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-2631000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>6000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>1000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-3000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>27000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>54000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>52000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>17000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>31000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>34000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>41274.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>17629.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>49826.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>468271.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>17613.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>17190.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>12067.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>12046.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>8983.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>19446.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>10395.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>29689.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>13791.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>14275.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20">
-        <v>7420000.0</v>
+        <v>19432000.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7420000.0</v>
+      </c>
+      <c r="AD20"/>
       <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-21692000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>21692000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>43384000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>-65076000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>21692000.0</v>
       </c>
-      <c r="AJ20">
-[...2 lines deleted...]
-      <c r="AK20">
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>6049000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>6049000.0</v>
       </c>
-      <c r="AM20">
-[...4 lines deleted...]
-      </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>6049000.0</v>
       </c>
-      <c r="AP20">
-[...4 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>6049000.0</v>
       </c>
-      <c r="AT20">
-[...4 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-      <c r="BE20"/>
-      <c r="BF20"/>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>-38990000.0</v>
+      </c>
+      <c r="C21">
+        <v>-33430000.0</v>
+      </c>
+      <c r="D21">
         <v>-30255000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-31440000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-28435000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-31174000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-26357000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-23190000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-22475000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-17630000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-18044000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-12221000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-12112000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-10875000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-10535000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-9383000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-8046000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-10639000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-9972000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-10452000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-10414000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-13012000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-10785000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-9264000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-16240000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-31509000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-12442000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-22154000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-12920000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-13248000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-12784000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-11907000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-32107000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-9296000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-6543000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-9343000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-5697000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-8292000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-7201000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-10221000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-10742000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-9714000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-9828000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-10181000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-9650000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-7354000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-7884126.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-7201715.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-6838852.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-5722328.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-5270721.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-4953000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-5592913.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-4016449.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-3218499.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-4221558.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-4171496.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-2443160.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-3553000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-4406465.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-2994415.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-6671559.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-6230773.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-4362635.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-2419885.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-3224549.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-2349865.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-2552485.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-3158786.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-7530343.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-6856013.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-6691199.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-6232280.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-5819590.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-6446415.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-6299042.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-5745998.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-5510204.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-5107050.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-15199597.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>-4256143.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>-3283730.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-3641848.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>-3395151.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-2881956.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-2415824.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-2151862.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-1522595.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-713809.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>-819940.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-487995.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-626704.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-408810.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>-22951.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-665617.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>-672205.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>-738429.0</v>
       </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24249,425 +24743,437 @@
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-      <c r="BE22"/>
-      <c r="BF22"/>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>38990000.0</v>
+      </c>
+      <c r="C23">
+        <v>33417000.0</v>
+      </c>
+      <c r="D23">
         <v>30255000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>31440000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>28435000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>31174000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>26357000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>23190000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>22475000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>17630000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>18044000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>12221000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>12112000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>10875000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>10535000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>9383000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>8046000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>10639000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>9972000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>10452000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10414000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>13013000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>11041000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>9264000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>16240000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>31509000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12442000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>14619000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>11956000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>13248000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>12784000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>11907000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>10415000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>9296000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6543000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9343000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3039000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2025000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>7246000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>10221000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>10742000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>9714000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>9828000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>10181000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>9650000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>7354000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>7882266.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>7212620.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>6558500.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>5677688.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>5270721.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4946000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5565413.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>4086051.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3218499.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>4221558.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>4285884.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2443160.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>3553000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>4406465.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2994415.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>7160518.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>6230773.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>4362635.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>2419885.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>3224549.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>2349865.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>2552485.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>3458786.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>7530343.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>6856013.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>6691199.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>6232280.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>5819590.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>6446415.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>6299042.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>6245998.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>5510204.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>5107050.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>4777467.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>4256143.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>3779789.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>3641848.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>3395151.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>2881956.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>2415824.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>2151862.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>1522595.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>713809.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>819940.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>487995.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>626704.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>408810.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>22951.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>665617.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>672205.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>738429.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
+      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24">
+        <v>24000.0</v>
+      </c>
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>554000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
@@ -24683,1086 +25189,1108 @@
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>66000.0</v>
+      </c>
+      <c r="C25">
+        <v>-129000.0</v>
+      </c>
+      <c r="D25">
         <v>75000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>73000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>68000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-75000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>69000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>69000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>67000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>66000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>62000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>24000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>23000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>42000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>43000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>41000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>41000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>137000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>20000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>106000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>104000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>119000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>119000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>213000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>242000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>238000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>233000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>232000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>307000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>139000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>127000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>153000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>107000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>91000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>91000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>170000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>11000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>13000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>25000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>29000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>32000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>41000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>38000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>37000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>30000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>25237.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>25775.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>22538.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>11450.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>10779.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>10064.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>8879.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>9795.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>12478.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>10638.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>36739.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>30192.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>8835.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>8498.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>10366.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>9871.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>3295.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>4879.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>5767.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>5880.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>9297.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>12350.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>25835.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>32246.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>37341.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>39803.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>44116.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>46779.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>47959.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>44899.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>53036.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>51889.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>49160.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>49326.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>41089.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>37113.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>19123.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>34331.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>34965.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>27126.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>22110.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>12481.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>3666.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>3052.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>3824.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>1969.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>1683.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>70294.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>70294.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>119272.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>110057.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>128486.0</v>
       </c>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B26">
+        <v>23398000.0</v>
+      </c>
+      <c r="C26">
+        <v>20902000.0</v>
+      </c>
+      <c r="D26">
         <v>20592000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>20751000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>19159000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>23294000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>20311000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>17617000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>16807000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>12746000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>13867000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>8911000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>8738000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>7626000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>8151000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>6418000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>5684000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>7618000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>6532000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>7252000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>7589000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>10157000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>5603000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>6079000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>13200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>8723000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>9575000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>10464000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>10019000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>9857000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>9509000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>9268000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>8539000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>6434000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>4966000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>4164000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1443000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>78000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>5088000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>7752000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>7875000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>7158000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>7330000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>7734000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>6042000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>4933000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>5401661.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>4820122.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>4280817.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>3520176.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>3102240.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>2837000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>3442912.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>2111935.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>1657902.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>2107861.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>2210454.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1754157.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>2050000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>1342573.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>611293.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>2770453.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>2791404.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>1873095.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>1239329.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>1961415.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1444038.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>1454896.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>1647300.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>4849363.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>4741118.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>4511395.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>3820307.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>3887412.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>4422259.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>4239610.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>3384660.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>3060065.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>3223554.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>3233735.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>2483858.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>3020835.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>1720257.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>2236609.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>1704797.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>691197.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>983665.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>773091.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>296375.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>333696.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>208778.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>222359.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>16188.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>107362.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>205701.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>146449.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>38178.0</v>
       </c>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
+        <v>36000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
         <v>34000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27">
         <v>977.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>75.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27">
         <v>1871059.0</v>
       </c>
-      <c r="BD27"/>
-[...1 lines deleted...]
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27">
         <v>131.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1824108.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1573746.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>15568000.0</v>
+      </c>
+      <c r="C28">
+        <v>12528000.0</v>
+      </c>
+      <c r="D28">
         <v>9627000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10655000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>9246000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7848000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6013000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5540000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5636000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4852000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4147000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3302000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3366000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3242000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2376000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2957000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2354000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3019000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3400000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3153000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2778000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2790000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3075000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3117000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2982000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3077000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2811000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4211000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2763000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3252000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3148000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2486000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1769000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2771000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1486000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5088000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1585000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1934000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2134000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2439000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2835000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2515000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2460000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2410000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3578000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2396977.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2454830.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2369960.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2266233.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2146733.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2158417.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2099925.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2112706.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1786927.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1816181.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>205899.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2045238.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2221255.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1981869.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1229418.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>799505.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>4375123.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>3422843.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2477893.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1174676.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1253837.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>893477.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1071754.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1779240.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2643639.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>2075092.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2635688.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>2365194.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1884219.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1979257.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2006396.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>2809449.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1691067.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>2055441.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1754757.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1735172.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>739831.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>1887260.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1123577.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1150033.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>1702517.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>1155716.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>745838.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>414382.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>482420.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>277248.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>402662.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>423504.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>87019.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>331644.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>397484.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>571765.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
+      <c r="D29"/>
       <c r="E29"/>
-      <c r="F29"/>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
       <c r="G29"/>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
+      <c r="H29"/>
       <c r="I29"/>
-      <c r="J29"/>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
-[...4 lines deleted...]
-      </c>
+      <c r="W29"/>
+      <c r="X29"/>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -25785,911 +26313,906 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>38924000.0</v>
+      </c>
+      <c r="C30">
+        <v>33390000.0</v>
+      </c>
+      <c r="D30">
         <v>30255000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>31055000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27530000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>31104000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6046000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>22590000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>21172000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>17564000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4177000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11941000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3374000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3249000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2384000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2965000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2362000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3021000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3440000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3200000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2825000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2856000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5438000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3185000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>16240000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-7272000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>12442000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>14619000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>11956000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13248000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>12784000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>11907000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>10415000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>9296000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6543000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>9343000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3039000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2025000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>7246000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>10221000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>10742000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9714000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>9828000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>10181000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>9650000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>7354000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>7882266.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7212620.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>6558500.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>5677688.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>5270721.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4946000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5565413.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4086051.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3218499.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4221558.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>4285884.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>2443160.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>3553000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>4406465.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2994415.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>7160518.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>6230773.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>4362635.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2419885.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>3224549.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>2349865.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>2552485.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3458786.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>7530343.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>6856013.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>6691199.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>6232280.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>5819590.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>6446415.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>6299042.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>6245998.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>5510204.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>5107050.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>4777467.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>4256143.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>3779789.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>3641848.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>3395151.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>2881956.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>2415824.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>2151862.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>1522595.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>713809.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>819940.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>487995.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>626704.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>408810.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>22951.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>665617.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>672205.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>738429.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B31">
+        <v>1706000.0</v>
+      </c>
+      <c r="C31">
+        <v>1194000.0</v>
+      </c>
+      <c r="D31">
         <v>694000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>1039000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1796000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2130000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>2109000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>947000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>2129000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1531000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1445000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>778000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1555000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>575000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>149000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>219000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-254000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-671000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-574000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-489000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>197000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-729000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-278000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-125000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>819000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-210000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>39000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>215000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>808000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>89000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>114000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>36000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-221000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-114000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-391000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-2631000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1095000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-152000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-951000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-68000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-465000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-449000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-84000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>30000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>34000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>41274.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>18000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>50000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>468000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>17613.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>17190.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>12067.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>12046.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-11543040.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>19446.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>10395.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>18979.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>56547.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>13519.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>14275.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>37976.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-2435587.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>24239.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>23308.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>16811.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-8100509.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-2721.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-3200067.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>1776.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-12691620.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>79150.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>265669.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>299208.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>438316.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>532291.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>576214.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>622184.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-2774888.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>719140.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>7541181.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-16790538.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-21498916.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-12813019.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>64597.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>37022.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>83747.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>28055.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>13341.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>3346.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-1512137.0</v>
       </c>
-      <c r="CL31"/>
-      <c r="CM31">
+      <c r="CN31"/>
+      <c r="CO31">
         <v>1049.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>3603.0</v>
       </c>
-      <c r="CO31"/>
-      <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>272000.0</v>
       </c>
-      <c r="F32">
-[...4 lines deleted...]
-      </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
+        <v>0.0</v>
+      </c>
+      <c r="U32">
+        <v>0.0</v>
+      </c>
+      <c r="V32">
         <v>1000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>256000.0</v>
       </c>
-      <c r="W32">
-[...4 lines deleted...]
-      </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
       <c r="AE32">
         <v>0.0</v>
       </c>
       <c r="AF32">
         <v>0.0</v>
       </c>
       <c r="AG32">
+        <v>0.0</v>
+      </c>
+      <c r="AH32">
+        <v>0.0</v>
+      </c>
+      <c r="AI32">
         <v>-94000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>188000.0</v>
       </c>
       <c r="AJ32">
         <v>94000.0</v>
       </c>
       <c r="AK32">
+        <v>188000.0</v>
+      </c>
+      <c r="AL32">
+        <v>94000.0</v>
+      </c>
+      <c r="AM32">
         <v>83000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>45000.0</v>
       </c>
-      <c r="AM32">
-[...4 lines deleted...]
-      </c>
       <c r="AO32">
+        <v>0.0</v>
+      </c>
+      <c r="AP32">
+        <v>0.0</v>
+      </c>
+      <c r="AQ32">
         <v>54000.0</v>
       </c>
-      <c r="AP32">
-[...4 lines deleted...]
-      </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
+        <v>0.0</v>
+      </c>
+      <c r="AT32">
+        <v>0.0</v>
+      </c>
+      <c r="AU32">
         <v>1548000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4187044.0</v>
       </c>
       <c r="AV32">
         <v>2093522.0</v>
       </c>
       <c r="AW32">
-        <v>0.0</v>
+        <v>4187044.0</v>
       </c>
       <c r="AX32">
-        <v>0.0</v>
+        <v>2093522.0</v>
       </c>
       <c r="AY32">
         <v>0.0</v>
       </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
         <v>0.0</v>
       </c>
       <c r="BB32">
         <v>0.0</v>
       </c>
       <c r="BC32">
         <v>0.0</v>
       </c>
       <c r="BD32">
         <v>0.0</v>
       </c>
-      <c r="BE32"/>
+      <c r="BE32">
+        <v>0.0</v>
+      </c>
       <c r="BF32">
         <v>0.0</v>
       </c>
-      <c r="BG32">
-[...1 lines deleted...]
-      </c>
+      <c r="BG32"/>
       <c r="BH32">
+        <v>0.0</v>
+      </c>
+      <c r="BI32">
+        <v>0.0</v>
+      </c>
+      <c r="BJ32">
         <v>488959.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>488959.0</v>
       </c>
-      <c r="BJ32"/>
-      <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
-      <c r="BN32">
-[...4 lines deleted...]
-      </c>
+      <c r="BN32"/>
+      <c r="BO32"/>
       <c r="BP32">
         <v>300000.0</v>
       </c>
       <c r="BQ32">
-        <v>500000.0</v>
-[...1 lines deleted...]
-      <c r="BR32"/>
+        <v>300000.0</v>
+      </c>
+      <c r="BR32">
+        <v>300000.0</v>
+      </c>
       <c r="BS32">
         <v>500000.0</v>
       </c>
       <c r="BT32"/>
-      <c r="BU32"/>
+      <c r="BU32">
+        <v>500000.0</v>
+      </c>
       <c r="BV32"/>
       <c r="BW32"/>
-      <c r="BX32">
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32">
         <v>500000.0</v>
       </c>
-      <c r="BY32"/>
-      <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
-      <c r="CC32">
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32">
         <v>496059.0</v>
       </c>
-      <c r="CD32"/>
-      <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -26724,3748 +27247,3854 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>15128000.0</v>
+      </c>
+      <c r="C2">
         <v>26585000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34012000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22880000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49804000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24301000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22121000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13373000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16683000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35808000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25681000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22500440.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>43569947.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>27978823.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8667404.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9849904.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14780739.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25974041.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14634618.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13032263.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4226397.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>103928.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>164476.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>467878.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>58463.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>22000</v>
+      </c>
+      <c r="C3">
         <v>25000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>296000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>57000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3294000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>148000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>141000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>495000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>165000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>147000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>46781</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>266175</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>411762</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>28513</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>64955</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>127259</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>172112</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>237785</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>305773</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16376</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2370</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>16093</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3745</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>-27094000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>25525000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>2299000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>8748000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-14510000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-12756000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>10127000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>3180652.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-21069507.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>15591124.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-868000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-173000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2605000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1702000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>363000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>13000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-58000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-454625.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-458306.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1315350.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>18052000.0</v>
+      </c>
+      <c r="C6">
         <v>-11457000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-25515000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18088000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11132000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-26924000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>25503000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2180000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8748000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3310000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12756000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10127000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3180652.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-21069507.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15591124.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>19311419.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1182500.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4930835.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11193302.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11339423.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1602355.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8805866.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4122469.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-60548.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-303402.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>409415.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B7">
+        <v>5001000.0</v>
+      </c>
+      <c r="C7">
         <v>1829000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4073000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>960000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2846000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1705000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>847000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2446000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2031000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1498000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3881000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2426000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2016984.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-268236.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>340481.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-700348.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2015637.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1306931.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>848499.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>396729.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>254316.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>873052.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-573569.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>34968.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>562868.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-705758.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>-54000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-7000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>961.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1584.0</v>
       </c>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>0.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>0.0</v>
+      </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>-1763000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-431000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>568000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1546000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>159000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-8957000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3868000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2484000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2506609.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>120468.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>196526.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>4860000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10316000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31631000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18642000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2342000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6319000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2681000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1546000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1599822.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1866572.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>863079.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-1083000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-565000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>279000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>900000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-2564000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-275000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>220000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-111000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B14">
+        <v>87000.0</v>
+      </c>
+      <c r="C14">
         <v>130000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>77000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>167000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>367000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>693000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1010000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>526000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>363000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>346000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>146000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>85000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>39517.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>90047.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37570.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19821.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>79728.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>168039.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>197783.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>176688.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>115545.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>41309.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8970.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>428109.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7672112.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1907341.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>2120000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B16">
+        <v>33180000.0</v>
+      </c>
+      <c r="C16">
         <v>15128000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26585000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>52100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>34012000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22880000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>49804000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>24301000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>22121000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13373000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>23052000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>35808000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>25681092.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>22500440.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>43569947.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>27978823.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8667404.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9849904.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14780739.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25974041.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14634618.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13032263.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4226397.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>103928.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>164476.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>467878.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-      <c r="I17">
+      <c r="I17"/>
+      <c r="J17">
         <v>8000.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-      <c r="M17">
+      <c r="M17"/>
+      <c r="N17">
         <v>-1522.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13796.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-2156.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>-101059000.0</v>
+      </c>
+      <c r="C18">
         <v>-89113000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-51357000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-34563000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-40138000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-43130000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-45271000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-39416000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-28729000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8378000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-33114000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-24792000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17835743.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14185043.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-13878716.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8369750.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12616416.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-23852559.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19770449.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15945656.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11884614.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5481163.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2263485.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1104309.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1727194.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2152037.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B19">
+        <v>-18418000.0</v>
+      </c>
+      <c r="C19">
         <v>-39941000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-57116000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>52645000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-69456000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>98430000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>138833000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-13478000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-76862000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>15207000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>3311000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2776000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4719035.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7147000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-7144849.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B20">
+        <v>140228000.0</v>
+      </c>
+      <c r="C20">
         <v>118172000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>83705000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>83000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>122231000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2290000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>54839000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>46297000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>211</v>
+      </c>
+      <c r="B21">
+        <v>2369000.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>88000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-514000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-41000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8819000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14436000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-11784000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10000000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>-118837000.0</v>
+      </c>
+      <c r="C22">
         <v>-95881000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-54698000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-38150000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-43014000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-49615000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-78173000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-61516000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-29797000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-10923000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-39842000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-28702000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-21480285.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-15559489.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13259931.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-8450922.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-11325058.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-26647493.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-22142040.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-29331773.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-24782646.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6701048.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2332077.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2105727.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-16339120.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3701084.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>137806000.0</v>
+      </c>
+      <c r="C23">
         <v>400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>283000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1347000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1913000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>110000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>77000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>389000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>783000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16798000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4090000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2361048.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2194.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2903319.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>30453081.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12834420.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18856769.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8008272.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3134814.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1883246.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1366774.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-253948.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-280000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>450000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3123500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>213</v>
+      </c>
+      <c r="B24">
+        <v>4281000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-56820.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>11276000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-89330000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14133000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10270000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3442000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-15207000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3560000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-130000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-4719035.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8923000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>12635.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4379.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>16000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>33906.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>31838.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>242681.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
-[...1 lines deleted...]
-      </c>
+      <c r="W24"/>
       <c r="X24">
         <v>35993.0</v>
       </c>
       <c r="Y24">
+        <v>35993.0</v>
+      </c>
+      <c r="Z24">
         <v>-35000.0</v>
       </c>
-      <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>-1709000.0</v>
+      </c>
+      <c r="C25">
         <v>-5026000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4691000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>428000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>449000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5903000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>774000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22589000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5499000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2909000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>185000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2032000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>35000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-69602.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1451126.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>785943.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>585437.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-222373.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1452568.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12984812.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12765956.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>611297.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>649567.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>540711.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6393039.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>351209.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B26">
+        <v>-5140000.0</v>
+      </c>
+      <c r="C26">
         <v>-995000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1208000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-3000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-78000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2120000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>54949000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>46355000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>91269000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19342000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1998000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>34291000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>25736952.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1454.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>36604210.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-55279.0</v>
       </c>
-      <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B27">
+        <v>14421000.0</v>
+      </c>
+      <c r="C27">
         <v>9860000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4178000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2041000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3260000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5107000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4441000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3737000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>552000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>209000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2675000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2032000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1599822.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1459330.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>866052.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>785943.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>585437.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1610890.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>137806000.0</v>
+      </c>
+      <c r="C28">
         <v>117577000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>82780000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>87000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>120806000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3689000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>54908000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>55193000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>106089000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5117000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16798000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>34291000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25736952.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>740.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>36604210.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27676790.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11417916.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>441616.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>44887552.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>21335189.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14287029.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6385954.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1007768.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>442462.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3577782.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>-101037000.0</v>
+      </c>
+      <c r="C29">
         <v>-89088000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-51061000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-34554000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-40081000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-39836000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-45123000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-39275000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-28234000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8370000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-32949000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-24645000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-17788962.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-13918868.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13466954.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-8341237.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-12616416.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-23787604.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-19643190.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15773544.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-11646829.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-5175390.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2247109.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1101939.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1711101.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2148292.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>-18440000.0</v>
+      </c>
+      <c r="C30">
         <v>-39941000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-57116000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>52645000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-69456000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9053000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15740000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-13619000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-69115000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3395000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>481000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4765816.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7165175.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-7543976.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-24134.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18856769.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8008272.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-17774585.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-8086005.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-305773.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-16376.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>33623.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>965237.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1020075.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR30"/>
+  <dimension ref="A1:CT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CQ1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
+      <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>33180000.0</v>
+      </c>
+      <c r="C2">
+        <v>16277000.0</v>
+      </c>
+      <c r="D2">
         <v>17436000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19556000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>15128000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>21427000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>23864000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16785000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26585000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>27690000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>22745000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>33984000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>52100000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>119841000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>95153000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>79227000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>34012000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>44699000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>40653000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>55982000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>22880000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>35219000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>47117000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>34515000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>49804000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>17785000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>16830000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>25671000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>24301000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>24946000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>23604000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>22122000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>22121000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>19813000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>61133000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7771000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>8542000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>20521000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>24490000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>23521000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>23052000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>32207000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>21214000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>27934000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>35808000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>25981605.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>26368452.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>29848152.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>25681092.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>30231154.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>44972236.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>21409923.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>22500440.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>26088710.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>29956864.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>35051277.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>43569947.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>32768888.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>41955977.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>46552168.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>27978823.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>29331773.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>31159630.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>19812013.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>8667404.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>3159610.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>5419227.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>5306646.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>9849904.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>15306476.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>12638547.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>20299364.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>14780739.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>19279913.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>16751763.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>20954573.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>25974041.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>16201019.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>17601928.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>16819293.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>14634618.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>18506914.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>8102824.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>10532678.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>13032263.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>14756357.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>16439379.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>3423918.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>4226397.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>3784305.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>1698807.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>456033.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>103928.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>89658.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>56446.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>34892.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>164476.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>54000</v>
+      </c>
+      <c r="C3">
         <v>2000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>2000</v>
+      </c>
+      <c r="E3">
         <v>15000</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000</v>
       </c>
       <c r="F3">
         <v>3000</v>
       </c>
       <c r="G3">
+        <v>9000</v>
+      </c>
+      <c r="H3">
+        <v>3000</v>
+      </c>
+      <c r="I3">
         <v>21000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>10000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>24000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>43000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>225000</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000</v>
       </c>
       <c r="N3">
         <v>4000</v>
       </c>
       <c r="O3">
         <v>5000</v>
       </c>
       <c r="P3">
+        <v>4000</v>
+      </c>
+      <c r="Q3">
         <v>5000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
+        <v>5000</v>
+      </c>
+      <c r="S3">
         <v>40000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>11000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>6000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>5000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>5000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>18000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>20000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3251000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>10000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>6000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>36000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>96000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>60000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>16000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>46000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>19000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>434000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>60000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>59000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>8000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>5000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>47000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>27000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>21000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>70000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>10432</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>27007</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>102941</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>6620</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1433</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>28172</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>12451</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>4725</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>55266</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>4993</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>18553</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>187363</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>202780</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>184444</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>9680</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>14858</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>21733</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6780</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
-        <v>0</v>
+        <v>6780</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
         <v>3825</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>3825</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>28598</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>19660</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>20522</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>27885</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>53599</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>9345</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>36430</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>4683</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>78958</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>69800</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>18671</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>78525</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>40437</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>86519</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>32304</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>15889</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>223660</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>29430</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>36794</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>9185</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>4174</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
+      <c r="CS3">
+        <v>0</v>
+      </c>
+      <c r="CT3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
+        <v>-18095000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4">
         <v>24833000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>15967000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>45239000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4">
+      <c r="S4"/>
+      <c r="T4">
         <v>4066000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-15302000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>33130000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-12681000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-11739000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>12656000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-15330000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>32053000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>885000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-8770000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>1357000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-528000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>1344000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>1482000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>1000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>2308000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-41320000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>48531000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-771000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-11979000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-3969000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>969000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>469000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-9155000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>10993000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-6720000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-7874000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>9826487.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-386847.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-3479700.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>4167060.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-4550062.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-14741082.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>23562313.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-1090517.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-3588270.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-3868154.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-5094413.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-8518670.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
+        <v>-1456000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
         <v>1629000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-723000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1140000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="S5"/>
+      <c r="T5">
         <v>316000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2649000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-708000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>509000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2420000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>337000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-4134000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>384000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-336000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-21000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>3546000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-431000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-515000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>5000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-621000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-228000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1368000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>515000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>325000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-539000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>424000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>153000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>264000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-127000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-562000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>438000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-118606.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-28081.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>339317.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-250630.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-580125.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>122026.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-164239.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>167713.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-146443.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-170918.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>7521.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-148466.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>5611000.0</v>
+      </c>
+      <c r="C6">
+        <v>16903000.0</v>
+      </c>
+      <c r="D6">
         <v>-1159000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2120000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4428000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-6299000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2437000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>7079000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-9800000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1105000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4945000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-11239000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-18116000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-67741000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>24688000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>15926000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>45215000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-10687000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4046000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-15329000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>33102000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-12339000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-11898000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>12602000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-15289000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>32019000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>955000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-8841000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1370000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-645000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1342000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1482000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>2308000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-41320000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>53362000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-771000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-11979000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-3969000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>969000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>469000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-9155000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>10993000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-6720000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-7874000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>9826395.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-386847.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-3479700.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>4167060.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-4550062.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-14741082.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>23562313.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-1090517.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-3588270.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-3868154.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-5094413.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-8518670.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>10801059.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-9187089.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-4596191.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>18573345.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-1352950.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-1827857.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>11347617.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>11144609.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>5507794.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-2259617.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>112581.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-4543258.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-5456572.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>2667929.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-7660817.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>5518625.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-4499174.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>2528150.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-4202810.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-5019468.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>9773022.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-1400909.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>782635.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>2184675.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-3872296.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>10404090.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-2429854.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-2499585.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-1724094.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-1683022.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>13015461.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-802479.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>442092.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>2085498.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>1242774.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>352105.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>14270.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>33212.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>21554.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-129584.0</v>
       </c>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B7">
+        <v>-6138000.0</v>
+      </c>
+      <c r="C7">
+        <v>2159000.0</v>
+      </c>
+      <c r="D7">
         <v>3829000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2070000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-3057000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4059000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>695000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1584000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1341000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>652000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3824000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1068000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1471000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1295000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1594000.0</v>
       </c>
-      <c r="O7">
-[...2 lines deleted...]
-      <c r="P7">
+      <c r="Q7">
+        <v>-756000.0</v>
+      </c>
+      <c r="R7">
         <v>-1173000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>409000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>265000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2732000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-788000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>262000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2271000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>263000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-4501000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>875000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-343000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>439000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-124000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>1502000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1682000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-231000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-507000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-503000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2285000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-1357000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>2114000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-5737000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-4102000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>2226000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-981000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>596000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>1045000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>1069000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>1171000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>754296.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>1783409.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-252023.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>140318.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>392848.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>1131969.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-211485.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>703652.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>41546.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-123936.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>381724.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-567570.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>119872.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>303529.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-513305.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>430385.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>763897.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-145354.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-309814.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-1009077.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>449649.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-1609892.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-855394.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-2950110.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>1749268.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-367126.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-675636.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>600425.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-325448.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-258569.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>1274911.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>157605.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>395503.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-697310.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>264979.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>433557.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>52334.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>383688.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-172757.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-8949.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>526791.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>334618.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>157776.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-146133.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-345985.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-92413.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-30778.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-104393.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>1152846.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>408564.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>137031.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>23340.0</v>
       </c>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -30518,243 +31147,243 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>400000.0</v>
       </c>
-      <c r="AH9">
-[...4 lines deleted...]
-      </c>
       <c r="AJ9">
+        <v>0.0</v>
+      </c>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
         <v>400.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-400.0</v>
       </c>
-      <c r="AL9">
-[...4 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>961000.0</v>
       </c>
-      <c r="AP9">
-[...4 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>1584000.0</v>
       </c>
-      <c r="AT9">
-[...4 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9"/>
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
-[...4 lines deleted...]
-      </c>
+      <c r="AD10"/>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -30786,2033 +31415,2075 @@
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
-      <c r="BE10"/>
-      <c r="BF10"/>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>988000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-976000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>1699000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>16000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2479000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-278000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>928000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1632000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-23000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-20000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>56000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-162000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-305000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>139000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-76000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>90000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-193000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>155000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1835000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>110000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-554000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>16000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1704000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>248000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1599000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-6062000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-3563000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1802000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-1134000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>332000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1172000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1631000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>733000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>872902.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1811490.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-138396.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-61996.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>972973.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1009943.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-39746.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>563439.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-7016.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>80874.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>580102.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-533492.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>12000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>835000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-89000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>458000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>414000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>587000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1262000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1198000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1236000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1003000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>760000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2026000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1125000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6405000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>20822000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1029000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8588000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1192000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-2409000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2158000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1382000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>17511000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-2552000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>311000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4122000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>461000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4368000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>645000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>647000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>659000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>559000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>544000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>512000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1066000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>518876.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>689232.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-61562.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>399454.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>440801.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>342453.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>465012.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>351556.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>788197.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>359543.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>336824.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>382008.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>80000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-495000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-495000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-105000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-772000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1306000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>687000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-663000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1100000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-7000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>192000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1105000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-541000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1321000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>736000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>369000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>251000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-1077000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-46000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>3000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>23000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>920000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-2136000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-462000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-790000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>515000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-275000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-300000.0</v>
       </c>
-      <c r="AM13"/>
-[...1 lines deleted...]
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>220000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-111000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B14">
-        <v>76000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="C14">
+        <v>27000.0</v>
+      </c>
+      <c r="D14">
+        <v>75000.0</v>
+      </c>
+      <c r="E14">
         <v>33000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>68000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-75000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>69000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>69000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>67000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>66000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>63000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>24000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>23000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>42000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>43000.0</v>
       </c>
-      <c r="O14">
-[...2 lines deleted...]
-      <c r="P14">
+      <c r="Q14">
         <v>41000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
+        <v>41000.0</v>
+      </c>
+      <c r="S14">
         <v>137000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>20000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>106000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>104000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>119000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>119000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>213000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>242000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>238000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>233000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>232000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>307000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>139000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>127000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>153000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>107000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>91000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>91000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>170000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>11000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>13000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>25000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>29000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>32000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>41000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>38000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>37000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>30000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>25237.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>25775.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>22538.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>11450.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>10779.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>10064.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>8879.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>9795.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>12478.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>10638.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>36739.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>30192.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>8835.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>8498.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>10366.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>9871.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>3295.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>4879.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>5767.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>5880.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>9297.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>12350.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>25835.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>32246.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>37341.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>39803.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>44116.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>46779.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>47959.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>44899.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>53036.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>51889.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>49160.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>49326.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>41089.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>37113.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>19123.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>34331.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>34965.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>27126.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>22110.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>12481.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>3666.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>3052.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>3824.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>1969.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>1683.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>1494.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>70294.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>119272.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>110057.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>128486.0</v>
       </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>1211000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
         <v>213000.0</v>
       </c>
-      <c r="AW15">
-[...4 lines deleted...]
-      </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15"/>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15">
         <v>219.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B16">
+        <v>38791000.0</v>
+      </c>
+      <c r="C16">
+        <v>33180000.0</v>
+      </c>
+      <c r="D16">
         <v>16277000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>17436000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>19556000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>15128000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>21427000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>23864000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>16785000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>26585000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>27690000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>22745000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>33984000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>52100000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>119841000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>95153000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>79227000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>34012000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>44699000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>40653000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>55982000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>22880000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>35219000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>47117000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>34515000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>49804000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>17785000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>16830000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>25671000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>24301000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>24946000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>23604000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>22122000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>22121000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>19813000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>61133000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>7771000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>8542000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>20521000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>24490000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>23521000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>23052000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>32207000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>21214000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>27934000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>35808000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>25981605.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>26368452.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>29848152.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>25681092.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>30231154.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>44972236.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>21409923.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>22500440.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>26088710.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>29956864.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>35051277.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>43569947.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>32768888.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>41955977.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>46552168.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>27978823.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>29331773.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>31159630.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>19812013.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>8667404.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>3159610.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>5419227.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>5306646.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>9849904.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>15306476.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>12638547.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>20299364.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>14780739.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>19279913.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>16751763.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>20954573.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>25974041.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>16201019.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>17601928.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>16819293.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>14634618.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>18506914.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>8102824.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>10532678.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>13032263.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>14756357.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>16439379.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>3423918.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>4226397.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>3784305.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>1698807.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>456033.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>103928.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>89658.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>56446.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>34892.0</v>
       </c>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17">
         <v>-19000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>11000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>75000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-62000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-5000.0</v>
       </c>
-      <c r="AJ17"/>
-      <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-      <c r="AX17">
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>-223.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>1129.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-2428.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>13796.0</v>
       </c>
-      <c r="BB17"/>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>-33100000.0</v>
+      </c>
+      <c r="C18">
+        <v>-25059000.0</v>
+      </c>
+      <c r="D18">
         <v>-22532000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-26276000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-27192000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-23272000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-22671000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-22516000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-20654000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-15627000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-13203000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10497000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-12030000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8651000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-8166000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-9321000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-8425000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-9403000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-8938000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12200000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-9597000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-12305000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6723000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-7772000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-16330000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-9956000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-11419000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-12941000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-10955000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-10553000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-8778000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-10395000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-9690000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-9904000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-8250000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-7396000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-3238000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-7329000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-10970000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-7643000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-11333000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-8858000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-8283000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-8554000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-7419000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-6025056.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-5395088.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-7092933.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-6278923.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-4861720.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-3797217.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-4683717.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-4493089.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-3404806.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-3221066.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-2960243.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-4598928.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-3243069.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-3633294.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-4603657.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-2398696.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-1355627.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-1829557.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-1997005.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-3187561.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-2630262.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-3793471.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-1649425.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-4543258.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-5490478.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-6782119.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-6785927.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-4794035.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-5351619.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-5754361.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-4076068.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-4588401.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-3538416.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-5186267.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-4213068.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-3007905.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-3386240.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-2446107.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-3430432.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-2621835.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-1711861.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-1683022.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-1282802.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-803478.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-1033065.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-481868.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-461694.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-283841.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-326823.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-139133.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-396297.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-242056.0</v>
       </c>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B19">
+        <v>38832000.0</v>
+      </c>
+      <c r="C19">
+        <v>-93562000.0</v>
+      </c>
+      <c r="D19">
         <v>21468000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>24327000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>29329000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>17895000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-98167000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>29538000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>10793000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>6571000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-56586000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1006000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6091000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-59211000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>33000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>25200000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>53665000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1268000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>12994000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3426000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-77739000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>15550000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>27700000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>18100000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>37080000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>35502000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>18602000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>77313000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>7416000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>929000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-35696000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>37180000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-15891000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-43419000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-33941000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-33443000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>498000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>3686000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>4150000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>2988000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>4383000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-498000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>4458000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-200000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-449000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-4390980.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>2970000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-289000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-1066020.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>427995.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-10701030.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>2149000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>3405000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-446000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-698000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-2131000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-3872000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>140228000.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>-1000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>8831000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>83000.0</v>
       </c>
-      <c r="R20">
-[...2 lines deleted...]
-      <c r="S20">
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>321000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -32844,2592 +33515,2650 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>1000.0</v>
       </c>
-      <c r="C21">
-[...2 lines deleted...]
-      <c r="D21">
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>2368000.0</v>
       </c>
-      <c r="E21"/>
-[...2 lines deleted...]
-      </c>
       <c r="G21"/>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
-[...4 lines deleted...]
-      </c>
+      <c r="O21"/>
+      <c r="P21"/>
       <c r="Q21">
         <v>88000.0</v>
       </c>
       <c r="R21">
         <v>88000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21"/>
+      <c r="S21">
+        <v>88000.0</v>
+      </c>
+      <c r="T21">
+        <v>88000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>-514000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-42000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-42000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>9076000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-15000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-243000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>14436000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-455000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>15312000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-421000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-10361000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-1372000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-11000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-40000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-35000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>14838000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-2000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>10000000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>-37284000.0</v>
+      </c>
+      <c r="C22">
+        <v>-32236000.0</v>
+      </c>
+      <c r="D22">
         <v>-29561000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-30401000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-26639000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-29044000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-24248000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-22243000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-20346000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-16099000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-16599000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-11443000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-10557000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-10300000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-10386000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-9164000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-8300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-11310000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-10546000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-10941000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-10217000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-13741000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-11063000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-9390000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-15421000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-31719000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-12403000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-21939000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-12112000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-10514000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-12560000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-11593000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-26849000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-6504000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-6816000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-10608000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-5869000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-6035000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-8152000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-10706000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-11207000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-10163000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-9912000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-10151000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-9616000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-7313033.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-7866497.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-7151889.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-6370581.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-5704715.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-5253531.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-4941172.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-5580867.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-3996756.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-3199053.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-4211163.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-4152517.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-2371976.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-3539326.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-4392190.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-2956439.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-6607023.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-6166415.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-4322516.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-2403074.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-3219920.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-2352586.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-2595542.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-3157010.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-7512028.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-6776863.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-6425530.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-5933072.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-5381274.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-5914124.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-5722828.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-5123814.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-6439625.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-4609181.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2763714.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-21046681.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>-15124682.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-3482476.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-3330554.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-2844934.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-2357524.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-2123807.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-1509254.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-710463.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-815135.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-485452.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-625996.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-405494.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>9862.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-679234.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-685111.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-751244.0</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>212</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>135560000.0</v>
+      </c>
+      <c r="D23">
         <v>-23000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-49000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2318000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>55000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>237000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>57000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>51000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>89000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>63000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>104000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>27000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="P23">
         <v>-1000.0</v>
       </c>
       <c r="Q23">
+        <v>88000.0</v>
+      </c>
+      <c r="R23">
+        <v>-1000.0</v>
+      </c>
+      <c r="S23">
         <v>-78000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1361000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2120000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1827000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>38000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>48000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>44000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>19056000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>20000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>17000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>31000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>21000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>5000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>435000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-50000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-114000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-6644000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-641000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-46000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-180000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-96000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-13000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4806949.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-122000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-279000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-316000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-116337.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-242612.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-2001599.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3400275.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>740.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>50912.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-3170.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-47742.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-1355196.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-5707645.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-9680.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-1548123.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-2.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-219.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>13344621.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>14332170.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>9554560.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1531903.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1747957.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>37731.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>37731.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>9421450.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-894550.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>10292138.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-208183.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>7848496.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>61200.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-467497.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-2940226.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-130967.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-1.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-63620.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-1883246.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>218575.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-218575.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>122250.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>15641570.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-223660.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-1353290.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-1251.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1249447.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-4174.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-253948.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-360000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-360000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>80000.0</v>
       </c>
-      <c r="CQ23"/>
-      <c r="CR23"/>
+      <c r="CS23"/>
+      <c r="CT23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>4281000.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>10803.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>6595.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-56543.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-781.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-6091.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>5000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>33000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>25200000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>53665.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>8206000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>12994.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-3426.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-77739.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8780000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-6843.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>18100.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-3247000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>14133000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>6596.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-14885.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>10651000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>10270000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-35696.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>11880.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>9409.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>4800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-33443000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>613000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>90000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>3686000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>4150000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2988000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>4383000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-249000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>4458000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-200000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-449000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>600.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-130600.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-289000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-1066020.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>427995.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-5147030.0</v>
       </c>
-      <c r="AY24">
-[...4 lines deleted...]
-      </c>
       <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>-6880000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>4024000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>1416000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>1440000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-1621648.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-5523201.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>12635.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>2679.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>1700.0</v>
       </c>
-      <c r="BK24"/>
-[...1 lines deleted...]
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-16000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>1951.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>14049.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>33906.0</v>
       </c>
-      <c r="BR24"/>
-[...1 lines deleted...]
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24">
         <v>131929.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>31838.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
-[...1 lines deleted...]
-      </c>
+      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24">
-        <v>-258178.0</v>
+        <v>500859.0</v>
       </c>
       <c r="CB24"/>
       <c r="CC24">
+        <v>-258178.0</v>
+      </c>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>5275000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-7009262.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
-[...1 lines deleted...]
-      </c>
+      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24">
+        <v>39010.0</v>
+      </c>
+      <c r="CN24"/>
+      <c r="CO24">
         <v>-3017.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-2370.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>35993.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B25">
-        <v>3126000.0</v>
+        <v>-417000.0</v>
       </c>
       <c r="C25">
+        <v>-362000.0</v>
+      </c>
+      <c r="D25">
+        <v>-298000.0</v>
+      </c>
+      <c r="E25">
         <v>-632000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-533000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1257000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1555000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-933000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1281000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1560000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-448000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-879000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-885000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-249000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>137000.0</v>
       </c>
-      <c r="O25">
-[...2 lines deleted...]
-      <c r="P25">
+      <c r="Q25">
+        <v>107000.0</v>
+      </c>
+      <c r="R25">
         <v>433000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>548000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>644000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>602000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>358000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>253000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>37000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-13000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5407000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>19511000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>251000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>211000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>276000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-63000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>4000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1119000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>21721000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>64000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>223000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2477000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>104000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>6147000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>615000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>163000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>169000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>156000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>29000.0</v>
       </c>
-      <c r="AQ25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25">
+        <v>-56.0</v>
+      </c>
+      <c r="AV25"/>
+      <c r="AW25">
         <v>-33000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-452944.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-35000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-99875.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>7500.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>27500.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>11171177.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-3196096.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-3902876.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-4141807.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-1129368.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-3539326.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>227828.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-2973.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>4324766.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-1843899.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>2403074.0</v>
       </c>
-      <c r="BL25"/>
-      <c r="BM25">
+      <c r="BN25"/>
+      <c r="BO25">
         <v>102.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>156657.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1775676.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>1531616.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>231116.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>350665.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>290971.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>512167.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>335029.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>427032.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>328158.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>362349.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>2461229.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>149856.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-7213050.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>17586777.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>11745510.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>658787.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>124433.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>237226.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>112651.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>317346.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>94440.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>86860.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>133416.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>98202.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>193397.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>224552.0</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25">
+      <c r="CQ25"/>
+      <c r="CR25">
         <v>12265.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>41726.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>357362.0</v>
       </c>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B26">
+        <v>-240000.0</v>
+      </c>
+      <c r="C26">
+        <v>-4787000.0</v>
+      </c>
+      <c r="D26">
         <v>-24000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-114000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-215000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-897000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-94000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-2000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-2000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1025000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-182000.0</v>
       </c>
-      <c r="K26">
-[...4 lines deleted...]
-      </c>
       <c r="M26">
-        <v>-1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N26">
         <v>-1000.0</v>
       </c>
       <c r="O26">
-        <v>0.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="P26">
         <v>-1000.0</v>
       </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>-1000.0</v>
+      </c>
+      <c r="S26">
         <v>-38879.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>10000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>3000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-3907000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2120000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>2328000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>48000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>25247000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>5708000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>19098000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4896000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>20000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>45809000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>30000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>496000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>50756000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>891000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>39622000.0</v>
       </c>
-      <c r="AJ26">
-[...2 lines deleted...]
-      <c r="AK26">
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>2433000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>3815000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>5635000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>7459000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-13000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-20000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>2035000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-4000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>20242403.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>2168841.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>3902233.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>7977523.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-116337.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-242612.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>26095901.0</v>
       </c>
-      <c r="AZ26">
-[...2 lines deleted...]
-      <c r="BA26">
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-22446894.0</v>
       </c>
-      <c r="BB26">
-[...2 lines deleted...]
-      <c r="BC26">
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>22496830.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-47742.0</v>
       </c>
-      <c r="BE26"/>
-      <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B27">
+        <v>10727000.0</v>
+      </c>
+      <c r="C27">
+        <v>5355000.0</v>
+      </c>
+      <c r="D27">
         <v>3425000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2669000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2972000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3036000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2371000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2196000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2257000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1361000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>995000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>958000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>864000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>561000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>450000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>456000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>574000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>853000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>690000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>771000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>946000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>807000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1931000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1175000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1194000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1149000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1145000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1147000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>945000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1988000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>392000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>412000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>202000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>114000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>155000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>81000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>692000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>42000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>-547000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>659000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>553000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>544000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>512000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1066000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>518932.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>689000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>425000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>399000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>440801.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>442328.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>365137.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>351556.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>385458.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>359543.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>336824.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>377505.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>332348.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>325062.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>73324.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>135318.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>181171.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>604772.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>-225490.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>225490.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>130610.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>149648.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>131221.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>173958.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>290342.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>249696.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>638416.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>-195000.0</v>
+      </c>
+      <c r="C28">
+        <v>135560000.0</v>
+      </c>
+      <c r="D28">
         <v>-23000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-49000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2318000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-843000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>118316000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>55000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>49000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7895000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>74755000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>104000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>26000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="P28">
         <v>-1000.0</v>
       </c>
       <c r="Q28">
+        <v>88000.0</v>
+      </c>
+      <c r="R28">
+        <v>-1000.0</v>
+      </c>
+      <c r="S28">
         <v>6000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>10000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>324000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>120466000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2239000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1827000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2328000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-466000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>25248000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5708000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>19056000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4896000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9096000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>45810000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>16000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>271000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>50756000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>435000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>55319000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-421000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-8336000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2851000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>5624000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>7419000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-48000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>14818000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2034000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-6000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>20242403.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2168841.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3902233.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>7977523.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-116337.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-242612.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>26095901.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>740.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>740.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>50912.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-3170.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-47742.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>15644804.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-      <c r="BH28">
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>20959406.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-2.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>13344622.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>14332170.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>8138056.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1531903.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1747957.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28">
         <v>-441616.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>380416.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>61200.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>37827125.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>37827125.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>3523168.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1175679.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2361580.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>352902.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>19859459.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1000578.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>122250.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-12233.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>14298263.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>999.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>1475157.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>2567366.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1707485.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>635946.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>341093.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>136352.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>417851.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>112472.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>-33046000.0</v>
+      </c>
+      <c r="C29">
+        <v>-25057000.0</v>
+      </c>
+      <c r="D29">
         <v>-22530000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-26261000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-27189000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-23281000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-22668000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-22495000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-20644000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-15603000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-13160000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-10272000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-12026000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-8651000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-8162000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-9316000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-8425000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-9363000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-8927000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-12194000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-9597000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-12300000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-6705000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-7752000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-13079000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-9946000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-11413000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-12905000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-10859000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-10493000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-8762000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-10349000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-9671000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-9470000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-8249000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-7336000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-3179000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-7329000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-10969000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-7641000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-11328000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-8811000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-8256000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-8533000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-7349000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-6014624.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-5368081.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-6989992.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-6272303.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-4860287.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-3769045.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-4671266.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-4488364.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-3349540.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-3216073.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-2941690.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-4411565.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-3040289.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-3448850.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-4593977.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-2383838.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-1333894.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-1829557.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-1997005.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-3180781.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-2630262.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-3793471.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-1649425.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-4543258.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-5494303.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-6753521.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-6766267.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-4773513.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-5323734.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-5700762.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-4066723.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-4551971.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-3533733.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-5107309.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-4143268.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-2989234.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-3307715.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-2405670.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-3343913.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-2589531.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-1695972.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-1459362.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-1253372.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-766684.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-1023880.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-477694.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-461694.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-283841.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-324453.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-139133.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-396297.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>-242056.0</v>
       </c>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>38778000.0</v>
+      </c>
+      <c r="C30">
+        <v>-93564000.0</v>
+      </c>
+      <c r="D30">
         <v>21468000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>24327000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>29329000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>17895000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-98167000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>29538000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10793000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6571000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-56586000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1006000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6095000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-59211000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>32996000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>25195000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>53665000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1268000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12983000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3432000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-77739000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-381000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-6861000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>18080000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1785000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>16751000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6590000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-14921000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7320000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>869000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-35712000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>11834000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>9390000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-39053000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-33444000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>553000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2829000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3686000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4149000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2986000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4378000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-296000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4431000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-221000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-519000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-4401292.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2812393.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-391941.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2461840.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>426562.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-10729202.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2136549.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3400275.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-253266.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-702993.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-2149553.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-4059363.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-1824428.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-5707645.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-9680.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-2223.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-19054.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1700.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-6780.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-16000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1951.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>14049.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>37731.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>9421450.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-894550.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>10292138.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>824560.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>7848496.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-197287.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-467497.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-24520370.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>183232.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>3750224.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>2812329.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-917483.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-7049699.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-86519.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-32304.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-15889.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-223660.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-29430.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-36794.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-9185.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-4174.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-3017.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-2370.0</v>
       </c>
-      <c r="CO30"/>
-      <c r="CP30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>35993.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30"/>
+      <c r="CS30"/>
+      <c r="CT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>