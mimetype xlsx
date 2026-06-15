--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -857,2745 +863,2936 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>61277443000.0</v>
+      </c>
+      <c r="C2">
         <v>63615466000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>50841376541.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40360688704.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30383954647.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36931703459.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>40458228567.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31545508772.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>59289425948.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>72962172728.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48447079376.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>25557166000.0</v>
+      </c>
+      <c r="C5">
         <v>25496410000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>13688769703.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>24968544147.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9556772997.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>24259243573.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>23974953519.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24367381429.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>24423093150.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>24432791848.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>24526414008.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>31501908504.0</v>
+      </c>
+      <c r="C7">
         <v>37981948514.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>37373839676.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>39510145141.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7600908798.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>21910432601.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>29917247977.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>33154034465.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>40940146578.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>45277350080.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
         <v>149757677100.0</v>
       </c>
       <c r="C8">
         <v>149757677100.0</v>
       </c>
       <c r="D8">
         <v>149757677100.0</v>
       </c>
       <c r="E8">
         <v>149757677100.0</v>
       </c>
       <c r="F8">
         <v>149757677100.0</v>
       </c>
       <c r="G8">
         <v>149757677100.0</v>
       </c>
       <c r="H8">
         <v>149757677100.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>149757677100.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9">
         <v>27920077160.0</v>
       </c>
       <c r="C9">
         <v>27920077160.0</v>
       </c>
       <c r="D9">
         <v>27920077160.0</v>
       </c>
       <c r="E9">
         <v>27920077160.0</v>
       </c>
       <c r="F9">
         <v>27920077160.0</v>
       </c>
       <c r="G9">
-        <v>31138864680.0</v>
+        <v>27920077160.0</v>
       </c>
       <c r="H9">
         <v>31138864680.0</v>
       </c>
       <c r="I9">
+        <v>31138864680.0</v>
+      </c>
+      <c r="J9">
         <v>51578854660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46124399660.0</v>
       </c>
       <c r="K9">
         <v>46124399660.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9">
+        <v>46124399660.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>164641092000.0</v>
+      </c>
+      <c r="C10">
         <v>749003000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21647461204.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>231851109102.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>382783673777.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>490203564632.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1192983681.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13475736939.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3431732740.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23868798934.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>572110564.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>164641092000.0</v>
+      </c>
+      <c r="C12">
         <v>749003000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23502409204.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>231851109102.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>382783673777.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>490203564632.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1192983681.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13475736939.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3431732740.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23868798934.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>572110564.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>149757677000.0</v>
       </c>
       <c r="C13">
-        <v>149757677100.0</v>
+        <v>149757677000.0</v>
       </c>
       <c r="D13">
         <v>149757677100.0</v>
       </c>
       <c r="E13">
         <v>149757677100.0</v>
       </c>
       <c r="F13">
         <v>149757677100.0</v>
       </c>
       <c r="G13">
         <v>149757677100.0</v>
       </c>
       <c r="H13">
         <v>149757677100.0</v>
       </c>
       <c r="I13">
+        <v>149757677100.0</v>
+      </c>
+      <c r="J13">
         <v>96000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="K13">
         <v>1000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>1000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>1497577000.0</v>
       </c>
       <c r="C14">
-        <v>1497576771.0</v>
+        <v>1497577000.0</v>
       </c>
       <c r="D14">
         <v>1497576771.0</v>
       </c>
       <c r="E14">
         <v>1497576771.0</v>
       </c>
       <c r="F14">
         <v>1497576771.0</v>
       </c>
       <c r="G14">
         <v>1497576771.0</v>
       </c>
       <c r="H14">
+        <v>1497576771.0</v>
+      </c>
+      <c r="I14">
         <v>1094394193.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1497576771.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000000.0</v>
       </c>
       <c r="K14">
         <v>1200000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>1200000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16">
+        <v>6415851000.0</v>
+      </c>
+      <c r="C16">
         <v>12504805000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5142215880.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4624550860.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5374078871.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5058491342.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2786016357.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3786587980.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4073130419.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6469277964.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>835184014.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>2163562000.0</v>
+      </c>
+      <c r="C22">
         <v>11863343000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12660113030.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4659767141.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5101570839.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2150735337.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2854748591.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>59293870.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>38723365.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1027661865.0</v>
       </c>
-      <c r="K22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>1628695066000.0</v>
+      </c>
+      <c r="C23">
         <v>1202626259000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>983779522672.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>961382427552.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>997439630855.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1093996495741.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>859622999635.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>567350278537.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>576934760465.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>604286967612.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>171771889242.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>1148108426821.0</v>
+      </c>
+      <c r="C24">
         <v>657617304020.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>380216990062.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>305922519380.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>309504659783.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>310849723250.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6928176081.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2643926454.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5129461660.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>299743724000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>136345528.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25">
+        <v>1089903124020.0</v>
+      </c>
+      <c r="C25">
         <v>685516341750.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>334029408990.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>336906236770.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>314578703560.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>318846555220.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18962202960.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>368613063430.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>22796302370.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>327628817010.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>31617583340.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>1058950307000.0</v>
+      </c>
+      <c r="C28">
         <v>775316288000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>402651824931.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>117860359027.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15851564421.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-155364955950.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>640533151356.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>374410584551.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>361388991142.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>321152275146.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>40885879019.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>887098194053.0</v>
+      </c>
+      <c r="C29">
         <v>468324212133.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>250047937924.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>288493895478.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>357668294802.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>414010681963.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>739260096056.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>473966570271.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>439160922297.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>65502880000.0</v>
+      </c>
+      <c r="C30">
         <v>22745673000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22000267460.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34928865324.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26058727787.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27707916505.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16382586543.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21964000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19227000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14122306519.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13876259690.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>45272715162.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>101082505882.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>123476874834.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>115362255417.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>110350080032.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>92235096548.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>11065893134.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>469534026705.0</v>
+      </c>
+      <c r="C32">
         <v>152547634004.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>123813979917.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>274591149086.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>366898214351.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>463688112598.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-348964345282.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-373957604712.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-384837315168.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>949431603000.0</v>
+      </c>
+      <c r="C33">
         <v>915302850000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>764001863527.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>606549842036.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>572063290366.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>553408755288.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>519368366758.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>523272579618.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>544814181237.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>549023458603.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>108507711492.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>1180855104000.0</v>
+      </c>
+      <c r="C35">
         <v>775866134000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>424344031495.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>428106792082.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>404172765341.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>412781731082.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>46631601717.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>33767386715.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>49417033158.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>356762102874.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>41539974242.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>2343510000.0</v>
+      </c>
+      <c r="C36">
         <v>1369250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>395000000.0</v>
       </c>
       <c r="D36">
         <v>395000000.0</v>
       </c>
       <c r="E36">
+        <v>395000000.0</v>
+      </c>
+      <c r="F36">
         <v>346000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>173000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>519368366758.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2399578300.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>441696210.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>549023458604.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38">
+        <v>35447712800.0</v>
+      </c>
+      <c r="C38">
         <v>23761575570.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>42233999540.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>20372780600.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2394695624.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>278694958.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>69812029.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2402523550.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>857652460.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>320307750.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>211453000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>446955929000.0</v>
+      </c>
+      <c r="C39">
         <v>251965391000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>164342157627.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>74975147453.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11432368086.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20525523979.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8669433874.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>30728000884.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>28859876002.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>16244741690.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4428383171.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>83118690000.0</v>
+      </c>
+      <c r="C40">
         <v>21154292000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>19930722106.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>15706396270.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>21304658553.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>15565845099.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23210801153.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8882994572.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11780669392.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>14056455648.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5849372845.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>14823238620.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>19164352705.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>27884891136.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>19886610306.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>26620730792.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>29133285864.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>9922390899.0</v>
       </c>
     </row>
-    <row r="42" spans="1:11">
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
         <v>27920077000.0</v>
       </c>
       <c r="C42">
+        <v>27920077000.0</v>
+      </c>
+      <c r="D42">
         <v>39694269563.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>37324558578.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27920077157.0</v>
       </c>
       <c r="F42">
         <v>27920077157.0</v>
       </c>
       <c r="G42">
+        <v>27920077157.0</v>
+      </c>
+      <c r="H42">
         <v>15574801952.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>39942183381.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>60437885081.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>61688462384.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>46124399657.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>1685704054299.0</v>
+      </c>
+      <c r="C45">
         <v>1583226252834.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1346344794000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1142797465487.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1060719214595.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>984300538242.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>894659847941.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>913983891000.0</v>
+      </c>
+      <c r="C46">
         <v>891541274000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>721767863983.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>586177061437.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>569668594742.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>553130060330.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>519355543508.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>520870056068.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>543956528777.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>548703150854.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>108296258492.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47">
+        <v>913983890570.0</v>
+      </c>
+      <c r="C47">
         <v>891541274370.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>721767863980.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>586177061440.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>569668594742.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>553130060330.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>568780032005.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>520870056068.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>543956528777.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>548703150854.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>108296258490.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-512094144000.0</v>
+      </c>
+      <c r="C48">
         <v>-472933294000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-337870512680.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-208789663188.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-141961812092.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-85290429222.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-65724150178.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-74337605064.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-46087805049.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>20677905043.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-60584920531.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>47848990713.0</v>
+      </c>
+      <c r="C50">
         <v>4810605702.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4560744176.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3240803298.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2890919857.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2078452836.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>608748637582.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>358604314854.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>328810842265.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>48114757737.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>367523230.0</v>
       </c>
     </row>
-    <row r="51" spans="1:11">
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>1223591399000.0</v>
+      </c>
+      <c r="C51">
         <v>776065291000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>424299286135.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>349711468129.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>398635238198.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>334838608682.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>641726135042.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>742618608511.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>364820723886.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>345021074080.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>41457989583.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>58917452000.0</v>
+      </c>
+      <c r="C52">
         <v>23820398000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>15499053989.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>16673157958.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8473244456.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>19421066338.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>622763932082.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>374005545081.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>342024421516.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>65507014807.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>54528656427.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>1854948000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>65719242.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2531546591.0</v>
       </c>
     </row>
-    <row r="54" spans="1:11">
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>1628695066000.0</v>
+      </c>
+      <c r="C55">
         <v>1202626259000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>983779522672.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>961382427552.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>997439630855.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1093996495741.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>859622999635.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>567535611311.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>577144513344.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>604286967612.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>171771889242.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>679263462000.0</v>
+      </c>
+      <c r="C56">
         <v>287323409000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>219777659145.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>354832585516.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>425376340489.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>540587740453.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>340254632877.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>44263031693.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>32330332107.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>55263509008.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>63264177750.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>209729436000.0</v>
+      </c>
+      <c r="C57">
         <v>134775775000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>95963679228.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>80241436430.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>58478126138.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>76899627855.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>689218978159.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>418220636405.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>417167647275.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>155067119094.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>109660292662.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>1390584539000.0</v>
+      </c>
+      <c r="C58">
         <v>910641909000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>520307710723.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>508348228512.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>462650891479.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>489681358937.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>735850579876.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>451988023120.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>466584680433.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>511829221968.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>151200266905.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>-308859223000.0</v>
+      </c>
+      <c r="C60">
         <v>-269759130000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-134729796314.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-21707427510.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>45272715162.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>101082505882.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>123583282393.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>115362255417.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>110350080032.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>92235096548.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>11065893134.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AL1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>55862449000.0</v>
+      </c>
+      <c r="C2">
+        <v>61277443000.0</v>
+      </c>
+      <c r="D2">
         <v>66737972000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>59526831000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>60274951000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>63615466000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>74220647000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>67477171275.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>86147593381.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>50841376541.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>51644021369.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>41641735002.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>44210300019.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>40360688704.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>45756433580.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>36702859129.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>36608160450.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>30383954647.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>38439476147.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>36547807570.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>38453488919.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>36931703459.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>30457516731.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>31348114741.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>46948509134.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>40458228567.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>27857813623.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>29589125798.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>28434680230.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>31545508772.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2">
         <v>59380122034.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>59289425900.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>72962172700.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>48447079400.0</v>
       </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3"/>
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>15</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>25557166000.0</v>
+      </c>
+      <c r="D5">
         <v>25496410000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>13722217000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>13722217000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>25496410000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>25462962000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13688769704.0</v>
       </c>
       <c r="I5">
         <v>25462962109.0</v>
       </c>
       <c r="J5">
+        <v>13688769704.0</v>
+      </c>
+      <c r="K5">
+        <v>25462962109.0</v>
+      </c>
+      <c r="L5">
         <v>24968544147.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9404481421.0</v>
       </c>
       <c r="M5">
         <v>24968544147.0</v>
       </c>
       <c r="N5">
-        <v>9556772997.0</v>
+        <v>9404481421.0</v>
       </c>
       <c r="O5">
-        <v>9556772997.0</v>
+        <v>24968544147.0</v>
       </c>
       <c r="P5">
         <v>9556772997.0</v>
       </c>
       <c r="Q5">
         <v>9556772997.0</v>
       </c>
       <c r="R5">
-        <v>8695180847.0</v>
+        <v>9556772997.0</v>
       </c>
       <c r="S5">
-        <v>8695180847.0</v>
+        <v>9556772997.0</v>
       </c>
       <c r="T5">
         <v>8695180847.0</v>
       </c>
       <c r="U5">
         <v>8695180847.0</v>
       </c>
       <c r="V5">
+        <v>8695180847.0</v>
+      </c>
+      <c r="W5">
+        <v>8695180847.0</v>
+      </c>
+      <c r="X5">
         <v>9411540283.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>9411540287.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8410890792.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>8304483233.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>8541503884.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>8541503884.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>8803318702.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>8803318702.0</v>
       </c>
-      <c r="AD5"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5">
+        <v>8305118750.0</v>
+      </c>
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>92235096548.0</v>
       </c>
-      <c r="AI5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6"/>
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>17</v>
+      </c>
+      <c r="B7">
+        <v>28691238440.0</v>
+      </c>
       <c r="C7">
+        <v>31501908504.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>32275208874.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>35246524563.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>37981948514.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>40467378136.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>43666550733.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>35349602334.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>37373839676.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>34614072399.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>36913487786.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>38127240781.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>39510145141.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>40909346923.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>15530637858.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>7625967519.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>7600908798.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>11264050905.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>14048968347.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>17528250473.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>21910432601.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>21540340375.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>27539045648.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>24100641403.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>29917247977.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>42814830206.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>28664286017.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>18</v>
+      </c>
+      <c r="B8">
+        <v>149757677100.0</v>
+      </c>
       <c r="C8">
         <v>149757677100.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>149757677100.0</v>
       </c>
       <c r="F8">
         <v>149757677100.0</v>
       </c>
       <c r="G8">
         <v>149757677100.0</v>
       </c>
       <c r="H8">
         <v>149757677100.0</v>
       </c>
       <c r="I8">
         <v>149757677100.0</v>
       </c>
       <c r="J8">
         <v>149757677100.0</v>
       </c>
       <c r="K8">
         <v>149757677100.0</v>
       </c>
       <c r="L8">
         <v>149757677100.0</v>
       </c>
       <c r="M8">
         <v>149757677100.0</v>
       </c>
       <c r="N8">
         <v>149757677100.0</v>
       </c>
       <c r="O8">
         <v>149757677100.0</v>
       </c>
       <c r="P8">
         <v>149757677100.0</v>
       </c>
       <c r="Q8">
         <v>149757677100.0</v>
       </c>
       <c r="R8">
         <v>149757677100.0</v>
       </c>
       <c r="S8">
         <v>149757677100.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>149757677100.0</v>
+      </c>
+      <c r="U8">
+        <v>149757677100.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>27920077160.0</v>
       </c>
       <c r="D9">
         <v>27920077160.0</v>
       </c>
       <c r="E9">
         <v>27920077160.0</v>
       </c>
       <c r="F9">
         <v>27920077160.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>27920077160.0</v>
+      </c>
+      <c r="H9">
+        <v>27920077160.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>27920077160.0</v>
       </c>
       <c r="M9">
         <v>27920077160.0</v>
       </c>
       <c r="N9">
         <v>27920077160.0</v>
       </c>
       <c r="O9">
         <v>27920077160.0</v>
       </c>
       <c r="P9">
         <v>27920077160.0</v>
       </c>
       <c r="Q9">
         <v>27920077160.0</v>
       </c>
       <c r="R9">
         <v>27920077160.0</v>
       </c>
       <c r="S9">
         <v>27920077160.0</v>
       </c>
       <c r="T9">
         <v>27920077160.0</v>
       </c>
       <c r="U9">
         <v>27920077160.0</v>
       </c>
       <c r="V9">
-        <v>31138864680.0</v>
+        <v>27920077160.0</v>
       </c>
       <c r="W9">
-        <v>31138864680.0</v>
+        <v>27920077160.0</v>
       </c>
       <c r="X9">
         <v>31138864680.0</v>
       </c>
       <c r="Y9">
         <v>31138864680.0</v>
       </c>
       <c r="Z9">
         <v>31138864680.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>31138864680.0</v>
+      </c>
+      <c r="AB9">
+        <v>31138864680.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>9560820000.0</v>
+      </c>
+      <c r="C10">
+        <v>164641092000.0</v>
+      </c>
+      <c r="D10">
         <v>1480282000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1414227000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1359423000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>749003000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1895638000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>12873889704.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2550449355.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>23502409204.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>16444055943.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>88306037105.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>174926881912.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>231851109102.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>251881671146.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>305733929685.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>371636829003.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>382783673777.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>425673584857.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>440899704627.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>467914641851.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>490203564632.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>862044894.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>778540789.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2481303098.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1192983681.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1959181312.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>3512053155.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>12952804586.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>13475736939.0</v>
       </c>
-      <c r="AD10"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10">
+        <v>8818201955.0</v>
+      </c>
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>-23934518176.0</v>
       </c>
-      <c r="AI10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:36">
+      <c r="AK10"/>
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>9560820000.0</v>
+      </c>
+      <c r="C12">
+        <v>164641092000.0</v>
+      </c>
+      <c r="D12">
         <v>1480282000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1414227000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1359423000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>749003000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1895638000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>12873889704.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2550449355.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>23502409204.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>18299003943.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>89372887105.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>174926881912.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>231851109102.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>251881671146.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>305733929685.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>371636829003.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>382783673777.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>425673584857.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>440899704627.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>467914641851.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>490203564632.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>862044894.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>778540789.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2481303098.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1192983681.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1959181310.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3512053155.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>12952804586.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>13475736939.0</v>
       </c>
-      <c r="AD12"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12">
+        <v>8818201955.0</v>
+      </c>
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>23934518176.0</v>
       </c>
-      <c r="AI12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>149757677000.0</v>
       </c>
       <c r="C13">
         <v>149757677000.0</v>
       </c>
       <c r="D13">
         <v>149757677000.0</v>
       </c>
       <c r="E13">
         <v>149757677000.0</v>
       </c>
       <c r="F13">
         <v>149757677000.0</v>
       </c>
       <c r="G13">
-        <v>149757677100.0</v>
+        <v>149757677000.0</v>
       </c>
       <c r="H13">
-        <v>149757677100.0</v>
+        <v>149757677000.0</v>
       </c>
       <c r="I13">
         <v>149757677100.0</v>
       </c>
       <c r="J13">
         <v>149757677100.0</v>
       </c>
       <c r="K13">
         <v>149757677100.0</v>
       </c>
       <c r="L13">
         <v>149757677100.0</v>
       </c>
       <c r="M13">
         <v>149757677100.0</v>
       </c>
       <c r="N13">
         <v>149757677100.0</v>
       </c>
       <c r="O13">
         <v>149757677100.0</v>
       </c>
       <c r="P13">
         <v>149757677100.0</v>
       </c>
@@ -3616,10635 +3813,11257 @@
       </c>
       <c r="V13">
         <v>149757677100.0</v>
       </c>
       <c r="W13">
         <v>149757677100.0</v>
       </c>
       <c r="X13">
         <v>149757677100.0</v>
       </c>
       <c r="Y13">
         <v>149757677100.0</v>
       </c>
       <c r="Z13">
         <v>149757677100.0</v>
       </c>
       <c r="AA13">
         <v>149757677100.0</v>
       </c>
       <c r="AB13">
         <v>149757677100.0</v>
       </c>
       <c r="AC13">
         <v>149757677100.0</v>
       </c>
-      <c r="AD13"/>
-[...1 lines deleted...]
-      <c r="AF13">
+      <c r="AD13">
+        <v>149757677100.0</v>
+      </c>
+      <c r="AE13">
+        <v>149757677100.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13">
         <v>96000000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>96000000000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>1000000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>1000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>1497577000.0</v>
       </c>
       <c r="C14">
         <v>1497577000.0</v>
       </c>
       <c r="D14">
         <v>1497577000.0</v>
       </c>
       <c r="E14">
         <v>1497577000.0</v>
       </c>
       <c r="F14">
         <v>1497577000.0</v>
       </c>
       <c r="G14">
-        <v>1497576771.0</v>
+        <v>1497577000.0</v>
       </c>
       <c r="H14">
-        <v>1497576771.0</v>
+        <v>1497577000.0</v>
       </c>
       <c r="I14">
         <v>1497576771.0</v>
       </c>
       <c r="J14">
         <v>1497576771.0</v>
       </c>
       <c r="K14">
         <v>1497576771.0</v>
       </c>
       <c r="L14">
         <v>1497576771.0</v>
       </c>
       <c r="M14">
         <v>1497576771.0</v>
       </c>
       <c r="N14">
-        <v>1497563084.0</v>
+        <v>1497576771.0</v>
       </c>
       <c r="O14">
-        <v>1497563084.0</v>
+        <v>1497576771.0</v>
       </c>
       <c r="P14">
         <v>1497563084.0</v>
       </c>
       <c r="Q14">
-        <v>1497576771.0</v>
+        <v>1497563084.0</v>
       </c>
       <c r="R14">
-        <v>1497576771.0</v>
+        <v>1497563084.0</v>
       </c>
       <c r="S14">
         <v>1497576771.0</v>
       </c>
       <c r="T14">
         <v>1497576771.0</v>
       </c>
       <c r="U14">
         <v>1497576771.0</v>
       </c>
       <c r="V14">
         <v>1497576771.0</v>
       </c>
       <c r="W14">
         <v>1497576771.0</v>
       </c>
       <c r="X14">
         <v>1497576771.0</v>
       </c>
       <c r="Y14">
         <v>1497576771.0</v>
       </c>
       <c r="Z14">
         <v>1497576771.0</v>
       </c>
       <c r="AA14">
         <v>1497576771.0</v>
       </c>
       <c r="AB14">
         <v>1497576771.0</v>
       </c>
       <c r="AC14">
+        <v>1497576771.0</v>
+      </c>
+      <c r="AD14">
+        <v>1497576771.0</v>
+      </c>
+      <c r="AE14">
         <v>1497576772.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1497576772.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1497576771.0</v>
       </c>
-      <c r="AF14">
-[...2 lines deleted...]
-      <c r="AG14"/>
       <c r="AH14">
         <v>1497576771.0</v>
       </c>
       <c r="AI14"/>
-      <c r="AJ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:36">
+      <c r="AJ14">
+        <v>1497576771.0</v>
+      </c>
+      <c r="AK14"/>
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>26</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>6415851000.0</v>
+      </c>
+      <c r="D16">
         <v>7344640000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>12504805000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>15935973000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>12712211847.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-10847412388.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5142215880.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>5999216550.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4892394473.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6129956261.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4624550860.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5624121629.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>6342823516.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>5385361211.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5374078871.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6842739891.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6122213129.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5822430865.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4981012959.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8173679008.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8614730869.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7646115475.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>10407800090.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>5196068227.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4426204292.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16">
         <v>3992019325.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>2046800000.0</v>
+      </c>
+      <c r="C22">
+        <v>2163562000.0</v>
+      </c>
+      <c r="D22">
         <v>3963613000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2542366000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2753070000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>11863343000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>12145904000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>12564114220.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3947457693.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>12660113030.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4677760322.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4649341125.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4747718338.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>4659767141.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5050613041.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4688188928.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4766161582.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5101570839.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4804242985.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4866841618.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>4636220676.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2150735337.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1980436190.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2389566861.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2799274970.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2854748591.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2094721990.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1953997380.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>163948130.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>59293870.0</v>
       </c>
-      <c r="AD22"/>
-[...1 lines deleted...]
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22">
         <v>50803194.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>38723400.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22">
+      <c r="AJ22"/>
+      <c r="AK22">
         <v>1027661900.0</v>
       </c>
-      <c r="AJ22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:36">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>1631963686000.0</v>
+      </c>
+      <c r="C23">
+        <v>1628695066000.0</v>
+      </c>
+      <c r="D23">
         <v>1283462837000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1215809789000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1203837094000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1202626259000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1151840746000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1125359366192.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1002253495672.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>983779522672.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>860915834888.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>888918735458.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>933831277607.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>961382427552.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>989967827246.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>975928997840.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>989080928000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>997439630855.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>534221090178.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>549482861592.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>577254378778.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1093996495741.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>523061822158.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>532345376389.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>547038070087.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>859433862269.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>541413933904.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>551914272861.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>559548789441.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>567535611311.0</v>
       </c>
-      <c r="AD23"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23">
+        <v>576039683301.0</v>
+      </c>
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>92457745644.0</v>
       </c>
-      <c r="AI23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:36">
+      <c r="AK23"/>
+      <c r="AL23"/>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>1152170831990.0</v>
+      </c>
+      <c r="C24">
+        <v>1072910580800.0</v>
+      </c>
+      <c r="D24">
         <v>787923846310.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>738105367650.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>692299743590.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>657617304020.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>530787867550.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>570593396724.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>381042698235.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>381209467654.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>305390379330.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>305334461250.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>305453002980.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>305922519380.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>307212430620.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>308961254778.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>308821068569.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>309504659783.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>309290883620.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>309810496830.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>310849723250.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>310849723250.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>5888949663.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5888949663.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6928176081.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>6928176081.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>305260531440.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>309832758632.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>342537356116.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24">
         <v>4922354256.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>22796302400.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>27885093000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>31617583300.0</v>
       </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1089903124020.0</v>
+      </c>
+      <c r="D25">
         <v>807786464800.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>760421496020.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>717606473080.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>685516341750.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>561166337070.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>330715043290.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>332664196560.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>334527448440.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>336906236770.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>343103417610.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>324220205140.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>315539232320.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>314578703560.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>315843440090.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>316377071400.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>317083008680.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>318846555220.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>15701997210.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>16898996200.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>19146585460.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>18962202960.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>344038051480.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>1240600952000.0</v>
+      </c>
+      <c r="C28">
+        <v>1058950307000.0</v>
+      </c>
+      <c r="D28">
         <v>897133007000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>849155768000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>806338645000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>775316288000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>650158091000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>527655271416.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>418887320848.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>322158127171.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>404733464751.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>335917919600.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>172624262672.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>117860359027.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>100554034497.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>21797448284.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-52335888717.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>11983637818.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-101279012642.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-112987261504.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-137274352389.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-76726206190.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>330861801677.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>330369396290.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>330204757022.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>640533151356.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>346466409975.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>354215893107.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>362120865376.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>378282612380.0</v>
       </c>
-      <c r="AD28"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28">
+        <v>365633955234.0</v>
+      </c>
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>23934518176.0</v>
       </c>
-      <c r="AI28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:36">
+      <c r="AK28"/>
+      <c r="AL28"/>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>39</v>
+      </c>
+      <c r="B29">
+        <v>904980339206.0</v>
+      </c>
       <c r="C29">
+        <v>887098194053.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>494215674083.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>475375006627.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>468324212133.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>399591439484.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>378800723837.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>223727460327.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>252195650145.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>281377372597.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>310400774325.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>265356073670.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>288493895478.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>309285850113.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>328065083720.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>346150258095.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>357668294802.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>373752610267.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>385209146213.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>404404045768.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>414010681963.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>435276883423.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>437324999429.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>433137969970.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>71768834000.0</v>
+      </c>
+      <c r="C30">
+        <v>65502880000.0</v>
+      </c>
+      <c r="D30">
         <v>51182254000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>31989676000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27678983000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>22745673000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>28279905000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>23229500404.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>32015813639.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>22000267460.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>33583952707.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>29328069932.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>156075377131.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34928865324.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>34960039720.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>36876000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>33668521690.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>26058727787.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>23603000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>25543209232.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>30352321242.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>27707916505.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>20290830592.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>19765072293.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>25934511228.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>16062939542.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>19628839870.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>24796866871.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>24541129167.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>21963806583.0</v>
       </c>
-      <c r="AD30"/>
-[...1 lines deleted...]
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30">
         <v>22563183719.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>20155757000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>14056587300.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>55732137400.0</v>
       </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-76909694594.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>-2240508607.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>16064343609.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>34475285328.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>45272715162.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>60622088957.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>71345671437.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>91292006779.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>101082505882.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>125093377227.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>129848181395.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>124552551253.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>123583282393.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>119414141372.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>121835801794.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>122074664957.0</v>
       </c>
-      <c r="AC31"/>
-      <c r="AD31"/>
       <c r="AE31"/>
-      <c r="AF31">
-[...1 lines deleted...]
-      </c>
+      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31">
+        <v>98771189444.0</v>
+      </c>
+      <c r="AI31"/>
+      <c r="AJ31">
         <v>92235096548.0</v>
       </c>
-      <c r="AI31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:36">
+      <c r="AK31"/>
+      <c r="AL31"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>42</v>
+      </c>
+      <c r="B32">
+        <v>427392179271.0</v>
+      </c>
       <c r="C32">
+        <v>469534026705.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>157890850108.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>148343659658.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>152547634004.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>56312834166.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>66373318571.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>57733869523.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>123813979917.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>32624700837.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>102040080151.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>252889464241.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>274591149086.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>317747341706.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>342131877760.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>356805047420.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>366898214351.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>405750034843.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>414279399591.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>441700532142.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>463688112598.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-328938600326.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-334008353580.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-340291846826.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
-    </row>
-    <row r="33" spans="1:36">
+      <c r="AK32"/>
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>984811172000.0</v>
+      </c>
+      <c r="C33">
+        <v>949431603000.0</v>
+      </c>
+      <c r="D33">
         <v>914054835000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>912040164000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>914825944000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>915302850000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>957829031000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>933597907600.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>795702884979.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>764001863527.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>734441878414.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>703918870111.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>597014450226.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>606549842036.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>591908391373.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>571449603341.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>570524406180.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>572063290366.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>553379058115.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>558719753789.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>558390649456.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>553408755288.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>490979860243.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>503583312899.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>508439299122.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>519368366758.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>509006600709.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>515894163613.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>515915586871.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>523272579618.0</v>
       </c>
-      <c r="AD33"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33">
+        <v>532848845908.0</v>
+      </c>
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>-23934518176.0</v>
       </c>
-      <c r="AI33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:36">
+      <c r="AK33"/>
+      <c r="AL33"/>
+    </row>
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-    </row>
-    <row r="35" spans="1:36">
+      <c r="AK34"/>
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>1184337965000.0</v>
+      </c>
+      <c r="C35">
+        <v>1180855104000.0</v>
+      </c>
+      <c r="D35">
         <v>897505949000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>849819908000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>807233852000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>775866134000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>647701800000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>613859267916.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>424686888672.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>424344031495.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>415616107344.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>420041760358.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>424141532359.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>428106792082.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>433080971028.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>414450622379.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>405744410380.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>404172765341.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>404942453760.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>405828590653.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>408559225087.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>412781731082.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>36747799726.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>39531436940.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>43401808857.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>46631601717.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>369944766756.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>366099138033.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>379449818759.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>33767386715.0</v>
       </c>
-      <c r="AD35"/>
-[...1 lines deleted...]
-      <c r="AF35">
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35">
         <v>51553759615.0</v>
       </c>
-      <c r="AG35"/>
-      <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
-    </row>
-    <row r="36" spans="1:36">
+      <c r="AK35"/>
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
         <v>2343510000.0</v>
       </c>
       <c r="C36">
-        <v>1369250000.0</v>
+        <v>2343510000.0</v>
       </c>
       <c r="D36">
-        <v>1369250000.0</v>
+        <v>2343510000.0</v>
       </c>
       <c r="E36">
         <v>1369250000.0</v>
       </c>
       <c r="F36">
-        <v>395000000.0</v>
+        <v>1369250000.0</v>
       </c>
       <c r="G36">
-        <v>395000000.0</v>
+        <v>1369250000.0</v>
       </c>
       <c r="H36">
         <v>395000000.0</v>
       </c>
       <c r="I36">
         <v>395000000.0</v>
       </c>
       <c r="J36">
         <v>395000000.0</v>
       </c>
       <c r="K36">
         <v>395000000.0</v>
       </c>
       <c r="L36">
         <v>395000000.0</v>
       </c>
       <c r="M36">
         <v>395000000.0</v>
       </c>
       <c r="N36">
         <v>395000000.0</v>
       </c>
       <c r="O36">
         <v>395000000.0</v>
       </c>
       <c r="P36">
+        <v>395000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>395000000.0</v>
+      </c>
+      <c r="R36">
         <v>346000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>346000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>173000000.0</v>
       </c>
       <c r="T36">
         <v>173000000.0</v>
       </c>
       <c r="U36">
         <v>173000000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36"/>
+      <c r="V36">
+        <v>173000000.0</v>
+      </c>
+      <c r="W36">
+        <v>173000000.0</v>
+      </c>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>3278635782.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>3401096907.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2775426799.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2402523550.0</v>
       </c>
-      <c r="AD36"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36">
+        <v>671025525.0</v>
+      </c>
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>-23934518176.0</v>
       </c>
-      <c r="AI36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:36">
+      <c r="AK36"/>
+      <c r="AL36"/>
+    </row>
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
-    </row>
-    <row r="38" spans="1:36">
+      <c r="AK37"/>
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>35447712800.0</v>
+      </c>
+      <c r="D38">
         <v>27865864610.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>25406734460.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>24381828460.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>23761575570.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>68741352170.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>32493349310.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>27998992212.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>23786083080.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>20372780600.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>14912109855.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>10167940265.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>5401665219.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2394695624.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>6162712627.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2000351628.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>298771469.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>278694958.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>10314920.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>10314920.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>12702140.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>12823250.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>2152928790.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>3410618907.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2778648674.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
-      <c r="AF38">
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38">
         <v>1135642275.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>857652500.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38">
+      <c r="AJ38"/>
+      <c r="AK38">
         <v>320307800.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>211453000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:36">
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>563776059000.0</v>
+      </c>
+      <c r="C39">
+        <v>446955929000.0</v>
+      </c>
+      <c r="D39">
         <v>312781853000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>267823356000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>257219674000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>251965391000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>151690268000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>154383498754.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>159410660998.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>164342157627.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>103497192209.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>52885779671.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1066850000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>74975147453.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>90827161314.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>94057275886.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>8485009546.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>11432368086.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>43928754462.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>40821452848.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>46552816527.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>20525523979.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>9151221075.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>25789296824.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>7528690524.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>336206900605.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>3563789694.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>7379883097.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>7619891080.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>8764194301.0</v>
       </c>
-      <c r="AD39"/>
-[...1 lines deleted...]
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39">
         <v>11758648525.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>8041851300.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>16244741700.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>4428383200.0</v>
       </c>
     </row>
-    <row r="40" spans="1:36">
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>73291100000.0</v>
+      </c>
+      <c r="C40">
+        <v>83118690000.0</v>
+      </c>
+      <c r="D40">
         <v>78758864000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>50679148000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>46100640000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>21154292000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>8794604000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>28036905816.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>39732034511.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>19930722106.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>12737330969.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>11151961999.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>20563410714.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>15706396270.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>14500054734.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>15990661261.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>13872640744.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>18795457992.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>14823199294.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>18103207076.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>19569946341.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>10584832140.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-1806161863.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>8753971564.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3110403049.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>15589017420.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>8161986573.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5686345677.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>2270811041.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>8797554723.0</v>
       </c>
-      <c r="AD40"/>
-[...1 lines deleted...]
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40"/>
+      <c r="AH40">
         <v>9718905032.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>334804112000.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>16597932000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>6684557000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:36">
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>12606740642.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>15206730257.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>15459594086.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>15434354902.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>14823238620.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>14328190517.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>14680696100.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>16705393255.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>19164352705.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>21045802512.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>22632440741.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>24255223395.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>27669398762.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>25906715281.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>26495488282.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>22655436773.0</v>
       </c>
-      <c r="AC41"/>
-      <c r="AD41"/>
       <c r="AE41"/>
-      <c r="AF41">
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41">
         <v>25528434843.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>2601314000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41">
+      <c r="AJ41"/>
+      <c r="AK41">
         <v>301417088000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>1052505000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:36">
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
-        <v>27920077000.0</v>
+        <v>41703051000.0</v>
       </c>
       <c r="C42">
         <v>27920077000.0</v>
       </c>
       <c r="D42">
         <v>27920077000.0</v>
       </c>
       <c r="E42">
-        <v>41642294000.0</v>
+        <v>27920077000.0</v>
       </c>
       <c r="F42">
         <v>27920077000.0</v>
       </c>
       <c r="G42">
-        <v>39694269563.0</v>
+        <v>41642294000.0</v>
       </c>
       <c r="H42">
-        <v>41608846861.0</v>
+        <v>27920077000.0</v>
       </c>
       <c r="I42">
         <v>39694269563.0</v>
       </c>
       <c r="J42">
+        <v>27920077157.0</v>
+      </c>
+      <c r="K42">
+        <v>39694269563.0</v>
+      </c>
+      <c r="L42">
         <v>37324558578.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27920077157.0</v>
       </c>
       <c r="M42">
         <v>37324558578.0</v>
       </c>
       <c r="N42">
         <v>27920077157.0</v>
       </c>
       <c r="O42">
-        <v>27920077157.0</v>
+        <v>37324558578.0</v>
       </c>
       <c r="P42">
         <v>27920077157.0</v>
       </c>
       <c r="Q42">
         <v>27920077157.0</v>
       </c>
       <c r="R42">
-        <v>36615258004.0</v>
+        <v>27920077157.0</v>
       </c>
       <c r="S42">
-        <v>36615258004.0</v>
+        <v>27920077157.0</v>
       </c>
       <c r="T42">
         <v>36615258004.0</v>
       </c>
       <c r="U42">
+        <v>36615258004.0</v>
+      </c>
+      <c r="V42">
+        <v>36615258004.0</v>
+      </c>
+      <c r="W42">
         <v>27920077157.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40550404965.0</v>
       </c>
       <c r="X42">
         <v>31138864678.0</v>
       </c>
       <c r="Y42">
+        <v>40550404965.0</v>
+      </c>
+      <c r="Z42">
+        <v>31138864678.0</v>
+      </c>
+      <c r="AA42">
         <v>39549755471.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>24105566610.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31138864678.0</v>
       </c>
       <c r="AC42">
         <v>31138864678.0</v>
       </c>
-      <c r="AD42"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AD42">
+        <v>31138864678.0</v>
+      </c>
+      <c r="AE42">
+        <v>31138864678.0</v>
+      </c>
+      <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42">
+        <v>51578854657.0</v>
+      </c>
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>222649096.0</v>
       </c>
-      <c r="AI42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:36">
+      <c r="AK42"/>
+      <c r="AL42"/>
+    </row>
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
-    </row>
-    <row r="44" spans="1:36">
+      <c r="AK43"/>
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
-    </row>
-    <row r="45" spans="1:36">
+      <c r="AK44"/>
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>55</v>
+      </c>
+      <c r="B45">
+        <v>1745810433189.0</v>
+      </c>
       <c r="C45">
+        <v>1685704054299.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>1620063129083.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1601351623355.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1583226252834.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1564419400817.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1528907037703.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1385411594447.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1346344794000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1309104936824.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1266199238915.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1146728886620.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1142797465487.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1116503125632.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
-    </row>
-    <row r="46" spans="1:36">
+      <c r="AK45"/>
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>950093762000.0</v>
+      </c>
+      <c r="C46">
+        <v>913983891000.0</v>
+      </c>
+      <c r="D46">
         <v>886188970000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>886633430000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>890444116000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>891541274000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>889087678000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>870490019898.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>743868951204.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>721767863983.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>701948529102.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>675919877899.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>573228367144.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>586177061437.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>576996281518.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>561281663076.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>565122740961.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>569668594742.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>547216345488.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>556719402161.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>558091877987.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>553130060330.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>490969545323.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>503572997979.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>508426596982.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>519355543508.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>505727964927.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>512483544706.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>513136938197.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>520870056068.0</v>
       </c>
-      <c r="AD46"/>
-[...1 lines deleted...]
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46">
         <v>531713203633.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
-    </row>
-    <row r="47" spans="1:36">
+      <c r="AK46"/>
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>913983890570.0</v>
+      </c>
+      <c r="D47">
         <v>886188970470.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>886633429850.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>890444116010.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>891541274370.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>889087678480.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>701948529100.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>675919877899.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>573228367140.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>586177061440.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>576996281518.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>561281663076.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>565122740961.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>569668594742.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>547216345488.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>556719402161.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>558091877987.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>553130060330.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>490969545323.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>503572997979.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>508426596982.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>519355543508.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>505727964930.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>512483544706.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>513136938197.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
-      <c r="AF47">
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47">
         <v>531713203633.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>543956528800.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47">
+      <c r="AJ47"/>
+      <c r="AK47">
         <v>548703150900.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>108296258500.0</v>
       </c>
     </row>
-    <row r="48" spans="1:36">
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-507950923000.0</v>
+      </c>
+      <c r="C48">
+        <v>-512094144000.0</v>
+      </c>
+      <c r="D48">
         <v>-527161688000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-515479084000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-488476509000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-472933294000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-415135628000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-399841352677.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-353727231503.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-337870512680.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-292268311376.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-263991930272.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-231150065811.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-208789663188.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-189475035861.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-171170183645.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-152759241926.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-141961812092.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-125750846147.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-115027263667.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-95080928325.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-85290429222.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-65214704834.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-60459900670.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-64754881318.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-65724150178.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-85587967020.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-67602243869.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-67625195524.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-74337605064.0</v>
       </c>
-      <c r="AD48"/>
-[...1 lines deleted...]
-      <c r="AF48">
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48">
         <v>-57112783963.0</v>
       </c>
-      <c r="AG48"/>
-[...1 lines deleted...]
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48"/>
+      <c r="AK48">
         <v>36241967800.0</v>
       </c>
-      <c r="AJ48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:36">
+      <c r="AL48"/>
+    </row>
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
-    </row>
-    <row r="50" spans="1:36">
+      <c r="AK49"/>
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>60</v>
+      </c>
+      <c r="B50">
+        <v>69299702016.0</v>
+      </c>
       <c r="C50">
+        <v>47848990713.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>4725884523.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>4681547985.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>4810605702.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>4961381935.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>4907963424.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>5045469634.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>5715978805.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>5992799391.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>6635010329.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>3222158625.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>3240803298.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>3082762977.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>3039485333.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>2853904198.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>2890919857.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>2898607770.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>2912723587.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1919070521.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>2078452836.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>304294556533.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>301587868371.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>301657242636.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>608748637582.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>519613209.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>5080357424.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>3872027829.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>332657590596.0</v>
       </c>
-      <c r="AG50"/>
-      <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
-    </row>
-    <row r="51" spans="1:36">
+      <c r="AK50"/>
+      <c r="AL50"/>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>1250161772000.0</v>
+      </c>
+      <c r="C51">
+        <v>1223591399000.0</v>
+      </c>
+      <c r="D51">
         <v>898613289000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>850569995000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>807698069000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>776065291000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>652053729000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>540529161120.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>421437770203.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>345660536375.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>421177520694.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>424223956705.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>347551144586.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>349711468129.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>352435705643.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>327531377973.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>319300940286.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>394767311595.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>324394572219.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>327912443127.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>330640289467.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>413477358442.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>331723846571.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>331147937080.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>332686060120.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>641726135042.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>344557664689.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>357727946262.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>375073669962.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>391758349319.0</v>
       </c>
-      <c r="AD51"/>
-[...1 lines deleted...]
-      <c r="AF51">
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51">
         <v>374452157189.0</v>
       </c>
-      <c r="AG51"/>
-      <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
-    </row>
-    <row r="52" spans="1:36">
+      <c r="AK51"/>
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>83442686000.0</v>
+      </c>
+      <c r="C52">
+        <v>58917452000.0</v>
+      </c>
+      <c r="D52">
         <v>16056001000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>15377676000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>15320772000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>23820398000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>24497286000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>16601942065.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>14888543394.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>15499053989.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>15691654250.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>16788936989.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>13023696146.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>16673157958.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>13200214632.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3311172833.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>7629634568.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>9285711477.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>8551132129.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>11535371727.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>13557280787.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>19421066338.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>316021849357.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>314248940880.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>313539474658.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>622763932082.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>519613209.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>18124296511.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>18279287976.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>377877572910.0</v>
       </c>
-      <c r="AD52"/>
-[...1 lines deleted...]
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52">
         <v>348426832417.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
-    </row>
-    <row r="53" spans="1:36">
+      <c r="AK52"/>
+      <c r="AL52"/>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>1854948000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1066850000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53">
+        <v>535573467.0</v>
+      </c>
+      <c r="AI53"/>
+      <c r="AJ53">
         <v>47869036352.0</v>
       </c>
-      <c r="AI53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:36">
+      <c r="AK53"/>
+      <c r="AL53"/>
+    </row>
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
-    </row>
-    <row r="55" spans="1:36">
+      <c r="AK54"/>
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>1631963686000.0</v>
+      </c>
+      <c r="C55">
+        <v>1628695066000.0</v>
+      </c>
+      <c r="D55">
         <v>1283462837000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1215809789000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1203837094000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1202626259000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1151840746000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1125359366192.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1002253495672.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>983779522672.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>860915834888.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>888918735458.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>933831277607.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>961382427552.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>989967827246.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>975928997840.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>989080928000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>997439630855.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1027785640419.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1045307752882.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1077494328510.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1093996495741.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>523061822158.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>532540717373.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>547038070087.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>859622999635.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>541413933900.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>551914272861.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>559548789441.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>567535611311.0</v>
       </c>
-      <c r="AD55"/>
-[...1 lines deleted...]
-      <c r="AF55">
+      <c r="AF55"/>
+      <c r="AG55"/>
+      <c r="AH55">
         <v>576039683301.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>577144513300.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55">
+      <c r="AJ55"/>
+      <c r="AK55">
         <v>604286967600.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>171771889200.0</v>
       </c>
     </row>
-    <row r="56" spans="1:36">
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>647152513000.0</v>
+      </c>
+      <c r="C56">
+        <v>679263462000.0</v>
+      </c>
+      <c r="D56">
         <v>369408002000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>303769625000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>289011150000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>287323409000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>194011715000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>191761458592.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>206550610693.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>219777659145.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>126473956474.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>184999865347.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>336816827381.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>354832585516.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>398059435873.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>404479394499.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>418556521821.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>425376340489.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>474406582304.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>486587999093.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>519103679054.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>540587740453.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>32081961915.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>28957404474.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>38598770965.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>340254632877.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>32407333200.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>36020109248.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>43633202570.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>44263031693.0</v>
       </c>
-      <c r="AD56"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56">
+        <v>43190837393.0</v>
+      </c>
+      <c r="AI56"/>
+      <c r="AJ56">
         <v>23934518176.0</v>
       </c>
-      <c r="AI56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:36">
+      <c r="AK56"/>
+      <c r="AL56"/>
+    </row>
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>219760334000.0</v>
+      </c>
+      <c r="C57">
+        <v>209729436000.0</v>
+      </c>
+      <c r="D57">
         <v>168897477000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>145878774000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>140667490000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>134775775000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>137698881000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>125388140021.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>148816741170.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>95963679228.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>93849255637.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>82959785196.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>83927363140.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>80241436430.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>80312094167.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>62347516739.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>61751474401.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>58478126138.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>68656547461.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>72308599502.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>77403146912.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>76899627855.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>361020562241.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>362965758054.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>378890617791.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>689218978159.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>51870640760.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>63791904440.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>57837187831.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>418220636405.0</v>
       </c>
-      <c r="AD57"/>
-[...1 lines deleted...]
-      <c r="AF57">
+      <c r="AF57"/>
+      <c r="AG57"/>
+      <c r="AH57">
         <v>425509898133.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>417167647300.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57">
+      <c r="AJ57"/>
+      <c r="AK57">
         <v>155067119100.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>109660292700.0</v>
       </c>
     </row>
-    <row r="58" spans="1:36">
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>1404098300000.0</v>
+      </c>
+      <c r="C58">
+        <v>1390584539000.0</v>
+      </c>
+      <c r="D58">
         <v>1066403426000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>995698682000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>947901343000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>910641909000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>785400681000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>739247407937.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>573503629842.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>520307710723.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>509465362981.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>503001545554.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>508068895499.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>508348228512.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>513393065195.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>476798139118.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>467495884781.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>462650891479.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>473599001221.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>478137190155.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>485962371999.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>489681358937.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>397768361967.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>402497194994.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>422292426648.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>735850579876.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>421999792530.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>429891042473.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>437287006590.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>451988023120.0</v>
       </c>
-      <c r="AD58"/>
-[...1 lines deleted...]
-      <c r="AF58">
+      <c r="AF58"/>
+      <c r="AG58"/>
+      <c r="AH58">
         <v>477063657748.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>466584680000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58">
+      <c r="AJ58"/>
+      <c r="AK58">
         <v>511829222000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>151200267000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:36">
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
-    </row>
-    <row r="60" spans="1:36">
+      <c r="AK59"/>
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>-316490195000.0</v>
+      </c>
+      <c r="C60">
+        <v>-308859223000.0</v>
+      </c>
+      <c r="D60">
         <v>-323987524000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-324079112000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-297076537000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-269759130000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-211994912000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-196700636311.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-162360707542.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-134729796314.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-105186075698.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-76909694594.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-44067830133.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-21707427510.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-2240508607.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>16064343609.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>34475285328.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>45272715162.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>60622088957.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>71345671437.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>91292006779.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>101082505882.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>125093377227.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>129848181395.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>124552551253.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>123583282393.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>119414141370.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>121835801794.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>122074664957.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>115362255417.0</v>
       </c>
-      <c r="AD60"/>
-[...1 lines deleted...]
-      <c r="AF60">
+      <c r="AF60"/>
+      <c r="AG60"/>
+      <c r="AH60">
         <v>98771189444.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>110350080000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>92457745644.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>92235096500.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>11065893100.0</v>
       </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
-    </row>
-    <row r="62" spans="1:36">
+      <c r="AK61"/>
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>433124571000.0</v>
+      </c>
+      <c r="C2">
         <v>356659313000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>311759874110.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>316068184238.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>276063388582.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>219811513461.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>162561190831.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>184685019923.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>167421842712.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>118358931857.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>147765865254.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3">
+        <v>93374534000.0</v>
+      </c>
+      <c r="C3">
         <v>28349498000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>68618935782.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>65569784197.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>55414487869.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>54924860648.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>53384294948.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>55419562126.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>68190334199.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26595155530.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23909004519.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5">
+        <v>-25203920000.0</v>
+      </c>
+      <c r="C5">
         <v>-103324971000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-125406598242.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-56897398088.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-33210702676.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>41762848802.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>71021838128.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>29153972615.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>33108459235.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>101950999402.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-13151618827.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>68170614000.0</v>
+      </c>
+      <c r="C6">
         <v>-74975473000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-56787662460.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8672386109.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22203785193.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>96687709450.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>124406133076.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>84573534741.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>101298793434.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>128546154932.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10757385692.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>3178636830.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>80863472000.0</v>
+      </c>
+      <c r="C9">
         <v>16095615000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-7203278315.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>58063236213.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>63243014793.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>115744738239.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>129067228213.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>111167502793.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>120185041889.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>29598050883.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>27643441358.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-63938928000.0</v>
+      </c>
+      <c r="C10">
         <v>-147840999000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-171628917855.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-99499700780.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-76050295479.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-33752011344.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15018618425.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-36034730327.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-19980381739.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>95920580461.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-16680587786.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>-10047950000.0</v>
+      </c>
+      <c r="C11">
         <v>23652953000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-29287762476.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-17885622844.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-5541550451.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-8056856677.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6401088357.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-7760429736.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2637248256.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-906596087.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>685042589.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>47015060000.0</v>
+      </c>
+      <c r="C12">
         <v>46346896000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>46222319613.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>42602302688.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>42839592803.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>75514860151.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>55634345157.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>65188702943.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>53088840971.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6030418945.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3528968965.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>277357086.0</v>
+      </c>
+      <c r="C13">
         <v>46346896170.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>283135538.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>42602302690.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>790569196.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>75514860150.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>53931375660.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>65188702940.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>53088840970.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6030418950.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3528968970.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>14730128695.0</v>
+      </c>
+      <c r="C14">
         <v>36431170006.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>25034498292.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14786226840.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13837362158.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>503232630922.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>196041811.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>185332774.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>209752879.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>222649096.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9505729203.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-39160849000.0</v>
+      </c>
+      <c r="C15">
         <v>-135062782000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-117306657087.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-81614077936.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-56671382870.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-25695154667.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8613454886.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-28249800015.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-17329772818.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>96826888300.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-15977613045.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
+        <v>-39160849300.0</v>
+      </c>
+      <c r="C16">
         <v>-135062781730.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-117306657090.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-66827851100.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-56671382870.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-19566279044.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8613454886.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-28249800015.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-17329772818.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>96816888300.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-15977613050.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-53890977994.0</v>
+      </c>
+      <c r="C17">
         <v>-171493951732.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-142341155379.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-81614077936.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-70508745028.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-25695154667.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>8617530068.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-28274300591.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-17343133483.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>96827176548.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-17365630374.0</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-43654243057.0</v>
+      </c>
+      <c r="C18">
         <v>-46284751768.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-45939184075.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-41956981247.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-42049023607.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-73711067675.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-53921124644.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-65174341511.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-53081399317.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6030418945.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-25203920000.0</v>
+      </c>
+      <c r="C21">
         <v>-101494103000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-125406598242.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-56552612801.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33210702676.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>41762848807.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>68949994085.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>52623519360.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33991222159.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5828801560.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>314536350.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23">
+        <v>539191963000.0</v>
+      </c>
+      <c r="C23">
         <v>474249031000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>429963194037.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>430684033252.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>372517106051.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>301461437774.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>240899019182.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>243229003353.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>253615662440.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>153785784298.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>175094770258.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>53597310243.0</v>
+      </c>
+      <c r="C25">
         <v>28349497930.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26066225657.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23064319663.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17478237214.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13275157128.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11427442436.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16134028259.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>27849664912.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>57133810121.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>1219390114.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>34910912996.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>54017688388.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>18665857612.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13271582326.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>45921794008.0</v>
+      </c>
+      <c r="C28">
         <v>33183121000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36033339963.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36111665516.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>82679138471.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24431252527.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25467472564.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23633070434.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32176131340.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16760994829.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14057322678.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>-10047950372.0</v>
+      </c>
+      <c r="C29">
         <v>23652952790.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-29287762476.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-17885622840.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5541550451.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8056856680.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6401088360.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7760429740.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2637248260.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-906596090.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>685042590.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>106067392000.0</v>
+      </c>
+      <c r="C30">
         <v>117589718000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>118203319927.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>114615849014.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>83041565001.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>81649924313.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>78337828351.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58543983430.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>86193819728.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>35426852441.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27328905004.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>-38735009000.0</v>
+      </c>
+      <c r="C31">
         <v>-46346896000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-46222319613.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-42947087979.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-42839592803.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-75514860151.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-55634345157.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-65188702943.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-53088840971.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6030418945.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3528968965.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>513988044000.0</v>
+      </c>
+      <c r="C32">
         <v>372754929000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>304556595795.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>374131420451.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>339306403375.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>335556251700.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>291628419044.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>295852522716.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>287606884601.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>147956982740.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>175409306612.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>121948519000.0</v>
+      </c>
+      <c r="C2">
+        <v>133784497000.0</v>
+      </c>
+      <c r="D2">
         <v>115016205000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>79123353000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>79360545000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>89569678000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>98555689000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>90684515582.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>84762333736.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>90155550465.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>84760044400.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>67860869638.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>75738720739.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>82528877902.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>78637632022.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>80653884373.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>74247789941.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>73657714939.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>73577553112.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>73676867778.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>72629489967.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>56950086482.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>57777236541.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>55845228887.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>45790144736.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>40394568196.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>40567939542.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>42568336690.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>39030346403.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>40679458961.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>49605372543.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>43373918840.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>42554529759.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>35765975886.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3">
+        <v>14040913000.0</v>
+      </c>
+      <c r="C3">
+        <v>23672895000.0</v>
+      </c>
+      <c r="D3">
         <v>23979597000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>13418474000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>12421498000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7468386000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7009761000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>16882624162.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>17279521726.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>18072632547.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6473422862.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>16789141540.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>16880115426.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>17113559937.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>16252519904.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>16331730233.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>15871974122.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>16078951819.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>14550272415.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>15033448167.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>14217469540.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>5352184626.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3058948779.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2400933302.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2463090421.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2056993957.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3758040643.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2782786444.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2933672987.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>11123973910.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>17054948667.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>873375136.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>7241079645.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>6946316938.0</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5">
+        <v>2999441000.0</v>
+      </c>
+      <c r="C5">
+        <v>22535265000.0</v>
+      </c>
+      <c r="D5">
         <v>6710826000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-25709127000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-25297380000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-13069744000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-14007787000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-41898653612.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-33372155145.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-46235844814.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-33890342525.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-35031296816.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-21566435502.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-17307496747.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-31905939172.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-16893078061.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-5481308930.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4351730070.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-7906828272.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-17104296026.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4026499790.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-8108897754.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>18751497719.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>24383845551.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>17638135170.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>26199611224.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>7342358556.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>13696268053.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>21737160274.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>23306025051.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>25389555804.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-10044237436.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>160826777.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-3401564653.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>17040354000.0</v>
+      </c>
+      <c r="C6">
+        <v>46208160000.0</v>
+      </c>
+      <c r="D6">
         <v>30690423000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-12290653000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-12875882000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-5601358000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-6998026000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-25016029450.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-16092633419.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-28163212267.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-27416919663.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-18242155276.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4686320076.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-193936810.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-15653419268.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-561347828.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>10390665192.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>11727221749.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>6643444143.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2070847859.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>10190969750.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2756713128.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>21810446498.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>26784778853.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>20101225591.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>28256605181.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>11100399199.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>16479054497.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>24670833261.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>34429998961.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>42444504471.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-9170862300.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>7401906422.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>3544752285.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8">
         <v>3178636830.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>496159870.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>2391477070.0</v>
       </c>
-      <c r="X8"/>
-      <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>52695542000.0</v>
+      </c>
+      <c r="C9">
+        <v>53471560000.0</v>
+      </c>
+      <c r="D9">
         <v>31037660000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>10260653000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>11933571000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>20804027000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>12565720000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-18090785333.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-6096250228.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-14462199533.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>202019795.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-5474610735.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>5776201026.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>13194994490.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>12891230465.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>11211957212.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>20765054046.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>15656841425.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>11410524850.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4291562101.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>14405849203.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>24995978382.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>23085433769.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>30863816378.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>40248325278.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>39039923687.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>27487283012.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>28772292199.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>33767729315.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>42293192396.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>40675359883.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>16015532549.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>20655157785.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>41241633197.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-8429941000.0</v>
+      </c>
+      <c r="C10">
+        <v>13585914000.0</v>
+      </c>
+      <c r="D10">
         <v>-4367030000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-36667137000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-36490676000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-24301899000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-25305358000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-53911861502.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-44321880350.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-50663700858.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-41747215839.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-46608019956.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-32609981202.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-28937964361.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-27641725591.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-27213340859.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-15706669969.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-15204452796.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-18575387007.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-27468531573.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-14801924103.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-31552660340.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-5937051173.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>5492802704.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1303885374.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>7961404127.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-4033264125.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1923833671.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>9166644752.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>11725936993.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2439930291.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-32279626221.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-13041110806.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-17303136478.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>1815199000.0</v>
+      </c>
+      <c r="C11">
+        <v>-7448047000.0</v>
+      </c>
+      <c r="D11">
         <v>-1315335000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-842491000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-442077000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>50160305000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-5633464000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-11273953927.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-9599934231.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-9906272612.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-7280497842.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-6762827752.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-5338164270.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-5537863750.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-5085628920.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-4759156361.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2502973813.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5175794626.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-5591463478.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-3107137789.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2018743810.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-5337722381.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-1186988985.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1196180904.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2735168219.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3656875756.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-1608560125.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1900322634.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2452450092.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>235902521.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1804513256.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-7789390314.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-2011455199.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-2601959920.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>11429382000.0</v>
+      </c>
+      <c r="C12">
+        <v>13785897000.0</v>
+      </c>
+      <c r="D12">
         <v>11077856000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>10407484000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>11743822000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>13063024000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>11297571000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>11297781086.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>11455287050.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>11390164037.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>12211886736.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>11233468858.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>11386799982.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>11630467614.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10426211243.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10320262794.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10225361037.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10852722730.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>10668558731.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10651066734.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10667244608.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>23443762586.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14883956808.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>18891042847.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>18942020544.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>18238207097.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>11375622681.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11772434382.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>12570515522.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>14810403127.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>13614740257.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>13201937583.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>13901571825.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>631828819.0</v>
+      </c>
+      <c r="C13">
+        <v>61946993.0</v>
+      </c>
+      <c r="D13">
         <v>11077856440.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>10958010290.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>11193296020.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>11720314610.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>11873513430.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>14324614.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>15229563.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>37202092.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>12211886740.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>11233468860.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>11386799980.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>11630467610.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>10426211240.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>172358014.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>204837155.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>255400357.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>10668558730.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>10651066730.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>10667244610.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>23443762590.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>14883956810.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>18891042850.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>18296097910.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>18287183420.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>11326646360.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>111</v>
+      </c>
+      <c r="B14">
+        <v>2614168770.0</v>
+      </c>
       <c r="C14">
+        <v>-5966416641.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>8822070413.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>8731191010.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>16664538522.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4377617787.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>8297978806.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7091034891.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>6929419347.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>6190336893.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>7003327743.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4911414309.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4085473284.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4251244455.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4043242779.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2406266322.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4169281477.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2260341049.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>495824891290.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>500239949732.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>503232630922.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>200082964.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>195340984.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>193092186.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>189137366.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>184385016.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>187428594.0</v>
       </c>
-      <c r="AB14">
-[...2 lines deleted...]
-      <c r="AC14"/>
       <c r="AD14">
         <v>187117894.0</v>
       </c>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>187117894.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
+        <v>187117894.0</v>
+      </c>
+      <c r="AH14">
         <v>204836109.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>204836109.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-7630971000.0</v>
+      </c>
+      <c r="C15">
+        <v>15067544000.0</v>
+      </c>
+      <c r="D15">
         <v>91588000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-27002575000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-27317407000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-57797666000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-15294275000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-34339928769.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-27630911228.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-33828008899.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-28276381104.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-32841864461.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-27271816932.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-23400100611.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-22556096671.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-22454184498.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-13203696156.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-16210965945.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-10723582480.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-19946335342.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-9790499103.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-20075724388.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-4754804164.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>4294980648.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>969268862.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>4299754113.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2421660422.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>22951655.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>6712409540.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>11493136395.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-4239073850.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-24478883646.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-11024978914.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-14693621832.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>15067544330.0</v>
+      </c>
+      <c r="D16">
         <v>91588250.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-27002574730.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-27317407150.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-57797666240.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-15294275490.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-28276381100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-32841864461.0</v>
       </c>
       <c r="M16">
         <v>-32841864461.0</v>
       </c>
       <c r="N16">
+        <v>-32841864461.0</v>
+      </c>
+      <c r="O16">
+        <v>-32841864461.0</v>
+      </c>
+      <c r="P16">
         <v>-18304852216.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-18410941719.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-10797429834.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-16210965945.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-10723582480.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-19946335342.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-9790499103.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-20075724388.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-4754804164.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4294980648.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>969268860.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4299754113.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2421660420.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>22951655.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6712409540.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-4239073850.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-24478883646.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-11024978914.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-14693621832.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>114</v>
+      </c>
+      <c r="B17">
+        <v>-10245140089.0</v>
+      </c>
       <c r="C17">
+        <v>21033960975.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>-35824645147.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-36048598160.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-74462204765.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-19671893273.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-42637907575.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-34721946119.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-40757428246.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-34466717997.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-39845192204.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-27271816932.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-23400100611.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-22556096671.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-22454184498.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-13203696156.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-20380247422.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-12983923529.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-24361393784.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-12783180293.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-26214937959.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-4750062188.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>4296621800.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>973223680.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>4304528371.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2424704000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>23511037.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>6714194660.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-4244443547.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-24490235908.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-11029655608.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-14701176558.0</v>
       </c>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>115</v>
+      </c>
+      <c r="B18">
+        <v>-11572514214.0</v>
+      </c>
       <c r="C18">
+        <v>-9188128619.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-11436167723.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-11738677188.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-11714629858.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-11846607951.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-11283456472.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-11440057487.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-11513639464.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-12000783363.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-11154169354.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-11270591894.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-11469306091.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-10319246494.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-10147904780.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-10020523882.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-10597322373.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10494782932.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10289673694.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-10667244608.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-22113540051.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-14878614601.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-18885720458.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-17833192565.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-18236281372.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-11367297390.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-11772434382.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-12545111500.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>3085301000.0</v>
+      </c>
+      <c r="C21">
+        <v>22535265000.0</v>
+      </c>
+      <c r="D21">
         <v>6025075000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-25226144000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-24746854000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-12581585000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-13431844000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-41898653610.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-32866593300.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-41303217490.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-29535329103.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-35374551098.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-22301098067.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-17531312685.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-16891485494.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-16893078065.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-5481308932.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-4323897940.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-8226727919.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-17104296030.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4026499790.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-8108897754.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>8946905635.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>24383845551.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>17638135170.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>26199611224.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>7342358556.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>13696268053.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>21737160274.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>23306025051.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>25389555804.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-18664885964.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>160826777.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-3401564653.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23">
+        <v>171558761000.0</v>
+      </c>
+      <c r="C23">
+        <v>164720792000.0</v>
+      </c>
+      <c r="D23">
         <v>140028790000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>114610150000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>116040970000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>122955290000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>124553254000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>114492383860.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>111673877988.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>116996568418.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>114497393298.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>97879567994.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>103816019832.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>113255185077.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>108420347981.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>108362240656.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>100646259538.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>93638454301.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>93214805883.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>95072725911.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>91061838961.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>89679044873.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>73753532252.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>63543683455.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>73320846783.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>59736119767.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>60133324574.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>63831375634.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>57198199207.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>47685092389.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>77910259589.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>56248283052.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>62422917373.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>73825188722.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>122</v>
+      </c>
+      <c r="B25">
+        <v>14040913114.0</v>
+      </c>
       <c r="C25">
+        <v>13716773976.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>13418473713.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>12421498039.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7468385905.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7009761333.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>6912903739.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>6958446953.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6755311132.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>6473422862.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>6366071374.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6471420289.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6360907940.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5756430983.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5696373183.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5250607557.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5470548233.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3943630167.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4322421479.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3741637335.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>5352184626.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3058948779.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2400933302.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2463090421.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
+        <v>16340602650.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
         <v>15451339079.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>12607439112.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>10376842522.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>11174603002.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>10699580024.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
         <v>12402889649.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>5050628102.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>14307264000.0</v>
+      </c>
+      <c r="C28">
+        <v>14516960317.0</v>
+      </c>
+      <c r="D28">
         <v>25012585180.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10502901000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>10121621000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11140146000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7827930000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7467265628.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6747778622.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11389678874.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8038962760.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7502156158.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9102542171.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>10177983840.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>10662254998.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6889983207.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8381443471.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7373300250.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>9260410249.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>10221255131.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7732768970.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10946016244.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3927259867.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3492282046.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>14042221652.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7915857132.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5060649450.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6606127264.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5780788123.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3191765759.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5608114436.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2498833333.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>7749072432.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>9193468063.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>1815198843.0</v>
+      </c>
+      <c r="C29">
+        <v>-7448046945.0</v>
+      </c>
+      <c r="D29">
         <v>-1315334550.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-842491380.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-442077500.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>50160305410.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-5633464460.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-11273953927.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-9599934231.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-9906272612.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-7280497840.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-6762827750.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-5338164270.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5537863750.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-5085628920.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-4759156361.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2502973813.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5175794626.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-5591463480.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3107137790.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2018743810.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5337722380.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1186988990.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1196180900.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2728326220.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3656875760.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1608560130.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1900322634.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2452450092.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>49610242000.0</v>
+      </c>
+      <c r="C30">
+        <v>30936295000.0</v>
+      </c>
+      <c r="D30">
         <v>25012585000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>35486798000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>36680425000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>33385612000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>25997564000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>23807868278.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>26911544252.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>26841017953.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>29106300801.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>30018698356.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>28077299093.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>30726307175.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>29782715959.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>27708356283.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>26398469597.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>19980739362.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>19637252771.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>21395858133.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>18432348994.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>32728958391.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>15976295711.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7698454568.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>27530702047.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>19341551571.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>19565385032.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>21263038944.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>18167852804.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7005633428.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>28304887046.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>12874364212.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>19868387614.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>38059212836.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>-11515242000.0</v>
+      </c>
+      <c r="C31">
+        <v>-8949351000.0</v>
+      </c>
+      <c r="D31">
         <v>-10392105000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-11440992000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-11743822000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-11720315000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-11873513000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-11297781086.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-11455287050.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-11390164037.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-12211886736.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-11233468858.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-10308883135.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-11406651676.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-10750240097.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-10320262794.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-10225361037.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-10852722730.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-10668558731.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-10651066734.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-10667244608.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-22916304004.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-16909988559.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-16295329883.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-19393237705.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-18238207097.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-11319974516.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-11802678525.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-12570515522.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-11580088058.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-27829486096.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-13614740257.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-13201937583.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-13901571825.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>174644062000.0</v>
+      </c>
+      <c r="C32">
+        <v>187256057000.0</v>
+      </c>
+      <c r="D32">
         <v>146053865000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>89384006000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>91294116000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>110373705000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>111121409000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>72593730249.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>78666083508.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>75693350932.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>84962064195.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>62386258903.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>81514921765.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>95723872392.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>91528862487.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>91865841585.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>95012843987.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>89314556364.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>84988077962.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>77968429879.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>87035339170.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>81946064864.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>80862670310.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>86709045265.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>86038470014.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>79434491883.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>68055222554.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>71340628889.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>72798075718.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>82972651357.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>90280732426.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>59389451389.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>63209687544.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>77007609083.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>1850678000.0</v>
+      </c>
+      <c r="C2">
         <v>21647461000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>231851109102.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>382783673777.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>490203564632.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>313207269273.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13475736939.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3431732740.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23868798934.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>572110564.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>503422175.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>308200439000</v>
+      </c>
+      <c r="C3">
         <v>304766127000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>282485243615</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>97906075917</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>65070999489</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>43217831568</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>50704368297</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17391965312</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>68422222578</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>33592499902</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3580061605</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>162790414000.0</v>
+      </c>
+      <c r="C6">
         <v>-20898459000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-210203647898.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-150932564675.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-107419890855.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>176996295359.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>299687446703.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10044004199.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-20437066194.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23296688370.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>68688389.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-103206218650.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-104015799780.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-88623884020.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-85197885490.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-71236099810.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-72573888250.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-63177655270.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-90011251980.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-77214993380.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-28873714451.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-30587307262.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>36243767543.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4126711983.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25845893096.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-124602895298.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-7402768284.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>93374534000.0</v>
+      </c>
+      <c r="C14">
         <v>68554515000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>68618935782.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23064319663.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>59880141941.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54924860648.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53384294948.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>55419562126.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>68190334199.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26595155530.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23909004519.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>164641092000.0</v>
+      </c>
+      <c r="C16">
         <v>749003000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21647461204.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>231851109102.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>382783673777.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>490203564632.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>313163183642.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13475736939.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3431732740.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23868798934.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>572110564.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-291085262000.0</v>
+      </c>
+      <c r="C18">
         <v>-348004555000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-353836021816.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-156455834190.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-90735954869.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-38446557226.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>47537149080.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13904508782.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8284231899.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-34773351370.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3051438415.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-304309272252.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-282268527398.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-97906075917.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-65040696104.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-42895487952.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-28040065170.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-17611316804.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>86980500.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>43929925087.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-41896679997.0</v>
       </c>
     </row>
-    <row r="20" spans="1:11">
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>33317687121.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>447343839895.0</v>
+      </c>
+      <c r="C21">
         <v>326642866459.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-13909587569.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-18171660318.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-16715070244.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-290928888705.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>229488981224.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-36976383228.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-27662605368.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>274637551213.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6128669740.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-39160849000.0</v>
+      </c>
+      <c r="C22">
         <v>-135062782000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-117306657087.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-81614077936.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-56671382870.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-19566279044.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8613454886.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-28249800015.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-17329772818.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>96826888300.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-15977613045.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>150</v>
+      </c>
+      <c r="B23">
+        <v>-152218587000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>157327363617.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1719555624.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1158792307.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>506048299086.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4101226.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1041688173.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-13184492776.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3426507549.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>44688250188.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>216716217.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-67310521230.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>30303385.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-505813955470.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1131351492.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-219351492.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1133068465.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>43929925087.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-41896679997.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>-37098507000.0</v>
+      </c>
+      <c r="C25">
         <v>23269839000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-22663056896.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>58549758273.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-28873714451.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-30587307262.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>36243767543.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>114965836235.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>162226561494.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-71412584238.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>40415240754.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>33317687120.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>295125252000.0</v>
+      </c>
+      <c r="C28">
         <v>326642866000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>143417776048.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-18171660318.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-16715070244.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>215119410381.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>229488981224.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3658696107.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-27662605368.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>274637551213.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6128669740.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>17115178000.0</v>
+      </c>
+      <c r="C29">
         <v>-43238428000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-71350778201.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-58549758273.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-25664955380.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4771274342.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>98241517377.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>31296474094.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>76706454477.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1180851468.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>528623190.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-302544028000.0</v>
+      </c>
+      <c r="C30">
         <v>-304309272000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-282268527398.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-97906075917.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-65040696104.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-42895487952.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-28040065170.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17611316804.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-69468310543.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-250159065733.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6592173746.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ30"/>
+  <dimension ref="A1:AL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AL1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>10452747000.0</v>
+      </c>
+      <c r="C2">
+        <v>1480282000.0</v>
+      </c>
+      <c r="D2">
         <v>1452186000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1359423000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>749003000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2871640000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12873890000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3338547355.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>21647461204.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16444055943.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>88306037105.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>174926881912.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>231851109102.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>251881671146.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>305733929685.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>371636829003.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>382783673777.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>425673584857.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>440899704627.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>467914641851.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>490203564632.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>866200777.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>783289673.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2486144982.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>313163183642.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1959181312.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3512053155.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>12952804586.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>13475736939.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>30030615986.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>11028293824.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8818201955.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3431732740.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>10768491188.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>23868798934.0</v>
       </c>
-      <c r="AI2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:36">
+      <c r="AK2"/>
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>89760619000</v>
+      </c>
+      <c r="C3">
+        <v>186307032000</v>
+      </c>
+      <c r="D3">
         <v>69812690000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>33880014000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>18200704000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>102479004000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>41813625000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>149450098370</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>11023399905</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>131936971079</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>48259387525</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>59106866125</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>43182018885</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>7939174706</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>31669440720</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>51931872310</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6365588181</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>37590718881</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2411734443</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>12365455000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>12703091165</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>40503037983</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>260088199</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>410732677</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2043972709</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>24166431699</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>7604371924</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>13727781704</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5205782970</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>7018900742</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>6146854940</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1822310667</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2403898963</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>68422222600</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>38180080681</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>33592499900</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3580061600</v>
       </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-891926000.0</v>
+      </c>
+      <c r="C6">
+        <v>163160810000.0</v>
+      </c>
+      <c r="D6">
         <v>28096000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>54804000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>610421000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-2122638000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-10002249000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>9535342349.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-19097011849.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>7058353261.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-71861981162.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-86620844807.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-56924227190.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-20030562044.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-53852258539.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-65902899318.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-11146844774.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-42889911080.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-15226119770.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-27014937224.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-22288922781.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>489337363855.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>82911104.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1702855309.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-310677038660.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>311204002330.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1552871843.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-9440751431.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-522932353.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-16554879047.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>19002322162.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2210091869.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>5386469215.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>-13100307746.0</v>
       </c>
-      <c r="AI6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:36">
+      <c r="AK6"/>
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-112130653810.0</v>
+      </c>
+      <c r="D7">
         <v>-77542628800.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-50031569740.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-26283753980.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-102643196290.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-71189881230.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-83980350810.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-54338200480.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-27724993580.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-104015799780.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-78784828950.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-52481744140.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-27068593280.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-88623884020.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-64203669330.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-43907142820.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-19381574990.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-85197885490.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-52845878230.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-34764803290.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-23729038200.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-71236099810.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-53275570400.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10"/>
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
-      <c r="AC11"/>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
+      <c r="AE11"/>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11"/>
-      <c r="AJ11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:36">
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11"/>
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>-9440052148.0</v>
       </c>
       <c r="N12">
+        <v>-9440052148.0</v>
+      </c>
+      <c r="O12">
+        <v>-9440052148.0</v>
+      </c>
+      <c r="P12">
         <v>-11547695408.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-9426159614.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-7767718468.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-549751551.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-13371635941.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-5137959484.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-9814367475.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-4536208180.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-1247518136.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-14143320450.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-10660260496.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>24911717770.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2085511792.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>10457897962.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>36255398.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>18216801701.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>20845314427.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8482063295.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>29434964946.0</v>
       </c>
-      <c r="AI12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>142</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>23672895000.0</v>
+      </c>
+      <c r="D14">
         <v>23979597000.0</v>
       </c>
-      <c r="C14"/>
-[...1 lines deleted...]
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>17421189000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>16971180000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>16882624162.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>17279521726.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>18072632547.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>16877046268.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>16789141540.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>16880115426.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6360907940.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5756430983.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5696373183.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5250607557.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>16078951819.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14550272415.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>15033448167.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>14217469540.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>14993365950.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>12755889417.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>14211936046.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>12963669235.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>13927981214.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>13645065491.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>12768295807.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>13042952436.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>11123973910.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>17054948667.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>9494023663.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>17746615886.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>17192117934.0</v>
       </c>
-      <c r="AI14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:36">
+      <c r="AK14"/>
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>9560820000.0</v>
+      </c>
+      <c r="C16">
+        <v>164641092000.0</v>
+      </c>
+      <c r="D16">
         <v>1480282000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1414227000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1359423000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>749003000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2871640000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>12873889704.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2550449355.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>23502409204.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>16444055943.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>88306037105.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>174926881912.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>231851109102.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>251881671146.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>305733929685.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>371636829003.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>382783673777.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>425673584857.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>440899704627.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>467914641851.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>490203564632.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>866200777.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>783289673.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2486144982.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>313163183642.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1959181312.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3512053155.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>12952804586.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>13475736939.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>30030615986.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>11028293824.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>8818201955.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3431732740.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>10768491188.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>23868798934.0</v>
       </c>
-      <c r="AJ16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:36">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-112784175000.0</v>
+      </c>
+      <c r="C18">
+        <v>-168789698000.0</v>
+      </c>
+      <c r="D18">
         <v>-45898923000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-42908387000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-33488254000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-110844889000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-42748774000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-175970060352.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-18440831554.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-148628330653.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-66965788535.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-84599641194.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-70453835817.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-24978367377.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-48469106408.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-68689683625.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1114980624.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-38272484558.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-11956680449.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-22416301659.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-18090488203.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-49269642854.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>6601130364.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>2993250374.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1228704890.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>17725406019.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>5693544911.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>9636415341.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>14481782809.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-27819257877.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>24885821578.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>4038143777.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>12799801304.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>-6246619633.0</v>
       </c>
-      <c r="AI18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-33433923471.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-15666812127.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-102479003656.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-41471282934.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-149461085757.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-10897899905.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-129865306863.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-49047485525.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-59106866125.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-44248868885.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-7939174706.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-31669440720.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-51931872310.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-6365588181.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-37560415496.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2411734443.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-12365455000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-12703091165.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-40268694367.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-260088199.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-330732677.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-2035972709.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-20900739537.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-7481371924.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>5547829261.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-5205782970.0</v>
       </c>
-      <c r="AC19"/>
-[...1 lines deleted...]
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19">
         <v>692034657.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-692034657.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>59857315.0</v>
       </c>
-      <c r="AI19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>20941662046.0</v>
+      </c>
       <c r="C21">
+        <v>317259460901.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>48780137729.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>31562936091.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>102174734816.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>35818056639.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>189169688174.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-2020600321.0</v>
       </c>
       <c r="N21">
+        <v>-2020600321.0</v>
+      </c>
+      <c r="O21">
+        <v>-2020600321.0</v>
+      </c>
+      <c r="P21">
         <v>-8585615304.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1720112317.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2837848152.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-4647183777.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3268770908.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-4600796339.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4198319220.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>32282668919.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-6518318482.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-4770250371.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-311922988771.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>290210068437.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-7376508377.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-38367229162.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-14973248448.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-2836179296.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-5022119593.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-6721677560.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>-6915651342.0</v>
       </c>
-      <c r="AI21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-7630971319.0</v>
+      </c>
+      <c r="C22">
+        <v>15067544000.0</v>
+      </c>
+      <c r="D22">
         <v>91588000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-27002574734.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-27317407150.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-57797666000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-15294275000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-34339928769.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-27630911228.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-33828008899.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-28276381104.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-32841864460.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-27271816932.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-23400100611.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-22556096671.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-22454184498.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-10797429834.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-16210965945.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-10723582480.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-19946335342.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-9790499103.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-20075724388.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-4754804166.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4294980648.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>969268862.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4299754113.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2421660422.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>22951655.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6712409540.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>11493136395.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-4239073850.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-24478883646.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-11024978914.0</v>
       </c>
-      <c r="AG22"/>
-      <c r="AH22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>-14693621832.0</v>
       </c>
-      <c r="AI22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:36">
+      <c r="AK22"/>
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>90948941000.0</v>
+      </c>
+      <c r="C23">
+        <v>-152218587000.0</v>
+      </c>
+      <c r="D23">
         <v>6263360000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-6263360000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="F23"/>
+      <c r="G23">
         <v>8394088000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-3406031000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-4723044827.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2134432314.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>157327363617.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-3592379751.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1500987112.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1690807139.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1719555624.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-8585615304.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1720112317.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-6365588181.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-4127570568.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1039226418.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-7759889141.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-3678706011.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>853436413770.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-5998705273.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-4250637162.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-5816606574.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>299095567300.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-6687791991.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-4101226.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-4489748448.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>32295113616.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-2965129623.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2754640460.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>191374496.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>-3296123194.0</v>
       </c>
-      <c r="AI23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:36">
+      <c r="AK23"/>
+      <c r="AL23"/>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>5656411710.0</v>
+      </c>
+      <c r="D24">
         <v>3234411710.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2533892000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>456854960.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>456854960.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-10987387.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>125500000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1854948000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-788098000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-47813478320.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1066850000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-67310521230.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
-[...4 lines deleted...]
-      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
       <c r="S24">
         <v>30303385.0</v>
       </c>
       <c r="T24">
         <v>30303385.0</v>
       </c>
       <c r="U24">
+        <v>30303385.0</v>
+      </c>
+      <c r="V24">
+        <v>30303385.0</v>
+      </c>
+      <c r="W24">
         <v>234343616.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>234343616.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>80000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>8000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1124697000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-2017995164.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>21416606129.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>6654492.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>280474131.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-40128623.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>232337657.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-692034657.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>59857315.0</v>
       </c>
-      <c r="AI24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>-23023557000.0</v>
+      </c>
+      <c r="C25">
+        <v>-21223106000.0</v>
+      </c>
+      <c r="D25">
         <v>-157418000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-9028373000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-15287550000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>32010592000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-2612054000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>24702590949.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>27630911228.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-935983222.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-7307066174.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-9440052149.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-16880115426.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>17039192671.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>16799665688.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>16757811315.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5546822277.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>31608152087.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>15728908889.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>24928936850.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>18620571605.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-3684246433.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1139866688.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-15102933643.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-10660260498.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>23664102391.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2074511766.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>10572949583.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-67796197.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-43417467440.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>18216801701.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>20845314427.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>8482063295.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>29434964946.0</v>
       </c>
-      <c r="AI25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>111890603000.0</v>
+      </c>
+      <c r="C28">
+        <v>174413751000.0</v>
+      </c>
+      <c r="D28">
         <v>46631787000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>42516778000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>31562936000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>110568823000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>32412026000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>184446643347.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-784625491.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-430771991.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-4111992960.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2020600321.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2210420348.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-5028084545.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-8585615304.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1720112317.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2837848152.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-4647183777.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3268770908.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-4600796339.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-4198319220.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>538330968005.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-6518318482.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-4770250371.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-311922988771.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>290214169663.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-7380609603.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-38371330388.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-14973248448.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>10940395010.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-5801308919.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2076104638.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-6721677560.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-6915651342.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>274637551200.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>6128669700.0</v>
       </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-23023557000.0</v>
+      </c>
+      <c r="C29">
+        <v>17517333000.0</v>
+      </c>
+      <c r="D29">
         <v>23913767000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-9028373000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-15287550000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8365885000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-935149000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-26519961982.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-7417431649.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-16691359574.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-18706401010.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-25492775069.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-27271816932.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-17039192671.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-16799665688.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-16757811315.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5250607557.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-681765677.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-9544946006.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-10050846659.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-5387397038.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-8766604871.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6861218563.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3403983051.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3272677599.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>41891837718.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>13297916835.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>23364197045.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>19687565779.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-20800357135.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>31032676518.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>5860454444.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>15203700267.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>76706454500.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>31933461048.0</v>
       </c>
-      <c r="AI29"/>
-      <c r="AJ29">
+      <c r="AK29"/>
+      <c r="AL29">
         <v>528623200.0</v>
       </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-89760619000.0</v>
+      </c>
+      <c r="C30">
+        <v>-182910772000.0</v>
+      </c>
+      <c r="D30">
         <v>-70532520000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-33433923000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-15666812000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-102479004000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-41471283000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-149461085757.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-10897899905.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>22326254805.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-49047485525.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-59106866125.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-44248868885.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-7939174706.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-31669440720.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-51931872310.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-6365588181.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-37560415496.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2411734443.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-12365455000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-12703091165.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-40268694367.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-260088199.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-330732677.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2035972709.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-20900739537.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-7481371924.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5547829261.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-5205782970.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-6738426611.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-6186983563.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-1589973010.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-3095933620.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>-38120223366.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>