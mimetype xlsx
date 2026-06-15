--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1359,51 +1362,53 @@
       </c>
       <c r="L10">
         <v>72627000.0</v>
       </c>
       <c r="M10">
         <v>67151000.0</v>
       </c>
       <c r="N10">
         <v>8150000.0</v>
       </c>
       <c r="O10">
         <v>6752000.0</v>
       </c>
       <c r="P10">
         <v>240000.0</v>
       </c>
       <c r="Q10">
         <v>4749000.0</v>
       </c>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>27</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>891000000.0</v>
+      </c>
       <c r="C11">
         <v>94000000.0</v>
       </c>
       <c r="D11">
         <v>29000000.0</v>
       </c>
       <c r="E11">
         <v>82000000.0</v>
       </c>
       <c r="F11">
         <v>25000000.0</v>
       </c>
       <c r="G11">
         <v>97000000.0</v>
       </c>
       <c r="H11">
         <v>21000000.0</v>
       </c>
       <c r="I11">
         <v>56000000.0</v>
       </c>
       <c r="J11">
         <v>28000000.0</v>
       </c>
       <c r="K11">
@@ -1928,51 +1933,51 @@
       <c r="D23">
         <v>6850000000.0</v>
       </c>
       <c r="E23">
         <v>6855000000.0</v>
       </c>
       <c r="F23">
         <v>5815000000.0</v>
       </c>
       <c r="G23">
         <v>5267000000.0</v>
       </c>
       <c r="H23">
         <v>5438000000.0</v>
       </c>
       <c r="I23">
         <v>4879000000.0</v>
       </c>
       <c r="J23">
         <v>8344000000.0</v>
       </c>
       <c r="K23">
         <v>8701000000.0</v>
       </c>
       <c r="L23">
-        <v>3579082000.0</v>
+        <v>8841819000.0</v>
       </c>
       <c r="M23">
         <v>6148865000.0</v>
       </c>
       <c r="N23">
         <v>390084000.0</v>
       </c>
       <c r="O23">
         <v>355800000.0</v>
       </c>
       <c r="P23">
         <v>231316000.0</v>
       </c>
       <c r="Q23">
         <v>202587000.0</v>
       </c>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24">
         <v>13372000000.0</v>
       </c>
@@ -2005,51 +2010,53 @@
       </c>
       <c r="L24">
         <v>1953000000.0</v>
       </c>
       <c r="M24">
         <v>856761000.0</v>
       </c>
       <c r="N24">
         <v>185626000.0</v>
       </c>
       <c r="O24">
         <v>184831000.0</v>
       </c>
       <c r="P24">
         <v>1098000.0</v>
       </c>
       <c r="Q24">
         <v>1121000.0</v>
       </c>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>41</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>13372000000.0</v>
+      </c>
       <c r="C25">
         <v>7484000000.0</v>
       </c>
       <c r="D25">
         <v>3580000000.0</v>
       </c>
       <c r="E25">
         <v>3571000000.0</v>
       </c>
       <c r="F25">
         <v>3249000000.0</v>
       </c>
       <c r="G25">
         <v>3106000000.0</v>
       </c>
       <c r="H25">
         <v>3060000000.0</v>
       </c>
       <c r="I25">
         <v>2980000000.0</v>
       </c>
       <c r="J25">
         <v>4284000000.0</v>
       </c>
       <c r="K25">
@@ -2581,51 +2588,53 @@
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>54</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>928000000.0</v>
+      </c>
       <c r="C38">
         <v>400000000.0</v>
       </c>
       <c r="D38">
         <v>290000000.0</v>
       </c>
       <c r="E38">
         <v>236000000.0</v>
       </c>
       <c r="F38">
         <v>188000000.0</v>
       </c>
       <c r="G38">
         <v>168000000.0</v>
       </c>
       <c r="H38">
         <v>194000000.0</v>
       </c>
       <c r="I38">
         <v>169000000.0</v>
       </c>
       <c r="J38">
         <v>49000000.0</v>
       </c>
       <c r="K38">
@@ -2789,51 +2798,53 @@
       </c>
       <c r="L41">
         <v>864000000.0</v>
       </c>
       <c r="M41">
         <v>49306000.0</v>
       </c>
       <c r="N41">
         <v>2159000.0</v>
       </c>
       <c r="O41">
         <v>2476000.0</v>
       </c>
       <c r="P41">
         <v>5462000.0</v>
       </c>
       <c r="Q41">
         <v>5922000.0</v>
       </c>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>58</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-6000000.0</v>
+      </c>
       <c r="C42">
         <v>4066000000.0</v>
       </c>
       <c r="D42">
         <v>978000000.0</v>
       </c>
       <c r="E42">
         <v>-1278000000.0</v>
       </c>
       <c r="F42">
         <v>811000000.0</v>
       </c>
       <c r="G42">
         <v>632000000.0</v>
       </c>
       <c r="H42">
         <v>758000000.0</v>
       </c>
       <c r="I42">
         <v>587000000.0</v>
       </c>
       <c r="J42">
         <v>2247000000.0</v>
       </c>
       <c r="K42">
@@ -3001,51 +3012,53 @@
       </c>
       <c r="L46">
         <v>3154826000.0</v>
       </c>
       <c r="M46">
         <v>905465000.0</v>
       </c>
       <c r="N46">
         <v>180127000.0</v>
       </c>
       <c r="O46">
         <v>68173000.0</v>
       </c>
       <c r="P46">
         <v>39049000.0</v>
       </c>
       <c r="Q46">
         <v>35247000.0</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>63</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>14857000000.0</v>
+      </c>
       <c r="C47">
         <v>8151000000.0</v>
       </c>
       <c r="D47">
         <v>2342000000.0</v>
       </c>
       <c r="E47">
         <v>1760000000.0</v>
       </c>
       <c r="F47">
         <v>2193000000.0</v>
       </c>
       <c r="G47">
         <v>1425000000.0</v>
       </c>
       <c r="H47">
         <v>1442000000.0</v>
       </c>
       <c r="I47">
         <v>1546000000.0</v>
       </c>
       <c r="J47">
         <v>1557000000.0</v>
       </c>
       <c r="K47">
@@ -3628,51 +3641,51 @@
       <c r="D60">
         <v>978000000.0</v>
       </c>
       <c r="E60">
         <v>942000000.0</v>
       </c>
       <c r="F60">
         <v>811000000.0</v>
       </c>
       <c r="G60">
         <v>632000000.0</v>
       </c>
       <c r="H60">
         <v>758000000.0</v>
       </c>
       <c r="I60">
         <v>784000000.0</v>
       </c>
       <c r="J60">
         <v>2247000000.0</v>
       </c>
       <c r="K60">
         <v>2196000000.0</v>
       </c>
       <c r="L60">
-        <v>3094415000.0</v>
+        <v>5262737000.0</v>
       </c>
       <c r="M60">
         <v>1136732000.0</v>
       </c>
       <c r="N60">
         <v>79693000.0</v>
       </c>
       <c r="O60">
         <v>78332000.0</v>
       </c>
       <c r="P60">
         <v>115813000.0</v>
       </c>
       <c r="Q60">
         <v>105215000.0</v>
       </c>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
@@ -3724,433 +3737,439 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ62"/>
+  <dimension ref="A1:BK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:62">
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>3427000000.0</v>
+      </c>
+      <c r="C2">
         <v>2816000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1311000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1148000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1132000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1255000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>929000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1218000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1192000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>998000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1105000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>852000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>855000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1075000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>978000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1166000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>782000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>574000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>674000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>556000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>489000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>346000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>410000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>325000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>189000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>494000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>526000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>530000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>482000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>561000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>551000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>439000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>416000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>559000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>583000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>461000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>438000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>616000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>439950000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>445709000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>393776000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>449000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>474607000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>397188000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>109521000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>440465000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>121335000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>128464000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>123017000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>110432000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>104474000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>119535000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>119552000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>88884000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>51751000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>108201000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>127529000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>98316000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>79842000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:62">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4171,341 +4190,344 @@
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
+      <c r="BK3"/>
     </row>
-    <row r="4" spans="1:62">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-1097000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-1069000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1036000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-1007000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-976000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-943000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>914000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-888000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-862000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-838000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>806000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-776000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-749000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-720000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-692000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-663000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-635000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-604000000.0</v>
       </c>
-      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
+      <c r="BK4"/>
     </row>
-    <row r="5" spans="1:62">
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
+        <v>-16000000.0</v>
+      </c>
+      <c r="C5">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="D5">
         <v>-2000000.0</v>
       </c>
       <c r="E5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="F5">
         <v>-3000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1000000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-862000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-838000000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-749000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-720000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-692000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-663000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-635000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-604000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-587000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-553000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-524000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-497000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-455000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-340000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-323000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-725000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-358000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-514800000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-460200000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-396900000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-339000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-177500000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-117500000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-46300000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-89700000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1100000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-18300000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-15800000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-13400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-11900000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-10400000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-9400000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-8500000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-7100000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-19600000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-18913000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-17877000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
+      <c r="BK5"/>
     </row>
-    <row r="6" spans="1:62">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4531,182 +4553,188 @@
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
+      <c r="BK6"/>
     </row>
-    <row r="7" spans="1:62">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7">
+        <v>1483000000.0</v>
+      </c>
+      <c r="C7">
         <v>1466000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>595000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>507000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>500000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>479000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>482000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>520000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>454000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>533000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>535000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>549000000.0</v>
       </c>
       <c r="M7">
         <v>549000000.0</v>
       </c>
       <c r="N7">
         <v>549000000.0</v>
       </c>
       <c r="O7">
+        <v>549000000.0</v>
+      </c>
+      <c r="P7">
         <v>538000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>540000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>541000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>540000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>538000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>544000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>547000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>557000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>547000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>543000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>555000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>550000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>556000000.0</v>
       </c>
       <c r="AB7">
         <v>556000000.0</v>
       </c>
       <c r="AC7">
+        <v>556000000.0</v>
+      </c>
+      <c r="AD7">
         <v>566000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
+      <c r="BK7"/>
     </row>
-    <row r="8" spans="1:62">
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -4727,52 +4755,53 @@
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
+      <c r="BK8"/>
     </row>
-    <row r="9" spans="1:62">
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4793,1372 +4822,1394 @@
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
+      <c r="BK9"/>
     </row>
-    <row r="10" spans="1:62">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>718000000.0</v>
+      </c>
+      <c r="C10">
         <v>891000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3239000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>116000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>172000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>94000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>116000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>226000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>215000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>256000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>239000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>189000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>82000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>196000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>168000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>104000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>25000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>88000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>87000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>95000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>97000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>63000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>33000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>31000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>36000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>23000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>56000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>15000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>98000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>28000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>86000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>97000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>74000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>119000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>80565000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>83175000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>76529000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>61783000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>47773000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>62771000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>50971000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>67151000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10601000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6769000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5957000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8150000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17917000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>16488000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>9325000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6752000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>14810000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1145000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>240000.0</v>
       </c>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>4749000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:62">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>891000000.0</v>
+      </c>
+      <c r="D11">
         <v>3239000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>116000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>172000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>94000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>116000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>226000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>215000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>29000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>256000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>239000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>189000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>82000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>196000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>168000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>104000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>25000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>88000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>87000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
+      <c r="BK11"/>
     </row>
-    <row r="12" spans="1:62">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>718000000.0</v>
+      </c>
+      <c r="C12">
         <v>891000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3239000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>116000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>172000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>94000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>116000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>226000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>215000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>256000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>239000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>189000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>82000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>196000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>168000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>104000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>88000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>87000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>95000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>97000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>63000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>33000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>31000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>13000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>36000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>56000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>19000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>98000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>86000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>97000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>74000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>119000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>80565000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>83175000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>76529000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>73000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>47773000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>62771000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>50971000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>125426000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10601000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6769000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5957000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8150000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>17917000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>16488000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9325000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6752000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>195487000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1145000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>240000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
+      <c r="BK12"/>
     </row>
-    <row r="13" spans="1:62">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
         <v>29</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>6508000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4066000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4099000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4159000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4066000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4179000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4330000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1121000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>978000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1180000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>999000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1000000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>942000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>978000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>980000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>944000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>811000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>800000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>779000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>698000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>632000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>635000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>618000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>546000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>758000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>762000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>779000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>809000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>784000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>945000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>916000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>932000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1947000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1835000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1801000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2129000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2196000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2807241000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2859978000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>3083594000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>5263000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>2435001000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1170131000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1140819000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>3848800000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>888726000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>79229000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>79881000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>79693000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>80101000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>77900000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>77391000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>78332000.0</v>
       </c>
-      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13">
         <v>174300000.0</v>
       </c>
-      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
+      <c r="BK13"/>
     </row>
-    <row r="14" spans="1:62">
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
-        <v>137166796.0</v>
+        <v>137551768.0</v>
       </c>
       <c r="C14">
+        <v>137416746.0</v>
+      </c>
+      <c r="D14">
         <v>137135374.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>137041000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>136936000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>128093000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>136844312.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>118054858.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>85259238.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>84139599.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>85132733.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>85034268.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>84970826.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>84925646.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>84831037.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>84767972.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>84729202.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>84664873.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>84549277.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>84402867.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>84141261.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>83912647.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>83770034.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>83598730.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>83013768.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>83713959.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>83649898.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>83509987.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>83380167.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>83226399.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>83084713.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>82947669.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>90271751.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>99469643.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>100117016.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>99900007.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>98715958.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>95339786.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>95414444.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>95395742.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>87474687.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54711462.0</v>
       </c>
       <c r="AQ14">
         <v>54711462.0</v>
       </c>
       <c r="AR14">
+        <v>54711462.0</v>
+      </c>
+      <c r="AS14">
         <v>35875631.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>35038613.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>34692723.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>21993235.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>21985725.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>21981634.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>21953923.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>22318605.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21878872.0</v>
       </c>
       <c r="BA14">
         <v>21878872.0</v>
       </c>
       <c r="BB14">
         <v>21878872.0</v>
       </c>
       <c r="BC14">
+        <v>21878872.0</v>
+      </c>
+      <c r="BD14">
         <v>21864436.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21878872.0</v>
       </c>
       <c r="BE14">
         <v>21878872.0</v>
       </c>
       <c r="BF14">
         <v>21878872.0</v>
       </c>
       <c r="BG14">
         <v>21878872.0</v>
       </c>
       <c r="BH14">
         <v>21878872.0</v>
       </c>
       <c r="BI14">
         <v>21878872.0</v>
       </c>
-      <c r="BJ14"/>
+      <c r="BJ14">
+        <v>21878872.0</v>
+      </c>
+      <c r="BK14"/>
     </row>
-    <row r="15" spans="1:62">
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>618000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>546000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>758000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>762000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>779000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>809000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>784000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>945000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>916000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>932000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2247000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2135000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1801000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2129000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2196000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2807200000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2860000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3083600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3045000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2435000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1170100000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1140800000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>902100000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>888700000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>79200000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>79900000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>79700000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>80100000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>77900000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>77400000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>78300000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>68700000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
+      <c r="BK15"/>
     </row>
-    <row r="16" spans="1:62">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>16000000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16">
+        <v>12000000.0</v>
+      </c>
+      <c r="F16">
         <v>16000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17000000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16">
+        <v>20000000.0</v>
+      </c>
+      <c r="I16">
         <v>32000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>125000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>182000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-114000000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>412000000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>294000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>301000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>263000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>249000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>314000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>311000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>224000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>143000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>213000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>246000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>234000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>181000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>91000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>433000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>613000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>843000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>527000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>471000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>456000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>406000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>374000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>247029000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>256184000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>253229000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>181034000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>263418000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>163408000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>35423000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>32247000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>5817000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>370000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>1042000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
+      <c r="BK16"/>
     </row>
-    <row r="17" spans="1:62">
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-      <c r="AR17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>2509000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>20969000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>14893000.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
+      <c r="BK17"/>
     </row>
-    <row r="18" spans="1:62">
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>158000000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>151000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>156000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>155000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>108000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000000.0</v>
       </c>
       <c r="U18">
         <v>103000000.0</v>
       </c>
       <c r="V18">
+        <v>103000000.0</v>
+      </c>
+      <c r="W18">
         <v>104000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>96000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000000.0</v>
       </c>
       <c r="Z18">
         <v>109000000.0</v>
       </c>
       <c r="AA18">
+        <v>109000000.0</v>
+      </c>
+      <c r="AB18">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000000.0</v>
       </c>
       <c r="AC18">
         <v>90000000.0</v>
       </c>
       <c r="AD18">
+        <v>90000000.0</v>
+      </c>
+      <c r="AE18">
         <v>103000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>118000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>112000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>124000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>389000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>582000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>601000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>626000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>643000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>694995000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>668188000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>684082000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>431327000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>419303000.0</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>7230000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1108000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>207000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>193000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>222000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>424000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="BB18">
         <v>152000.0</v>
       </c>
-      <c r="BC18"/>
+      <c r="BC18">
+        <v>152000.0</v>
+      </c>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
+      <c r="BK18"/>
     </row>
-    <row r="19" spans="1:62">
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6179,1260 +6230,1282 @@
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
+      <c r="BK19"/>
     </row>
-    <row r="20" spans="1:62">
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20">
+        <v>3061000000.0</v>
+      </c>
+      <c r="C20">
         <v>3026000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1477000000.0</v>
       </c>
       <c r="D20">
         <v>1477000000.0</v>
       </c>
       <c r="E20">
         <v>1477000000.0</v>
       </c>
       <c r="F20">
         <v>1477000000.0</v>
       </c>
       <c r="G20">
-        <v>1484000000.0</v>
+        <v>1477000000.0</v>
       </c>
       <c r="H20">
         <v>1484000000.0</v>
       </c>
       <c r="I20">
+        <v>1484000000.0</v>
+      </c>
+      <c r="J20">
         <v>1461000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1599000000.0</v>
       </c>
       <c r="K20">
         <v>1599000000.0</v>
       </c>
       <c r="L20">
         <v>1599000000.0</v>
       </c>
       <c r="M20">
-        <v>1601000000.0</v>
+        <v>1599000000.0</v>
       </c>
       <c r="N20">
         <v>1601000000.0</v>
       </c>
       <c r="O20">
+        <v>1601000000.0</v>
+      </c>
+      <c r="P20">
         <v>1588000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1587000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1568000000.0</v>
       </c>
       <c r="R20">
         <v>1568000000.0</v>
       </c>
       <c r="S20">
         <v>1568000000.0</v>
       </c>
       <c r="T20">
-        <v>1564000000.0</v>
+        <v>1568000000.0</v>
       </c>
       <c r="U20">
         <v>1564000000.0</v>
       </c>
       <c r="V20">
         <v>1564000000.0</v>
       </c>
       <c r="W20">
-        <v>1555000000.0</v>
+        <v>1564000000.0</v>
       </c>
       <c r="X20">
         <v>1555000000.0</v>
       </c>
       <c r="Y20">
         <v>1555000000.0</v>
       </c>
       <c r="Z20">
         <v>1555000000.0</v>
       </c>
       <c r="AA20">
+        <v>1555000000.0</v>
+      </c>
+      <c r="AB20">
         <v>1557000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1558000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1560000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1559000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1534000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1469000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1430000000.0</v>
       </c>
       <c r="AH20">
         <v>1430000000.0</v>
       </c>
       <c r="AI20">
+        <v>1430000000.0</v>
+      </c>
+      <c r="AJ20">
         <v>1031000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1032000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2612000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>2618000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3236398000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>3153657000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3109258000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1821864000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1799044000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>814819000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>864088000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>863458000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>613722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22823000.0</v>
       </c>
       <c r="AW20">
         <v>22823000.0</v>
       </c>
       <c r="AX20">
         <v>22823000.0</v>
       </c>
       <c r="AY20">
+        <v>22823000.0</v>
+      </c>
+      <c r="AZ20">
         <v>22432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12936000.0</v>
       </c>
       <c r="BA20">
         <v>12936000.0</v>
       </c>
       <c r="BB20">
         <v>12936000.0</v>
       </c>
       <c r="BC20">
         <v>12936000.0</v>
       </c>
       <c r="BD20">
-        <v>20661000.0</v>
+        <v>12936000.0</v>
       </c>
       <c r="BE20">
         <v>20661000.0</v>
       </c>
       <c r="BF20">
         <v>20661000.0</v>
       </c>
-      <c r="BG20"/>
+      <c r="BG20">
+        <v>20661000.0</v>
+      </c>
       <c r="BH20"/>
       <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>20661000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:62">
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
+        <v>2369000000.0</v>
+      </c>
+      <c r="C21">
         <v>2411000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>526000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>533000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>540000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>547000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>553000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>716000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>523000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>544000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>554000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>564000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>576000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>588000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>594000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>614000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>530000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>542000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>545000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>560000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>574000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>588000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>602000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>617000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>631000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>646000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>666000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>679000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>694000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>708000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>655000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>659000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>656000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>768000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>777000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>786000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1292000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1255000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1290764000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1277309000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1271488000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>965904000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>980591000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>451589000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>169579000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>172108000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>244210000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>24292000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>24954000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>22772000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>22344000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>22011000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>22469000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>23131000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>23242000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>22053000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>22573000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>23309000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>34454000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:62">
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22">
+        <v>2347000000.0</v>
+      </c>
+      <c r="C22">
         <v>2383000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1143000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1179000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1111000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1068000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>890000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1040000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>953000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>889000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>909000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>931000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>768000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>821000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>776000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>757000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>704000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>534000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>493000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>488000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>430000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>382000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>327000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>283000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>182000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>419000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>422000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>410000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>392000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>374000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>469000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>456000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>434000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>426000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>359000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>356000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>512000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>573000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>488780000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>496829000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>344459000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>467000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>350613000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>362469000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>52683000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>440294000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>27051000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>38971000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>35805000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11122000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15474000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>22369000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>24008000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2981000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2834000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10883000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11721000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7023000.0</v>
       </c>
-      <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>5932000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:62">
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>30258000000.0</v>
+      </c>
+      <c r="C23">
         <v>28362000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17845000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14428000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14342000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14375000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14122000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14465000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7392000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6850000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7367000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6782000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6554000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6855000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6574000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6923000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6605000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5815000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5585000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5540000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5380000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5267000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5123000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5121000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4977000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5438000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5497000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5470000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5423000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4879000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5148000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5006000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4919000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8344000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8307000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8311000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8454000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8701000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8997001000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8761554000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8802642000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6247583000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6179593000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3578343000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2210405000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6148865000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1299813000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>459353000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>454163000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>390084000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>385386000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>386264000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>384923000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>355800000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>307185000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>242763000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>256167000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>231316000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
+      <c r="BK23"/>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24">
+        <v>13920000000.0</v>
+      </c>
+      <c r="C24">
         <v>13372000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>9476000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7803000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7671000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7484000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7259000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7304000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3795000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3580000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3816000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3663000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3472000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3571000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3374000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3538000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3680000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3249000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2922000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3034000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3061000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3106000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2964000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3052000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3060000000.0</v>
       </c>
       <c r="AA24">
         <v>3060000000.0</v>
       </c>
       <c r="AB24">
+        <v>3060000000.0</v>
+      </c>
+      <c r="AC24">
         <v>2995000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3029000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2980000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2774000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2602000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2283000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4284000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4182000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4362000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4295000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4509000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4473430000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4189261000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4192912000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1952531000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>875000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>724689000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>856187000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>856761000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>273030000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>235776000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>233543000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>185626000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>184222000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>181728000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>181735000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>184831000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>181747000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1087000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1093000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1098000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>1121000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>13372000000.0</v>
+      </c>
+      <c r="D25">
         <v>10953000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8310000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8171000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7963000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7741000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7304000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3795000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3580000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3816000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3663000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3472000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3571000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3374000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3538000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3680000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3249000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2922000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3034000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3061000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3106000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2964000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3052000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3060000000.0</v>
       </c>
       <c r="AA25">
         <v>3060000000.0</v>
       </c>
       <c r="AB25">
+        <v>3060000000.0</v>
+      </c>
+      <c r="AC25">
         <v>2995000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3029000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2980000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2774000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2602000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2283000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4284000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4182000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4362000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4295000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4509000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4473430000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4189261000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4192912000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1952531000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>875000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>724689000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>856187000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>856761000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>273030000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>235776000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>233543000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>185626000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>184222000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>181728000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>181735000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>184831000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>181747000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
+      <c r="BK25"/>
     </row>
-    <row r="26" spans="1:62">
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26">
+        <v>1611000000.0</v>
+      </c>
+      <c r="C26">
         <v>1624000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1278000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1277000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1276000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1335000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1399000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>124000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>125000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>124000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>126000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>127000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>128000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="O26">
         <v>129000000.0</v>
       </c>
       <c r="P26">
+        <v>129000000.0</v>
+      </c>
+      <c r="Q26">
         <v>131000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="R26">
         <v>132000000.0</v>
       </c>
       <c r="S26">
+        <v>132000000.0</v>
+      </c>
+      <c r="T26">
         <v>648000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>655000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>134000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>136000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>137000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>136000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>135000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>121000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>112000000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>25952000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>37936000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>95893000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>122267000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>148264000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
+      <c r="BK26"/>
     </row>
-    <row r="27" spans="1:62">
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7453,2500 +7526,2542 @@
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
+      <c r="BK27"/>
     </row>
-    <row r="28" spans="1:62">
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
+        <v>777000000.0</v>
+      </c>
+      <c r="C28">
         <v>15219000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6834000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8228000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8032000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7905000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7735000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7674000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4034000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4084000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4095000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3973000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3832000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4038000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3716000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3910000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4117000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3770000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3378000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3497000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3520000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3572000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3454000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3574000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3697000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3600000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3602000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3506000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3563000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2929000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2764000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2588000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2190000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4262000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4102000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4270000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4226000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4395000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4397875000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4111780000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4121207000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1895832000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2409436000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1645354000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>818965000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>803367000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>262958000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>229532000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>228111000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>178001000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>166830000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>165264000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>172434000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>178103000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>166960000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-35000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1114000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>880000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
+      <c r="BK28"/>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29">
+        <v>22279000000.0</v>
+      </c>
+      <c r="C29">
         <v>21398000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15019000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11902000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11829000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11554000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11517000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11710000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4916000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4558000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4996000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4662000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4472000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4513000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4352000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4518000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4624000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4066000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3728000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3819000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3766000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3744000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3605000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3682000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3719000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
+      <c r="BK29"/>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>3442000000.0</v>
+      </c>
+      <c r="C30">
         <v>1972000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1319000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1037000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1031000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1162000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>902000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1051000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>919000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>876000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1155000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>554000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>590000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>905000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>740000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>919000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>738000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>538000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>549000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>502000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>421000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>306000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>258000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>276000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>173000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>411000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>454000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>575000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>492000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>411000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>761000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>692000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>611000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>696000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>591000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>546000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>455000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>542000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>394287000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>367845000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>284054000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>316000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>310994000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>238148000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>96068000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>262006000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>117081000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>125939000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>97875000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>118884000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>99558000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>91502000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>41549000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>33008000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>38189000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>143275000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>160745000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>138313000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
+      <c r="BK30"/>
     </row>
-    <row r="31" spans="1:62">
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-973000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1164000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1177000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1247000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1204000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1221000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1154000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1299000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1313000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1345000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1440000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1520000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1522000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1554000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1640000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1443000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1461000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1458000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1445000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1483000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1244000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1212000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1154000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>49000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>327000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>283000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1475000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1677000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1719921000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1570988000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1297152000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>286472000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-344634000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-96277000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>102354000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>106810000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>30794000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>32114000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>32104000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>34098000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>35325000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>42953000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>41986000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>42265000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>32472000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
+      <c r="BK31"/>
     </row>
-    <row r="32" spans="1:62">
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32">
+        <v>1941000000.0</v>
+      </c>
+      <c r="C32">
         <v>1519000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3946000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>852000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>888000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>518000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>289000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>505000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1076000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>554000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1006000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>651000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>565000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>577000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>540000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>679000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>948000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>302000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>251000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>335000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>246000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>194000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>27000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>44000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>77000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
+      <c r="BK32"/>
     </row>
-    <row r="33" spans="1:62">
+    <row r="33" spans="1:63">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>23409000000.0</v>
+      </c>
+      <c r="C33">
         <v>22846000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>12032000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11946000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11829000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11910000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12057000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>12021000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4669000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4923000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4885000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4914000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4822000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4872000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4711000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4745000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4581000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4623000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4329000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4341000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4380000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4420000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4436000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4479000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4508000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4514000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4522000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4372000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4413000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3974000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3817000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3771000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3699000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3800000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3045000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3027000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>7251000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7312000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>7935748000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>7731079000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>7605387000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>5233432000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>5129724000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2672694000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1998485000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1979783000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1142957000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>286964000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>254111000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>251862000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>252194000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>254489000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>252593000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>252695000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>70672000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>86574000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>83070000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>83904000.0</v>
       </c>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
+      <c r="BK33"/>
     </row>
-    <row r="34" spans="1:62">
+    <row r="34" spans="1:63">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34">
+        <v>142000000.0</v>
+      </c>
+      <c r="C34">
         <v>100000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>44000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>45000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>48000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>53000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>57000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>83000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>22000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>20000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000000.0</v>
       </c>
       <c r="M34">
         <v>113000000.0</v>
       </c>
       <c r="N34">
+        <v>113000000.0</v>
+      </c>
+      <c r="O34">
         <v>227000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>748000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000000.0</v>
       </c>
       <c r="Q34">
         <v>750000000.0</v>
       </c>
       <c r="R34">
+        <v>750000000.0</v>
+      </c>
+      <c r="S34">
         <v>521000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>231000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>235000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>764000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>772000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>768000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>759000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>769000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>767000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>779000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>719000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>728000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>147000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>225000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>221000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>222000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>125000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>99000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>106000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>178000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>164000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>160675000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>168771000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>170806000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>93709000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>1663999000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>1022549000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>49396000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>49306000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>2061000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>2192000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>1827000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>2159000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>2285000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2305000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>2344000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>2476000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>2645000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
+      <c r="BK34"/>
     </row>
-    <row r="35" spans="1:62">
+    <row r="35" spans="1:63">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>17038000000.0</v>
+      </c>
+      <c r="C35">
         <v>16352000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10437000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8701000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8561000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8360000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8166000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8196000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4624000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4499000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4711000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4566000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4387000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4507000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4273000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4444000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4585000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4114000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3780000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3897000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3928000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3982000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3828000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3905000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4039000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3936000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3932000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3804000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3847000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3230000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3117000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2935000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2629000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4883000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4863000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5069000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5099000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5403000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5329100000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5026220000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5047800000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2817000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2958302000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1747238000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>905583000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1560425000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>276199000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>238175000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>235563000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>188007000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>186931000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>184197000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>184231000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>187459000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>184392000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>9103000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>8432000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>9155000.0</v>
       </c>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
+      <c r="BK35"/>
     </row>
-    <row r="36" spans="1:62">
+    <row r="36" spans="1:63">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
+        <v>-1126000000.0</v>
+      </c>
+      <c r="C36">
         <v>-920000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>476000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>486000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>435000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>400000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>396000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>363000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>278000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>290000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>267000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>271000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>258000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>236000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>209000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>212000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>196000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>170000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>172000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>153000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>172000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>168000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>196000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>184000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>173000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>152000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>177000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>160000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>155000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>161000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>134000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>123000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>91000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>221000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>46000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>54000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>48000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>259000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>85868000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>71704000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>62688000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>173398000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>52085000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>27288000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>16089000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>16416000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>221000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>259000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>190000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>188000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>182000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>398000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>172000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>191000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>277000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>809000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>849000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>885000.0</v>
       </c>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
+      <c r="BK36"/>
     </row>
-    <row r="37" spans="1:62">
+    <row r="37" spans="1:63">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
         <v>20175000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>44144000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>56286000.0</v>
       </c>
-      <c r="AS37">
-[...1 lines deleted...]
-      </c>
       <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
         <v>-5644000.0</v>
       </c>
-      <c r="AU37">
-[...1 lines deleted...]
-      </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
+      <c r="BK37"/>
     </row>
-    <row r="38" spans="1:62">
+    <row r="38" spans="1:63">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>928000000.0</v>
+      </c>
+      <c r="D38">
         <v>476000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>486000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>435000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>400000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>396000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>267000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>271000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>258000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>236000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>209000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>212000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>196000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>188000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>172000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>153000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>172000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>168000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>196000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>184000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>173000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>194000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>177000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>160000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>155000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>169000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>145000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>126000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>94000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2243000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1854000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1872000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>3952000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3939000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4613030000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4502670000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4443434000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2836166000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2831720000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1296205000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1070725000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1066875000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>858153000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>47374000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>47967000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>71735000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>82894000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>131238000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>157844000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>184522000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>36455000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>43523000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>44083000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>44855000.0</v>
       </c>
-      <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
-      <c r="BJ38">
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>34924000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:62">
+    <row r="39" spans="1:63">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
+        <v>342000000.0</v>
+      </c>
+      <c r="C39">
         <v>270000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>112000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>150000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>199000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>141000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>157000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>127000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>636000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>133000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>162000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>144000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>185000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>175000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>151000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>334000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>478000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>95000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>126000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>122000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>54000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>62000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>39000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>50000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>83000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>73000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>86000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>77000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>103000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>64000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>86000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>68000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>77000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>3394000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4226000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4285000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>162000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>155000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>97621000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>82626000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>492213000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>412000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>340489000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>242261000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>12198000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>456554000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2123000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>710000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>60415000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>66000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>243000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1416000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>57448000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>60364000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>886000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>629000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1836000.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
-      <c r="BJ39">
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>2487000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:62">
+    <row r="40" spans="1:63">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
+        <v>1297000000.0</v>
+      </c>
+      <c r="C40">
         <v>953000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>474000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>448000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>313000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>487000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>552000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>223000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>307000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>171000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>152000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>142000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>141000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>146000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>145000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>133000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>132000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>139000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>160000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>146000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>133000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>147000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>137000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>162000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>144000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-36000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>176000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>15000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>7000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>117000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>325000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>388000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>336000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>469000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>95000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>32000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>307000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>327000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>74709000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>39950000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>138504000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>27150000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>111087000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-90091000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-13677000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>240489000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>13024000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>12960000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>15177000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-207000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>13355000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>4608000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>3725000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>361000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2369000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4246000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2695000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>5926000.0</v>
       </c>
-      <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
-      <c r="BJ40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>2904000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:62">
+    <row r="41" spans="1:63">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>381000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>376000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>383000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>380000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>385000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>383000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>344000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>339000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>338000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>339000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>338000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>336000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>329000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>343000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>346000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>351000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>283000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>285000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>250000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>258000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>248000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>261000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>210000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>99000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>106000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>178000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>164000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>160675000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>168771000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>170806000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>93709000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>95552000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>52817000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>49396000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>49306000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2061000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2192000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1827000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>2159000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>2285000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2305000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2344000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2476000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2645000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>5047000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>5252000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>5462000.0</v>
       </c>
-      <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
-      <c r="BJ41">
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>5922000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:62">
+    <row r="42" spans="1:63">
       <c r="A42" t="s">
         <v>58</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>2604000000.0</v>
+      </c>
       <c r="C42">
+        <v>-6000000.0</v>
+      </c>
+      <c r="D42">
         <v>-2000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4099000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4066000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4179000000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>1121000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>978000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1180000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>999000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1000000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-1278000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-362000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-190000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>944000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-803000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>800000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>779000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>698000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>632000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>635000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>618000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>546000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>758000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>762000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>779000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>809000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>587000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>945000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>916000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>932000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2247000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>340000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>323000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>725000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>358000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-2312616000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2859978000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3083594000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>5644000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2479145000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1226417000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-4798000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-2712068000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1100000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>79229000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>79881000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>13400000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>80101000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>77900000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>9400000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>8500000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>68650000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>19600000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>18913000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-115813000.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
+      <c r="BK42"/>
     </row>
-    <row r="43" spans="1:62">
+    <row r="43" spans="1:63">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9967,867 +10082,877 @@
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
+      <c r="BK43"/>
     </row>
-    <row r="44" spans="1:62">
+    <row r="44" spans="1:63">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
-        <v>300000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI44">
         <v>300000000.0</v>
       </c>
       <c r="AJ44">
         <v>300000000.0</v>
       </c>
       <c r="AK44">
         <v>300000000.0</v>
       </c>
       <c r="AL44">
-        <v>0.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
-      <c r="BC44"/>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
+      <c r="BK44"/>
     </row>
-    <row r="45" spans="1:62">
+    <row r="45" spans="1:63">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>17494000000.0</v>
+      </c>
+      <c r="C45">
         <v>16705000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>9944000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9707000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9490000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9391000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9330000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>10352000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3242000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3476000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3442000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2919000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2795000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2796000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2675000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2652000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>2572000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>2581000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>2275000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>1409000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1410000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1428000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1419000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1987000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2014000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2004000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2010000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1975000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2004000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1546000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1494000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1520000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1522000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1557000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1191000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1155000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3299000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1584000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3322700000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3228400000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3162000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3155000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2298000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1376500000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>927800000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2081100000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>284800000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>239600000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>206100000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>180100000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>169300000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>123300000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>94700000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>68200000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>34200000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>43100000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>38987000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>39049000.0</v>
       </c>
-      <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
+      <c r="BK45"/>
     </row>
-    <row r="46" spans="1:62">
+    <row r="46" spans="1:63">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
+        <v>17494000000.0</v>
+      </c>
+      <c r="C46">
         <v>16705000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>8275000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8173000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8101000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>8151000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8225000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9325000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2282000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2342000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2339000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2353000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2259000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2293000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2191000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2201000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2155000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2193000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1911000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1930000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1936000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1964000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1946000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1987000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2014000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2004000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2010000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1975000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2004000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1546000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1494000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1520000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1522000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1557000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1191000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1155000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3299000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3373000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3322718000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3228409000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3161953000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2397266000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2298004000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1376489000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>927760000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>905465000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>284804000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>239590000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>206144000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>180127000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>169300000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>123251000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>94749000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>68173000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>34217000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>43051000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>38987000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>39049000.0</v>
       </c>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
+      <c r="BK46"/>
     </row>
-    <row r="47" spans="1:62">
+    <row r="47" spans="1:63">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>14857000000.0</v>
+      </c>
+      <c r="D47">
         <v>8275000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>8173000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8101000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>8151000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>8225000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>2339000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1822000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1726000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1760000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2191000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2201000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1629000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2193000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1911000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1930000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1397000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1425000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1416000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1439000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1450000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1442000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1438000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1439000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1462000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1546000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1494000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1520000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1522000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1557000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1191000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1155000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3299000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3373000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3322718000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3228409000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3161953000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2397266000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2298004000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1376489000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>927760000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>905465000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>284804000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>239590000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>206144000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>180127000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>169300000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>123251000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>94749000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>68173000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>34217000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>43051000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>38987000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>39049000.0</v>
       </c>
-      <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
-      <c r="BJ47">
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>35247000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:62">
+    <row r="48" spans="1:63">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>1278000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>362000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>190000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1087000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>803000000.0</v>
       </c>
-      <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-      <c r="AE48">
-[...1 lines deleted...]
-      </c>
+      <c r="AE48"/>
       <c r="AF48">
         <v>0.0</v>
       </c>
       <c r="AG48">
         <v>0.0</v>
       </c>
       <c r="AH48">
+        <v>0.0</v>
+      </c>
+      <c r="AI48">
         <v>-2247000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-2135000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-2101000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-2429000000.0</v>
       </c>
-      <c r="AL48">
-[...1 lines deleted...]
-      </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
         <v>0.0</v>
       </c>
       <c r="AO48">
         <v>0.0</v>
       </c>
       <c r="AP48">
+        <v>0.0</v>
+      </c>
+      <c r="AQ48">
         <v>2218000000.0</v>
       </c>
-      <c r="AQ48">
-[...1 lines deleted...]
-      </c>
       <c r="AR48">
         <v>0.0</v>
       </c>
       <c r="AS48">
         <v>0.0</v>
       </c>
       <c r="AT48">
+        <v>0.0</v>
+      </c>
+      <c r="AU48">
         <v>2946700000.0</v>
       </c>
-      <c r="AU48">
-[...1 lines deleted...]
-      </c>
       <c r="AV48">
         <v>0.0</v>
       </c>
       <c r="AW48">
         <v>0.0</v>
       </c>
       <c r="AX48">
         <v>0.0</v>
       </c>
       <c r="AY48">
         <v>0.0</v>
       </c>
       <c r="AZ48">
         <v>0.0</v>
       </c>
       <c r="BA48">
         <v>0.0</v>
       </c>
       <c r="BB48">
         <v>0.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48">
+      <c r="BC48">
+        <v>0.0</v>
+      </c>
+      <c r="BD48"/>
+      <c r="BE48">
         <v>121190000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>117488000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>115813000.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>105215000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:62">
+    <row r="49" spans="1:63">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
@@ -10853,703 +10978,714 @@
       </c>
       <c r="AU49">
         <v>0.0</v>
       </c>
       <c r="AV49">
         <v>0.0</v>
       </c>
       <c r="AW49">
         <v>0.0</v>
       </c>
       <c r="AX49">
         <v>0.0</v>
       </c>
       <c r="AY49">
         <v>0.0</v>
       </c>
       <c r="AZ49">
         <v>0.0</v>
       </c>
       <c r="BA49">
         <v>0.0</v>
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
-      <c r="BC49"/>
+      <c r="BC49">
+        <v>0.0</v>
+      </c>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
+      <c r="BK49"/>
     </row>
-    <row r="50" spans="1:62">
+    <row r="50" spans="1:63">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50">
+        <v>12000000.0</v>
+      </c>
+      <c r="C50">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="D50">
         <v>2000000.0</v>
       </c>
       <c r="E50">
         <v>2000000.0</v>
       </c>
       <c r="F50">
         <v>2000000.0</v>
       </c>
       <c r="G50">
+        <v>2000000.0</v>
+      </c>
+      <c r="H50">
         <v>78000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>76000000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
-[...1 lines deleted...]
-      </c>
+      <c r="R50"/>
       <c r="S50">
         <v>6000000.0</v>
       </c>
       <c r="T50">
         <v>6000000.0</v>
       </c>
       <c r="U50">
+        <v>6000000.0</v>
+      </c>
+      <c r="V50">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="W50">
         <v>6000000.0</v>
       </c>
       <c r="X50">
-        <v>12000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="Y50">
         <v>12000000.0</v>
       </c>
       <c r="Z50">
+        <v>12000000.0</v>
+      </c>
+      <c r="AA50">
         <v>11000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AC50">
         <v>6000000.0</v>
       </c>
       <c r="AD50">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AE50">
         <v>5000000.0</v>
       </c>
       <c r="AF50">
         <v>5000000.0</v>
       </c>
       <c r="AG50">
         <v>5000000.0</v>
       </c>
       <c r="AH50">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AI50">
         <v>6000000.0</v>
       </c>
       <c r="AJ50">
+        <v>6000000.0</v>
+      </c>
+      <c r="AK50">
         <v>4367000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AL50">
         <v>5000000.0</v>
       </c>
       <c r="AM50">
+        <v>5000000.0</v>
+      </c>
+      <c r="AN50">
         <v>5010000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>5694000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>4824000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>5000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>13772000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
+      <c r="BK50"/>
     </row>
-    <row r="51" spans="1:62">
+    <row r="51" spans="1:63">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
+        <v>1495000000.0</v>
+      </c>
+      <c r="C51">
         <v>16110000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>10073000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8344000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8204000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7999000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7851000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>7900000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4249000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4113000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4351000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4212000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4021000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4120000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3912000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4078000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4221000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3795000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3466000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3584000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3615000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3669000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3517000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3607000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3728000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3621000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3615000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3542000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3586000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2985000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2779000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2607000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2288000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4290000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4188000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4367000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4300000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4514000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4478440000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4194955000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4197736000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1957615000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2457209000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1708125000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>869936000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>870518000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>273559000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>236301000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>234068000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>186151000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>184747000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>181752000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>181759000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>184855000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>181770000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1110000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1116000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1120000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
+      <c r="BK51"/>
     </row>
-    <row r="52" spans="1:62">
+    <row r="52" spans="1:63">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
+        <v>184000000.0</v>
+      </c>
+      <c r="C52">
         <v>228000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>66000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>34000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>33000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>36000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>142000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>140000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>23000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>22000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>42000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="N52">
         <v>21000000.0</v>
       </c>
       <c r="O52">
-        <v>38000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="P52">
         <v>38000000.0</v>
       </c>
       <c r="Q52">
         <v>38000000.0</v>
       </c>
       <c r="R52">
-        <v>25000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="S52">
         <v>25000000.0</v>
       </c>
       <c r="T52">
         <v>25000000.0</v>
       </c>
       <c r="U52">
+        <v>25000000.0</v>
+      </c>
+      <c r="V52">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="W52">
         <v>25000000.0</v>
       </c>
       <c r="X52">
+        <v>25000000.0</v>
+      </c>
+      <c r="Y52">
         <v>31000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>32000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>31000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>34000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>27000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AE52">
         <v>5000000.0</v>
       </c>
       <c r="AF52">
         <v>5000000.0</v>
       </c>
       <c r="AG52">
         <v>5000000.0</v>
       </c>
       <c r="AH52">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AI52">
         <v>6000000.0</v>
       </c>
       <c r="AJ52">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AK52">
         <v>5000000.0</v>
       </c>
       <c r="AL52">
         <v>5000000.0</v>
       </c>
       <c r="AM52">
+        <v>5000000.0</v>
+      </c>
+      <c r="AN52">
         <v>5010000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>5694000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>4824000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>5000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>13762000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>13704000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>13749000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>13757000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>525000.0</v>
       </c>
       <c r="AW52">
         <v>525000.0</v>
       </c>
       <c r="AX52">
         <v>525000.0</v>
       </c>
       <c r="AY52">
         <v>525000.0</v>
       </c>
       <c r="AZ52">
-        <v>24000.0</v>
+        <v>525000.0</v>
       </c>
       <c r="BA52">
         <v>24000.0</v>
       </c>
       <c r="BB52">
         <v>24000.0</v>
       </c>
       <c r="BC52">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="BD52">
         <v>23000.0</v>
       </c>
       <c r="BE52">
         <v>23000.0</v>
       </c>
       <c r="BF52">
+        <v>23000.0</v>
+      </c>
+      <c r="BG52">
         <v>22000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
+      <c r="BK52"/>
     </row>
-    <row r="53" spans="1:62">
+    <row r="53" spans="1:63">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
         <v>25952000.0</v>
       </c>
-      <c r="AU53">
-[...1 lines deleted...]
-      </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
-        <v>25952000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX53">
         <v>25952000.0</v>
       </c>
       <c r="AY53">
+        <v>25952000.0</v>
+      </c>
+      <c r="AZ53">
         <v>37936000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>95893000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>122267000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>148264000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>180677000.0</v>
       </c>
-      <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
+      <c r="BK53"/>
     </row>
-    <row r="54" spans="1:62">
+    <row r="54" spans="1:63">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -11575,821 +11711,834 @@
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
+      <c r="BK54"/>
     </row>
-    <row r="55" spans="1:62">
+    <row r="55" spans="1:63">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>30258000000.0</v>
+      </c>
+      <c r="C55">
         <v>28362000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>17845000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>14428000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>14342000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14375000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14122000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>14465000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7392000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6850000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7367000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6782000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6554000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6855000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6574000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6923000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6605000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5815000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5585000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5540000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5380000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5267000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5123000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5121000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4977000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5438000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5497000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5470000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5423000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4879000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>5148000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>5006000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4919000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8344000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>8307000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8311000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8454000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8701000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>8997001000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>8761554000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>8802642000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>8842000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>6179593000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3578343000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2210405000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6148865000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1299813000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>459353000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>454163000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>390084000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>385386000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>386264000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>384923000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>355800000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>307185000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>242763000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>256167000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>231316000.0</v>
       </c>
-      <c r="BG55"/>
       <c r="BH55"/>
       <c r="BI55"/>
-      <c r="BJ55">
+      <c r="BJ55"/>
+      <c r="BK55">
         <v>202587000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:62">
+    <row r="56" spans="1:63">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>6849000000.0</v>
+      </c>
+      <c r="C56">
         <v>5516000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5813000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2482000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2513000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2465000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2065000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2444000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2723000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1927000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2482000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1868000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1732000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1983000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1863000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2178000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2024000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1192000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1256000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1199000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1000000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>847000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>687000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>642000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>469000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>924000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>975000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1098000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1010000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>905000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1331000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1235000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1220000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4544000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5262000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5284000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1203000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1389000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1061253000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1030475000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1197255000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1268000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1049869000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>905649000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>211920000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1284280000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>156856000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>172389000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>200052000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>138222000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>133192000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>131775000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>132330000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>103105000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>236513000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>156189000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>173097000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>147412000.0</v>
       </c>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
+      <c r="BK56"/>
     </row>
-    <row r="57" spans="1:62">
+    <row r="57" spans="1:63">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>4908000000.0</v>
+      </c>
+      <c r="C57">
         <v>3997000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1867000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1630000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1625000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1947000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1776000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1939000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1647000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1373000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1476000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1217000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1167000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1406000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1323000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1499000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1076000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>890000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1005000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>864000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>754000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>653000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>660000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>598000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>392000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>744000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>803000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>887000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>767000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>865000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1086000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1155000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1358000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1214000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1309000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1141000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>926000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1102000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>860660000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>875356000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>671248000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>762000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>742146000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>604688000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>168801000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>745284000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>134888000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>141949000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>138719000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>122384000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>118354000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>124167000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>123301000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>90009000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>54143000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>112470000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>130247000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>106348000.0</v>
       </c>
-      <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
-      <c r="BJ57">
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>89530000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:62">
+    <row r="58" spans="1:63">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>21946000000.0</v>
+      </c>
+      <c r="C58">
         <v>20349000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>12304000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>10331000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>10186000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10307000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9942000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>10135000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6271000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5872000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6187000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5783000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5554000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5913000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5596000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5943000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5661000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5004000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4785000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4761000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4682000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4635000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4488000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4503000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4431000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4680000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4735000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4691000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4614000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4095000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4203000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4090000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3987000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6097000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6172000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6210000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6025000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6505000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6189760000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5901576000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5719048000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3579000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3700448000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2351926000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1074384000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2305709000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>411087000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>380124000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>374282000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>310391000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>305285000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>308364000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>307532000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>277468000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>238535000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>121573000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>138679000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>115503000.0</v>
       </c>
-      <c r="BG58"/>
       <c r="BH58"/>
       <c r="BI58"/>
-      <c r="BJ58">
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>97372000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:62">
+    <row r="59" spans="1:63">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -12415,277 +12564,281 @@
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
+      <c r="BK59"/>
     </row>
-    <row r="60" spans="1:62">
+    <row r="60" spans="1:63">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>2588000000.0</v>
+      </c>
+      <c r="C60">
         <v>8009000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5541000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4097000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4156000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4068000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4180000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4330000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1121000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>978000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1180000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>999000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1000000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>942000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>978000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>980000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>944000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>811000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>800000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>779000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>698000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>632000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>635000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>618000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>546000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>758000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>762000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>779000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>809000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>784000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>945000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>916000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>932000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2247000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2135000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2101000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2429000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2196000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2807241000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2859978000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3083594000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3094415000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2435001000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1170130999.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1136021000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1136732000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>888726000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>79229000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>79881000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>79693000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>80101000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>77900000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>77391000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>78332000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>68650000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>121190000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>117488000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>115813000.0</v>
       </c>
-      <c r="BG60"/>
       <c r="BH60"/>
       <c r="BI60"/>
-      <c r="BJ60">
+      <c r="BJ60"/>
+      <c r="BK60">
         <v>105215000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:62">
+    <row r="61" spans="1:63">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -12711,60 +12864,63 @@
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
-      <c r="BC61"/>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
+      <c r="BK61"/>
     </row>
-    <row r="62" spans="1:62">
+    <row r="62" spans="1:63">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12785,50 +12941,51 @@
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
+      <c r="BK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12893,51 +13050,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>23097000000.0</v>
       </c>
       <c r="C2">
         <v>20963000000.0</v>
       </c>
       <c r="D2">
         <v>21890000000.0</v>
       </c>
       <c r="E2">
         <v>24543000000.0</v>
       </c>
       <c r="F2">
         <v>16423000000.0</v>
       </c>
       <c r="G2">
         <v>9843000000.0</v>
       </c>
       <c r="H2">
         <v>15563000000.0</v>
       </c>
       <c r="I2">
         <v>16054000000.0</v>
       </c>
@@ -12949,51 +13106,51 @@
       </c>
       <c r="L2">
         <v>16754622000.0</v>
       </c>
       <c r="M2">
         <v>5233045000.0</v>
       </c>
       <c r="N2">
         <v>4430302000.0</v>
       </c>
       <c r="O2">
         <v>4232870000.0</v>
       </c>
       <c r="P2">
         <v>3777355000.0</v>
       </c>
       <c r="Q2">
         <v>2652464000.0</v>
       </c>
       <c r="R2">
         <v>2066059000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>688000000.0</v>
       </c>
       <c r="C3">
         <v>368000000.0</v>
       </c>
       <c r="D3">
         <v>187000000.0</v>
       </c>
       <c r="E3">
         <v>193000000.0</v>
       </c>
       <c r="F3">
         <v>177000000.0</v>
       </c>
       <c r="G3">
         <v>189000000.0</v>
       </c>
       <c r="H3">
         <v>183000000.0</v>
       </c>
       <c r="I3">
         <v>182000000.0</v>
       </c>
@@ -13005,83 +13162,83 @@
       </c>
       <c r="L3">
         <v>150000000.0</v>
       </c>
       <c r="M3">
         <v>26955000.0</v>
       </c>
       <c r="N3">
         <v>8687000.0</v>
       </c>
       <c r="O3">
         <v>7031000.0</v>
       </c>
       <c r="P3">
         <v>6090000.0</v>
       </c>
       <c r="Q3">
         <v>4771000.0</v>
       </c>
       <c r="R3">
         <v>4901000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>-265000000.0</v>
       </c>
       <c r="J4">
         <v>-177000000.0</v>
       </c>
       <c r="K4">
         <v>-462000000.0</v>
       </c>
       <c r="L4">
         <v>38000000.0</v>
       </c>
       <c r="M4">
         <v>38000000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
         <v>1130000000.0</v>
       </c>
       <c r="C5">
         <v>658000000.0</v>
       </c>
       <c r="D5">
         <v>642000000.0</v>
       </c>
       <c r="E5">
         <v>677000000.0</v>
       </c>
       <c r="F5">
         <v>710000000.0</v>
       </c>
       <c r="G5">
         <v>406000000.0</v>
       </c>
       <c r="H5">
         <v>464000000.0</v>
       </c>
       <c r="I5">
         <v>239000000.0</v>
       </c>
@@ -13093,51 +13250,51 @@
       </c>
       <c r="L5">
         <v>253000000.0</v>
       </c>
       <c r="M5">
         <v>74606000.0</v>
       </c>
       <c r="N5">
         <v>40938000.0</v>
       </c>
       <c r="O5">
         <v>23645000.0</v>
       </c>
       <c r="P5">
         <v>17049000.0</v>
       </c>
       <c r="Q5">
         <v>14784000.0</v>
       </c>
       <c r="R5">
         <v>13654000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>1818000000.0</v>
       </c>
       <c r="C6">
         <v>1026000000.0</v>
       </c>
       <c r="D6">
         <v>829000000.0</v>
       </c>
       <c r="E6">
         <v>870000000.0</v>
       </c>
       <c r="F6">
         <v>887000000.0</v>
       </c>
       <c r="G6">
         <v>595000000.0</v>
       </c>
       <c r="H6">
         <v>647000000.0</v>
       </c>
       <c r="I6">
         <v>421000000.0</v>
       </c>
@@ -13149,107 +13306,107 @@
       </c>
       <c r="L6">
         <v>403000000.0</v>
       </c>
       <c r="M6">
         <v>101561000.0</v>
       </c>
       <c r="N6">
         <v>49625000.0</v>
       </c>
       <c r="O6">
         <v>30676000.0</v>
       </c>
       <c r="P6">
         <v>23139000.0</v>
       </c>
       <c r="Q6">
         <v>19555000.0</v>
       </c>
       <c r="R6">
         <v>18555000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>-265000000.0</v>
       </c>
       <c r="J8">
         <v>48000000.0</v>
       </c>
       <c r="K8">
         <v>-462000000.0</v>
       </c>
       <c r="L8">
         <v>10000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>2104000000.0</v>
       </c>
       <c r="C9">
         <v>1730000000.0</v>
       </c>
       <c r="D9">
         <v>1178000000.0</v>
       </c>
       <c r="E9">
         <v>1186000000.0</v>
       </c>
       <c r="F9">
         <v>1173000000.0</v>
       </c>
       <c r="G9">
         <v>867000000.0</v>
       </c>
       <c r="H9">
         <v>1033000000.0</v>
       </c>
       <c r="I9">
         <v>940000000.0</v>
       </c>
@@ -13261,51 +13418,51 @@
       </c>
       <c r="L9">
         <v>1705594000.0</v>
       </c>
       <c r="M9">
         <v>148971000.0</v>
       </c>
       <c r="N9">
         <v>62277000.0</v>
       </c>
       <c r="O9">
         <v>44471000.0</v>
       </c>
       <c r="P9">
         <v>36933000.0</v>
       </c>
       <c r="Q9">
         <v>31328000.0</v>
       </c>
       <c r="R9">
         <v>27428999.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>589000000.0</v>
       </c>
       <c r="C10">
         <v>1049000000.0</v>
       </c>
       <c r="D10">
         <v>430000000.0</v>
       </c>
       <c r="E10">
         <v>501000000.0</v>
       </c>
       <c r="F10">
         <v>554000000.0</v>
       </c>
       <c r="G10">
         <v>236000000.0</v>
       </c>
       <c r="H10">
         <v>296000000.0</v>
       </c>
       <c r="I10">
         <v>92000000.0</v>
       </c>
@@ -13317,51 +13474,51 @@
       </c>
       <c r="L10">
         <v>82000000.0</v>
       </c>
       <c r="M10">
         <v>60138000.0</v>
       </c>
       <c r="N10">
         <v>37467000.0</v>
       </c>
       <c r="O10">
         <v>22603000.0</v>
       </c>
       <c r="P10">
         <v>16637000.0</v>
       </c>
       <c r="Q10">
         <v>14452000.0</v>
       </c>
       <c r="R10">
         <v>13345000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
         <v>62000000.0</v>
       </c>
       <c r="C11">
         <v>175000000.0</v>
       </c>
       <c r="D11">
         <v>36000000.0</v>
       </c>
       <c r="E11">
         <v>26000000.0</v>
       </c>
       <c r="F11">
         <v>30000000.0</v>
       </c>
       <c r="G11">
         <v>24000000.0</v>
       </c>
       <c r="H11">
         <v>-17000000.0</v>
       </c>
       <c r="I11">
         <v>34000000.0</v>
       </c>
@@ -13373,51 +13530,51 @@
       </c>
       <c r="L11">
         <v>29000000.0</v>
       </c>
       <c r="M11">
         <v>2352000.0</v>
       </c>
       <c r="N11">
         <v>440000.0</v>
       </c>
       <c r="O11">
         <v>5033000.0</v>
       </c>
       <c r="P11">
         <v>6039000.0</v>
       </c>
       <c r="Q11">
         <v>5236000.0</v>
       </c>
       <c r="R11">
         <v>4831000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
         <v>541000000.0</v>
       </c>
       <c r="C12">
         <v>404000000.0</v>
       </c>
       <c r="D12">
         <v>220000000.0</v>
       </c>
       <c r="E12">
         <v>183000000.0</v>
       </c>
       <c r="F12">
         <v>156000000.0</v>
       </c>
       <c r="G12">
         <v>177000000.0</v>
       </c>
       <c r="H12">
         <v>175000000.0</v>
       </c>
       <c r="I12">
         <v>147000000.0</v>
       </c>
@@ -13429,129 +13586,129 @@
       </c>
       <c r="L12">
         <v>65000000.0</v>
       </c>
       <c r="M12">
         <v>14468000.0</v>
       </c>
       <c r="N12">
         <v>3471000.0</v>
       </c>
       <c r="O12">
         <v>1042000.0</v>
       </c>
       <c r="P12">
         <v>412000.0</v>
       </c>
       <c r="Q12">
         <v>332000.0</v>
       </c>
       <c r="R12">
         <v>309000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13">
         <v>21000000.0</v>
       </c>
       <c r="C13">
         <v>13000000.0</v>
       </c>
       <c r="D13">
         <v>3000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>159000000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
         <v>2000000.0</v>
       </c>
       <c r="I13">
         <v>3000000.0</v>
       </c>
       <c r="J13">
         <v>1000000.0</v>
       </c>
       <c r="K13">
         <v>10000000.0</v>
       </c>
       <c r="L13">
         <v>67000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>-8000000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14">
         <v>96367000.0</v>
       </c>
       <c r="M14">
         <v>1043000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
         <v>527000000.0</v>
       </c>
       <c r="C15">
         <v>716000000.0</v>
       </c>
       <c r="D15">
         <v>311000000.0</v>
       </c>
       <c r="E15">
         <v>397000000.0</v>
       </c>
       <c r="F15">
         <v>446000000.0</v>
       </c>
       <c r="G15">
         <v>135000000.0</v>
       </c>
       <c r="H15">
         <v>235000000.0</v>
       </c>
       <c r="I15">
         <v>-207000000.0</v>
       </c>
@@ -13563,261 +13720,263 @@
       </c>
       <c r="L15">
         <v>190253000.0</v>
       </c>
       <c r="M15">
         <v>56743000.0</v>
       </c>
       <c r="N15">
         <v>37027000.0</v>
       </c>
       <c r="O15">
         <v>17570000.0</v>
       </c>
       <c r="P15">
         <v>10598000.0</v>
       </c>
       <c r="Q15">
         <v>9216000.0</v>
       </c>
       <c r="R15">
         <v>8514000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>139</v>
+      </c>
+      <c r="B16">
+        <v>313000000.0</v>
+      </c>
       <c r="C16">
         <v>716000000.0</v>
       </c>
       <c r="D16">
         <v>311000000.0</v>
       </c>
       <c r="E16">
         <v>475000000.0</v>
       </c>
       <c r="F16">
         <v>524000000.0</v>
       </c>
       <c r="G16">
         <v>212000000.0</v>
       </c>
       <c r="H16">
         <v>313000000.0</v>
       </c>
       <c r="I16">
         <v>-207000000.0</v>
       </c>
       <c r="J16">
         <v>149000000.0</v>
       </c>
       <c r="K16">
         <v>-406000000.0</v>
       </c>
       <c r="L16">
         <v>55000000.0</v>
       </c>
       <c r="M16">
         <v>56743000.0</v>
       </c>
       <c r="N16">
         <v>37027000.0</v>
       </c>
       <c r="O16">
         <v>17570000.0</v>
       </c>
       <c r="P16">
         <v>10598000.0</v>
       </c>
       <c r="Q16">
         <v>9216000.0</v>
       </c>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
         <v>527000000.0</v>
       </c>
       <c r="C17">
         <v>874000000.0</v>
       </c>
       <c r="D17">
         <v>555000000.0</v>
       </c>
       <c r="E17">
         <v>475000000.0</v>
       </c>
       <c r="F17">
         <v>524000000.0</v>
       </c>
       <c r="G17">
         <v>212000000.0</v>
       </c>
       <c r="H17">
         <v>313000000.0</v>
       </c>
       <c r="I17">
         <v>58000000.0</v>
       </c>
       <c r="J17">
         <v>326000000.0</v>
       </c>
       <c r="K17">
         <v>-406000000.0</v>
       </c>
       <c r="L17">
         <v>183605000.0</v>
       </c>
       <c r="M17">
         <v>58000000.0</v>
       </c>
       <c r="N17">
         <v>37027000.0</v>
       </c>
       <c r="O17">
         <v>17570000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>-541000000.0</v>
       </c>
       <c r="C18">
         <v>-391000000.0</v>
       </c>
       <c r="D18">
         <v>-209000000.0</v>
       </c>
       <c r="E18">
         <v>-182000000.0</v>
       </c>
       <c r="F18">
         <v>-163000000.0</v>
       </c>
       <c r="G18">
         <v>-175000000.0</v>
       </c>
       <c r="H18">
         <v>-173000000.0</v>
       </c>
       <c r="I18">
         <v>-144000000.0</v>
       </c>
       <c r="J18">
         <v>-209000000.0</v>
       </c>
       <c r="K18">
         <v>-189000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>5000000.0</v>
       </c>
       <c r="F19">
         <v>-32000000.0</v>
       </c>
       <c r="G19">
         <v>-6000000.0</v>
       </c>
       <c r="H19">
         <v>5000000.0</v>
       </c>
       <c r="I19">
         <v>129000000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-13000000.0</v>
       </c>
       <c r="F20">
         <v>-14000000.0</v>
       </c>
       <c r="G20">
         <v>2000000.0</v>
       </c>
       <c r="H20">
         <v>68000000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20">
         <v>324000.0</v>
       </c>
       <c r="O20">
         <v>341000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>929000000.0</v>
       </c>
       <c r="C21">
         <v>791000000.0</v>
       </c>
       <c r="D21">
         <v>635000000.0</v>
       </c>
       <c r="E21">
         <v>678000000.0</v>
       </c>
       <c r="F21">
         <v>749000000.0</v>
       </c>
       <c r="G21">
         <v>417000000.0</v>
       </c>
       <c r="H21">
         <v>464000000.0</v>
       </c>
       <c r="I21">
         <v>345000000.0</v>
       </c>
@@ -13829,73 +13988,73 @@
       </c>
       <c r="L21">
         <v>252000000.0</v>
       </c>
       <c r="M21">
         <v>77098000.0</v>
       </c>
       <c r="N21">
         <v>41262000.0</v>
       </c>
       <c r="O21">
         <v>23753000.0</v>
       </c>
       <c r="P21">
         <v>17182000.0</v>
       </c>
       <c r="Q21">
         <v>14736000.0</v>
       </c>
       <c r="R21">
         <v>13530000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>24272000000.0</v>
       </c>
       <c r="C23">
         <v>21902000000.0</v>
       </c>
       <c r="D23">
         <v>22433000000.0</v>
       </c>
       <c r="E23">
         <v>25051000000.0</v>
       </c>
       <c r="F23">
         <v>16847000000.0</v>
       </c>
       <c r="G23">
         <v>10293000000.0</v>
       </c>
       <c r="H23">
         <v>16132000000.0</v>
       </c>
       <c r="I23">
         <v>16630000000.0</v>
       </c>
@@ -13907,173 +14066,173 @@
       </c>
       <c r="L23">
         <v>12178000000.0</v>
       </c>
       <c r="M23">
         <v>5304918000.0</v>
       </c>
       <c r="N23">
         <v>4451317000.0</v>
       </c>
       <c r="O23">
         <v>4298000000.0</v>
       </c>
       <c r="P23">
         <v>3803196000.0</v>
       </c>
       <c r="Q23">
         <v>2668970000.0</v>
       </c>
       <c r="R23">
         <v>2079958000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>688000000.0</v>
       </c>
       <c r="C25">
         <v>368000000.0</v>
       </c>
       <c r="D25">
         <v>183000000.0</v>
       </c>
       <c r="E25">
         <v>193000000.0</v>
       </c>
       <c r="F25">
         <v>177000000.0</v>
       </c>
       <c r="G25">
         <v>189000000.0</v>
       </c>
       <c r="H25">
         <v>183000000.0</v>
       </c>
       <c r="I25">
         <v>182000000.0</v>
       </c>
       <c r="J25">
         <v>169000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>18000000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>296000000.0</v>
       </c>
       <c r="C28">
         <v>277000000.0</v>
       </c>
       <c r="D28">
         <v>194000000.0</v>
       </c>
       <c r="E28">
         <v>183000000.0</v>
       </c>
       <c r="F28">
         <v>168000000.0</v>
       </c>
       <c r="G28">
         <v>173000000.0</v>
       </c>
       <c r="H28">
         <v>197000000.0</v>
       </c>
       <c r="I28">
         <v>213000000.0</v>
       </c>
@@ -14083,95 +14242,95 @@
       <c r="K28">
         <v>409000000.0</v>
       </c>
       <c r="L28">
         <v>356888000.0</v>
       </c>
       <c r="M28">
         <v>37621000.0</v>
       </c>
       <c r="N28">
         <v>17828000.0</v>
       </c>
       <c r="O28">
         <v>15540000.0</v>
       </c>
       <c r="P28">
         <v>14881000.0</v>
       </c>
       <c r="Q28">
         <v>12277000.0</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>62000000.0</v>
       </c>
       <c r="C29">
         <v>175000000.0</v>
       </c>
       <c r="D29">
         <v>23000000.0</v>
       </c>
       <c r="E29">
         <v>26000000.0</v>
       </c>
       <c r="F29">
         <v>30000000.0</v>
       </c>
       <c r="G29">
         <v>24000000.0</v>
       </c>
       <c r="H29">
         <v>-17000000.0</v>
       </c>
       <c r="I29">
         <v>34000000.0</v>
       </c>
       <c r="J29">
         <v>-306000000.0</v>
       </c>
       <c r="K29">
         <v>-31000000.0</v>
       </c>
       <c r="L29">
         <v>29000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>1175000000.0</v>
       </c>
       <c r="C30">
         <v>939000000.0</v>
       </c>
       <c r="D30">
         <v>543000000.0</v>
       </c>
       <c r="E30">
         <v>508000000.0</v>
       </c>
       <c r="F30">
         <v>424000000.0</v>
       </c>
       <c r="G30">
         <v>450000000.0</v>
       </c>
       <c r="H30">
         <v>569000000.0</v>
       </c>
       <c r="I30">
         <v>595000000.0</v>
       </c>
@@ -14183,51 +14342,51 @@
       </c>
       <c r="L30">
         <v>1372951000.0</v>
       </c>
       <c r="M30">
         <v>71873000.0</v>
       </c>
       <c r="N30">
         <v>21015000.0</v>
       </c>
       <c r="O30">
         <v>20718000.0</v>
       </c>
       <c r="P30">
         <v>25841000.0</v>
       </c>
       <c r="Q30">
         <v>16506000.0</v>
       </c>
       <c r="R30">
         <v>13899000.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
         <v>-340000000.0</v>
       </c>
       <c r="C31">
         <v>258000000.0</v>
       </c>
       <c r="D31">
         <v>-205000000.0</v>
       </c>
       <c r="E31">
         <v>-177000000.0</v>
       </c>
       <c r="F31">
         <v>-195000000.0</v>
       </c>
       <c r="G31">
         <v>-181000000.0</v>
       </c>
       <c r="H31">
         <v>-168000000.0</v>
       </c>
       <c r="I31">
         <v>-253000000.0</v>
       </c>
@@ -14239,51 +14398,51 @@
       </c>
       <c r="L31">
         <v>-170000000.0</v>
       </c>
       <c r="M31">
         <v>-16960000.0</v>
       </c>
       <c r="N31">
         <v>-3795000.0</v>
       </c>
       <c r="O31">
         <v>-1150000.0</v>
       </c>
       <c r="P31">
         <v>-545000.0</v>
       </c>
       <c r="Q31">
         <v>-284000.0</v>
       </c>
       <c r="R31">
         <v>-185000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
         <v>25201000000.0</v>
       </c>
       <c r="C32">
         <v>22693000000.0</v>
       </c>
       <c r="D32">
         <v>23068000000.0</v>
       </c>
       <c r="E32">
         <v>25729000000.0</v>
       </c>
       <c r="F32">
         <v>17596000000.0</v>
       </c>
       <c r="G32">
         <v>10710000000.0</v>
       </c>
       <c r="H32">
         <v>16596000000.0</v>
       </c>
       <c r="I32">
         <v>16994000000.0</v>
       </c>
@@ -14314,731 +14473,738 @@
       <c r="R32">
         <v>2093487999.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM32"/>
+  <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BL1" t="s">
         <v>156</v>
       </c>
       <c r="BM1" t="s">
         <v>157</v>
       </c>
+      <c r="BN1" t="s">
+        <v>158</v>
+      </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>9231000000.0</v>
+      </c>
+      <c r="C2">
         <v>7895000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5405000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4975000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4682000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4796000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5422000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5687000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5058000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5538000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5837000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5480000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5035000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5689000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6316000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7519000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5019000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4657000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4517000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4082000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3167000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2318000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2547000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1769000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3209000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3859000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4084000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4253000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3367000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3744000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4470000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4338000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3502000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3967000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2328000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2268000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3978000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3828482000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3637558000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3550324000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2781636000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3398299000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4151771000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4002442000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1060245000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1260940000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1148394000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1357155000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1197793000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1097016000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1147745000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1102986000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1067424000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>995187000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1096787000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1072331000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1062770000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>954975000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>980327000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>999156000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>842895000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>702446000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>632460000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>679893000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>632894000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>286000000.0</v>
+      </c>
+      <c r="C3">
         <v>219000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="D3">
         <v>154000000.0</v>
       </c>
       <c r="E3">
+        <v>154000000.0</v>
+      </c>
+      <c r="F3">
         <v>156000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>152000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>95000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>78000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>43000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>42000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>44000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>49000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>42000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>55000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>49000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>47000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>42000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>45000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="V3">
         <v>47000000.0</v>
       </c>
       <c r="W3">
+        <v>47000000.0</v>
+      </c>
+      <c r="X3">
         <v>50000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>47000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>45000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>46000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>45000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>47000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>45000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>50000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>42000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>41000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>49000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>82000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>24000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>36000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>54000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>84582000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>31000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>78724000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>78066000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>56891000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>65984000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>70200000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>66743000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>47026000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17107000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3333000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3326000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2597000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2432000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1837000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1821000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1238000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2017000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1892000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1884000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2127000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1480000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1294000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1189000.0</v>
       </c>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
+      <c r="BN3"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>-265000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-2000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-26000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-237000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-177000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-36000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>554000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-270000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-450000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-12000000.0</v>
       </c>
-      <c r="AN4">
-[...1 lines deleted...]
-      </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>38000000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>38000000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -15049,472 +15215,479 @@
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>880000000.0</v>
+      </c>
+      <c r="C5">
         <v>309000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>279000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>216000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>326000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>251000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>133000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>745000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>300000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-47000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>339000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>149000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>201000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>92000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>151000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>174000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>260000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>147000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>154000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>217000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>198000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>133000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>146000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>208000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-82000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>99000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>122000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>103000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>149000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-41000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>159000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>128000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-11000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>139000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-13000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>58000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-565100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>54000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>104000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>90934000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>44486000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>94099000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>123132000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>65315000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>45436000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-14761000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>11382000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>11568000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>10703000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>10616000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>10512000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>8992000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>9381000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5492000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5916000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2753000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3375000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5022000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>5620000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3033000.0</v>
       </c>
-      <c r="BJ5">
-[...1 lines deleted...]
-      </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
+      <c r="BN5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>1166000000.0</v>
+      </c>
+      <c r="C6">
         <v>528000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>433000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>370000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>482000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>403000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>228000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>823000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>343000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>383000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>198000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>249000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>134000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>206000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>223000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>307000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>189000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>199000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>260000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>245000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>180000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>196000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>255000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-37000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>145000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>167000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>150000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>194000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>201000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>169000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>38000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>83000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>163000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>23000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>112000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-480518000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>85000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>182724000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>169000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>101377000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>160083000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>193332000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>132058000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>92462000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2346000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>14715000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>14894000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>13300000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>13048000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>12349000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>10813000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>10619000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>7509000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>7808000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>4637000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>5502000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>6502000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>6914000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4222000.0</v>
       </c>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
+      <c r="BN6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -15576,86 +15749,87 @@
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -15717,1058 +15891,1074 @@
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>1459000000.0</v>
+      </c>
+      <c r="C9">
         <v>705000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>627000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>415000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>497000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>473000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>329000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>487000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>441000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>103000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>483000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>265000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>327000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>229000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>278000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>296000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>383000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>297000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>262000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>310000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>304000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>235000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>258000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>311000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>63000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>239000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>247000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>222000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>325000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>133000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>291000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>269000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>247000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>426000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>282000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>223000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>256000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>477721000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>499759000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>501843000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>420677000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>276325000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>335546000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>203543000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>69483000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>80682000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18403000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>18870000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>18794000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>17452000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>15971000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>15119000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>13735000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>13373000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>12829000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>14180000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9883000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>10464000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>11536000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>12189000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>8835000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>36099000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>679000000.0</v>
+      </c>
+      <c r="C10">
         <v>143000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>148000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>93000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>205000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>145000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>650000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>237000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-97000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>283000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>96000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>148000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>51000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>102000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>129000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>219000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>109000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>114000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>174000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>157000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>91000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>105000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>165000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-125000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>57000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>72000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>60000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>107000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-77000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>124000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>92000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47000000.0</v>
       </c>
       <c r="AH10">
         <v>-47000000.0</v>
       </c>
       <c r="AI10">
+        <v>-47000000.0</v>
+      </c>
+      <c r="AJ10">
         <v>77000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-74000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-624587000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>60000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>541587000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-31251000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>64835000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>22435000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>25981000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17613000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>9742000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>9715000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>10139000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>9665000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>9742000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9764000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>8296000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2830000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5357000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5803000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2647000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3276000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4915000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5517000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2930000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>14452000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>35000000.0</v>
+      </c>
+      <c r="C11">
         <v>46000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>15000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>149000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>11000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>19000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-26000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-5000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>10000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>31000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-192000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-44000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-57000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-17000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-39890000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-26000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2112000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4887000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>30124000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8926000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8063000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>68697000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1071000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>120000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-7000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-738000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>145000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>84000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>69000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>220000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1739000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2101000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>972000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1202000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1778000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1991000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1069000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>5236000.0</v>
       </c>
-      <c r="BK11">
-[...1 lines deleted...]
-      </c>
       <c r="BL11">
         <v>0.0</v>
       </c>
       <c r="BM11">
         <v>0.0</v>
       </c>
+      <c r="BN11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>201000000.0</v>
+      </c>
+      <c r="C12">
         <v>166000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>131000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>123000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>121000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>117000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>116000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>95000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>63000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>55000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="M12">
         <v>53000000.0</v>
       </c>
       <c r="N12">
+        <v>53000000.0</v>
+      </c>
+      <c r="O12">
         <v>47000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>49000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>45000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>41000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>39000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>40000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>43000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>44000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="Y12">
         <v>45000000.0</v>
       </c>
       <c r="Z12">
+        <v>45000000.0</v>
+      </c>
+      <c r="AA12">
         <v>44000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000000.0</v>
       </c>
       <c r="AC12">
         <v>43000000.0</v>
       </c>
       <c r="AD12">
+        <v>43000000.0</v>
+      </c>
+      <c r="AE12">
         <v>38000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>36000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>37000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>36000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>48000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>51000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>61000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>65000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>59487000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>57383000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>44000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27689000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>30490000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>28517000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>20787000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>9364000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12220000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>921000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1667000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1502000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1101000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>921000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>766000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>696000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>710000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>136000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>111000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>107000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>99000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="BI12">
         <v>103000.0</v>
       </c>
       <c r="BJ12">
+        <v>103000.0</v>
+      </c>
+      <c r="BK12">
         <v>332000.0</v>
       </c>
-      <c r="BK12">
-[...1 lines deleted...]
-      </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
+      <c r="BN12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>126000000.0</v>
+      </c>
+      <c r="D13">
         <v>91000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>92000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>89000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>92000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>85000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>55000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>52000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>51000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>46000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>48000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>44000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>40000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>38000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>39000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>42000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="W13">
         <v>42000000.0</v>
       </c>
       <c r="X13">
-        <v>1000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="Y13">
         <v>1000000.0</v>
       </c>
       <c r="Z13">
         <v>1000000.0</v>
       </c>
       <c r="AA13">
         <v>1000000.0</v>
       </c>
       <c r="AB13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AC13">
         <v>43000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>42000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
         <v>-8000000.0</v>
       </c>
-      <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
+      <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>35427000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-144000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>61084000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>846000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1043000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
@@ -16779,1245 +16969,1263 @@
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>644000000.0</v>
+      </c>
+      <c r="C15">
         <v>97000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>88000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>45000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>166000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>103000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-35000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>455000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>193000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-126000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>251000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>66000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>120000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-23000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>63000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>102000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>196000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>104000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>147000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>134000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>141000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>100000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>138000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-148000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>83000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>47000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>36000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>89000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-72000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>112000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>68000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-315000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>232000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>138000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-222000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-584697000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>45000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>72137000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>62009000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>21978000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>27544000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12662000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>17072000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>30111000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>9597000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>9531000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>10132000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>9523000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>9597000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>9680000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>8227000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>8576000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3618000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3702000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1675000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2074000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3137000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3526000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1861000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2420000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2761000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2588000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1447000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>14000000.0</v>
+      </c>
+      <c r="D16">
         <v>88000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>45000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>166000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>103000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-35000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>251000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>87000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>141000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>55000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>83000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>121000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>216000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>100000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>104000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>166000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>154000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>83000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>100000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>157000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-128000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>83000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>66000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>55000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>109000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-72000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>112000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>68000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-315000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>232000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>138000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-222000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-584697000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>44551000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>72137000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>62009000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-9317000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>27544000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>34867000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34144000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>56743000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-9595000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>9595000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>10132000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9523000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>9597000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9680000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>8227000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>8576000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3618000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3702000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1675000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2074000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3137000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3526000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1861000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2420000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2761000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2588000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1447000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>644000000.0</v>
+      </c>
+      <c r="C17">
         <v>97000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>137000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>86000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>207000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>141000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>501000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>230000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-106000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>272000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>87000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>141000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>55000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>83000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>121000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>216000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>100000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>104000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>166000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>154000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>83000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>100000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>157000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-128000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>83000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>66000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>55000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>109000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-150000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>134000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>90000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-16000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>159000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>132000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>34000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-584697000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>44551000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>72137000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>62009000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>42336000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>27400000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>95951000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>17918000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>58000000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
         <v>9595000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>10132000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>9523000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>9597000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>9680000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>8227000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>3618000.0</v>
       </c>
-      <c r="BD17">
-[...1 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-201000000.0</v>
+      </c>
+      <c r="C18">
         <v>-166000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-131000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-123000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-121000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-117000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-116000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-95000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-63000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-55000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53000000.0</v>
       </c>
       <c r="M18">
         <v>-53000000.0</v>
       </c>
       <c r="N18">
+        <v>-53000000.0</v>
+      </c>
+      <c r="O18">
         <v>-47000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-49000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-45000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-41000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-39000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-40000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-43000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-41000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-44000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000000.0</v>
       </c>
       <c r="Y18">
         <v>-44000000.0</v>
       </c>
       <c r="Z18">
+        <v>-44000000.0</v>
+      </c>
+      <c r="AA18">
         <v>-43000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-45000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-43000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-42000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="N19">
         <v>2000000.0</v>
       </c>
       <c r="O19">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="P19">
         <v>1000000.0</v>
       </c>
       <c r="Q19">
         <v>1000000.0</v>
       </c>
       <c r="R19">
+        <v>1000000.0</v>
+      </c>
+      <c r="S19">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="T19">
         <v>1000000.0</v>
       </c>
       <c r="U19">
+        <v>1000000.0</v>
+      </c>
+      <c r="V19">
         <v>-6000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="X19">
         <v>1000000.0</v>
       </c>
       <c r="Y19">
         <v>1000000.0</v>
       </c>
       <c r="Z19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AA19">
         <v>2000000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>6000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3000000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>129000000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>-13000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>-14000000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>2000000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>68000000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
         <v>-8000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>40000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>26000000.0</v>
       </c>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>-4000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-7000000.0</v>
       </c>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>203000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1501000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1214000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>696000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>-30000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>-266000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>-36000.0</v>
       </c>
-      <c r="AW20">
-[...1 lines deleted...]
-      </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>162000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>112000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>72000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>-22000.0</v>
       </c>
-      <c r="BB20">
-[...1 lines deleted...]
-      </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>194000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>921000000.0</v>
+      </c>
+      <c r="C21">
         <v>174000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>252000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>203000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>296000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>237000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>107000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>150000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>297000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-43000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>338000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>141000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>199000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>96000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>150000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>173000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>259000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>176000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>153000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>216000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>204000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>144000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>147000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>208000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-82000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>98000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>117000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>97000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>152000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-38000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>159000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>128000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>96000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>114000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>128000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-20000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>56000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-568152000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>54000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>104000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>555152000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-30356000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>93352000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>123658000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>65346000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>43305000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>36160000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11489000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11641000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>10766000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>10987000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>10530000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>8979000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2861000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5470000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5896000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2734000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3354000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5002000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>5599000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3007000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>14822000.0</v>
       </c>
-      <c r="BK21">
-[...1 lines deleted...]
-      </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
+      <c r="BN21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -18079,251 +18287,257 @@
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>9769000000.0</v>
+      </c>
+      <c r="C23">
         <v>8426000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5780000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5187000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4883000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5032000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5644000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6024000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5202000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5684000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5982000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5604000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5163000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5822000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6444000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7642000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5143000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4778000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4626000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4176000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3267000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2409000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2658000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1872000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3354000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4000000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4218000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4376000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3540000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3915000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4610000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4477000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3650000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4279000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2936000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2912000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2752000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3518973000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2113000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2019000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3109289000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4024648000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4813420000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5002426000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4277042000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5015180000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1156134000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1364572000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1204946000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1118715000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1152941000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1107503000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1072158000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>999136000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1102916000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1078485000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1069808000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>962077000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>986791000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1004346000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>848632000.0</v>
       </c>
-      <c r="BJ23">
-[...1 lines deleted...]
-      </c>
       <c r="BK23">
         <v>0.0</v>
       </c>
       <c r="BL23">
         <v>0.0</v>
       </c>
       <c r="BM23">
         <v>0.0</v>
       </c>
+      <c r="BN23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18345,275 +18559,277 @@
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
+      <c r="BN24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>286000000.0</v>
+      </c>
+      <c r="C25">
         <v>219000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>159000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>154000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>156000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>152000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>95000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>78000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>43000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>42000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>44000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>49000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>48000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>42000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>55000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>49000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>47000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>42000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>45000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="V25">
         <v>47000000.0</v>
       </c>
       <c r="W25">
+        <v>47000000.0</v>
+      </c>
+      <c r="X25">
         <v>50000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>47000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>45000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>46000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>45000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>47000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>45000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>50000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>42000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>41000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>49000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>82000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>24000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-24000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>87000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>84582000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>77628000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>78724000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>78066000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>56891000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>80662000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>45900000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>17566000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>14900000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5400000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3333000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3326000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2597000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2432000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1837000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1821000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1238000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2017000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1892000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1884000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2127000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1480000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1294000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1189000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
+      <c r="BN25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -18675,1042 +18891,1061 @@
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>19000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>18000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18000000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>46000000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>2147000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>155000000.0</v>
+      </c>
+      <c r="C28">
         <v>156000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>51000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>69000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>55000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>71000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>55000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>151000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>54000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>51000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>48000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>50000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>45000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="P28">
         <v>45000000.0</v>
       </c>
       <c r="Q28">
+        <v>45000000.0</v>
+      </c>
+      <c r="R28">
         <v>43000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>45000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>43000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>41000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>39000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>40000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>44000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>41000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>48000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>51000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>55000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>50000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>41000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>56000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>54000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>53000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>50000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>81000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>43000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>52000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>98000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>101985000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>119005000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>109362000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>78648000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>58366000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>66338000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>39021000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>26195000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>15341000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4329000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5656000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5119000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5186000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4590000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3949000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4103000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3446000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4113000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4261000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3719000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3911000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3669000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3896000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3405000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>16506000.0</v>
       </c>
-      <c r="BK28">
-[...1 lines deleted...]
-      </c>
       <c r="BL28">
         <v>0.0</v>
       </c>
       <c r="BM28">
         <v>0.0</v>
       </c>
+      <c r="BN28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>35000000.0</v>
+      </c>
+      <c r="C29">
         <v>46000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>149000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-26000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>538000000.0</v>
+      </c>
+      <c r="C30">
         <v>531000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>375000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>212000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>201000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>236000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>222000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>337000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>144000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>146000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>145000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>124000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>128000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>133000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>128000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>123000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>124000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>121000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>109000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>94000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>100000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>91000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>111000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>103000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>145000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>141000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>130000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>125000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>173000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>171000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>140000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>139000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>148000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>312000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>154000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>151000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>200000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>368791000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>395406000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>376150000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>327653000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>230760000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>249961000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>87780000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>42804000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>38369000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7740000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7417000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7153000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6686000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5196000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4517000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4734000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3949000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7359000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6391000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5266000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7102000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6534000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6590000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5828000.0</v>
       </c>
-      <c r="BJ30">
-[...1 lines deleted...]
-      </c>
       <c r="BK30">
         <v>0.0</v>
       </c>
       <c r="BL30">
         <v>0.0</v>
       </c>
       <c r="BM30">
         <v>0.0</v>
       </c>
+      <c r="BN30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>-242000000.0</v>
+      </c>
+      <c r="C31">
         <v>-31000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-104000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-110000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-91000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-92000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-90000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>500000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-60000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-54000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-55000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-45000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-51000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-45000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-48000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-44000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-40000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-67000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-39000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-42000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-47000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-53000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43000000.0</v>
       </c>
       <c r="Y31">
         <v>-43000000.0</v>
       </c>
       <c r="Z31">
+        <v>-43000000.0</v>
+      </c>
+      <c r="AA31">
         <v>-41000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-45000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-37000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-45000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-39000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-35000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-36000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-143000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-161000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-51000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-54000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-58000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-56435000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-47000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-44000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-13565000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-895000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-28517000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-101223000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-39365000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-12763000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-13489000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1774000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1502000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1101000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1245000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-766000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-683000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-31000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-114000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-93000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-88000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-78000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-87000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-82000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-77000.0</v>
       </c>
-      <c r="BJ31">
-[...1 lines deleted...]
-      </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
+      <c r="BN31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>10690000000.0</v>
+      </c>
+      <c r="C32">
         <v>8600000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6032000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5390000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5179000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5269000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5751000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6174000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5499000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5641000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6320000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5745000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5362000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5918000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>6594000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7815000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5402000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4954000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4779000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4392000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3471000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2553000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2805000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2080000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3272000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4098000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4331000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4475000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3692000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3877000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4761000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4607000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3749000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>4393000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3064000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2892000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2808000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>4306203000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2167000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2123000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3202313000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>4076292000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>4906772000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>5126084000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>4342388000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>5054776000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1166797000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1376025000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1216587000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1114468000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1163716000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1118105000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1081159000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1008560000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1109616000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1086511000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1072653000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>965439000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>991863000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1011345000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>851730000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>711849000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>642226000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>689406000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>640311000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -19777,51 +20012,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>94000000.0</v>
       </c>
       <c r="C2">
         <v>29000000.0</v>
       </c>
       <c r="D2">
         <v>82000000.0</v>
       </c>
       <c r="E2">
         <v>25000000.0</v>
       </c>
       <c r="F2">
         <v>97000000.0</v>
       </c>
       <c r="G2">
         <v>21000000.0</v>
       </c>
       <c r="H2">
         <v>56000000.0</v>
       </c>
       <c r="I2">
         <v>28000000.0</v>
       </c>
@@ -19831,51 +20066,51 @@
       <c r="K2">
         <v>73000000.0</v>
       </c>
       <c r="L2">
         <v>136581000.0</v>
       </c>
       <c r="M2">
         <v>8150000.0</v>
       </c>
       <c r="N2">
         <v>6752000.0</v>
       </c>
       <c r="O2">
         <v>240000.0</v>
       </c>
       <c r="P2">
         <v>4749000.0</v>
       </c>
       <c r="Q2">
         <v>446000.0</v>
       </c>
       <c r="R2"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>577000000</v>
       </c>
       <c r="C3">
         <v>344000000</v>
       </c>
       <c r="D3">
         <v>215000000</v>
       </c>
       <c r="E3">
         <v>186000000</v>
       </c>
       <c r="F3">
         <v>174000000</v>
       </c>
       <c r="G3">
         <v>124000000</v>
       </c>
       <c r="H3">
         <v>148000000</v>
       </c>
       <c r="I3">
         <v>105000000</v>
       </c>
@@ -19887,135 +20122,135 @@
       </c>
       <c r="L3">
         <v>551541000</v>
       </c>
       <c r="M3">
         <v>243000000</v>
       </c>
       <c r="N3">
         <v>116251000</v>
       </c>
       <c r="O3">
         <v>44006000</v>
       </c>
       <c r="P3">
         <v>19438000</v>
       </c>
       <c r="Q3">
         <v>13963000</v>
       </c>
       <c r="R3">
         <v>4390000</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>57000000.0</v>
       </c>
       <c r="F4">
         <v>-72000000.0</v>
       </c>
       <c r="G4">
         <v>76000000.0</v>
       </c>
       <c r="H4">
         <v>-35000000.0</v>
       </c>
       <c r="I4">
         <v>28000000.0</v>
       </c>
       <c r="J4">
         <v>-75000000.0</v>
       </c>
       <c r="K4">
         <v>46000000.0</v>
       </c>
       <c r="L4">
         <v>-63643000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4">
         <v>1398000.0</v>
       </c>
       <c r="O4">
         <v>6512000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-94000000.0</v>
       </c>
       <c r="F5">
         <v>-95000000.0</v>
       </c>
       <c r="G5">
         <v>12000000.0</v>
       </c>
       <c r="H5">
         <v>40000000.0</v>
       </c>
       <c r="I5">
         <v>-26000000.0</v>
       </c>
       <c r="J5">
         <v>121000000.0</v>
       </c>
       <c r="K5">
         <v>602000000.0</v>
       </c>
       <c r="L5">
         <v>28074000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>47772000.0</v>
       </c>
       <c r="O5">
         <v>-35278000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>797000000.0</v>
       </c>
       <c r="C6">
         <v>65000000.0</v>
       </c>
       <c r="D6">
         <v>-53000000.0</v>
       </c>
       <c r="E6">
         <v>57000000.0</v>
       </c>
       <c r="F6">
         <v>-72000000.0</v>
       </c>
       <c r="G6">
         <v>76000000.0</v>
       </c>
       <c r="H6">
         <v>-35000000.0</v>
       </c>
       <c r="I6">
         <v>28000000.0</v>
       </c>
@@ -20025,51 +20260,51 @@
       <c r="K6">
         <v>46000000.0</v>
       </c>
       <c r="L6">
         <v>-63954000.0</v>
       </c>
       <c r="M6">
         <v>1398000.0</v>
       </c>
       <c r="N6">
         <v>1398000.0</v>
       </c>
       <c r="O6">
         <v>6512000.0</v>
       </c>
       <c r="P6">
         <v>-4509000.0</v>
       </c>
       <c r="Q6">
         <v>4303000.0</v>
       </c>
       <c r="R6"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
         <v>-381000000.0</v>
       </c>
       <c r="C7">
         <v>-200000000.0</v>
       </c>
       <c r="D7">
         <v>-121000000.0</v>
       </c>
       <c r="E7">
         <v>-134000000.0</v>
       </c>
       <c r="F7">
         <v>-19000000.0</v>
       </c>
       <c r="G7">
         <v>-17000000.0</v>
       </c>
       <c r="H7">
         <v>-71000000.0</v>
       </c>
       <c r="I7">
         <v>-30000000.0</v>
       </c>
@@ -20081,93 +20316,93 @@
       </c>
       <c r="L7">
         <v>-79000000.0</v>
       </c>
       <c r="M7">
         <v>12191000.0</v>
       </c>
       <c r="N7">
         <v>2256000.0</v>
       </c>
       <c r="O7">
         <v>-11085000.0</v>
       </c>
       <c r="P7">
         <v>-3897000.0</v>
       </c>
       <c r="Q7">
         <v>4512000.0</v>
       </c>
       <c r="R7">
         <v>-4562000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-315000000.0</v>
       </c>
       <c r="F8">
         <v>-232000000.0</v>
       </c>
       <c r="G8">
         <v>105000000.0</v>
       </c>
       <c r="H8">
         <v>-19000000.0</v>
       </c>
       <c r="I8">
         <v>112000000.0</v>
       </c>
       <c r="J8">
         <v>-132000000.0</v>
       </c>
       <c r="K8">
         <v>-210000000.0</v>
       </c>
       <c r="L8">
         <v>-11586000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8">
         <v>-16087000.0</v>
       </c>
       <c r="O8">
         <v>-57745000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>212000000.0</v>
       </c>
       <c r="C9">
         <v>-212000000.0</v>
       </c>
       <c r="D9">
         <v>29000000.0</v>
       </c>
       <c r="E9">
         <v>-312000000.0</v>
       </c>
       <c r="F9">
         <v>-231000000.0</v>
       </c>
       <c r="G9">
         <v>104000000.0</v>
       </c>
       <c r="H9">
         <v>-44000000.0</v>
       </c>
       <c r="I9">
         <v>201000000.0</v>
       </c>
@@ -20179,51 +20414,51 @@
       </c>
       <c r="L9">
         <v>-15000000.0</v>
       </c>
       <c r="M9">
         <v>51884000.0</v>
       </c>
       <c r="N9">
         <v>-6423000.0</v>
       </c>
       <c r="O9">
         <v>-57745000.0</v>
       </c>
       <c r="P9">
         <v>-12664000.0</v>
       </c>
       <c r="Q9">
         <v>7158000.0</v>
       </c>
       <c r="R9">
         <v>-28742000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>-275000000.0</v>
       </c>
       <c r="C10">
         <v>86000000.0</v>
       </c>
       <c r="D10">
         <v>-182000000.0</v>
       </c>
       <c r="E10">
         <v>-172000000.0</v>
       </c>
       <c r="F10">
         <v>38000000.0</v>
       </c>
       <c r="G10">
         <v>-45000000.0</v>
       </c>
       <c r="H10">
         <v>26000000.0</v>
       </c>
       <c r="I10">
         <v>-11000000.0</v>
       </c>
@@ -20235,181 +20470,181 @@
       </c>
       <c r="L10">
         <v>-50000000.0</v>
       </c>
       <c r="M10">
         <v>-6067000.0</v>
       </c>
       <c r="N10">
         <v>-7777000.0</v>
       </c>
       <c r="O10">
         <v>-7912000.0</v>
       </c>
       <c r="P10">
         <v>-1091000.0</v>
       </c>
       <c r="Q10">
         <v>853000.0</v>
       </c>
       <c r="R10">
         <v>-781000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>447000000.0</v>
       </c>
       <c r="F11">
         <v>270000000.0</v>
       </c>
       <c r="G11">
         <v>-89000000.0</v>
       </c>
       <c r="H11">
         <v>-50000000.0</v>
       </c>
       <c r="I11">
         <v>-190000000.0</v>
       </c>
       <c r="J11">
         <v>91000000.0</v>
       </c>
       <c r="K11">
         <v>354000000.0</v>
       </c>
       <c r="L11">
         <v>-72173000.0</v>
       </c>
       <c r="M11">
         <v>-310000000.0</v>
       </c>
       <c r="N11">
         <v>16017000.0</v>
       </c>
       <c r="O11">
         <v>90191000.0</v>
       </c>
       <c r="P11">
         <v>16766000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>20000000.0</v>
       </c>
       <c r="F12">
         <v>-146000000.0</v>
       </c>
       <c r="G12">
         <v>111000000.0</v>
       </c>
       <c r="H12">
         <v>-65000000.0</v>
       </c>
       <c r="I12">
         <v>368000000.0</v>
       </c>
       <c r="J12">
         <v>-131000000.0</v>
       </c>
       <c r="K12">
         <v>-18000000.0</v>
       </c>
       <c r="L12">
         <v>29934000.0</v>
       </c>
       <c r="M12">
         <v>24000000.0</v>
       </c>
       <c r="N12">
         <v>2005000.0</v>
       </c>
       <c r="O12">
         <v>2529000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-90000000.0</v>
       </c>
       <c r="F13">
         <v>-102000000.0</v>
       </c>
       <c r="G13">
         <v>80000000.0</v>
       </c>
       <c r="H13">
         <v>-79000000.0</v>
       </c>
       <c r="I13">
         <v>-82000000.0</v>
       </c>
       <c r="J13">
         <v>-86000000.0</v>
       </c>
       <c r="K13">
         <v>-33000000.0</v>
       </c>
       <c r="L13">
         <v>9000000.0</v>
       </c>
       <c r="M13">
         <v>174000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>688000000.0</v>
       </c>
       <c r="C14">
         <v>368000000.0</v>
       </c>
       <c r="D14">
         <v>187000000.0</v>
       </c>
       <c r="E14">
         <v>193000000.0</v>
       </c>
       <c r="F14">
         <v>177000000.0</v>
       </c>
       <c r="G14">
         <v>189000000.0</v>
       </c>
       <c r="H14">
         <v>183000000.0</v>
       </c>
       <c r="I14">
         <v>182000000.0</v>
       </c>
@@ -20421,101 +20656,101 @@
       </c>
       <c r="L14">
         <v>278309000.0</v>
       </c>
       <c r="M14">
         <v>96000000.0</v>
       </c>
       <c r="N14">
         <v>8687000.0</v>
       </c>
       <c r="O14">
         <v>7031000.0</v>
       </c>
       <c r="P14">
         <v>6090000.0</v>
       </c>
       <c r="Q14">
         <v>4771000.0</v>
       </c>
       <c r="R14">
         <v>4901000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>657000000.0</v>
       </c>
       <c r="C15">
         <v>566000000.0</v>
       </c>
       <c r="D15">
         <v>371000000.0</v>
       </c>
       <c r="E15">
         <v>359000000.0</v>
       </c>
       <c r="F15">
         <v>357000000.0</v>
       </c>
       <c r="G15">
         <v>354000000.0</v>
       </c>
       <c r="H15">
         <v>353000000.0</v>
       </c>
       <c r="I15">
         <v>383000000.0</v>
       </c>
       <c r="J15">
         <v>431000000.0</v>
       </c>
       <c r="K15">
         <v>436000000.0</v>
       </c>
       <c r="L15">
         <v>324000000.0</v>
       </c>
       <c r="M15">
         <v>51951000.0</v>
       </c>
       <c r="N15">
         <v>39601000.0</v>
       </c>
       <c r="O15">
         <v>206653000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>891000000.0</v>
       </c>
       <c r="C16">
         <v>94000000.0</v>
       </c>
       <c r="D16">
         <v>29000000.0</v>
       </c>
       <c r="E16">
         <v>82000000.0</v>
       </c>
       <c r="F16">
         <v>25000000.0</v>
       </c>
       <c r="G16">
         <v>97000000.0</v>
       </c>
       <c r="H16">
         <v>21000000.0</v>
       </c>
       <c r="I16">
         <v>56000000.0</v>
       </c>
@@ -20527,73 +20762,73 @@
       </c>
       <c r="L16">
         <v>72627000.0</v>
       </c>
       <c r="M16">
         <v>140000000.0</v>
       </c>
       <c r="N16">
         <v>8150000.0</v>
       </c>
       <c r="O16">
         <v>6752000.0</v>
       </c>
       <c r="P16">
         <v>240000.0</v>
       </c>
       <c r="Q16">
         <v>4749000.0</v>
       </c>
       <c r="R16">
         <v>446000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>615000000.0</v>
       </c>
       <c r="C18">
         <v>205000000.0</v>
       </c>
       <c r="D18">
         <v>385000000.0</v>
       </c>
       <c r="E18">
         <v>375000000.0</v>
       </c>
       <c r="F18">
         <v>369000000.0</v>
       </c>
       <c r="G18">
         <v>378000000.0</v>
       </c>
       <c r="H18">
         <v>287000000.0</v>
       </c>
       <c r="I18">
         <v>-142000000.0</v>
       </c>
@@ -20605,179 +20840,179 @@
       </c>
       <c r="L18">
         <v>-112919000.0</v>
       </c>
       <c r="M18">
         <v>110000000.0</v>
       </c>
       <c r="N18">
         <v>-65571000.0</v>
       </c>
       <c r="O18">
         <v>-27518000.0</v>
       </c>
       <c r="P18">
         <v>-5175000.0</v>
       </c>
       <c r="Q18">
         <v>3095000.0</v>
       </c>
       <c r="R18">
         <v>5443000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>477000000.0</v>
       </c>
       <c r="D19">
         <v>-351000000.0</v>
       </c>
       <c r="E19">
         <v>8000000.0</v>
       </c>
       <c r="F19">
         <v>9000000.0</v>
       </c>
       <c r="G19">
         <v>3000000.0</v>
       </c>
       <c r="H19">
         <v>-41000000.0</v>
       </c>
       <c r="I19">
         <v>2738000000.0</v>
       </c>
       <c r="J19">
         <v>-170000000.0</v>
       </c>
       <c r="K19">
         <v>-3016000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>26000000.0</v>
       </c>
       <c r="N19">
         <v>122312000.0</v>
       </c>
       <c r="O19">
         <v>-148264000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20">
         <v>1473000000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>1653000000.0</v>
       </c>
       <c r="C21">
         <v>416000000.0</v>
       </c>
       <c r="D21">
         <v>11000000.0</v>
       </c>
       <c r="E21">
         <v>319000000.0</v>
       </c>
       <c r="F21">
         <v>129000000.0</v>
       </c>
       <c r="G21">
         <v>48000000.0</v>
       </c>
       <c r="H21">
         <v>47000000.0</v>
       </c>
       <c r="I21">
         <v>-1350000000.0</v>
       </c>
       <c r="J21">
         <v>-240000000.0</v>
       </c>
       <c r="K21">
         <v>2547000000.0</v>
       </c>
       <c r="L21">
         <v>1401000000.0</v>
       </c>
       <c r="M21">
         <v>418000000.0</v>
       </c>
       <c r="N21">
         <v>-16823000.0</v>
       </c>
       <c r="O21">
         <v>110646000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
         <v>527000000.0</v>
       </c>
       <c r="C22">
         <v>874000000.0</v>
       </c>
       <c r="D22">
         <v>394000000.0</v>
       </c>
       <c r="E22">
         <v>475000000.0</v>
       </c>
       <c r="F22">
         <v>524000000.0</v>
       </c>
       <c r="G22">
         <v>212000000.0</v>
       </c>
       <c r="H22">
         <v>313000000.0</v>
       </c>
       <c r="I22">
         <v>-207000000.0</v>
       </c>
@@ -20789,51 +21024,51 @@
       </c>
       <c r="L22">
         <v>194069000.0</v>
       </c>
       <c r="M22">
         <v>57000000.0</v>
       </c>
       <c r="N22">
         <v>37027000.0</v>
       </c>
       <c r="O22">
         <v>17570000.0</v>
       </c>
       <c r="P22">
         <v>10598000.0</v>
       </c>
       <c r="Q22">
         <v>9216000.0</v>
       </c>
       <c r="R22">
         <v>8514000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>2412000000.0</v>
       </c>
       <c r="C23">
         <v>-811000000.0</v>
       </c>
       <c r="D23">
         <v>-5000000.0</v>
       </c>
       <c r="E23">
         <v>4127000000.0</v>
       </c>
       <c r="F23">
         <v>2722000000.0</v>
       </c>
       <c r="G23">
         <v>1946000000.0</v>
       </c>
       <c r="H23">
         <v>3037000000.0</v>
       </c>
       <c r="I23">
         <v>-446000000.0</v>
       </c>
@@ -20845,51 +21080,51 @@
       </c>
       <c r="L23">
         <v>198000000.0</v>
       </c>
       <c r="M23">
         <v>-900562000.0</v>
       </c>
       <c r="N23">
         <v>784000.0</v>
       </c>
       <c r="O23">
         <v>-2261000.0</v>
       </c>
       <c r="P23">
         <v>402000.0</v>
       </c>
       <c r="Q23">
         <v>1150000.0</v>
       </c>
       <c r="R23">
         <v>331000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24">
         <v>-226000000.0</v>
       </c>
       <c r="C24">
         <v>31000000.0</v>
       </c>
       <c r="D24">
         <v>38000000.0</v>
       </c>
       <c r="E24">
         <v>-286000000.0</v>
       </c>
       <c r="F24">
         <v>-222000000.0</v>
       </c>
       <c r="G24">
         <v>1000000.0</v>
       </c>
       <c r="H24">
         <v>25000000.0</v>
       </c>
       <c r="I24">
         <v>3244000000.0</v>
       </c>
@@ -20899,51 +21134,51 @@
       <c r="K24">
         <v>17000000.0</v>
       </c>
       <c r="L24">
         <v>15770000.0</v>
       </c>
       <c r="M24">
         <v>1052358000.0</v>
       </c>
       <c r="N24">
         <v>-113293000.0</v>
       </c>
       <c r="O24">
         <v>-40172000.0</v>
       </c>
       <c r="P24">
         <v>285000.0</v>
       </c>
       <c r="Q24">
         <v>66000.0</v>
       </c>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>301000000.0</v>
       </c>
       <c r="C25">
         <v>-496000000.0</v>
       </c>
       <c r="D25">
         <v>110000000.0</v>
       </c>
       <c r="E25">
         <v>-15000000.0</v>
       </c>
       <c r="F25">
         <v>-165000000.0</v>
       </c>
       <c r="G25">
         <v>99000000.0</v>
       </c>
       <c r="H25">
         <v>-9000000.0</v>
       </c>
       <c r="I25">
         <v>604000000.0</v>
       </c>
@@ -20955,99 +21190,99 @@
       </c>
       <c r="L25">
         <v>2825000.0</v>
       </c>
       <c r="M25">
         <v>-123586000.0</v>
       </c>
       <c r="N25">
         <v>705000.0</v>
       </c>
       <c r="O25">
         <v>443000.0</v>
       </c>
       <c r="P25">
         <v>221000.0</v>
       </c>
       <c r="Q25">
         <v>86000.0</v>
       </c>
       <c r="R25">
         <v>-6000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-784000000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>-540000000.0</v>
       </c>
       <c r="J26">
         <v>2653000000.0</v>
       </c>
       <c r="K26">
         <v>5646000000.0</v>
       </c>
       <c r="L26">
         <v>2870750000.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>216256000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
         <v>19000000.0</v>
       </c>
       <c r="C27">
         <v>17000000.0</v>
       </c>
       <c r="D27">
         <v>17000000.0</v>
       </c>
       <c r="E27">
         <v>14000000.0</v>
       </c>
       <c r="F27">
         <v>16000000.0</v>
       </c>
       <c r="G27">
         <v>14000000.0</v>
       </c>
       <c r="H27">
         <v>13000000.0</v>
       </c>
       <c r="I27">
         <v>12000000.0</v>
       </c>
@@ -21055,51 +21290,51 @@
         <v>24000000.0</v>
       </c>
       <c r="K27">
         <v>13000000.0</v>
       </c>
       <c r="L27">
         <v>7984000.0</v>
       </c>
       <c r="M27">
         <v>10000000.0</v>
       </c>
       <c r="N27">
         <v>1935000.0</v>
       </c>
       <c r="O27">
         <v>101000.0</v>
       </c>
       <c r="P27">
         <v>-10377000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>2412000000.0</v>
       </c>
       <c r="C28">
         <v>-961000000.0</v>
       </c>
       <c r="D28">
         <v>-365000000.0</v>
       </c>
       <c r="E28">
         <v>-40000000.0</v>
       </c>
       <c r="F28">
         <v>-228000000.0</v>
       </c>
       <c r="G28">
         <v>-306000000.0</v>
       </c>
       <c r="H28">
         <v>-306000000.0</v>
       </c>
       <c r="I28">
         <v>-2684000000.0</v>
       </c>
@@ -21111,51 +21346,51 @@
       </c>
       <c r="L28">
         <v>1953000000.0</v>
       </c>
       <c r="M28">
         <v>-55640000.0</v>
       </c>
       <c r="N28">
         <v>-55640000.0</v>
       </c>
       <c r="O28">
         <v>180973000.0</v>
       </c>
       <c r="P28">
         <v>381000.0</v>
       </c>
       <c r="Q28">
         <v>1142000.0</v>
       </c>
       <c r="R28">
         <v>331000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>1192000000.0</v>
       </c>
       <c r="C29">
         <v>549000000.0</v>
       </c>
       <c r="D29">
         <v>600000000.0</v>
       </c>
       <c r="E29">
         <v>561000000.0</v>
       </c>
       <c r="F29">
         <v>543000000.0</v>
       </c>
       <c r="G29">
         <v>502000000.0</v>
       </c>
       <c r="H29">
         <v>435000000.0</v>
       </c>
       <c r="I29">
         <v>-37000000.0</v>
       </c>
@@ -21167,51 +21402,51 @@
       </c>
       <c r="L29">
         <v>438622000.0</v>
       </c>
       <c r="M29">
         <v>50680000.0</v>
       </c>
       <c r="N29">
         <v>50680000.0</v>
       </c>
       <c r="O29">
         <v>16488000.0</v>
       </c>
       <c r="P29">
         <v>14263000.0</v>
       </c>
       <c r="Q29">
         <v>17058000.0</v>
       </c>
       <c r="R29">
         <v>9833000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>-2807000000.0</v>
       </c>
       <c r="C30">
         <v>477000000.0</v>
       </c>
       <c r="D30">
         <v>-288000000.0</v>
       </c>
       <c r="E30">
         <v>-464000000.0</v>
       </c>
       <c r="F30">
         <v>-387000000.0</v>
       </c>
       <c r="G30">
         <v>-120000000.0</v>
       </c>
       <c r="H30">
         <v>-164000000.0</v>
       </c>
       <c r="I30">
         <v>2738000000.0</v>
       </c>
@@ -21242,2861 +21477,2897 @@
       <c r="R30">
         <v>-11356000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM30"/>
+  <dimension ref="A1:BN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BL1" t="s">
         <v>156</v>
       </c>
       <c r="BM1" t="s">
         <v>157</v>
       </c>
+      <c r="BN1" t="s">
+        <v>158</v>
+      </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>891000000.0</v>
+      </c>
+      <c r="C2">
         <v>3239000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>116000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>172000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>94000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>116000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>226000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>215000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>256000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>239000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>189000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>82000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>196000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>168000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>104000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>25000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>88000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>87000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>95000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>97000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>63000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>33000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>36000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>56000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>15000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>19000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>98000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>86000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>97000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>74000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>119000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>80565000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>83175000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>76529000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>72627000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>47773000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>62771000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>50971000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>67151000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>149302000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6769000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5957000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8150000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17917000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16488000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9325000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6752000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>14810000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1145000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>240000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>356000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>606000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4749000.0</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
+      <c r="BN2"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>199000000</v>
+      </c>
+      <c r="C3">
         <v>159000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>157000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>160000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>101000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>132000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>101000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>70000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>83000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>45000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>50000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>37000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>89000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>42000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>29000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>26000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>82000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>44000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>30000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>44000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>21000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>41000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>45000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>46000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>31000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>26000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>41000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>30000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>20000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>62000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>31000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>79000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>160832000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>117841000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>100740000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>110587000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>107745000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>169677000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>114083000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>37246000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>96289000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>45189000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>36428000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>31214000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>14449000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>43902000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>30048000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>27852000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>34152000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2984000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5682000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1188000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>13028000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2341000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2099000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1970000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4743000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>50000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>107000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-114000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>28000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>64000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>79000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-63000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-8000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-2000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>34000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>30000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>2000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>10000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>8000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-23000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>13000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-33000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>41000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-4000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-79000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>70000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-62000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-11000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>43000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-45000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>38062000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-2610000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>6646000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>3902000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>14010000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-73234000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>11761000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-16180000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>812000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-2193000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-9767000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>1429000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>7163000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>2573000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
+      <c r="BN4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>27000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-58000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>181000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-83000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-134000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-135000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>56000000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-10000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>36000000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>73000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-64000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>22000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-30000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-22000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>21000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>112000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>20000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-19000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>8000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>683629000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-46748000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4136000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-39017000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>21299000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-34848000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>46498000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4875000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>16863000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>265000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>23221000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>16973000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4623000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2955000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
+      <c r="BN5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-173000000.0</v>
+      </c>
+      <c r="C6">
         <v>-2348000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3123000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-56000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>78000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-110000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>186000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-227000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>50000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>107000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-114000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>28000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>64000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>79000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-63000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-8000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>34000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>30000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-23000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>13000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-33000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>41000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-79000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>70000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-58000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-11000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>23000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-45000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>38435000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2610000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6646000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>14010000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-73142000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>17782000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-23597000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-20181000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>142533000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>812000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2193000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-9767000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1429000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7163000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2573000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-8058000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>13665000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1143000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-238000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-116000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-250000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>603000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-4746000.0</v>
       </c>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
+      <c r="BN6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>-53000000.0</v>
+      </c>
+      <c r="C7">
         <v>-161000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>76000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-64000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-232000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-135000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-55000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-71000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>126000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-188000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-95000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>156000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-242000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>128000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>147000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-167000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-127000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>91000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-24000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>41000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-65000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>62000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>100000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-114000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-21000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-32000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>48000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-66000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>47000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-139000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-286000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>348000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-61000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>125000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-99000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-89000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>88524000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-13941000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-126357000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>26774000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-44936000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>89793000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-56970000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>7190000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>253859000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>223263000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>32222000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-48448000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-10745000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1692000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>8320000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>6373000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-19693000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>11088000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>273000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2753000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>7549000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-2788000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-2596000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-6062000.0</v>
       </c>
-      <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
+      <c r="BN7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>36000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>315000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-152000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>179000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-142000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-200000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>11000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-47000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-81000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-115000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-48000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>18000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-103000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>238000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>18000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>122000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-78000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-81000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>228000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-66000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-97000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>47000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-84000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-44000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-91000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>87000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-148580000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>13690000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-66225000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-8885000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>67462000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-39660000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-42120000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>2732000.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
-      <c r="AV8">
+      <c r="AV8"/>
+      <c r="AW8">
         <v>-34078000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>28871000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-5229000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-3620000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>1303000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-8541000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
+      <c r="BN8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>-1471000000.0</v>
+      </c>
+      <c r="C9">
         <v>369000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-282000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-6000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>131000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-221000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>90000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-20000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-61000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>279000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-602000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>30000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>317000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-147000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>179000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-142000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-199000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>14000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-46000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-84000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-115000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-48000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>18000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-103000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>237000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>26000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>124000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-78000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-116000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>241000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-52000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-78000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>85000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-84000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-52000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>44000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>87000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-148580000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>14311000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-68239000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-9438000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>57971000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-27471000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-76080000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1622000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>110846000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>55719000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>23664000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-39078000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-5229000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>11852000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1303000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-6299000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-19077000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-29806000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4793000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-13655000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>10736000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-9171000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-881000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-13348000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2750000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
+      <c r="BN9"/>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>479000000.0</v>
+      </c>
+      <c r="C10">
         <v>-231000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>46000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-108000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-165000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>152000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-106000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>53000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-207000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>163000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-220000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>82000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-119000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-59000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>56000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-50000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>52000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-11000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-33000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-11000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-38000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-14000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>67000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-41000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-17000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>30000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>17000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-14000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-32000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>40000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-83606000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18765000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-148991000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>122832000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-65541000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>126318000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-117685000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-4816000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>77837000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>51533000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3166000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-24683000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4352000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>7259000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1639000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-21027000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-219000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3832000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>837000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-4698000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1819000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1551000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5505000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-9966000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>853000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
+      <c r="BN10"/>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>265000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>62000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-228000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>87000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-173000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>316000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>217000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-103000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>157000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>70000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>104000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>91000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>178000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-362000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-55000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-52000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>118000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-61000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-144000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-69000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-213000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>236000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>39000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-39000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>225000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-134000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>317081000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>352000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>85567000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-48156000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-66106000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>37983000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-58199000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>14149000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-310000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>6450000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6808000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>12585000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4056000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-22192000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>827000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>33008000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>90921000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>55058000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6102000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>23886000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>16766000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
+      <c r="BN11"/>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-131000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>48000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-21000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>62000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>36000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-3000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-75000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-5000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-65000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-91000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-27000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-7000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-88000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>233000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-37000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>29000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-5000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-52000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>674000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>36000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-344000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-534000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>591000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-168000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-20000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-51429000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>29672000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9757000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-5746000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>22832000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5756000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>721000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>625000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>24000000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>762000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>707000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>230000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>805000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>413000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>557000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
+      <c r="BN12"/>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="M13">
         <v>82000000.0</v>
       </c>
       <c r="N13">
+        <v>82000000.0</v>
+      </c>
+      <c r="O13">
         <v>-73000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>194000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-60000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-151000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-35000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-9000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-11000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-47000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>57000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-23000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>92000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-46000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-38000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-108000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>96000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-29000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-96000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-173000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-240000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>412000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="AJ13">
         <v>55000000.0</v>
       </c>
       <c r="AK13">
+        <v>55000000.0</v>
+      </c>
+      <c r="AL13">
         <v>8000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-33000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2265371000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4119000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-39017000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>9000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>174000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>286000000.0</v>
+      </c>
+      <c r="C14">
         <v>219000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>159000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>154000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>156000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>152000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>95000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>78000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>43000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>46000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>44000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>49000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>48000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>42000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>55000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>49000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>47000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>42000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>45000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="V14">
         <v>47000000.0</v>
       </c>
       <c r="W14">
+        <v>47000000.0</v>
+      </c>
+      <c r="X14">
         <v>50000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>47000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>45000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>46000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>45000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>47000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>45000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>50000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>42000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>41000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>49000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>82000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>24000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-24000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>87000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>84582000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>77628000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>78724000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>78066000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>56891000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>80662000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>45900000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>17566000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-3371999.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17107000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3333000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3326000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2597000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2432000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1837000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1821000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1238000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2017000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1892000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1884000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2127000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1480000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1294000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1189000.0</v>
       </c>
-      <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
+      <c r="BN14"/>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>189000000.0</v>
+      </c>
+      <c r="C15">
         <v>169000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>166000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>163000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>159000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>160000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>249000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>158000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>91000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>100000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>91000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>92000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>88000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>94000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>89000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000000.0</v>
       </c>
       <c r="Q15">
         <v>88000000.0</v>
       </c>
       <c r="R15">
+        <v>88000000.0</v>
+      </c>
+      <c r="S15">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000000.0</v>
       </c>
       <c r="T15">
         <v>88000000.0</v>
       </c>
       <c r="U15">
         <v>88000000.0</v>
       </c>
       <c r="V15">
+        <v>88000000.0</v>
+      </c>
+      <c r="W15">
         <v>90000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000000.0</v>
       </c>
       <c r="X15">
         <v>88000000.0</v>
       </c>
       <c r="Y15">
         <v>88000000.0</v>
       </c>
       <c r="Z15">
+        <v>88000000.0</v>
+      </c>
+      <c r="AA15">
         <v>91000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>87000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>88000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>87000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000000.0</v>
       </c>
       <c r="AF15">
         <v>87000000.0</v>
       </c>
       <c r="AG15">
+        <v>87000000.0</v>
+      </c>
+      <c r="AH15">
         <v>121000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>119000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>103000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>105000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>104000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>100000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>102000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>97000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>137000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>269034000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>57028000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10796000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>201156000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>18797000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>11477000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>11027000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>10650000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>10551000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>9906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9572000.0</v>
       </c>
       <c r="BA15">
         <v>9572000.0</v>
       </c>
       <c r="BB15">
+        <v>9572000.0</v>
+      </c>
+      <c r="BC15">
         <v>623000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>206030000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
+      <c r="BN15"/>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>718000000.0</v>
+      </c>
+      <c r="C16">
         <v>891000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3239000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>116000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>172000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>94000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>116000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>226000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>215000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>29000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>256000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>239000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>189000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>82000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>196000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>168000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>104000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>88000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>87000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>95000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>97000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>63000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>33000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>31000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>21000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>36000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>23000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>56000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>15000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>19000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>98000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>28000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>86000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>97000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>74000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>119000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>80565000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>83175000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>76529000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>61783000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>47773000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>62771000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>50971000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>129121000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>149302000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6769000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>5957000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8150000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17917000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>16488000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9325000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6752000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>14810000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1145000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>240000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>356000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>606000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4749000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
+      <c r="BN16"/>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24118,385 +24389,390 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
+      <c r="BN17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>275000000.0</v>
+      </c>
+      <c r="C18">
+        <v>233000000.0</v>
+      </c>
+      <c r="D18">
+        <v>244000000.0</v>
+      </c>
+      <c r="E18">
+        <v>83000000.0</v>
+      </c>
+      <c r="F18">
+        <v>55000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-9000000.0</v>
+      </c>
+      <c r="H18">
+        <v>105000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-140000000.0</v>
+      </c>
+      <c r="J18">
         <v>246000000.0</v>
       </c>
-      <c r="C18">
-[...20 lines deleted...]
-      <c r="J18">
+      <c r="K18">
         <v>103000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-46000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>41000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>289000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-168000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>261000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>285000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-51000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>193000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>93000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>134000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>186000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>199000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>96000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>64000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>116000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>11000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>127000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-12000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-192000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-65000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-90000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>285000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>31000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>29000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>59540000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>23669000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-63965000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>51756000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-57934000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>41092000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-32593000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>6434000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>70559000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-13142000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>9607000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-65430000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-12631000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-32552000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-9631000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-10757000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-43576000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>15595000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>773000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-310000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-566000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-442000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>479000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-4646000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-244000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-249000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-101000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-132000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-118000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>950000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-223000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="L19">
         <v>2000000.0</v>
       </c>
       <c r="M19">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="N19">
         <v>3000000.0</v>
       </c>
       <c r="O19">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="P19">
         <v>2000000.0</v>
       </c>
       <c r="Q19">
+        <v>2000000.0</v>
+      </c>
+      <c r="R19">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="S19">
         <v>3000000.0</v>
       </c>
       <c r="T19">
+        <v>3000000.0</v>
+      </c>
+      <c r="U19">
         <v>-22000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="W19">
         <v>2000000.0</v>
       </c>
       <c r="X19">
+        <v>2000000.0</v>
+      </c>
+      <c r="Y19">
         <v>-4000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>3000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-78000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>37000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-10000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-25000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-37000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>26000000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>25952000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>11984000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>57958000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>26373000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>25997000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>176</v>
-[...4 lines deleted...]
-      <c r="C20"/>
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
@@ -24515,1862 +24791,1895 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
+      <c r="BN20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>114000000.0</v>
+      </c>
+      <c r="C21">
         <v>-337000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1682000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>114000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>194000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>147000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-45000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>157000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>190000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-100000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>197000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-165000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-142000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>429000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>321000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-114000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-21000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-57000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>131000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-73000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-110000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>100000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>35000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-35000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>42000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>298000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>162000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>319000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2129000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>98000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-182000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>147000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-303000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-197489000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>243450000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>282366000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2218673000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-440518000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>922364000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>838189000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-582000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>418000000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>2232000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>47918000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1134000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-14855000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-7000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-3095000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
+      <c r="BN21"/>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
-        <v>39000000.0</v>
+        <v>571000000.0</v>
       </c>
       <c r="C22">
+        <v>97000000.0</v>
+      </c>
+      <c r="D22">
         <v>137000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>86000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>207000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>141000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>85000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>455000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>230000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-126000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>272000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>87000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>141000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>55000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>83000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>121000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>216000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>100000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>104000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>166000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>154000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>83000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>100000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>157000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-128000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>83000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>66000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>55000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>109000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-72000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>112000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>68000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-315000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>232000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>138000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-222000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-584697000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>44551000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>72137000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>62009000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>11750000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>33470000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>120467000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>17918000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>17364000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1027000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9595000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>10132000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9523000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>9597000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>9680000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8227000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8576000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3618000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3702000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1675000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2074000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3137000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3526000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1861000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2420000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2761000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2588000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1447000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>-107000000.0</v>
+      </c>
       <c r="C23">
+        <v>-57000000.0</v>
+      </c>
+      <c r="D23">
         <v>-36000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-12000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>19000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>92000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-811000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-224000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-77000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>796000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>759000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1132000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>660000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-20000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1445000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1844000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>27000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>379000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>472000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>994000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>289000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>210000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>453000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>733000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-6000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-15000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-11000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-133000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-117000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-21000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>388000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-64000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>23125000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-36000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>274000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-33000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>198680000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-71392000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-5035000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>269944000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>349921000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>53000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2240000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>73790000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-270000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>784000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>26200000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>23010000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-206078000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>203695000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>45000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>77000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>216000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>152000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>129000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-95000.0</v>
       </c>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
+      <c r="BN23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>180</v>
+      </c>
+      <c r="B24">
+        <v>-37000000.0</v>
+      </c>
       <c r="C24">
+        <v>30000000.0</v>
+      </c>
+      <c r="D24">
         <v>-231000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>36000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>821000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="I24">
         <v>3000000.0</v>
       </c>
       <c r="J24">
+        <v>3000000.0</v>
+      </c>
+      <c r="K24">
         <v>-2000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-91000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-52000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>9000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>266000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>16000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>16000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>23000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-7000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3217000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>49000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-5000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-22000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>5556000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2103000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7155000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2186000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>896000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>44074000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-14489000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-79949000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-12596000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-20171000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-588000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>17000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-14152000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-43902000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-30048000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-27538000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-33585000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-180255000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>331000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>239000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>46000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
+      <c r="BN24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
-        <v>272000000.0</v>
+        <v>-347000000.0</v>
       </c>
       <c r="C25">
+        <v>196000000.0</v>
+      </c>
+      <c r="D25">
         <v>16000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>61000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>28000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-40000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-468000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-121000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>251000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-136000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>45000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-28000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>74000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>37000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-7000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-119000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-12000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-56000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-93000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-36000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-11000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-84000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>230000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>24000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-2000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-41000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>156000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-159000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-94000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>65000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>436000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>122000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>680474000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3803000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4269000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2454000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1743000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20701000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-14512000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-18169000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-101826000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-215061000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>94000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>96000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>213000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>208000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>167000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>117000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>208000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>204000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-75000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>111000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>8000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>69000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>53000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>91000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
+      <c r="BN25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>-784000000.0</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>-784000000.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...2 lines deleted...]
-      <c r="L26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>843000000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-540000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1092000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>300000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-300000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>618000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>610540000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>61000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2707188000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>511082000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>213200000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>100000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-100000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>-784000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB26">
         <v>200000.0</v>
       </c>
       <c r="BC26">
+        <v>200000.0</v>
+      </c>
+      <c r="BD26">
         <v>206000000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C27">
         <v>5000000.0</v>
       </c>
       <c r="D27">
         <v>5000000.0</v>
       </c>
       <c r="E27">
+        <v>5000000.0</v>
+      </c>
+      <c r="F27">
         <v>4000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="H27">
         <v>4000000.0</v>
       </c>
       <c r="I27">
         <v>4000000.0</v>
       </c>
       <c r="J27">
         <v>4000000.0</v>
       </c>
       <c r="K27">
         <v>4000000.0</v>
       </c>
       <c r="L27">
         <v>4000000.0</v>
       </c>
       <c r="M27">
+        <v>4000000.0</v>
+      </c>
+      <c r="N27">
         <v>5000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AC27">
         <v>3000000.0</v>
       </c>
       <c r="AD27">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE27">
         <v>2000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AG27">
         <v>3000000.0</v>
       </c>
       <c r="AH27">
+        <v>3000000.0</v>
+      </c>
+      <c r="AI27">
         <v>6000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>9000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3545000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2663000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3608000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3184000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2174000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2503000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>831000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>195000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1723000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5711000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>777000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>707000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>584000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>545000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>401000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>405000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>95000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>-1564000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-2066000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>-1770000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>-197000000.0</v>
+      </c>
+      <c r="C28">
         <v>-527000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2966000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-50000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-13000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-202000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-869000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>123000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-336000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>61000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>98000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-188000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>103000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-254000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-230000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>341000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>228000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-202000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-109000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-145000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>41000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-161000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-198000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-85000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-52000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-124000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-45000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>102000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>75000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>232000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3093000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-20000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-289000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>45000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-75000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>27000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>142000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>182000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2150000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>189042000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>833351000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>842357000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>68202000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>692051000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>48446000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-8795000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>37268000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-9417000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-23977000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-9579000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-12667000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2537000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>178325000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>39000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>72000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>211000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>146000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>124000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>731000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
+      <c r="BN28"/>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
-        <v>405000000.0</v>
+        <v>474000000.0</v>
       </c>
       <c r="C29">
+        <v>392000000.0</v>
+      </c>
+      <c r="D29">
         <v>401000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>243000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>156000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>123000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>206000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-70000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>286000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>186000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>91000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>326000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-79000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>303000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>314000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>23000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>31000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>237000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>123000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>152000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>40000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>207000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>217000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>38000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>141000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>110000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>147000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>37000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>168000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>18000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-178000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-45000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-28000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>316000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>43000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>108000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>220372000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>141510000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>36775000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>162343000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>49811000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>228695000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>95496000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>25396000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>166848000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>32047000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>46035000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-34216000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1818000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>11350000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>20417000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>17095000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-9424000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>18579000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>6455000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>878000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>12462000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1899000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2578000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-2676000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>17469000.0</v>
       </c>
-      <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
-        <v>-2226000000.0</v>
+        <v>-450000000.0</v>
       </c>
       <c r="C30">
+        <v>-2213000000.0</v>
+      </c>
+      <c r="D30">
         <v>-244000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-249000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-101000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-132000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-114000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>950000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-223000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-77000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-43000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-139000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-31000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-138000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-21000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-20000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-285000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-322000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-34000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-22000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-47000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-16000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-17000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-40000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-48000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-81000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-10000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-25000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-229000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-97000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-133000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3197000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-36000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-43000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-78000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-209319000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-286527000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-211753000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2308401000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-224843000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1135188000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-920071000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-117195000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-879080000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-65360000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-36428000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5245000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2168000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14056000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3675000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1855000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1171000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-183239000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-5351000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1188000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-12789000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2295000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2099000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1970000.0</v>
       </c>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
+      <c r="BN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>