--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2031,51 +2031,51 @@
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
-        <v>689672861877.0</v>
+        <v>689672862000.0</v>
       </c>
       <c r="C21">
         <v>633920367000.0</v>
       </c>
       <c r="D21">
         <v>637958130000.0</v>
       </c>
       <c r="E21">
         <v>586199334000.0</v>
       </c>
       <c r="F21">
         <v>583430929000.0</v>
       </c>
       <c r="G21">
         <v>583249841000.0</v>
       </c>
       <c r="H21">
         <v>227364972929.0</v>
       </c>
       <c r="I21">
         <v>198615578145.0</v>
       </c>
       <c r="J21">
         <v>197599353975.0</v>
       </c>
@@ -2826,51 +2826,51 @@
       <c r="O35">
         <v>98853474000.0</v>
       </c>
       <c r="P35">
         <v>141266587264.0</v>
       </c>
       <c r="Q35">
         <v>31511241030.0</v>
       </c>
       <c r="R35">
         <v>34210191438.0</v>
       </c>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
-        <v>71645291000.0</v>
+        <v>15892796000.0</v>
       </c>
       <c r="C36">
         <v>113516707000.0</v>
       </c>
       <c r="D36">
         <v>73266708000.0</v>
       </c>
       <c r="E36">
         <v>429990140000.0</v>
       </c>
       <c r="F36">
         <v>7809791000.0</v>
       </c>
       <c r="G36">
         <v>7427758000.0</v>
       </c>
       <c r="H36">
         <v>590797710682.0</v>
       </c>
       <c r="I36">
         <v>6596077300.0</v>
       </c>
       <c r="J36">
         <v>268677415350.0</v>
       </c>
@@ -3072,51 +3072,51 @@
       </c>
       <c r="T39">
         <v>20690636000.0</v>
       </c>
       <c r="U39">
         <v>23312819000.0</v>
       </c>
       <c r="V39">
         <v>29475241000.0</v>
       </c>
       <c r="W39">
         <v>7332420000.0</v>
       </c>
       <c r="X39">
         <v>9384710000.0</v>
       </c>
       <c r="Y39">
         <v>24902853000.0</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>198743784000.0</v>
+        <v>198743785000.0</v>
       </c>
       <c r="C40">
         <v>118204853000.0</v>
       </c>
       <c r="D40">
         <v>116229584000.0</v>
       </c>
       <c r="E40">
         <v>105720549000.0</v>
       </c>
       <c r="F40">
         <v>92239608000.0</v>
       </c>
       <c r="G40">
         <v>90659762000.0</v>
       </c>
       <c r="H40">
         <v>146854726643.0</v>
       </c>
       <c r="I40">
         <v>122126511781.0</v>
       </c>
       <c r="J40">
         <v>90081649371.0</v>
       </c>
@@ -3248,51 +3248,51 @@
       <c r="D42">
         <v>1347146000.0</v>
       </c>
       <c r="E42">
         <v>1347146000.0</v>
       </c>
       <c r="F42">
         <v>1347146000.0</v>
       </c>
       <c r="G42">
         <v>-2845480000.0</v>
       </c>
       <c r="H42">
         <v>536808124.0</v>
       </c>
       <c r="I42">
         <v>-3311229287.0</v>
       </c>
       <c r="J42">
         <v>-6468221860.0</v>
       </c>
       <c r="K42">
         <v>-6283040715.0</v>
       </c>
       <c r="L42">
-        <v>-16735085975.0</v>
+        <v>-8217542988.0</v>
       </c>
       <c r="M42">
         <v>300000000.0</v>
       </c>
       <c r="N42">
         <v>-8632683733.0</v>
       </c>
       <c r="O42">
         <v>300000000.0</v>
       </c>
       <c r="P42">
         <v>300000000.0</v>
       </c>
       <c r="Q42">
         <v>300000000.0</v>
       </c>
       <c r="R42">
         <v>300000000.0</v>
       </c>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
@@ -3382,51 +3382,51 @@
         <v>1668611598150.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
-        <v>1692989288000.0</v>
+        <v>1059068921000.0</v>
       </c>
       <c r="C46">
         <v>1101956330000.0</v>
       </c>
       <c r="D46">
         <v>1088581624000.0</v>
       </c>
       <c r="E46">
         <v>999158105000.0</v>
       </c>
       <c r="F46">
         <v>1065103763000.0</v>
       </c>
       <c r="G46">
         <v>1076379965000.0</v>
       </c>
       <c r="H46">
         <v>897994098657.0</v>
       </c>
       <c r="I46">
         <v>897527983805.0</v>
       </c>
       <c r="J46">
         <v>928169623504.0</v>
       </c>
@@ -6916,52 +6916,56 @@
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
     </row>
     <row r="16" spans="1:93">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16">
         <v>11015169000.0</v>
       </c>
       <c r="C16">
         <v>9557360000.0</v>
       </c>
       <c r="D16">
         <v>13824489000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>7881375797.0</v>
+      </c>
+      <c r="F16">
+        <v>8853201212.0</v>
+      </c>
       <c r="G16">
         <v>8233292000.0</v>
       </c>
       <c r="H16">
         <v>15670048000.0</v>
       </c>
       <c r="I16">
         <v>13400653000.0</v>
       </c>
       <c r="J16">
         <v>13397714000.0</v>
       </c>
       <c r="K16">
         <v>34764977000.0</v>
       </c>
       <c r="L16">
         <v>7702160895.0</v>
       </c>
       <c r="M16">
         <v>15264408688.0</v>
       </c>
       <c r="N16">
         <v>8890451723.0</v>
       </c>
       <c r="O16">
@@ -7515,51 +7519,51 @@
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
     </row>
     <row r="21" spans="1:93">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
-        <v>689672861877.0</v>
+        <v>689672862000.0</v>
       </c>
       <c r="C21">
         <v>689672861877.0</v>
       </c>
       <c r="D21"/>
       <c r="E21">
         <v>689716013000.0</v>
       </c>
       <c r="F21">
         <v>689672862000.0</v>
       </c>
       <c r="G21">
         <v>633920367000.0</v>
       </c>
       <c r="H21">
         <v>633923457000.0</v>
       </c>
       <c r="I21">
         <v>634886968000.0</v>
       </c>
       <c r="J21">
         <v>634877030000.0</v>
       </c>
       <c r="K21">
         <v>637958130000.0</v>
@@ -9120,51 +9124,51 @@
       <c r="J30">
         <v>659768893000.0</v>
       </c>
       <c r="K30">
         <v>456411102000.0</v>
       </c>
       <c r="L30">
         <v>521559024950.0</v>
       </c>
       <c r="M30">
         <v>552833719073.0</v>
       </c>
       <c r="N30">
         <v>508553531984.0</v>
       </c>
       <c r="O30">
         <v>509703950276.0</v>
       </c>
       <c r="P30">
         <v>494020360541.0</v>
       </c>
       <c r="Q30">
         <v>497038601961.0</v>
       </c>
       <c r="R30">
-        <v>486791000000.0</v>
+        <v>522124900759.0</v>
       </c>
       <c r="S30">
         <v>475980801836.0</v>
       </c>
       <c r="T30">
         <v>491351864306.0</v>
       </c>
       <c r="U30">
         <v>473792004482.0</v>
       </c>
       <c r="V30">
         <v>560650814585.0</v>
       </c>
       <c r="W30">
         <v>480936363602.0</v>
       </c>
       <c r="X30">
         <v>534478072169.0</v>
       </c>
       <c r="Y30">
         <v>501377804196.0</v>
       </c>
       <c r="Z30">
         <v>636887661318.0</v>
       </c>
@@ -10140,51 +10144,51 @@
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
     </row>
     <row r="36" spans="1:93">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
-        <v>892796000.0</v>
+        <v>15892796000.0</v>
       </c>
       <c r="C36">
         <v>71645291000.0</v>
       </c>
       <c r="D36">
         <v>112758128000.0</v>
       </c>
       <c r="E36">
         <v>57005633000.0</v>
       </c>
       <c r="F36">
         <v>56130153000.0</v>
       </c>
       <c r="G36">
         <v>-2086616364000.0</v>
       </c>
       <c r="H36">
         <v>-2292601143000.0</v>
       </c>
       <c r="I36">
         <v>73257352000.0</v>
       </c>
       <c r="J36">
         <v>2426981000.0</v>
       </c>
@@ -10718,99 +10722,99 @@
       </c>
       <c r="CM38">
         <v>1605000000.0</v>
       </c>
       <c r="CN38">
         <v>20745000000.0</v>
       </c>
       <c r="CO38">
         <v>468000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:93">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
         <v>31973258000.0</v>
       </c>
       <c r="C39">
         <v>23514473000.0</v>
       </c>
       <c r="D39">
         <v>13332231000.0</v>
       </c>
       <c r="E39">
-        <v>26594581000.0</v>
+        <v>26611581001.0</v>
       </c>
       <c r="F39">
-        <v>63501722000.0</v>
+        <v>63508722000.0</v>
       </c>
       <c r="G39">
         <v>20481065000.0</v>
       </c>
       <c r="H39">
         <v>15231121000.0</v>
       </c>
       <c r="I39">
         <v>19968363000.0</v>
       </c>
       <c r="J39">
         <v>24882742000.0</v>
       </c>
       <c r="K39">
         <v>16439686000.0</v>
       </c>
       <c r="L39">
         <v>60732656223.0</v>
       </c>
       <c r="M39">
-        <v>31749618870.0</v>
+        <v>68503947934.0</v>
       </c>
       <c r="N39">
-        <v>33536443153.0</v>
+        <v>72156942058.0</v>
       </c>
       <c r="O39">
         <v>29437826095.0</v>
       </c>
       <c r="P39">
         <v>98591641008.0</v>
       </c>
       <c r="Q39">
         <v>57748241806.0</v>
       </c>
       <c r="R39">
         <v>31400847700.0</v>
       </c>
       <c r="S39">
         <v>48647573240.0</v>
       </c>
       <c r="T39">
         <v>53739657207.0</v>
       </c>
       <c r="U39">
-        <v>32516714777.0</v>
+        <v>63893403873.0</v>
       </c>
       <c r="V39">
         <v>52436323901.0</v>
       </c>
       <c r="W39">
         <v>41669687034.0</v>
       </c>
       <c r="X39">
         <v>96521936812.0</v>
       </c>
       <c r="Y39">
         <v>79949563951.0</v>
       </c>
       <c r="Z39">
         <v>699019738657.0</v>
       </c>
       <c r="AA39">
         <v>621852250582.0</v>
       </c>
       <c r="AB39">
         <v>131640699657.0</v>
       </c>
       <c r="AC39">
         <v>104609282194.0</v>
       </c>
@@ -10997,54 +11001,54 @@
       <c r="CL39">
         <v>24902853000.0</v>
       </c>
       <c r="CM39">
         <v>16541000000.0</v>
       </c>
       <c r="CN39">
         <v>19607000000.0</v>
       </c>
       <c r="CO39"/>
     </row>
     <row r="40" spans="1:93">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
         <v>138204939000.0</v>
       </c>
       <c r="C40">
         <v>198743784000.0</v>
       </c>
       <c r="D40">
         <v>198033433000.0</v>
       </c>
       <c r="E40">
-        <v>117395174000.0</v>
+        <v>141456204932.0</v>
       </c>
       <c r="F40">
-        <v>111763948000.0</v>
+        <v>133906985055.0</v>
       </c>
       <c r="G40">
         <v>118204853000.0</v>
       </c>
       <c r="H40">
         <v>102330489000.0</v>
       </c>
       <c r="I40">
         <v>130149624000.0</v>
       </c>
       <c r="J40">
         <v>91266467000.0</v>
       </c>
       <c r="K40">
         <v>116229585000.0</v>
       </c>
       <c r="L40">
         <v>93490977173.0</v>
       </c>
       <c r="M40">
         <v>112556856515.0</v>
       </c>
       <c r="N40">
         <v>110035891319.0</v>
       </c>
@@ -12038,51 +12042,51 @@
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
     </row>
     <row r="46" spans="1:93">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
-        <v>1754843699000.0</v>
+        <v>1050170837000.0</v>
       </c>
       <c r="C46">
         <v>1692989288000.0</v>
       </c>
       <c r="D46">
         <v>1735472117000.0</v>
       </c>
       <c r="E46">
         <v>1095817815000.0</v>
       </c>
       <c r="F46">
         <v>1100949910000.0</v>
       </c>
       <c r="G46">
         <v>1101956330000.0</v>
       </c>
       <c r="H46">
         <v>1165490659000.0</v>
       </c>
       <c r="I46">
         <v>1742292243000.0</v>
       </c>
       <c r="J46">
         <v>1141576791000.0</v>
       </c>
@@ -16818,51 +16822,53 @@
         <v>1568258450.0</v>
       </c>
       <c r="P26">
         <v>1894478000.0</v>
       </c>
       <c r="Q26">
         <v>983170000.0</v>
       </c>
       <c r="R26">
         <v>1911150000.0</v>
       </c>
       <c r="S26">
         <v>2454532000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>180</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>353952937000.0</v>
+      </c>
       <c r="C27">
         <v>323170880000.0</v>
       </c>
       <c r="D27">
         <v>305462629000.0</v>
       </c>
       <c r="E27">
         <v>282070611000.0</v>
       </c>
       <c r="F27">
         <v>256183006000.0</v>
       </c>
       <c r="G27">
         <v>147763737000.0</v>
       </c>
       <c r="H27">
         <v>186779098000.0</v>
       </c>
       <c r="I27">
         <v>142298860168.0</v>
       </c>
       <c r="J27">
         <v>159051360599.0</v>
       </c>
       <c r="K27">
@@ -16880,51 +16886,51 @@
       <c r="O27">
         <v>60296641112.0</v>
       </c>
       <c r="P27">
         <v>67962747526.0</v>
       </c>
       <c r="Q27">
         <v>50186301974.0</v>
       </c>
       <c r="R27">
         <v>36290243009.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>181</v>
       </c>
       <c r="B28">
-        <v>516296456400.0</v>
+        <v>27610499000.0</v>
       </c>
       <c r="C28">
         <v>27448216000.0</v>
       </c>
       <c r="D28">
         <v>23738893000.0</v>
       </c>
       <c r="E28">
         <v>24063826000.0</v>
       </c>
       <c r="F28">
         <v>27000607000.0</v>
       </c>
       <c r="G28">
         <v>41110110000.0</v>
       </c>
       <c r="H28">
         <v>24447036000.0</v>
       </c>
       <c r="I28">
         <v>23281267592.0</v>
       </c>
       <c r="J28">
         <v>22066713707.0</v>
       </c>
@@ -17888,51 +17894,51 @@
       <c r="AC3">
         <v>2050716629.0</v>
       </c>
       <c r="AD3">
         <v>1960818639.0</v>
       </c>
       <c r="AE3">
         <v>2181330127.0</v>
       </c>
       <c r="AF3">
         <v>1675102000.0</v>
       </c>
       <c r="AG3">
         <v>2134156219.0</v>
       </c>
       <c r="AH3">
         <v>2907335126.0</v>
       </c>
       <c r="AI3">
         <v>2446308111.0</v>
       </c>
       <c r="AJ3">
         <v>10447280434.0</v>
       </c>
       <c r="AK3">
-        <v>-3768620464.0</v>
+        <v>3724994406.0</v>
       </c>
       <c r="AL3">
         <v>3938244394.0</v>
       </c>
       <c r="AM3">
         <v>3438360238.0</v>
       </c>
       <c r="AN3">
         <v>3886054036.0</v>
       </c>
       <c r="AO3">
         <v>3770393029.0</v>
       </c>
       <c r="AP3">
         <v>4370565304.0</v>
       </c>
       <c r="AQ3">
         <v>5088525639.0</v>
       </c>
       <c r="AR3">
         <v>5660266569.0</v>
       </c>
       <c r="AS3">
         <v>4572887657.0</v>
       </c>
@@ -18184,51 +18190,51 @@
       <c r="AC5">
         <v>147950698121.0</v>
       </c>
       <c r="AD5">
         <v>181332150205.0</v>
       </c>
       <c r="AE5">
         <v>79338954371.0</v>
       </c>
       <c r="AF5">
         <v>100546525165.0</v>
       </c>
       <c r="AG5">
         <v>66531774645.0</v>
       </c>
       <c r="AH5">
         <v>132345020507.0</v>
       </c>
       <c r="AI5">
         <v>96263250223.0</v>
       </c>
       <c r="AJ5">
         <v>126231439513.0</v>
       </c>
       <c r="AK5">
-        <v>66851234060.0</v>
+        <v>69108826511.0</v>
       </c>
       <c r="AL5">
         <v>53969075472.0</v>
       </c>
       <c r="AM5">
         <v>112428587935.0</v>
       </c>
       <c r="AN5">
         <v>63429375000.0</v>
       </c>
       <c r="AO5">
         <v>38332990565.0</v>
       </c>
       <c r="AP5">
         <v>76283000349.0</v>
       </c>
       <c r="AQ5">
         <v>109299981202.0</v>
       </c>
       <c r="AR5">
         <v>69749511047.0</v>
       </c>
       <c r="AS5">
         <v>36769586216.0</v>
       </c>
@@ -18387,51 +18393,51 @@
       <c r="AC6">
         <v>150001414750.0</v>
       </c>
       <c r="AD6">
         <v>183292968844.0</v>
       </c>
       <c r="AE6">
         <v>81520284498.0</v>
       </c>
       <c r="AF6">
         <v>102221627165.0</v>
       </c>
       <c r="AG6">
         <v>68665930864.0</v>
       </c>
       <c r="AH6">
         <v>135252355633.0</v>
       </c>
       <c r="AI6">
         <v>98709558334.0</v>
       </c>
       <c r="AJ6">
         <v>136678719947.0</v>
       </c>
       <c r="AK6">
-        <v>63082613596.0</v>
+        <v>72833820917.0</v>
       </c>
       <c r="AL6">
         <v>57907319866.0</v>
       </c>
       <c r="AM6">
         <v>115866948173.0</v>
       </c>
       <c r="AN6">
         <v>67315429036.0</v>
       </c>
       <c r="AO6">
         <v>42103383594.0</v>
       </c>
       <c r="AP6">
         <v>80653565653.0</v>
       </c>
       <c r="AQ6">
         <v>114388506841.0</v>
       </c>
       <c r="AR6">
         <v>75409777616.0</v>
       </c>
       <c r="AS6">
         <v>41342473873.0</v>
       </c>
@@ -21872,52 +21878,56 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
     </row>
     <row r="27" spans="1:89">
       <c r="A27" t="s">
         <v>180</v>
       </c>
-      <c r="B27"/>
-      <c r="C27"/>
+      <c r="B27">
+        <v>55166325000.0</v>
+      </c>
+      <c r="C27">
+        <v>114015715566.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>84856431000.0</v>
       </c>
       <c r="F27">
         <v>66242228000.0</v>
       </c>
       <c r="G27">
         <v>106233174000.0</v>
       </c>
       <c r="H27">
         <v>85674831000.0</v>
       </c>
       <c r="I27">
         <v>77597358000.0</v>
       </c>
       <c r="J27">
         <v>53665516000.0</v>
       </c>
       <c r="K27">
         <v>77419482000.0</v>
       </c>
       <c r="L27">
         <v>84617784363.0</v>
       </c>
@@ -22070,54 +22080,54 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
     </row>
     <row r="28" spans="1:89">
       <c r="A28" t="s">
         <v>181</v>
       </c>
       <c r="B28">
-        <v>60394656732.0</v>
+        <v>5228332000.0</v>
       </c>
       <c r="C28">
-        <v>173028661990.0</v>
+        <v>7644382119.0</v>
       </c>
       <c r="D28">
         <v>122748838560.0</v>
       </c>
       <c r="E28">
         <v>7376990000.0</v>
       </c>
       <c r="F28">
         <v>5142829000.0</v>
       </c>
       <c r="G28">
         <v>7870330000.0</v>
       </c>
       <c r="H28">
         <v>6374813000.0</v>
       </c>
       <c r="I28">
         <v>7542162000.0</v>
       </c>
       <c r="J28">
         <v>5660911000.0</v>
       </c>
       <c r="K28">
         <v>6144440000.0</v>
       </c>
@@ -24334,51 +24344,51 @@
       </c>
       <c r="P23">
         <v>26507000000.0</v>
       </c>
       <c r="Q23">
         <v>882528539370.0</v>
       </c>
       <c r="R23">
         <v>-15955927413.0</v>
       </c>
       <c r="S23">
         <v>326582000.0</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>209</v>
       </c>
       <c r="B24">
-        <v>775070712610.0</v>
+        <v>134113000.0</v>
       </c>
       <c r="C24">
         <v>212807535000.0</v>
       </c>
       <c r="D24">
         <v>2478141000.0</v>
       </c>
       <c r="E24">
         <v>2105755000.0</v>
       </c>
       <c r="F24">
         <v>653929000.0</v>
       </c>
       <c r="G24">
         <v>-99901364000.0</v>
       </c>
       <c r="H24">
         <v>3318726000.0</v>
       </c>
       <c r="I24">
         <v>-3838929818.0</v>
       </c>
       <c r="J24">
         <v>38181818.0</v>
       </c>
@@ -26764,55 +26774,59 @@
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
     </row>
     <row r="14" spans="1:94">
       <c r="A14" t="s">
         <v>200</v>
       </c>
       <c r="B14">
         <v>19791311000.0</v>
       </c>
       <c r="C14">
         <v>21289109000.0</v>
       </c>
       <c r="D14">
         <v>18956046000.0</v>
       </c>
       <c r="E14">
         <v>18823358000.0</v>
       </c>
-      <c r="F14"/>
+      <c r="F14">
+        <v>18545954156.0</v>
+      </c>
       <c r="G14">
         <v>17920186000.0</v>
       </c>
-      <c r="H14"/>
+      <c r="H14">
+        <v>18113703851.0</v>
+      </c>
       <c r="I14">
         <v>18024384000.0</v>
       </c>
       <c r="J14">
         <v>4584212000.0</v>
       </c>
       <c r="K14">
         <v>18140681000.0</v>
       </c>
       <c r="L14">
         <v>18399265884.0</v>
       </c>
       <c r="M14">
         <v>19211432758.0</v>
       </c>
       <c r="N14">
         <v>19052682788.0</v>
       </c>
       <c r="O14">
         <v>18791173444.0</v>
       </c>
       <c r="P14">
         <v>4291836977.0</v>
       </c>
       <c r="Q14">
@@ -28444,71 +28458,77 @@
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
     </row>
     <row r="24" spans="1:94">
       <c r="A24" t="s">
         <v>209</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>199775000.0</v>
+      </c>
       <c r="C24">
-        <v>775070712610.0</v>
+        <v>153580999999.0</v>
       </c>
       <c r="D24">
         <v>621489712610.0</v>
       </c>
       <c r="E24">
-        <v>-129903546850.0</v>
+        <v>74653153.0</v>
       </c>
       <c r="F24">
         <v>-175601200000.0</v>
       </c>
       <c r="G24">
         <v>212807536000.0</v>
       </c>
       <c r="H24">
         <v>-479192052000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
+      <c r="I24">
+        <v>251958963064.0</v>
+      </c>
+      <c r="J24">
+        <v>18508358894.0</v>
+      </c>
       <c r="K24">
         <v>-156856459000.0</v>
       </c>
       <c r="L24">
         <v>-815994817.0</v>
       </c>
       <c r="M24">
         <v>815994817.0</v>
       </c>
       <c r="N24">
         <v>-200483600000.0</v>
       </c>
       <c r="O24">
         <v>1268970045.0</v>
       </c>
       <c r="P24">
         <v>829785000.0</v>
       </c>
       <c r="Q24">
         <v>56577000000.0</v>
       </c>
       <c r="R24">
         <v>-176500000000.0</v>
       </c>
       <c r="S24">