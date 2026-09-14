--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4367,620 +4370,626 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
         <v>147</v>
       </c>
       <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
       <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
       </c>
-      <c r="CK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CN1" t="s">
         <v>153</v>
       </c>
       <c r="CO1" t="s">
         <v>154</v>
       </c>
+      <c r="CP1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>494805924000.0</v>
+      </c>
+      <c r="C2">
         <v>344588147000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>347975733000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>320074448000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>310096464000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>385309628000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>295010273000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>302169509000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>292495886000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>341902146000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>273902420000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>320687137496.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>299608446419.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>319259924737.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>334248296298.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>368427212971.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>301013378000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>386285428704.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>307376074920.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>287204874291.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>232694656655.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>307045590853.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>255487700935.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>261564220568.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>203104882233.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>251023060943.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>203738548137.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>217621860310.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>200613706791.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>248234097198.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>232453396104.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>201191439151.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>149920386178.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>199769167975.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>191057166317.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>186189613556.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>186160116501.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>180083349307.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>191716507632.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>168672040993.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>187857746767.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>184595315230.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>141269291565.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>150262500150.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>222115707965.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>158367831441.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>165403967607.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>118720700498.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>141354232026.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>149535818598.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>109260771008.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>86772851536.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>73904197889.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>181052609024.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>120686449889.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>123667817947.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>128289263800.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>107236545800.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>78557267500.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>91093900200.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>87442712300.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>135269859500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>64770312400.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>76282093300.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>43906086500.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>41138067500.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>51542565700.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>54806406600.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>81861121400.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>98852142200.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>84298698000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>67658212400.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>63820457300.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>58868833400.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>30516774600.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>86281992400.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>48856388000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>47288114000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>38614753000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>72896428000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>45994183000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>59769111000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>63180647000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>77987900000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>62279283000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>56610095000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>69360828000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>71673160000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>115245000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>125408458000.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5032,20567 +5041,55 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
-    </row>
-[...20511 lines deleted...]
-      </c>
+      <c r="CP3"/>
     </row>
     <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25646,431 +5143,367 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
     </row>
     <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>191</v>
-[...45 lines deleted...]
-      <c r="AT5"/>
+        <v>28</v>
+      </c>
+      <c r="B5">
+        <v>151515176000.0</v>
+      </c>
+      <c r="C5">
+        <v>142147722000.0</v>
+      </c>
+      <c r="D5">
+        <v>144880567000.0</v>
+      </c>
+      <c r="E5">
+        <v>151994999000.0</v>
+      </c>
+      <c r="F5">
+        <v>151962934000.0</v>
+      </c>
+      <c r="G5">
+        <v>151533806000.0</v>
+      </c>
+      <c r="H5">
+        <v>151533806000.0</v>
+      </c>
+      <c r="I5">
+        <v>150960960000.0</v>
+      </c>
+      <c r="J5">
+        <v>150960960000.0</v>
+      </c>
+      <c r="K5">
+        <v>159945857000.0</v>
+      </c>
+      <c r="L5">
+        <v>159945857000.0</v>
+      </c>
+      <c r="M5">
+        <v>14136966564.0</v>
+      </c>
+      <c r="N5">
+        <v>14136966564.0</v>
+      </c>
+      <c r="O5">
+        <v>8685175761.0</v>
+      </c>
+      <c r="P5">
+        <v>8685175761.0</v>
+      </c>
+      <c r="Q5">
+        <v>-10179569428.0</v>
+      </c>
+      <c r="R5">
+        <v>-10179569428.0</v>
+      </c>
+      <c r="S5">
+        <v>5709030161.0</v>
+      </c>
+      <c r="T5">
+        <v>5709030161.0</v>
+      </c>
+      <c r="U5">
+        <v>-1076866573.0</v>
+      </c>
+      <c r="V5">
+        <v>-2115453166.0</v>
+      </c>
+      <c r="W5">
+        <v>-2703568500.0</v>
+      </c>
+      <c r="X5">
+        <v>-4192626361.0</v>
+      </c>
+      <c r="Y5">
+        <v>-5812586226.0</v>
+      </c>
+      <c r="Z5">
+        <v>-6400184125.0</v>
+      </c>
+      <c r="AA5">
+        <v>-810337975.0</v>
+      </c>
+      <c r="AB5">
+        <v>-810337976.0</v>
+      </c>
+      <c r="AC5">
+        <v>-1427829249.0</v>
+      </c>
+      <c r="AD5">
+        <v>-4907355746.0</v>
+      </c>
+      <c r="AE5">
+        <v>-4907355746.0</v>
+      </c>
+      <c r="AF5">
+        <v>-4658375387.0</v>
+      </c>
+      <c r="AG5">
+        <v>-1214552603.0</v>
+      </c>
+      <c r="AH5">
+        <v>-1482957233.0</v>
+      </c>
+      <c r="AI5">
+        <v>-7815367960.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-7815367960.0</v>
+      </c>
+      <c r="AK5">
+        <v>-2758889041.0</v>
+      </c>
+      <c r="AL5">
+        <v>-2758889040.0</v>
+      </c>
+      <c r="AM5">
+        <v>-7630186815.0</v>
+      </c>
+      <c r="AN5">
+        <v>-7630186815.0</v>
+      </c>
+      <c r="AO5">
+        <v>-7064279578.0</v>
+      </c>
+      <c r="AP5">
+        <v>-7064279579.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-4258771493.0</v>
+      </c>
+      <c r="AR5">
+        <v>-4258771493.0</v>
+      </c>
+      <c r="AS5">
+        <v>-4494107885.0</v>
+      </c>
+      <c r="AT5">
+        <v>-4494107885.0</v>
+      </c>
       <c r="AU5"/>
-      <c r="AV5"/>
+      <c r="AV5">
+        <v>-2069788659.0</v>
+      </c>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>192</v>
-[...165 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
     </row>
     <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>30</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...16 lines deleted...]
-      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...49 lines deleted...]
-      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -26096,73 +5529,113 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
     </row>
     <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      <c r="D8"/>
+        <v>31</v>
+      </c>
+      <c r="B8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="C8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="D8">
+        <v>131000000000.0</v>
+      </c>
       <c r="E8"/>
-      <c r="F8"/>
-[...15 lines deleted...]
-      <c r="V8"/>
+      <c r="F8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="G8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="H8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="I8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="J8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="K8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="L8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="M8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="N8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="O8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="P8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="R8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="S8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="T8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>131000000000.0</v>
+      </c>
+      <c r="V8">
+        <v>131000000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -26194,80 +5667,126 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
     </row>
     <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9"/>
-[...4 lines deleted...]
-      <c r="I9"/>
+      <c r="D9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="E9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="F9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="G9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="H9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="I9">
+        <v>1347146100.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9"/>
-[...15 lines deleted...]
-      <c r="AC9"/>
+      <c r="M9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="N9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="O9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="P9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="Q9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="R9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="S9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="T9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="U9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="V9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="W9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="X9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="Y9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="Z9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="AA9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="AB9">
+        <v>1347146100.0</v>
+      </c>
+      <c r="AC9">
+        <v>1347146100.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -26292,218 +5811,312 @@
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
     </row>
     <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>196</v>
-[...56 lines deleted...]
-      <c r="BE10"/>
+        <v>33</v>
+      </c>
+      <c r="B10">
+        <v>4114792576000.0</v>
+      </c>
+      <c r="C10">
+        <v>3921872592000.0</v>
+      </c>
+      <c r="D10">
+        <v>3454690999000.0</v>
+      </c>
+      <c r="E10">
+        <v>2925720564000.0</v>
+      </c>
+      <c r="F10">
+        <v>1860260241000.0</v>
+      </c>
+      <c r="G10">
+        <v>1882133413000.0</v>
+      </c>
+      <c r="H10">
+        <v>1486158155000.0</v>
+      </c>
+      <c r="I10">
+        <v>1131998701000.0</v>
+      </c>
+      <c r="J10">
+        <v>1264616993000.0</v>
+      </c>
+      <c r="K10">
+        <v>779740650000.0</v>
+      </c>
+      <c r="L10">
+        <v>275536215000.0</v>
+      </c>
+      <c r="M10">
+        <v>108528850632.0</v>
+      </c>
+      <c r="N10">
+        <v>116884312116.0</v>
+      </c>
+      <c r="O10">
+        <v>209221547114.0</v>
+      </c>
+      <c r="P10">
+        <v>241769133495.0</v>
+      </c>
+      <c r="Q10">
+        <v>196151192208.0</v>
+      </c>
+      <c r="R10">
+        <v>146665161070.0</v>
+      </c>
+      <c r="S10">
+        <v>178291878562.0</v>
+      </c>
+      <c r="T10">
+        <v>207073828564.0</v>
+      </c>
+      <c r="U10">
+        <v>156433174868.0</v>
+      </c>
+      <c r="V10">
+        <v>128275108233.0</v>
+      </c>
+      <c r="W10">
+        <v>126940556580.0</v>
+      </c>
+      <c r="X10">
+        <v>143139894175.0</v>
+      </c>
+      <c r="Y10">
+        <v>102150777085.0</v>
+      </c>
+      <c r="Z10">
+        <v>106556588040.0</v>
+      </c>
+      <c r="AA10">
+        <v>71981183593.0</v>
+      </c>
+      <c r="AB10">
+        <v>100727141756.0</v>
+      </c>
+      <c r="AC10">
+        <v>71484188679.0</v>
+      </c>
+      <c r="AD10">
+        <v>64100711661.0</v>
+      </c>
+      <c r="AE10">
+        <v>69088988123.0</v>
+      </c>
+      <c r="AF10">
+        <v>64106808475.0</v>
+      </c>
+      <c r="AG10">
+        <v>33424054506.0</v>
+      </c>
+      <c r="AH10">
+        <v>75954419404.0</v>
+      </c>
+      <c r="AI10">
+        <v>67644089925.0</v>
+      </c>
+      <c r="AJ10">
+        <v>69954867440.0</v>
+      </c>
+      <c r="AK10">
+        <v>82952150406.0</v>
+      </c>
+      <c r="AL10">
+        <v>26195691813.0</v>
+      </c>
+      <c r="AM10">
+        <v>38842452850.0</v>
+      </c>
+      <c r="AN10">
+        <v>25398905805.0</v>
+      </c>
+      <c r="AO10">
+        <v>20038340947.0</v>
+      </c>
+      <c r="AP10">
+        <v>17151403658.0</v>
+      </c>
+      <c r="AQ10">
+        <v>12732342077.0</v>
+      </c>
+      <c r="AR10">
+        <v>9815172239.0</v>
+      </c>
+      <c r="AS10">
+        <v>10233722901.0</v>
+      </c>
+      <c r="AT10">
+        <v>16701271151.0</v>
+      </c>
+      <c r="AU10">
+        <v>14012170466.0</v>
+      </c>
+      <c r="AV10">
+        <v>9165691827.0</v>
+      </c>
+      <c r="AW10">
+        <v>11199600888.0</v>
+      </c>
+      <c r="AX10">
+        <v>9234703206.0</v>
+      </c>
+      <c r="AY10">
+        <v>14913322890.0</v>
+      </c>
+      <c r="AZ10">
+        <v>10333359198.0</v>
+      </c>
+      <c r="BA10">
+        <v>13684986841.0</v>
+      </c>
+      <c r="BB10">
+        <v>9308610402.0</v>
+      </c>
+      <c r="BC10">
+        <v>8830058639.0</v>
+      </c>
+      <c r="BD10">
+        <v>8304591431.0</v>
+      </c>
+      <c r="BE10">
+        <v>9804187010.0</v>
+      </c>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
     </row>
     <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11"/>
-[...4 lines deleted...]
-      <c r="I11"/>
+      <c r="D11">
+        <v>697953723820.0</v>
+      </c>
+      <c r="E11">
+        <v>1013676723820.0</v>
+      </c>
+      <c r="F11">
+        <v>893284423820.0</v>
+      </c>
+      <c r="G11">
+        <v>1002321323820.0</v>
+      </c>
+      <c r="H11">
+        <v>821801123820.0</v>
+      </c>
+      <c r="I11">
+        <v>247288723820.0</v>
+      </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
-        <v>0.0</v>
+        <v>-13586949700.0</v>
       </c>
       <c r="N11">
-        <v>0.0</v>
+        <v>-13586949700.0</v>
       </c>
       <c r="O11">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-13586949700.0</v>
+      </c>
+      <c r="P11"/>
       <c r="Q11">
-        <v>0.0</v>
-[...42 lines deleted...]
-      </c>
+        <v>196151192210.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
@@ -26526,528 +6139,780 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
     </row>
     <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>198</v>
-[...11 lines deleted...]
-      <c r="L12"/>
+        <v>35</v>
+      </c>
+      <c r="B12">
+        <v>5439792576000.0</v>
+      </c>
+      <c r="C12">
+        <v>5259355092000.0</v>
+      </c>
+      <c r="D12">
+        <v>4988029999000.0</v>
+      </c>
+      <c r="E12">
+        <v>4612640564000.0</v>
+      </c>
+      <c r="F12">
+        <v>4298514041000.0</v>
+      </c>
+      <c r="G12">
+        <v>4014807813000.0</v>
+      </c>
+      <c r="H12">
+        <v>3794433755000.0</v>
+      </c>
+      <c r="I12">
+        <v>3497104701000.0</v>
+      </c>
+      <c r="J12">
+        <v>3135300993000.0</v>
+      </c>
+      <c r="K12">
+        <v>2902320550000.0</v>
+      </c>
+      <c r="L12">
+        <v>2589561015000.0</v>
+      </c>
       <c r="M12">
-        <v>-90037134296.0</v>
+        <v>2263219050632.0</v>
       </c>
       <c r="N12">
-        <v>-82092152867.0</v>
+        <v>1899459312116.0</v>
       </c>
       <c r="O12">
-        <v>-82092152867.0</v>
+        <v>1825635147114.0</v>
       </c>
       <c r="P12">
-        <v>85041898446.0</v>
+        <v>1657699133495.0</v>
       </c>
       <c r="Q12">
-        <v>-177793307819.0</v>
+        <v>1399771192208.0</v>
       </c>
       <c r="R12">
-        <v>-3978095702.0</v>
+        <v>1144285161070.0</v>
       </c>
       <c r="S12">
-        <v>46622845062.0</v>
+        <v>1232481878562.0</v>
       </c>
       <c r="T12">
-        <v>14015900605.0</v>
+        <v>1084763828564.0</v>
       </c>
       <c r="U12">
-        <v>-72174187383.0</v>
+        <v>849123174868.0</v>
       </c>
       <c r="V12">
-        <v>-52610181513.0</v>
+        <v>660965108233.0</v>
       </c>
       <c r="W12">
-        <v>110674214071.0</v>
+        <v>821698969914.0</v>
       </c>
       <c r="X12">
-        <v>78680369533.0</v>
+        <v>717829894175.0</v>
       </c>
       <c r="Y12">
-        <v>24997373502.0</v>
+        <v>466520777085.0</v>
       </c>
       <c r="Z12">
-        <v>13297155102.0</v>
+        <v>316926588040.0</v>
       </c>
       <c r="AA12">
-        <v>40808567642.0</v>
+        <v>370081183593.0</v>
       </c>
       <c r="AB12">
-        <v>-34263317806.0</v>
+        <v>226727141756.0</v>
       </c>
       <c r="AC12">
-        <v>-82093138283.0</v>
+        <v>168484188679.0</v>
       </c>
       <c r="AD12">
-        <v>22839318707.0</v>
+        <v>64100711661.0</v>
       </c>
       <c r="AE12">
-        <v>-51906815718.0</v>
-[...26 lines deleted...]
-      <c r="BE12"/>
+        <v>318920759123.0</v>
+      </c>
+      <c r="AF12">
+        <v>409249970176.0</v>
+      </c>
+      <c r="AG12">
+        <v>393014789556.0</v>
+      </c>
+      <c r="AH12">
+        <v>263421815648.0</v>
+      </c>
+      <c r="AI12">
+        <v>299505440997.0</v>
+      </c>
+      <c r="AJ12">
+        <v>234489512712.0</v>
+      </c>
+      <c r="AK12">
+        <v>99327842406.0</v>
+      </c>
+      <c r="AL12">
+        <v>33571383813.0</v>
+      </c>
+      <c r="AM12">
+        <v>234972229469.0</v>
+      </c>
+      <c r="AN12">
+        <v>223203946633.0</v>
+      </c>
+      <c r="AO12">
+        <v>177326087967.0</v>
+      </c>
+      <c r="AP12">
+        <v>218527095658.0</v>
+      </c>
+      <c r="AQ12">
+        <v>20108034077.0</v>
+      </c>
+      <c r="AR12">
+        <v>17190864239.0</v>
+      </c>
+      <c r="AS12">
+        <v>23720023989.0</v>
+      </c>
+      <c r="AT12">
+        <v>45749963151.0</v>
+      </c>
+      <c r="AU12">
+        <v>54588862466.0</v>
+      </c>
+      <c r="AV12">
+        <v>25892383827.0</v>
+      </c>
+      <c r="AW12">
+        <v>33588686856.0</v>
+      </c>
+      <c r="AX12">
+        <v>9234703206.0</v>
+      </c>
+      <c r="AY12">
+        <v>14913322890.0</v>
+      </c>
+      <c r="AZ12">
+        <v>27253051198.0</v>
+      </c>
+      <c r="BA12">
+        <v>23442678841.0</v>
+      </c>
+      <c r="BB12">
+        <v>9308610402.0</v>
+      </c>
+      <c r="BC12">
+        <v>8830058639.0</v>
+      </c>
+      <c r="BD12">
+        <v>8304591431.0</v>
+      </c>
+      <c r="BE12">
+        <v>9804187010.0</v>
+      </c>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
     </row>
     <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>199</v>
-[...92 lines deleted...]
-      <c r="CO13"/>
+        <v>36</v>
+      </c>
+      <c r="B13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="C13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="D13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="E13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="F13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="G13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="H13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="I13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="J13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="K13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="L13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="M13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="N13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="O13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="P13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="R13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="S13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="T13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="U13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="V13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="W13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="X13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CN13">
+        <v>131000000000.0</v>
+      </c>
+      <c r="CO13">
+        <v>131000000000.0</v>
+      </c>
       <c r="CP13"/>
     </row>
     <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>19791311000.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="C14">
-        <v>21289109000.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="D14">
-        <v>18956046000.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="E14">
-        <v>18823358000.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="F14">
-        <v>18545954156.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="G14">
-        <v>17920186000.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="H14">
-        <v>18113703851.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="I14">
-        <v>18024384000.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="J14">
-        <v>4584212000.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="K14">
-        <v>18140681000.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="L14">
-        <v>18399265884.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="M14">
-        <v>19211432758.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="N14">
-        <v>19052682788.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="O14">
-        <v>18791173444.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="P14">
-        <v>4291836977.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="Q14">
-        <v>4203580417.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="R14">
-        <v>4215229686.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="S14">
-        <v>17034047739.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="T14">
-        <v>17541667443.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="U14">
-        <v>17530516856.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="V14">
-        <v>17649103058.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="W14">
-        <v>65971443968.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="X14">
-        <v>1319800071.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="Y14">
-        <v>1481100833.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="Z14">
-        <v>1261356389.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AA14">
-        <v>63868294447.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AB14">
-        <v>2015287426.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AC14">
-        <v>2044656029.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AD14">
-        <v>2080575611.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AE14">
-        <v>66341419350.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AF14">
-        <v>1731304992.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AG14">
-        <v>2261840953.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AH14">
-        <v>3076959056.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AI14">
-        <v>55898528606.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AJ14">
-        <v>3462537354.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AK14">
-        <v>3724994406.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AL14">
-        <v>3938244394.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AM14">
-        <v>40470362144.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AN14">
-        <v>3886054036.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AO14">
-        <v>3770393029.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AP14">
-        <v>4370565304.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AQ14">
-        <v>14993491818.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AR14">
-        <v>14510481260.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AS14">
-        <v>23802723206.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AT14">
-        <v>4355281342.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AU14">
-        <v>15272291454.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AV14">
-        <v>13756246866.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AW14">
-        <v>22384230176.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AX14">
-        <v>3469109593.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AY14">
-        <v>40818429695.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="AZ14">
-        <v>3224822355.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="BA14">
-        <v>2608479157.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="BB14">
-        <v>2506818554.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="BC14">
-        <v>40235509592.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="BD14">
-        <v>3194994082.0</v>
-[...1 lines deleted...]
-      <c r="BE14"/>
+        <v>1310000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>1310000000.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
     </row>
     <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
-[...10 lines deleted...]
-      </c>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
@@ -27062,275 +6927,257 @@
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
-[...1 lines deleted...]
-      </c>
+      <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>3921872592000.0</v>
+        <v>13065133000.0</v>
       </c>
       <c r="C16">
-        <v>3454690999000.0</v>
+        <v>11015169000.0</v>
       </c>
       <c r="D16">
-        <v>2925720564000.0</v>
+        <v>9557360000.0</v>
       </c>
       <c r="E16">
-        <v>1860260241000.0</v>
+        <v>13824489000.0</v>
       </c>
       <c r="F16">
-        <v>1882133413000.0</v>
+        <v>7881375797.0</v>
       </c>
       <c r="G16">
-        <v>1486158155000.0</v>
+        <v>8853201212.0</v>
       </c>
       <c r="H16">
-        <v>1131998701000.0</v>
+        <v>8233292000.0</v>
       </c>
       <c r="I16">
-        <v>1264616993000.0</v>
+        <v>15670048000.0</v>
       </c>
       <c r="J16">
-        <v>779740650000.0</v>
+        <v>13400653000.0</v>
       </c>
       <c r="K16">
-        <v>275536215000.0</v>
+        <v>13397714000.0</v>
       </c>
       <c r="L16">
-        <v>108528850632.0</v>
+        <v>34764977000.0</v>
       </c>
       <c r="M16">
-        <v>116884312116.0</v>
+        <v>7702160895.0</v>
       </c>
       <c r="N16">
-        <v>209221547114.0</v>
+        <v>15264408688.0</v>
       </c>
       <c r="O16">
-        <v>241769133495.0</v>
+        <v>8890451723.0</v>
       </c>
       <c r="P16">
-        <v>196151192208.0</v>
+        <v>5629490991.0</v>
       </c>
       <c r="Q16">
-        <v>146665161070.0</v>
+        <v>3878015563.0</v>
       </c>
       <c r="R16">
-        <v>178291878562.0</v>
+        <v>3439605146.0</v>
       </c>
       <c r="S16">
-        <v>207073828564.0</v>
+        <v>6482228121.0</v>
       </c>
       <c r="T16">
-        <v>156433174868.0</v>
+        <v>9746295269.0</v>
       </c>
       <c r="U16">
-        <v>128275108233.0</v>
+        <v>7094659225.0</v>
       </c>
       <c r="V16">
-        <v>126940556580.0</v>
+        <v>40186323839.0</v>
       </c>
       <c r="W16">
-        <v>143139894175.0</v>
+        <v>98287533202.0</v>
       </c>
       <c r="X16">
-        <v>102150777085.0</v>
+        <v>70864716674.0</v>
       </c>
       <c r="Y16">
-        <v>106556588040.0</v>
+        <v>-9718213403.0</v>
       </c>
       <c r="Z16">
-        <v>71981183593.0</v>
+        <v>-9808869103.0</v>
       </c>
       <c r="AA16">
-        <v>100727141756.0</v>
+        <v>63221932255.0</v>
       </c>
       <c r="AB16">
-        <v>71484188679.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>34734349950.0</v>
+      </c>
+      <c r="AC16"/>
       <c r="AD16">
-        <v>69088988123.0</v>
+        <v>34988216309.0</v>
       </c>
       <c r="AE16">
-        <v>64106808475.0</v>
+        <v>33032772702.0</v>
       </c>
       <c r="AF16">
-        <v>33424054506.0</v>
+        <v>3804791041.0</v>
       </c>
       <c r="AG16">
-        <v>75954419404.0</v>
+        <v>22338228153.0</v>
       </c>
       <c r="AH16">
-        <v>67644089925.0</v>
+        <v>113226884456.0</v>
       </c>
       <c r="AI16">
-        <v>69954867440.0</v>
+        <v>-10175791350.0</v>
       </c>
       <c r="AJ16">
-        <v>82952150406.0</v>
+        <v>31185152877.0</v>
       </c>
       <c r="AK16">
-        <v>26195691813.0</v>
+        <v>19940695503.0</v>
       </c>
       <c r="AL16">
-        <v>38842452850.0</v>
+        <v>2140561739.0</v>
       </c>
       <c r="AM16">
-        <v>25398905805.0</v>
+        <v>151954092485.0</v>
       </c>
       <c r="AN16">
-        <v>20038340947.0</v>
+        <v>12149249829.0</v>
       </c>
       <c r="AO16">
-        <v>17151403658.0</v>
+        <v>2954647723.0</v>
       </c>
       <c r="AP16">
-        <v>12732342077.0</v>
+        <v>10134972797.0</v>
       </c>
       <c r="AQ16">
-        <v>9815172239.0</v>
+        <v>93128992374.0</v>
       </c>
       <c r="AR16">
-        <v>10233722901.0</v>
+        <v>11890042491.0</v>
       </c>
       <c r="AS16">
-        <v>16701271151.0</v>
+        <v>12490340693.0</v>
       </c>
       <c r="AT16">
-        <v>14012170466.0</v>
+        <v>5248194920.0</v>
       </c>
       <c r="AU16">
-        <v>9165691827.0</v>
+        <v>12258780863.0</v>
       </c>
       <c r="AV16">
-        <v>11199600888.0</v>
+        <v>10688972765.0</v>
       </c>
       <c r="AW16">
-        <v>9234703206.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>8141864146.0</v>
+      </c>
+      <c r="AX16"/>
+      <c r="AY16"/>
       <c r="AZ16">
-        <v>10861609354.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>5568502952.0</v>
+      </c>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
     </row>
     <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27384,348 +7231,212 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
     </row>
     <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>204</v>
-[...45 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
       <c r="Q18">
-        <v>-12809361592.0</v>
+        <v>146787181.0</v>
       </c>
       <c r="R18">
-        <v>-16493926942.0</v>
+        <v>209695972.0</v>
       </c>
       <c r="S18">
-        <v>223381546846.0</v>
+        <v>272604762.0</v>
       </c>
       <c r="T18">
-        <v>189188348713.0</v>
+        <v>335513552.0</v>
       </c>
       <c r="U18">
-        <v>38138776351.0</v>
+        <v>398422345.0</v>
       </c>
       <c r="V18">
-        <v>107985397163.0</v>
+        <v>461331135.0</v>
       </c>
       <c r="W18">
-        <v>296430315725.0</v>
+        <v>524239927.0</v>
       </c>
       <c r="X18">
-        <v>240659449297.0</v>
+        <v>587148717.0</v>
       </c>
       <c r="Y18">
-        <v>-42977825070.0</v>
+        <v>650057509.0</v>
       </c>
       <c r="Z18">
-        <v>168199442240.0</v>
+        <v>712966300.0</v>
       </c>
       <c r="AA18">
-        <v>-5507005435.0</v>
+        <v>775875090.0</v>
       </c>
       <c r="AB18">
-        <v>149680112543.0</v>
+        <v>838783882.0</v>
       </c>
       <c r="AC18">
-        <v>15266805624.0</v>
+        <v>901692673.0</v>
       </c>
       <c r="AD18">
-        <v>-68373118418.0</v>
+        <v>964601464.0</v>
       </c>
       <c r="AE18">
-        <v>18076729117.0</v>
+        <v>1027510256.0</v>
       </c>
       <c r="AF18">
-        <v>120856236835.0</v>
-[...72 lines deleted...]
-      </c>
+        <v>1090419047.0</v>
+      </c>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
     </row>
     <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
-[...79 lines deleted...]
-      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -27748,51 +7459,51 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
     </row>
     <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>43</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27846,1111 +7557,1105 @@
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
     </row>
     <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      <c r="D21"/>
+        <v>44</v>
+      </c>
+      <c r="B21">
+        <v>690710058196.0</v>
+      </c>
+      <c r="C21">
+        <v>689672862000.0</v>
+      </c>
+      <c r="D21">
+        <v>689672861877.0</v>
+      </c>
       <c r="E21"/>
-      <c r="F21"/>
-[...8 lines deleted...]
-      <c r="O21"/>
+      <c r="F21">
+        <v>689716013000.0</v>
+      </c>
+      <c r="G21">
+        <v>689672862000.0</v>
+      </c>
+      <c r="H21">
+        <v>633920367000.0</v>
+      </c>
+      <c r="I21">
+        <v>633923457000.0</v>
+      </c>
+      <c r="J21">
+        <v>634886968000.0</v>
+      </c>
+      <c r="K21">
+        <v>634877030000.0</v>
+      </c>
+      <c r="L21">
+        <v>637958130000.0</v>
+      </c>
+      <c r="M21">
+        <v>586203589062.0</v>
+      </c>
+      <c r="N21">
+        <v>586143352887.0</v>
+      </c>
+      <c r="O21">
+        <v>586136424804.0</v>
+      </c>
       <c r="P21">
-        <v>120611611.0</v>
+        <v>586199333595.0</v>
       </c>
       <c r="Q21">
-        <v>-272774449.0</v>
+        <v>583129294835.0</v>
       </c>
       <c r="R21">
-        <v>-10726654065.0</v>
+        <v>582922271154.0</v>
       </c>
       <c r="S21">
-        <v>10999428514.0</v>
+        <v>583095415290.0</v>
       </c>
       <c r="T21">
-        <v>-352435852.0</v>
+        <v>583430928842.0</v>
       </c>
       <c r="U21">
-        <v>-199647564147.0</v>
+        <v>583121351039.0</v>
       </c>
       <c r="V21">
-        <v>-3327210921.0</v>
+        <v>583124023655.0</v>
       </c>
       <c r="W21">
-        <v>3327210921.0</v>
+        <v>583186932447.0</v>
       </c>
       <c r="X21">
-        <v>2.0</v>
+        <v>583249841237.0</v>
       </c>
       <c r="Y21">
-        <v>-22602560945.0</v>
+        <v>227284675254.0</v>
       </c>
       <c r="Z21">
-        <v>-8393120540.0</v>
+        <v>226549629294.0</v>
       </c>
       <c r="AA21">
-        <v>37391952214.0</v>
+        <v>226526189047.0</v>
       </c>
       <c r="AB21">
-        <v>-29956839414.0</v>
+        <v>227364972929.0</v>
       </c>
       <c r="AC21">
-        <v>-270043160586.0</v>
+        <v>238124832808.0</v>
       </c>
       <c r="AD21">
-        <v>-18598095933.0</v>
+        <v>238146361783.0</v>
       </c>
       <c r="AE21">
-        <v>6785040646.0</v>
-[...18 lines deleted...]
-      <c r="AW21"/>
+        <v>238146361783.0</v>
+      </c>
+      <c r="AF21">
+        <v>198615578145.0</v>
+      </c>
+      <c r="AG21">
+        <v>197599353974.0</v>
+      </c>
+      <c r="AH21">
+        <v>197599353974.0</v>
+      </c>
+      <c r="AI21">
+        <v>197599353974.0</v>
+      </c>
+      <c r="AJ21">
+        <v>197599353975.0</v>
+      </c>
+      <c r="AK21">
+        <v>226096342747.0</v>
+      </c>
+      <c r="AL21">
+        <v>224192467247.0</v>
+      </c>
+      <c r="AM21">
+        <v>224149413174.0</v>
+      </c>
+      <c r="AN21">
+        <v>224149413175.0</v>
+      </c>
+      <c r="AO21">
+        <v>196553380546.0</v>
+      </c>
+      <c r="AP21">
+        <v>196553380546.0</v>
+      </c>
+      <c r="AQ21">
+        <v>196553380545.0</v>
+      </c>
+      <c r="AR21">
+        <v>196553380546.0</v>
+      </c>
+      <c r="AS21">
+        <v>160303530546.0</v>
+      </c>
+      <c r="AT21">
+        <v>160303530546.0</v>
+      </c>
+      <c r="AU21">
+        <v>160303530546.0</v>
+      </c>
+      <c r="AV21">
+        <v>160303530546.0</v>
+      </c>
+      <c r="AW21">
+        <v>160303530545.0</v>
+      </c>
       <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21"/>
+      <c r="AZ21">
+        <v>160303530546.0</v>
+      </c>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21"/>
+      <c r="BR21">
+        <v>16767733500.0</v>
+      </c>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21"/>
+      <c r="BV21">
+        <v>16767733500.0</v>
+      </c>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
     </row>
     <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>45</v>
       </c>
       <c r="B22">
-        <v>241630884000.0</v>
+        <v>585581306000.0</v>
       </c>
       <c r="C22">
-        <v>295057649000.0</v>
+        <v>438155178000.0</v>
       </c>
       <c r="D22">
-        <v>345889343000.0</v>
+        <v>379749607000.0</v>
       </c>
       <c r="E22">
-        <v>237154343000.0</v>
+        <v>402620736000.0</v>
       </c>
       <c r="F22">
-        <v>302139492646.0</v>
+        <v>377782499000.0</v>
       </c>
       <c r="G22">
-        <v>299425166000.0</v>
+        <v>401367663000.0</v>
       </c>
       <c r="H22">
-        <v>283137239330.0</v>
+        <v>365839262000.0</v>
       </c>
       <c r="I22">
-        <v>227004907000.0</v>
+        <v>384206561000.0</v>
       </c>
       <c r="J22">
-        <v>504760768000.0</v>
+        <v>426743436000.0</v>
       </c>
       <c r="K22">
-        <v>232138603000.0</v>
+        <v>462591975000.0</v>
       </c>
       <c r="L22">
-        <v>283102629038.0</v>
+        <v>433576084000.0</v>
       </c>
       <c r="M22">
-        <v>161527339548.0</v>
+        <v>445566168232.0</v>
       </c>
       <c r="N22">
-        <v>240921332521.0</v>
+        <v>446858752838.0</v>
       </c>
       <c r="O22">
-        <v>205154763768.0</v>
+        <v>443381120272.0</v>
       </c>
       <c r="P22">
-        <v>163438281944.0</v>
+        <v>395533790407.0</v>
       </c>
       <c r="Q22">
-        <v>91686264329.0</v>
+        <v>428170217300.0</v>
       </c>
       <c r="R22">
-        <v>164198111551.0</v>
+        <v>442046225381.0</v>
       </c>
       <c r="S22">
-        <v>184187621108.0</v>
+        <v>412952916952.0</v>
       </c>
       <c r="T22">
-        <v>169613284583.0</v>
+        <v>339743039394.0</v>
       </c>
       <c r="U22">
-        <v>108984900542.0</v>
+        <v>371255125412.0</v>
       </c>
       <c r="V22">
-        <v>154720215668.0</v>
+        <v>355527222244.0</v>
       </c>
       <c r="W22">
-        <v>149155297115.0</v>
+        <v>357027585829.0</v>
       </c>
       <c r="X22">
-        <v>201330450534.0</v>
+        <v>291378253517.0</v>
       </c>
       <c r="Y22">
-        <v>102697801260.0</v>
+        <v>337783427115.0</v>
       </c>
       <c r="Z22">
-        <v>175379305974.0</v>
+        <v>344178793665.0</v>
       </c>
       <c r="AA22">
-        <v>105424193021.0</v>
+        <v>301643270587.0</v>
       </c>
       <c r="AB22">
-        <v>128368374573.0</v>
+        <v>316826909348.0</v>
       </c>
       <c r="AC22">
-        <v>113624289152.0</v>
+        <v>320605236845.0</v>
       </c>
       <c r="AD22">
-        <v>135204910233.0</v>
+        <v>317300017512.0</v>
       </c>
       <c r="AE22">
-        <v>55550788320.0</v>
+        <v>320107436695.0</v>
       </c>
       <c r="AF22">
-        <v>66248953146.0</v>
+        <v>313291338820.0</v>
       </c>
       <c r="AG22">
-        <v>43305668620.0</v>
+        <v>320303806287.0</v>
       </c>
       <c r="AH22">
-        <v>90090431796.0</v>
+        <v>302074392015.0</v>
       </c>
       <c r="AI22">
-        <v>49674369885.0</v>
+        <v>291858521452.0</v>
       </c>
       <c r="AJ22">
-        <v>87356141602.0</v>
+        <v>299078174645.0</v>
       </c>
       <c r="AK22">
-        <v>42595864150.0</v>
+        <v>309446233980.0</v>
       </c>
       <c r="AL22">
-        <v>36739423706.0</v>
+        <v>332279167636.0</v>
       </c>
       <c r="AM22">
-        <v>70977720863.0</v>
+        <v>309914783832.0</v>
       </c>
       <c r="AN22">
-        <v>39092158888.0</v>
+        <v>279955459843.0</v>
       </c>
       <c r="AO22">
-        <v>13215039686.0</v>
+        <v>325449208306.0</v>
       </c>
       <c r="AP22">
-        <v>51187400625.0</v>
+        <v>373522867162.0</v>
       </c>
       <c r="AQ22">
-        <v>82153862914.0</v>
+        <v>311551412660.0</v>
       </c>
       <c r="AR22">
-        <v>37745278790.0</v>
+        <v>298729619637.0</v>
       </c>
       <c r="AS22">
-        <v>14029248090.0</v>
+        <v>331303428217.0</v>
       </c>
       <c r="AT22">
-        <v>51807807376.0</v>
+        <v>402793936712.0</v>
       </c>
       <c r="AU22">
-        <v>30831479918.0</v>
+        <v>348854546825.0</v>
       </c>
       <c r="AV22">
-        <v>18018005039.0</v>
+        <v>309595185554.0</v>
       </c>
       <c r="AW22">
-        <v>31013004306.0</v>
+        <v>303914058761.0</v>
       </c>
       <c r="AX22">
-        <v>43635656499.0</v>
+        <v>290490563696.0</v>
       </c>
       <c r="AY22">
-        <v>25100002890.0</v>
+        <v>321684518832.0</v>
       </c>
       <c r="AZ22">
-        <v>25069216394.0</v>
+        <v>285793392774.0</v>
       </c>
       <c r="BA22">
-        <v>30432741330.0</v>
+        <v>272952054071.0</v>
       </c>
       <c r="BB22">
-        <v>33860183378.0</v>
+        <v>253328056398.0</v>
       </c>
       <c r="BC22">
-        <v>15119000838.0</v>
+        <v>276033842343.0</v>
       </c>
       <c r="BD22">
-        <v>12644637893.0</v>
+        <v>242653601169.0</v>
       </c>
       <c r="BE22">
-        <v>19508718300.0</v>
+        <v>242203377510.0</v>
       </c>
       <c r="BF22">
-        <v>27370537500.0</v>
+        <v>205135105700.0</v>
       </c>
       <c r="BG22">
-        <v>13766704300.0</v>
+        <v>181730920600.0</v>
       </c>
       <c r="BH22">
-        <v>10145030300.0</v>
+        <v>161699916400.0</v>
       </c>
       <c r="BI22">
-        <v>4899035300.0</v>
+        <v>185081999800.0</v>
       </c>
       <c r="BJ22">
-        <v>13865665500.0</v>
+        <v>178244014200.0</v>
       </c>
       <c r="BK22">
-        <v>20071013000.0</v>
+        <v>158912863000.0</v>
       </c>
       <c r="BL22">
-        <v>28439546000.0</v>
+        <v>146012968600.0</v>
       </c>
       <c r="BM22">
-        <v>404395800.0</v>
+        <v>154746836600.0</v>
       </c>
       <c r="BN22">
-        <v>7822995200.0</v>
+        <v>131410525100.0</v>
       </c>
       <c r="BO22">
-        <v>13716463200.0</v>
+        <v>112157066800.0</v>
       </c>
       <c r="BP22">
-        <v>4807380800.0</v>
+        <v>122326000800.0</v>
       </c>
       <c r="BQ22">
-        <v>6179899900.0</v>
+        <v>144715839200.0</v>
       </c>
       <c r="BR22">
-        <v>7459541100.0</v>
-[...1 lines deleted...]
-      <c r="BS22"/>
+        <v>177038920800.0</v>
+      </c>
+      <c r="BS22">
+        <v>196095534200.0</v>
+      </c>
       <c r="BT22">
-        <v>9450611200.0</v>
+        <v>135930892900.0</v>
       </c>
       <c r="BU22">
-        <v>1194743300.0</v>
+        <v>123396298100.0</v>
       </c>
       <c r="BV22">
-        <v>743972900.0</v>
+        <v>111510121000.0</v>
       </c>
       <c r="BW22">
-        <v>5407970900.0</v>
+        <v>107481684800.0</v>
       </c>
       <c r="BX22">
-        <v>2157359600.0</v>
+        <v>102536737900.0</v>
       </c>
       <c r="BY22">
-        <v>1832024800.0</v>
+        <v>121354081500.0</v>
       </c>
       <c r="BZ22">
-        <v>6197411900.0</v>
+        <v>91695822000.0</v>
       </c>
       <c r="CA22">
-        <v>2238411000.0</v>
+        <v>92014391000.0</v>
       </c>
       <c r="CB22">
-        <v>3664099000.0</v>
+        <v>98205814000.0</v>
       </c>
       <c r="CC22">
-        <v>3913097000.0</v>
+        <v>95588896000.0</v>
       </c>
       <c r="CD22">
-        <v>3798540000.0</v>
+        <v>85427839000.0</v>
       </c>
       <c r="CE22">
-        <v>4608554000.0</v>
-[...1 lines deleted...]
-      <c r="CF22"/>
+        <v>94961218000.0</v>
+      </c>
+      <c r="CF22">
+        <v>114058150000.0</v>
+      </c>
       <c r="CG22">
-        <v>3583373000.0</v>
+        <v>94849801000.0</v>
       </c>
       <c r="CH22">
-        <v>7401392000.0</v>
+        <v>112204372000.0</v>
       </c>
       <c r="CI22">
-        <v>8010921000.0</v>
+        <v>114413451000.0</v>
       </c>
       <c r="CJ22">
-        <v>6992837000.0</v>
+        <v>125085011000.0</v>
       </c>
       <c r="CK22">
-        <v>6194322000.0</v>
-[...5 lines deleted...]
-      <c r="CP22"/>
+        <v>111783498000.0</v>
+      </c>
+      <c r="CL22">
+        <v>128371000000.0</v>
+      </c>
+      <c r="CM22">
+        <v>112023167000.0</v>
+      </c>
+      <c r="CN22">
+        <v>71086000000.0</v>
+      </c>
+      <c r="CO22">
+        <v>64073000000.0</v>
+      </c>
+      <c r="CP22">
+        <v>44572000000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>46</v>
       </c>
       <c r="B23">
-        <v>-16138037000.0</v>
+        <v>8757125693000.0</v>
       </c>
       <c r="C23">
-        <v>-23265704000.0</v>
+        <v>8179602400000.0</v>
       </c>
       <c r="D23">
-        <v>-1518242000.0</v>
+        <v>8007696949000.0</v>
       </c>
       <c r="E23">
-        <v>-2322379000.0</v>
+        <v>7682713696000.0</v>
       </c>
       <c r="F23">
-        <v>1456325000.0</v>
+        <v>7300958584000.0</v>
       </c>
       <c r="G23">
-        <v>-14288189000.0</v>
-[...2 lines deleted...]
-      <c r="I23"/>
+        <v>7176358415000.0</v>
+      </c>
+      <c r="H23">
+        <v>6762107189000.0</v>
+      </c>
+      <c r="I23">
+        <v>6473314309000.0</v>
+      </c>
       <c r="J23">
-        <v>194710479292.0</v>
+        <v>6170496500000.0</v>
       </c>
       <c r="K23">
-        <v>185343000.0</v>
+        <v>5984616120000.0</v>
       </c>
       <c r="L23">
-        <v>-777419123.0</v>
+        <v>5482234635000.0</v>
       </c>
       <c r="M23">
-        <v>-10177563.0</v>
+        <v>5249590682947.0</v>
       </c>
       <c r="N23">
-        <v>1134507280.0</v>
+        <v>4917732457992.0</v>
       </c>
       <c r="O23">
-        <v>12187130344.0</v>
+        <v>4821382501243.0</v>
       </c>
       <c r="P23">
-        <v>-2068846167.0</v>
+        <v>4590737849889.0</v>
       </c>
       <c r="Q23">
-        <v>-1428150574.0</v>
+        <v>4363311816144.0</v>
       </c>
       <c r="R23">
-        <v>535028154.0</v>
+        <v>4098074917918.0</v>
       </c>
       <c r="S23">
-        <v>460041141.0</v>
+        <v>4140548466903.0</v>
       </c>
       <c r="T23">
-        <v>-614841153.0</v>
+        <v>3919243683748.0</v>
       </c>
       <c r="U23">
-        <v>175872385.0</v>
+        <v>3709050460941.0</v>
       </c>
       <c r="V23">
-        <v>-1232951838.0</v>
+        <v>3454527719369.0</v>
       </c>
       <c r="W23">
-        <v>-8003271818.0</v>
+        <v>3734576264493.0</v>
       </c>
       <c r="X23">
-        <v>-1967610372.0</v>
+        <v>3448995059882.0</v>
       </c>
       <c r="Y23">
-        <v>-10247879083.0</v>
+        <v>3307682419376.0</v>
       </c>
       <c r="Z23">
-        <v>-6586278062.0</v>
+        <v>3111044741146.0</v>
       </c>
       <c r="AA23">
-        <v>34308614989.0</v>
+        <v>3103541807577.0</v>
       </c>
       <c r="AB23">
-        <v>-45782311455.0</v>
+        <v>2881563083954.0</v>
       </c>
       <c r="AC23">
-        <v>426208016.0</v>
+        <v>2764177498433.0</v>
       </c>
       <c r="AD23">
-        <v>-6309634634.0</v>
+        <v>2587391235954.0</v>
       </c>
       <c r="AE23">
-        <v>4916222779.0</v>
+        <v>2815940024972.0</v>
       </c>
       <c r="AF23">
-        <v>11547173636.0</v>
+        <v>2631189810030.0</v>
       </c>
       <c r="AG23">
-        <v>-6431118348.0</v>
+        <v>2566952662000.0</v>
       </c>
       <c r="AH23">
-        <v>320000000.0</v>
+        <v>2378226243495.0</v>
       </c>
       <c r="AI23">
-        <v>5392410000.0</v>
+        <v>2438760401953.0</v>
       </c>
       <c r="AJ23">
-        <v>260969035107.0</v>
+        <v>2342432443196.0</v>
       </c>
       <c r="AK23">
-        <v>86495999743.0</v>
+        <v>2321463366446.0</v>
       </c>
       <c r="AL23">
-        <v>-6262855.0</v>
+        <v>2302265123655.0</v>
       </c>
       <c r="AM23">
-        <v>-15863976655.0</v>
+        <v>2388455458212.0</v>
       </c>
       <c r="AN23">
-        <v>40393044286.0</v>
+        <v>2336411494941.0</v>
       </c>
       <c r="AO23">
-        <v>14872149202.0</v>
+        <v>2265817348388.0</v>
       </c>
       <c r="AP23">
-        <v>75850778.0</v>
+        <v>2245804718668.0</v>
       </c>
       <c r="AQ23">
-        <v>17857346377.0</v>
+        <v>1963639084922.0</v>
       </c>
       <c r="AR23">
-        <v>10000000000.0</v>
+        <v>1919568037170.0</v>
       </c>
       <c r="AS23">
-        <v>-10297100000.0</v>
+        <v>1834296403459.0</v>
       </c>
       <c r="AT23">
-        <v>924219855609.0</v>
+        <v>1964790926058.0</v>
       </c>
       <c r="AU23">
-        <v>-54854234247.0</v>
+        <v>1778783139073.0</v>
       </c>
       <c r="AV23">
-        <v>15001914153.0</v>
+        <v>1700204093895.0</v>
       </c>
       <c r="AW23">
-        <v>36000000.0</v>
+        <v>1617715311009.0</v>
       </c>
       <c r="AX23">
-        <v>588822682173.0</v>
+        <v>1584522005585.0</v>
       </c>
       <c r="AY23">
-        <v>198600000.0</v>
+        <v>1547162068486.0</v>
       </c>
       <c r="AZ23">
-        <v>3296447221.0</v>
+        <v>1470059394892.0</v>
       </c>
       <c r="BA23">
-        <v>78166565482.0</v>
+        <v>1384130101145.0</v>
       </c>
       <c r="BB23">
-        <v>-30520394390.0</v>
+        <v>1315820132091.0</v>
       </c>
       <c r="BC23">
-        <v>102365201321.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1327847723547.0</v>
+      </c>
+      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-      <c r="BG23">
-[...1 lines deleted...]
-      </c>
+      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
-      <c r="BS23">
-[...4 lines deleted...]
-      </c>
+      <c r="BS23"/>
+      <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
     </row>
     <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>209</v>
-[...21 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
       <c r="I24">
-        <v>251958963064.0</v>
-[...33 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
       <c r="U24">
-        <v>162353110361.0</v>
+        <v>0.0</v>
       </c>
       <c r="V24">
-        <v>-120068413334.0</v>
+        <v>0.0</v>
       </c>
       <c r="W24">
-        <v>-350274490911.0</v>
+        <v>0.0</v>
       </c>
       <c r="X24">
-        <v>-143946872725.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y24">
-        <v>87730000000.0</v>
+        <v>199610266989.0</v>
       </c>
       <c r="Z24">
-        <v>-182100000000.0</v>
+        <v>199610266989.0</v>
       </c>
       <c r="AA24">
-        <v>-30188309091.0</v>
+        <v>199610266989.0</v>
       </c>
       <c r="AB24">
-        <v>-97000000000.0</v>
+        <v>199610266989.0</v>
       </c>
       <c r="AC24">
-        <v>249956235318.0</v>
+        <v>199551203400.0</v>
       </c>
       <c r="AD24">
-        <v>3132570500.0</v>
+        <v>199493705561.0</v>
       </c>
       <c r="AE24">
-        <v>-9253015615.0</v>
+        <v>199383242197.0</v>
       </c>
       <c r="AF24">
-        <v>-3337891475.0</v>
+        <v>199383242197.0</v>
       </c>
       <c r="AG24">
-        <v>-55938194426.0</v>
+        <v>498298611100.0</v>
       </c>
       <c r="AH24">
-        <v>36309442373.0</v>
+        <v>498298611100.0</v>
       </c>
       <c r="AI24">
-        <v>55038181818.0</v>
+        <v>498298611100.0</v>
       </c>
       <c r="AJ24">
-        <v>-19000000000.0</v>
+        <v>512986258900.0</v>
       </c>
       <c r="AK24">
-        <v>-40000000000.0</v>
+        <v>528441283300.0</v>
       </c>
       <c r="AL24">
-        <v>1675264209.0</v>
+        <v>433211917000.0</v>
       </c>
       <c r="AM24">
-        <v>-14927272727.0</v>
+        <v>547613054600.0</v>
       </c>
       <c r="AN24">
-        <v>24587944980.0</v>
+        <v>547613054600.0</v>
       </c>
       <c r="AO24">
-        <v>40018181818.0</v>
+        <v>553651222700.0</v>
       </c>
       <c r="AP24">
-        <v>-36400000000.0</v>
+        <v>559835204600.0</v>
       </c>
       <c r="AQ24">
-        <v>10015842989.0</v>
+        <v>298230100600.0</v>
       </c>
       <c r="AR24">
-        <v>6297200000.0</v>
+        <v>303855100600.0</v>
       </c>
       <c r="AS24">
-        <v>-8029968870.0</v>
+        <v>268320496400.0</v>
       </c>
       <c r="AT24">
-        <v>10000000000.0</v>
+        <v>278006714800.0</v>
       </c>
       <c r="AU24">
-        <v>5768293058.0</v>
+        <v>287486126200.0</v>
       </c>
       <c r="AV24">
-        <v>-5924799090.0</v>
+        <v>297398626200.0</v>
       </c>
       <c r="AW24">
-        <v>2036515121.0</v>
-[...1 lines deleted...]
-      <c r="AX24"/>
+        <v>347945283300.0</v>
+      </c>
+      <c r="AX24">
+        <v>361042392200.0</v>
+      </c>
       <c r="AY24">
-        <v>1939756140.0</v>
+        <v>126919996100.0</v>
       </c>
       <c r="AZ24">
-        <v>1408331012.0</v>
+        <v>131607496100.0</v>
       </c>
       <c r="BA24">
-        <v>55454744036.0</v>
+        <v>109401401400.0</v>
       </c>
       <c r="BB24">
-        <v>-19570163309.0</v>
+        <v>114083149100.0</v>
       </c>
       <c r="BC24">
-        <v>-43179654547.0</v>
-[...3 lines deleted...]
-      <c r="BF24"/>
+        <v>69937500000.0</v>
+      </c>
+      <c r="BD24">
+        <v>55875000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>125126179500.0</v>
+      </c>
+      <c r="BF24">
+        <v>116125200000.0</v>
+      </c>
       <c r="BG24">
-        <v>750000000.0</v>
-[...1 lines deleted...]
-      <c r="BH24"/>
+        <v>101125000000.0</v>
+      </c>
+      <c r="BH24">
+        <v>74625000000.0</v>
+      </c>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24"/>
+      <c r="CG24">
+        <v>1207700000.0</v>
+      </c>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK24">
+        <v>3301350000.0</v>
+      </c>
+      <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
-[...1 lines deleted...]
-      </c>
+      <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24"/>
+      <c r="CP24">
+        <v>2023000000.0</v>
+      </c>
     </row>
     <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>210</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
-        <v>-70899993000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E25">
-        <v>-294670356000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F25">
-        <v>576662796000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G25">
-        <v>-240416367000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H25">
-        <v>372768399000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I25">
-        <v>27503403000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
-        <v>-89534126472.0</v>
+        <v>0.0</v>
       </c>
       <c r="N25">
-        <v>-19052682788.0</v>
+        <v>0.0</v>
       </c>
       <c r="O25">
-        <v>-18791173444.0</v>
+        <v>0.0</v>
       </c>
       <c r="P25">
-        <v>-167730118921.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q25">
-        <v>-95889844746.0</v>
+        <v>0.0</v>
       </c>
       <c r="R25">
-        <v>-168413341237.0</v>
+        <v>0.0</v>
       </c>
       <c r="S25">
-        <v>-184187621108.0</v>
+        <v>0.0</v>
       </c>
       <c r="T25">
-        <v>-169613284583.0</v>
+        <v>0.0</v>
       </c>
       <c r="U25">
-        <v>-108984900542.0</v>
+        <v>0.0</v>
       </c>
       <c r="V25">
-        <v>-154720215668.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
       <c r="Y25">
-        <v>-102697801260.0</v>
+        <v>199610266990.0</v>
       </c>
       <c r="Z25">
-        <v>-175379305974.0</v>
+        <v>199610266990.0</v>
       </c>
       <c r="AA25">
-        <v>-105424193021.0</v>
+        <v>199610266990.0</v>
       </c>
       <c r="AB25">
-        <v>-128368374573.0</v>
+        <v>199610266990.0</v>
       </c>
       <c r="AC25">
-        <v>-113624289152.0</v>
-[...81 lines deleted...]
-      </c>
+        <v>199551203400.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
     </row>
     <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26"/>
-[...2 lines deleted...]
-      <c r="AF26"/>
+      <c r="AC26">
+        <v>8757865429.0</v>
+      </c>
+      <c r="AD26">
+        <v>7152156471.0</v>
+      </c>
+      <c r="AE26">
+        <v>7152156471.0</v>
+      </c>
+      <c r="AF26">
+        <v>8749718464.0</v>
+      </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -28972,51 +8677,51 @@
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
     </row>
     <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29070,765 +8775,21323 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
     </row>
     <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>51</v>
       </c>
       <c r="B28">
-        <v>-16138037000.0</v>
+        <v>-4114792576000.0</v>
       </c>
       <c r="C28">
-        <v>-23265704000.0</v>
+        <v>-3921872592000.0</v>
       </c>
       <c r="D28">
-        <v>-1518242000.0</v>
+        <v>-3454690999000.0</v>
       </c>
       <c r="E28">
-        <v>-2322379000.0</v>
+        <v>-2925720564000.0</v>
       </c>
       <c r="F28">
-        <v>1456325000.0</v>
+        <v>-1860260241000.0</v>
       </c>
       <c r="G28">
-        <v>-14288189000.0</v>
-[...3 lines deleted...]
-      <c r="J28"/>
+        <v>-1882133413000.0</v>
+      </c>
+      <c r="H28">
+        <v>-1486158155000.0</v>
+      </c>
+      <c r="I28">
+        <v>-1131998701000.0</v>
+      </c>
+      <c r="J28">
+        <v>-1264616992000.0</v>
+      </c>
       <c r="K28">
-        <v>185343000.0</v>
+        <v>-779740650000.0</v>
       </c>
       <c r="L28">
-        <v>-777419123.0</v>
+        <v>-262453842000.0</v>
       </c>
       <c r="M28">
-        <v>-10177563.0</v>
+        <v>-95448977822.0</v>
       </c>
       <c r="N28">
-        <v>1134507280.0</v>
+        <v>-103807939306.0</v>
       </c>
       <c r="O28">
-        <v>12066518732.0</v>
+        <v>-196145174304.0</v>
       </c>
       <c r="P28">
-        <v>-2068846167.0</v>
+        <v>-228692760685.0</v>
       </c>
       <c r="Q28">
-        <v>-1700925023.0</v>
+        <v>-196030580597.0</v>
       </c>
       <c r="R28">
-        <v>-10191625911.0</v>
+        <v>-146650661070.0</v>
       </c>
       <c r="S28">
-        <v>11459469655.0</v>
+        <v>-178019104113.0</v>
       </c>
       <c r="T28">
-        <v>-967277005.0</v>
+        <v>-196074400049.0</v>
       </c>
       <c r="U28">
-        <v>-199471691762.0</v>
+        <v>-156414011831.0</v>
       </c>
       <c r="V28">
-        <v>-4560162759.0</v>
+        <v>-127922672381.0</v>
       </c>
       <c r="W28">
-        <v>95329339103.0</v>
+        <v>72922492599.0</v>
       </c>
       <c r="X28">
-        <v>-101973010370.0</v>
+        <v>60050365925.0</v>
       </c>
       <c r="Y28">
-        <v>-10247879083.0</v>
+        <v>97459489904.0</v>
       </c>
       <c r="Z28">
-        <v>-14979398602.0</v>
+        <v>93053678949.0</v>
       </c>
       <c r="AA28">
-        <v>65304296471.0</v>
+        <v>150231644341.0</v>
       </c>
       <c r="AB28">
-        <v>-45782311455.0</v>
+        <v>129878806716.0</v>
       </c>
       <c r="AC28">
-        <v>-269616952570.0</v>
+        <v>128067014722.0</v>
       </c>
       <c r="AD28">
-        <v>-24907730567.0</v>
+        <v>165349833314.0</v>
       </c>
       <c r="AE28">
-        <v>11701263425.0</v>
+        <v>429985024123.0</v>
       </c>
       <c r="AF28">
-        <v>11547173636.0</v>
+        <v>453565299704.0</v>
       </c>
       <c r="AG28">
-        <v>-6431118348.0</v>
+        <v>476687611886.0</v>
       </c>
       <c r="AH28">
-        <v>-43078547826.0</v>
+        <v>422610073353.0</v>
       </c>
       <c r="AI28">
-        <v>-37575250343.0</v>
+        <v>430654521180.0</v>
       </c>
       <c r="AJ28">
-        <v>-90562283186.0</v>
+        <v>471742291490.0</v>
       </c>
       <c r="AK28">
-        <v>-112336870579.0</v>
+        <v>500321261359.0</v>
       </c>
       <c r="AL28">
-        <v>-22945023140.0</v>
+        <v>647711681442.0</v>
       </c>
       <c r="AM28">
-        <v>-66687244646.0</v>
+        <v>747409848796.0</v>
       </c>
       <c r="AN28">
-        <v>24225914639.0</v>
+        <v>783790361170.0</v>
       </c>
       <c r="AO28">
-        <v>273474406002.0</v>
+        <v>839129323407.0</v>
       </c>
       <c r="AP28">
-        <v>-41888306829.0</v>
+        <v>816957781212.0</v>
       </c>
       <c r="AQ28">
-        <v>1690216732.0</v>
+        <v>561313998877.0</v>
       </c>
       <c r="AR28">
-        <v>-28067094601.0</v>
+        <v>606195326342.0</v>
       </c>
       <c r="AS28">
-        <v>27056431566.0</v>
+        <v>618140533841.0</v>
       </c>
       <c r="AT28">
-        <v>49484928393.0</v>
+        <v>649513798632.0</v>
       </c>
       <c r="AU28">
-        <v>4121829411.0</v>
+        <v>614177285765.0</v>
       </c>
       <c r="AV28">
-        <v>26642672000.0</v>
+        <v>569538836011.0</v>
       </c>
       <c r="AW28">
-        <v>34514222058.0</v>
+        <v>574489182272.0</v>
       </c>
       <c r="AX28">
-        <v>-7871550028.0</v>
+        <v>523513880102.0</v>
       </c>
       <c r="AY28">
-        <v>44041806670.0</v>
+        <v>519857038360.0</v>
       </c>
       <c r="AZ28">
-        <v>3296447221.0</v>
+        <v>482154717834.0</v>
       </c>
       <c r="BA28">
-        <v>78166565482.0</v>
+        <v>497509299572.0</v>
       </c>
       <c r="BB28">
-        <v>-30520394390.0</v>
+        <v>476355828188.0</v>
       </c>
       <c r="BC28">
-        <v>102365201321.0</v>
+        <v>474509322047.0</v>
       </c>
       <c r="BD28">
-        <v>27604345520.0</v>
+        <v>-8304591431.0</v>
       </c>
       <c r="BE28">
-        <v>33842664200.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>-9804187010.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
       <c r="BJ28"/>
-      <c r="BK28">
-[...1 lines deleted...]
-      </c>
+      <c r="BK28"/>
       <c r="BL28"/>
-      <c r="BM28">
-[...4 lines deleted...]
-      </c>
+      <c r="BM28"/>
+      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
-[...22 lines deleted...]
-      </c>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28">
-[...19 lines deleted...]
-      </c>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
       <c r="CM28"/>
-      <c r="CN28">
-[...1 lines deleted...]
-      </c>
+      <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28">
-[...1 lines deleted...]
-      </c>
+      <c r="CP28"/>
     </row>
     <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>52</v>
       </c>
       <c r="B29">
-        <v>340193471000.0</v>
+        <v>7894199621895.0</v>
       </c>
       <c r="C29">
-        <v>485287625000.0</v>
+        <v>7530095188921.0</v>
       </c>
       <c r="D29">
-        <v>293945397000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7291197149821.0</v>
+      </c>
+      <c r="E29"/>
       <c r="F29">
-        <v>576662796000.0</v>
+        <v>6657332523592.0</v>
       </c>
       <c r="G29">
-        <v>76928985000.0</v>
+        <v>6419749053160.0</v>
       </c>
       <c r="H29">
-        <v>372768399000.0</v>
+        <v>6117609560514.0</v>
       </c>
       <c r="I29">
-        <v>272532693000.0</v>
+        <v>5821940215809.0</v>
       </c>
       <c r="J29">
-        <v>306669537000.0</v>
+        <v>5538802976479.0</v>
       </c>
       <c r="K29">
-        <v>397359679000.0</v>
+        <v>5320782966746.0</v>
       </c>
       <c r="L29">
-        <v>373254422638.0</v>
+        <v>4816022198656.0</v>
       </c>
       <c r="M29">
-        <v>91204645834.0</v>
+        <v>4588074705936.0</v>
       </c>
       <c r="N29">
-        <v>240921332521.0</v>
+        <v>4304972076898.0</v>
       </c>
       <c r="O29">
-        <v>205154763768.0</v>
+        <v>4137992946547.0</v>
       </c>
       <c r="P29">
-        <v>167730118921.0</v>
+        <v>3897071614026.0</v>
       </c>
       <c r="Q29">
-        <v>4203580417.0</v>
+        <v>3673172716680.0</v>
       </c>
       <c r="R29">
-        <v>4215229686.0</v>
+        <v>3509613823125.0</v>
       </c>
       <c r="S29">
-        <v>248798187993.0</v>
+        <v>3434088932834.0</v>
       </c>
       <c r="T29">
-        <v>201264248560.0</v>
+        <v>3280617475349.0</v>
       </c>
       <c r="U29">
-        <v>54438980148.0</v>
+        <v>3078644528991.0</v>
       </c>
       <c r="V29">
-        <v>119854710251.0</v>
+        <v>2908345093667.0</v>
       </c>
       <c r="W29">
-        <v>269914129274.0</v>
+        <v>2998282691118.0</v>
       </c>
       <c r="X29">
-        <v>297240163272.0</v>
+        <v>2845400628511.0</v>
       </c>
       <c r="Y29">
-        <v>145294116530.0</v>
+        <v>2691045378419.0</v>
       </c>
       <c r="Z29">
-        <v>205797259274.0</v>
+        <v>2589132729986.0</v>
       </c>
       <c r="AA29">
-        <v>156995902280.0</v>
-[...96 lines deleted...]
-      </c>
+        <v>2514627335821.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
       <c r="BH29"/>
-      <c r="BI29">
-[...4 lines deleted...]
-      </c>
+      <c r="BI29"/>
+      <c r="BJ29"/>
       <c r="BK29"/>
-      <c r="BL29">
-[...1 lines deleted...]
-      </c>
+      <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
-      <c r="BO29">
-[...10 lines deleted...]
-      </c>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29">
-[...1 lines deleted...]
-      </c>
+      <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
-      <c r="CA29">
-[...13 lines deleted...]
-      </c>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
-      <c r="CH29">
-[...10 lines deleted...]
-      </c>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
       <c r="CL29"/>
-      <c r="CM29">
-[...10 lines deleted...]
-      </c>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
     </row>
     <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>53</v>
       </c>
       <c r="B30">
-        <v>185163048000.0</v>
+        <v>749745877000.0</v>
       </c>
       <c r="C30">
-        <v>149745462000.0</v>
+        <v>503719655000.0</v>
       </c>
       <c r="D30">
-        <v>739569050000.0</v>
+        <v>661897996000.0</v>
       </c>
       <c r="E30">
-        <v>32193151000.0</v>
+        <v>663072087000.0</v>
       </c>
       <c r="F30">
-        <v>-193228318000.0</v>
+        <v>614032801000.0</v>
       </c>
       <c r="G30">
-        <v>263402215000.0</v>
+        <v>707647211000.0</v>
       </c>
       <c r="H30">
-        <v>-493259612000.0</v>
+        <v>590939337000.0</v>
       </c>
       <c r="I30">
-        <v>212343649000.0</v>
+        <v>628902933000.0</v>
       </c>
       <c r="J30">
-        <v>194710479000.0</v>
+        <v>631395008000.0</v>
       </c>
       <c r="K30">
-        <v>-235646374000.0</v>
+        <v>659768893000.0</v>
       </c>
       <c r="L30">
-        <v>-381669318817.0</v>
+        <v>456411102000.0</v>
       </c>
       <c r="M30">
-        <v>-183754740521.0</v>
+        <v>521559024950.0</v>
       </c>
       <c r="N30">
-        <v>-210621661858.0</v>
+        <v>552833719073.0</v>
       </c>
       <c r="O30">
-        <v>-268467728780.0</v>
+        <v>508553531984.0</v>
       </c>
       <c r="P30">
-        <v>-219131963983.0</v>
+        <v>509703950276.0</v>
       </c>
       <c r="Q30">
-        <v>39564057991.0</v>
+        <v>494020360541.0</v>
       </c>
       <c r="R30">
-        <v>-197209156628.0</v>
+        <v>497038601961.0</v>
       </c>
       <c r="S30">
-        <v>-210262154794.0</v>
+        <v>522124900759.0</v>
       </c>
       <c r="T30">
-        <v>-171861154414.0</v>
+        <v>475980801836.0</v>
       </c>
       <c r="U30">
-        <v>146052906564.0</v>
+        <v>491351864306.0</v>
       </c>
       <c r="V30">
-        <v>-131937726422.0</v>
+        <v>473792004482.0</v>
       </c>
       <c r="W30">
-        <v>-323758304460.0</v>
+        <v>560650814585.0</v>
       </c>
       <c r="X30">
-        <v>-200527586700.0</v>
+        <v>480936363602.0</v>
       </c>
       <c r="Y30">
-        <v>-100541941600.0</v>
+        <v>534478072169.0</v>
       </c>
       <c r="Z30">
-        <v>-219697817034.0</v>
+        <v>501377804196.0</v>
       </c>
       <c r="AA30">
-        <v>-192691216806.0</v>
+        <v>636887661318.0</v>
       </c>
       <c r="AB30">
-        <v>-59300711350.0</v>
+        <v>600492717423.0</v>
       </c>
       <c r="AC30">
-        <v>215824175637.0</v>
+        <v>639768570079.0</v>
       </c>
       <c r="AD30">
-        <v>-145885576491.0</v>
+        <v>543685147272.0</v>
       </c>
       <c r="AE30">
-        <v>-2499145142.0</v>
+        <v>555616902299.0</v>
       </c>
       <c r="AF30">
-        <v>-179794471150.0</v>
+        <v>444351997610.0</v>
       </c>
       <c r="AG30">
-        <v>-11544239598.0</v>
+        <v>416705968000.0</v>
       </c>
       <c r="AH30">
-        <v>-31017263427.0</v>
+        <v>367237502600.0</v>
       </c>
       <c r="AI30">
-        <v>-55061730072.0</v>
+        <v>382759129200.0</v>
       </c>
       <c r="AJ30">
-        <v>-15010441730.0</v>
+        <v>388836916400.0</v>
       </c>
       <c r="AK30">
-        <v>113788467324.0</v>
+        <v>402706877600.0</v>
       </c>
       <c r="AL30">
-        <v>-36440895477.0</v>
+        <v>413164620045.0</v>
       </c>
       <c r="AM30">
-        <v>-24094691721.0</v>
+        <v>405118053581.0</v>
       </c>
       <c r="AN30">
-        <v>-102471877178.0</v>
+        <v>371016979533.0</v>
       </c>
       <c r="AO30">
-        <v>-124603213715.0</v>
+        <v>346394414042.0</v>
       </c>
       <c r="AP30">
-        <v>-88516777748.0</v>
+        <v>345122040583.0</v>
       </c>
       <c r="AQ30">
-        <v>-81232109440.0</v>
+        <v>298058487955.0</v>
       </c>
       <c r="AR30">
-        <v>-39973150375.0</v>
+        <v>289000051239.0</v>
       </c>
       <c r="AS30">
-        <v>-71729163416.0</v>
+        <v>265540720249.0</v>
       </c>
       <c r="AT30">
-        <v>-51415992444.0</v>
+        <v>306633408501.0</v>
       </c>
       <c r="AU30">
-        <v>-149339598796.0</v>
+        <v>266879837064.0</v>
       </c>
       <c r="AV30">
-        <v>15001914153.0</v>
+        <v>259526887337.0</v>
       </c>
       <c r="AW30">
-        <v>-41363872968.0</v>
+        <v>271369927243.0</v>
       </c>
       <c r="AX30">
-        <v>-54763384684.0</v>
+        <v>258561054273.0</v>
       </c>
       <c r="AY30">
-        <v>-66669796319.0</v>
+        <v>233979689370.0</v>
       </c>
       <c r="AZ30">
-        <v>-10851492993.0</v>
+        <v>217472413620.0</v>
       </c>
       <c r="BA30">
-        <v>34538381368.0</v>
+        <v>217624507040.0</v>
       </c>
       <c r="BB30">
-        <v>-108640640388.0</v>
+        <v>170151643532.0</v>
       </c>
       <c r="BC30">
-        <v>-90065850921.0</v>
+        <v>193188830453.0</v>
       </c>
       <c r="BD30">
-        <v>-2787417686.0</v>
-[...1 lines deleted...]
-      <c r="BE30"/>
+        <v>184127594068.0</v>
+      </c>
+      <c r="BE30">
+        <v>163378713409.0</v>
+      </c>
+      <c r="BF30">
+        <v>152475222900.0</v>
+      </c>
+      <c r="BG30">
+        <v>131450473700.0</v>
+      </c>
+      <c r="BH30">
+        <v>114660125200.0</v>
+      </c>
+      <c r="BI30">
+        <v>120201553000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>104791017400.0</v>
+      </c>
+      <c r="BK30">
+        <v>102453370700.0</v>
+      </c>
+      <c r="BL30">
+        <v>112681407200.0</v>
+      </c>
+      <c r="BM30">
+        <v>108078383000.0</v>
+      </c>
+      <c r="BN30">
+        <v>82768588600.0</v>
+      </c>
+      <c r="BO30">
+        <v>61749014000.0</v>
+      </c>
+      <c r="BP30">
+        <v>49501856000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>56476411200.0</v>
+      </c>
+      <c r="BR30">
+        <v>73625013300.0</v>
+      </c>
+      <c r="BS30">
+        <v>78476991000.0</v>
+      </c>
+      <c r="BT30">
+        <v>80773296100.0</v>
+      </c>
+      <c r="BU30">
+        <v>72310226800.0</v>
+      </c>
+      <c r="BV30">
+        <v>65001850300.0</v>
+      </c>
+      <c r="BW30">
+        <v>62761629900.0</v>
+      </c>
+      <c r="BX30">
+        <v>56226188400.0</v>
+      </c>
+      <c r="BY30">
+        <v>69690852600.0</v>
+      </c>
+      <c r="BZ30">
+        <v>84583452000.0</v>
+      </c>
+      <c r="CA30">
+        <v>79428570000.0</v>
+      </c>
+      <c r="CB30">
+        <v>76557376000.0</v>
+      </c>
+      <c r="CC30">
+        <v>87070686000.0</v>
+      </c>
+      <c r="CD30">
+        <v>89002099000.0</v>
+      </c>
+      <c r="CE30">
+        <v>95544148000.0</v>
+      </c>
+      <c r="CF30">
+        <v>90432977000.0</v>
+      </c>
+      <c r="CG30">
+        <v>97587304000.0</v>
+      </c>
+      <c r="CH30">
+        <v>104449749000.0</v>
+      </c>
+      <c r="CI30">
+        <v>106646633000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>97878792000.0</v>
+      </c>
+      <c r="CK30">
+        <v>99566223000.0</v>
+      </c>
+      <c r="CL30">
+        <v>113702000000.0</v>
+      </c>
+      <c r="CM30">
+        <v>67327167000.0</v>
+      </c>
+      <c r="CN30">
+        <v>63952000000.0</v>
+      </c>
+      <c r="CO30">
+        <v>54016000000.0</v>
+      </c>
+      <c r="CP30">
+        <v>30082000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:94">
+      <c r="A31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>4304972076898.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31">
+        <v>3673052105069.0</v>
+      </c>
+      <c r="R31">
+        <v>3509613823125.0</v>
+      </c>
+      <c r="S31">
+        <v>3433816158385.0</v>
+      </c>
+      <c r="T31">
+        <v>3269618046834.0</v>
+      </c>
+      <c r="U31">
+        <v>3078644528991.0</v>
+      </c>
+      <c r="V31">
+        <v>2907992657815.0</v>
+      </c>
+      <c r="W31">
+        <v>2798419641939.0</v>
+      </c>
+      <c r="X31">
+        <v>2642210368411.0</v>
+      </c>
+      <c r="Y31">
+        <v>2491435111430.0</v>
+      </c>
+      <c r="Z31">
+        <v>2389522462997.0</v>
+      </c>
+      <c r="AA31">
+        <v>2292414507887.0</v>
+      </c>
+      <c r="AB31">
+        <v>2117035201913.0</v>
+      </c>
+      <c r="AC31">
+        <v>2010993517618.0</v>
+      </c>
+      <c r="AD31">
+        <v>1879145616549.0</v>
+      </c>
+      <c r="AE31">
+        <v>1765521327397.0</v>
+      </c>
+      <c r="AF31">
+        <v>1630565397523.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+    </row>
+    <row r="32" spans="1:94">
+      <c r="A32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32">
+        <v>6092370077634.0</v>
+      </c>
+      <c r="C32">
+        <v>5739394927974.0</v>
+      </c>
+      <c r="D32">
+        <v>5496915196853.0</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32">
+        <v>4820284197683.0</v>
+      </c>
+      <c r="G32">
+        <v>4581751252623.0</v>
+      </c>
+      <c r="H32">
+        <v>4270019812001.0</v>
+      </c>
+      <c r="I32">
+        <v>4025427349991.0</v>
+      </c>
+      <c r="J32">
+        <v>3739028046093.0</v>
+      </c>
+      <c r="K32">
+        <v>3542374781822.0</v>
+      </c>
+      <c r="L32">
+        <v>2993281320436.0</v>
+      </c>
+      <c r="M32">
+        <v>2778146205544.0</v>
+      </c>
+      <c r="N32">
+        <v>2485849587730.0</v>
+      </c>
+      <c r="O32">
+        <v>2295737853131.0</v>
+      </c>
+      <c r="P32">
+        <v>2044696390968.0</v>
+      </c>
+      <c r="Q32">
+        <v>1903752221509.0</v>
+      </c>
+      <c r="R32">
+        <v>1737706060223.0</v>
+      </c>
+      <c r="S32">
+        <v>1665638105338.0</v>
+      </c>
+      <c r="T32">
+        <v>1504482849897.0</v>
+      </c>
+      <c r="U32">
+        <v>1333210458928.0</v>
+      </c>
+      <c r="V32">
+        <v>1161430015814.0</v>
+      </c>
+      <c r="W32">
+        <v>1040815782142.0</v>
+      </c>
+      <c r="X32">
+        <v>879741618929.0</v>
+      </c>
+      <c r="Y32">
+        <v>928100352617.0</v>
+      </c>
+      <c r="Z32">
+        <v>843281279273.0</v>
+      </c>
+      <c r="AA32">
+        <v>916573737031.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+    </row>
+    <row r="33" spans="1:94">
+      <c r="A33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33">
+        <v>1955662122000.0</v>
+      </c>
+      <c r="C33">
+        <v>1946399217000.0</v>
+      </c>
+      <c r="D33">
+        <v>1954504874000.0</v>
+      </c>
+      <c r="E33">
+        <v>1991048078000.0</v>
+      </c>
+      <c r="F33">
+        <v>1984034662000.0</v>
+      </c>
+      <c r="G33">
+        <v>1989034006000.0</v>
+      </c>
+      <c r="H33">
+        <v>1990413769000.0</v>
+      </c>
+      <c r="I33">
+        <v>1947868993000.0</v>
+      </c>
+      <c r="J33">
+        <v>1957088700000.0</v>
+      </c>
+      <c r="K33">
+        <v>1935051960000.0</v>
+      </c>
+      <c r="L33">
+        <v>1986246748000.0</v>
+      </c>
+      <c r="M33">
+        <v>1972764090743.0</v>
+      </c>
+      <c r="N33">
+        <v>1981826344901.0</v>
+      </c>
+      <c r="O33">
+        <v>2005192202968.0</v>
+      </c>
+      <c r="P33">
+        <v>2015347578333.0</v>
+      </c>
+      <c r="Q33">
+        <v>1942758405087.0</v>
+      </c>
+      <c r="R33">
+        <v>1945419819547.0</v>
+      </c>
+      <c r="S33">
+        <v>1941587922930.0</v>
+      </c>
+      <c r="T33">
+        <v>1939388679436.0</v>
+      </c>
+      <c r="U33">
+        <v>1934464353374.0</v>
+      </c>
+      <c r="V33">
+        <v>1932866695314.0</v>
+      </c>
+      <c r="W33">
+        <v>1940507316544.0</v>
+      </c>
+      <c r="X33">
+        <v>1943122237404.0</v>
+      </c>
+      <c r="Y33">
+        <v>1934798472879.0</v>
+      </c>
+      <c r="Z33">
+        <v>1917379821100.0</v>
+      </c>
+      <c r="AA33">
+        <v>1732797614740.0</v>
+      </c>
+      <c r="AB33">
+        <v>1716156782268.0</v>
+      </c>
+      <c r="AC33">
+        <v>1583061600468.0</v>
+      </c>
+      <c r="AD33">
+        <v>1612587719101.0</v>
+      </c>
+      <c r="AE33">
+        <v>1594980329115.0</v>
+      </c>
+      <c r="AF33">
+        <v>1380382987112.0</v>
+      </c>
+      <c r="AG33">
+        <v>1401629009170.0</v>
+      </c>
+      <c r="AH33">
+        <v>1401794852059.0</v>
+      </c>
+      <c r="AI33">
+        <v>1388619472508.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1394446392829.0</v>
+      </c>
+      <c r="AK33">
+        <v>1482224108657.0</v>
+      </c>
+      <c r="AL33">
+        <v>1494916078763.0</v>
+      </c>
+      <c r="AM33">
+        <v>1438450391330.0</v>
+      </c>
+      <c r="AN33">
+        <v>1415277533513.0</v>
+      </c>
+      <c r="AO33">
+        <v>1091330025043.0</v>
+      </c>
+      <c r="AP33">
+        <v>1086977830623.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1072337438111.0</v>
+      </c>
+      <c r="AR33">
+        <v>1044098603394.0</v>
+      </c>
+      <c r="AS33">
+        <v>1007613358940.0</v>
+      </c>
+      <c r="AT33">
+        <v>1003350671905.0</v>
+      </c>
+      <c r="AU33">
+        <v>953152086526.0</v>
+      </c>
+      <c r="AV33">
+        <v>900773694465.0</v>
+      </c>
+      <c r="AW33">
+        <v>854992902247.0</v>
+      </c>
+      <c r="AX33">
+        <v>840194279304.0</v>
+      </c>
+      <c r="AY33">
+        <v>835246210309.0</v>
+      </c>
+      <c r="AZ33">
+        <v>785795599786.0</v>
+      </c>
+      <c r="BA33">
+        <v>748744034484.0</v>
+      </c>
+      <c r="BB33">
+        <v>749150166257.0</v>
+      </c>
+      <c r="BC33">
+        <v>759281938776.0</v>
+      </c>
+      <c r="BD33">
+        <v>651321554715.0</v>
+      </c>
+      <c r="BE33">
+        <v>627105423748.0</v>
+      </c>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+    </row>
+    <row r="34" spans="1:94">
+      <c r="A34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+    </row>
+    <row r="35" spans="1:94">
+      <c r="A35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35">
+        <v>125345737000.0</v>
+      </c>
+      <c r="C35">
+        <v>127099895000.0</v>
+      </c>
+      <c r="D35">
+        <v>131625397000.0</v>
+      </c>
+      <c r="E35">
+        <v>119133011000.0</v>
+      </c>
+      <c r="F35">
+        <v>118572769000.0</v>
+      </c>
+      <c r="G35">
+        <v>122572213000.0</v>
+      </c>
+      <c r="H35">
+        <v>114361576000.0</v>
+      </c>
+      <c r="I35">
+        <v>123957025000.0</v>
+      </c>
+      <c r="J35">
+        <v>130024926000.0</v>
+      </c>
+      <c r="K35">
+        <v>129316110000.0</v>
+      </c>
+      <c r="L35">
+        <v>132016693000.0</v>
+      </c>
+      <c r="M35">
+        <v>131502846918.0</v>
+      </c>
+      <c r="N35">
+        <v>131419512191.0</v>
+      </c>
+      <c r="O35">
+        <v>131609436681.0</v>
+      </c>
+      <c r="P35">
+        <v>131645195386.0</v>
+      </c>
+      <c r="Q35">
+        <v>142208113419.0</v>
+      </c>
+      <c r="R35">
+        <v>142311408156.0</v>
+      </c>
+      <c r="S35">
+        <v>142179263336.0</v>
+      </c>
+      <c r="T35">
+        <v>143022906804.0</v>
+      </c>
+      <c r="U35">
+        <v>157842705251.0</v>
+      </c>
+      <c r="V35">
+        <v>155216285497.0</v>
+      </c>
+      <c r="W35">
+        <v>151815549154.0</v>
+      </c>
+      <c r="X35">
+        <v>149565657189.0</v>
+      </c>
+      <c r="Y35">
+        <v>340444302715.0</v>
+      </c>
+      <c r="Z35">
+        <v>340094232477.0</v>
+      </c>
+      <c r="AA35">
+        <v>325984541016.0</v>
+      </c>
+      <c r="AB35">
+        <v>325065525323.0</v>
+      </c>
+      <c r="AC35">
+        <v>321972539745.0</v>
+      </c>
+      <c r="AD35">
+        <v>311939220517.0</v>
+      </c>
+      <c r="AE35">
+        <v>309735200218.0</v>
+      </c>
+      <c r="AF35">
+        <v>308128298170.0</v>
+      </c>
+      <c r="AG35">
+        <v>594126774427.0</v>
+      </c>
+      <c r="AH35">
+        <v>590247137355.0</v>
+      </c>
+      <c r="AI35">
+        <v>584887870619.0</v>
+      </c>
+      <c r="AJ35">
+        <v>598696937342.0</v>
+      </c>
+      <c r="AK35">
+        <v>594910200020.0</v>
+      </c>
+      <c r="AL35">
+        <v>499666795747.0</v>
+      </c>
+      <c r="AM35">
+        <v>612533614244.0</v>
+      </c>
+      <c r="AN35">
+        <v>611147044637.0</v>
+      </c>
+      <c r="AO35">
+        <v>611847354105.0</v>
+      </c>
+      <c r="AP35">
+        <v>618482188124.0</v>
+      </c>
+      <c r="AQ35">
+        <v>350064038807.0</v>
+      </c>
+      <c r="AR35">
+        <v>356267550945.0</v>
+      </c>
+      <c r="AS35">
+        <v>319834832368.0</v>
+      </c>
+      <c r="AT35">
+        <v>329901709090.0</v>
+      </c>
+      <c r="AU35">
+        <v>333161034292.0</v>
+      </c>
+      <c r="AV35">
+        <v>343978800839.0</v>
+      </c>
+      <c r="AW35">
+        <v>391197664932.0</v>
+      </c>
+      <c r="AX35">
+        <v>405205074693.0</v>
+      </c>
+      <c r="AY35">
+        <v>171631782150.0</v>
+      </c>
+      <c r="AZ35">
+        <v>176942099882.0</v>
+      </c>
+      <c r="BA35">
+        <v>152910448967.0</v>
+      </c>
+      <c r="BB35">
+        <v>157400250057.0</v>
+      </c>
+      <c r="BC35">
+        <v>113214293521.0</v>
+      </c>
+      <c r="BD35">
+        <v>55875000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>125126179454.0</v>
+      </c>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+    </row>
+    <row r="36" spans="1:94">
+      <c r="A36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36">
+        <v>56645291000.0</v>
+      </c>
+      <c r="C36">
+        <v>15892796000.0</v>
+      </c>
+      <c r="D36">
+        <v>71645291000.0</v>
+      </c>
+      <c r="E36">
+        <v>112758128000.0</v>
+      </c>
+      <c r="F36">
+        <v>57005633000.0</v>
+      </c>
+      <c r="G36">
+        <v>56130153000.0</v>
+      </c>
+      <c r="H36">
+        <v>-2086616364000.0</v>
+      </c>
+      <c r="I36">
+        <v>-2292601143000.0</v>
+      </c>
+      <c r="J36">
+        <v>73257352000.0</v>
+      </c>
+      <c r="K36">
+        <v>2426981000.0</v>
+      </c>
+      <c r="L36">
+        <v>73266708000.0</v>
+      </c>
+      <c r="M36">
+        <v>3069589676.0</v>
+      </c>
+      <c r="N36">
+        <v>2798561308.0</v>
+      </c>
+      <c r="O36">
+        <v>418729338049.0</v>
+      </c>
+      <c r="P36">
+        <v>429990140023.0</v>
+      </c>
+      <c r="Q36">
+        <v>1549740169276.0</v>
+      </c>
+      <c r="R36">
+        <v>1339874785603.0</v>
+      </c>
+      <c r="S36">
+        <v>1396102544406.0</v>
+      </c>
+      <c r="T36">
+        <v>7809790587.0</v>
+      </c>
+      <c r="U36">
+        <v>7267428357.0</v>
+      </c>
+      <c r="V36">
+        <v>7267428357.0</v>
+      </c>
+      <c r="W36">
+        <v>7427758352.0</v>
+      </c>
+      <c r="X36">
+        <v>7427758354.0</v>
+      </c>
+      <c r="Y36">
+        <v>750450224394.0</v>
+      </c>
+      <c r="Z36">
+        <v>743127252465.0</v>
+      </c>
+      <c r="AA36">
+        <v>599625766113.0</v>
+      </c>
+      <c r="AB36">
+        <v>590797710682.0</v>
+      </c>
+      <c r="AC36">
+        <v>6980079381.0</v>
+      </c>
+      <c r="AD36">
+        <v>495227214382.0</v>
+      </c>
+      <c r="AE36">
+        <v>6706827218.0</v>
+      </c>
+      <c r="AF36">
+        <v>6596077300.0</v>
+      </c>
+      <c r="AG36">
+        <v>303485322099.0</v>
+      </c>
+      <c r="AH36">
+        <v>290164370017.0</v>
+      </c>
+      <c r="AI36">
+        <v>271415324561.0</v>
+      </c>
+      <c r="AJ36">
+        <v>268677415350.0</v>
+      </c>
+      <c r="AK36">
+        <v>322028538489.0</v>
+      </c>
+      <c r="AL36">
+        <v>344174035316.0</v>
+      </c>
+      <c r="AM36">
+        <v>273300461025.0</v>
+      </c>
+      <c r="AN36">
+        <v>281555059457.0</v>
+      </c>
+      <c r="AO36">
+        <v>41845638663.0</v>
+      </c>
+      <c r="AP36">
+        <v>43271801704.0</v>
+      </c>
+      <c r="AQ36">
+        <v>37721214355.0</v>
+      </c>
+      <c r="AR36">
+        <v>37853822248.0</v>
+      </c>
+      <c r="AS36">
+        <v>38330121464.0</v>
+      </c>
+      <c r="AT36">
+        <v>39812589723.0</v>
+      </c>
+      <c r="AU36">
+        <v>38318378355.0</v>
+      </c>
+      <c r="AV36">
+        <v>38452106242.0</v>
+      </c>
+      <c r="AW36">
+        <v>28255587662.0</v>
+      </c>
+      <c r="AX36">
+        <v>28298752058.0</v>
+      </c>
+      <c r="AY36">
+        <v>28341956454.0</v>
+      </c>
+      <c r="AZ36">
+        <v>28399294486.0</v>
+      </c>
+      <c r="BA36">
+        <v>28426408426.0</v>
+      </c>
+      <c r="BB36">
+        <v>28510853944.0</v>
+      </c>
+      <c r="BC36">
+        <v>28595299462.0</v>
+      </c>
+      <c r="BD36">
+        <v>-651321554715.0</v>
+      </c>
+      <c r="BE36">
+        <v>-627105423748.0</v>
+      </c>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+    </row>
+    <row r="37" spans="1:94">
+      <c r="A37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+    </row>
+    <row r="38" spans="1:94">
+      <c r="A38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>124869259400.0</v>
+      </c>
+      <c r="E38">
+        <v>194537702320.0</v>
+      </c>
+      <c r="F38">
+        <v>180481220400.0</v>
+      </c>
+      <c r="G38">
+        <v>181826812160.0</v>
+      </c>
+      <c r="H38">
+        <v>178587894340.0</v>
+      </c>
+      <c r="I38">
+        <v>137698695810.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>237335959690.0</v>
+      </c>
+      <c r="N38">
+        <v>361249469000.0</v>
+      </c>
+      <c r="O38">
+        <v>257429279070.0</v>
+      </c>
+      <c r="P38">
+        <v>267185475230.0</v>
+      </c>
+      <c r="Q38">
+        <v>346266956457.0</v>
+      </c>
+      <c r="R38">
+        <v>342254785603.0</v>
+      </c>
+      <c r="S38">
+        <v>341912544406.0</v>
+      </c>
+      <c r="T38">
+        <v>346685429860.0</v>
+      </c>
+      <c r="U38">
+        <v>365682924194.0</v>
+      </c>
+      <c r="V38">
+        <v>365156343008.0</v>
+      </c>
+      <c r="W38">
+        <v>375408194553.0</v>
+      </c>
+      <c r="X38">
+        <v>364133696620.0</v>
+      </c>
+      <c r="Y38">
+        <v>751100281903.0</v>
+      </c>
+      <c r="Z38">
+        <v>743127252465.0</v>
+      </c>
+      <c r="AA38">
+        <v>599625765112.0</v>
+      </c>
+      <c r="AB38">
+        <v>591636494564.0</v>
+      </c>
+      <c r="AC38">
+        <v>399748561210.0</v>
+      </c>
+      <c r="AD38">
+        <v>488075057912.0</v>
+      </c>
+      <c r="AE38">
+        <v>459324393331.0</v>
+      </c>
+      <c r="AF38">
+        <v>275489706698.0</v>
+      </c>
+      <c r="AG38">
+        <v>302399967600.0</v>
+      </c>
+      <c r="AH38">
+        <v>290164370000.0</v>
+      </c>
+      <c r="AI38">
+        <v>271415324600.0</v>
+      </c>
+      <c r="AJ38">
+        <v>268677415400.0</v>
+      </c>
+      <c r="AK38">
+        <v>322028538500.0</v>
+      </c>
+      <c r="AL38">
+        <v>344174035300.0</v>
+      </c>
+      <c r="AM38">
+        <v>60000.0</v>
+      </c>
+      <c r="AN38">
+        <v>281555059500.0</v>
+      </c>
+      <c r="AO38">
+        <v>41845638700.0</v>
+      </c>
+      <c r="AP38">
+        <v>43271801700.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1.0</v>
+      </c>
+      <c r="AR38">
+        <v>253631956700.0</v>
+      </c>
+      <c r="AS38">
+        <v>38330121500.0</v>
+      </c>
+      <c r="AT38">
+        <v>39812589700.0</v>
+      </c>
+      <c r="AU38">
+        <v>38318378400.0</v>
+      </c>
+      <c r="AV38">
+        <v>38452106200.0</v>
+      </c>
+      <c r="AW38">
+        <v>-1.0</v>
+      </c>
+      <c r="AX38">
+        <v>28298752100.0</v>
+      </c>
+      <c r="AY38">
+        <v>28341956500.0</v>
+      </c>
+      <c r="AZ38">
+        <v>28399294500.0</v>
+      </c>
+      <c r="BA38">
+        <v>28426408400.0</v>
+      </c>
+      <c r="BB38">
+        <v>28510853900.0</v>
+      </c>
+      <c r="BC38">
+        <v>28595299500.0</v>
+      </c>
+      <c r="BD38">
+        <v>28679744980.0</v>
+      </c>
+      <c r="BE38">
+        <v>40044794322.0</v>
+      </c>
+      <c r="BF38">
+        <v>70345134900.0</v>
+      </c>
+      <c r="BG38">
+        <v>40477728300.0</v>
+      </c>
+      <c r="BH38">
+        <v>40724443800.0</v>
+      </c>
+      <c r="BI38">
+        <v>37672508500.0</v>
+      </c>
+      <c r="BJ38">
+        <v>37969675400.0</v>
+      </c>
+      <c r="BK38">
+        <v>38605646500.0</v>
+      </c>
+      <c r="BL38">
+        <v>39105573900.0</v>
+      </c>
+      <c r="BM38">
+        <v>53253817100.0</v>
+      </c>
+      <c r="BN38">
+        <v>37224664900.0</v>
+      </c>
+      <c r="BO38">
+        <v>37101441100.0</v>
+      </c>
+      <c r="BP38">
+        <v>11062678100.0</v>
+      </c>
+      <c r="BQ38">
+        <v>2608162500.0</v>
+      </c>
+      <c r="BR38">
+        <v>46707661000.0</v>
+      </c>
+      <c r="BS38">
+        <v>59753451800.0</v>
+      </c>
+      <c r="BT38">
+        <v>51864423600.0</v>
+      </c>
+      <c r="BU38">
+        <v>53108207400.0</v>
+      </c>
+      <c r="BV38">
+        <v>27540879000.0</v>
+      </c>
+      <c r="BW38">
+        <v>5548539400.0</v>
+      </c>
+      <c r="BX38">
+        <v>5000000000.0</v>
+      </c>
+      <c r="BY38">
+        <v>11471520700.0</v>
+      </c>
+      <c r="BZ38">
+        <v>6471521000.0</v>
+      </c>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38">
+        <v>6471521000.0</v>
+      </c>
+      <c r="CD38">
+        <v>385097000.0</v>
+      </c>
+      <c r="CE38">
+        <v>478902000.0</v>
+      </c>
+      <c r="CF38"/>
+      <c r="CG38">
+        <v>527538000.0</v>
+      </c>
+      <c r="CH38">
+        <v>760318000.0</v>
+      </c>
+      <c r="CI38">
+        <v>854123000.0</v>
+      </c>
+      <c r="CJ38"/>
+      <c r="CK38">
+        <v>909345000.0</v>
+      </c>
+      <c r="CL38">
+        <v>1802000000.0</v>
+      </c>
+      <c r="CM38">
+        <v>7928607000.0</v>
+      </c>
+      <c r="CN38">
+        <v>1605000000.0</v>
+      </c>
+      <c r="CO38">
+        <v>20745000000.0</v>
+      </c>
+      <c r="CP38">
+        <v>468000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:94">
+      <c r="A39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39">
+        <v>26343812000.0</v>
+      </c>
+      <c r="C39">
+        <v>31973258000.0</v>
+      </c>
+      <c r="D39">
+        <v>23514473000.0</v>
+      </c>
+      <c r="E39">
+        <v>13332231000.0</v>
+      </c>
+      <c r="F39">
+        <v>26611581001.0</v>
+      </c>
+      <c r="G39">
+        <v>63508722000.0</v>
+      </c>
+      <c r="H39">
+        <v>20481065000.0</v>
+      </c>
+      <c r="I39">
+        <v>15231121000.0</v>
+      </c>
+      <c r="J39">
+        <v>19968363000.0</v>
+      </c>
+      <c r="K39">
+        <v>24882742000.0</v>
+      </c>
+      <c r="L39">
+        <v>16439686000.0</v>
+      </c>
+      <c r="M39">
+        <v>60732656223.0</v>
+      </c>
+      <c r="N39">
+        <v>68503947934.0</v>
+      </c>
+      <c r="O39">
+        <v>72156942058.0</v>
+      </c>
+      <c r="P39">
+        <v>29437826095.0</v>
+      </c>
+      <c r="Q39">
+        <v>98591641008.0</v>
+      </c>
+      <c r="R39">
+        <v>57748241806.0</v>
+      </c>
+      <c r="S39">
+        <v>31400847700.0</v>
+      </c>
+      <c r="T39">
+        <v>48647573240.0</v>
+      </c>
+      <c r="U39">
+        <v>53739657207.0</v>
+      </c>
+      <c r="V39">
+        <v>63893403873.0</v>
+      </c>
+      <c r="W39">
+        <v>52436323901.0</v>
+      </c>
+      <c r="X39">
+        <v>41669687034.0</v>
+      </c>
+      <c r="Y39">
+        <v>96521936812.0</v>
+      </c>
+      <c r="Z39">
+        <v>79949563951.0</v>
+      </c>
+      <c r="AA39">
+        <v>699019738657.0</v>
+      </c>
+      <c r="AB39">
+        <v>621852250582.0</v>
+      </c>
+      <c r="AC39">
+        <v>131640699657.0</v>
+      </c>
+      <c r="AD39">
+        <v>104609282194.0</v>
+      </c>
+      <c r="AE39">
+        <v>78551757874.0</v>
+      </c>
+      <c r="AF39">
+        <v>83913516312.0</v>
+      </c>
+      <c r="AG39">
+        <v>35299088975.0</v>
+      </c>
+      <c r="AH39">
+        <v>43697681181.0</v>
+      </c>
+      <c r="AI39">
+        <v>76017837842.0</v>
+      </c>
+      <c r="AJ39">
+        <v>17807771279.0</v>
+      </c>
+      <c r="AK39">
+        <v>27758303845.0</v>
+      </c>
+      <c r="AL39">
+        <v>441498493443.0</v>
+      </c>
+      <c r="AM39">
+        <v>405117993581.0</v>
+      </c>
+      <c r="AN39">
+        <v>64847550648.0</v>
+      </c>
+      <c r="AO39">
+        <v>325317613030.0</v>
+      </c>
+      <c r="AP39">
+        <v>229030576642.0</v>
+      </c>
+      <c r="AQ39">
+        <v>268959404118.0</v>
+      </c>
+      <c r="AR39">
+        <v>559548949900.0</v>
+      </c>
+      <c r="AS39">
+        <v>212573410370.0</v>
+      </c>
+      <c r="AT39">
+        <v>231518546698.0</v>
+      </c>
+      <c r="AU39">
+        <v>188939992282.0</v>
+      </c>
+      <c r="AV39">
+        <v>202689735683.0</v>
+      </c>
+      <c r="AW39">
+        <v>425219663146.0</v>
+      </c>
+      <c r="AX39">
+        <v>186041405106.0</v>
+      </c>
+      <c r="AY39">
+        <v>141338327085.0</v>
+      </c>
+      <c r="AZ39">
+        <v>170664629514.0</v>
+      </c>
+      <c r="BA39">
+        <v>121366826709.0</v>
+      </c>
+      <c r="BB39">
+        <v>133881655502.0</v>
+      </c>
+      <c r="BC39">
+        <v>90513053335.0</v>
+      </c>
+      <c r="BD39">
+        <v>134753749527.0</v>
+      </c>
+      <c r="BE39">
+        <v>41082805110.0</v>
+      </c>
+      <c r="BF39">
+        <v>38952311200.0</v>
+      </c>
+      <c r="BG39">
+        <v>27408884800.0</v>
+      </c>
+      <c r="BH39">
+        <v>31517964400.0</v>
+      </c>
+      <c r="BI39">
+        <v>28764413200.0</v>
+      </c>
+      <c r="BJ39">
+        <v>17841841800.0</v>
+      </c>
+      <c r="BK39">
+        <v>57667560900.0</v>
+      </c>
+      <c r="BL39">
+        <v>23339447700.0</v>
+      </c>
+      <c r="BM39">
+        <v>18716677700.0</v>
+      </c>
+      <c r="BN39">
+        <v>13987100800.0</v>
+      </c>
+      <c r="BO39">
+        <v>4150651300.0</v>
+      </c>
+      <c r="BP39">
+        <v>21393628500.0</v>
+      </c>
+      <c r="BQ39">
+        <v>21925457300.0</v>
+      </c>
+      <c r="BR39">
+        <v>15831094600.0</v>
+      </c>
+      <c r="BS39">
+        <v>19391865700.0</v>
+      </c>
+      <c r="BT39">
+        <v>23909095400.0</v>
+      </c>
+      <c r="BU39">
+        <v>25178927300.0</v>
+      </c>
+      <c r="BV39">
+        <v>20690635400.0</v>
+      </c>
+      <c r="BW39">
+        <v>6989665100.0</v>
+      </c>
+      <c r="BX39">
+        <v>17477680400.0</v>
+      </c>
+      <c r="BY39">
+        <v>41524236800.0</v>
+      </c>
+      <c r="BZ39">
+        <v>3006728000.0</v>
+      </c>
+      <c r="CA39">
+        <v>15708351000.0</v>
+      </c>
+      <c r="CB39">
+        <v>17056260000.0</v>
+      </c>
+      <c r="CC39">
+        <v>29475241000.0</v>
+      </c>
+      <c r="CD39">
+        <v>10929652000.0</v>
+      </c>
+      <c r="CE39">
+        <v>9011609000.0</v>
+      </c>
+      <c r="CF39">
+        <v>4755291000.0</v>
+      </c>
+      <c r="CG39">
+        <v>7332420000.0</v>
+      </c>
+      <c r="CH39">
+        <v>13213720000.0</v>
+      </c>
+      <c r="CI39">
+        <v>1219469000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>1882205000.0</v>
+      </c>
+      <c r="CK39">
+        <v>9384710000.0</v>
+      </c>
+      <c r="CL39">
+        <v>6100000000.0</v>
+      </c>
+      <c r="CM39">
+        <v>24902853000.0</v>
+      </c>
+      <c r="CN39">
+        <v>16541000000.0</v>
+      </c>
+      <c r="CO39">
+        <v>19607000000.0</v>
+      </c>
+      <c r="CP39"/>
+    </row>
+    <row r="40" spans="1:94">
+      <c r="A40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40">
+        <v>201222436000.0</v>
+      </c>
+      <c r="C40">
+        <v>138204939000.0</v>
+      </c>
+      <c r="D40">
+        <v>198743784000.0</v>
+      </c>
+      <c r="E40">
+        <v>198033433000.0</v>
+      </c>
+      <c r="F40">
+        <v>141456204932.0</v>
+      </c>
+      <c r="G40">
+        <v>133906985055.0</v>
+      </c>
+      <c r="H40">
+        <v>118204853000.0</v>
+      </c>
+      <c r="I40">
+        <v>102330489000.0</v>
+      </c>
+      <c r="J40">
+        <v>130149624000.0</v>
+      </c>
+      <c r="K40">
+        <v>91266467000.0</v>
+      </c>
+      <c r="L40">
+        <v>116229585000.0</v>
+      </c>
+      <c r="M40">
+        <v>93490977173.0</v>
+      </c>
+      <c r="N40">
+        <v>112556856515.0</v>
+      </c>
+      <c r="O40">
+        <v>110035891319.0</v>
+      </c>
+      <c r="P40">
+        <v>118796921353.0</v>
+      </c>
+      <c r="Q40">
+        <v>97901333523.0</v>
+      </c>
+      <c r="R40">
+        <v>91787535043.0</v>
+      </c>
+      <c r="S40">
+        <v>92601224792.0</v>
+      </c>
+      <c r="T40">
+        <v>92239607326.0</v>
+      </c>
+      <c r="U40">
+        <v>89870756155.0</v>
+      </c>
+      <c r="V40">
+        <v>77941590243.0</v>
+      </c>
+      <c r="W40">
+        <v>88945443988.0</v>
+      </c>
+      <c r="X40">
+        <v>90659762375.0</v>
+      </c>
+      <c r="Y40">
+        <v>90389252769.0</v>
+      </c>
+      <c r="Z40">
+        <v>88336350946.0</v>
+      </c>
+      <c r="AA40">
+        <v>117322901663.0</v>
+      </c>
+      <c r="AB40">
+        <v>139021971081.0</v>
+      </c>
+      <c r="AC40">
+        <v>141258909289.0</v>
+      </c>
+      <c r="AD40">
+        <v>73240223811.0</v>
+      </c>
+      <c r="AE40">
+        <v>101163467517.0</v>
+      </c>
+      <c r="AF40">
+        <v>98801695506.0</v>
+      </c>
+      <c r="AG40">
+        <v>100065969320.0</v>
+      </c>
+      <c r="AH40">
+        <v>78025535737.0</v>
+      </c>
+      <c r="AI40">
+        <v>90188648004.0</v>
+      </c>
+      <c r="AJ40">
+        <v>90081649371.0</v>
+      </c>
+      <c r="AK40">
+        <v>112701627920.0</v>
+      </c>
+      <c r="AL40">
+        <v>118872038123.0</v>
+      </c>
+      <c r="AM40">
+        <v>130979607121.0</v>
+      </c>
+      <c r="AN40">
+        <v>84256217139.0</v>
+      </c>
+      <c r="AO40">
+        <v>78253424297.0</v>
+      </c>
+      <c r="AP40">
+        <v>87818712637.0</v>
+      </c>
+      <c r="AQ40">
+        <v>80294430769.0</v>
+      </c>
+      <c r="AR40">
+        <v>72360780218.0</v>
+      </c>
+      <c r="AS40">
+        <v>62733693488.0</v>
+      </c>
+      <c r="AT40">
+        <v>135383107285.0</v>
+      </c>
+      <c r="AU40">
+        <v>52334661117.0</v>
+      </c>
+      <c r="AV40">
+        <v>70543665192.0</v>
+      </c>
+      <c r="AW40">
+        <v>66974642449.0</v>
+      </c>
+      <c r="AX40">
+        <v>97479437825.0</v>
+      </c>
+      <c r="AY40">
+        <v>80380036973.0</v>
+      </c>
+      <c r="AZ40">
+        <v>62559193803.0</v>
+      </c>
+      <c r="BA40">
+        <v>76103568990.0</v>
+      </c>
+      <c r="BB40">
+        <v>68950129584.0</v>
+      </c>
+      <c r="BC40">
+        <v>21637489897.0</v>
+      </c>
+      <c r="BD40">
+        <v>450609571691.0</v>
+      </c>
+      <c r="BE40">
+        <v>284337486769.0</v>
+      </c>
+      <c r="BF40">
+        <v>72350647000.0</v>
+      </c>
+      <c r="BG40">
+        <v>77221999000.0</v>
+      </c>
+      <c r="BH40">
+        <v>36995141000.0</v>
+      </c>
+      <c r="BI40">
+        <v>10765497000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>58814821000.0</v>
+      </c>
+      <c r="BK40">
+        <v>27729149000.0</v>
+      </c>
+      <c r="BL40">
+        <v>31709701000.0</v>
+      </c>
+      <c r="BM40">
+        <v>36916077000.0</v>
+      </c>
+      <c r="BN40">
+        <v>36556417000.0</v>
+      </c>
+      <c r="BO40">
+        <v>36288616000.0</v>
+      </c>
+      <c r="BP40">
+        <v>29733742000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>27638457000.0</v>
+      </c>
+      <c r="BR40">
+        <v>25598664000.0</v>
+      </c>
+      <c r="BS40">
+        <v>6977028000.0</v>
+      </c>
+      <c r="BT40">
+        <v>7943950000.0</v>
+      </c>
+      <c r="BU40">
+        <v>6862910000.0</v>
+      </c>
+      <c r="BV40">
+        <v>6525941000.0</v>
+      </c>
+      <c r="BW40">
+        <v>3800152000.0</v>
+      </c>
+      <c r="BX40">
+        <v>11704554000.0</v>
+      </c>
+      <c r="BY40">
+        <v>14869545000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>14404950000.0</v>
+      </c>
+      <c r="CA40">
+        <v>10724679000.0</v>
+      </c>
+      <c r="CB40">
+        <v>24479437000.0</v>
+      </c>
+      <c r="CC40">
+        <v>11045687000.0</v>
+      </c>
+      <c r="CD40">
+        <v>12006072000.0</v>
+      </c>
+      <c r="CE40">
+        <v>10855280000.0</v>
+      </c>
+      <c r="CF40">
+        <v>23669421000.0</v>
+      </c>
+      <c r="CG40">
+        <v>9892906000.0</v>
+      </c>
+      <c r="CH40">
+        <v>9556981000.0</v>
+      </c>
+      <c r="CI40">
+        <v>8398702000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>7838730000.0</v>
+      </c>
+      <c r="CK40">
+        <v>13237416000.0</v>
+      </c>
+      <c r="CL40">
+        <v>54632000000.0</v>
+      </c>
+      <c r="CM40">
+        <v>9286019000.0</v>
+      </c>
+      <c r="CN40"/>
+      <c r="CO40"/>
+      <c r="CP40"/>
+    </row>
+    <row r="41" spans="1:94">
+      <c r="A41" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>131419512191.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41">
+        <v>142208113419.0</v>
+      </c>
+      <c r="R41">
+        <v>142311408156.0</v>
+      </c>
+      <c r="S41">
+        <v>142179263336.0</v>
+      </c>
+      <c r="T41">
+        <v>143022906804.0</v>
+      </c>
+      <c r="U41">
+        <v>157842705251.0</v>
+      </c>
+      <c r="V41">
+        <v>155216285497.0</v>
+      </c>
+      <c r="W41">
+        <v>151815549154.0</v>
+      </c>
+      <c r="X41">
+        <v>149565657189.0</v>
+      </c>
+      <c r="Y41">
+        <v>140834035726.0</v>
+      </c>
+      <c r="Z41">
+        <v>140483965488.0</v>
+      </c>
+      <c r="AA41">
+        <v>126374274027.0</v>
+      </c>
+      <c r="AB41">
+        <v>125455258334.0</v>
+      </c>
+      <c r="AC41">
+        <v>122421336344.0</v>
+      </c>
+      <c r="AD41">
+        <v>112445514956.0</v>
+      </c>
+      <c r="AE41">
+        <v>110351958021.0</v>
+      </c>
+      <c r="AF41">
+        <v>108745055973.0</v>
+      </c>
+      <c r="AG41">
+        <v>60530003200.0</v>
+      </c>
+      <c r="AH41">
+        <v>60652671800.0</v>
+      </c>
+      <c r="AI41">
+        <v>60537514200.0</v>
+      </c>
+      <c r="AJ41">
+        <v>61936860300.0</v>
+      </c>
+      <c r="AK41">
+        <v>44456220300.0</v>
+      </c>
+      <c r="AL41">
+        <v>44796321700.0</v>
+      </c>
+      <c r="AM41">
+        <v>44987398300.0</v>
+      </c>
+      <c r="AN41">
+        <v>45235088600.0</v>
+      </c>
+      <c r="AO41">
+        <v>41116371400.0</v>
+      </c>
+      <c r="AP41">
+        <v>41204693000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>31956602400.0</v>
+      </c>
+      <c r="AR41">
+        <v>31964377400.0</v>
+      </c>
+      <c r="AS41">
+        <v>30098534800.0</v>
+      </c>
+      <c r="AT41">
+        <v>30098534800.0</v>
+      </c>
+      <c r="AU41">
+        <v>21903982200.0</v>
+      </c>
+      <c r="AV41">
+        <v>21963428900.0</v>
+      </c>
+      <c r="AW41">
+        <v>17532175900.0</v>
+      </c>
+      <c r="AX41">
+        <v>17577020200.0</v>
+      </c>
+      <c r="AY41">
+        <v>17677441200.0</v>
+      </c>
+      <c r="AZ41">
+        <v>17731107800.0</v>
+      </c>
+      <c r="BA41">
+        <v>15129549000.0</v>
+      </c>
+      <c r="BB41">
+        <v>15176359000.0</v>
+      </c>
+      <c r="BC41">
+        <v>13729209500.0</v>
+      </c>
+      <c r="BD41">
+        <v>13869107300.0</v>
+      </c>
+      <c r="BE41">
+        <v>10448466900.0</v>
+      </c>
+      <c r="BF41">
+        <v>10585645700.0</v>
+      </c>
+      <c r="BG41">
+        <v>10306148800.0</v>
+      </c>
+      <c r="BH41">
+        <v>10904328900.0</v>
+      </c>
+      <c r="BI41">
+        <v>8193815900.0</v>
+      </c>
+      <c r="BJ41">
+        <v>8346775100.0</v>
+      </c>
+      <c r="BK41">
+        <v>8566422400.0</v>
+      </c>
+      <c r="BL41">
+        <v>8555025600.0</v>
+      </c>
+      <c r="BM41">
+        <v>6513246100.0</v>
+      </c>
+      <c r="BN41">
+        <v>6872681100.0</v>
+      </c>
+      <c r="BO41">
+        <v>6899327900.0</v>
+      </c>
+      <c r="BP41">
+        <v>5862387300.0</v>
+      </c>
+      <c r="BQ41">
+        <v>6191051600.0</v>
+      </c>
+      <c r="BR41">
+        <v>6240535500.0</v>
+      </c>
+      <c r="BS41">
+        <v>5460663200.0</v>
+      </c>
+      <c r="BT41">
+        <v>5367626600.0</v>
+      </c>
+      <c r="BU41">
+        <v>5368348800.0</v>
+      </c>
+      <c r="BV41">
+        <v>5327154200.0</v>
+      </c>
+      <c r="BW41">
+        <v>4596573400.0</v>
+      </c>
+      <c r="BX41">
+        <v>4595765200.0</v>
+      </c>
+      <c r="BY41">
+        <v>1511716600.0</v>
+      </c>
+      <c r="BZ41">
+        <v>1512632000.0</v>
+      </c>
+      <c r="CA41">
+        <v>1512632000.0</v>
+      </c>
+      <c r="CB41">
+        <v>1512632000.0</v>
+      </c>
+      <c r="CC41">
+        <v>3905613000.0</v>
+      </c>
+      <c r="CD41">
+        <v>1510858000.0</v>
+      </c>
+      <c r="CE41">
+        <v>2350858000.0</v>
+      </c>
+      <c r="CF41">
+        <v>2350858000.0</v>
+      </c>
+      <c r="CG41">
+        <v>4485556000.0</v>
+      </c>
+      <c r="CH41">
+        <v>2350858000.0</v>
+      </c>
+      <c r="CI41">
+        <v>2375858000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>2375858000.0</v>
+      </c>
+      <c r="CK41">
+        <v>2365000000.0</v>
+      </c>
+      <c r="CL41">
+        <v>2365000000.0</v>
+      </c>
+      <c r="CM41">
+        <v>2340000000.0</v>
+      </c>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+    </row>
+    <row r="42" spans="1:94">
+      <c r="A42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="C42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="D42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="E42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="F42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="G42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="H42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="I42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="J42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="K42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="L42">
+        <v>1347146000.0</v>
+      </c>
+      <c r="M42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="N42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="O42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="P42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="Q42">
+        <v>-8832423328.0</v>
+      </c>
+      <c r="R42">
+        <v>-8832423328.0</v>
+      </c>
+      <c r="S42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="T42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="U42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="V42">
+        <v>-2883760233.0</v>
+      </c>
+      <c r="W42">
+        <v>-4059990901.0</v>
+      </c>
+      <c r="X42">
+        <v>-2845480261.0</v>
+      </c>
+      <c r="Y42">
+        <v>-10278026353.0</v>
+      </c>
+      <c r="Z42">
+        <v>-11453222151.0</v>
+      </c>
+      <c r="AA42">
+        <v>536808124.0</v>
+      </c>
+      <c r="AB42">
+        <v>536808124.0</v>
+      </c>
+      <c r="AC42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="AD42">
+        <v>-3560209646.0</v>
+      </c>
+      <c r="AE42">
+        <v>-3560209646.0</v>
+      </c>
+      <c r="AF42">
+        <v>-3311229287.0</v>
+      </c>
+      <c r="AG42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="AH42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="AI42">
+        <v>-14283589821.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-6468221860.0</v>
+      </c>
+      <c r="AK42">
+        <v>-1411742941.0</v>
+      </c>
+      <c r="AL42">
+        <v>1347146100.0</v>
+      </c>
+      <c r="AM42">
+        <v>-6283040715.0</v>
+      </c>
+      <c r="AN42">
+        <v>-6283040715.0</v>
+      </c>
+      <c r="AO42">
+        <v>-13828559157.0</v>
+      </c>
+      <c r="AP42">
+        <v>-13828559158.0</v>
+      </c>
+      <c r="AQ42">
+        <v>-8217542987.0</v>
+      </c>
+      <c r="AR42">
+        <v>-8217542987.0</v>
+      </c>
+      <c r="AS42">
+        <v>-8688215770.0</v>
+      </c>
+      <c r="AT42">
+        <v>-8688215770.0</v>
+      </c>
+      <c r="AU42">
+        <v>300000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>300000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>300000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>300000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>300000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>300000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>300000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>300000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>300000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>300000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>300000000.0</v>
+      </c>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+    </row>
+    <row r="43" spans="1:94">
+      <c r="A43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+    </row>
+    <row r="44" spans="1:94">
+      <c r="A44" t="s">
+        <v>67</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+    </row>
+    <row r="45" spans="1:94">
+      <c r="A45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B45">
+        <v>2288842975561.0</v>
+      </c>
+      <c r="C45">
+        <v>2261659483166.0</v>
+      </c>
+      <c r="D45">
+        <v>2251396310939.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>2249762611431.0</v>
+      </c>
+      <c r="G45">
+        <v>2236754351109.0</v>
+      </c>
+      <c r="H45">
+        <v>2219214817417.0</v>
+      </c>
+      <c r="I45">
+        <v>2253497731218.0</v>
+      </c>
+      <c r="J45">
+        <v>2230935615492.0</v>
+      </c>
+      <c r="K45">
+        <v>2191682252790.0</v>
+      </c>
+      <c r="L45">
+        <v>2193987502735.0</v>
+      </c>
+      <c r="M45">
+        <v>2005106040293.0</v>
+      </c>
+      <c r="N45">
+        <v>1992608478447.0</v>
+      </c>
+      <c r="O45">
+        <v>1981155440299.0</v>
+      </c>
+      <c r="P45">
+        <v>1960934422111.0</v>
+      </c>
+      <c r="Q45">
+        <v>1927525651844.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+    </row>
+    <row r="46" spans="1:94">
+      <c r="A46" t="s">
+        <v>69</v>
+      </c>
+      <c r="B46">
+        <v>1692184778000.0</v>
+      </c>
+      <c r="C46">
+        <v>1050170837000.0</v>
+      </c>
+      <c r="D46">
+        <v>1692989288000.0</v>
+      </c>
+      <c r="E46">
+        <v>1735472117000.0</v>
+      </c>
+      <c r="F46">
+        <v>1095817815000.0</v>
+      </c>
+      <c r="G46">
+        <v>1100949910000.0</v>
+      </c>
+      <c r="H46">
+        <v>1101956330000.0</v>
+      </c>
+      <c r="I46">
+        <v>1165490659000.0</v>
+      </c>
+      <c r="J46">
+        <v>1742292243000.0</v>
+      </c>
+      <c r="K46">
+        <v>1141576791000.0</v>
+      </c>
+      <c r="L46">
+        <v>1726539755000.0</v>
+      </c>
+      <c r="M46">
+        <v>988590858819.0</v>
+      </c>
+      <c r="N46">
+        <v>994433523014.0</v>
+      </c>
+      <c r="O46">
+        <v>1000326440115.0</v>
+      </c>
+      <c r="P46">
+        <v>999158104715.0</v>
+      </c>
+      <c r="Q46">
+        <v>973508940976.0</v>
+      </c>
+      <c r="R46">
+        <v>980242762790.0</v>
+      </c>
+      <c r="S46">
+        <v>976579963234.0</v>
+      </c>
+      <c r="T46">
+        <v>1065103762777.0</v>
+      </c>
+      <c r="U46">
+        <v>946058500486.0</v>
+      </c>
+      <c r="V46">
+        <v>945047659786.0</v>
+      </c>
+      <c r="W46">
+        <v>942436429471.0</v>
+      </c>
+      <c r="X46">
+        <v>1076379965080.0</v>
+      </c>
+      <c r="Y46">
+        <v>957063573231.0</v>
+      </c>
+      <c r="Z46">
+        <v>947702939341.0</v>
+      </c>
+      <c r="AA46">
+        <v>906645659580.0</v>
+      </c>
+      <c r="AB46">
+        <v>897994098657.0</v>
+      </c>
+      <c r="AC46">
+        <v>874874871575.0</v>
+      </c>
+      <c r="AD46">
+        <v>879214142936.0</v>
+      </c>
+      <c r="AE46">
+        <v>890357417530.0</v>
+      </c>
+      <c r="AF46">
+        <v>897527983805.0</v>
+      </c>
+      <c r="AG46">
+        <v>900544333097.0</v>
+      </c>
+      <c r="AH46">
+        <v>914031128068.0</v>
+      </c>
+      <c r="AI46">
+        <v>919604793973.0</v>
+      </c>
+      <c r="AJ46">
+        <v>928169623504.0</v>
+      </c>
+      <c r="AK46">
+        <v>934099227421.0</v>
+      </c>
+      <c r="AL46">
+        <v>926549576200.0</v>
+      </c>
+      <c r="AM46">
+        <v>941000517131.0</v>
+      </c>
+      <c r="AN46">
+        <v>909573060881.0</v>
+      </c>
+      <c r="AO46">
+        <v>852931005834.0</v>
+      </c>
+      <c r="AP46">
+        <v>847152648373.0</v>
+      </c>
+      <c r="AQ46">
+        <v>838062843211.0</v>
+      </c>
+      <c r="AR46">
+        <v>809691400600.0</v>
+      </c>
+      <c r="AS46">
+        <v>808979706930.0</v>
+      </c>
+      <c r="AT46">
+        <v>803234551636.0</v>
+      </c>
+      <c r="AU46">
+        <v>754530177625.0</v>
+      </c>
+      <c r="AV46">
+        <v>702018057677.0</v>
+      </c>
+      <c r="AW46">
+        <v>666433784040.0</v>
+      </c>
+      <c r="AX46">
+        <v>811895527246.0</v>
+      </c>
+      <c r="AY46">
+        <v>806904253855.0</v>
+      </c>
+      <c r="AZ46">
+        <v>597092774754.0</v>
+      </c>
+      <c r="BA46">
+        <v>720317626058.0</v>
+      </c>
+      <c r="BB46">
+        <v>720639312313.0</v>
+      </c>
+      <c r="BC46">
+        <v>730686639314.0</v>
+      </c>
+      <c r="BD46">
+        <v>651321554715.0</v>
+      </c>
+      <c r="BE46">
+        <v>627105423748.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+    </row>
+    <row r="47" spans="1:94">
+      <c r="A47" t="s">
+        <v>70</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>1639687443620.0</v>
+      </c>
+      <c r="E47">
+        <v>1653614665470.0</v>
+      </c>
+      <c r="F47">
+        <v>1661980364240.0</v>
+      </c>
+      <c r="G47">
+        <v>1664848237060.0</v>
+      </c>
+      <c r="H47">
+        <v>1670727633980.0</v>
+      </c>
+      <c r="I47">
+        <v>1679142401060.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>1574794447880.0</v>
+      </c>
+      <c r="N47">
+        <v>1580576875901.0</v>
+      </c>
+      <c r="O47">
+        <v>1586441895820.0</v>
+      </c>
+      <c r="P47">
+        <v>1585273559920.0</v>
+      </c>
+      <c r="Q47">
+        <v>1556491448630.0</v>
+      </c>
+      <c r="R47">
+        <v>1563165033944.0</v>
+      </c>
+      <c r="S47">
+        <v>1559675378524.0</v>
+      </c>
+      <c r="T47">
+        <v>1552703249576.0</v>
+      </c>
+      <c r="U47">
+        <v>1528781429180.0</v>
+      </c>
+      <c r="V47">
+        <v>1527710352306.0</v>
+      </c>
+      <c r="W47">
+        <v>1525099121991.0</v>
+      </c>
+      <c r="X47">
+        <v>1538988540784.0</v>
+      </c>
+      <c r="Y47">
+        <v>1183698190976.0</v>
+      </c>
+      <c r="Z47">
+        <v>1174252568635.0</v>
+      </c>
+      <c r="AA47">
+        <v>1133171849628.0</v>
+      </c>
+      <c r="AB47">
+        <v>1124520287704.0</v>
+      </c>
+      <c r="AC47">
+        <v>1112999704380.0</v>
+      </c>
+      <c r="AD47">
+        <v>1117360504718.0</v>
+      </c>
+      <c r="AE47">
+        <v>1128503779313.0</v>
+      </c>
+      <c r="AF47">
+        <v>1096143561950.0</v>
+      </c>
+      <c r="AG47">
+        <v>1099229041500.0</v>
+      </c>
+      <c r="AH47">
+        <v>1111630482000.0</v>
+      </c>
+      <c r="AI47">
+        <v>1117204147900.0</v>
+      </c>
+      <c r="AJ47">
+        <v>1125768977500.0</v>
+      </c>
+      <c r="AK47">
+        <v>1160195570200.0</v>
+      </c>
+      <c r="AL47">
+        <v>1150742043400.0</v>
+      </c>
+      <c r="AM47">
+        <v>1165149930300.0</v>
+      </c>
+      <c r="AN47">
+        <v>1133722474100.0</v>
+      </c>
+      <c r="AO47">
+        <v>1049484386400.0</v>
+      </c>
+      <c r="AP47">
+        <v>1043706028900.0</v>
+      </c>
+      <c r="AQ47">
+        <v>1034616223800.0</v>
+      </c>
+      <c r="AR47">
+        <v>1006244781100.0</v>
+      </c>
+      <c r="AS47">
+        <v>969283237500.0</v>
+      </c>
+      <c r="AT47">
+        <v>963538082200.0</v>
+      </c>
+      <c r="AU47">
+        <v>914833708200.0</v>
+      </c>
+      <c r="AV47">
+        <v>862321588200.0</v>
+      </c>
+      <c r="AW47">
+        <v>826737314600.0</v>
+      </c>
+      <c r="AX47">
+        <v>811895527200.0</v>
+      </c>
+      <c r="AY47">
+        <v>806904253900.0</v>
+      </c>
+      <c r="AZ47">
+        <v>757396305300.0</v>
+      </c>
+      <c r="BA47">
+        <v>720317626100.0</v>
+      </c>
+      <c r="BB47">
+        <v>720639312300.0</v>
+      </c>
+      <c r="BC47">
+        <v>730686639300.0</v>
+      </c>
+      <c r="BD47">
+        <v>651321554700.0</v>
+      </c>
+      <c r="BE47">
+        <v>627105423700.0</v>
+      </c>
+      <c r="BF47">
+        <v>631595173100.0</v>
+      </c>
+      <c r="BG47">
+        <v>640174504800.0</v>
+      </c>
+      <c r="BH47">
+        <v>579812502200.0</v>
+      </c>
+      <c r="BI47">
+        <v>421659236300.0</v>
+      </c>
+      <c r="BJ47">
+        <v>405483169800.0</v>
+      </c>
+      <c r="BK47">
+        <v>365567331800.0</v>
+      </c>
+      <c r="BL47">
+        <v>319075542500.0</v>
+      </c>
+      <c r="BM47">
+        <v>303808111800.0</v>
+      </c>
+      <c r="BN47">
+        <v>319774042500.0</v>
+      </c>
+      <c r="BO47">
+        <v>325884194300.0</v>
+      </c>
+      <c r="BP47">
+        <v>339385592000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>345485240600.0</v>
+      </c>
+      <c r="BR47">
+        <v>308408905700.0</v>
+      </c>
+      <c r="BS47">
+        <v>279775053400.0</v>
+      </c>
+      <c r="BT47">
+        <v>284316467600.0</v>
+      </c>
+      <c r="BU47">
+        <v>274543100800.0</v>
+      </c>
+      <c r="BV47">
+        <v>285408266400.0</v>
+      </c>
+      <c r="BW47">
+        <v>296294823900.0</v>
+      </c>
+      <c r="BX47">
+        <v>261456710800.0</v>
+      </c>
+      <c r="BY47">
+        <v>244844382100.0</v>
+      </c>
+      <c r="BZ47">
+        <v>242667661000.0</v>
+      </c>
+      <c r="CA47">
+        <v>236640669000.0</v>
+      </c>
+      <c r="CB47">
+        <v>241081329000.0</v>
+      </c>
+      <c r="CC47">
+        <v>240075458000.0</v>
+      </c>
+      <c r="CD47">
+        <v>243337230000.0</v>
+      </c>
+      <c r="CE47">
+        <v>246618472000.0</v>
+      </c>
+      <c r="CF47">
+        <v>248722947000.0</v>
+      </c>
+      <c r="CG47">
+        <v>251343044000.0</v>
+      </c>
+      <c r="CH47">
+        <v>255866001000.0</v>
+      </c>
+      <c r="CI47">
+        <v>260933931000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>264283805000.0</v>
+      </c>
+      <c r="CK47">
+        <v>269956832000.0</v>
+      </c>
+      <c r="CL47">
+        <v>255288000000.0</v>
+      </c>
+      <c r="CM47">
+        <v>245713872000.0</v>
+      </c>
+      <c r="CN47">
+        <v>238622000000.0</v>
+      </c>
+      <c r="CO47">
+        <v>194824000000.0</v>
+      </c>
+      <c r="CP47">
+        <v>121353000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:94">
+      <c r="A48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B48">
+        <v>7610337300000.0</v>
+      </c>
+      <c r="C48">
+        <v>7255600320000.0</v>
+      </c>
+      <c r="D48">
+        <v>7013969437000.0</v>
+      </c>
+      <c r="E48">
+        <v>6718911787000.0</v>
+      </c>
+      <c r="F48">
+        <v>6373022444000.0</v>
+      </c>
+      <c r="G48">
+        <v>6135868101000.0</v>
+      </c>
+      <c r="H48">
+        <v>5833728608000.0</v>
+      </c>
+      <c r="I48">
+        <v>5538632110000.0</v>
+      </c>
+      <c r="J48">
+        <v>5255494871000.0</v>
+      </c>
+      <c r="K48">
+        <v>5028489964000.0</v>
+      </c>
+      <c r="L48">
+        <v>4523729196000.0</v>
+      </c>
+      <c r="M48">
+        <v>4441590593272.0</v>
+      </c>
+      <c r="N48">
+        <v>4158487964234.0</v>
+      </c>
+      <c r="O48">
+        <v>3996960624686.0</v>
+      </c>
+      <c r="P48">
+        <v>3756039292165.0</v>
+      </c>
+      <c r="Q48">
+        <v>3550884528397.0</v>
+      </c>
+      <c r="R48">
+        <v>3387446246453.0</v>
+      </c>
+      <c r="S48">
+        <v>3295759982124.0</v>
+      </c>
+      <c r="T48">
+        <v>3131561870573.0</v>
+      </c>
+      <c r="U48">
+        <v>2947374249465.0</v>
+      </c>
+      <c r="V48">
+        <v>2777760964882.0</v>
+      </c>
+      <c r="W48">
+        <v>2668776064340.0</v>
+      </c>
+      <c r="X48">
+        <v>2514055848672.0</v>
+      </c>
+      <c r="Y48">
+        <v>2364900551557.0</v>
+      </c>
+      <c r="Z48">
+        <v>2263575501023.0</v>
+      </c>
+      <c r="AA48">
+        <v>2160877699763.0</v>
+      </c>
+      <c r="AB48">
+        <v>1985498393789.0</v>
+      </c>
+      <c r="AC48">
+        <v>1880074200768.0</v>
+      </c>
+      <c r="AD48">
+        <v>1751705826195.0</v>
+      </c>
+      <c r="AE48">
+        <v>1638081537043.0</v>
+      </c>
+      <c r="AF48">
+        <v>1502876626810.0</v>
+      </c>
+      <c r="AG48">
+        <v>1447325838427.0</v>
+      </c>
+      <c r="AH48">
+        <v>1381076885281.0</v>
+      </c>
+      <c r="AI48">
+        <v>1337771216661.0</v>
+      </c>
+      <c r="AJ48">
+        <v>1247680784928.0</v>
+      </c>
+      <c r="AK48">
+        <v>1198006415010.0</v>
+      </c>
+      <c r="AL48">
+        <v>1110650273408.0</v>
+      </c>
+      <c r="AM48">
+        <v>1068054409291.0</v>
+      </c>
+      <c r="AN48">
+        <v>1031314985585.0</v>
+      </c>
+      <c r="AO48">
+        <v>960337264722.0</v>
+      </c>
+      <c r="AP48">
+        <v>921245105834.0</v>
+      </c>
+      <c r="AQ48">
+        <v>908030066148.0</v>
+      </c>
+      <c r="AR48">
+        <v>856842665523.0</v>
+      </c>
+      <c r="AS48">
+        <v>774471747834.0</v>
+      </c>
+      <c r="AT48">
+        <v>736726469044.0</v>
+      </c>
+      <c r="AU48">
+        <v>722927430870.0</v>
+      </c>
+      <c r="AV48">
+        <v>671119623494.0</v>
+      </c>
+      <c r="AW48">
+        <v>640288143576.0</v>
+      </c>
+      <c r="AX48">
+        <v>622270138537.0</v>
+      </c>
+      <c r="AY48">
+        <v>591257134231.0</v>
+      </c>
+      <c r="AZ48">
+        <v>547621477732.0</v>
+      </c>
+      <c r="BA48">
+        <v>520022796213.0</v>
+      </c>
+      <c r="BB48">
+        <v>497456714609.0</v>
+      </c>
+      <c r="BC48">
+        <v>467019517119.0</v>
+      </c>
+      <c r="BD48">
+        <v>433159333740.0</v>
+      </c>
+      <c r="BE48">
+        <v>418039052354.0</v>
+      </c>
+      <c r="BF48">
+        <v>405398596100.0</v>
+      </c>
+      <c r="BG48">
+        <v>385886976200.0</v>
+      </c>
+      <c r="BH48">
+        <v>358516439300.0</v>
+      </c>
+      <c r="BI48">
+        <v>344472300300.0</v>
+      </c>
+      <c r="BJ48">
+        <v>337095220500.0</v>
+      </c>
+      <c r="BK48">
+        <v>329729769300.0</v>
+      </c>
+      <c r="BL48">
+        <v>315840003900.0</v>
+      </c>
+      <c r="BM48">
+        <v>294872261000.0</v>
+      </c>
+      <c r="BN48">
+        <v>281032240000.0</v>
+      </c>
+      <c r="BO48">
+        <v>273209244800.0</v>
+      </c>
+      <c r="BP48">
+        <v>245776317900.0</v>
+      </c>
+      <c r="BQ48">
+        <v>239596418600.0</v>
+      </c>
+      <c r="BR48">
+        <v>232136877400.0</v>
+      </c>
+      <c r="BS48">
+        <v>237077302100.0</v>
+      </c>
+      <c r="BT48">
+        <v>227626690900.0</v>
+      </c>
+      <c r="BU48">
+        <v>226431947500.0</v>
+      </c>
+      <c r="BV48">
+        <v>225687974600.0</v>
+      </c>
+      <c r="BW48">
+        <v>220280003700.0</v>
+      </c>
+      <c r="BX48">
+        <v>218122644100.0</v>
+      </c>
+      <c r="BY48">
+        <v>216290617600.0</v>
+      </c>
+      <c r="BZ48">
+        <v>205482804000.0</v>
+      </c>
+      <c r="CA48">
+        <v>203246622000.0</v>
+      </c>
+      <c r="CB48">
+        <v>199580295000.0</v>
+      </c>
+      <c r="CC48">
+        <v>195667197000.0</v>
+      </c>
+      <c r="CD48">
+        <v>191868657000.0</v>
+      </c>
+      <c r="CE48">
+        <v>187260103000.0</v>
+      </c>
+      <c r="CF48">
+        <v>188603208000.0</v>
+      </c>
+      <c r="CG48">
+        <v>185030690000.0</v>
+      </c>
+      <c r="CH48">
+        <v>177962546000.0</v>
+      </c>
+      <c r="CI48">
+        <v>180753377000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>173760540000.0</v>
+      </c>
+      <c r="CK48">
+        <v>167566218000.0</v>
+      </c>
+      <c r="CL48">
+        <v>146756000000.0</v>
+      </c>
+      <c r="CM48">
+        <v>136383930000.0</v>
+      </c>
+      <c r="CN48">
+        <v>123298000000.0</v>
+      </c>
+      <c r="CO48">
+        <v>96100000000.0</v>
+      </c>
+      <c r="CP48">
+        <v>69602000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:94">
+      <c r="A49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+    </row>
+    <row r="50" spans="1:94">
+      <c r="A50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50">
+        <v>0.0</v>
+      </c>
+      <c r="Q50">
+        <v>120611611.0</v>
+      </c>
+      <c r="R50">
+        <v>0.0</v>
+      </c>
+      <c r="S50">
+        <v>272774449.0</v>
+      </c>
+      <c r="T50">
+        <v>10999428515.0</v>
+      </c>
+      <c r="U50"/>
+      <c r="V50">
+        <v>352435852.0</v>
+      </c>
+      <c r="W50">
+        <v>199863049179.0</v>
+      </c>
+      <c r="X50">
+        <v>203190260100.0</v>
+      </c>
+      <c r="Y50">
+        <v>0.0</v>
+      </c>
+      <c r="Z50">
+        <v>0.0</v>
+      </c>
+      <c r="AA50">
+        <v>22602560945.0</v>
+      </c>
+      <c r="AB50">
+        <v>30995681483.0</v>
+      </c>
+      <c r="AC50">
+        <v>0.0</v>
+      </c>
+      <c r="AD50">
+        <v>29956839414.0</v>
+      </c>
+      <c r="AE50">
+        <v>299690770049.0</v>
+      </c>
+      <c r="AF50">
+        <v>299690770049.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+    </row>
+    <row r="51" spans="1:94">
+      <c r="A51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51">
+        <v>13082373000.0</v>
+      </c>
+      <c r="M51">
+        <v>13079872810.0</v>
+      </c>
+      <c r="N51">
+        <v>13076372810.0</v>
+      </c>
+      <c r="O51">
+        <v>13076372810.0</v>
+      </c>
+      <c r="P51">
+        <v>13076372810.0</v>
+      </c>
+      <c r="Q51">
+        <v>120611611.0</v>
+      </c>
+      <c r="R51">
+        <v>14500000.0</v>
+      </c>
+      <c r="S51">
+        <v>272774449.0</v>
+      </c>
+      <c r="T51">
+        <v>10999428515.0</v>
+      </c>
+      <c r="U51">
+        <v>19163037.0</v>
+      </c>
+      <c r="V51">
+        <v>352435852.0</v>
+      </c>
+      <c r="W51">
+        <v>199863049179.0</v>
+      </c>
+      <c r="X51">
+        <v>203190260100.0</v>
+      </c>
+      <c r="Y51">
+        <v>199610266989.0</v>
+      </c>
+      <c r="Z51">
+        <v>199610266989.0</v>
+      </c>
+      <c r="AA51">
+        <v>222212827935.0</v>
+      </c>
+      <c r="AB51">
+        <v>230605948473.0</v>
+      </c>
+      <c r="AC51">
+        <v>199551203401.0</v>
+      </c>
+      <c r="AD51">
+        <v>229450544975.0</v>
+      </c>
+      <c r="AE51">
+        <v>499074012246.0</v>
+      </c>
+      <c r="AF51">
+        <v>517672108179.0</v>
+      </c>
+      <c r="AG51">
+        <v>510111666392.0</v>
+      </c>
+      <c r="AH51">
+        <v>498564492757.0</v>
+      </c>
+      <c r="AI51">
+        <v>498298611105.0</v>
+      </c>
+      <c r="AJ51">
+        <v>541697158930.0</v>
+      </c>
+      <c r="AK51">
+        <v>583273411765.0</v>
+      </c>
+      <c r="AL51">
+        <v>673907373255.0</v>
+      </c>
+      <c r="AM51">
+        <v>786252301646.0</v>
+      </c>
+      <c r="AN51">
+        <v>809189266975.0</v>
+      </c>
+      <c r="AO51">
+        <v>859167664354.0</v>
+      </c>
+      <c r="AP51">
+        <v>834109184870.0</v>
+      </c>
+      <c r="AQ51">
+        <v>574046340954.0</v>
+      </c>
+      <c r="AR51">
+        <v>616010498581.0</v>
+      </c>
+      <c r="AS51">
+        <v>628374256742.0</v>
+      </c>
+      <c r="AT51">
+        <v>666215069783.0</v>
+      </c>
+      <c r="AU51">
+        <v>628189456231.0</v>
+      </c>
+      <c r="AV51">
+        <v>578704527838.0</v>
+      </c>
+      <c r="AW51">
+        <v>585688783160.0</v>
+      </c>
+      <c r="AX51">
+        <v>532748583308.0</v>
+      </c>
+      <c r="AY51">
+        <v>534770361250.0</v>
+      </c>
+      <c r="AZ51">
+        <v>492488077032.0</v>
+      </c>
+      <c r="BA51">
+        <v>511194286413.0</v>
+      </c>
+      <c r="BB51">
+        <v>485664438590.0</v>
+      </c>
+      <c r="BC51">
+        <v>483339380686.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+    </row>
+    <row r="52" spans="1:94">
+      <c r="A52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
+        <v>13082373000.0</v>
+      </c>
+      <c r="M52">
+        <v>-7702160895.0</v>
+      </c>
+      <c r="N52">
+        <v>-15264408688.0</v>
+      </c>
+      <c r="O52">
+        <v>-8890451723.0</v>
+      </c>
+      <c r="P52">
+        <v>-5629490991.0</v>
+      </c>
+      <c r="Q52">
+        <v>120611611.0</v>
+      </c>
+      <c r="R52">
+        <v>-3439605146.0</v>
+      </c>
+      <c r="S52">
+        <v>272774449.0</v>
+      </c>
+      <c r="T52">
+        <v>10999428515.0</v>
+      </c>
+      <c r="U52">
+        <v>-55941388151.0</v>
+      </c>
+      <c r="V52">
+        <v>352435852.0</v>
+      </c>
+      <c r="W52">
+        <v>199863049179.0</v>
+      </c>
+      <c r="X52">
+        <v>203190260100.0</v>
+      </c>
+      <c r="Y52">
+        <v>-61031179614.0</v>
+      </c>
+      <c r="Z52">
+        <v>-18943387611.0</v>
+      </c>
+      <c r="AA52">
+        <v>22602560945.0</v>
+      </c>
+      <c r="AB52">
+        <v>30995681483.0</v>
+      </c>
+      <c r="AC52">
+        <v>0.0</v>
+      </c>
+      <c r="AD52">
+        <v>-40958637840.0</v>
+      </c>
+      <c r="AE52">
+        <v>299690770049.0</v>
+      </c>
+      <c r="AF52">
+        <v>318288865982.0</v>
+      </c>
+      <c r="AG52">
+        <v>11813055287.0</v>
+      </c>
+      <c r="AH52">
+        <v>-22470796283.0</v>
+      </c>
+      <c r="AI52">
+        <v>-59908803589.0</v>
+      </c>
+      <c r="AJ52">
+        <v>28710900057.0</v>
+      </c>
+      <c r="AK52">
+        <v>54832128481.0</v>
+      </c>
+      <c r="AL52">
+        <v>240695456273.0</v>
+      </c>
+      <c r="AM52">
+        <v>238639247002.0</v>
+      </c>
+      <c r="AN52">
+        <v>261576212331.0</v>
+      </c>
+      <c r="AO52">
+        <v>305516441616.0</v>
+      </c>
+      <c r="AP52">
+        <v>265883086555.0</v>
+      </c>
+      <c r="AQ52">
+        <v>280741733576.0</v>
+      </c>
+      <c r="AR52">
+        <v>305190848712.0</v>
+      </c>
+      <c r="AS52">
+        <v>347563419658.0</v>
+      </c>
+      <c r="AT52">
+        <v>382960160032.0</v>
+      </c>
+      <c r="AU52">
+        <v>328741649197.0</v>
+      </c>
+      <c r="AV52">
+        <v>281305901666.0</v>
+      </c>
+      <c r="AW52">
+        <v>229601635735.0</v>
+      </c>
+      <c r="AX52">
+        <v>171706191123.0</v>
+      </c>
+      <c r="AY52">
+        <v>407850365153.0</v>
+      </c>
+      <c r="AZ52">
+        <v>410463412230.0</v>
+      </c>
+      <c r="BA52">
+        <v>401792885030.0</v>
+      </c>
+      <c r="BB52">
+        <v>371581289491.0</v>
+      </c>
+      <c r="BC52">
+        <v>413401880686.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+    </row>
+    <row r="53" spans="1:94">
+      <c r="A53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53">
+        <v>1325000000000.0</v>
+      </c>
+      <c r="C53">
+        <v>1337482500000.0</v>
+      </c>
+      <c r="D53">
+        <v>1533339000000.0</v>
+      </c>
+      <c r="E53">
+        <v>1686920000000.0</v>
+      </c>
+      <c r="F53">
+        <v>2438253800000.0</v>
+      </c>
+      <c r="G53">
+        <v>2132674400000.0</v>
+      </c>
+      <c r="H53">
+        <v>2308275600000.0</v>
+      </c>
+      <c r="I53">
+        <v>2365106000000.0</v>
+      </c>
+      <c r="J53">
+        <v>1870684000000.0</v>
+      </c>
+      <c r="K53">
+        <v>2122579900000.0</v>
+      </c>
+      <c r="L53">
+        <v>2314024800000.0</v>
+      </c>
+      <c r="M53">
+        <v>2154690200000.0</v>
+      </c>
+      <c r="N53">
+        <v>1782575000000.0</v>
+      </c>
+      <c r="O53">
+        <v>1616413600000.0</v>
+      </c>
+      <c r="P53">
+        <v>1415930000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>1203620000000.0</v>
+      </c>
+      <c r="R53">
+        <v>997620000000.0</v>
+      </c>
+      <c r="S53">
+        <v>1054190000000.0</v>
+      </c>
+      <c r="T53">
+        <v>877690000000.0</v>
+      </c>
+      <c r="U53">
+        <v>692690000000.0</v>
+      </c>
+      <c r="V53">
+        <v>532690000000.0</v>
+      </c>
+      <c r="W53">
+        <v>694758413334.0</v>
+      </c>
+      <c r="X53">
+        <v>574690000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>364370000000.0</v>
+      </c>
+      <c r="Z53">
+        <v>210370000000.0</v>
+      </c>
+      <c r="AA53">
+        <v>298100000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>126000000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>97000000000.0</v>
+      </c>
+      <c r="AD53"/>
+      <c r="AE53">
+        <v>249831771000.0</v>
+      </c>
+      <c r="AF53">
+        <v>345143161701.0</v>
+      </c>
+      <c r="AG53">
+        <v>359590735050.0</v>
+      </c>
+      <c r="AH53">
+        <v>187467396244.0</v>
+      </c>
+      <c r="AI53">
+        <v>231861351072.0</v>
+      </c>
+      <c r="AJ53">
+        <v>164534645272.0</v>
+      </c>
+      <c r="AK53">
+        <v>16375692000.0</v>
+      </c>
+      <c r="AL53">
+        <v>7375692000.0</v>
+      </c>
+      <c r="AM53">
+        <v>196129776619.0</v>
+      </c>
+      <c r="AN53">
+        <v>197805040828.0</v>
+      </c>
+      <c r="AO53">
+        <v>157287747020.0</v>
+      </c>
+      <c r="AP53">
+        <v>201375692000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>7375692000.0</v>
+      </c>
+      <c r="AR53">
+        <v>7375692000.0</v>
+      </c>
+      <c r="AS53">
+        <v>13486301088.0</v>
+      </c>
+      <c r="AT53">
+        <v>29048692000.0</v>
+      </c>
+      <c r="AU53">
+        <v>40576692000.0</v>
+      </c>
+      <c r="AV53">
+        <v>16726692000.0</v>
+      </c>
+      <c r="AW53">
+        <v>22389085968.0</v>
+      </c>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53">
+        <v>16919692000.0</v>
+      </c>
+      <c r="BA53">
+        <v>9757692000.0</v>
+      </c>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+    </row>
+    <row r="54" spans="1:94">
+      <c r="A54" t="s">
+        <v>77</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+    </row>
+    <row r="55" spans="1:94">
+      <c r="A55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B55">
+        <v>8757125693000.0</v>
+      </c>
+      <c r="C55">
+        <v>8179602400000.0</v>
+      </c>
+      <c r="D55">
+        <v>8007696949000.0</v>
+      </c>
+      <c r="E55">
+        <v>7682713696000.0</v>
+      </c>
+      <c r="F55">
+        <v>7300958584000.0</v>
+      </c>
+      <c r="G55">
+        <v>7176358415000.0</v>
+      </c>
+      <c r="H55">
+        <v>6762107189000.0</v>
+      </c>
+      <c r="I55">
+        <v>6473314309000.0</v>
+      </c>
+      <c r="J55">
+        <v>6170496500000.0</v>
+      </c>
+      <c r="K55">
+        <v>5984616120000.0</v>
+      </c>
+      <c r="L55">
+        <v>5482234635000.0</v>
+      </c>
+      <c r="M55">
+        <v>5249590682947.0</v>
+      </c>
+      <c r="N55">
+        <v>4917732457992.0</v>
+      </c>
+      <c r="O55">
+        <v>4821382501243.0</v>
+      </c>
+      <c r="P55">
+        <v>4590737849889.0</v>
+      </c>
+      <c r="Q55">
+        <v>4363311816144.0</v>
+      </c>
+      <c r="R55">
+        <v>4098074917918.0</v>
+      </c>
+      <c r="S55">
+        <v>4140548466903.0</v>
+      </c>
+      <c r="T55">
+        <v>3919243683748.0</v>
+      </c>
+      <c r="U55">
+        <v>3709050460941.0</v>
+      </c>
+      <c r="V55">
+        <v>3454527719369.0</v>
+      </c>
+      <c r="W55">
+        <v>3734576264493.0</v>
+      </c>
+      <c r="X55">
+        <v>3448995059882.0</v>
+      </c>
+      <c r="Y55">
+        <v>3307682419376.0</v>
+      </c>
+      <c r="Z55">
+        <v>3111044741146.0</v>
+      </c>
+      <c r="AA55">
+        <v>3103541807577.0</v>
+      </c>
+      <c r="AB55">
+        <v>2881563083954.0</v>
+      </c>
+      <c r="AC55">
+        <v>2764177498433.0</v>
+      </c>
+      <c r="AD55">
+        <v>2587391235954.0</v>
+      </c>
+      <c r="AE55">
+        <v>2815940024972.0</v>
+      </c>
+      <c r="AF55">
+        <v>2631189810030.0</v>
+      </c>
+      <c r="AG55">
+        <v>2566952662000.0</v>
+      </c>
+      <c r="AH55">
+        <v>2378226243495.0</v>
+      </c>
+      <c r="AI55">
+        <v>2438760401953.0</v>
+      </c>
+      <c r="AJ55">
+        <v>2342432443196.0</v>
+      </c>
+      <c r="AK55">
+        <v>2321463366446.0</v>
+      </c>
+      <c r="AL55">
+        <v>2302265123655.0</v>
+      </c>
+      <c r="AM55">
+        <v>2388455458212.0</v>
+      </c>
+      <c r="AN55">
+        <v>2336411494941.0</v>
+      </c>
+      <c r="AO55">
+        <v>2265817348388.0</v>
+      </c>
+      <c r="AP55">
+        <v>2245804718668.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1963639084922.0</v>
+      </c>
+      <c r="AR55">
+        <v>1919568037170.0</v>
+      </c>
+      <c r="AS55">
+        <v>1834296403459.0</v>
+      </c>
+      <c r="AT55">
+        <v>1964790926058.0</v>
+      </c>
+      <c r="AU55">
+        <v>1778783139073.0</v>
+      </c>
+      <c r="AV55">
+        <v>1700204093895.0</v>
+      </c>
+      <c r="AW55">
+        <v>1617715311009.0</v>
+      </c>
+      <c r="AX55">
+        <v>1584522005585.0</v>
+      </c>
+      <c r="AY55">
+        <v>1547162068486.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1470059394892.0</v>
+      </c>
+      <c r="BA55">
+        <v>1384130101145.0</v>
+      </c>
+      <c r="BB55">
+        <v>1315820132091.0</v>
+      </c>
+      <c r="BC55">
+        <v>1327847723547.0</v>
+      </c>
+      <c r="BD55">
+        <v>1249840835890.0</v>
+      </c>
+      <c r="BE55">
+        <v>1123619301110.0</v>
+      </c>
+      <c r="BF55">
+        <v>1102845723000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1026066075500.0</v>
+      </c>
+      <c r="BH55">
+        <v>934765927900.0</v>
+      </c>
+      <c r="BI55">
+        <v>798420733600.0</v>
+      </c>
+      <c r="BJ55">
+        <v>752976662900.0</v>
+      </c>
+      <c r="BK55">
+        <v>732366357700.0</v>
+      </c>
+      <c r="BL55">
+        <v>649273975500.0</v>
+      </c>
+      <c r="BM55">
+        <v>646707062900.0</v>
+      </c>
+      <c r="BN55">
+        <v>591926220500.0</v>
+      </c>
+      <c r="BO55">
+        <v>548720445800.0</v>
+      </c>
+      <c r="BP55">
+        <v>550341141600.0</v>
+      </c>
+      <c r="BQ55">
+        <v>574987561300.0</v>
+      </c>
+      <c r="BR55">
+        <v>626749784500.0</v>
+      </c>
+      <c r="BS55">
+        <v>636200650400.0</v>
+      </c>
+      <c r="BT55">
+        <v>579958430800.0</v>
+      </c>
+      <c r="BU55">
+        <v>562640211100.0</v>
+      </c>
+      <c r="BV55">
+        <v>517448084700.0</v>
+      </c>
+      <c r="BW55">
+        <v>485174644400.0</v>
+      </c>
+      <c r="BX55">
+        <v>450207754700.0</v>
+      </c>
+      <c r="BY55">
+        <v>496382536100.0</v>
+      </c>
+      <c r="BZ55">
+        <v>443191345000.0</v>
+      </c>
+      <c r="CA55">
+        <v>436432343000.0</v>
+      </c>
+      <c r="CB55">
+        <v>439438985000.0</v>
+      </c>
+      <c r="CC55">
+        <v>477443560000.0</v>
+      </c>
+      <c r="CD55">
+        <v>443022715000.0</v>
+      </c>
+      <c r="CE55">
+        <v>455495887000.0</v>
+      </c>
+      <c r="CF55">
+        <v>471110587000.0</v>
+      </c>
+      <c r="CG55">
+        <v>470177176000.0</v>
+      </c>
+      <c r="CH55">
+        <v>517103201000.0</v>
+      </c>
+      <c r="CI55">
+        <v>499421603000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>503976004000.0</v>
+      </c>
+      <c r="CK55">
+        <v>505507132000.0</v>
+      </c>
+      <c r="CL55">
+        <v>516453000000.0</v>
+      </c>
+      <c r="CM55">
+        <v>470451512000.0</v>
+      </c>
+      <c r="CN55">
+        <v>391806000000.0</v>
+      </c>
+      <c r="CO55">
+        <v>353265000000.0</v>
+      </c>
+      <c r="CP55">
+        <v>253733000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:94">
+      <c r="A56" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56">
+        <v>6801463571000.0</v>
+      </c>
+      <c r="C56">
+        <v>6233203183000.0</v>
+      </c>
+      <c r="D56">
+        <v>6053192075000.0</v>
+      </c>
+      <c r="E56">
+        <v>5691665617000.0</v>
+      </c>
+      <c r="F56">
+        <v>5316923922000.0</v>
+      </c>
+      <c r="G56">
+        <v>5187324409000.0</v>
+      </c>
+      <c r="H56">
+        <v>4771693419000.0</v>
+      </c>
+      <c r="I56">
+        <v>4525445316000.0</v>
+      </c>
+      <c r="J56">
+        <v>4213407799000.0</v>
+      </c>
+      <c r="K56">
+        <v>4049564161000.0</v>
+      </c>
+      <c r="L56">
+        <v>3495987887000.0</v>
+      </c>
+      <c r="M56">
+        <v>3276826592204.0</v>
+      </c>
+      <c r="N56">
+        <v>2935906113091.0</v>
+      </c>
+      <c r="O56">
+        <v>2816190298275.0</v>
+      </c>
+      <c r="P56">
+        <v>2575390271556.0</v>
+      </c>
+      <c r="Q56">
+        <v>2420553411057.0</v>
+      </c>
+      <c r="R56">
+        <v>2152655098371.0</v>
+      </c>
+      <c r="S56">
+        <v>2198960543973.0</v>
+      </c>
+      <c r="T56">
+        <v>1979855004312.0</v>
+      </c>
+      <c r="U56">
+        <v>1774586107567.0</v>
+      </c>
+      <c r="V56">
+        <v>1521661024055.0</v>
+      </c>
+      <c r="W56">
+        <v>1794068947949.0</v>
+      </c>
+      <c r="X56">
+        <v>1505872822478.0</v>
+      </c>
+      <c r="Y56">
+        <v>1372883946497.0</v>
+      </c>
+      <c r="Z56">
+        <v>1193664920046.0</v>
+      </c>
+      <c r="AA56">
+        <v>1370744192837.0</v>
+      </c>
+      <c r="AB56">
+        <v>1165406301686.0</v>
+      </c>
+      <c r="AC56">
+        <v>1181115897965.0</v>
+      </c>
+      <c r="AD56">
+        <v>974803516853.0</v>
+      </c>
+      <c r="AE56">
+        <v>1220959695857.0</v>
+      </c>
+      <c r="AF56">
+        <v>1250806822918.0</v>
+      </c>
+      <c r="AG56">
+        <v>1165323652830.0</v>
+      </c>
+      <c r="AH56">
+        <v>976431391436.0</v>
+      </c>
+      <c r="AI56">
+        <v>1050140929445.0</v>
+      </c>
+      <c r="AJ56">
+        <v>947986050367.0</v>
+      </c>
+      <c r="AK56">
+        <v>839239257789.0</v>
+      </c>
+      <c r="AL56">
+        <v>807349044892.0</v>
+      </c>
+      <c r="AM56">
+        <v>950005006882.0</v>
+      </c>
+      <c r="AN56">
+        <v>921133961428.0</v>
+      </c>
+      <c r="AO56">
+        <v>1174487323345.0</v>
+      </c>
+      <c r="AP56">
+        <v>1158826888045.0</v>
+      </c>
+      <c r="AQ56">
+        <v>891301646810.0</v>
+      </c>
+      <c r="AR56">
+        <v>875469433776.0</v>
+      </c>
+      <c r="AS56">
+        <v>826683044519.0</v>
+      </c>
+      <c r="AT56">
+        <v>961440254153.0</v>
+      </c>
+      <c r="AU56">
+        <v>825631052547.0</v>
+      </c>
+      <c r="AV56">
+        <v>799430399430.0</v>
+      </c>
+      <c r="AW56">
+        <v>762722408763.0</v>
+      </c>
+      <c r="AX56">
+        <v>744327726281.0</v>
+      </c>
+      <c r="AY56">
+        <v>711915858177.0</v>
+      </c>
+      <c r="AZ56">
+        <v>684263795106.0</v>
+      </c>
+      <c r="BA56">
+        <v>635386066661.0</v>
+      </c>
+      <c r="BB56">
+        <v>566669965834.0</v>
+      </c>
+      <c r="BC56">
+        <v>568565784771.0</v>
+      </c>
+      <c r="BD56">
+        <v>569839536195.0</v>
+      </c>
+      <c r="BE56">
+        <v>456469083040.0</v>
+      </c>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+    </row>
+    <row r="57" spans="1:94">
+      <c r="A57" t="s">
+        <v>80</v>
+      </c>
+      <c r="B57">
+        <v>709093493000.0</v>
+      </c>
+      <c r="C57">
+        <v>493808255000.0</v>
+      </c>
+      <c r="D57">
+        <v>556276878000.0</v>
+      </c>
+      <c r="E57">
+        <v>531932370000.0</v>
+      </c>
+      <c r="F57">
+        <v>496639725000.0</v>
+      </c>
+      <c r="G57">
+        <v>605573156000.0</v>
+      </c>
+      <c r="H57">
+        <v>501673607000.0</v>
+      </c>
+      <c r="I57">
+        <v>500017966000.0</v>
+      </c>
+      <c r="J57">
+        <v>474379753000.0</v>
+      </c>
+      <c r="K57">
+        <v>507189379000.0</v>
+      </c>
+      <c r="L57">
+        <v>502706566000.0</v>
+      </c>
+      <c r="M57">
+        <v>498680386660.0</v>
+      </c>
+      <c r="N57">
+        <v>450056525361.0</v>
+      </c>
+      <c r="O57">
+        <v>520452445144.0</v>
+      </c>
+      <c r="P57">
+        <v>530693880588.0</v>
+      </c>
+      <c r="Q57">
+        <v>516801189548.0</v>
+      </c>
+      <c r="R57">
+        <v>414949038148.0</v>
+      </c>
+      <c r="S57">
+        <v>533322438635.0</v>
+      </c>
+      <c r="T57">
+        <v>475372154415.0</v>
+      </c>
+      <c r="U57">
+        <v>441375648639.0</v>
+      </c>
+      <c r="V57">
+        <v>360231008241.0</v>
+      </c>
+      <c r="W57">
+        <v>753253165807.0</v>
+      </c>
+      <c r="X57">
+        <v>626131203549.0</v>
+      </c>
+      <c r="Y57">
+        <v>444783593880.0</v>
+      </c>
+      <c r="Z57">
+        <v>350383640773.0</v>
+      </c>
+      <c r="AA57">
+        <v>454170455806.0</v>
+      </c>
+      <c r="AB57">
+        <v>408490550651.0</v>
+      </c>
+      <c r="AC57">
+        <v>415370871391.0</v>
+      </c>
+      <c r="AD57">
+        <v>380458393414.0</v>
+      </c>
+      <c r="AE57">
+        <v>724835764207.0</v>
+      </c>
+      <c r="AF57">
+        <v>676673564908.0</v>
+      </c>
+      <c r="AG57">
+        <v>377243357487.0</v>
+      </c>
+      <c r="AH57">
+        <v>263413152407.0</v>
+      </c>
+      <c r="AI57">
+        <v>379009930810.0</v>
+      </c>
+      <c r="AJ57">
+        <v>358963437494.0</v>
+      </c>
+      <c r="AK57">
+        <v>386607870172.0</v>
+      </c>
+      <c r="AL57">
+        <v>550008734375.0</v>
+      </c>
+      <c r="AM57">
+        <v>570676688826.0</v>
+      </c>
+      <c r="AN57">
+        <v>556752312634.0</v>
+      </c>
+      <c r="AO57">
+        <v>559522818602.0</v>
+      </c>
+      <c r="AP57">
+        <v>571964464350.0</v>
+      </c>
+      <c r="AQ57">
+        <v>553540547935.0</v>
+      </c>
+      <c r="AR57">
+        <v>554491047968.0</v>
+      </c>
+      <c r="AS57">
+        <v>598030635375.0</v>
+      </c>
+      <c r="AT57">
+        <v>756203560042.0</v>
+      </c>
+      <c r="AU57">
+        <v>576220484344.0</v>
+      </c>
+      <c r="AV57">
+        <v>538631479995.0</v>
+      </c>
+      <c r="AW57">
+        <v>439722571120.0</v>
+      </c>
+      <c r="AX57">
+        <v>410539860974.0</v>
+      </c>
+      <c r="AY57">
+        <v>637766220724.0</v>
+      </c>
+      <c r="AZ57">
+        <v>598988885897.0</v>
+      </c>
+      <c r="BA57">
+        <v>564669305556.0</v>
+      </c>
+      <c r="BB57">
+        <v>514435616964.0</v>
+      </c>
+      <c r="BC57">
+        <v>616091979607.0</v>
+      </c>
+      <c r="BD57">
+        <v>571296021580.0</v>
+      </c>
+      <c r="BE57">
+        <v>408005304716.0</v>
+      </c>
+      <c r="BF57">
+        <v>409155546600.0</v>
+      </c>
+      <c r="BG57">
+        <v>366655458600.0</v>
+      </c>
+      <c r="BH57">
+        <v>329934183800.0</v>
+      </c>
+      <c r="BI57">
+        <v>289715831200.0</v>
+      </c>
+      <c r="BJ57">
+        <v>251779250800.0</v>
+      </c>
+      <c r="BK57">
+        <v>238658221200.0</v>
+      </c>
+      <c r="BL57">
+        <v>170422732500.0</v>
+      </c>
+      <c r="BM57">
+        <v>184880490100.0</v>
+      </c>
+      <c r="BN57">
+        <v>144699842000.0</v>
+      </c>
+      <c r="BO57">
+        <v>110001009600.0</v>
+      </c>
+      <c r="BP57">
+        <v>130860454300.0</v>
+      </c>
+      <c r="BQ57">
+        <v>162206399100.0</v>
+      </c>
+      <c r="BR57">
+        <v>221491179500.0</v>
+      </c>
+      <c r="BS57">
+        <v>222198131100.0</v>
+      </c>
+      <c r="BT57">
+        <v>175374078700.0</v>
+      </c>
+      <c r="BU57">
+        <v>159580505400.0</v>
+      </c>
+      <c r="BV57">
+        <v>115605211700.0</v>
+      </c>
+      <c r="BW57">
+        <v>89633261400.0</v>
+      </c>
+      <c r="BX57">
+        <v>55927531700.0</v>
+      </c>
+      <c r="BY57">
+        <v>107985588900.0</v>
+      </c>
+      <c r="BZ57">
+        <v>64614712000.0</v>
+      </c>
+      <c r="CA57">
+        <v>58088794000.0</v>
+      </c>
+      <c r="CB57">
+        <v>66246249000.0</v>
+      </c>
+      <c r="CC57">
+        <v>107295460000.0</v>
+      </c>
+      <c r="CD57">
+        <v>79437995000.0</v>
+      </c>
+      <c r="CE57">
+        <v>95960762000.0</v>
+      </c>
+      <c r="CF57">
+        <v>109865821000.0</v>
+      </c>
+      <c r="CG57">
+        <v>110296206000.0</v>
+      </c>
+      <c r="CH57">
+        <v>167661698000.0</v>
+      </c>
+      <c r="CI57">
+        <v>148162974000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>160537377000.0</v>
+      </c>
+      <c r="CK57">
+        <v>165944680000.0</v>
+      </c>
+      <c r="CL57">
+        <v>203239000000.0</v>
+      </c>
+      <c r="CM57">
+        <v>169567496000.0</v>
+      </c>
+      <c r="CN57">
+        <v>106587000000.0</v>
+      </c>
+      <c r="CO57">
+        <v>99535000000.0</v>
+      </c>
+      <c r="CP57">
+        <v>41753000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:94">
+      <c r="A58" t="s">
+        <v>81</v>
+      </c>
+      <c r="B58">
+        <v>834439231000.0</v>
+      </c>
+      <c r="C58">
+        <v>620908150000.0</v>
+      </c>
+      <c r="D58">
+        <v>687902274000.0</v>
+      </c>
+      <c r="E58">
+        <v>651065380000.0</v>
+      </c>
+      <c r="F58">
+        <v>615212494000.0</v>
+      </c>
+      <c r="G58">
+        <v>728145369000.0</v>
+      </c>
+      <c r="H58">
+        <v>616035183000.0</v>
+      </c>
+      <c r="I58">
+        <v>623974991000.0</v>
+      </c>
+      <c r="J58">
+        <v>604404680000.0</v>
+      </c>
+      <c r="K58">
+        <v>636505489000.0</v>
+      </c>
+      <c r="L58">
+        <v>634723260000.0</v>
+      </c>
+      <c r="M58">
+        <v>630183233578.0</v>
+      </c>
+      <c r="N58">
+        <v>581476037552.0</v>
+      </c>
+      <c r="O58">
+        <v>652061881825.0</v>
+      </c>
+      <c r="P58">
+        <v>662339075974.0</v>
+      </c>
+      <c r="Q58">
+        <v>659009302967.0</v>
+      </c>
+      <c r="R58">
+        <v>557260446304.0</v>
+      </c>
+      <c r="S58">
+        <v>675501701971.0</v>
+      </c>
+      <c r="T58">
+        <v>618395061219.0</v>
+      </c>
+      <c r="U58">
+        <v>599218353890.0</v>
+      </c>
+      <c r="V58">
+        <v>515447293738.0</v>
+      </c>
+      <c r="W58">
+        <v>905068714961.0</v>
+      </c>
+      <c r="X58">
+        <v>775696860738.0</v>
+      </c>
+      <c r="Y58">
+        <v>785227896595.0</v>
+      </c>
+      <c r="Z58">
+        <v>690477873250.0</v>
+      </c>
+      <c r="AA58">
+        <v>780154996822.0</v>
+      </c>
+      <c r="AB58">
+        <v>733556075974.0</v>
+      </c>
+      <c r="AC58">
+        <v>737343411136.0</v>
+      </c>
+      <c r="AD58">
+        <v>692397613931.0</v>
+      </c>
+      <c r="AE58">
+        <v>1034570964425.0</v>
+      </c>
+      <c r="AF58">
+        <v>984801863078.0</v>
+      </c>
+      <c r="AG58">
+        <v>971370131914.0</v>
+      </c>
+      <c r="AH58">
+        <v>853660289762.0</v>
+      </c>
+      <c r="AI58">
+        <v>963897801429.0</v>
+      </c>
+      <c r="AJ58">
+        <v>957660374836.0</v>
+      </c>
+      <c r="AK58">
+        <v>981518070192.0</v>
+      </c>
+      <c r="AL58">
+        <v>1049675530122.0</v>
+      </c>
+      <c r="AM58">
+        <v>1183210303070.0</v>
+      </c>
+      <c r="AN58">
+        <v>1167899357271.0</v>
+      </c>
+      <c r="AO58">
+        <v>1171370172707.0</v>
+      </c>
+      <c r="AP58">
+        <v>1190446652474.0</v>
+      </c>
+      <c r="AQ58">
+        <v>903604586742.0</v>
+      </c>
+      <c r="AR58">
+        <v>910758598913.0</v>
+      </c>
+      <c r="AS58">
+        <v>917865467743.0</v>
+      </c>
+      <c r="AT58">
+        <v>1086105269132.0</v>
+      </c>
+      <c r="AU58">
+        <v>909381518636.0</v>
+      </c>
+      <c r="AV58">
+        <v>882610280834.0</v>
+      </c>
+      <c r="AW58">
+        <v>830920236052.0</v>
+      </c>
+      <c r="AX58">
+        <v>815744935667.0</v>
+      </c>
+      <c r="AY58">
+        <v>809398002874.0</v>
+      </c>
+      <c r="AZ58">
+        <v>775930985779.0</v>
+      </c>
+      <c r="BA58">
+        <v>717579754523.0</v>
+      </c>
+      <c r="BB58">
+        <v>671835867021.0</v>
+      </c>
+      <c r="BC58">
+        <v>729306273128.0</v>
+      </c>
+      <c r="BD58">
+        <v>670149495580.0</v>
+      </c>
+      <c r="BE58">
+        <v>574124654099.0</v>
+      </c>
+      <c r="BF58">
+        <v>565901310000.0</v>
+      </c>
+      <c r="BG58">
+        <v>508630381000.0</v>
+      </c>
+      <c r="BH58">
+        <v>444700771000.0</v>
+      </c>
+      <c r="BI58">
+        <v>322448434000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>284381443000.0</v>
+      </c>
+      <c r="BK58">
+        <v>271136589000.0</v>
+      </c>
+      <c r="BL58">
+        <v>201933974000.0</v>
+      </c>
+      <c r="BM58">
+        <v>220534802000.0</v>
+      </c>
+      <c r="BN58">
+        <v>179593981000.0</v>
+      </c>
+      <c r="BO58">
+        <v>144211201000.0</v>
+      </c>
+      <c r="BP58">
+        <v>173264824000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>204091142700.0</v>
+      </c>
+      <c r="BR58">
+        <v>263312907000.0</v>
+      </c>
+      <c r="BS58">
+        <v>266190941000.0</v>
+      </c>
+      <c r="BT58">
+        <v>219399333000.0</v>
+      </c>
+      <c r="BU58">
+        <v>203275857000.0</v>
+      </c>
+      <c r="BV58">
+        <v>158827703200.0</v>
+      </c>
+      <c r="BW58">
+        <v>131962234000.0</v>
+      </c>
+      <c r="BX58">
+        <v>99152704000.0</v>
+      </c>
+      <c r="BY58">
+        <v>147159512000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>104776135000.0</v>
+      </c>
+      <c r="CA58">
+        <v>100253315000.0</v>
+      </c>
+      <c r="CB58">
+        <v>106926284000.0</v>
+      </c>
+      <c r="CC58">
+        <v>148843957000.0</v>
+      </c>
+      <c r="CD58">
+        <v>118221651000.0</v>
+      </c>
+      <c r="CE58">
+        <v>135303377000.0</v>
+      </c>
+      <c r="CF58">
+        <v>149574971000.0</v>
+      </c>
+      <c r="CG58">
+        <v>152214079000.0</v>
+      </c>
+      <c r="CH58">
+        <v>206208248000.0</v>
+      </c>
+      <c r="CI58">
+        <v>185735819000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>197283057000.0</v>
+      </c>
+      <c r="CK58">
+        <v>205008507000.0</v>
+      </c>
+      <c r="CL58">
+        <v>236764000000.0</v>
+      </c>
+      <c r="CM58">
+        <v>201135175000.0</v>
+      </c>
+      <c r="CN58">
+        <v>135576000000.0</v>
+      </c>
+      <c r="CO58">
+        <v>124232000000.0</v>
+      </c>
+      <c r="CP58">
+        <v>58698000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:94">
+      <c r="A59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+    </row>
+    <row r="60" spans="1:94">
+      <c r="A60" t="s">
+        <v>83</v>
+      </c>
+      <c r="B60">
+        <v>7894199622000.0</v>
+      </c>
+      <c r="C60">
+        <v>7530095189000.0</v>
+      </c>
+      <c r="D60">
+        <v>7291197150000.0</v>
+      </c>
+      <c r="E60">
+        <v>7003253932000.0</v>
+      </c>
+      <c r="F60">
+        <v>6657332524000.0</v>
+      </c>
+      <c r="G60">
+        <v>6419749053000.0</v>
+      </c>
+      <c r="H60">
+        <v>6117609561000.0</v>
+      </c>
+      <c r="I60">
+        <v>5821940216000.0</v>
+      </c>
+      <c r="J60">
+        <v>5538802976000.0</v>
+      </c>
+      <c r="K60">
+        <v>5320782967000.0</v>
+      </c>
+      <c r="L60">
+        <v>4816022199000.0</v>
+      </c>
+      <c r="M60">
+        <v>4588074705936.0</v>
+      </c>
+      <c r="N60">
+        <v>4304972076898.0</v>
+      </c>
+      <c r="O60">
+        <v>4137992946547.0</v>
+      </c>
+      <c r="P60">
+        <v>3897071614026.0</v>
+      </c>
+      <c r="Q60">
+        <v>3673052105069.0</v>
+      </c>
+      <c r="R60">
+        <v>3509613823125.0</v>
+      </c>
+      <c r="S60">
+        <v>3433816158385.0</v>
+      </c>
+      <c r="T60">
+        <v>3269618046834.0</v>
+      </c>
+      <c r="U60">
+        <v>3078644528991.0</v>
+      </c>
+      <c r="V60">
+        <v>2907992657815.0</v>
+      </c>
+      <c r="W60">
+        <v>2798419641939.0</v>
+      </c>
+      <c r="X60">
+        <v>2642210368411.0</v>
+      </c>
+      <c r="Y60">
+        <v>2491435111430.0</v>
+      </c>
+      <c r="Z60">
+        <v>2389522462997.0</v>
+      </c>
+      <c r="AA60">
+        <v>2292414507887.0</v>
+      </c>
+      <c r="AB60">
+        <v>2117035201913.0</v>
+      </c>
+      <c r="AC60">
+        <v>2010993517618.0</v>
+      </c>
+      <c r="AD60">
+        <v>1879145616549.0</v>
+      </c>
+      <c r="AE60">
+        <v>1765521327397.0</v>
+      </c>
+      <c r="AF60">
+        <v>1630565397523.0</v>
+      </c>
+      <c r="AG60">
+        <v>1578458431924.0</v>
+      </c>
+      <c r="AH60">
+        <v>1511941074148.0</v>
+      </c>
+      <c r="AI60">
+        <v>1462302994800.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1372212563068.0</v>
+      </c>
+      <c r="AK60">
+        <v>1327594672069.0</v>
+      </c>
+      <c r="AL60">
+        <v>1240238530467.0</v>
+      </c>
+      <c r="AM60">
+        <v>1192771368576.0</v>
+      </c>
+      <c r="AN60">
+        <v>1156031944870.0</v>
+      </c>
+      <c r="AO60">
+        <v>1084572985143.0</v>
+      </c>
+      <c r="AP60">
+        <v>1045480826255.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1035071294654.0</v>
+      </c>
+      <c r="AR60">
+        <v>983883894029.0</v>
+      </c>
+      <c r="AS60">
+        <v>901277639949.0</v>
+      </c>
+      <c r="AT60">
+        <v>863532361159.0</v>
+      </c>
+      <c r="AU60">
+        <v>854227430870.0</v>
+      </c>
+      <c r="AV60">
+        <v>802419623494.0</v>
+      </c>
+      <c r="AW60">
+        <v>771588143576.0</v>
+      </c>
+      <c r="AX60">
+        <v>753570138537.0</v>
+      </c>
+      <c r="AY60">
+        <v>722557134231.0</v>
+      </c>
+      <c r="AZ60">
+        <v>678921477732.0</v>
+      </c>
+      <c r="BA60">
+        <v>651322796213.0</v>
+      </c>
+      <c r="BB60">
+        <v>628756714609.0</v>
+      </c>
+      <c r="BC60">
+        <v>598319517119.0</v>
+      </c>
+      <c r="BD60">
+        <v>564459333740.0</v>
+      </c>
+      <c r="BE60">
+        <v>549339052353.0</v>
+      </c>
+      <c r="BF60">
+        <v>536698596100.0</v>
+      </c>
+      <c r="BG60">
+        <v>517186976200.0</v>
+      </c>
+      <c r="BH60">
+        <v>489816439300.0</v>
+      </c>
+      <c r="BI60">
+        <v>475772300300.0</v>
+      </c>
+      <c r="BJ60">
+        <v>468395220500.0</v>
+      </c>
+      <c r="BK60">
+        <v>461029769300.0</v>
+      </c>
+      <c r="BL60">
+        <v>447140003900.0</v>
+      </c>
+      <c r="BM60">
+        <v>426172261000.0</v>
+      </c>
+      <c r="BN60">
+        <v>412332240000.0</v>
+      </c>
+      <c r="BO60">
+        <v>404509244800.0</v>
+      </c>
+      <c r="BP60">
+        <v>377076317900.0</v>
+      </c>
+      <c r="BQ60">
+        <v>370896418600.0</v>
+      </c>
+      <c r="BR60">
+        <v>363436877400.0</v>
+      </c>
+      <c r="BS60">
+        <v>370009709000.0</v>
+      </c>
+      <c r="BT60">
+        <v>360559097800.0</v>
+      </c>
+      <c r="BU60">
+        <v>359364354400.0</v>
+      </c>
+      <c r="BV60">
+        <v>358620381500.0</v>
+      </c>
+      <c r="BW60">
+        <v>353212410500.0</v>
+      </c>
+      <c r="BX60">
+        <v>351055050900.0</v>
+      </c>
+      <c r="BY60">
+        <v>349223024500.0</v>
+      </c>
+      <c r="BZ60">
+        <v>338415211000.0</v>
+      </c>
+      <c r="CA60">
+        <v>336179029000.0</v>
+      </c>
+      <c r="CB60">
+        <v>332512701000.0</v>
+      </c>
+      <c r="CC60">
+        <v>328599604000.0</v>
+      </c>
+      <c r="CD60">
+        <v>324801064000.0</v>
+      </c>
+      <c r="CE60">
+        <v>320192510000.0</v>
+      </c>
+      <c r="CF60">
+        <v>321535615000.0</v>
+      </c>
+      <c r="CG60">
+        <v>317963097000.0</v>
+      </c>
+      <c r="CH60">
+        <v>310894953000.0</v>
+      </c>
+      <c r="CI60">
+        <v>313685784000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>306692947000.0</v>
+      </c>
+      <c r="CK60">
+        <v>300498625000.0</v>
+      </c>
+      <c r="CL60">
+        <v>279689000000.0</v>
+      </c>
+      <c r="CM60">
+        <v>269316337000.0</v>
+      </c>
+      <c r="CN60">
+        <v>256230000000.0</v>
+      </c>
+      <c r="CO60">
+        <v>229033000000.0</v>
+      </c>
+      <c r="CP60">
+        <v>195035000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:94">
+      <c r="A61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+    </row>
+    <row r="62" spans="1:94">
+      <c r="A62" t="s">
+        <v>85</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>3597882039000.0</v>
+      </c>
+      <c r="C2">
+        <v>3399584209000.0</v>
+      </c>
+      <c r="D2">
+        <v>3331181756000.0</v>
+      </c>
+      <c r="E2">
+        <v>3901792259000.0</v>
+      </c>
+      <c r="F2">
+        <v>3209530695000.0</v>
+      </c>
+      <c r="G2">
+        <v>2776101376000.0</v>
+      </c>
+      <c r="H2">
+        <v>2559476266000.0</v>
+      </c>
+      <c r="I2">
+        <v>2207268926068.0</v>
+      </c>
+      <c r="J2">
+        <v>2211949522000.0</v>
+      </c>
+      <c r="K2">
+        <v>2079869989276.0</v>
+      </c>
+      <c r="L2">
+        <v>2012271097866.0</v>
+      </c>
+      <c r="M2">
+        <v>1763078470328.0</v>
+      </c>
+      <c r="N2">
+        <v>1384916764888.0</v>
+      </c>
+      <c r="O2">
+        <v>1036609081010.0</v>
+      </c>
+      <c r="P2">
+        <v>849396693019.0</v>
+      </c>
+      <c r="Q2">
+        <v>629682082530.0</v>
+      </c>
+      <c r="R2">
+        <v>525050333121.0</v>
+      </c>
+      <c r="S2">
+        <v>505727409000.0</v>
+      </c>
+      <c r="T2">
+        <v>492825402000.0</v>
+      </c>
+      <c r="U2">
+        <v>446445672000.0</v>
+      </c>
+      <c r="V2">
+        <v>530366042000.0</v>
+      </c>
+      <c r="W2">
+        <v>568614335000.0</v>
+      </c>
+      <c r="X2">
+        <v>553543444000.0</v>
+      </c>
+      <c r="Y2">
+        <v>493931734000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3">
+        <v>77418858000.0</v>
+      </c>
+      <c r="C3">
+        <v>71998146000.0</v>
+      </c>
+      <c r="D3">
+        <v>74804062000.0</v>
+      </c>
+      <c r="E3">
+        <v>68189110000.0</v>
+      </c>
+      <c r="F3">
+        <v>69755335000.0</v>
+      </c>
+      <c r="G3">
+        <v>69589510000.0</v>
+      </c>
+      <c r="H3">
+        <v>69769300000.0</v>
+      </c>
+      <c r="I3">
+        <v>73289255345.0</v>
+      </c>
+      <c r="J3">
+        <v>66685056899.0</v>
+      </c>
+      <c r="K3">
+        <v>52158126652.0</v>
+      </c>
+      <c r="L3">
+        <v>19676961207.0</v>
+      </c>
+      <c r="M3">
+        <v>16978568705.0</v>
+      </c>
+      <c r="N3">
+        <v>11561042060.0</v>
+      </c>
+      <c r="O3">
+        <v>8974921034.0</v>
+      </c>
+      <c r="P3">
+        <v>9864831055.0</v>
+      </c>
+      <c r="Q3">
+        <v>-402151937.0</v>
+      </c>
+      <c r="R3">
+        <v>7628644588.0</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B5">
+        <v>1126398446000.0</v>
+      </c>
+      <c r="C5">
+        <v>1510449508000.0</v>
+      </c>
+      <c r="D5">
+        <v>1104113705000.0</v>
+      </c>
+      <c r="E5">
+        <v>758227885000.0</v>
+      </c>
+      <c r="F5">
+        <v>772452750000.0</v>
+      </c>
+      <c r="G5">
+        <v>797387424000.0</v>
+      </c>
+      <c r="H5">
+        <v>640037092000.0</v>
+      </c>
+      <c r="I5">
+        <v>380047508671.0</v>
+      </c>
+      <c r="J5">
+        <v>292014515933.0</v>
+      </c>
+      <c r="K5">
+        <v>305825909812.0</v>
+      </c>
+      <c r="L5">
+        <v>301218622424.0</v>
+      </c>
+      <c r="M5">
+        <v>227010419879.0</v>
+      </c>
+      <c r="N5">
+        <v>181527885826.0</v>
+      </c>
+      <c r="O5">
+        <v>119983770618.0</v>
+      </c>
+      <c r="P5">
+        <v>65354439005.0</v>
+      </c>
+      <c r="Q5">
+        <v>52981360619.0</v>
+      </c>
+      <c r="R5">
+        <v>40524305323.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B6">
+        <v>1203817304000.0</v>
+      </c>
+      <c r="C6">
+        <v>1582447654000.0</v>
+      </c>
+      <c r="D6">
+        <v>1178917767000.0</v>
+      </c>
+      <c r="E6">
+        <v>826416995000.0</v>
+      </c>
+      <c r="F6">
+        <v>842208085000.0</v>
+      </c>
+      <c r="G6">
+        <v>866976934000.0</v>
+      </c>
+      <c r="H6">
+        <v>709806392000.0</v>
+      </c>
+      <c r="I6">
+        <v>453336764016.0</v>
+      </c>
+      <c r="J6">
+        <v>358699572832.0</v>
+      </c>
+      <c r="K6">
+        <v>357984036464.0</v>
+      </c>
+      <c r="L6">
+        <v>320895583631.0</v>
+      </c>
+      <c r="M6">
+        <v>243988988584.0</v>
+      </c>
+      <c r="N6">
+        <v>193088927886.0</v>
+      </c>
+      <c r="O6">
+        <v>128958691652.0</v>
+      </c>
+      <c r="P6">
+        <v>75219270060.0</v>
+      </c>
+      <c r="Q6">
+        <v>52579208682.0</v>
+      </c>
+      <c r="R6">
+        <v>48152949911.0</v>
+      </c>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9">
+        <v>1638073997000.0</v>
+      </c>
+      <c r="C9">
+        <v>1560355324000.0</v>
+      </c>
+      <c r="D9">
+        <v>1436025677000.0</v>
+      </c>
+      <c r="E9">
+        <v>1029761512000.0</v>
+      </c>
+      <c r="F9">
+        <v>1032326219000.0</v>
+      </c>
+      <c r="G9">
+        <v>1070198879000.0</v>
+      </c>
+      <c r="H9">
+        <v>953032903000.0</v>
+      </c>
+      <c r="I9">
+        <v>619688397329.0</v>
+      </c>
+      <c r="J9">
+        <v>613459658888.0</v>
+      </c>
+      <c r="K9">
+        <v>549237378621.0</v>
+      </c>
+      <c r="L9">
+        <v>532006746790.0</v>
+      </c>
+      <c r="M9">
+        <v>407385724022.0</v>
+      </c>
+      <c r="N9">
+        <v>310018703926.0</v>
+      </c>
+      <c r="O9">
+        <v>247127170892.0</v>
+      </c>
+      <c r="P9">
+        <v>178287306300.0</v>
+      </c>
+      <c r="Q9">
+        <v>132930747563.0</v>
+      </c>
+      <c r="R9">
+        <v>102064505889.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10">
+        <v>1421319760000.0</v>
+      </c>
+      <c r="C10">
+        <v>1509020656000.0</v>
+      </c>
+      <c r="D10">
+        <v>1102640347000.0</v>
+      </c>
+      <c r="E10">
+        <v>756723521000.0</v>
+      </c>
+      <c r="F10">
+        <v>765188720000.0</v>
+      </c>
+      <c r="G10">
+        <v>773607195000.0</v>
+      </c>
+      <c r="H10">
+        <v>607043293000.0</v>
+      </c>
+      <c r="I10">
+        <v>324694650175.0</v>
+      </c>
+      <c r="J10">
+        <v>288545819603.0</v>
+      </c>
+      <c r="K10">
+        <v>217746308540.0</v>
+      </c>
+      <c r="L10">
+        <v>232005398773.0</v>
+      </c>
+      <c r="M10">
+        <v>167765041979.0</v>
+      </c>
+      <c r="N10">
+        <v>142799075520.0</v>
+      </c>
+      <c r="O10">
+        <v>93116800006.0</v>
+      </c>
+      <c r="P10">
+        <v>60382411569.0</v>
+      </c>
+      <c r="Q10">
+        <v>45051968301.0</v>
+      </c>
+      <c r="R10">
+        <v>39836082198.0</v>
+      </c>
+      <c r="S10">
+        <v>3677641000.0</v>
+      </c>
+      <c r="T10">
+        <v>23257083000.0</v>
+      </c>
+      <c r="U10">
+        <v>21009098000.0</v>
+      </c>
+      <c r="V10">
+        <v>15063535000.0</v>
+      </c>
+      <c r="W10">
+        <v>40880322000.0</v>
+      </c>
+      <c r="X10">
+        <v>45943392000.0</v>
+      </c>
+      <c r="Y10">
+        <v>43169436000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11">
+        <v>240943852000.0</v>
+      </c>
+      <c r="C11">
+        <v>194589882000.0</v>
+      </c>
+      <c r="D11">
+        <v>184846324000.0</v>
+      </c>
+      <c r="E11">
+        <v>132199515000.0</v>
+      </c>
+      <c r="F11">
+        <v>147614953000.0</v>
+      </c>
+      <c r="G11">
+        <v>144978316000.0</v>
+      </c>
+      <c r="H11">
+        <v>124452771000.0</v>
+      </c>
+      <c r="I11">
+        <v>69605764156.0</v>
+      </c>
+      <c r="J11">
+        <v>72521739769.0</v>
+      </c>
+      <c r="K11">
+        <v>43569590674.0</v>
+      </c>
+      <c r="L11">
+        <v>46300197602.0</v>
+      </c>
+      <c r="M11">
+        <v>44299638031.0</v>
+      </c>
+      <c r="N11">
+        <v>28362006717.0</v>
+      </c>
+      <c r="O11">
+        <v>18490616532.0</v>
+      </c>
+      <c r="P11">
+        <v>17707256722.0</v>
+      </c>
+      <c r="Q11">
+        <v>3317941007.0</v>
+      </c>
+      <c r="R11">
+        <v>-1236285155.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11">
+        <v>7662316000.0</v>
+      </c>
+      <c r="U11">
+        <v>6583088000.0</v>
+      </c>
+      <c r="V11">
+        <v>4427027000.0</v>
+      </c>
+      <c r="W11">
+        <v>12280850000.0</v>
+      </c>
+      <c r="X11">
+        <v>14761104000.0</v>
+      </c>
+      <c r="Y11">
+        <v>12904318000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12">
+        <v>1824265000.0</v>
+      </c>
+      <c r="C12">
+        <v>1428852000.0</v>
+      </c>
+      <c r="D12">
+        <v>1473358000.0</v>
+      </c>
+      <c r="E12">
+        <v>1504365000.0</v>
+      </c>
+      <c r="F12">
+        <v>7264029000.0</v>
+      </c>
+      <c r="G12">
+        <v>23780228000.0</v>
+      </c>
+      <c r="H12">
+        <v>32993799000.0</v>
+      </c>
+      <c r="I12">
+        <v>55352858493.0</v>
+      </c>
+      <c r="J12">
+        <v>73800889007.0</v>
+      </c>
+      <c r="K12">
+        <v>88079601276.0</v>
+      </c>
+      <c r="L12">
+        <v>70953240422.0</v>
+      </c>
+      <c r="M12">
+        <v>61406702711.0</v>
+      </c>
+      <c r="N12">
+        <v>38432553147.0</v>
+      </c>
+      <c r="O12">
+        <v>26866970612.0</v>
+      </c>
+      <c r="P12">
+        <v>9864831055.0</v>
+      </c>
+      <c r="Q12">
+        <v>6406328000.0</v>
+      </c>
+      <c r="R12">
+        <v>8316867713.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B13">
+        <v>782436290.0</v>
+      </c>
+      <c r="C13">
+        <v>3842564710.0</v>
+      </c>
+      <c r="D13">
+        <v>66187178994.0</v>
+      </c>
+      <c r="E13">
+        <v>1728885480.0</v>
+      </c>
+      <c r="F13">
+        <v>20819221234.0</v>
+      </c>
+      <c r="G13">
+        <v>15550205750.0</v>
+      </c>
+      <c r="H13">
+        <v>10213008603.0</v>
+      </c>
+      <c r="I13">
+        <v>17433447867.0</v>
+      </c>
+      <c r="J13">
+        <v>9541369163.0</v>
+      </c>
+      <c r="K13">
+        <v>10471317774.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B14">
+        <v>-135079515.0</v>
+      </c>
+      <c r="C14">
+        <v>-102694215.0</v>
+      </c>
+      <c r="D14">
+        <v>-104118970.0</v>
+      </c>
+      <c r="E14">
+        <v>-46584194.0</v>
+      </c>
+      <c r="F14">
+        <v>-67744962.0</v>
+      </c>
+      <c r="G14">
+        <v>31087830733.0</v>
+      </c>
+      <c r="H14">
+        <v>30971806067.0</v>
+      </c>
+      <c r="I14">
+        <v>15822549429.0</v>
+      </c>
+      <c r="J14">
+        <v>12559505292.0</v>
+      </c>
+      <c r="K14">
+        <v>12480192800.0</v>
+      </c>
+      <c r="L14">
+        <v>24925544228.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15">
+        <v>1180240828000.0</v>
+      </c>
+      <c r="C15">
+        <v>1314328080000.0</v>
+      </c>
+      <c r="D15">
+        <v>917689904000.0</v>
+      </c>
+      <c r="E15">
+        <v>624477422000.0</v>
+      </c>
+      <c r="F15">
+        <v>617506022000.0</v>
+      </c>
+      <c r="G15">
+        <v>628562855000.0</v>
+      </c>
+      <c r="H15">
+        <v>482621767000.0</v>
+      </c>
+      <c r="I15">
+        <v>255195841882.0</v>
+      </c>
+      <c r="J15">
+        <v>216365799343.0</v>
+      </c>
+      <c r="K15">
+        <v>174472320062.0</v>
+      </c>
+      <c r="L15">
+        <v>185736197170.0</v>
+      </c>
+      <c r="M15">
+        <v>123498145762.0</v>
+      </c>
+      <c r="N15">
+        <v>114462143992.0</v>
+      </c>
+      <c r="O15">
+        <v>74642894456.0</v>
+      </c>
+      <c r="P15">
+        <v>42676435395.0</v>
+      </c>
+      <c r="Q15">
+        <v>42630759100.0</v>
+      </c>
+      <c r="R15">
+        <v>41072367353.0</v>
+      </c>
+      <c r="S15">
+        <v>4816496000.0</v>
+      </c>
+      <c r="T15">
+        <v>15594767000.0</v>
+      </c>
+      <c r="U15">
+        <v>14426010000.0</v>
+      </c>
+      <c r="V15">
+        <v>10636508000.0</v>
+      </c>
+      <c r="W15">
+        <v>28599472000.0</v>
+      </c>
+      <c r="X15">
+        <v>31182288000.0</v>
+      </c>
+      <c r="Y15">
+        <v>30265118000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16">
+        <v>1180240828440.0</v>
+      </c>
+      <c r="C16">
+        <v>1314328079730.0</v>
+      </c>
+      <c r="D16">
+        <v>917689903740.0</v>
+      </c>
+      <c r="E16">
+        <v>624477421590.0</v>
+      </c>
+      <c r="F16">
+        <v>617506021901.0</v>
+      </c>
+      <c r="G16">
+        <v>628562854883.0</v>
+      </c>
+      <c r="H16">
+        <v>482621766979.0</v>
+      </c>
+      <c r="I16">
+        <v>255195841882.0</v>
+      </c>
+      <c r="J16">
+        <v>216365799343.0</v>
+      </c>
+      <c r="K16">
+        <v>174472320062.0</v>
+      </c>
+      <c r="L16">
+        <v>185736197170.0</v>
+      </c>
+      <c r="M16">
+        <v>123498146000.0</v>
+      </c>
+      <c r="N16">
+        <v>114462144000.0</v>
+      </c>
+      <c r="O16">
+        <v>74642894000.0</v>
+      </c>
+      <c r="P16">
+        <v>42676435000.0</v>
+      </c>
+      <c r="Q16">
+        <v>42630759000.0</v>
+      </c>
+      <c r="R16">
+        <v>41072367000.0</v>
+      </c>
+      <c r="S16">
+        <v>4816496000.0</v>
+      </c>
+      <c r="T16">
+        <v>15594767000.0</v>
+      </c>
+      <c r="U16">
+        <v>14426010000.0</v>
+      </c>
+      <c r="V16">
+        <v>10636508000.0</v>
+      </c>
+      <c r="W16">
+        <v>28599472000.0</v>
+      </c>
+      <c r="X16">
+        <v>31182288000.0</v>
+      </c>
+      <c r="Y16">
+        <v>30265118000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17">
+        <v>1180375907959.0</v>
+      </c>
+      <c r="C17">
+        <v>1314430773948.0</v>
+      </c>
+      <c r="D17">
+        <v>917794022711.0</v>
+      </c>
+      <c r="E17">
+        <v>624524005786.0</v>
+      </c>
+      <c r="F17">
+        <v>617573766863.0</v>
+      </c>
+      <c r="G17">
+        <v>628628879549.0</v>
+      </c>
+      <c r="H17">
+        <v>482590522840.0</v>
+      </c>
+      <c r="I17">
+        <v>255088886019.0</v>
+      </c>
+      <c r="J17">
+        <v>216024079834.0</v>
+      </c>
+      <c r="K17">
+        <v>174176717866.0</v>
+      </c>
+      <c r="L17">
+        <v>185705201171.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>169126577039.0</v>
+      </c>
+      <c r="C18">
+        <v>119341247773.0</v>
+      </c>
+      <c r="D18">
+        <v>64713821426.0</v>
+      </c>
+      <c r="E18">
+        <v>26801802988.0</v>
+      </c>
+      <c r="F18">
+        <v>13555191871.0</v>
+      </c>
+      <c r="G18">
+        <v>-8230022652.0</v>
+      </c>
+      <c r="H18">
+        <v>-22780790859.0</v>
+      </c>
+      <c r="I18">
+        <v>-37919410626.0</v>
+      </c>
+      <c r="J18">
+        <v>-64259519844.0</v>
+      </c>
+      <c r="K18">
+        <v>-76174643918.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>1126398445000.0</v>
+      </c>
+      <c r="C21">
+        <v>1067554662000.0</v>
+      </c>
+      <c r="D21">
+        <v>994565067000.0</v>
+      </c>
+      <c r="E21">
+        <v>575281563000.0</v>
+      </c>
+      <c r="F21">
+        <v>645300272000.0</v>
+      </c>
+      <c r="G21">
+        <v>746650964000.0</v>
+      </c>
+      <c r="H21">
+        <v>592878178000.0</v>
+      </c>
+      <c r="I21">
+        <v>324695000000.0</v>
+      </c>
+      <c r="J21">
+        <v>361300839680.0</v>
+      </c>
+      <c r="K21">
+        <v>217746308540.0</v>
+      </c>
+      <c r="L21">
+        <v>232005398773.0</v>
+      </c>
+      <c r="M21">
+        <v>167765041979.0</v>
+      </c>
+      <c r="N21">
+        <v>142799075520.0</v>
+      </c>
+      <c r="O21">
+        <v>93116800006.0</v>
+      </c>
+      <c r="P21">
+        <v>60382411569.0</v>
+      </c>
+      <c r="Q21">
+        <v>51225183146.0</v>
+      </c>
+      <c r="R21">
+        <v>39705667322.0</v>
+      </c>
+      <c r="S21">
+        <v>29169340000.0</v>
+      </c>
+      <c r="T21">
+        <v>27147328000.0</v>
+      </c>
+      <c r="U21">
+        <v>14794696000.0</v>
+      </c>
+      <c r="V21">
+        <v>20826665000.0</v>
+      </c>
+      <c r="W21">
+        <v>47871719000.0</v>
+      </c>
+      <c r="X21">
+        <v>49656259000.0</v>
+      </c>
+      <c r="Y21">
+        <v>39313966000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>176</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>177</v>
+      </c>
+      <c r="B23">
+        <v>4109557591000.0</v>
+      </c>
+      <c r="C23">
+        <v>3892384872000.0</v>
+      </c>
+      <c r="D23">
+        <v>3772642366000.0</v>
+      </c>
+      <c r="E23">
+        <v>4372872062000.0</v>
+      </c>
+      <c r="F23">
+        <v>3508732020000.0</v>
+      </c>
+      <c r="G23">
+        <v>3099649291000.0</v>
+      </c>
+      <c r="H23">
+        <v>2847457174000.0</v>
+      </c>
+      <c r="I23">
+        <v>2461704478760.0</v>
+      </c>
+      <c r="J23">
+        <v>2464108341209.0</v>
+      </c>
+      <c r="K23">
+        <v>2340368340170.0</v>
+      </c>
+      <c r="L23">
+        <v>2244697746357.0</v>
+      </c>
+      <c r="M23">
+        <v>1951261931137.0</v>
+      </c>
+      <c r="N23">
+        <v>1506209940393.0</v>
+      </c>
+      <c r="O23">
+        <v>1156201089809.0</v>
+      </c>
+      <c r="P23">
+        <v>957436756695.0</v>
+      </c>
+      <c r="Q23">
+        <v>711387646947.0</v>
+      </c>
+      <c r="R23">
+        <v>587409171688.0</v>
+      </c>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>179</v>
+      </c>
+      <c r="B25">
+        <v>18162226271.0</v>
+      </c>
+      <c r="C25">
+        <v>17939103850.0</v>
+      </c>
+      <c r="D25">
+        <v>18578086649.0</v>
+      </c>
+      <c r="E25">
+        <v>17149500501.0</v>
+      </c>
+      <c r="F25">
+        <v>10920929685.0</v>
+      </c>
+      <c r="G25">
+        <v>5506990024.0</v>
+      </c>
+      <c r="H25">
+        <v>6577406289.0</v>
+      </c>
+      <c r="I25">
+        <v>9477975036.0</v>
+      </c>
+      <c r="J25">
+        <v>13741708195.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B26">
+        <v>2150160000.0</v>
+      </c>
+      <c r="C26">
+        <v>1803990000.0</v>
+      </c>
+      <c r="D26">
+        <v>1783016000.0</v>
+      </c>
+      <c r="E26">
+        <v>1168156000.0</v>
+      </c>
+      <c r="F26">
+        <v>763277000.0</v>
+      </c>
+      <c r="G26">
+        <v>961765000.0</v>
+      </c>
+      <c r="H26">
+        <v>1671777000.0</v>
+      </c>
+      <c r="I26">
+        <v>2110876782.0</v>
+      </c>
+      <c r="J26">
+        <v>2955139443.0</v>
+      </c>
+      <c r="K26">
+        <v>5808806075.0</v>
+      </c>
+      <c r="L26">
+        <v>4337786480.0</v>
+      </c>
+      <c r="M26">
+        <v>3469244909.0</v>
+      </c>
+      <c r="N26">
+        <v>1838361684.0</v>
+      </c>
+      <c r="O26">
+        <v>1568258450.0</v>
+      </c>
+      <c r="P26">
+        <v>1894478000.0</v>
+      </c>
+      <c r="Q26">
+        <v>983170000.0</v>
+      </c>
+      <c r="R26">
+        <v>1911150000.0</v>
+      </c>
+      <c r="S26">
+        <v>2454532000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>181</v>
+      </c>
+      <c r="B27">
+        <v>353952937000.0</v>
+      </c>
+      <c r="C27">
+        <v>323170880000.0</v>
+      </c>
+      <c r="D27">
+        <v>305462629000.0</v>
+      </c>
+      <c r="E27">
+        <v>282070611000.0</v>
+      </c>
+      <c r="F27">
+        <v>256183006000.0</v>
+      </c>
+      <c r="G27">
+        <v>147763737000.0</v>
+      </c>
+      <c r="H27">
+        <v>186779098000.0</v>
+      </c>
+      <c r="I27">
+        <v>142298860168.0</v>
+      </c>
+      <c r="J27">
+        <v>159051360599.0</v>
+      </c>
+      <c r="K27">
+        <v>142714636846.0</v>
+      </c>
+      <c r="L27">
+        <v>129499996916.0</v>
+      </c>
+      <c r="M27">
+        <v>93022863956.0</v>
+      </c>
+      <c r="N27">
+        <v>54017026977.0</v>
+      </c>
+      <c r="O27">
+        <v>60296641112.0</v>
+      </c>
+      <c r="P27">
+        <v>67962747526.0</v>
+      </c>
+      <c r="Q27">
+        <v>50186301974.0</v>
+      </c>
+      <c r="R27">
+        <v>36290243009.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28">
+        <v>27610499000.0</v>
+      </c>
+      <c r="C28">
+        <v>27448216000.0</v>
+      </c>
+      <c r="D28">
+        <v>23738893000.0</v>
+      </c>
+      <c r="E28">
+        <v>24063826000.0</v>
+      </c>
+      <c r="F28">
+        <v>27000607000.0</v>
+      </c>
+      <c r="G28">
+        <v>41110110000.0</v>
+      </c>
+      <c r="H28">
+        <v>24447036000.0</v>
+      </c>
+      <c r="I28">
+        <v>23281267592.0</v>
+      </c>
+      <c r="J28">
+        <v>22066713707.0</v>
+      </c>
+      <c r="K28">
+        <v>20960448141.0</v>
+      </c>
+      <c r="L28">
+        <v>15750496463.0</v>
+      </c>
+      <c r="M28">
+        <v>13679557291.0</v>
+      </c>
+      <c r="N28">
+        <v>13085593762.0</v>
+      </c>
+      <c r="O28">
+        <v>10675145978.0</v>
+      </c>
+      <c r="P28">
+        <v>39877711008.0</v>
+      </c>
+      <c r="Q28">
+        <v>31519262443.0</v>
+      </c>
+      <c r="R28">
+        <v>26068595558.0</v>
+      </c>
+      <c r="S28">
+        <v>60222876000.0</v>
+      </c>
+      <c r="T28">
+        <v>55698046000.0</v>
+      </c>
+      <c r="U28">
+        <v>69067979000.0</v>
+      </c>
+      <c r="V28">
+        <v>64263324000.0</v>
+      </c>
+      <c r="W28">
+        <v>70562647000.0</v>
+      </c>
+      <c r="X28">
+        <v>71849030000.0</v>
+      </c>
+      <c r="Y28">
+        <v>71702264000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29">
+        <v>240943851780.0</v>
+      </c>
+      <c r="C29">
+        <v>194589882420.0</v>
+      </c>
+      <c r="D29">
+        <v>184846323957.0</v>
+      </c>
+      <c r="E29">
+        <v>132199514820.0</v>
+      </c>
+      <c r="F29">
+        <v>147614953252.0</v>
+      </c>
+      <c r="G29">
+        <v>144978315570.0</v>
+      </c>
+      <c r="H29">
+        <v>124452770580.0</v>
+      </c>
+      <c r="I29">
+        <v>69605764160.0</v>
+      </c>
+      <c r="J29">
+        <v>72521739770.0</v>
+      </c>
+      <c r="K29">
+        <v>43569590670.0</v>
+      </c>
+      <c r="L29">
+        <v>46300197600.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>184</v>
+      </c>
+      <c r="B30">
+        <v>511675552000.0</v>
+      </c>
+      <c r="C30">
+        <v>466233136000.0</v>
+      </c>
+      <c r="D30">
+        <v>441460610000.0</v>
+      </c>
+      <c r="E30">
+        <v>443177192000.0</v>
+      </c>
+      <c r="F30">
+        <v>299201325000.0</v>
+      </c>
+      <c r="G30">
+        <v>318896189000.0</v>
+      </c>
+      <c r="H30">
+        <v>287980908000.0</v>
+      </c>
+      <c r="I30">
+        <v>254435552692.0</v>
+      </c>
+      <c r="J30">
+        <v>252158819208.0</v>
+      </c>
+      <c r="K30">
+        <v>260498350894.0</v>
+      </c>
+      <c r="L30">
+        <v>232426648491.0</v>
+      </c>
+      <c r="M30">
+        <v>188183460809.0</v>
+      </c>
+      <c r="N30">
+        <v>121293175505.0</v>
+      </c>
+      <c r="O30">
+        <v>119592008799.0</v>
+      </c>
+      <c r="P30">
+        <v>108040063676.0</v>
+      </c>
+      <c r="Q30">
+        <v>81705564417.0</v>
+      </c>
+      <c r="R30">
+        <v>62358838567.0</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31">
+        <v>294921314000.0</v>
+      </c>
+      <c r="C31">
+        <v>441465995000.0</v>
+      </c>
+      <c r="D31">
+        <v>108075279000.0</v>
+      </c>
+      <c r="E31">
+        <v>181441958000.0</v>
+      </c>
+      <c r="F31">
+        <v>119888448000.0</v>
+      </c>
+      <c r="G31">
+        <v>26956231000.0</v>
+      </c>
+      <c r="H31">
+        <v>14165115000.0</v>
+      </c>
+      <c r="I31">
+        <v>-7961950202.0</v>
+      </c>
+      <c r="J31">
+        <v>-72755020077.0</v>
+      </c>
+      <c r="K31">
+        <v>-58491837388.0</v>
+      </c>
+      <c r="L31">
+        <v>-59275375929.0</v>
+      </c>
+      <c r="M31">
+        <v>-52110267156.0</v>
+      </c>
+      <c r="N31">
+        <v>-38917788705.0</v>
+      </c>
+      <c r="O31">
+        <v>-23875056102.0</v>
+      </c>
+      <c r="P31">
+        <v>-9246183838.0</v>
+      </c>
+      <c r="Q31">
+        <v>-6173214845.0</v>
+      </c>
+      <c r="R31">
+        <v>130414876.0</v>
+      </c>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32">
+        <v>5235956036000.0</v>
+      </c>
+      <c r="C32">
+        <v>4959939533000.0</v>
+      </c>
+      <c r="D32">
+        <v>4767207433000.0</v>
+      </c>
+      <c r="E32">
+        <v>4931553771000.0</v>
+      </c>
+      <c r="F32">
+        <v>4241856914000.0</v>
+      </c>
+      <c r="G32">
+        <v>3846300255000.0</v>
+      </c>
+      <c r="H32">
+        <v>3512509169000.0</v>
+      </c>
+      <c r="I32">
+        <v>2826957323397.0</v>
+      </c>
+      <c r="J32">
+        <v>2825409180889.0</v>
+      </c>
+      <c r="K32">
+        <v>2629107367897.0</v>
+      </c>
+      <c r="L32">
+        <v>2544277844656.0</v>
+      </c>
+      <c r="M32">
+        <v>2170464194350.0</v>
+      </c>
+      <c r="N32">
+        <v>1694935468814.0</v>
+      </c>
+      <c r="O32">
+        <v>1283736251902.0</v>
+      </c>
+      <c r="P32">
+        <v>1027683999319.0</v>
+      </c>
+      <c r="Q32">
+        <v>762612830093.0</v>
+      </c>
+      <c r="R32">
+        <v>627114839010.0</v>
+      </c>
+      <c r="S32">
+        <v>624400881000.0</v>
+      </c>
+      <c r="T32">
+        <v>600330317000.0</v>
+      </c>
+      <c r="U32">
+        <v>555207735000.0</v>
+      </c>
+      <c r="V32">
+        <v>641698356000.0</v>
+      </c>
+      <c r="W32">
+        <v>712558387000.0</v>
+      </c>
+      <c r="X32">
+        <v>701076907000.0</v>
+      </c>
+      <c r="Y32">
+        <v>627773971000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>187</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>188</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>1087802704000.0</v>
+      </c>
+      <c r="C2">
+        <v>837895399000.0</v>
+      </c>
+      <c r="D2">
+        <v>933513895000.0</v>
+      </c>
+      <c r="E2">
+        <v>921396266000.0</v>
+      </c>
+      <c r="F2">
+        <v>863491716000.0</v>
+      </c>
+      <c r="G2">
+        <v>870802375000.0</v>
+      </c>
+      <c r="H2">
+        <v>849226387000.0</v>
+      </c>
+      <c r="I2">
+        <v>905412050000.0</v>
+      </c>
+      <c r="J2">
+        <v>806257100000.0</v>
+      </c>
+      <c r="K2">
+        <v>842642928000.0</v>
+      </c>
+      <c r="L2">
+        <v>776757954000.0</v>
+      </c>
+      <c r="M2">
+        <v>874686730021.0</v>
+      </c>
+      <c r="N2">
+        <v>793706101234.0</v>
+      </c>
+      <c r="O2">
+        <v>890117571320.0</v>
+      </c>
+      <c r="P2">
+        <v>1013941382229.0</v>
+      </c>
+      <c r="Q2">
+        <v>1076326564550.0</v>
+      </c>
+      <c r="R2">
+        <v>887295186062.0</v>
+      </c>
+      <c r="S2">
+        <v>924229126394.0</v>
+      </c>
+      <c r="T2">
+        <v>909465989334.0</v>
+      </c>
+      <c r="U2">
+        <v>839463276519.0</v>
+      </c>
+      <c r="V2">
+        <v>694680008628.0</v>
+      </c>
+      <c r="W2">
+        <v>765921420521.0</v>
+      </c>
+      <c r="X2">
+        <v>747345828876.0</v>
+      </c>
+      <c r="Y2">
+        <v>709718303887.0</v>
+      </c>
+      <c r="Z2">
+        <v>638418588678.0</v>
+      </c>
+      <c r="AA2">
+        <v>680618654812.0</v>
+      </c>
+      <c r="AB2">
+        <v>655312852344.0</v>
+      </c>
+      <c r="AC2">
+        <v>684879897668.0</v>
+      </c>
+      <c r="AD2">
+        <v>587757974954.0</v>
+      </c>
+      <c r="AE2">
+        <v>631525540589.0</v>
+      </c>
+      <c r="AF2">
+        <v>612020479627.0</v>
+      </c>
+      <c r="AG2">
+        <v>571561233813.0</v>
+      </c>
+      <c r="AH2">
+        <v>470398768451.0</v>
+      </c>
+      <c r="AI2">
+        <v>553288444177.0</v>
+      </c>
+      <c r="AJ2">
+        <v>573149571829.0</v>
+      </c>
+      <c r="AK2">
+        <v>579271250046.0</v>
+      </c>
+      <c r="AL2">
+        <v>504266850163.0</v>
+      </c>
+      <c r="AM2">
+        <v>555261849963.0</v>
+      </c>
+      <c r="AN2">
+        <v>529655219444.0</v>
+      </c>
+      <c r="AO2">
+        <v>493007975909.0</v>
+      </c>
+      <c r="AP2">
+        <v>534596167977.0</v>
+      </c>
+      <c r="AQ2">
+        <v>522610625946.0</v>
+      </c>
+      <c r="AR2">
+        <v>494012632302.0</v>
+      </c>
+      <c r="AS2">
+        <v>472562319308.0</v>
+      </c>
+      <c r="AT2">
+        <v>544238807901.0</v>
+      </c>
+      <c r="AU2">
+        <v>501457338355.0</v>
+      </c>
+      <c r="AV2">
+        <v>480490294820.0</v>
+      </c>
+      <c r="AW2">
+        <v>428800061887.0</v>
+      </c>
+      <c r="AX2">
+        <v>424586019099.0</v>
+      </c>
+      <c r="AY2">
+        <v>429202094522.0</v>
+      </c>
+      <c r="AZ2">
+        <v>366034142821.0</v>
+      </c>
+      <c r="BA2">
+        <v>350661092526.0</v>
+      </c>
+      <c r="BB2">
+        <v>340923077157.0</v>
+      </c>
+      <c r="BC2">
+        <v>328912460629.0</v>
+      </c>
+      <c r="BD2">
+        <v>305453898680.0</v>
+      </c>
+      <c r="BE2">
+        <v>247053378241.0</v>
+      </c>
+      <c r="BF2">
+        <v>240664891200.0</v>
+      </c>
+      <c r="BG2">
+        <v>234758436700.0</v>
+      </c>
+      <c r="BH2">
+        <v>199859175100.0</v>
+      </c>
+      <c r="BI2">
+        <v>204747242600.0</v>
+      </c>
+      <c r="BJ2">
+        <v>209126050100.0</v>
+      </c>
+      <c r="BK2">
+        <v>200285678500.0</v>
+      </c>
+      <c r="BL2">
+        <v>191224992500.0</v>
+      </c>
+      <c r="BM2">
+        <v>166268813900.0</v>
+      </c>
+      <c r="BN2">
+        <v>134577315300.0</v>
+      </c>
+      <c r="BO2">
+        <v>122503180100.0</v>
+      </c>
+      <c r="BP2">
+        <v>117579357300.0</v>
+      </c>
+      <c r="BQ2">
+        <v>110009562900.0</v>
+      </c>
+      <c r="BR2">
+        <v>124562002500.0</v>
+      </c>
+      <c r="BS2">
+        <v>132522407100.0</v>
+      </c>
+      <c r="BT2">
+        <v>103570867500.0</v>
+      </c>
+      <c r="BU2">
+        <v>146879739700.0</v>
+      </c>
+      <c r="BV2">
+        <v>131669801300.0</v>
+      </c>
+      <c r="BW2">
+        <v>125351203600.0</v>
+      </c>
+      <c r="BX2">
+        <v>89767044000.0</v>
+      </c>
+      <c r="BY2">
+        <v>118299947200.0</v>
+      </c>
+      <c r="BZ2">
+        <v>120563965100.0</v>
+      </c>
+      <c r="CA2">
+        <v>164194445500.0</v>
+      </c>
+      <c r="CB2">
+        <v>116052939000.0</v>
+      </c>
+      <c r="CC2">
+        <v>104971620000.0</v>
+      </c>
+      <c r="CD2">
+        <v>116014835000.0</v>
+      </c>
+      <c r="CE2">
+        <v>135797393000.0</v>
+      </c>
+      <c r="CF2">
+        <v>135544475000.0</v>
+      </c>
+      <c r="CG2">
+        <v>133481969000.0</v>
+      </c>
+      <c r="CH2">
+        <v>148704154000.0</v>
+      </c>
+      <c r="CI2">
+        <v>165214550000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>158520105000.0</v>
+      </c>
+      <c r="CK2">
+        <v>129006253000.0</v>
+      </c>
+      <c r="CL2">
+        <v>138475227000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3">
+        <v>20130599000.0</v>
+      </c>
+      <c r="C3">
+        <v>19791311000.0</v>
+      </c>
+      <c r="D3">
+        <v>21289109000.0</v>
+      </c>
+      <c r="E3">
+        <v>18956046000.0</v>
+      </c>
+      <c r="F3">
+        <v>4564328000.0</v>
+      </c>
+      <c r="G3">
+        <v>4504677000.0</v>
+      </c>
+      <c r="H3">
+        <v>17920186000.0</v>
+      </c>
+      <c r="I3">
+        <v>18113704000.0</v>
+      </c>
+      <c r="J3">
+        <v>18024384000.0</v>
+      </c>
+      <c r="K3">
+        <v>17939872000.0</v>
+      </c>
+      <c r="L3">
+        <v>18140681000.0</v>
+      </c>
+      <c r="M3">
+        <v>18399265884.0</v>
+      </c>
+      <c r="N3">
+        <v>19211432758.0</v>
+      </c>
+      <c r="O3">
+        <v>19052682788.0</v>
+      </c>
+      <c r="P3">
+        <v>18791173444.0</v>
+      </c>
+      <c r="Q3">
+        <v>17801068297.0</v>
+      </c>
+      <c r="R3">
+        <v>13989608125.0</v>
+      </c>
+      <c r="S3">
+        <v>17607260006.0</v>
+      </c>
+      <c r="T3">
+        <v>17034047739.0</v>
+      </c>
+      <c r="U3">
+        <v>17541667443.0</v>
+      </c>
+      <c r="V3">
+        <v>17530516856.0</v>
+      </c>
+      <c r="W3">
+        <v>17649103058.0</v>
+      </c>
+      <c r="X3">
+        <v>916077883.0</v>
+      </c>
+      <c r="Y3">
+        <v>1074073257.0</v>
+      </c>
+      <c r="Z3">
+        <v>1487009183.0</v>
+      </c>
+      <c r="AA3">
+        <v>1261356389.0</v>
+      </c>
+      <c r="AB3">
+        <v>317130245.0</v>
+      </c>
+      <c r="AC3">
+        <v>1769712872.0</v>
+      </c>
+      <c r="AD3">
+        <v>2050716629.0</v>
+      </c>
+      <c r="AE3">
+        <v>1960818639.0</v>
+      </c>
+      <c r="AF3">
+        <v>2181330127.0</v>
+      </c>
+      <c r="AG3">
+        <v>1675102000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2134156219.0</v>
+      </c>
+      <c r="AI3">
+        <v>2907335126.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2446308111.0</v>
+      </c>
+      <c r="AK3">
+        <v>10447280434.0</v>
+      </c>
+      <c r="AL3">
+        <v>3724994406.0</v>
+      </c>
+      <c r="AM3">
+        <v>3938244394.0</v>
+      </c>
+      <c r="AN3">
+        <v>3438360238.0</v>
+      </c>
+      <c r="AO3">
+        <v>3886054036.0</v>
+      </c>
+      <c r="AP3">
+        <v>3770393029.0</v>
+      </c>
+      <c r="AQ3">
+        <v>4370565304.0</v>
+      </c>
+      <c r="AR3">
+        <v>5088525639.0</v>
+      </c>
+      <c r="AS3">
+        <v>5660266569.0</v>
+      </c>
+      <c r="AT3">
+        <v>4572887657.0</v>
+      </c>
+      <c r="AU3">
+        <v>4355281342.0</v>
+      </c>
+      <c r="AV3">
+        <v>4802662435.0</v>
+      </c>
+      <c r="AW3">
+        <v>4586932551.0</v>
+      </c>
+      <c r="AX3">
+        <v>4119864126.0</v>
+      </c>
+      <c r="AY3">
+        <v>3469109593.0</v>
+      </c>
+      <c r="AZ3">
+        <v>3220921994.0</v>
+      </c>
+      <c r="BA3">
+        <v>3224822355.0</v>
+      </c>
+      <c r="BB3">
+        <v>2608479157.0</v>
+      </c>
+      <c r="BC3">
+        <v>2506818554.0</v>
+      </c>
+      <c r="BD3">
+        <v>40235509592.0</v>
+      </c>
+      <c r="BE3">
+        <v>3194994082.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B5">
+        <v>268674258000.0</v>
+      </c>
+      <c r="C5">
+        <v>282552684000.0</v>
+      </c>
+      <c r="D5">
+        <v>267394215000.0</v>
+      </c>
+      <c r="E5">
+        <v>417635686000.0</v>
+      </c>
+      <c r="F5">
+        <v>353061323000.0</v>
+      </c>
+      <c r="G5">
+        <v>293876808000.0</v>
+      </c>
+      <c r="H5">
+        <v>341124751000.0</v>
+      </c>
+      <c r="I5">
+        <v>334596067000.0</v>
+      </c>
+      <c r="J5">
+        <v>275315016000.0</v>
+      </c>
+      <c r="K5">
+        <v>559413674000.0</v>
+      </c>
+      <c r="L5">
+        <v>267001400000.0</v>
+      </c>
+      <c r="M5">
+        <v>346131399204.0</v>
+      </c>
+      <c r="N5">
+        <v>195751558284.0</v>
+      </c>
+      <c r="O5">
+        <v>295229346891.0</v>
+      </c>
+      <c r="P5">
+        <v>243618786509.0</v>
+      </c>
+      <c r="Q5">
+        <v>200698687954.0</v>
+      </c>
+      <c r="R5">
+        <v>112378465135.0</v>
+      </c>
+      <c r="S5">
+        <v>201531945744.0</v>
+      </c>
+      <c r="T5">
+        <v>232427722920.0</v>
+      </c>
+      <c r="U5">
+        <v>210464301874.0</v>
+      </c>
+      <c r="V5">
+        <v>134230141554.0</v>
+      </c>
+      <c r="W5">
+        <v>195330583124.0</v>
+      </c>
+      <c r="X5">
+        <v>187253265744.0</v>
+      </c>
+      <c r="Y5">
+        <v>253427329378.0</v>
+      </c>
+      <c r="Z5">
+        <v>131136036038.0</v>
+      </c>
+      <c r="AA5">
+        <v>223890842887.0</v>
+      </c>
+      <c r="AB5">
+        <v>142514788577.0</v>
+      </c>
+      <c r="AC5">
+        <v>165972721147.0</v>
+      </c>
+      <c r="AD5">
+        <v>147950698121.0</v>
+      </c>
+      <c r="AE5">
+        <v>181332150205.0</v>
+      </c>
+      <c r="AF5">
+        <v>79338954371.0</v>
+      </c>
+      <c r="AG5">
+        <v>100546525165.0</v>
+      </c>
+      <c r="AH5">
+        <v>66531774645.0</v>
+      </c>
+      <c r="AI5">
+        <v>132345020507.0</v>
+      </c>
+      <c r="AJ5">
+        <v>96263250223.0</v>
+      </c>
+      <c r="AK5">
+        <v>126231439513.0</v>
+      </c>
+      <c r="AL5">
+        <v>69108826511.0</v>
+      </c>
+      <c r="AM5">
+        <v>53969075472.0</v>
+      </c>
+      <c r="AN5">
+        <v>112428587935.0</v>
+      </c>
+      <c r="AO5">
+        <v>63429375000.0</v>
+      </c>
+      <c r="AP5">
+        <v>38332990565.0</v>
+      </c>
+      <c r="AQ5">
+        <v>76283000349.0</v>
+      </c>
+      <c r="AR5">
+        <v>109299981202.0</v>
+      </c>
+      <c r="AS5">
+        <v>69749511047.0</v>
+      </c>
+      <c r="AT5">
+        <v>36769586216.0</v>
+      </c>
+      <c r="AU5">
+        <v>82152220024.0</v>
+      </c>
+      <c r="AV5">
+        <v>64073382842.0</v>
+      </c>
+      <c r="AW5">
+        <v>42319259590.0</v>
+      </c>
+      <c r="AX5">
+        <v>53201363228.0</v>
+      </c>
+      <c r="AY5">
+        <v>61794029696.0</v>
+      </c>
+      <c r="AZ5">
+        <v>41096998383.0</v>
+      </c>
+      <c r="BA5">
+        <v>46790792416.0</v>
+      </c>
+      <c r="BB5">
+        <v>49849812765.0</v>
+      </c>
+      <c r="BC5">
+        <v>45451875618.0</v>
+      </c>
+      <c r="BD5">
+        <v>23813006463.0</v>
+      </c>
+      <c r="BE5">
+        <v>16931822299.0</v>
+      </c>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B6">
+        <v>288804857000.0</v>
+      </c>
+      <c r="C6">
+        <v>302343995000.0</v>
+      </c>
+      <c r="D6">
+        <v>288683324000.0</v>
+      </c>
+      <c r="E6">
+        <v>436591732000.0</v>
+      </c>
+      <c r="F6">
+        <v>357625651000.0</v>
+      </c>
+      <c r="G6">
+        <v>298381485000.0</v>
+      </c>
+      <c r="H6">
+        <v>359044937000.0</v>
+      </c>
+      <c r="I6">
+        <v>352709771000.0</v>
+      </c>
+      <c r="J6">
+        <v>293339400000.0</v>
+      </c>
+      <c r="K6">
+        <v>577353546000.0</v>
+      </c>
+      <c r="L6">
+        <v>285142081000.0</v>
+      </c>
+      <c r="M6">
+        <v>364530665088.0</v>
+      </c>
+      <c r="N6">
+        <v>214962991042.0</v>
+      </c>
+      <c r="O6">
+        <v>314282029679.0</v>
+      </c>
+      <c r="P6">
+        <v>262409959953.0</v>
+      </c>
+      <c r="Q6">
+        <v>218499756251.0</v>
+      </c>
+      <c r="R6">
+        <v>126368073260.0</v>
+      </c>
+      <c r="S6">
+        <v>219139205750.0</v>
+      </c>
+      <c r="T6">
+        <v>249461770659.0</v>
+      </c>
+      <c r="U6">
+        <v>228005969317.0</v>
+      </c>
+      <c r="V6">
+        <v>151760658410.0</v>
+      </c>
+      <c r="W6">
+        <v>212979686182.0</v>
+      </c>
+      <c r="X6">
+        <v>188169343627.0</v>
+      </c>
+      <c r="Y6">
+        <v>254501402635.0</v>
+      </c>
+      <c r="Z6">
+        <v>132623045221.0</v>
+      </c>
+      <c r="AA6">
+        <v>225152199276.0</v>
+      </c>
+      <c r="AB6">
+        <v>142831918822.0</v>
+      </c>
+      <c r="AC6">
+        <v>167742434019.0</v>
+      </c>
+      <c r="AD6">
+        <v>150001414750.0</v>
+      </c>
+      <c r="AE6">
+        <v>183292968844.0</v>
+      </c>
+      <c r="AF6">
+        <v>81520284498.0</v>
+      </c>
+      <c r="AG6">
+        <v>102221627165.0</v>
+      </c>
+      <c r="AH6">
+        <v>68665930864.0</v>
+      </c>
+      <c r="AI6">
+        <v>135252355633.0</v>
+      </c>
+      <c r="AJ6">
+        <v>98709558334.0</v>
+      </c>
+      <c r="AK6">
+        <v>136678719947.0</v>
+      </c>
+      <c r="AL6">
+        <v>72833820917.0</v>
+      </c>
+      <c r="AM6">
+        <v>57907319866.0</v>
+      </c>
+      <c r="AN6">
+        <v>115866948173.0</v>
+      </c>
+      <c r="AO6">
+        <v>67315429036.0</v>
+      </c>
+      <c r="AP6">
+        <v>42103383594.0</v>
+      </c>
+      <c r="AQ6">
+        <v>80653565653.0</v>
+      </c>
+      <c r="AR6">
+        <v>114388506841.0</v>
+      </c>
+      <c r="AS6">
+        <v>75409777616.0</v>
+      </c>
+      <c r="AT6">
+        <v>41342473873.0</v>
+      </c>
+      <c r="AU6">
+        <v>86507501366.0</v>
+      </c>
+      <c r="AV6">
+        <v>68876045277.0</v>
+      </c>
+      <c r="AW6">
+        <v>46906192141.0</v>
+      </c>
+      <c r="AX6">
+        <v>57321227354.0</v>
+      </c>
+      <c r="AY6">
+        <v>65263139289.0</v>
+      </c>
+      <c r="AZ6">
+        <v>44317920377.0</v>
+      </c>
+      <c r="BA6">
+        <v>50015614771.0</v>
+      </c>
+      <c r="BB6">
+        <v>52458291922.0</v>
+      </c>
+      <c r="BC6">
+        <v>47958694172.0</v>
+      </c>
+      <c r="BD6">
+        <v>64048516055.0</v>
+      </c>
+      <c r="BE6">
+        <v>20126816381.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8">
+        <v>896729900.0</v>
+      </c>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9">
+        <v>432205395000.0</v>
+      </c>
+      <c r="C9">
+        <v>376847646000.0</v>
+      </c>
+      <c r="D9">
+        <v>440648771000.0</v>
+      </c>
+      <c r="E9">
+        <v>433893337000.0</v>
+      </c>
+      <c r="F9">
+        <v>378623050000.0</v>
+      </c>
+      <c r="G9">
+        <v>393586625000.0</v>
+      </c>
+      <c r="H9">
+        <v>409795810000.0</v>
+      </c>
+      <c r="I9">
+        <v>439425936000.0</v>
+      </c>
+      <c r="J9">
+        <v>335619293000.0</v>
+      </c>
+      <c r="K9">
+        <v>371560028000.0</v>
+      </c>
+      <c r="L9">
+        <v>367367799000.0</v>
+      </c>
+      <c r="M9">
+        <v>408378354088.0</v>
+      </c>
+      <c r="N9">
+        <v>296287132874.0</v>
+      </c>
+      <c r="O9">
+        <v>359905790756.0</v>
+      </c>
+      <c r="P9">
+        <v>342357544240.0</v>
+      </c>
+      <c r="Q9">
+        <v>256514510120.0</v>
+      </c>
+      <c r="R9">
+        <v>172757989028.0</v>
+      </c>
+      <c r="S9">
+        <v>258131468847.0</v>
+      </c>
+      <c r="T9">
+        <v>287321045753.0</v>
+      </c>
+      <c r="U9">
+        <v>281213196290.0</v>
+      </c>
+      <c r="V9">
+        <v>204138226517.0</v>
+      </c>
+      <c r="W9">
+        <v>259653750450.0</v>
+      </c>
+      <c r="X9">
+        <v>280984813980.0</v>
+      </c>
+      <c r="Y9">
+        <v>307983480928.0</v>
+      </c>
+      <c r="Z9">
+        <v>216915111277.0</v>
+      </c>
+      <c r="AA9">
+        <v>264315472387.0</v>
+      </c>
+      <c r="AB9">
+        <v>266498402860.0</v>
+      </c>
+      <c r="AC9">
+        <v>249171764587.0</v>
+      </c>
+      <c r="AD9">
+        <v>206174656619.0</v>
+      </c>
+      <c r="AE9">
+        <v>231188079232.0</v>
+      </c>
+      <c r="AF9">
+        <v>170678372776.0</v>
+      </c>
+      <c r="AG9">
+        <v>155630997724.0</v>
+      </c>
+      <c r="AH9">
+        <v>121094199534.0</v>
+      </c>
+      <c r="AI9">
+        <v>172284827295.0</v>
+      </c>
+      <c r="AJ9">
+        <v>154411016645.0</v>
+      </c>
+      <c r="AK9">
+        <v>186495177094.0</v>
+      </c>
+      <c r="AL9">
+        <v>128887922555.0</v>
+      </c>
+      <c r="AM9">
+        <v>143665542594.0</v>
+      </c>
+      <c r="AN9">
+        <v>177572287120.0</v>
+      </c>
+      <c r="AO9">
+        <v>115022497418.0</v>
+      </c>
+      <c r="AP9">
+        <v>112208092426.0</v>
+      </c>
+      <c r="AQ9">
+        <v>144434501657.0</v>
+      </c>
+      <c r="AR9">
+        <v>165857821413.0</v>
+      </c>
+      <c r="AS9">
+        <v>118607590440.0</v>
+      </c>
+      <c r="AT9">
+        <v>123694414617.0</v>
+      </c>
+      <c r="AU9">
+        <v>123846920320.0</v>
+      </c>
+      <c r="AV9">
+        <v>114556197641.0</v>
+      </c>
+      <c r="AW9">
+        <v>100640095672.0</v>
+      </c>
+      <c r="AX9">
+        <v>97478274527.0</v>
+      </c>
+      <c r="AY9">
+        <v>94711156182.0</v>
+      </c>
+      <c r="AZ9">
+        <v>82397982296.0</v>
+      </c>
+      <c r="BA9">
+        <v>78594263824.0</v>
+      </c>
+      <c r="BB9">
+        <v>73732306136.0</v>
+      </c>
+      <c r="BC9">
+        <v>73680143425.0</v>
+      </c>
+      <c r="BD9">
+        <v>62122225323.0</v>
+      </c>
+      <c r="BE9">
+        <v>46176281735.0</v>
+      </c>
+      <c r="BF9">
+        <v>76340815000.0</v>
+      </c>
+      <c r="BG9">
+        <v>71363903000.0</v>
+      </c>
+      <c r="BH9">
+        <v>67685476000.0</v>
+      </c>
+      <c r="BI9">
+        <v>51290627000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>42412292000.0</v>
+      </c>
+      <c r="BK9">
+        <v>52277457000.0</v>
+      </c>
+      <c r="BL9">
+        <v>53535389000.0</v>
+      </c>
+      <c r="BM9">
+        <v>38893638000.0</v>
+      </c>
+      <c r="BN9">
+        <v>23797533000.0</v>
+      </c>
+      <c r="BO9">
+        <v>31811968000.0</v>
+      </c>
+      <c r="BP9">
+        <v>45085716000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>49109094000.0</v>
+      </c>
+      <c r="BR9">
+        <v>19985721000.0</v>
+      </c>
+      <c r="BS9">
+        <v>24714561000.0</v>
+      </c>
+      <c r="BT9">
+        <v>49943427000.0</v>
+      </c>
+      <c r="BU9">
+        <v>35584602000.0</v>
+      </c>
+      <c r="BV9">
+        <v>14766935000.0</v>
+      </c>
+      <c r="BW9">
+        <v>16634305000.0</v>
+      </c>
+      <c r="BX9">
+        <v>44055994000.0</v>
+      </c>
+      <c r="BY9">
+        <v>18742271000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>17432045000.0</v>
+      </c>
+      <c r="CA9">
+        <v>27274605000.0</v>
+      </c>
+      <c r="CB9">
+        <v>18579668000.0</v>
+      </c>
+      <c r="CC9">
+        <v>22870854000.0</v>
+      </c>
+      <c r="CD9">
+        <v>20605804000.0</v>
+      </c>
+      <c r="CE9">
+        <v>27123483000.0</v>
+      </c>
+      <c r="CF9">
+        <v>25448391000.0</v>
+      </c>
+      <c r="CG9">
+        <v>13644581000.0</v>
+      </c>
+      <c r="CH9">
+        <v>21953910000.0</v>
+      </c>
+      <c r="CI9">
+        <v>34843024000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>33164865000.0</v>
+      </c>
+      <c r="CK9">
+        <v>26516875000.0</v>
+      </c>
+      <c r="CL9">
+        <v>26817488000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10">
+        <v>432159867000.0</v>
+      </c>
+      <c r="C10">
+        <v>291236626000.0</v>
+      </c>
+      <c r="D10">
+        <v>356990876000.0</v>
+      </c>
+      <c r="E10">
+        <v>417390752000.0</v>
+      </c>
+      <c r="F10">
+        <v>282378430000.0</v>
+      </c>
+      <c r="G10">
+        <v>364559701000.0</v>
+      </c>
+      <c r="H10">
+        <v>340696234000.0</v>
+      </c>
+      <c r="I10">
+        <v>334286297000.0</v>
+      </c>
+      <c r="J10">
+        <v>274986364000.0</v>
+      </c>
+      <c r="K10">
+        <v>559051761000.0</v>
+      </c>
+      <c r="L10">
+        <v>266628919000.0</v>
+      </c>
+      <c r="M10">
+        <v>345739935912.0</v>
+      </c>
+      <c r="N10">
+        <v>195427044707.0</v>
+      </c>
+      <c r="O10">
+        <v>294844447375.0</v>
+      </c>
+      <c r="P10">
+        <v>243204008489.0</v>
+      </c>
+      <c r="Q10">
+        <v>200228226588.0</v>
+      </c>
+      <c r="R10">
+        <v>112083671499.0</v>
+      </c>
+      <c r="S10">
+        <v>201207614029.0</v>
+      </c>
+      <c r="T10">
+        <v>232114588220.0</v>
+      </c>
+      <c r="U10">
+        <v>209782722921.0</v>
+      </c>
+      <c r="V10">
+        <v>133641901437.0</v>
+      </c>
+      <c r="W10">
+        <v>189649507537.0</v>
+      </c>
+      <c r="X10">
+        <v>181599975135.0</v>
+      </c>
+      <c r="Y10">
+        <v>248038993463.0</v>
+      </c>
+      <c r="Z10">
+        <v>125510785099.0</v>
+      </c>
+      <c r="AA10">
+        <v>218457441424.0</v>
+      </c>
+      <c r="AB10">
+        <v>137016289775.0</v>
+      </c>
+      <c r="AC10">
+        <v>160488066389.0</v>
+      </c>
+      <c r="AD10">
+        <v>141577574758.0</v>
+      </c>
+      <c r="AE10">
+        <v>167961362500.0</v>
+      </c>
+      <c r="AF10">
+        <v>65871368666.0</v>
+      </c>
+      <c r="AG10">
+        <v>87279564927.0</v>
+      </c>
+      <c r="AH10">
+        <v>53238841949.0</v>
+      </c>
+      <c r="AI10">
+        <v>118304874633.0</v>
+      </c>
+      <c r="AJ10">
+        <v>80489859280.0</v>
+      </c>
+      <c r="AK10">
+        <v>109259717454.0</v>
+      </c>
+      <c r="AL10">
+        <v>51692453545.0</v>
+      </c>
+      <c r="AM10">
+        <v>47103789324.0</v>
+      </c>
+      <c r="AN10">
+        <v>89482677762.0</v>
+      </c>
+      <c r="AO10">
+        <v>47965764351.0</v>
+      </c>
+      <c r="AP10">
+        <v>16265188241.0</v>
+      </c>
+      <c r="AQ10">
+        <v>64032678186.0</v>
+      </c>
+      <c r="AR10">
+        <v>92181546945.0</v>
+      </c>
+      <c r="AS10">
+        <v>51294876507.0</v>
+      </c>
+      <c r="AT10">
+        <v>19211540557.0</v>
+      </c>
+      <c r="AU10">
+        <v>69317434764.0</v>
+      </c>
+      <c r="AV10">
+        <v>42005744866.0</v>
+      </c>
+      <c r="AW10">
+        <v>26446114785.0</v>
+      </c>
+      <c r="AX10">
+        <v>44849416010.0</v>
+      </c>
+      <c r="AY10">
+        <v>54463766318.0</v>
+      </c>
+      <c r="AZ10">
+        <v>31368910554.0</v>
+      </c>
+      <c r="BA10">
+        <v>31159565184.0</v>
+      </c>
+      <c r="BB10">
+        <v>37806835716.0</v>
+      </c>
+      <c r="BC10">
+        <v>42463764066.0</v>
+      </c>
+      <c r="BD10">
+        <v>18725702302.0</v>
+      </c>
+      <c r="BE10">
+        <v>11970999566.0</v>
+      </c>
+      <c r="BF10">
+        <v>25927551300.0</v>
+      </c>
+      <c r="BG10">
+        <v>36492546800.0</v>
+      </c>
+      <c r="BH10">
+        <v>21920682800.0</v>
+      </c>
+      <c r="BI10">
+        <v>12584747700.0</v>
+      </c>
+      <c r="BJ10">
+        <v>7369843000.0</v>
+      </c>
+      <c r="BK10">
+        <v>18507138100.0</v>
+      </c>
+      <c r="BL10">
+        <v>16112545200.0</v>
+      </c>
+      <c r="BM10">
+        <v>18606525000.0</v>
+      </c>
+      <c r="BN10">
+        <v>359275900.0</v>
+      </c>
+      <c r="BO10">
+        <v>10424729100.0</v>
+      </c>
+      <c r="BP10">
+        <v>10444211800.0</v>
+      </c>
+      <c r="BQ10">
+        <v>7236032200.0</v>
+      </c>
+      <c r="BR10">
+        <v>8546710300.0</v>
+      </c>
+      <c r="BS10">
+        <v>10400948300.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10">
+        <v>13708962100.0</v>
+      </c>
+      <c r="BV10">
+        <v>1796493400.0</v>
+      </c>
+      <c r="BW10">
+        <v>1203549400.0</v>
+      </c>
+      <c r="BX10">
+        <v>7692114500.0</v>
+      </c>
+      <c r="BY10">
+        <v>3327795700.0</v>
+      </c>
+      <c r="BZ10">
+        <v>3016805800.0</v>
+      </c>
+      <c r="CA10">
+        <v>9220367300.0</v>
+      </c>
+      <c r="CB10">
+        <v>3360958000.0</v>
+      </c>
+      <c r="CC10">
+        <v>5148584000.0</v>
+      </c>
+      <c r="CD10">
+        <v>5437616000.0</v>
+      </c>
+      <c r="CE10">
+        <v>5437870000.0</v>
+      </c>
+      <c r="CF10">
+        <v>6527063000.0</v>
+      </c>
+      <c r="CG10"/>
+      <c r="CH10">
+        <v>5058792000.0</v>
+      </c>
+      <c r="CI10">
+        <v>10723780000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>11418101000.0</v>
+      </c>
+      <c r="CK10">
+        <v>9941632000.0</v>
+      </c>
+      <c r="CL10">
+        <v>8796808000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11">
+        <v>77535108000.0</v>
+      </c>
+      <c r="C11">
+        <v>49604206000.0</v>
+      </c>
+      <c r="D11">
+        <v>61730086000.0</v>
+      </c>
+      <c r="E11">
+        <v>71520592000.0</v>
+      </c>
+      <c r="F11">
+        <v>45274513000.0</v>
+      </c>
+      <c r="G11">
+        <v>62418661000.0</v>
+      </c>
+      <c r="H11">
+        <v>41368896000.0</v>
+      </c>
+      <c r="I11">
+        <v>51138799000.0</v>
+      </c>
+      <c r="J11">
+        <v>48020279000.0</v>
+      </c>
+      <c r="K11">
+        <v>54061909000.0</v>
+      </c>
+      <c r="L11">
+        <v>34341781000.0</v>
+      </c>
+      <c r="M11">
+        <v>62638906983.0</v>
+      </c>
+      <c r="N11">
+        <v>33943034488.0</v>
+      </c>
+      <c r="O11">
+        <v>53922601872.0</v>
+      </c>
+      <c r="P11">
+        <v>37972492940.0</v>
+      </c>
+      <c r="Q11">
+        <v>36790185025.0</v>
+      </c>
+      <c r="R11">
+        <v>20427365228.0</v>
+      </c>
+      <c r="S11">
+        <v>37009471626.0</v>
+      </c>
+      <c r="T11">
+        <v>47858969477.0</v>
+      </c>
+      <c r="U11">
+        <v>40169628094.0</v>
+      </c>
+      <c r="V11">
+        <v>24657140672.0</v>
+      </c>
+      <c r="W11">
+        <v>34929215009.0</v>
+      </c>
+      <c r="X11">
+        <v>32326258638.0</v>
+      </c>
+      <c r="Y11">
+        <v>46733536477.0</v>
+      </c>
+      <c r="Z11">
+        <v>22840881808.0</v>
+      </c>
+      <c r="AA11">
+        <v>43077638649.0</v>
+      </c>
+      <c r="AB11">
+        <v>31591361176.0</v>
+      </c>
+      <c r="AC11">
+        <v>32144524272.0</v>
+      </c>
+      <c r="AD11">
+        <v>27953013282.0</v>
+      </c>
+      <c r="AE11">
+        <v>32763871852.0</v>
+      </c>
+      <c r="AF11">
+        <v>10440299062.0</v>
+      </c>
+      <c r="AG11">
+        <v>21030018686.0</v>
+      </c>
+      <c r="AH11">
+        <v>9921104003.0</v>
+      </c>
+      <c r="AI11">
+        <v>28214342405.0</v>
+      </c>
+      <c r="AJ11">
+        <v>31033903145.0</v>
+      </c>
+      <c r="AK11">
+        <v>21904014733.0</v>
+      </c>
+      <c r="AL11">
+        <v>9219312894.0</v>
+      </c>
+      <c r="AM11">
+        <v>10364508997.0</v>
+      </c>
+      <c r="AN11">
+        <v>18699205405.0</v>
+      </c>
+      <c r="AO11">
+        <v>8876654864.0</v>
+      </c>
+      <c r="AP11">
+        <v>3110261344.0</v>
+      </c>
+      <c r="AQ11">
+        <v>12883469061.0</v>
+      </c>
+      <c r="AR11">
+        <v>10037786230.0</v>
+      </c>
+      <c r="AS11">
+        <v>13549597717.0</v>
+      </c>
+      <c r="AT11">
+        <v>5203186267.0</v>
+      </c>
+      <c r="AU11">
+        <v>17509627388.0</v>
+      </c>
+      <c r="AV11">
+        <v>11207006762.0</v>
+      </c>
+      <c r="AW11">
+        <v>8428109746.0</v>
+      </c>
+      <c r="AX11">
+        <v>13836411704.0</v>
+      </c>
+      <c r="AY11">
+        <v>10828109819.0</v>
+      </c>
+      <c r="AZ11">
+        <v>6274473620.0</v>
+      </c>
+      <c r="BA11">
+        <v>6109858023.0</v>
+      </c>
+      <c r="BB11">
+        <v>7374094386.0</v>
+      </c>
+      <c r="BC11">
+        <v>8603580688.0</v>
+      </c>
+      <c r="BD11">
+        <v>3622131898.0</v>
+      </c>
+      <c r="BE11">
+        <v>-672357779.0</v>
+      </c>
+      <c r="BF11">
+        <v>6418833100.0</v>
+      </c>
+      <c r="BG11">
+        <v>9122009300.0</v>
+      </c>
+      <c r="BH11">
+        <v>8155259000.0</v>
+      </c>
+      <c r="BI11">
+        <v>2439717500.0</v>
+      </c>
+      <c r="BJ11">
+        <v>2470807700.0</v>
+      </c>
+      <c r="BK11">
+        <v>4641472500.0</v>
+      </c>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>2601733900.0</v>
+      </c>
+      <c r="BP11"/>
+      <c r="BQ11">
+        <v>2428651300.0</v>
+      </c>
+      <c r="BR11">
+        <v>2366810400.0</v>
+      </c>
+      <c r="BS11">
+        <v>2941407200.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11">
+        <v>4258350900.0</v>
+      </c>
+      <c r="BV11">
+        <v>601750200.0</v>
+      </c>
+      <c r="BW11">
+        <v>459576500.0</v>
+      </c>
+      <c r="BX11">
+        <v>2284143500.0</v>
+      </c>
+      <c r="BY11">
+        <v>1170436100.0</v>
+      </c>
+      <c r="BZ11">
+        <v>1184781000.0</v>
+      </c>
+      <c r="CA11">
+        <v>3022955400.0</v>
+      </c>
+      <c r="CB11">
+        <v>1122547000.0</v>
+      </c>
+      <c r="CC11">
+        <v>1484485000.0</v>
+      </c>
+      <c r="CD11">
+        <v>1524519000.0</v>
+      </c>
+      <c r="CE11">
+        <v>1639330000.0</v>
+      </c>
+      <c r="CF11">
+        <v>1918509000.0</v>
+      </c>
+      <c r="CG11"/>
+      <c r="CH11">
+        <v>1475419000.0</v>
+      </c>
+      <c r="CI11">
+        <v>3322388000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>3407180000.0</v>
+      </c>
+      <c r="CK11">
+        <v>2948795000.0</v>
+      </c>
+      <c r="CL11">
+        <v>2602486000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12">
+        <v>1563545000.0</v>
+      </c>
+      <c r="C12">
+        <v>458156000.0</v>
+      </c>
+      <c r="D12">
+        <v>705863000.0</v>
+      </c>
+      <c r="E12">
+        <v>244934000.0</v>
+      </c>
+      <c r="F12">
+        <v>387669000.0</v>
+      </c>
+      <c r="G12">
+        <v>485798000.0</v>
+      </c>
+      <c r="H12">
+        <v>428517000.0</v>
+      </c>
+      <c r="I12">
+        <v>309770000.0</v>
+      </c>
+      <c r="J12">
+        <v>328653000.0</v>
+      </c>
+      <c r="K12">
+        <v>361912000.0</v>
+      </c>
+      <c r="L12">
+        <v>372481000.0</v>
+      </c>
+      <c r="M12">
+        <v>391463288.0</v>
+      </c>
+      <c r="N12">
+        <v>324513572.0</v>
+      </c>
+      <c r="O12">
+        <v>384899511.0</v>
+      </c>
+      <c r="P12">
+        <v>414778017.0</v>
+      </c>
+      <c r="Q12">
+        <v>470461362.0</v>
+      </c>
+      <c r="R12">
+        <v>294793635.0</v>
+      </c>
+      <c r="S12">
+        <v>324331716.0</v>
+      </c>
+      <c r="T12">
+        <v>313134697.0</v>
+      </c>
+      <c r="U12">
+        <v>681578957.0</v>
+      </c>
+      <c r="V12">
+        <v>588240121.0</v>
+      </c>
+      <c r="W12">
+        <v>5681075588.0</v>
+      </c>
+      <c r="X12">
+        <v>5633445743.0</v>
+      </c>
+      <c r="Y12">
+        <v>5651022558.0</v>
+      </c>
+      <c r="Z12">
+        <v>6597571196.0</v>
+      </c>
+      <c r="AA12">
+        <v>5433401463.0</v>
+      </c>
+      <c r="AB12">
+        <v>5976127117.0</v>
+      </c>
+      <c r="AC12">
+        <v>5792918270.0</v>
+      </c>
+      <c r="AD12">
+        <v>6651781434.0</v>
+      </c>
+      <c r="AE12">
+        <v>14572972641.0</v>
+      </c>
+      <c r="AF12">
+        <v>13849711605.0</v>
+      </c>
+      <c r="AG12">
+        <v>13266960238.0</v>
+      </c>
+      <c r="AH12">
+        <v>13292932696.0</v>
+      </c>
+      <c r="AI12">
+        <v>14580786370.0</v>
+      </c>
+      <c r="AJ12">
+        <v>16493463861.0</v>
+      </c>
+      <c r="AK12">
+        <v>17191953171.0</v>
+      </c>
+      <c r="AL12">
+        <v>17793118068.0</v>
+      </c>
+      <c r="AM12">
+        <v>22322353907.0</v>
+      </c>
+      <c r="AN12">
+        <v>23487996702.0</v>
+      </c>
+      <c r="AO12">
+        <v>22184063357.0</v>
+      </c>
+      <c r="AP12">
+        <v>26038199184.0</v>
+      </c>
+      <c r="AQ12">
+        <v>15477788978.0</v>
+      </c>
+      <c r="AR12">
+        <v>17118434257.0</v>
+      </c>
+      <c r="AS12">
+        <v>18454634540.0</v>
+      </c>
+      <c r="AT12">
+        <v>17558045659.0</v>
+      </c>
+      <c r="AU12">
+        <v>16082109195.0</v>
+      </c>
+      <c r="AV12">
+        <v>22067637976.0</v>
+      </c>
+      <c r="AW12">
+        <v>15873144805.0</v>
+      </c>
+      <c r="AX12">
+        <v>8351947218.0</v>
+      </c>
+      <c r="AY12">
+        <v>12739994131.0</v>
+      </c>
+      <c r="AZ12">
+        <v>9728087829.0</v>
+      </c>
+      <c r="BA12">
+        <v>9728151300.0</v>
+      </c>
+      <c r="BB12">
+        <v>9271144600.0</v>
+      </c>
+      <c r="BC12">
+        <v>9498239000.0</v>
+      </c>
+      <c r="BD12">
+        <v>7373027600.0</v>
+      </c>
+      <c r="BE12">
+        <v>6836088700.0</v>
+      </c>
+      <c r="BF12">
+        <v>6330561700.0</v>
+      </c>
+      <c r="BG12">
+        <v>6421958300.0</v>
+      </c>
+      <c r="BH12">
+        <v>2966510100.0</v>
+      </c>
+      <c r="BI12">
+        <v>2950656400.0</v>
+      </c>
+      <c r="BJ12">
+        <v>2199824300.0</v>
+      </c>
+      <c r="BK12">
+        <v>1747840200.0</v>
+      </c>
+      <c r="BL12">
+        <v>1833080600.0</v>
+      </c>
+      <c r="BM12">
+        <v>1464716000.0</v>
+      </c>
+      <c r="BN12">
+        <v>1864588000.0</v>
+      </c>
+      <c r="BO12">
+        <v>1253368200.0</v>
+      </c>
+      <c r="BP12">
+        <v>1672703600.0</v>
+      </c>
+      <c r="BQ12">
+        <v>1692150600.0</v>
+      </c>
+      <c r="BR12">
+        <v>1575596100.0</v>
+      </c>
+      <c r="BS12">
+        <v>3395864400.0</v>
+      </c>
+      <c r="BT12">
+        <v>4214352300.0</v>
+      </c>
+      <c r="BU12">
+        <v>3467592100.0</v>
+      </c>
+      <c r="BV12">
+        <v>1938933600.0</v>
+      </c>
+      <c r="BW12">
+        <v>1206221200.0</v>
+      </c>
+      <c r="BX12">
+        <v>724556300.0</v>
+      </c>
+      <c r="BY12">
+        <v>405334500.0</v>
+      </c>
+      <c r="BZ12">
+        <v>241593600.0</v>
+      </c>
+      <c r="CA12">
+        <v>46926700.0</v>
+      </c>
+      <c r="CB12">
+        <v>7081000.0</v>
+      </c>
+      <c r="CC12">
+        <v>11510000.0</v>
+      </c>
+      <c r="CD12">
+        <v>568024000.0</v>
+      </c>
+      <c r="CE12">
+        <v>905110000.0</v>
+      </c>
+      <c r="CF12">
+        <v>1040022000.0</v>
+      </c>
+      <c r="CG12">
+        <v>154319000.0</v>
+      </c>
+      <c r="CH12">
+        <v>1121762000.0</v>
+      </c>
+      <c r="CI12">
+        <v>1426979000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>1765063000.0</v>
+      </c>
+      <c r="CK12">
+        <v>1713668000.0</v>
+      </c>
+      <c r="CL12">
+        <v>2256574000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B13">
+        <v>30609077072.0</v>
+      </c>
+      <c r="C13">
+        <v>30240657238.0</v>
+      </c>
+      <c r="D13">
+        <v>195609070.0</v>
+      </c>
+      <c r="E13">
+        <v>195609070.0</v>
+      </c>
+      <c r="F13">
+        <v>195609070.0</v>
+      </c>
+      <c r="G13">
+        <v>195609070.0</v>
+      </c>
+      <c r="H13">
+        <v>320613890.0</v>
+      </c>
+      <c r="I13">
+        <v>459587080.0</v>
+      </c>
+      <c r="J13">
+        <v>32602219591.0</v>
+      </c>
+      <c r="K13">
+        <v>30317298497.0</v>
+      </c>
+      <c r="L13">
+        <v>20502229507.0</v>
+      </c>
+      <c r="M13">
+        <v>505049180.0</v>
+      </c>
+      <c r="N13">
+        <v>506244870.0</v>
+      </c>
+      <c r="O13">
+        <v>506022990.0</v>
+      </c>
+      <c r="P13">
+        <v>787399990.0</v>
+      </c>
+      <c r="Q13">
+        <v>309511280.0</v>
+      </c>
+      <c r="R13">
+        <v>6681946714.0</v>
+      </c>
+      <c r="S13">
+        <v>6536978770.0</v>
+      </c>
+      <c r="T13">
+        <v>5642859470.0</v>
+      </c>
+      <c r="U13">
+        <v>101048210.0</v>
+      </c>
+      <c r="V13">
+        <v>4601915003.0</v>
+      </c>
+      <c r="W13">
+        <v>5889145084.0</v>
+      </c>
+      <c r="X13">
+        <v>4454531534.0</v>
+      </c>
+      <c r="Y13">
+        <v>3576928276.0</v>
+      </c>
+      <c r="Z13">
+        <v>3801973177.0</v>
+      </c>
+      <c r="AA13">
+        <v>3716772763.0</v>
+      </c>
+      <c r="AB13">
+        <v>2403108795.0</v>
+      </c>
+      <c r="AC13">
+        <v>766510976.0</v>
+      </c>
+      <c r="AD13">
+        <v>2043686918.0</v>
+      </c>
+      <c r="AE13">
+        <v>4999701914.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B14">
+        <v>112220753.0</v>
+      </c>
+      <c r="C14">
+        <v>-1537103.0</v>
+      </c>
+      <c r="D14">
+        <v>-203141290.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
+        <v>50425580.0</v>
+      </c>
+      <c r="G14">
+        <v>-1547796.0</v>
+      </c>
+      <c r="H14">
+        <v>97827543.0</v>
+      </c>
+      <c r="I14">
+        <v>-10258995.0</v>
+      </c>
+      <c r="J14">
+        <v>38821668.0</v>
+      </c>
+      <c r="K14">
+        <v>-229084431.0</v>
+      </c>
+      <c r="L14">
+        <v>-148535426.0</v>
+      </c>
+      <c r="M14">
+        <v>1600109.0</v>
+      </c>
+      <c r="N14">
+        <v>43329329.0</v>
+      </c>
+      <c r="O14">
+        <v>-512982.0</v>
+      </c>
+      <c r="P14">
+        <v>-76751781.0</v>
+      </c>
+      <c r="Q14">
+        <v>240381.0</v>
+      </c>
+      <c r="R14">
+        <v>29958058.0</v>
+      </c>
+      <c r="S14">
+        <v>-30852.0</v>
+      </c>
+      <c r="T14">
+        <v>-67997635.0</v>
+      </c>
+      <c r="U14">
+        <v>189756.0</v>
+      </c>
+      <c r="V14">
+        <v>31087767816.0</v>
+      </c>
+      <c r="W14">
+        <v>31087907593.0</v>
+      </c>
+      <c r="X14">
+        <v>31087830733.0</v>
+      </c>
+      <c r="Y14">
+        <v>31019411351.0</v>
+      </c>
+      <c r="Z14">
+        <v>31044404899.0</v>
+      </c>
+      <c r="AA14">
+        <v>30972302868.0</v>
+      </c>
+      <c r="AB14">
+        <v>30971806067.0</v>
+      </c>
+      <c r="AC14">
+        <v>15840569679.0</v>
+      </c>
+      <c r="AD14">
+        <v>15848005474.0</v>
+      </c>
+      <c r="AE14">
+        <v>15847733150.0</v>
+      </c>
+      <c r="AF14">
+        <v>15822549429.0</v>
+      </c>
+      <c r="AG14">
+        <v>593100.0</v>
+      </c>
+      <c r="AH14">
+        <v>12069300.0</v>
+      </c>
+      <c r="AI14">
+        <v>100400.0</v>
+      </c>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15">
+        <v>354736980000.0</v>
+      </c>
+      <c r="C15">
+        <v>241630884000.0</v>
+      </c>
+      <c r="D15">
+        <v>295057649000.0</v>
+      </c>
+      <c r="E15">
+        <v>345889343000.0</v>
+      </c>
+      <c r="F15">
+        <v>237154343000.0</v>
+      </c>
+      <c r="G15">
+        <v>302139493000.0</v>
+      </c>
+      <c r="H15">
+        <v>299425166000.0</v>
+      </c>
+      <c r="I15">
+        <v>283137239000.0</v>
+      </c>
+      <c r="J15">
+        <v>227004907000.0</v>
+      </c>
+      <c r="K15">
+        <v>504760768000.0</v>
+      </c>
+      <c r="L15">
+        <v>232138603000.0</v>
+      </c>
+      <c r="M15">
+        <v>283102629038.0</v>
+      </c>
+      <c r="N15">
+        <v>161527339548.0</v>
+      </c>
+      <c r="O15">
+        <v>240921332521.0</v>
+      </c>
+      <c r="P15">
+        <v>205154763768.0</v>
+      </c>
+      <c r="Q15">
+        <v>163438281944.0</v>
+      </c>
+      <c r="R15">
+        <v>91686264329.0</v>
+      </c>
+      <c r="S15">
+        <v>164198111551.0</v>
+      </c>
+      <c r="T15">
+        <v>184187621108.0</v>
+      </c>
+      <c r="U15">
+        <v>169613284583.0</v>
+      </c>
+      <c r="V15">
+        <v>108984900542.0</v>
+      </c>
+      <c r="W15">
+        <v>154720215668.0</v>
+      </c>
+      <c r="X15">
+        <v>149155297115.0</v>
+      </c>
+      <c r="Y15">
+        <v>201330450534.0</v>
+      </c>
+      <c r="Z15">
+        <v>102697801260.0</v>
+      </c>
+      <c r="AA15">
+        <v>175379305974.0</v>
+      </c>
+      <c r="AB15">
+        <v>105424193021.0</v>
+      </c>
+      <c r="AC15">
+        <v>128368374573.0</v>
+      </c>
+      <c r="AD15">
+        <v>113624289152.0</v>
+      </c>
+      <c r="AE15">
+        <v>135204910233.0</v>
+      </c>
+      <c r="AF15">
+        <v>55550788320.0</v>
+      </c>
+      <c r="AG15">
+        <v>66248953146.0</v>
+      </c>
+      <c r="AH15">
+        <v>43305668620.0</v>
+      </c>
+      <c r="AI15">
+        <v>90090431796.0</v>
+      </c>
+      <c r="AJ15">
+        <v>49674369885.0</v>
+      </c>
+      <c r="AK15">
+        <v>87356141602.0</v>
+      </c>
+      <c r="AL15">
+        <v>42595864150.0</v>
+      </c>
+      <c r="AM15">
+        <v>36739423706.0</v>
+      </c>
+      <c r="AN15">
+        <v>70977720863.0</v>
+      </c>
+      <c r="AO15">
+        <v>39092158888.0</v>
+      </c>
+      <c r="AP15">
+        <v>13215039686.0</v>
+      </c>
+      <c r="AQ15">
+        <v>51187400625.0</v>
+      </c>
+      <c r="AR15">
+        <v>82153862914.0</v>
+      </c>
+      <c r="AS15">
+        <v>40407546586.0</v>
+      </c>
+      <c r="AT15">
+        <v>11366980294.0</v>
+      </c>
+      <c r="AU15">
+        <v>51807807376.0</v>
+      </c>
+      <c r="AV15">
+        <v>30831479918.0</v>
+      </c>
+      <c r="AW15">
+        <v>18018005039.0</v>
+      </c>
+      <c r="AX15">
+        <v>31013004306.0</v>
+      </c>
+      <c r="AY15">
+        <v>43635656499.0</v>
+      </c>
+      <c r="AZ15">
+        <v>25100002890.0</v>
+      </c>
+      <c r="BA15">
+        <v>25069216394.0</v>
+      </c>
+      <c r="BB15">
+        <v>30432741330.0</v>
+      </c>
+      <c r="BC15">
+        <v>33860183378.0</v>
+      </c>
+      <c r="BD15">
+        <v>15119000838.0</v>
+      </c>
+      <c r="BE15">
+        <v>12644637893.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>295057649420.0</v>
+      </c>
+      <c r="E16">
+        <v>345889343460.0</v>
+      </c>
+      <c r="F16">
+        <v>237154342920.0</v>
+      </c>
+      <c r="G16">
+        <v>302139492650.0</v>
+      </c>
+      <c r="H16">
+        <v>299425165620.0</v>
+      </c>
+      <c r="I16">
+        <v>283137239330.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>283102629040.0</v>
+      </c>
+      <c r="N16">
+        <v>161527339548.0</v>
+      </c>
+      <c r="O16">
+        <v>161527339548.0</v>
+      </c>
+      <c r="P16">
+        <v>161527339548.0</v>
+      </c>
+      <c r="Q16">
+        <v>163438281944.0</v>
+      </c>
+      <c r="R16">
+        <v>91686264329.0</v>
+      </c>
+      <c r="S16">
+        <v>164198111551.0</v>
+      </c>
+      <c r="T16">
+        <v>184187621108.0</v>
+      </c>
+      <c r="U16">
+        <v>169613284583.0</v>
+      </c>
+      <c r="V16">
+        <v>108984900542.0</v>
+      </c>
+      <c r="W16">
+        <v>154720215668.0</v>
+      </c>
+      <c r="X16">
+        <v>149155297115.0</v>
+      </c>
+      <c r="Y16">
+        <v>201330450534.0</v>
+      </c>
+      <c r="Z16">
+        <v>102697801260.0</v>
+      </c>
+      <c r="AA16">
+        <v>175379305974.0</v>
+      </c>
+      <c r="AB16">
+        <v>105424193021.0</v>
+      </c>
+      <c r="AC16">
+        <v>128368374570.0</v>
+      </c>
+      <c r="AD16">
+        <v>113624289152.0</v>
+      </c>
+      <c r="AE16">
+        <v>135204910233.0</v>
+      </c>
+      <c r="AF16">
+        <v>55550788320.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17">
+        <v>354624758764.0</v>
+      </c>
+      <c r="C17">
+        <v>241632420773.0</v>
+      </c>
+      <c r="D17">
+        <v>295260790706.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
+        <v>237103917338.0</v>
+      </c>
+      <c r="G17">
+        <v>302141040442.0</v>
+      </c>
+      <c r="H17">
+        <v>299327338076.0</v>
+      </c>
+      <c r="I17">
+        <v>283147498325.0</v>
+      </c>
+      <c r="J17">
+        <v>226966085026.0</v>
+      </c>
+      <c r="K17">
+        <v>504989852521.0</v>
+      </c>
+      <c r="L17">
+        <v>232287138060.0</v>
+      </c>
+      <c r="M17">
+        <v>283101028929.0</v>
+      </c>
+      <c r="N17">
+        <v>161484010219.0</v>
+      </c>
+      <c r="O17">
+        <v>240921845503.0</v>
+      </c>
+      <c r="P17">
+        <v>205231515549.0</v>
+      </c>
+      <c r="Q17">
+        <v>163438041563.0</v>
+      </c>
+      <c r="R17">
+        <v>91656306271.0</v>
+      </c>
+      <c r="S17">
+        <v>164198142403.0</v>
+      </c>
+      <c r="T17">
+        <v>184255618743.0</v>
+      </c>
+      <c r="U17">
+        <v>169613094827.0</v>
+      </c>
+      <c r="V17">
+        <v>108984760765.0</v>
+      </c>
+      <c r="W17">
+        <v>154720292528.0</v>
+      </c>
+      <c r="X17">
+        <v>149273716497.0</v>
+      </c>
+      <c r="Y17">
+        <v>201305456986.0</v>
+      </c>
+      <c r="Z17">
+        <v>102669903291.0</v>
+      </c>
+      <c r="AA17">
+        <v>175379802775.0</v>
+      </c>
+      <c r="AB17">
+        <v>105424928599.0</v>
+      </c>
+      <c r="AC17">
+        <v>128343542117.0</v>
+      </c>
+      <c r="AD17">
+        <v>113624561476.0</v>
+      </c>
+      <c r="AE17">
+        <v>135197490648.0</v>
+      </c>
+      <c r="AF17">
+        <v>55431069604.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>29045531911.0</v>
+      </c>
+      <c r="C18">
+        <v>29782501515.0</v>
+      </c>
+      <c r="D18">
+        <v>40255686986.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>46724879451.0</v>
+      </c>
+      <c r="G18">
+        <v>35799251229.0</v>
+      </c>
+      <c r="H18">
+        <v>35833439803.0</v>
+      </c>
+      <c r="I18">
+        <v>21278854811.0</v>
+      </c>
+      <c r="J18">
+        <v>32273567019.0</v>
+      </c>
+      <c r="K18">
+        <v>29955386140.0</v>
+      </c>
+      <c r="L18">
+        <v>20129748310.0</v>
+      </c>
+      <c r="M18">
+        <v>18140518644.0</v>
+      </c>
+      <c r="N18">
+        <v>15010037171.0</v>
+      </c>
+      <c r="O18">
+        <v>11433517301.0</v>
+      </c>
+      <c r="P18">
+        <v>7875441193.0</v>
+      </c>
+      <c r="Q18">
+        <v>6326561662.0</v>
+      </c>
+      <c r="R18">
+        <v>6387153079.0</v>
+      </c>
+      <c r="S18">
+        <v>6212647054.0</v>
+      </c>
+      <c r="T18">
+        <v>5329724773.0</v>
+      </c>
+      <c r="U18">
+        <v>4003722720.0</v>
+      </c>
+      <c r="V18">
+        <v>4013674882.0</v>
+      </c>
+      <c r="W18">
+        <v>208069496.0</v>
+      </c>
+      <c r="X18">
+        <v>-1178914209.0</v>
+      </c>
+      <c r="Y18">
+        <v>-2074094282.0</v>
+      </c>
+      <c r="Z18">
+        <v>-2795598019.0</v>
+      </c>
+      <c r="AA18">
+        <v>-2181416142.0</v>
+      </c>
+      <c r="AB18">
+        <v>-3573018322.0</v>
+      </c>
+      <c r="AC18">
+        <v>-5026407294.0</v>
+      </c>
+      <c r="AD18">
+        <v>-4608094516.0</v>
+      </c>
+      <c r="AE18">
+        <v>-9573270727.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+    </row>
+    <row r="19" spans="1:90">
+      <c r="A19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+    </row>
+    <row r="20" spans="1:90">
+      <c r="A20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+    </row>
+    <row r="21" spans="1:90">
+      <c r="A21" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>268674257000.0</v>
+      </c>
+      <c r="C21">
+        <v>282552683000.0</v>
+      </c>
+      <c r="D21">
+        <v>267394215000.0</v>
+      </c>
+      <c r="E21">
+        <v>306846690000.0</v>
+      </c>
+      <c r="F21">
+        <v>261082192000.0</v>
+      </c>
+      <c r="G21">
+        <v>293876808000.0</v>
+      </c>
+      <c r="H21">
+        <v>259906136000.0</v>
+      </c>
+      <c r="I21">
+        <v>316749057000.0</v>
+      </c>
+      <c r="J21">
+        <v>220548664000.0</v>
+      </c>
+      <c r="K21">
+        <v>283753649000.0</v>
+      </c>
+      <c r="L21">
+        <v>157770707000.0</v>
+      </c>
+      <c r="M21">
+        <v>346938432244.0</v>
+      </c>
+      <c r="N21">
+        <v>195008465576.0</v>
+      </c>
+      <c r="O21">
+        <v>294847462537.0</v>
+      </c>
+      <c r="P21">
+        <v>265587650536.0</v>
+      </c>
+      <c r="Q21">
+        <v>199401143329.0</v>
+      </c>
+      <c r="R21">
+        <v>112137727201.0</v>
+      </c>
+      <c r="S21">
+        <v>201210653275.0</v>
+      </c>
+      <c r="T21">
+        <v>232049266524.0</v>
+      </c>
+      <c r="U21">
+        <v>199493794481.0</v>
+      </c>
+      <c r="V21">
+        <v>127703294106.0</v>
+      </c>
+      <c r="W21">
+        <v>183601094830.0</v>
+      </c>
+      <c r="X21">
+        <v>213116784611.0</v>
+      </c>
+      <c r="Y21">
+        <v>242890477724.0</v>
+      </c>
+      <c r="Z21">
+        <v>138594499904.0</v>
+      </c>
+      <c r="AA21">
+        <v>208701472576.0</v>
+      </c>
+      <c r="AB21">
+        <v>185161171373.0</v>
+      </c>
+      <c r="AC21">
+        <v>164178137524.0</v>
+      </c>
+      <c r="AD21">
+        <v>150055670519.0</v>
+      </c>
+      <c r="AE21">
+        <v>165657015676.0</v>
+      </c>
+      <c r="AF21">
+        <v>74089113900.0</v>
+      </c>
+      <c r="AG21">
+        <v>100426732511.0</v>
+      </c>
+      <c r="AH21">
+        <v>65497141804.0</v>
+      </c>
+      <c r="AI21">
+        <v>125239856422.0</v>
+      </c>
+      <c r="AJ21">
+        <v>90700117830.0</v>
+      </c>
+      <c r="AK21">
+        <v>132870312959.0</v>
+      </c>
+      <c r="AL21">
+        <v>55529149463.0</v>
+      </c>
+      <c r="AM21">
+        <v>82201259428.0</v>
+      </c>
+      <c r="AN21">
+        <v>89482677762.0</v>
+      </c>
+      <c r="AO21">
+        <v>47965764351.0</v>
+      </c>
+      <c r="AP21">
+        <v>16265188241.0</v>
+      </c>
+      <c r="AQ21">
+        <v>64032678186.0</v>
+      </c>
+      <c r="AR21">
+        <v>92181546945.0</v>
+      </c>
+      <c r="AS21">
+        <v>51294876507.0</v>
+      </c>
+      <c r="AT21">
+        <v>19211540557.0</v>
+      </c>
+      <c r="AU21">
+        <v>69317434764.0</v>
+      </c>
+      <c r="AV21">
+        <v>42005744866.0</v>
+      </c>
+      <c r="AW21">
+        <v>26446114785.0</v>
+      </c>
+      <c r="AX21">
+        <v>44849416010.0</v>
+      </c>
+      <c r="AY21">
+        <v>54463766318.0</v>
+      </c>
+      <c r="AZ21">
+        <v>31368910554.0</v>
+      </c>
+      <c r="BA21">
+        <v>46790792416.0</v>
+      </c>
+      <c r="BB21">
+        <v>49849812765.0</v>
+      </c>
+      <c r="BC21">
+        <v>45451875618.0</v>
+      </c>
+      <c r="BD21">
+        <v>23813006463.0</v>
+      </c>
+      <c r="BE21">
+        <v>16931822299.0</v>
+      </c>
+      <c r="BF21">
+        <v>34816286000.0</v>
+      </c>
+      <c r="BG21">
+        <v>41430740000.0</v>
+      </c>
+      <c r="BH21">
+        <v>21876618000.0</v>
+      </c>
+      <c r="BI21">
+        <v>15926568000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>8701968000.0</v>
+      </c>
+      <c r="BK21">
+        <v>20452057000.0</v>
+      </c>
+      <c r="BL21">
+        <v>16860899000.0</v>
+      </c>
+      <c r="BM21">
+        <v>18682326000.0</v>
+      </c>
+      <c r="BN21">
+        <v>2457649000.0</v>
+      </c>
+      <c r="BO21">
+        <v>10563007000.0</v>
+      </c>
+      <c r="BP21">
+        <v>10259130000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>8465283000.0</v>
+      </c>
+      <c r="BR21">
+        <v>7915008000.0</v>
+      </c>
+      <c r="BS21">
+        <v>10422530000.0</v>
+      </c>
+      <c r="BT21">
+        <v>4771672000.0</v>
+      </c>
+      <c r="BU21">
+        <v>18627375000.0</v>
+      </c>
+      <c r="BV21">
+        <v>2721153000.0</v>
+      </c>
+      <c r="BW21">
+        <v>3049139000.0</v>
+      </c>
+      <c r="BX21">
+        <v>10122521000.0</v>
+      </c>
+      <c r="BY21">
+        <v>3671553000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>2752898000.0</v>
+      </c>
+      <c r="CA21">
+        <v>10600356000.0</v>
+      </c>
+      <c r="CB21">
+        <v>2307897000.0</v>
+      </c>
+      <c r="CC21">
+        <v>4922653000.0</v>
+      </c>
+      <c r="CD21">
+        <v>4696817000.0</v>
+      </c>
+      <c r="CE21">
+        <v>8741494000.0</v>
+      </c>
+      <c r="CF21">
+        <v>8223409000.0</v>
+      </c>
+      <c r="CG21"/>
+      <c r="CH21">
+        <v>6412338000.0</v>
+      </c>
+      <c r="CI21">
+        <v>13366778000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>12880060000.0</v>
+      </c>
+      <c r="CK21">
+        <v>10821537000.0</v>
+      </c>
+      <c r="CL21">
+        <v>11134974000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:90">
+      <c r="A22" t="s">
+        <v>176</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+    </row>
+    <row r="23" spans="1:90">
+      <c r="A23" t="s">
+        <v>177</v>
+      </c>
+      <c r="B23">
+        <v>1251333842000.0</v>
+      </c>
+      <c r="C23">
+        <v>932190362000.0</v>
+      </c>
+      <c r="D23">
+        <v>1106768452000.0</v>
+      </c>
+      <c r="E23">
+        <v>1048442913000.0</v>
+      </c>
+      <c r="F23">
+        <v>981032574000.0</v>
+      </c>
+      <c r="G23">
+        <v>970512192000.0</v>
+      </c>
+      <c r="H23">
+        <v>999116061000.0</v>
+      </c>
+      <c r="I23">
+        <v>1028088929000.0</v>
+      </c>
+      <c r="J23">
+        <v>921327729000.0</v>
+      </c>
+      <c r="K23">
+        <v>921350632000.0</v>
+      </c>
+      <c r="L23">
+        <v>885197057000.0</v>
+      </c>
+      <c r="M23">
+        <v>985082487512.0</v>
+      </c>
+      <c r="N23">
+        <v>905292015079.0</v>
+      </c>
+      <c r="O23">
+        <v>958619321574.0</v>
+      </c>
+      <c r="P23">
+        <v>1103638810306.0</v>
+      </c>
+      <c r="Q23">
+        <v>1150876981189.0</v>
+      </c>
+      <c r="R23">
+        <v>967260721357.0</v>
+      </c>
+      <c r="S23">
+        <v>993690464890.0</v>
+      </c>
+      <c r="T23">
+        <v>974460323996.0</v>
+      </c>
+      <c r="U23">
+        <v>921182678328.0</v>
+      </c>
+      <c r="V23">
+        <v>771114941039.0</v>
+      </c>
+      <c r="W23">
+        <v>841974076141.0</v>
+      </c>
+      <c r="X23">
+        <v>815213858245.0</v>
+      </c>
+      <c r="Y23">
+        <v>774811307091.0</v>
+      </c>
+      <c r="Z23">
+        <v>716739200051.0</v>
+      </c>
+      <c r="AA23">
+        <v>736232654623.0</v>
+      </c>
+      <c r="AB23">
+        <v>736650083831.0</v>
+      </c>
+      <c r="AC23">
+        <v>769873524731.0</v>
+      </c>
+      <c r="AD23">
+        <v>643876961054.0</v>
+      </c>
+      <c r="AE23">
+        <v>697056604145.0</v>
+      </c>
+      <c r="AF23">
+        <v>708609738503.0</v>
+      </c>
+      <c r="AG23">
+        <v>626765499026.0</v>
+      </c>
+      <c r="AH23">
+        <v>525995826181.0</v>
+      </c>
+      <c r="AI23">
+        <v>600333415050.0</v>
+      </c>
+      <c r="AJ23">
+        <v>636860470644.0</v>
+      </c>
+      <c r="AK23">
+        <v>623702951359.0</v>
+      </c>
+      <c r="AL23">
+        <v>569545430119.0</v>
+      </c>
+      <c r="AM23">
+        <v>633999489087.0</v>
+      </c>
+      <c r="AN23">
+        <v>600917943629.0</v>
+      </c>
+      <c r="AO23">
+        <v>543017153295.0</v>
+      </c>
+      <c r="AP23">
+        <v>609042505920.0</v>
+      </c>
+      <c r="AQ23">
+        <v>587390737326.0</v>
+      </c>
+      <c r="AR23">
+        <v>551054654626.0</v>
+      </c>
+      <c r="AS23">
+        <v>516300699000.0</v>
+      </c>
+      <c r="AT23">
+        <v>636158963486.0</v>
+      </c>
+      <c r="AU23">
+        <v>541183429244.0</v>
+      </c>
+      <c r="AV23">
+        <v>542866092961.0</v>
+      </c>
+      <c r="AW23">
+        <v>477731530465.0</v>
+      </c>
+      <c r="AX23">
+        <v>473295449677.0</v>
+      </c>
+      <c r="AY23">
+        <v>457368858034.0</v>
+      </c>
+      <c r="AZ23">
+        <v>406376334640.0</v>
+      </c>
+      <c r="BA23">
+        <v>388292414331.0</v>
+      </c>
+      <c r="BB23">
+        <v>367698947800.0</v>
+      </c>
+      <c r="BC23">
+        <v>350825173304.0</v>
+      </c>
+      <c r="BD23">
+        <v>341663526148.0</v>
+      </c>
+      <c r="BE23">
+        <v>274422571684.0</v>
+      </c>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+    </row>
+    <row r="24" spans="1:90">
+      <c r="A24" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+    </row>
+    <row r="25" spans="1:90">
+      <c r="A25" t="s">
+        <v>179</v>
+      </c>
+      <c r="B25">
+        <v>4540150284.0</v>
+      </c>
+      <c r="C25">
+        <v>4531623372.0</v>
+      </c>
+      <c r="D25">
+        <v>4540226056.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>4564327579.0</v>
+      </c>
+      <c r="G25">
+        <v>4504677014.0</v>
+      </c>
+      <c r="H25">
+        <v>4471205428.0</v>
+      </c>
+      <c r="I25">
+        <v>4431387334.0</v>
+      </c>
+      <c r="J25">
+        <v>4452298955.0</v>
+      </c>
+      <c r="K25">
+        <v>4584212133.0</v>
+      </c>
+      <c r="L25">
+        <v>4589607905.0</v>
+      </c>
+      <c r="M25">
+        <v>4657876766.0</v>
+      </c>
+      <c r="N25">
+        <v>4656019987.0</v>
+      </c>
+      <c r="O25">
+        <v>4674581991.0</v>
+      </c>
+      <c r="P25">
+        <v>4438853421.0</v>
+      </c>
+      <c r="Q25">
+        <v>4291836977.0</v>
+      </c>
+      <c r="R25">
+        <v>4203580417.0</v>
+      </c>
+      <c r="S25">
+        <v>4215229686.0</v>
+      </c>
+      <c r="T25">
+        <v>7049980351.0</v>
+      </c>
+      <c r="U25">
+        <v>1711707364.0</v>
+      </c>
+      <c r="V25">
+        <v>846088351.0</v>
+      </c>
+      <c r="W25">
+        <v>1313153619.0</v>
+      </c>
+      <c r="X25">
+        <v>1444732731.0</v>
+      </c>
+      <c r="Y25">
+        <v>1193982489.0</v>
+      </c>
+      <c r="Z25">
+        <v>1606918415.0</v>
+      </c>
+      <c r="AA25">
+        <v>1261356389.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+    </row>
+    <row r="26" spans="1:90">
+      <c r="A26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B26">
+        <v>583333000.0</v>
+      </c>
+      <c r="C26">
+        <v>326397000.0</v>
+      </c>
+      <c r="D26">
+        <v>546509000.0</v>
+      </c>
+      <c r="E26">
+        <v>720371000.0</v>
+      </c>
+      <c r="F26">
+        <v>554396000.0</v>
+      </c>
+      <c r="G26">
+        <v>328883000.0</v>
+      </c>
+      <c r="H26">
+        <v>414517000.0</v>
+      </c>
+      <c r="I26">
+        <v>697119000.0</v>
+      </c>
+      <c r="J26">
+        <v>319849000.0</v>
+      </c>
+      <c r="K26">
+        <v>372505000.0</v>
+      </c>
+      <c r="L26">
+        <v>671652000.0</v>
+      </c>
+      <c r="M26">
+        <v>311954789.0</v>
+      </c>
+      <c r="N26">
+        <v>284691527.0</v>
+      </c>
+      <c r="O26">
+        <v>514716818.0</v>
+      </c>
+      <c r="P26">
+        <v>205112487.0</v>
+      </c>
+      <c r="Q26">
+        <v>548697718.0</v>
+      </c>
+      <c r="R26">
+        <v>204798481.0</v>
+      </c>
+      <c r="S26">
+        <v>209546966.0</v>
+      </c>
+      <c r="T26">
+        <v>261471779.0</v>
+      </c>
+      <c r="U26">
+        <v>123636707.0</v>
+      </c>
+      <c r="V26">
+        <v>162438511.0</v>
+      </c>
+      <c r="W26">
+        <v>215729894.0</v>
+      </c>
+      <c r="X26">
+        <v>142262978.0</v>
+      </c>
+      <c r="Y26">
+        <v>255975823.0</v>
+      </c>
+      <c r="Z26">
+        <v>197751785.0</v>
+      </c>
+      <c r="AA26">
+        <v>365774196.0</v>
+      </c>
+      <c r="AB26">
+        <v>507002591.0</v>
+      </c>
+      <c r="AC26">
+        <v>320485853.0</v>
+      </c>
+      <c r="AD26">
+        <v>336672254.0</v>
+      </c>
+      <c r="AE26">
+        <v>507615842.0</v>
+      </c>
+      <c r="AF26">
+        <v>473632579.0</v>
+      </c>
+      <c r="AG26">
+        <v>705507476.0</v>
+      </c>
+      <c r="AH26">
+        <v>686052791.0</v>
+      </c>
+      <c r="AI26">
+        <v>245683936.0</v>
+      </c>
+      <c r="AJ26">
+        <v>794305235.0</v>
+      </c>
+      <c r="AK26">
+        <v>1204282549.0</v>
+      </c>
+      <c r="AL26">
+        <v>956551659.0</v>
+      </c>
+      <c r="AM26"/>
+      <c r="AN26">
+        <v>678645209.0</v>
+      </c>
+      <c r="AO26">
+        <v>1287830264.0</v>
+      </c>
+      <c r="AP26">
+        <v>2606841311.0</v>
+      </c>
+      <c r="AQ26">
+        <v>1235489291.0</v>
+      </c>
+      <c r="AR26">
+        <v>1490501071.0</v>
+      </c>
+      <c r="AS26">
+        <v>1554656297.0</v>
+      </c>
+      <c r="AT26">
+        <v>898401106.0</v>
+      </c>
+      <c r="AU26">
+        <v>394228006.0</v>
+      </c>
+      <c r="AV26">
+        <v>1035704912.0</v>
+      </c>
+      <c r="AW26">
+        <v>1517590765.0</v>
+      </c>
+      <c r="AX26">
+        <v>496056602.0</v>
+      </c>
+      <c r="AY26">
+        <v>419892630.0</v>
+      </c>
+      <c r="AZ26">
+        <v>549312161.0</v>
+      </c>
+      <c r="BA26">
+        <v>291799272.0</v>
+      </c>
+      <c r="BB26">
+        <v>172059863.0</v>
+      </c>
+      <c r="BC26">
+        <v>825190388.0</v>
+      </c>
+      <c r="BD26">
+        <v>243507898.0</v>
+      </c>
+      <c r="BE26">
+        <v>127975569.0</v>
+      </c>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+    </row>
+    <row r="27" spans="1:90">
+      <c r="A27" t="s">
+        <v>181</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>55166325000.0</v>
+      </c>
+      <c r="D27">
+        <v>114015715566.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
+        <v>84856431000.0</v>
+      </c>
+      <c r="G27">
+        <v>66242228000.0</v>
+      </c>
+      <c r="H27">
+        <v>106233174000.0</v>
+      </c>
+      <c r="I27">
+        <v>85674831000.0</v>
+      </c>
+      <c r="J27">
+        <v>77597358000.0</v>
+      </c>
+      <c r="K27">
+        <v>53665516000.0</v>
+      </c>
+      <c r="L27">
+        <v>77419482000.0</v>
+      </c>
+      <c r="M27">
+        <v>84617784363.0</v>
+      </c>
+      <c r="N27">
+        <v>80521011119.0</v>
+      </c>
+      <c r="O27">
+        <v>62904351507.0</v>
+      </c>
+      <c r="P27">
+        <v>82286704490.0</v>
+      </c>
+      <c r="Q27">
+        <v>73047789199.0</v>
+      </c>
+      <c r="R27">
+        <v>64370398476.0</v>
+      </c>
+      <c r="S27">
+        <v>62365718639.0</v>
+      </c>
+      <c r="T27">
+        <v>83182849320.0</v>
+      </c>
+      <c r="U27">
+        <v>69313628344.0</v>
+      </c>
+      <c r="V27">
+        <v>57359893639.0</v>
+      </c>
+      <c r="W27">
+        <v>46326634510.0</v>
+      </c>
+      <c r="X27">
+        <v>35664619274.0</v>
+      </c>
+      <c r="Y27">
+        <v>38314321929.0</v>
+      </c>
+      <c r="Z27">
+        <v>36755450531.0</v>
+      </c>
+      <c r="AA27">
+        <v>37029345719.0</v>
+      </c>
+      <c r="AB27">
+        <v>66137778429.0</v>
+      </c>
+      <c r="AC27">
+        <v>51054503998.0</v>
+      </c>
+      <c r="AD27">
+        <v>29564881455.0</v>
+      </c>
+      <c r="AE27">
+        <v>40021933688.0</v>
+      </c>
+      <c r="AF27">
+        <v>51730108713.0</v>
+      </c>
+      <c r="AG27">
+        <v>36403705604.0</v>
+      </c>
+      <c r="AH27">
+        <v>25516221065.0</v>
+      </c>
+      <c r="AI27">
+        <v>28648824786.0</v>
+      </c>
+      <c r="AJ27">
+        <v>25643166964.0</v>
+      </c>
+      <c r="AK27">
+        <v>26540233368.0</v>
+      </c>
+      <c r="AL27">
+        <v>54254627402.0</v>
+      </c>
+      <c r="AM27">
+        <v>52613332865.0</v>
+      </c>
+      <c r="AN27">
+        <v>40122951955.0</v>
+      </c>
+      <c r="AO27">
+        <v>25064418030.0</v>
+      </c>
+      <c r="AP27">
+        <v>38280988488.0</v>
+      </c>
+      <c r="AQ27">
+        <v>39246278373.0</v>
+      </c>
+      <c r="AR27">
+        <v>30386716293.0</v>
+      </c>
+      <c r="AS27">
+        <v>14320270734.0</v>
+      </c>
+      <c r="AT27">
+        <v>65820692585.0</v>
+      </c>
+      <c r="AU27">
+        <v>18972317304.0</v>
+      </c>
+      <c r="AV27">
+        <v>32394418177.0</v>
+      </c>
+      <c r="AW27">
+        <v>24386559397.0</v>
+      </c>
+      <c r="AX27">
+        <v>24194252801.0</v>
+      </c>
+      <c r="AY27">
+        <v>12047633581.0</v>
+      </c>
+      <c r="AZ27">
+        <v>25084477222.0</v>
+      </c>
+      <c r="BA27">
+        <v>13602024776.0</v>
+      </c>
+      <c r="BB27">
+        <v>15167972683.0</v>
+      </c>
+      <c r="BC27">
+        <v>11081563506.0</v>
+      </c>
+      <c r="BD27">
+        <v>21931887012.0</v>
+      </c>
+      <c r="BE27">
+        <v>14229262108.0</v>
+      </c>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28">
+        <v>129824894066.0</v>
+      </c>
+      <c r="C28">
+        <v>5228332000.0</v>
+      </c>
+      <c r="D28">
+        <v>7644382119.0</v>
+      </c>
+      <c r="E28">
+        <v>122748838560.0</v>
+      </c>
+      <c r="F28">
+        <v>7376990000.0</v>
+      </c>
+      <c r="G28">
+        <v>5142829000.0</v>
+      </c>
+      <c r="H28">
+        <v>7870330000.0</v>
+      </c>
+      <c r="I28">
+        <v>6374813000.0</v>
+      </c>
+      <c r="J28">
+        <v>7542162000.0</v>
+      </c>
+      <c r="K28">
+        <v>5660911000.0</v>
+      </c>
+      <c r="L28">
+        <v>6144440000.0</v>
+      </c>
+      <c r="M28">
+        <v>5804607862.0</v>
+      </c>
+      <c r="N28">
+        <v>6523086615.0</v>
+      </c>
+      <c r="O28">
+        <v>5266758793.0</v>
+      </c>
+      <c r="P28">
+        <v>5465055070.0</v>
+      </c>
+      <c r="Q28">
+        <v>5934010149.0</v>
+      </c>
+      <c r="R28">
+        <v>7419042790.0</v>
+      </c>
+      <c r="S28">
+        <v>5245717621.0</v>
+      </c>
+      <c r="T28">
+        <v>8915597010.0</v>
+      </c>
+      <c r="U28">
+        <v>6052462947.0</v>
+      </c>
+      <c r="V28">
+        <v>2432588398.0</v>
+      </c>
+      <c r="W28">
+        <v>9599958208.0</v>
+      </c>
+      <c r="X28">
+        <v>10457316477.0</v>
+      </c>
+      <c r="Y28">
+        <v>11610985929.0</v>
+      </c>
+      <c r="Z28">
+        <v>13645911815.0</v>
+      </c>
+      <c r="AA28">
+        <v>5395895440.0</v>
+      </c>
+      <c r="AB28">
+        <v>1674728769.0</v>
+      </c>
+      <c r="AC28">
+        <v>9821948952.0</v>
+      </c>
+      <c r="AD28">
+        <v>4906989873.0</v>
+      </c>
+      <c r="AE28">
+        <v>8043368534.0</v>
+      </c>
+      <c r="AF28">
+        <v>7667797521.0</v>
+      </c>
+      <c r="AG28">
+        <v>6388669390.0</v>
+      </c>
+      <c r="AH28">
+        <v>5809300187.0</v>
+      </c>
+      <c r="AI28">
+        <v>3415500494.0</v>
+      </c>
+      <c r="AJ28">
+        <v>6764978813.0</v>
+      </c>
+      <c r="AK28">
+        <v>25911379863.0</v>
+      </c>
+      <c r="AL28">
+        <v>36919936751.0</v>
+      </c>
+      <c r="AM28">
+        <v>4293178006.0</v>
+      </c>
+      <c r="AN28">
+        <v>7291658543.0</v>
+      </c>
+      <c r="AO28">
+        <v>4523393683.0</v>
+      </c>
+      <c r="AP28">
+        <v>4026993948.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5118401967.0</v>
+      </c>
+      <c r="AR28">
+        <v>3554543898.0</v>
+      </c>
+      <c r="AS28">
+        <v>4707124478.0</v>
+      </c>
+      <c r="AT28">
+        <v>4616109613.0</v>
+      </c>
+      <c r="AU28">
+        <v>2872718474.0</v>
+      </c>
+      <c r="AV28">
+        <v>8713313720.0</v>
+      </c>
+      <c r="AW28">
+        <v>12693274928.0</v>
+      </c>
+      <c r="AX28">
+        <v>5111892475.0</v>
+      </c>
+      <c r="AY28">
+        <v>4587703608.0</v>
+      </c>
+      <c r="AZ28">
+        <v>3709055017.0</v>
+      </c>
+      <c r="BA28">
+        <v>15295455541.0</v>
+      </c>
+      <c r="BB28">
+        <v>14550848647.0</v>
+      </c>
+      <c r="BC28">
+        <v>10127639428.0</v>
+      </c>
+      <c r="BD28">
+        <v>13349909339.0</v>
+      </c>
+      <c r="BE28">
+        <v>12975622782.0</v>
+      </c>
+      <c r="BF28">
+        <v>30362670600.0</v>
+      </c>
+      <c r="BG28">
+        <v>24715905400.0</v>
+      </c>
+      <c r="BH28">
+        <v>31387855300.0</v>
+      </c>
+      <c r="BI28">
+        <v>27723134100.0</v>
+      </c>
+      <c r="BJ28">
+        <v>24839228300.0</v>
+      </c>
+      <c r="BK28">
+        <v>22613932500.0</v>
+      </c>
+      <c r="BL28">
+        <v>27269821500.0</v>
+      </c>
+      <c r="BM28">
+        <v>19260287900.0</v>
+      </c>
+      <c r="BN28">
+        <v>20263775300.0</v>
+      </c>
+      <c r="BO28">
+        <v>12738464700.0</v>
+      </c>
+      <c r="BP28">
+        <v>17650835800.0</v>
+      </c>
+      <c r="BQ28">
+        <v>16220781400.0</v>
+      </c>
+      <c r="BR28">
+        <v>12980227900.0</v>
+      </c>
+      <c r="BS28">
+        <v>13382517400.0</v>
+      </c>
+      <c r="BT28">
+        <v>18820050300.0</v>
+      </c>
+      <c r="BU28">
+        <v>15771877900.0</v>
+      </c>
+      <c r="BV28">
+        <v>12847213100.0</v>
+      </c>
+      <c r="BW28">
+        <v>12783734900.0</v>
+      </c>
+      <c r="BX28">
+        <v>11427802100.0</v>
+      </c>
+      <c r="BY28">
+        <v>14259107300.0</v>
+      </c>
+      <c r="BZ28">
+        <v>14034807800.0</v>
+      </c>
+      <c r="CA28">
+        <v>15976328300.0</v>
+      </c>
+      <c r="CB28">
+        <v>16502153000.0</v>
+      </c>
+      <c r="CC28">
+        <v>18148500000.0</v>
+      </c>
+      <c r="CD28">
+        <v>16206539000.0</v>
+      </c>
+      <c r="CE28">
+        <v>16141127000.0</v>
+      </c>
+      <c r="CF28">
+        <v>17604919000.0</v>
+      </c>
+      <c r="CG28">
+        <v>14893313000.0</v>
+      </c>
+      <c r="CH28">
+        <v>15623966000.0</v>
+      </c>
+      <c r="CI28">
+        <v>18663324000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>20321639000.0</v>
+      </c>
+      <c r="CK28">
+        <v>15831651000.0</v>
+      </c>
+      <c r="CL28">
+        <v>15746033000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29">
+        <v>77535107877.0</v>
+      </c>
+      <c r="C29">
+        <v>49604205635.0</v>
+      </c>
+      <c r="D29">
+        <v>61730085570.0</v>
+      </c>
+      <c r="E29">
+        <v>71520592450.0</v>
+      </c>
+      <c r="F29">
+        <v>45274513010.0</v>
+      </c>
+      <c r="G29">
+        <v>62418660750.0</v>
+      </c>
+      <c r="H29">
+        <v>41368896220.0</v>
+      </c>
+      <c r="I29">
+        <v>51138798740.0</v>
+      </c>
+      <c r="J29">
+        <v>48020278853.0</v>
+      </c>
+      <c r="K29">
+        <v>54061908607.0</v>
+      </c>
+      <c r="L29">
+        <v>34341780614.0</v>
+      </c>
+      <c r="M29">
+        <v>62638906980.0</v>
+      </c>
+      <c r="N29">
+        <v>33943034490.0</v>
+      </c>
+      <c r="O29">
+        <v>53922601870.0</v>
+      </c>
+      <c r="P29">
+        <v>37972492940.0</v>
+      </c>
+      <c r="Q29">
+        <v>36790185030.0</v>
+      </c>
+      <c r="R29">
+        <v>20427365228.0</v>
+      </c>
+      <c r="S29">
+        <v>37009471626.0</v>
+      </c>
+      <c r="T29">
+        <v>47858969477.0</v>
+      </c>
+      <c r="U29">
+        <v>40169628090.0</v>
+      </c>
+      <c r="V29">
+        <v>24657140672.0</v>
+      </c>
+      <c r="W29">
+        <v>34929215010.0</v>
+      </c>
+      <c r="X29">
+        <v>32326258640.0</v>
+      </c>
+      <c r="Y29">
+        <v>46733536480.0</v>
+      </c>
+      <c r="Z29">
+        <v>65918520460.0</v>
+      </c>
+      <c r="AA29">
+        <v>43077638650.0</v>
+      </c>
+      <c r="AB29">
+        <v>31591361180.0</v>
+      </c>
+      <c r="AC29">
+        <v>32144524270.0</v>
+      </c>
+      <c r="AD29">
+        <v>27953013282.0</v>
+      </c>
+      <c r="AE29">
+        <v>32763871852.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>184</v>
+      </c>
+      <c r="B30">
+        <v>163531138000.0</v>
+      </c>
+      <c r="C30">
+        <v>94294963000.0</v>
+      </c>
+      <c r="D30">
+        <v>173254556000.0</v>
+      </c>
+      <c r="E30">
+        <v>127046647000.0</v>
+      </c>
+      <c r="F30">
+        <v>117540858000.0</v>
+      </c>
+      <c r="G30">
+        <v>99709817000.0</v>
+      </c>
+      <c r="H30">
+        <v>149889674000.0</v>
+      </c>
+      <c r="I30">
+        <v>122676878000.0</v>
+      </c>
+      <c r="J30">
+        <v>115070629000.0</v>
+      </c>
+      <c r="K30">
+        <v>78707704000.0</v>
+      </c>
+      <c r="L30">
+        <v>132110051000.0</v>
+      </c>
+      <c r="M30">
+        <v>110395757491.0</v>
+      </c>
+      <c r="N30">
+        <v>111585913845.0</v>
+      </c>
+      <c r="O30">
+        <v>68501750254.0</v>
+      </c>
+      <c r="P30">
+        <v>89697428077.0</v>
+      </c>
+      <c r="Q30">
+        <v>74550416639.0</v>
+      </c>
+      <c r="R30">
+        <v>79965535295.0</v>
+      </c>
+      <c r="S30">
+        <v>69461338496.0</v>
+      </c>
+      <c r="T30">
+        <v>64994334662.0</v>
+      </c>
+      <c r="U30">
+        <v>81719401809.0</v>
+      </c>
+      <c r="V30">
+        <v>76434932411.0</v>
+      </c>
+      <c r="W30">
+        <v>76052655620.0</v>
+      </c>
+      <c r="X30">
+        <v>67868029369.0</v>
+      </c>
+      <c r="Y30">
+        <v>65093003204.0</v>
+      </c>
+      <c r="Z30">
+        <v>78320611373.0</v>
+      </c>
+      <c r="AA30">
+        <v>55613999811.0</v>
+      </c>
+      <c r="AB30">
+        <v>81337231487.0</v>
+      </c>
+      <c r="AC30">
+        <v>84993627063.0</v>
+      </c>
+      <c r="AD30">
+        <v>56118986100.0</v>
+      </c>
+      <c r="AE30">
+        <v>65531063556.0</v>
+      </c>
+      <c r="AF30">
+        <v>96589258876.0</v>
+      </c>
+      <c r="AG30">
+        <v>55204265213.0</v>
+      </c>
+      <c r="AH30">
+        <v>55597057730.0</v>
+      </c>
+      <c r="AI30">
+        <v>47044970873.0</v>
+      </c>
+      <c r="AJ30">
+        <v>63710898815.0</v>
+      </c>
+      <c r="AK30">
+        <v>44431701313.0</v>
+      </c>
+      <c r="AL30">
+        <v>65278579956.0</v>
+      </c>
+      <c r="AM30">
+        <v>78737639124.0</v>
+      </c>
+      <c r="AN30">
+        <v>71262724185.0</v>
+      </c>
+      <c r="AO30">
+        <v>50009177386.0</v>
+      </c>
+      <c r="AP30">
+        <v>74446337943.0</v>
+      </c>
+      <c r="AQ30">
+        <v>64780111380.0</v>
+      </c>
+      <c r="AR30">
+        <v>57042022324.0</v>
+      </c>
+      <c r="AS30">
+        <v>43738379693.0</v>
+      </c>
+      <c r="AT30">
+        <v>91920155585.0</v>
+      </c>
+      <c r="AU30">
+        <v>39726090889.0</v>
+      </c>
+      <c r="AV30">
+        <v>62375798141.0</v>
+      </c>
+      <c r="AW30">
+        <v>48931468578.0</v>
+      </c>
+      <c r="AX30">
+        <v>48709430578.0</v>
+      </c>
+      <c r="AY30">
+        <v>28166763512.0</v>
+      </c>
+      <c r="AZ30">
+        <v>40342191819.0</v>
+      </c>
+      <c r="BA30">
+        <v>37631321805.0</v>
+      </c>
+      <c r="BB30">
+        <v>26775870643.0</v>
+      </c>
+      <c r="BC30">
+        <v>21912712675.0</v>
+      </c>
+      <c r="BD30">
+        <v>36209627468.0</v>
+      </c>
+      <c r="BE30">
+        <v>27369193443.0</v>
+      </c>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31">
+        <v>163485609000.0</v>
+      </c>
+      <c r="C31">
+        <v>8683943000.0</v>
+      </c>
+      <c r="D31">
+        <v>89596661000.0</v>
+      </c>
+      <c r="E31">
+        <v>110544061000.0</v>
+      </c>
+      <c r="F31">
+        <v>21296238000.0</v>
+      </c>
+      <c r="G31">
+        <v>70682893000.0</v>
+      </c>
+      <c r="H31">
+        <v>80790098000.0</v>
+      </c>
+      <c r="I31">
+        <v>17537240000.0</v>
+      </c>
+      <c r="J31">
+        <v>54437700000.0</v>
+      </c>
+      <c r="K31">
+        <v>275298112000.0</v>
+      </c>
+      <c r="L31">
+        <v>108858212000.0</v>
+      </c>
+      <c r="M31">
+        <v>-1198496332.0</v>
+      </c>
+      <c r="N31">
+        <v>418579131.0</v>
+      </c>
+      <c r="O31">
+        <v>-3015162.0</v>
+      </c>
+      <c r="P31">
+        <v>-9456107674.0</v>
+      </c>
+      <c r="Q31">
+        <v>827083259.0</v>
+      </c>
+      <c r="R31">
+        <v>-54055702.0</v>
+      </c>
+      <c r="S31">
+        <v>-3039246.0</v>
+      </c>
+      <c r="T31">
+        <v>9787877129.0</v>
+      </c>
+      <c r="U31">
+        <v>10288928440.0</v>
+      </c>
+      <c r="V31">
+        <v>5938607331.0</v>
+      </c>
+      <c r="W31">
+        <v>6048412707.0</v>
+      </c>
+      <c r="X31">
+        <v>-14323002098.0</v>
+      </c>
+      <c r="Y31">
+        <v>5148515739.0</v>
+      </c>
+      <c r="Z31">
+        <v>1023679503.0</v>
+      </c>
+      <c r="AA31">
+        <v>9875878080.0</v>
+      </c>
+      <c r="AB31">
+        <v>-14135157000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-3690071135.0</v>
+      </c>
+      <c r="AD31">
+        <v>-8478095761.0</v>
+      </c>
+      <c r="AE31">
+        <v>2304346824.0</v>
+      </c>
+      <c r="AF31">
+        <v>-8217745234.0</v>
+      </c>
+      <c r="AG31">
+        <v>-13147167584.0</v>
+      </c>
+      <c r="AH31">
+        <v>-12258299855.0</v>
+      </c>
+      <c r="AI31">
+        <v>-6934981789.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-10210258550.0</v>
+      </c>
+      <c r="AK31">
+        <v>-5058797093.0</v>
+      </c>
+      <c r="AL31">
+        <v>-12353875073.0</v>
+      </c>
+      <c r="AM31">
+        <v>-17926169647.0</v>
+      </c>
+      <c r="AN31">
+        <v>-11950447424.0</v>
+      </c>
+      <c r="AO31">
+        <v>-14425212865.0</v>
+      </c>
+      <c r="AP31">
+        <v>-17122252826.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-14993924273.0</v>
+      </c>
+      <c r="AR31">
+        <v>-12442184583.0</v>
+      </c>
+      <c r="AS31">
+        <v>-21365755192.0</v>
+      </c>
+      <c r="AT31">
+        <v>-11494512254.0</v>
+      </c>
+      <c r="AU31">
+        <v>-13972923900.0</v>
+      </c>
+      <c r="AV31">
+        <v>-25154727351.0</v>
+      </c>
+      <c r="AW31">
+        <v>-12890751328.0</v>
+      </c>
+      <c r="AX31">
+        <v>-5767270858.0</v>
+      </c>
+      <c r="AY31">
+        <v>-8510171389.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-6895360902.0</v>
+      </c>
+      <c r="BA31">
+        <v>-16843730367.0</v>
+      </c>
+      <c r="BB31">
+        <v>-12042977049.0</v>
+      </c>
+      <c r="BC31">
+        <v>-2988111552.0</v>
+      </c>
+      <c r="BD31">
+        <v>-5087304161.0</v>
+      </c>
+      <c r="BE31">
+        <v>-4960822733.0</v>
+      </c>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32">
+        <v>1520008099000.0</v>
+      </c>
+      <c r="C32">
+        <v>1214743045000.0</v>
+      </c>
+      <c r="D32">
+        <v>1374162667000.0</v>
+      </c>
+      <c r="E32">
+        <v>1355289603000.0</v>
+      </c>
+      <c r="F32">
+        <v>1242114766000.0</v>
+      </c>
+      <c r="G32">
+        <v>1264389000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1259022197000.0</v>
+      </c>
+      <c r="I32">
+        <v>1344837986000.0</v>
+      </c>
+      <c r="J32">
+        <v>1141876394000.0</v>
+      </c>
+      <c r="K32">
+        <v>1214202956000.0</v>
+      </c>
+      <c r="L32">
+        <v>1144125753000.0</v>
+      </c>
+      <c r="M32">
+        <v>1283065084109.0</v>
+      </c>
+      <c r="N32">
+        <v>1089993234108.0</v>
+      </c>
+      <c r="O32">
+        <v>1250023362076.0</v>
+      </c>
+      <c r="P32">
+        <v>1356298926469.0</v>
+      </c>
+      <c r="Q32">
+        <v>1332841074670.0</v>
+      </c>
+      <c r="R32">
+        <v>1060053175090.0</v>
+      </c>
+      <c r="S32">
+        <v>1182360595241.0</v>
+      </c>
+      <c r="T32">
+        <v>1196787035087.0</v>
+      </c>
+      <c r="U32">
+        <v>1120676472809.0</v>
+      </c>
+      <c r="V32">
+        <v>898818235145.0</v>
+      </c>
+      <c r="W32">
+        <v>1025575170971.0</v>
+      </c>
+      <c r="X32">
+        <v>1028330642856.0</v>
+      </c>
+      <c r="Y32">
+        <v>1017701784815.0</v>
+      </c>
+      <c r="Z32">
+        <v>855333699955.0</v>
+      </c>
+      <c r="AA32">
+        <v>944934127199.0</v>
+      </c>
+      <c r="AB32">
+        <v>921811255204.0</v>
+      </c>
+      <c r="AC32">
+        <v>934051662255.0</v>
+      </c>
+      <c r="AD32">
+        <v>793932631573.0</v>
+      </c>
+      <c r="AE32">
+        <v>862713619821.0</v>
+      </c>
+      <c r="AF32">
+        <v>782698852403.0</v>
+      </c>
+      <c r="AG32">
+        <v>727192231537.0</v>
+      </c>
+      <c r="AH32">
+        <v>591492967985.0</v>
+      </c>
+      <c r="AI32">
+        <v>725573271472.0</v>
+      </c>
+      <c r="AJ32">
+        <v>727560588474.0</v>
+      </c>
+      <c r="AK32">
+        <v>765766427140.0</v>
+      </c>
+      <c r="AL32">
+        <v>633154772718.0</v>
+      </c>
+      <c r="AM32">
+        <v>698927392557.0</v>
+      </c>
+      <c r="AN32">
+        <v>707227506564.0</v>
+      </c>
+      <c r="AO32">
+        <v>608030473327.0</v>
+      </c>
+      <c r="AP32">
+        <v>646804260403.0</v>
+      </c>
+      <c r="AQ32">
+        <v>667045127603.0</v>
+      </c>
+      <c r="AR32">
+        <v>659870453715.0</v>
+      </c>
+      <c r="AS32">
+        <v>591169909748.0</v>
+      </c>
+      <c r="AT32">
+        <v>667933222518.0</v>
+      </c>
+      <c r="AU32">
+        <v>625304258675.0</v>
+      </c>
+      <c r="AV32">
+        <v>595046492461.0</v>
+      </c>
+      <c r="AW32">
+        <v>529440157559.0</v>
+      </c>
+      <c r="AX32">
+        <v>522064293626.0</v>
+      </c>
+      <c r="AY32">
+        <v>523913250704.0</v>
+      </c>
+      <c r="AZ32">
+        <v>448432125117.0</v>
+      </c>
+      <c r="BA32">
+        <v>429255356350.0</v>
+      </c>
+      <c r="BB32">
+        <v>414655383293.0</v>
+      </c>
+      <c r="BC32">
+        <v>402592604054.0</v>
+      </c>
+      <c r="BD32">
+        <v>367576124003.0</v>
+      </c>
+      <c r="BE32">
+        <v>293229659976.0</v>
+      </c>
+      <c r="BF32">
+        <v>317005706200.0</v>
+      </c>
+      <c r="BG32">
+        <v>306122340400.0</v>
+      </c>
+      <c r="BH32">
+        <v>267544651300.0</v>
+      </c>
+      <c r="BI32">
+        <v>256037870100.0</v>
+      </c>
+      <c r="BJ32">
+        <v>251538342000.0</v>
+      </c>
+      <c r="BK32">
+        <v>252563135900.0</v>
+      </c>
+      <c r="BL32">
+        <v>244760381800.0</v>
+      </c>
+      <c r="BM32">
+        <v>205162452000.0</v>
+      </c>
+      <c r="BN32">
+        <v>158374847900.0</v>
+      </c>
+      <c r="BO32">
+        <v>154315148400.0</v>
+      </c>
+      <c r="BP32">
+        <v>162665073400.0</v>
+      </c>
+      <c r="BQ32">
+        <v>159118656600.0</v>
+      </c>
+      <c r="BR32">
+        <v>144547724400.0</v>
+      </c>
+      <c r="BS32">
+        <v>157236967800.0</v>
+      </c>
+      <c r="BT32">
+        <v>153514294300.0</v>
+      </c>
+      <c r="BU32">
+        <v>182464342100.0</v>
+      </c>
+      <c r="BV32">
+        <v>146436735600.0</v>
+      </c>
+      <c r="BW32">
+        <v>141985508600.0</v>
+      </c>
+      <c r="BX32">
+        <v>133823038200.0</v>
+      </c>
+      <c r="BY32">
+        <v>137042218100.0</v>
+      </c>
+      <c r="BZ32">
+        <v>137996009900.0</v>
+      </c>
+      <c r="CA32">
+        <v>191469050700.0</v>
+      </c>
+      <c r="CB32">
+        <v>134632607000.0</v>
+      </c>
+      <c r="CC32">
+        <v>127842474000.0</v>
+      </c>
+      <c r="CD32">
+        <v>136620639000.0</v>
+      </c>
+      <c r="CE32">
+        <v>162920876000.0</v>
+      </c>
+      <c r="CF32">
+        <v>160992866000.0</v>
+      </c>
+      <c r="CG32">
+        <v>147126550000.0</v>
+      </c>
+      <c r="CH32">
+        <v>170658064000.0</v>
+      </c>
+      <c r="CI32">
+        <v>200057574000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>191684970000.0</v>
+      </c>
+      <c r="CK32">
+        <v>155523128000.0</v>
+      </c>
+      <c r="CL32">
+        <v>165292715000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>1486158155000.0</v>
+      </c>
+      <c r="C2">
+        <v>275536215000.0</v>
+      </c>
+      <c r="D2">
+        <v>241769133000.0</v>
+      </c>
+      <c r="E2">
+        <v>207073829000.0</v>
+      </c>
+      <c r="F2">
+        <v>143139894000.0</v>
+      </c>
+      <c r="G2">
+        <v>100727142000.0</v>
+      </c>
+      <c r="H2">
+        <v>64106808000.0</v>
+      </c>
+      <c r="I2">
+        <v>69954867440.0</v>
+      </c>
+      <c r="J2">
+        <v>24759150419.0</v>
+      </c>
+      <c r="K2">
+        <v>9815172239.0</v>
+      </c>
+      <c r="L2">
+        <v>9165691827.0</v>
+      </c>
+      <c r="M2">
+        <v>10333359198.0</v>
+      </c>
+      <c r="N2">
+        <v>8304591431.0</v>
+      </c>
+      <c r="O2">
+        <v>6350975923.0</v>
+      </c>
+      <c r="P2">
+        <v>8309035550.0</v>
+      </c>
+      <c r="Q2">
+        <v>7678078340.0</v>
+      </c>
+      <c r="R2">
+        <v>5138189074.0</v>
+      </c>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>46791368000</v>
+      </c>
+      <c r="C3">
+        <v>75391554000</v>
+      </c>
+      <c r="D3">
+        <v>116083334000</v>
+      </c>
+      <c r="E3">
+        <v>109110546000</v>
+      </c>
+      <c r="F3">
+        <v>65662058000</v>
+      </c>
+      <c r="G3">
+        <v>255934286000</v>
+      </c>
+      <c r="H3">
+        <v>403265216000</v>
+      </c>
+      <c r="I3">
+        <v>28157673070</v>
+      </c>
+      <c r="J3">
+        <v>26033177329</v>
+      </c>
+      <c r="K3">
+        <v>154848120625</v>
+      </c>
+      <c r="L3">
+        <v>195584489794</v>
+      </c>
+      <c r="M3">
+        <v>232344951384</v>
+      </c>
+      <c r="N3">
+        <v>190856216211</v>
+      </c>
+      <c r="O3">
+        <v>143153821843</v>
+      </c>
+      <c r="P3">
+        <v>296248392172</v>
+      </c>
+      <c r="Q3">
+        <v>26590362844</v>
+      </c>
+      <c r="R3">
+        <v>16633943413</v>
+      </c>
+      <c r="S3">
+        <v>37162540000</v>
+      </c>
+      <c r="T3">
+        <v>52856087000</v>
+      </c>
+      <c r="U3">
+        <v>3238265000</v>
+      </c>
+      <c r="V3">
+        <v>5448292000</v>
+      </c>
+      <c r="W3">
+        <v>15116811000</v>
+      </c>
+      <c r="X3">
+        <v>23968541000</v>
+      </c>
+      <c r="Y3">
+        <v>32585891000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>1968532844000.0</v>
+      </c>
+      <c r="C6">
+        <v>1210621940000.0</v>
+      </c>
+      <c r="D6">
+        <v>33767081000.0</v>
+      </c>
+      <c r="E6">
+        <v>34695305000.0</v>
+      </c>
+      <c r="F6">
+        <v>63933934000.0</v>
+      </c>
+      <c r="G6">
+        <v>42412752000.0</v>
+      </c>
+      <c r="H6">
+        <v>36620333000.0</v>
+      </c>
+      <c r="I6">
+        <v>-5848058965.0</v>
+      </c>
+      <c r="J6">
+        <v>45195717021.0</v>
+      </c>
+      <c r="K6">
+        <v>15583733566.0</v>
+      </c>
+      <c r="L6">
+        <v>649480412.0</v>
+      </c>
+      <c r="M6">
+        <v>-1167667371.0</v>
+      </c>
+      <c r="N6">
+        <v>2028767767.0</v>
+      </c>
+      <c r="O6">
+        <v>1953615508.0</v>
+      </c>
+      <c r="P6">
+        <v>-1958059627.0</v>
+      </c>
+      <c r="Q6">
+        <v>630957210.0</v>
+      </c>
+      <c r="R6">
+        <v>2539889266.0</v>
+      </c>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-396204519690.0</v>
+      </c>
+      <c r="C7">
+        <v>-406248208670.0</v>
+      </c>
+      <c r="D7">
+        <v>-410096966570.0</v>
+      </c>
+      <c r="E7">
+        <v>-386506266350.0</v>
+      </c>
+      <c r="F7">
+        <v>-393019744230.0</v>
+      </c>
+      <c r="G7">
+        <v>-424936843720.0</v>
+      </c>
+      <c r="H7">
+        <v>-376860409980.0</v>
+      </c>
+      <c r="I7">
+        <v>-311591510860.0</v>
+      </c>
+      <c r="J7">
+        <v>45856927150.0</v>
+      </c>
+      <c r="K7">
+        <v>26568119540.0</v>
+      </c>
+      <c r="L7">
+        <v>16683036860.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>-64145623229.0</v>
+      </c>
+      <c r="G12">
+        <v>227649112208.0</v>
+      </c>
+      <c r="H12">
+        <v>-52708569740.0</v>
+      </c>
+      <c r="I12">
+        <v>-83600390391.0</v>
+      </c>
+      <c r="J12">
+        <v>17849665193.0</v>
+      </c>
+      <c r="K12">
+        <v>-59519448407.0</v>
+      </c>
+      <c r="L12">
+        <v>-48555052068.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>77418858000.0</v>
+      </c>
+      <c r="C14">
+        <v>71998146000.0</v>
+      </c>
+      <c r="D14">
+        <v>74804062000.0</v>
+      </c>
+      <c r="E14">
+        <v>68189110000.0</v>
+      </c>
+      <c r="F14">
+        <v>69755335000.0</v>
+      </c>
+      <c r="G14">
+        <v>69589510000.0</v>
+      </c>
+      <c r="H14">
+        <v>69769300000.0</v>
+      </c>
+      <c r="I14">
+        <v>73289255345.0</v>
+      </c>
+      <c r="J14">
+        <v>66685056899.0</v>
+      </c>
+      <c r="K14">
+        <v>52158126652.0</v>
+      </c>
+      <c r="L14">
+        <v>57320489986.0</v>
+      </c>
+      <c r="M14">
+        <v>54881878089.0</v>
+      </c>
+      <c r="N14">
+        <v>49158549761.0</v>
+      </c>
+      <c r="O14">
+        <v>47904852240.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>100005400000.0</v>
+      </c>
+      <c r="H15">
+        <v>100005400000.0</v>
+      </c>
+      <c r="I15">
+        <v>100005400000.0</v>
+      </c>
+      <c r="J15">
+        <v>100005400000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
+        <v>11135000000.0</v>
+      </c>
+      <c r="X15"/>
+      <c r="Y15"/>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>3454690999000.0</v>
+      </c>
+      <c r="C16">
+        <v>1486158155000.0</v>
+      </c>
+      <c r="D16">
+        <v>275536215000.0</v>
+      </c>
+      <c r="E16">
+        <v>241769133000.0</v>
+      </c>
+      <c r="F16">
+        <v>207073829000.0</v>
+      </c>
+      <c r="G16">
+        <v>143139894000.0</v>
+      </c>
+      <c r="H16">
+        <v>100727142000.0</v>
+      </c>
+      <c r="I16">
+        <v>64106808475.0</v>
+      </c>
+      <c r="J16">
+        <v>69954867440.0</v>
+      </c>
+      <c r="K16">
+        <v>25398905805.0</v>
+      </c>
+      <c r="L16">
+        <v>9815172239.0</v>
+      </c>
+      <c r="M16">
+        <v>9165691827.0</v>
+      </c>
+      <c r="N16">
+        <v>10333359198.0</v>
+      </c>
+      <c r="O16">
+        <v>8304591431.0</v>
+      </c>
+      <c r="P16">
+        <v>6350975923.0</v>
+      </c>
+      <c r="Q16">
+        <v>8309035550.0</v>
+      </c>
+      <c r="R16">
+        <v>7678078340.0</v>
+      </c>
+      <c r="S16">
+        <v>5138189074.0</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>1270411794000.0</v>
+      </c>
+      <c r="C18">
+        <v>953508059000.0</v>
+      </c>
+      <c r="D18">
+        <v>924120284000.0</v>
+      </c>
+      <c r="E18">
+        <v>515366875000.0</v>
+      </c>
+      <c r="F18">
+        <v>558694069000.0</v>
+      </c>
+      <c r="G18">
+        <v>662311382000.0</v>
+      </c>
+      <c r="H18">
+        <v>91066794000.0</v>
+      </c>
+      <c r="I18">
+        <v>216849302772.0</v>
+      </c>
+      <c r="J18">
+        <v>275206591967.0</v>
+      </c>
+      <c r="K18">
+        <v>11338005429.0</v>
+      </c>
+      <c r="L18">
+        <v>-741367066.0</v>
+      </c>
+      <c r="M18">
+        <v>-33828815480.0</v>
+      </c>
+      <c r="N18">
+        <v>-132200477021.0</v>
+      </c>
+      <c r="O18">
+        <v>-118692861397.0</v>
+      </c>
+      <c r="P18">
+        <v>-206519707705.0</v>
+      </c>
+      <c r="Q18">
+        <v>-40108344748.0</v>
+      </c>
+      <c r="R18">
+        <v>83318941740.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B19">
+        <v>774936600000.0</v>
+      </c>
+      <c r="C19">
+        <v>177196731433.0</v>
+      </c>
+      <c r="D19">
+        <v>-1011699992873.0</v>
+      </c>
+      <c r="E19">
+        <v>-645244791400.0</v>
+      </c>
+      <c r="F19">
+        <v>-303000000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-488690000000.0</v>
+      </c>
+      <c r="H19">
+        <v>217893161701.0</v>
+      </c>
+      <c r="I19">
+        <v>-192858516429.0</v>
+      </c>
+      <c r="J19">
+        <v>33270395556.0</v>
+      </c>
+      <c r="K19">
+        <v>-209929348828.0</v>
+      </c>
+      <c r="L19">
+        <v>-67049000000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>-10999428515.0</v>
+      </c>
+      <c r="F21">
+        <v>-192327782406.0</v>
+      </c>
+      <c r="G21">
+        <v>-27668470562.0</v>
+      </c>
+      <c r="H21">
+        <v>-287602414451.0</v>
+      </c>
+      <c r="I21">
+        <v>-28599243242.0</v>
+      </c>
+      <c r="J21">
+        <v>-268811837248.0</v>
+      </c>
+      <c r="K21">
+        <v>193791877171.0</v>
+      </c>
+      <c r="L21">
+        <v>40337131430.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22">
+        <v>1180240828000.0</v>
+      </c>
+      <c r="C22">
+        <v>1314328080000.0</v>
+      </c>
+      <c r="D22">
+        <v>917689904000.0</v>
+      </c>
+      <c r="E22">
+        <v>624477422000.0</v>
+      </c>
+      <c r="F22">
+        <v>617506022000.0</v>
+      </c>
+      <c r="G22">
+        <v>628562855000.0</v>
+      </c>
+      <c r="H22">
+        <v>482621767000.0</v>
+      </c>
+      <c r="I22">
+        <v>255195841882.0</v>
+      </c>
+      <c r="J22">
+        <v>216365799343.0</v>
+      </c>
+      <c r="K22">
+        <v>174472320062.0</v>
+      </c>
+      <c r="L22">
+        <v>185736197170.0</v>
+      </c>
+      <c r="M22">
+        <v>123498145762.0</v>
+      </c>
+      <c r="N22">
+        <v>114462143992.0</v>
+      </c>
+      <c r="O22">
+        <v>74642894456.0</v>
+      </c>
+      <c r="P22">
+        <v>42676435395.0</v>
+      </c>
+      <c r="Q22">
+        <v>42630759100.0</v>
+      </c>
+      <c r="R22">
+        <v>41072367353.0</v>
+      </c>
+      <c r="S22">
+        <v>4816496000.0</v>
+      </c>
+      <c r="T22">
+        <v>15594767000.0</v>
+      </c>
+      <c r="U22">
+        <v>14426010000.0</v>
+      </c>
+      <c r="V22">
+        <v>10636508000.0</v>
+      </c>
+      <c r="W22">
+        <v>28599472000.0</v>
+      </c>
+      <c r="X22">
+        <v>31182288000.0</v>
+      </c>
+      <c r="Y22">
+        <v>30265118000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>-25650000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-14288189000.0</v>
+      </c>
+      <c r="D23">
+        <v>540151000.0</v>
+      </c>
+      <c r="E23">
+        <v>9104550000.0</v>
+      </c>
+      <c r="F23">
+        <v>-1211879000.0</v>
+      </c>
+      <c r="G23">
+        <v>95802922000.0</v>
+      </c>
+      <c r="H23">
+        <v>12599716000.0</v>
+      </c>
+      <c r="I23">
+        <v>-1460777221.0</v>
+      </c>
+      <c r="J23">
+        <v>5392410000.0</v>
+      </c>
+      <c r="K23">
+        <v>-1993461126.0</v>
+      </c>
+      <c r="L23">
+        <v>14455743904.0</v>
+      </c>
+      <c r="M23">
+        <v>-54818234247.0</v>
+      </c>
+      <c r="N23">
+        <v>164000000.0</v>
+      </c>
+      <c r="O23">
+        <v>16883357633.0</v>
+      </c>
+      <c r="P23">
+        <v>26507000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>882528539370.0</v>
+      </c>
+      <c r="R23">
+        <v>-15955927413.0</v>
+      </c>
+      <c r="S23">
+        <v>326582000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>134113000.0</v>
+      </c>
+      <c r="C24">
+        <v>212807535000.0</v>
+      </c>
+      <c r="D24">
+        <v>2478141000.0</v>
+      </c>
+      <c r="E24">
+        <v>2105755000.0</v>
+      </c>
+      <c r="F24">
+        <v>653929000.0</v>
+      </c>
+      <c r="G24">
+        <v>-99901364000.0</v>
+      </c>
+      <c r="H24">
+        <v>3318726000.0</v>
+      </c>
+      <c r="I24">
+        <v>-3838929818.0</v>
+      </c>
+      <c r="J24">
+        <v>38181818.0</v>
+      </c>
+      <c r="K24">
+        <v>25050000000.0</v>
+      </c>
+      <c r="L24">
+        <v>18283074119.0</v>
+      </c>
+      <c r="M24">
+        <v>1687009089.0</v>
+      </c>
+      <c r="N24">
+        <v>12052359879.0</v>
+      </c>
+      <c r="O24">
+        <v>920345453.0</v>
+      </c>
+      <c r="P24">
+        <v>133568183.0</v>
+      </c>
+      <c r="Q24">
+        <v>120909091.0</v>
+      </c>
+      <c r="R24">
+        <v>678016000.0</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
+        <v>127010000.0</v>
+      </c>
+      <c r="Y24">
+        <v>7392659000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>59543476000.0</v>
+      </c>
+      <c r="C25">
+        <v>-357426613000.0</v>
+      </c>
+      <c r="D25">
+        <v>47709651000.0</v>
+      </c>
+      <c r="E25">
+        <v>-15480220000.0</v>
+      </c>
+      <c r="F25">
+        <v>-62905230000.0</v>
+      </c>
+      <c r="G25">
+        <v>220093303000.0</v>
+      </c>
+      <c r="H25">
+        <v>-58059056000.0</v>
+      </c>
+      <c r="I25">
+        <v>-255195841882.0</v>
+      </c>
+      <c r="J25">
+        <v>-216365799343.0</v>
+      </c>
+      <c r="K25">
+        <v>-174472320062.0</v>
+      </c>
+      <c r="L25">
+        <v>-185736197170.0</v>
+      </c>
+      <c r="M25">
+        <v>-123498145762.0</v>
+      </c>
+      <c r="N25">
+        <v>-114462143992.0</v>
+      </c>
+      <c r="O25">
+        <v>-74642894456.0</v>
+      </c>
+      <c r="P25">
+        <v>89728684467.0</v>
+      </c>
+      <c r="Q25">
+        <v>-13517981904.0</v>
+      </c>
+      <c r="R25">
+        <v>99952885153.0</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>-25650000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-14288189000.0</v>
+      </c>
+      <c r="D28">
+        <v>540151000.0</v>
+      </c>
+      <c r="E28">
+        <v>-1894878000.0</v>
+      </c>
+      <c r="F28">
+        <v>-193539662000.0</v>
+      </c>
+      <c r="G28">
+        <v>-31870949000.0</v>
+      </c>
+      <c r="H28">
+        <v>-275002698000.0</v>
+      </c>
+      <c r="I28">
+        <v>-26261229113.0</v>
+      </c>
+      <c r="J28">
+        <v>-263419427248.0</v>
+      </c>
+      <c r="K28">
+        <v>189124769166.0</v>
+      </c>
+      <c r="L28">
+        <v>50164482090.0</v>
+      </c>
+      <c r="M28">
+        <v>30764501441.0</v>
+      </c>
+      <c r="N28">
+        <v>94984424983.0</v>
+      </c>
+      <c r="O28">
+        <v>163812211037.0</v>
+      </c>
+      <c r="P28">
+        <v>203678079895.0</v>
+      </c>
+      <c r="Q28">
+        <v>41368392867.0</v>
+      </c>
+      <c r="R28">
+        <v>-81457068474.0</v>
+      </c>
+      <c r="S28">
+        <v>69099162000.0</v>
+      </c>
+      <c r="T28">
+        <v>45258814000.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28">
+        <v>12488100000.0</v>
+      </c>
+      <c r="X28">
+        <v>52165343000.0</v>
+      </c>
+      <c r="Y28">
+        <v>6056428000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>1317203163000.0</v>
+      </c>
+      <c r="C29">
+        <v>1028899613000.0</v>
+      </c>
+      <c r="D29">
+        <v>1040203617000.0</v>
+      </c>
+      <c r="E29">
+        <v>677186312000.0</v>
+      </c>
+      <c r="F29">
+        <v>624356127000.0</v>
+      </c>
+      <c r="G29">
+        <v>918245668000.0</v>
+      </c>
+      <c r="H29">
+        <v>494332011000.0</v>
+      </c>
+      <c r="I29">
+        <v>245006975842.0</v>
+      </c>
+      <c r="J29">
+        <v>301239769296.0</v>
+      </c>
+      <c r="K29">
+        <v>166186126054.0</v>
+      </c>
+      <c r="L29">
+        <v>194843122728.0</v>
+      </c>
+      <c r="M29">
+        <v>198516135904.0</v>
+      </c>
+      <c r="N29">
+        <v>58655739190.0</v>
+      </c>
+      <c r="O29">
+        <v>24460960446.0</v>
+      </c>
+      <c r="P29">
+        <v>89728684467.0</v>
+      </c>
+      <c r="Q29">
+        <v>-13517981904.0</v>
+      </c>
+      <c r="R29">
+        <v>99952885153.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29">
+        <v>5275607000.0</v>
+      </c>
+      <c r="U29">
+        <v>13927319000.0</v>
+      </c>
+      <c r="V29">
+        <v>5095764000.0</v>
+      </c>
+      <c r="W29">
+        <v>7222652000.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29">
+        <v>14511435000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>728279344000.0</v>
+      </c>
+      <c r="C30">
+        <v>177196731000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1011699993000.0</v>
+      </c>
+      <c r="E30">
+        <v>-645244791000.0</v>
+      </c>
+      <c r="F30">
+        <v>-368008129000.0</v>
+      </c>
+      <c r="G30">
+        <v>-844525650000.0</v>
+      </c>
+      <c r="H30">
+        <v>-182053329000.0</v>
+      </c>
+      <c r="I30">
+        <v>-224855119317.0</v>
+      </c>
+      <c r="J30">
+        <v>7275400045.0</v>
+      </c>
+      <c r="K30">
+        <v>-339686560362.0</v>
+      </c>
+      <c r="L30">
+        <v>-244350415675.0</v>
+      </c>
+      <c r="M30">
+        <v>-230464942295.0</v>
+      </c>
+      <c r="N30">
+        <v>-151623548332.0</v>
+      </c>
+      <c r="O30">
+        <v>-186333476390.0</v>
+      </c>
+      <c r="P30">
+        <v>-295364823989.0</v>
+      </c>
+      <c r="Q30">
+        <v>-27219453753.0</v>
+      </c>
+      <c r="R30">
+        <v>-15955927413.0</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CQ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:95">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>187</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>188</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:95">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>3921872592000.0</v>
+      </c>
+      <c r="C2">
+        <v>3454690999000.0</v>
+      </c>
+      <c r="D2">
+        <v>2925720564000.0</v>
+      </c>
+      <c r="E2">
+        <v>1860260241000.0</v>
+      </c>
+      <c r="F2">
+        <v>1882133413000.0</v>
+      </c>
+      <c r="G2">
+        <v>1486158155000.0</v>
+      </c>
+      <c r="H2">
+        <v>1131998701000.0</v>
+      </c>
+      <c r="I2">
+        <v>1264616993000.0</v>
+      </c>
+      <c r="J2">
+        <v>779740650000.0</v>
+      </c>
+      <c r="K2">
+        <v>275536215000.0</v>
+      </c>
+      <c r="L2">
+        <v>108528851000.0</v>
+      </c>
+      <c r="M2">
+        <v>116884312116.0</v>
+      </c>
+      <c r="N2">
+        <v>209221547114.0</v>
+      </c>
+      <c r="O2">
+        <v>241769133495.0</v>
+      </c>
+      <c r="P2">
+        <v>196151192208.0</v>
+      </c>
+      <c r="Q2">
+        <v>146665161070.0</v>
+      </c>
+      <c r="R2">
+        <v>178291878562.0</v>
+      </c>
+      <c r="S2">
+        <v>207073828564.0</v>
+      </c>
+      <c r="T2">
+        <v>156433174868.0</v>
+      </c>
+      <c r="U2">
+        <v>128275108233.0</v>
+      </c>
+      <c r="V2">
+        <v>126940556580.0</v>
+      </c>
+      <c r="W2">
+        <v>143139894175.0</v>
+      </c>
+      <c r="X2">
+        <v>102150777085.0</v>
+      </c>
+      <c r="Y2">
+        <v>106556588040.0</v>
+      </c>
+      <c r="Z2">
+        <v>71981183593.0</v>
+      </c>
+      <c r="AA2">
+        <v>100727141758.0</v>
+      </c>
+      <c r="AB2">
+        <v>71484188679.0</v>
+      </c>
+      <c r="AC2">
+        <v>64100711661.0</v>
+      </c>
+      <c r="AD2">
+        <v>69088988123.0</v>
+      </c>
+      <c r="AE2">
+        <v>64106808475.0</v>
+      </c>
+      <c r="AF2">
+        <v>33424054506.0</v>
+      </c>
+      <c r="AG2">
+        <v>75954419404.0</v>
+      </c>
+      <c r="AH2">
+        <v>67644089925.0</v>
+      </c>
+      <c r="AI2">
+        <v>69954867471.0</v>
+      </c>
+      <c r="AJ2">
+        <v>82952150406.0</v>
+      </c>
+      <c r="AK2">
+        <v>26195691813.0</v>
+      </c>
+      <c r="AL2">
+        <v>38842452850.0</v>
+      </c>
+      <c r="AM2">
+        <v>25398905805.0</v>
+      </c>
+      <c r="AN2">
+        <v>20038340947.0</v>
+      </c>
+      <c r="AO2">
+        <v>17151403658.0</v>
+      </c>
+      <c r="AP2">
+        <v>12732342077.0</v>
+      </c>
+      <c r="AQ2">
+        <v>9815172239.0</v>
+      </c>
+      <c r="AR2">
+        <v>10233722901.0</v>
+      </c>
+      <c r="AS2">
+        <v>16701271151.0</v>
+      </c>
+      <c r="AT2">
+        <v>14012170466.0</v>
+      </c>
+      <c r="AU2">
+        <v>9165691827.0</v>
+      </c>
+      <c r="AV2">
+        <v>11199600888.0</v>
+      </c>
+      <c r="AW2">
+        <v>9234703206.0</v>
+      </c>
+      <c r="AX2">
+        <v>14913322891.0</v>
+      </c>
+      <c r="AY2">
+        <v>10333359198.0</v>
+      </c>
+      <c r="AZ2">
+        <v>10861609354.0</v>
+      </c>
+      <c r="BA2">
+        <v>9308610403.0</v>
+      </c>
+      <c r="BB2">
+        <v>8830058639.0</v>
+      </c>
+      <c r="BC2">
+        <v>8304591431.0</v>
+      </c>
+      <c r="BD2">
+        <v>9804187010.0</v>
+      </c>
+      <c r="BE2">
+        <v>4342775160.0</v>
+      </c>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+    </row>
+    <row r="3" spans="1:95">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>28241599000</v>
+      </c>
+      <c r="C3">
+        <v>10893227000</v>
+      </c>
+      <c r="D3">
+        <v>3835538000</v>
+      </c>
+      <c r="E3">
+        <v>11824210000</v>
+      </c>
+      <c r="F3">
+        <v>13504502000</v>
+      </c>
+      <c r="G3">
+        <v>17627118000</v>
+      </c>
+      <c r="H3">
+        <v>6465901000</v>
+      </c>
+      <c r="I3">
+        <v>14067560000</v>
+      </c>
+      <c r="J3">
+        <v>39615314000</v>
+      </c>
+      <c r="K3">
+        <v>15242780000</v>
+      </c>
+      <c r="L3">
+        <v>78797812000</v>
+      </c>
+      <c r="M3">
+        <v>8738124000</v>
+      </c>
+      <c r="N3">
+        <v>18409335338</v>
+      </c>
+      <c r="O3">
+        <v>10138061858</v>
+      </c>
+      <c r="P3">
+        <v>57426698825</v>
+      </c>
+      <c r="Q3">
+        <v>13961748983</v>
+      </c>
+      <c r="R3">
+        <v>17012942009</v>
+      </c>
+      <c r="S3">
+        <v>20709156628</v>
+      </c>
+      <c r="T3">
+        <v>25416641147</v>
+      </c>
+      <c r="U3">
+        <v>12075899847</v>
+      </c>
+      <c r="V3">
+        <v>16300203797</v>
+      </c>
+      <c r="W3">
+        <v>11869313088</v>
+      </c>
+      <c r="X3">
+        <v>26516186451</v>
+      </c>
+      <c r="Y3">
+        <v>56580713975</v>
+      </c>
+      <c r="Z3">
+        <v>188271941600</v>
+      </c>
+      <c r="AA3">
+        <v>37597817034</v>
+      </c>
+      <c r="AB3">
+        <v>162502907715</v>
+      </c>
+      <c r="AC3">
+        <v>37699288650</v>
+      </c>
+      <c r="AD3">
+        <v>34132059681</v>
+      </c>
+      <c r="AE3">
+        <v>244329537692</v>
+      </c>
+      <c r="AF3">
+        <v>4193702876</v>
+      </c>
+      <c r="AG3">
+        <v>4333240869</v>
+      </c>
+      <c r="AH3">
+        <v>19630729325</v>
+      </c>
+      <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
+        <v>38059041381</v>
+      </c>
+      <c r="AK3">
+        <v>8989558270</v>
+      </c>
+      <c r="AL3">
+        <v>34965617294</v>
+      </c>
+      <c r="AM3">
+        <v>38116159686</v>
+      </c>
+      <c r="AN3">
+        <v>31349874814</v>
+      </c>
+      <c r="AO3">
+        <v>127059822158</v>
+      </c>
+      <c r="AP3">
+        <v>7021395533</v>
+      </c>
+      <c r="AQ3">
+        <v>52116777748</v>
+      </c>
+      <c r="AR3">
+        <v>52348561517</v>
+      </c>
+      <c r="AS3">
+        <v>30442741287</v>
+      </c>
+      <c r="AT3">
+        <v>75227194546</v>
+      </c>
+      <c r="AU3">
+        <v>37565992444</v>
+      </c>
+      <c r="AV3">
+        <v>155107891854</v>
+      </c>
+      <c r="AW3">
+        <v>20926713243</v>
+      </c>
+      <c r="AX3">
+        <v>43400388089</v>
+      </c>
+      <c r="AY3">
+        <v>54763384684</v>
+      </c>
+      <c r="AZ3">
+        <v>68609552459</v>
+      </c>
+      <c r="BA3">
+        <v>12259824005</v>
+      </c>
+      <c r="BB3">
+        <v>20916362668</v>
+      </c>
+      <c r="BC3">
+        <v>89070477079</v>
+      </c>
+      <c r="BD3">
+        <v>46886196374</v>
+      </c>
+      <c r="BE3">
+        <v>2787417686</v>
+      </c>
+      <c r="BF3">
+        <v>93480207800</v>
+      </c>
+      <c r="BG3">
+        <v>82997400400</v>
+      </c>
+      <c r="BH3">
+        <v>296248392200</v>
+      </c>
+      <c r="BI3">
+        <v>20976751700</v>
+      </c>
+      <c r="BJ3">
+        <v>13369358300</v>
+      </c>
+      <c r="BK3">
+        <v>6393973700</v>
+      </c>
+      <c r="BL3">
+        <v>26590362800</v>
+      </c>
+      <c r="BM3">
+        <v>21418424200</v>
+      </c>
+      <c r="BN3">
+        <v>7281716700</v>
+      </c>
+      <c r="BO3">
+        <v>901513900</v>
+      </c>
+      <c r="BP3">
+        <v>16633943400</v>
+      </c>
+      <c r="BQ3">
+        <v>13937388700</v>
+      </c>
+      <c r="BR3">
+        <v>11821653000</v>
+      </c>
+      <c r="BS3">
+        <v>3193176700</v>
+      </c>
+      <c r="BT3">
+        <v>36202540000</v>
+      </c>
+      <c r="BU3">
+        <v>6746068700</v>
+      </c>
+      <c r="BV3">
+        <v>18059221500</v>
+      </c>
+      <c r="BW3">
+        <v>15059786200</v>
+      </c>
+      <c r="BX3">
+        <v>52856087500</v>
+      </c>
+      <c r="BY3">
+        <v>3525714600</v>
+      </c>
+      <c r="BZ3">
+        <v>2013542100</v>
+      </c>
+      <c r="CA3">
+        <v>415335500</v>
+      </c>
+      <c r="CB3">
+        <v>3123886000</v>
+      </c>
+      <c r="CC3">
+        <v>2839003000</v>
+      </c>
+      <c r="CD3">
+        <v>612248000</v>
+      </c>
+      <c r="CE3">
+        <v>5448292000</v>
+      </c>
+      <c r="CF3">
+        <v>4814049000</v>
+      </c>
+      <c r="CG3">
+        <v>3987324000</v>
+      </c>
+      <c r="CH3">
+        <v>1692494000</v>
+      </c>
+      <c r="CI3">
+        <v>15116811000</v>
+      </c>
+      <c r="CJ3">
+        <v>0</v>
+      </c>
+      <c r="CK3">
+        <v>1422885000</v>
+      </c>
+      <c r="CL3">
+        <v>693488000</v>
+      </c>
+      <c r="CM3">
+        <v>23968541000</v>
+      </c>
+      <c r="CN3">
+        <v>1275000000</v>
+      </c>
+      <c r="CO3">
+        <v>32585891000</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:95">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+    </row>
+    <row r="5" spans="1:95">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+    </row>
+    <row r="6" spans="1:95">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>192919984000.0</v>
+      </c>
+      <c r="C6">
+        <v>467181593000.0</v>
+      </c>
+      <c r="D6">
+        <v>528970435000.0</v>
+      </c>
+      <c r="E6">
+        <v>1065460323000.0</v>
+      </c>
+      <c r="F6">
+        <v>-21873172000.0</v>
+      </c>
+      <c r="G6">
+        <v>395975259000.0</v>
+      </c>
+      <c r="H6">
+        <v>354159454000.0</v>
+      </c>
+      <c r="I6">
+        <v>-132618291000.0</v>
+      </c>
+      <c r="J6">
+        <v>484876342000.0</v>
+      </c>
+      <c r="K6">
+        <v>504204436000.0</v>
+      </c>
+      <c r="L6">
+        <v>167007364000.0</v>
+      </c>
+      <c r="M6">
+        <v>-8355461484.0</v>
+      </c>
+      <c r="N6">
+        <v>-92337234998.0</v>
+      </c>
+      <c r="O6">
+        <v>-32547586381.0</v>
+      </c>
+      <c r="P6">
+        <v>45617941287.0</v>
+      </c>
+      <c r="Q6">
+        <v>49486031138.0</v>
+      </c>
+      <c r="R6">
+        <v>-31626717492.0</v>
+      </c>
+      <c r="S6">
+        <v>-28781950002.0</v>
+      </c>
+      <c r="T6">
+        <v>50640653696.0</v>
+      </c>
+      <c r="U6">
+        <v>28158066635.0</v>
+      </c>
+      <c r="V6">
+        <v>1334551653.0</v>
+      </c>
+      <c r="W6">
+        <v>-16199337595.0</v>
+      </c>
+      <c r="X6">
+        <v>40989117090.0</v>
+      </c>
+      <c r="Y6">
+        <v>-4405810955.0</v>
+      </c>
+      <c r="Z6">
+        <v>34575404447.0</v>
+      </c>
+      <c r="AA6">
+        <v>-28745958165.0</v>
+      </c>
+      <c r="AB6">
+        <v>29242953077.0</v>
+      </c>
+      <c r="AC6">
+        <v>7383477018.0</v>
+      </c>
+      <c r="AD6">
+        <v>-4988276462.0</v>
+      </c>
+      <c r="AE6">
+        <v>4982179648.0</v>
+      </c>
+      <c r="AF6">
+        <v>30682753969.0</v>
+      </c>
+      <c r="AG6">
+        <v>-42530364898.0</v>
+      </c>
+      <c r="AH6">
+        <v>8310329479.0</v>
+      </c>
+      <c r="AI6">
+        <v>-2310777546.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-12997282966.0</v>
+      </c>
+      <c r="AK6">
+        <v>56756458593.0</v>
+      </c>
+      <c r="AL6">
+        <v>-12646761037.0</v>
+      </c>
+      <c r="AM6">
+        <v>13443547045.0</v>
+      </c>
+      <c r="AN6">
+        <v>5360564858.0</v>
+      </c>
+      <c r="AO6">
+        <v>2886937289.0</v>
+      </c>
+      <c r="AP6">
+        <v>4419061581.0</v>
+      </c>
+      <c r="AQ6">
+        <v>2917169838.0</v>
+      </c>
+      <c r="AR6">
+        <v>-418550662.0</v>
+      </c>
+      <c r="AS6">
+        <v>-6467548250.0</v>
+      </c>
+      <c r="AT6">
+        <v>2689100685.0</v>
+      </c>
+      <c r="AU6">
+        <v>4846478639.0</v>
+      </c>
+      <c r="AV6">
+        <v>-2033909061.0</v>
+      </c>
+      <c r="AW6">
+        <v>1964897682.0</v>
+      </c>
+      <c r="AX6">
+        <v>-5678619685.0</v>
+      </c>
+      <c r="AY6">
+        <v>4579963693.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-528250156.0</v>
+      </c>
+      <c r="BA6">
+        <v>1552998951.0</v>
+      </c>
+      <c r="BB6">
+        <v>478551764.0</v>
+      </c>
+      <c r="BC6">
+        <v>525467208.0</v>
+      </c>
+      <c r="BD6">
+        <v>-1499595579.0</v>
+      </c>
+      <c r="BE6">
+        <v>5461411850.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+    </row>
+    <row r="7" spans="1:95">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-396204519690.0</v>
+      </c>
+      <c r="E7">
+        <v>-293666226630.0</v>
+      </c>
+      <c r="F7">
+        <v>-184225979990.0</v>
+      </c>
+      <c r="G7">
+        <v>-141113397570.0</v>
+      </c>
+      <c r="H7">
+        <v>-406248208670.0</v>
+      </c>
+      <c r="I7">
+        <v>323476749100.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
+        <v>-311233971870.0</v>
+      </c>
+      <c r="N7">
+        <v>-229923860820.0</v>
+      </c>
+      <c r="O7">
+        <v>-99204804210.0</v>
+      </c>
+      <c r="P7">
+        <v>-386506266350.0</v>
+      </c>
+      <c r="Q7">
+        <v>-276186272570.0</v>
+      </c>
+      <c r="R7">
+        <v>-192291840710.0</v>
+      </c>
+      <c r="S7">
+        <v>-96364442700.0</v>
+      </c>
+      <c r="T7">
+        <v>-393019744230.0</v>
+      </c>
+      <c r="U7">
+        <v>-309851987830.0</v>
+      </c>
+      <c r="V7">
+        <v>-213759335510.0</v>
+      </c>
+      <c r="W7">
+        <v>-104975271410.0</v>
+      </c>
+      <c r="X7">
+        <v>-424936843720.0</v>
+      </c>
+      <c r="Y7">
+        <v>-305070059620.0</v>
+      </c>
+      <c r="Z7">
+        <v>-205727499830.0</v>
+      </c>
+      <c r="AA7">
+        <v>-83236977660.0</v>
+      </c>
+      <c r="AB7">
+        <v>-376860409980.0</v>
+      </c>
+      <c r="AC7">
+        <v>-264494898180.0</v>
+      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+    </row>
+    <row r="8" spans="1:95">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+    </row>
+    <row r="9" spans="1:95">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+    </row>
+    <row r="10" spans="1:95">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+    </row>
+    <row r="11" spans="1:95">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+    </row>
+    <row r="12" spans="1:95">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
+        <v>-90037134296.0</v>
+      </c>
+      <c r="O12">
+        <v>-82092152867.0</v>
+      </c>
+      <c r="P12">
+        <v>-82092152867.0</v>
+      </c>
+      <c r="Q12">
+        <v>85041898446.0</v>
+      </c>
+      <c r="R12">
+        <v>-177793307819.0</v>
+      </c>
+      <c r="S12">
+        <v>-3978095702.0</v>
+      </c>
+      <c r="T12">
+        <v>46622845062.0</v>
+      </c>
+      <c r="U12">
+        <v>14015900605.0</v>
+      </c>
+      <c r="V12">
+        <v>-72174187383.0</v>
+      </c>
+      <c r="W12">
+        <v>-52610181513.0</v>
+      </c>
+      <c r="X12">
+        <v>110674214071.0</v>
+      </c>
+      <c r="Y12">
+        <v>78680369533.0</v>
+      </c>
+      <c r="Z12">
+        <v>24997373502.0</v>
+      </c>
+      <c r="AA12">
+        <v>13297155102.0</v>
+      </c>
+      <c r="AB12">
+        <v>40808567642.0</v>
+      </c>
+      <c r="AC12">
+        <v>-34263317806.0</v>
+      </c>
+      <c r="AD12">
+        <v>-82093138283.0</v>
+      </c>
+      <c r="AE12">
+        <v>22839318707.0</v>
+      </c>
+      <c r="AF12">
+        <v>-51906815718.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+    </row>
+    <row r="13" spans="1:95">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+    </row>
+    <row r="14" spans="1:95">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>20130599000.0</v>
+      </c>
+      <c r="C14">
+        <v>19791311000.0</v>
+      </c>
+      <c r="D14">
+        <v>21289109000.0</v>
+      </c>
+      <c r="E14">
+        <v>18956046000.0</v>
+      </c>
+      <c r="F14">
+        <v>18823358000.0</v>
+      </c>
+      <c r="G14">
+        <v>18545954156.0</v>
+      </c>
+      <c r="H14">
+        <v>17920186000.0</v>
+      </c>
+      <c r="I14">
+        <v>18113703851.0</v>
+      </c>
+      <c r="J14">
+        <v>18024384000.0</v>
+      </c>
+      <c r="K14">
+        <v>4584212000.0</v>
+      </c>
+      <c r="L14">
+        <v>18140681000.0</v>
+      </c>
+      <c r="M14">
+        <v>18399265884.0</v>
+      </c>
+      <c r="N14">
+        <v>19211432758.0</v>
+      </c>
+      <c r="O14">
+        <v>19052682788.0</v>
+      </c>
+      <c r="P14">
+        <v>18791173444.0</v>
+      </c>
+      <c r="Q14">
+        <v>4291836977.0</v>
+      </c>
+      <c r="R14">
+        <v>4203580417.0</v>
+      </c>
+      <c r="S14">
+        <v>4215229686.0</v>
+      </c>
+      <c r="T14">
+        <v>17034047739.0</v>
+      </c>
+      <c r="U14">
+        <v>17541667443.0</v>
+      </c>
+      <c r="V14">
+        <v>17530516856.0</v>
+      </c>
+      <c r="W14">
+        <v>17649103058.0</v>
+      </c>
+      <c r="X14">
+        <v>65971443968.0</v>
+      </c>
+      <c r="Y14">
+        <v>1319800071.0</v>
+      </c>
+      <c r="Z14">
+        <v>1481100833.0</v>
+      </c>
+      <c r="AA14">
+        <v>1261356389.0</v>
+      </c>
+      <c r="AB14">
+        <v>63868294447.0</v>
+      </c>
+      <c r="AC14">
+        <v>2015287426.0</v>
+      </c>
+      <c r="AD14">
+        <v>2044656029.0</v>
+      </c>
+      <c r="AE14">
+        <v>2080575611.0</v>
+      </c>
+      <c r="AF14">
+        <v>66341419350.0</v>
+      </c>
+      <c r="AG14">
+        <v>1731304992.0</v>
+      </c>
+      <c r="AH14">
+        <v>2261840953.0</v>
+      </c>
+      <c r="AI14">
+        <v>3076959056.0</v>
+      </c>
+      <c r="AJ14">
+        <v>55898528606.0</v>
+      </c>
+      <c r="AK14">
+        <v>3462537354.0</v>
+      </c>
+      <c r="AL14">
+        <v>3724994406.0</v>
+      </c>
+      <c r="AM14">
+        <v>3938244394.0</v>
+      </c>
+      <c r="AN14">
+        <v>40470362144.0</v>
+      </c>
+      <c r="AO14">
+        <v>3886054036.0</v>
+      </c>
+      <c r="AP14">
+        <v>3770393029.0</v>
+      </c>
+      <c r="AQ14">
+        <v>4370565304.0</v>
+      </c>
+      <c r="AR14">
+        <v>14993491818.0</v>
+      </c>
+      <c r="AS14">
+        <v>14510481260.0</v>
+      </c>
+      <c r="AT14">
+        <v>23802723206.0</v>
+      </c>
+      <c r="AU14">
+        <v>4355281342.0</v>
+      </c>
+      <c r="AV14">
+        <v>15272291454.0</v>
+      </c>
+      <c r="AW14">
+        <v>13756246866.0</v>
+      </c>
+      <c r="AX14">
+        <v>22384230176.0</v>
+      </c>
+      <c r="AY14">
+        <v>3469109593.0</v>
+      </c>
+      <c r="AZ14">
+        <v>40818429695.0</v>
+      </c>
+      <c r="BA14">
+        <v>3224822355.0</v>
+      </c>
+      <c r="BB14">
+        <v>2608479157.0</v>
+      </c>
+      <c r="BC14">
+        <v>2506818554.0</v>
+      </c>
+      <c r="BD14">
+        <v>40235509592.0</v>
+      </c>
+      <c r="BE14">
+        <v>3194994082.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+    </row>
+    <row r="15" spans="1:95">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15">
+        <v>100005400000.0</v>
+      </c>
+      <c r="Z15">
+        <v>100005400000.0</v>
+      </c>
+      <c r="AA15">
+        <v>100005400000.0</v>
+      </c>
+      <c r="AB15">
+        <v>100005400000.0</v>
+      </c>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15">
+        <v>11135000000.0</v>
+      </c>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+    </row>
+    <row r="16" spans="1:95">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>4114792576000.0</v>
+      </c>
+      <c r="C16">
+        <v>3921872592000.0</v>
+      </c>
+      <c r="D16">
+        <v>3454690999000.0</v>
+      </c>
+      <c r="E16">
+        <v>2925720564000.0</v>
+      </c>
+      <c r="F16">
+        <v>1860260241000.0</v>
+      </c>
+      <c r="G16">
+        <v>1882133413000.0</v>
+      </c>
+      <c r="H16">
+        <v>1486158155000.0</v>
+      </c>
+      <c r="I16">
+        <v>1131998701000.0</v>
+      </c>
+      <c r="J16">
+        <v>1264616993000.0</v>
+      </c>
+      <c r="K16">
+        <v>779740650000.0</v>
+      </c>
+      <c r="L16">
+        <v>275536215000.0</v>
+      </c>
+      <c r="M16">
+        <v>108528850632.0</v>
+      </c>
+      <c r="N16">
+        <v>116884312116.0</v>
+      </c>
+      <c r="O16">
+        <v>209221547114.0</v>
+      </c>
+      <c r="P16">
+        <v>241769133495.0</v>
+      </c>
+      <c r="Q16">
+        <v>196151192208.0</v>
+      </c>
+      <c r="R16">
+        <v>146665161070.0</v>
+      </c>
+      <c r="S16">
+        <v>178291878562.0</v>
+      </c>
+      <c r="T16">
+        <v>207073828564.0</v>
+      </c>
+      <c r="U16">
+        <v>156433174868.0</v>
+      </c>
+      <c r="V16">
+        <v>128275108233.0</v>
+      </c>
+      <c r="W16">
+        <v>126940556580.0</v>
+      </c>
+      <c r="X16">
+        <v>143139894175.0</v>
+      </c>
+      <c r="Y16">
+        <v>102150777085.0</v>
+      </c>
+      <c r="Z16">
+        <v>106556588040.0</v>
+      </c>
+      <c r="AA16">
+        <v>71981183593.0</v>
+      </c>
+      <c r="AB16">
+        <v>100727141756.0</v>
+      </c>
+      <c r="AC16">
+        <v>71484188679.0</v>
+      </c>
+      <c r="AD16">
+        <v>64100711661.0</v>
+      </c>
+      <c r="AE16">
+        <v>69088988123.0</v>
+      </c>
+      <c r="AF16">
+        <v>64106808475.0</v>
+      </c>
+      <c r="AG16">
+        <v>33424054506.0</v>
+      </c>
+      <c r="AH16">
+        <v>75954419404.0</v>
+      </c>
+      <c r="AI16">
+        <v>67644089925.0</v>
+      </c>
+      <c r="AJ16">
+        <v>69954867440.0</v>
+      </c>
+      <c r="AK16">
+        <v>82952150406.0</v>
+      </c>
+      <c r="AL16">
+        <v>26195691813.0</v>
+      </c>
+      <c r="AM16">
+        <v>38842452850.0</v>
+      </c>
+      <c r="AN16">
+        <v>25398905805.0</v>
+      </c>
+      <c r="AO16">
+        <v>20038340947.0</v>
+      </c>
+      <c r="AP16">
+        <v>17151403658.0</v>
+      </c>
+      <c r="AQ16">
+        <v>12732342077.0</v>
+      </c>
+      <c r="AR16">
+        <v>9815172239.0</v>
+      </c>
+      <c r="AS16">
+        <v>10233722901.0</v>
+      </c>
+      <c r="AT16">
+        <v>16701271151.0</v>
+      </c>
+      <c r="AU16">
+        <v>14012170466.0</v>
+      </c>
+      <c r="AV16">
+        <v>9165691827.0</v>
+      </c>
+      <c r="AW16">
+        <v>11199600888.0</v>
+      </c>
+      <c r="AX16">
+        <v>9234703206.0</v>
+      </c>
+      <c r="AY16">
+        <v>14913322891.0</v>
+      </c>
+      <c r="AZ16">
+        <v>10333359198.0</v>
+      </c>
+      <c r="BA16">
+        <v>10861609354.0</v>
+      </c>
+      <c r="BB16">
+        <v>9308610403.0</v>
+      </c>
+      <c r="BC16">
+        <v>8830058639.0</v>
+      </c>
+      <c r="BD16">
+        <v>8304591431.0</v>
+      </c>
+      <c r="BE16">
+        <v>9804187010.0</v>
+      </c>
+      <c r="BF16">
+        <v>4342775160.0</v>
+      </c>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+    </row>
+    <row r="17" spans="1:95">
+      <c r="A17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+    </row>
+    <row r="18" spans="1:95">
+      <c r="A18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>203257380000.0</v>
+      </c>
+      <c r="C18">
+        <v>329300244000.0</v>
+      </c>
+      <c r="D18">
+        <v>481452087000.0</v>
+      </c>
+      <c r="E18">
+        <v>282121187000.0</v>
+      </c>
+      <c r="F18">
+        <v>-52197157000.0</v>
+      </c>
+      <c r="G18">
+        <v>559035677000.0</v>
+      </c>
+      <c r="H18">
+        <v>70463084000.0</v>
+      </c>
+      <c r="I18">
+        <v>358700838000.0</v>
+      </c>
+      <c r="J18">
+        <v>232917379000.0</v>
+      </c>
+      <c r="K18">
+        <v>291426757000.0</v>
+      </c>
+      <c r="L18">
+        <v>318561866000.0</v>
+      </c>
+      <c r="M18">
+        <v>364516298638.0</v>
+      </c>
+      <c r="N18">
+        <v>72795310496.0</v>
+      </c>
+      <c r="O18">
+        <v>230783270663.0</v>
+      </c>
+      <c r="P18">
+        <v>147728064943.0</v>
+      </c>
+      <c r="Q18">
+        <v>153768369938.0</v>
+      </c>
+      <c r="R18">
+        <v>-12809361592.0</v>
+      </c>
+      <c r="S18">
+        <v>-16493926942.0</v>
+      </c>
+      <c r="T18">
+        <v>223381546846.0</v>
+      </c>
+      <c r="U18">
+        <v>189188348713.0</v>
+      </c>
+      <c r="V18">
+        <v>38138776351.0</v>
+      </c>
+      <c r="W18">
+        <v>107985397163.0</v>
+      </c>
+      <c r="X18">
+        <v>296430315725.0</v>
+      </c>
+      <c r="Y18">
+        <v>240659449297.0</v>
+      </c>
+      <c r="Z18">
+        <v>-42977825070.0</v>
+      </c>
+      <c r="AA18">
+        <v>168199442240.0</v>
+      </c>
+      <c r="AB18">
+        <v>-5507005435.0</v>
+      </c>
+      <c r="AC18">
+        <v>149680112543.0</v>
+      </c>
+      <c r="AD18">
+        <v>15266805624.0</v>
+      </c>
+      <c r="AE18">
+        <v>-68373118418.0</v>
+      </c>
+      <c r="AF18">
+        <v>18076729117.0</v>
+      </c>
+      <c r="AG18">
+        <v>120856236835.0</v>
+      </c>
+      <c r="AH18">
+        <v>6231277907.0</v>
+      </c>
+      <c r="AI18">
+        <v>71685058882.0</v>
+      </c>
+      <c r="AJ18">
+        <v>117811960806.0</v>
+      </c>
+      <c r="AK18">
+        <v>171041600430.0</v>
+      </c>
+      <c r="AL18">
+        <v>-49054078741.0</v>
+      </c>
+      <c r="AM18">
+        <v>34767354086.0</v>
+      </c>
+      <c r="AN18">
+        <v>126732659891.0</v>
+      </c>
+      <c r="AO18">
+        <v>-45454605264.0</v>
+      </c>
+      <c r="AP18">
+        <v>-151125052313.0</v>
+      </c>
+      <c r="AQ18">
+        <v>81185003115.0</v>
+      </c>
+      <c r="AR18">
+        <v>26897177269.0</v>
+      </c>
+      <c r="AS18">
+        <v>31028835631.0</v>
+      </c>
+      <c r="AT18">
+        <v>-27835827555.0</v>
+      </c>
+      <c r="AU18">
+        <v>-30831552411.0</v>
+      </c>
+      <c r="AV18">
+        <v>-11913213621.0</v>
+      </c>
+      <c r="AW18">
+        <v>7913466309.0</v>
+      </c>
+      <c r="AX18">
+        <v>-42280581888.0</v>
+      </c>
+      <c r="AY18">
+        <v>12451513721.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-46446875941.0</v>
+      </c>
+      <c r="BA18">
+        <v>-3181139433.0</v>
+      </c>
+      <c r="BB18">
+        <v>-133188486554.0</v>
+      </c>
+      <c r="BC18">
+        <v>50616024907.0</v>
+      </c>
+      <c r="BD18">
+        <v>-60699062897.0</v>
+      </c>
+      <c r="BE18">
+        <v>-22142933670.0</v>
+      </c>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+    </row>
+    <row r="19" spans="1:95">
+      <c r="A19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B19">
+        <v>12482500000.0</v>
+      </c>
+      <c r="C19">
+        <v>195856500000.0</v>
+      </c>
+      <c r="D19">
+        <v>153581000000.0</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19">
+        <v>32193150799.0</v>
+      </c>
+      <c r="G19">
+        <v>-193228318332.0</v>
+      </c>
+      <c r="H19">
+        <v>263402214869.0</v>
+      </c>
+      <c r="I19">
+        <v>-493259612119.0</v>
+      </c>
+      <c r="J19">
+        <v>212343649391.0</v>
+      </c>
+      <c r="K19">
+        <v>194710479292.0</v>
+      </c>
+      <c r="L19">
+        <v>-235654271677.0</v>
+      </c>
+      <c r="M19">
+        <v>-381669318817.0</v>
+      </c>
+      <c r="N19">
+        <v>-166161400000.0</v>
+      </c>
+      <c r="O19">
+        <v>-166161400000.0</v>
+      </c>
+      <c r="P19">
+        <v>-166161400000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-206000000000.0</v>
+      </c>
+      <c r="R19">
+        <v>56570000000.0</v>
+      </c>
+      <c r="S19">
+        <v>-176500000000.0</v>
+      </c>
+      <c r="T19">
+        <v>-185000000000.0</v>
+      </c>
+      <c r="U19">
+        <v>-160000000000.0</v>
+      </c>
+      <c r="V19">
+        <v>162068413334.0</v>
+      </c>
+      <c r="W19">
+        <v>-120068413334.0</v>
+      </c>
+      <c r="X19">
+        <v>-250320000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-144000000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>87730000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-182100000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-30250000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-59300711350.0</v>
+      </c>
+      <c r="AD19">
+        <v>215824175637.0</v>
+      </c>
+      <c r="AE19">
+        <v>-145885576491.0</v>
+      </c>
+      <c r="AF19">
+        <v>2197573349.0</v>
+      </c>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+    </row>
+    <row r="20" spans="1:95">
+      <c r="A20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+    </row>
+    <row r="21" spans="1:95">
+      <c r="A21" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21">
+        <v>120611611.0</v>
+      </c>
+      <c r="R21">
+        <v>-272774449.0</v>
+      </c>
+      <c r="S21">
+        <v>-10726654065.0</v>
+      </c>
+      <c r="T21">
+        <v>10999428514.0</v>
+      </c>
+      <c r="U21">
+        <v>-352435852.0</v>
+      </c>
+      <c r="V21">
+        <v>-199647564147.0</v>
+      </c>
+      <c r="W21">
+        <v>-3327210921.0</v>
+      </c>
+      <c r="X21">
+        <v>3327210921.0</v>
+      </c>
+      <c r="Y21">
+        <v>2.0</v>
+      </c>
+      <c r="Z21">
+        <v>-22602560945.0</v>
+      </c>
+      <c r="AA21">
+        <v>-8393120540.0</v>
+      </c>
+      <c r="AB21">
+        <v>37391952214.0</v>
+      </c>
+      <c r="AC21">
+        <v>-29956839414.0</v>
+      </c>
+      <c r="AD21">
+        <v>-270043160586.0</v>
+      </c>
+      <c r="AE21">
+        <v>-18598095933.0</v>
+      </c>
+      <c r="AF21">
+        <v>6785040646.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+    </row>
+    <row r="22" spans="1:95">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22">
+        <v>354736980000.0</v>
+      </c>
+      <c r="C22">
+        <v>241630884000.0</v>
+      </c>
+      <c r="D22">
+        <v>295057649000.0</v>
+      </c>
+      <c r="E22">
+        <v>345889343000.0</v>
+      </c>
+      <c r="F22">
+        <v>237154343000.0</v>
+      </c>
+      <c r="G22">
+        <v>302139492646.0</v>
+      </c>
+      <c r="H22">
+        <v>299425166000.0</v>
+      </c>
+      <c r="I22">
+        <v>283137239330.0</v>
+      </c>
+      <c r="J22">
+        <v>227004907000.0</v>
+      </c>
+      <c r="K22">
+        <v>504760768000.0</v>
+      </c>
+      <c r="L22">
+        <v>232138603000.0</v>
+      </c>
+      <c r="M22">
+        <v>283102629038.0</v>
+      </c>
+      <c r="N22">
+        <v>161527339548.0</v>
+      </c>
+      <c r="O22">
+        <v>240921332521.0</v>
+      </c>
+      <c r="P22">
+        <v>205154763768.0</v>
+      </c>
+      <c r="Q22">
+        <v>163438281944.0</v>
+      </c>
+      <c r="R22">
+        <v>91686264329.0</v>
+      </c>
+      <c r="S22">
+        <v>164198111551.0</v>
+      </c>
+      <c r="T22">
+        <v>184187621108.0</v>
+      </c>
+      <c r="U22">
+        <v>169613284583.0</v>
+      </c>
+      <c r="V22">
+        <v>108984900542.0</v>
+      </c>
+      <c r="W22">
+        <v>154720215668.0</v>
+      </c>
+      <c r="X22">
+        <v>149155297115.0</v>
+      </c>
+      <c r="Y22">
+        <v>201330450534.0</v>
+      </c>
+      <c r="Z22">
+        <v>102697801260.0</v>
+      </c>
+      <c r="AA22">
+        <v>175379305974.0</v>
+      </c>
+      <c r="AB22">
+        <v>105424193021.0</v>
+      </c>
+      <c r="AC22">
+        <v>128368374573.0</v>
+      </c>
+      <c r="AD22">
+        <v>113624289152.0</v>
+      </c>
+      <c r="AE22">
+        <v>135204910233.0</v>
+      </c>
+      <c r="AF22">
+        <v>55550788320.0</v>
+      </c>
+      <c r="AG22">
+        <v>66248953146.0</v>
+      </c>
+      <c r="AH22">
+        <v>43305668620.0</v>
+      </c>
+      <c r="AI22">
+        <v>90090431796.0</v>
+      </c>
+      <c r="AJ22">
+        <v>49674369885.0</v>
+      </c>
+      <c r="AK22">
+        <v>87356141602.0</v>
+      </c>
+      <c r="AL22">
+        <v>42595864150.0</v>
+      </c>
+      <c r="AM22">
+        <v>36739423706.0</v>
+      </c>
+      <c r="AN22">
+        <v>70977720863.0</v>
+      </c>
+      <c r="AO22">
+        <v>39092158888.0</v>
+      </c>
+      <c r="AP22">
+        <v>13215039686.0</v>
+      </c>
+      <c r="AQ22">
+        <v>51187400625.0</v>
+      </c>
+      <c r="AR22">
+        <v>82153862914.0</v>
+      </c>
+      <c r="AS22">
+        <v>37745278790.0</v>
+      </c>
+      <c r="AT22">
+        <v>14029248090.0</v>
+      </c>
+      <c r="AU22">
+        <v>51807807376.0</v>
+      </c>
+      <c r="AV22">
+        <v>30831479918.0</v>
+      </c>
+      <c r="AW22">
+        <v>18018005039.0</v>
+      </c>
+      <c r="AX22">
+        <v>31013004306.0</v>
+      </c>
+      <c r="AY22">
+        <v>43635656499.0</v>
+      </c>
+      <c r="AZ22">
+        <v>25100002890.0</v>
+      </c>
+      <c r="BA22">
+        <v>25069216394.0</v>
+      </c>
+      <c r="BB22">
+        <v>30432741330.0</v>
+      </c>
+      <c r="BC22">
+        <v>33860183378.0</v>
+      </c>
+      <c r="BD22">
+        <v>15119000838.0</v>
+      </c>
+      <c r="BE22">
+        <v>12644637893.0</v>
+      </c>
+      <c r="BF22">
+        <v>19508718300.0</v>
+      </c>
+      <c r="BG22">
+        <v>27370537500.0</v>
+      </c>
+      <c r="BH22">
+        <v>13766704300.0</v>
+      </c>
+      <c r="BI22">
+        <v>10145030300.0</v>
+      </c>
+      <c r="BJ22">
+        <v>4899035300.0</v>
+      </c>
+      <c r="BK22">
+        <v>13865665500.0</v>
+      </c>
+      <c r="BL22">
+        <v>20071013000.0</v>
+      </c>
+      <c r="BM22">
+        <v>28439546000.0</v>
+      </c>
+      <c r="BN22">
+        <v>404395800.0</v>
+      </c>
+      <c r="BO22">
+        <v>7822995200.0</v>
+      </c>
+      <c r="BP22">
+        <v>13716463200.0</v>
+      </c>
+      <c r="BQ22">
+        <v>4807380800.0</v>
+      </c>
+      <c r="BR22">
+        <v>6179899900.0</v>
+      </c>
+      <c r="BS22">
+        <v>7459541100.0</v>
+      </c>
+      <c r="BT22"/>
+      <c r="BU22">
+        <v>9450611200.0</v>
+      </c>
+      <c r="BV22">
+        <v>1194743300.0</v>
+      </c>
+      <c r="BW22">
+        <v>743972900.0</v>
+      </c>
+      <c r="BX22">
+        <v>5407970900.0</v>
+      </c>
+      <c r="BY22">
+        <v>2157359600.0</v>
+      </c>
+      <c r="BZ22">
+        <v>1832024800.0</v>
+      </c>
+      <c r="CA22">
+        <v>6197411900.0</v>
+      </c>
+      <c r="CB22">
+        <v>2238411000.0</v>
+      </c>
+      <c r="CC22">
+        <v>3664099000.0</v>
+      </c>
+      <c r="CD22">
+        <v>3913097000.0</v>
+      </c>
+      <c r="CE22">
+        <v>3798540000.0</v>
+      </c>
+      <c r="CF22">
+        <v>4608554000.0</v>
+      </c>
+      <c r="CG22"/>
+      <c r="CH22">
+        <v>3583373000.0</v>
+      </c>
+      <c r="CI22">
+        <v>7401392000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>8010921000.0</v>
+      </c>
+      <c r="CK22">
+        <v>6992837000.0</v>
+      </c>
+      <c r="CL22">
+        <v>6194322000.0</v>
+      </c>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+    </row>
+    <row r="23" spans="1:95">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>-1364940000.0</v>
+      </c>
+      <c r="C23">
+        <v>-16138037000.0</v>
+      </c>
+      <c r="D23">
+        <v>-23265704000.0</v>
+      </c>
+      <c r="E23">
+        <v>-1518242000.0</v>
+      </c>
+      <c r="F23">
+        <v>-2322379000.0</v>
+      </c>
+      <c r="G23">
+        <v>1456325000.0</v>
+      </c>
+      <c r="H23">
+        <v>-14288189000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23">
+        <v>194710479292.0</v>
+      </c>
+      <c r="L23">
+        <v>185343000.0</v>
+      </c>
+      <c r="M23">
+        <v>-777419123.0</v>
+      </c>
+      <c r="N23">
+        <v>-10177563.0</v>
+      </c>
+      <c r="O23">
+        <v>1134507280.0</v>
+      </c>
+      <c r="P23">
+        <v>12187130344.0</v>
+      </c>
+      <c r="Q23">
+        <v>-2068846167.0</v>
+      </c>
+      <c r="R23">
+        <v>-1428150574.0</v>
+      </c>
+      <c r="S23">
+        <v>535028154.0</v>
+      </c>
+      <c r="T23">
+        <v>460041141.0</v>
+      </c>
+      <c r="U23">
+        <v>-614841153.0</v>
+      </c>
+      <c r="V23">
+        <v>175872385.0</v>
+      </c>
+      <c r="W23">
+        <v>-1232951838.0</v>
+      </c>
+      <c r="X23">
+        <v>-8003271818.0</v>
+      </c>
+      <c r="Y23">
+        <v>-1967610372.0</v>
+      </c>
+      <c r="Z23">
+        <v>-10247879083.0</v>
+      </c>
+      <c r="AA23">
+        <v>-6586278062.0</v>
+      </c>
+      <c r="AB23">
+        <v>34308614989.0</v>
+      </c>
+      <c r="AC23">
+        <v>-45782311455.0</v>
+      </c>
+      <c r="AD23">
+        <v>426208016.0</v>
+      </c>
+      <c r="AE23">
+        <v>-6309634634.0</v>
+      </c>
+      <c r="AF23">
+        <v>4916222779.0</v>
+      </c>
+      <c r="AG23">
+        <v>11547173636.0</v>
+      </c>
+      <c r="AH23">
+        <v>-6431118348.0</v>
+      </c>
+      <c r="AI23">
+        <v>320000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>5392410000.0</v>
+      </c>
+      <c r="AK23">
+        <v>260969035107.0</v>
+      </c>
+      <c r="AL23">
+        <v>86495999743.0</v>
+      </c>
+      <c r="AM23">
+        <v>-6262855.0</v>
+      </c>
+      <c r="AN23">
+        <v>-15863976655.0</v>
+      </c>
+      <c r="AO23">
+        <v>40393044286.0</v>
+      </c>
+      <c r="AP23">
+        <v>14872149202.0</v>
+      </c>
+      <c r="AQ23">
+        <v>75850778.0</v>
+      </c>
+      <c r="AR23">
+        <v>17857346377.0</v>
+      </c>
+      <c r="AS23">
+        <v>10000000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>-10297100000.0</v>
+      </c>
+      <c r="AU23">
+        <v>924219855609.0</v>
+      </c>
+      <c r="AV23">
+        <v>-54854234247.0</v>
+      </c>
+      <c r="AW23">
+        <v>15001914153.0</v>
+      </c>
+      <c r="AX23">
+        <v>36000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>588822682173.0</v>
+      </c>
+      <c r="AZ23">
+        <v>198600000.0</v>
+      </c>
+      <c r="BA23">
+        <v>3296447221.0</v>
+      </c>
+      <c r="BB23">
+        <v>78166565482.0</v>
+      </c>
+      <c r="BC23">
+        <v>-30520394390.0</v>
+      </c>
+      <c r="BD23">
+        <v>102365201321.0</v>
+      </c>
+      <c r="BE23">
+        <v>27604345520.0</v>
+      </c>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23">
+        <v>7000000.0</v>
+      </c>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23">
+        <v>326581700.0</v>
+      </c>
+      <c r="BU23">
+        <v>92840000.0</v>
+      </c>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+    </row>
+    <row r="24" spans="1:95">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>199775000.0</v>
+      </c>
+      <c r="D24">
+        <v>153580999999.0</v>
+      </c>
+      <c r="E24">
+        <v>621489712610.0</v>
+      </c>
+      <c r="F24">
+        <v>74653153.0</v>
+      </c>
+      <c r="G24">
+        <v>-175601200000.0</v>
+      </c>
+      <c r="H24">
+        <v>212807536000.0</v>
+      </c>
+      <c r="I24">
+        <v>-479192052000.0</v>
+      </c>
+      <c r="J24">
+        <v>251958963064.0</v>
+      </c>
+      <c r="K24">
+        <v>18508358894.0</v>
+      </c>
+      <c r="L24">
+        <v>-156856459000.0</v>
+      </c>
+      <c r="M24">
+        <v>-815994817.0</v>
+      </c>
+      <c r="N24">
+        <v>815994817.0</v>
+      </c>
+      <c r="O24">
+        <v>-200483600000.0</v>
+      </c>
+      <c r="P24">
+        <v>1268970045.0</v>
+      </c>
+      <c r="Q24">
+        <v>829785000.0</v>
+      </c>
+      <c r="R24">
+        <v>56577000000.0</v>
+      </c>
+      <c r="S24">
+        <v>-176500000000.0</v>
+      </c>
+      <c r="T24">
+        <v>-184845513647.0</v>
+      </c>
+      <c r="U24">
+        <v>-159785254567.0</v>
+      </c>
+      <c r="V24">
+        <v>162353110361.0</v>
+      </c>
+      <c r="W24">
+        <v>-120068413334.0</v>
+      </c>
+      <c r="X24">
+        <v>-350274490911.0</v>
+      </c>
+      <c r="Y24">
+        <v>-143946872725.0</v>
+      </c>
+      <c r="Z24">
+        <v>87730000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-182100000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-30188309091.0</v>
+      </c>
+      <c r="AC24">
+        <v>-97000000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>249956235318.0</v>
+      </c>
+      <c r="AE24">
+        <v>3132570500.0</v>
+      </c>
+      <c r="AF24">
+        <v>-9253015615.0</v>
+      </c>
+      <c r="AG24">
+        <v>-3337891475.0</v>
+      </c>
+      <c r="AH24">
+        <v>-55938194426.0</v>
+      </c>
+      <c r="AI24">
+        <v>36309442373.0</v>
+      </c>
+      <c r="AJ24">
+        <v>55038181818.0</v>
+      </c>
+      <c r="AK24">
+        <v>-19000000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>-40000000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>1675264209.0</v>
+      </c>
+      <c r="AN24">
+        <v>-14927272727.0</v>
+      </c>
+      <c r="AO24">
+        <v>24587944980.0</v>
+      </c>
+      <c r="AP24">
+        <v>40018181818.0</v>
+      </c>
+      <c r="AQ24">
+        <v>-36400000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>10015842989.0</v>
+      </c>
+      <c r="AS24">
+        <v>6297200000.0</v>
+      </c>
+      <c r="AT24">
+        <v>-8029968870.0</v>
+      </c>
+      <c r="AU24">
+        <v>10000000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>5768293058.0</v>
+      </c>
+      <c r="AW24">
+        <v>-5924799090.0</v>
+      </c>
+      <c r="AX24">
+        <v>2036515121.0</v>
+      </c>
+      <c r="AY24"/>
+      <c r="AZ24">
+        <v>1939756140.0</v>
+      </c>
+      <c r="BA24">
+        <v>1408331012.0</v>
+      </c>
+      <c r="BB24">
+        <v>55454744036.0</v>
+      </c>
+      <c r="BC24">
+        <v>-19570163309.0</v>
+      </c>
+      <c r="BD24">
+        <v>-43179654547.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24">
+        <v>750000000.0</v>
+      </c>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24">
+        <v>127010000.0</v>
+      </c>
+      <c r="CN24"/>
+      <c r="CO24">
+        <v>7392659000.0</v>
+      </c>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+    </row>
+    <row r="25" spans="1:95">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>-143368600000.0</v>
+      </c>
+      <c r="C25">
+        <v>78771276000.0</v>
+      </c>
+      <c r="D25">
+        <v>168940867000.0</v>
+      </c>
+      <c r="E25">
+        <v>-70899993000.0</v>
+      </c>
+      <c r="F25">
+        <v>-294670356000.0</v>
+      </c>
+      <c r="G25">
+        <v>576662796000.0</v>
+      </c>
+      <c r="H25">
+        <v>-240416367000.0</v>
+      </c>
+      <c r="I25">
+        <v>372768399000.0</v>
+      </c>
+      <c r="J25">
+        <v>27503403000.0</v>
+      </c>
+      <c r="K25">
+        <v>-202675443000.0</v>
+      </c>
+      <c r="L25">
+        <v>147080395000.0</v>
+      </c>
+      <c r="M25">
+        <v>71752527716.0</v>
+      </c>
+      <c r="N25">
+        <v>-89534126472.0</v>
+      </c>
+      <c r="O25">
+        <v>-19052682788.0</v>
+      </c>
+      <c r="P25">
+        <v>-18791173444.0</v>
+      </c>
+      <c r="Q25">
+        <v>-167730118921.0</v>
+      </c>
+      <c r="R25">
+        <v>-95889844746.0</v>
+      </c>
+      <c r="S25">
+        <v>-168413341237.0</v>
+      </c>
+      <c r="T25">
+        <v>-184187621108.0</v>
+      </c>
+      <c r="U25">
+        <v>-169613284583.0</v>
+      </c>
+      <c r="V25">
+        <v>-108984900542.0</v>
+      </c>
+      <c r="W25">
+        <v>-154720215668.0</v>
+      </c>
+      <c r="X25">
+        <v>-149155297115.0</v>
+      </c>
+      <c r="Y25">
+        <v>-201330450534.0</v>
+      </c>
+      <c r="Z25">
+        <v>-102697801260.0</v>
+      </c>
+      <c r="AA25">
+        <v>-175379305974.0</v>
+      </c>
+      <c r="AB25">
+        <v>-105424193021.0</v>
+      </c>
+      <c r="AC25">
+        <v>-128368374573.0</v>
+      </c>
+      <c r="AD25">
+        <v>-113624289152.0</v>
+      </c>
+      <c r="AE25">
+        <v>-135204910233.0</v>
+      </c>
+      <c r="AF25">
+        <v>-55550788320.0</v>
+      </c>
+      <c r="AG25">
+        <v>-66248953146.0</v>
+      </c>
+      <c r="AH25">
+        <v>-43305668620.0</v>
+      </c>
+      <c r="AI25">
+        <v>-90090431796.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-49674369885.0</v>
+      </c>
+      <c r="AK25">
+        <v>-87356141602.0</v>
+      </c>
+      <c r="AL25">
+        <v>-42595864150.0</v>
+      </c>
+      <c r="AM25">
+        <v>-36739423706.0</v>
+      </c>
+      <c r="AN25">
+        <v>-70977720863.0</v>
+      </c>
+      <c r="AO25">
+        <v>-39092158888.0</v>
+      </c>
+      <c r="AP25">
+        <v>-13215039686.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-51187400625.0</v>
+      </c>
+      <c r="AR25">
+        <v>-82153862914.0</v>
+      </c>
+      <c r="AS25">
+        <v>-37745278790.0</v>
+      </c>
+      <c r="AT25">
+        <v>-14029248090.0</v>
+      </c>
+      <c r="AU25">
+        <v>-51807807376.0</v>
+      </c>
+      <c r="AV25">
+        <v>-30831479918.0</v>
+      </c>
+      <c r="AW25">
+        <v>-18018005039.0</v>
+      </c>
+      <c r="AX25">
+        <v>-31013004306.0</v>
+      </c>
+      <c r="AY25">
+        <v>-43635656499.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-25100002890.0</v>
+      </c>
+      <c r="BA25">
+        <v>-19215354177.0</v>
+      </c>
+      <c r="BB25">
+        <v>-145313344373.0</v>
+      </c>
+      <c r="BC25">
+        <v>103319500054.0</v>
+      </c>
+      <c r="BD25">
+        <v>-69167376953.0</v>
+      </c>
+      <c r="BE25">
+        <v>-35195147959.0</v>
+      </c>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+    </row>
+    <row r="26" spans="1:95">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+    </row>
+    <row r="27" spans="1:95">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+    </row>
+    <row r="28" spans="1:95">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>-1364940000.0</v>
+      </c>
+      <c r="C28">
+        <v>-16138037000.0</v>
+      </c>
+      <c r="D28">
+        <v>-23265704000.0</v>
+      </c>
+      <c r="E28">
+        <v>-1518242000.0</v>
+      </c>
+      <c r="F28">
+        <v>-2322379000.0</v>
+      </c>
+      <c r="G28">
+        <v>1456325000.0</v>
+      </c>
+      <c r="H28">
+        <v>-14288189000.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28">
+        <v>185343000.0</v>
+      </c>
+      <c r="M28">
+        <v>-777419123.0</v>
+      </c>
+      <c r="N28">
+        <v>-10177563.0</v>
+      </c>
+      <c r="O28">
+        <v>1134507280.0</v>
+      </c>
+      <c r="P28">
+        <v>12066518732.0</v>
+      </c>
+      <c r="Q28">
+        <v>-2068846167.0</v>
+      </c>
+      <c r="R28">
+        <v>-1700925023.0</v>
+      </c>
+      <c r="S28">
+        <v>-10191625911.0</v>
+      </c>
+      <c r="T28">
+        <v>11459469655.0</v>
+      </c>
+      <c r="U28">
+        <v>-967277005.0</v>
+      </c>
+      <c r="V28">
+        <v>-199471691762.0</v>
+      </c>
+      <c r="W28">
+        <v>-4560162759.0</v>
+      </c>
+      <c r="X28">
+        <v>95329339103.0</v>
+      </c>
+      <c r="Y28">
+        <v>-101973010370.0</v>
+      </c>
+      <c r="Z28">
+        <v>-10247879083.0</v>
+      </c>
+      <c r="AA28">
+        <v>-14979398602.0</v>
+      </c>
+      <c r="AB28">
+        <v>65304296471.0</v>
+      </c>
+      <c r="AC28">
+        <v>-45782311455.0</v>
+      </c>
+      <c r="AD28">
+        <v>-269616952570.0</v>
+      </c>
+      <c r="AE28">
+        <v>-24907730567.0</v>
+      </c>
+      <c r="AF28">
+        <v>11701263425.0</v>
+      </c>
+      <c r="AG28">
+        <v>11547173636.0</v>
+      </c>
+      <c r="AH28">
+        <v>-6431118348.0</v>
+      </c>
+      <c r="AI28">
+        <v>-43078547826.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-37575250343.0</v>
+      </c>
+      <c r="AK28">
+        <v>-90562283186.0</v>
+      </c>
+      <c r="AL28">
+        <v>-112336870579.0</v>
+      </c>
+      <c r="AM28">
+        <v>-22945023140.0</v>
+      </c>
+      <c r="AN28">
+        <v>-66687244646.0</v>
+      </c>
+      <c r="AO28">
+        <v>24225914639.0</v>
+      </c>
+      <c r="AP28">
+        <v>273474406002.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-41888306829.0</v>
+      </c>
+      <c r="AR28">
+        <v>1690216732.0</v>
+      </c>
+      <c r="AS28">
+        <v>-28067094601.0</v>
+      </c>
+      <c r="AT28">
+        <v>27056431566.0</v>
+      </c>
+      <c r="AU28">
+        <v>49484928393.0</v>
+      </c>
+      <c r="AV28">
+        <v>4121829411.0</v>
+      </c>
+      <c r="AW28">
+        <v>26642672000.0</v>
+      </c>
+      <c r="AX28">
+        <v>34514222058.0</v>
+      </c>
+      <c r="AY28">
+        <v>-7871550028.0</v>
+      </c>
+      <c r="AZ28">
+        <v>44041806670.0</v>
+      </c>
+      <c r="BA28">
+        <v>3296447221.0</v>
+      </c>
+      <c r="BB28">
+        <v>78166565482.0</v>
+      </c>
+      <c r="BC28">
+        <v>-30520394390.0</v>
+      </c>
+      <c r="BD28">
+        <v>102365201321.0</v>
+      </c>
+      <c r="BE28">
+        <v>27604345520.0</v>
+      </c>
+      <c r="BF28">
+        <v>33842664200.0</v>
+      </c>
+      <c r="BG28">
+        <v>32583115200.0</v>
+      </c>
+      <c r="BH28">
+        <v>203678079900.0</v>
+      </c>
+      <c r="BI28">
+        <v>41892156500.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1578998300.0</v>
+      </c>
+      <c r="BK28"/>
+      <c r="BL28">
+        <v>41368392900.0</v>
+      </c>
+      <c r="BM28"/>
+      <c r="BN28">
+        <v>26466131000.0</v>
+      </c>
+      <c r="BO28">
+        <v>31663011900.0</v>
+      </c>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28">
+        <v>69099162200.0</v>
+      </c>
+      <c r="BU28">
+        <v>31435317600.0</v>
+      </c>
+      <c r="BV28">
+        <v>37756992000.0</v>
+      </c>
+      <c r="BW28">
+        <v>39684944200.0</v>
+      </c>
+      <c r="BX28">
+        <v>45258813800.0</v>
+      </c>
+      <c r="BY28">
+        <v>26964276000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>13706202900.0</v>
+      </c>
+      <c r="CA28">
+        <v>6834051000.0</v>
+      </c>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28">
+        <v>25336370000.0</v>
+      </c>
+      <c r="CH28">
+        <v>23015754000.0</v>
+      </c>
+      <c r="CI28">
+        <v>12488100000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>11489980000.0</v>
+      </c>
+      <c r="CK28">
+        <v>1019622000.0</v>
+      </c>
+      <c r="CL28">
+        <v>1109030000.0</v>
+      </c>
+      <c r="CM28">
+        <v>52165343000.0</v>
+      </c>
+      <c r="CN28"/>
+      <c r="CO28">
+        <v>6056428000.0</v>
+      </c>
+      <c r="CP28"/>
+      <c r="CQ28">
+        <v>2779000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:95">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>231498979000.0</v>
+      </c>
+      <c r="C29">
+        <v>340193471000.0</v>
+      </c>
+      <c r="D29">
+        <v>485287625000.0</v>
+      </c>
+      <c r="E29">
+        <v>293945397000.0</v>
+      </c>
+      <c r="F29">
+        <v>-38692655000.0</v>
+      </c>
+      <c r="G29">
+        <v>576662796000.0</v>
+      </c>
+      <c r="H29">
+        <v>76928985000.0</v>
+      </c>
+      <c r="I29">
+        <v>372768399000.0</v>
+      </c>
+      <c r="J29">
+        <v>272532693000.0</v>
+      </c>
+      <c r="K29">
+        <v>306669537000.0</v>
+      </c>
+      <c r="L29">
+        <v>397359679000.0</v>
+      </c>
+      <c r="M29">
+        <v>373254422638.0</v>
+      </c>
+      <c r="N29">
+        <v>91204645834.0</v>
+      </c>
+      <c r="O29">
+        <v>240921332521.0</v>
+      </c>
+      <c r="P29">
+        <v>205154763768.0</v>
+      </c>
+      <c r="Q29">
+        <v>167730118921.0</v>
+      </c>
+      <c r="R29">
+        <v>4203580417.0</v>
+      </c>
+      <c r="S29">
+        <v>4215229686.0</v>
+      </c>
+      <c r="T29">
+        <v>248798187993.0</v>
+      </c>
+      <c r="U29">
+        <v>201264248560.0</v>
+      </c>
+      <c r="V29">
+        <v>54438980148.0</v>
+      </c>
+      <c r="W29">
+        <v>119854710251.0</v>
+      </c>
+      <c r="X29">
+        <v>269914129274.0</v>
+      </c>
+      <c r="Y29">
+        <v>297240163272.0</v>
+      </c>
+      <c r="Z29">
+        <v>145294116530.0</v>
+      </c>
+      <c r="AA29">
+        <v>205797259274.0</v>
+      </c>
+      <c r="AB29">
+        <v>156995902280.0</v>
+      </c>
+      <c r="AC29">
+        <v>111980823893.0</v>
+      </c>
+      <c r="AD29">
+        <v>49398865305.0</v>
+      </c>
+      <c r="AE29">
+        <v>175956419274.0</v>
+      </c>
+      <c r="AF29">
+        <v>22270431993.0</v>
+      </c>
+      <c r="AG29">
+        <v>125189477704.0</v>
+      </c>
+      <c r="AH29">
+        <v>25862007232.0</v>
+      </c>
+      <c r="AI29">
+        <v>71685058882.0</v>
+      </c>
+      <c r="AJ29">
+        <v>79752919425.0</v>
+      </c>
+      <c r="AK29">
+        <v>162052042160.0</v>
+      </c>
+      <c r="AL29">
+        <v>-14088461447.0</v>
+      </c>
+      <c r="AM29">
+        <v>72883513772.0</v>
+      </c>
+      <c r="AN29">
+        <v>95382785077.0</v>
+      </c>
+      <c r="AO29">
+        <v>81605216894.0</v>
+      </c>
+      <c r="AP29">
+        <v>-144103656780.0</v>
+      </c>
+      <c r="AQ29">
+        <v>133301780863.0</v>
+      </c>
+      <c r="AR29">
+        <v>79245738786.0</v>
+      </c>
+      <c r="AS29">
+        <v>61471576918.0</v>
+      </c>
+      <c r="AT29">
+        <v>47391366991.0</v>
+      </c>
+      <c r="AU29">
+        <v>6734440033.0</v>
+      </c>
+      <c r="AV29">
+        <v>143194678233.0</v>
+      </c>
+      <c r="AW29">
+        <v>-13013246934.0</v>
+      </c>
+      <c r="AX29">
+        <v>1119806201.0</v>
+      </c>
+      <c r="AY29">
+        <v>67214898405.0</v>
+      </c>
+      <c r="AZ29">
+        <v>22162676518.0</v>
+      </c>
+      <c r="BA29">
+        <v>9078684572.0</v>
+      </c>
+      <c r="BB29">
+        <v>-112272123886.0</v>
+      </c>
+      <c r="BC29">
+        <v>139686501986.0</v>
+      </c>
+      <c r="BD29">
+        <v>-13812866523.0</v>
+      </c>
+      <c r="BE29">
+        <v>-19355515984.0</v>
+      </c>
+      <c r="BF29">
+        <v>57629343000.0</v>
+      </c>
+      <c r="BG29">
+        <v>48844472600.0</v>
+      </c>
+      <c r="BH29">
+        <v>89728684500.0</v>
+      </c>
+      <c r="BI29"/>
+      <c r="BJ29">
+        <v>12010868300.0</v>
+      </c>
+      <c r="BK29">
+        <v>35390298700.0</v>
+      </c>
+      <c r="BL29"/>
+      <c r="BM29">
+        <v>42614679600.0</v>
+      </c>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29">
+        <v>99952885200.0</v>
+      </c>
+      <c r="BQ29">
+        <v>50053440000.0</v>
+      </c>
+      <c r="BR29">
+        <v>77256274900.0</v>
+      </c>
+      <c r="BS29">
+        <v>35568065900.0</v>
+      </c>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29">
+        <v>5275606900.0</v>
+      </c>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29">
+        <v>23578203000.0</v>
+      </c>
+      <c r="CC29">
+        <v>19120417000.0</v>
+      </c>
+      <c r="CD29">
+        <v>27313200000.0</v>
+      </c>
+      <c r="CE29">
+        <v>5095764000.0</v>
+      </c>
+      <c r="CF29">
+        <v>76827790000.0</v>
+      </c>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29">
+        <v>7222652000.0</v>
+      </c>
+      <c r="CJ29">
+        <v>10527613000.0</v>
+      </c>
+      <c r="CK29">
+        <v>5286080000.0</v>
+      </c>
+      <c r="CL29">
+        <v>1163324000.0</v>
+      </c>
+      <c r="CM29"/>
+      <c r="CN29">
+        <v>8443000000.0</v>
+      </c>
+      <c r="CO29">
+        <v>14511435000.0</v>
+      </c>
+      <c r="CP29">
+        <v>23461000000.0</v>
+      </c>
+      <c r="CQ29">
+        <v>15255000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:95">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>-15738189000.0</v>
+      </c>
+      <c r="C30">
+        <v>185163048000.0</v>
+      </c>
+      <c r="D30">
+        <v>149745462000.0</v>
+      </c>
+      <c r="E30">
+        <v>739569050000.0</v>
+      </c>
+      <c r="F30">
+        <v>32193151000.0</v>
+      </c>
+      <c r="G30">
+        <v>-193228318000.0</v>
+      </c>
+      <c r="H30">
+        <v>263402215000.0</v>
+      </c>
+      <c r="I30">
+        <v>-493259612000.0</v>
+      </c>
+      <c r="J30">
+        <v>212343649000.0</v>
+      </c>
+      <c r="K30">
+        <v>194710479000.0</v>
+      </c>
+      <c r="L30">
+        <v>-235646374000.0</v>
+      </c>
+      <c r="M30">
+        <v>-381669318817.0</v>
+      </c>
+      <c r="N30">
+        <v>-183754740521.0</v>
+      </c>
+      <c r="O30">
+        <v>-210621661858.0</v>
+      </c>
+      <c r="P30">
+        <v>-268467728780.0</v>
+      </c>
+      <c r="Q30">
+        <v>-219131963983.0</v>
+      </c>
+      <c r="R30">
+        <v>39564057991.0</v>
+      </c>
+      <c r="S30">
+        <v>-197209156628.0</v>
+      </c>
+      <c r="T30">
+        <v>-210262154794.0</v>
+      </c>
+      <c r="U30">
+        <v>-171861154414.0</v>
+      </c>
+      <c r="V30">
+        <v>146052906564.0</v>
+      </c>
+      <c r="W30">
+        <v>-131937726422.0</v>
+      </c>
+      <c r="X30">
+        <v>-323758304460.0</v>
+      </c>
+      <c r="Y30">
+        <v>-200527586700.0</v>
+      </c>
+      <c r="Z30">
+        <v>-100541941600.0</v>
+      </c>
+      <c r="AA30">
+        <v>-219697817034.0</v>
+      </c>
+      <c r="AB30">
+        <v>-192691216806.0</v>
+      </c>
+      <c r="AC30">
+        <v>-59300711350.0</v>
+      </c>
+      <c r="AD30">
+        <v>215824175637.0</v>
+      </c>
+      <c r="AE30">
+        <v>-145885576491.0</v>
+      </c>
+      <c r="AF30">
+        <v>-2499145142.0</v>
+      </c>
+      <c r="AG30">
+        <v>-179794471150.0</v>
+      </c>
+      <c r="AH30">
+        <v>-11544239598.0</v>
+      </c>
+      <c r="AI30">
+        <v>-31017263427.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-55061730072.0</v>
+      </c>
+      <c r="AK30">
+        <v>-15010441730.0</v>
+      </c>
+      <c r="AL30">
+        <v>113788467324.0</v>
+      </c>
+      <c r="AM30">
+        <v>-36440895477.0</v>
+      </c>
+      <c r="AN30">
+        <v>-24094691721.0</v>
+      </c>
+      <c r="AO30">
+        <v>-102471877178.0</v>
+      </c>
+      <c r="AP30">
+        <v>-124603213715.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-88516777748.0</v>
+      </c>
+      <c r="AR30">
+        <v>-81232109440.0</v>
+      </c>
+      <c r="AS30">
+        <v>-39973150375.0</v>
+      </c>
+      <c r="AT30">
+        <v>-71729163416.0</v>
+      </c>
+      <c r="AU30">
+        <v>-51415992444.0</v>
+      </c>
+      <c r="AV30">
+        <v>-149339598796.0</v>
+      </c>
+      <c r="AW30">
+        <v>15001914153.0</v>
+      </c>
+      <c r="AX30">
+        <v>-41363872968.0</v>
+      </c>
+      <c r="AY30">
+        <v>-54763384684.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-66669796319.0</v>
+      </c>
+      <c r="BA30">
+        <v>-10851492993.0</v>
+      </c>
+      <c r="BB30">
+        <v>34538381368.0</v>
+      </c>
+      <c r="BC30">
+        <v>-108640640388.0</v>
+      </c>
+      <c r="BD30">
+        <v>-90065850921.0</v>
+      </c>
+      <c r="BE30">
+        <v>-2787417686.0</v>
+      </c>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30">
         <v>2018032100.0</v>
       </c>
-      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>