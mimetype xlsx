--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -2891,54 +2891,62 @@
       </c>
       <c r="O36">
         <v>28679744980.0</v>
       </c>
       <c r="P36">
         <v>40967443754.0</v>
       </c>
       <c r="Q36">
         <v>38905573933.0</v>
       </c>
       <c r="R36">
         <v>37101441083.0</v>
       </c>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>60</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>28597524237.0</v>
+      </c>
+      <c r="C37">
+        <v>28462444722.0</v>
+      </c>
+      <c r="D37">
+        <v>31489176919.0</v>
+      </c>
+      <c r="E37">
+        <v>31327159889.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" t="s">
         <v>61</v>
       </c>
@@ -10427,56 +10435,66 @@
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
     </row>
     <row r="37" spans="1:94">
       <c r="A37" t="s">
         <v>60</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>28486840587.0</v>
+      </c>
+      <c r="C37">
+        <v>28599061340.0</v>
+      </c>
+      <c r="D37">
+        <v>28597524237.0</v>
+      </c>
       <c r="E37"/>
-      <c r="F37"/>
-      <c r="G37"/>
+      <c r="F37">
+        <v>28413566938.0</v>
+      </c>
+      <c r="G37">
+        <v>28463992518.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -17934,189 +17952,189 @@
       </c>
       <c r="CK2">
         <v>129006253000.0</v>
       </c>
       <c r="CL2">
         <v>138475227000.0</v>
       </c>
     </row>
     <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>157</v>
       </c>
       <c r="B3">
         <v>20130599000.0</v>
       </c>
       <c r="C3">
         <v>19791311000.0</v>
       </c>
       <c r="D3">
         <v>21289109000.0</v>
       </c>
       <c r="E3">
         <v>18956046000.0</v>
       </c>
       <c r="F3">
-        <v>4564328000.0</v>
+        <v>18627749000.0</v>
       </c>
       <c r="G3">
-        <v>4504677000.0</v>
+        <v>18545954000.0</v>
       </c>
       <c r="H3">
         <v>17920186000.0</v>
       </c>
       <c r="I3">
         <v>18113704000.0</v>
       </c>
       <c r="J3">
         <v>18024384000.0</v>
       </c>
       <c r="K3">
-        <v>17939872000.0</v>
+        <v>4584212000.0</v>
       </c>
       <c r="L3">
         <v>18140681000.0</v>
       </c>
       <c r="M3">
         <v>18399265884.0</v>
       </c>
       <c r="N3">
         <v>19211432758.0</v>
       </c>
       <c r="O3">
         <v>19052682788.0</v>
       </c>
       <c r="P3">
         <v>18791173444.0</v>
       </c>
       <c r="Q3">
-        <v>17801068297.0</v>
+        <v>4291837000.0</v>
       </c>
       <c r="R3">
-        <v>13989608125.0</v>
+        <v>4203580000.0</v>
       </c>
       <c r="S3">
-        <v>17607260006.0</v>
+        <v>4215230000.0</v>
       </c>
       <c r="T3">
         <v>17034047739.0</v>
       </c>
       <c r="U3">
         <v>17541667443.0</v>
       </c>
       <c r="V3">
         <v>17530516856.0</v>
       </c>
       <c r="W3">
         <v>17649103058.0</v>
       </c>
       <c r="X3">
-        <v>916077883.0</v>
+        <v>65971444000.0</v>
       </c>
       <c r="Y3">
-        <v>1074073257.0</v>
+        <v>1319800000.0</v>
       </c>
       <c r="Z3">
-        <v>1487009183.0</v>
+        <v>1487009000.0</v>
       </c>
       <c r="AA3">
         <v>1261356389.0</v>
       </c>
       <c r="AB3">
-        <v>317130245.0</v>
+        <v>63868294000.0</v>
       </c>
       <c r="AC3">
-        <v>1769712872.0</v>
+        <v>2015287000.0</v>
       </c>
       <c r="AD3">
-        <v>2050716629.0</v>
+        <v>2050717000.0</v>
       </c>
       <c r="AE3">
-        <v>1960818639.0</v>
+        <v>2080576000.0</v>
       </c>
       <c r="AF3">
-        <v>2181330127.0</v>
+        <v>66341419000.0</v>
       </c>
       <c r="AG3">
         <v>1675102000.0</v>
       </c>
       <c r="AH3">
-        <v>2134156219.0</v>
+        <v>2261841000.0</v>
       </c>
       <c r="AI3">
-        <v>2907335126.0</v>
+        <v>3076959000.0</v>
       </c>
       <c r="AJ3">
-        <v>2446308111.0</v>
+        <v>55898529000.0</v>
       </c>
       <c r="AK3">
-        <v>10447280434.0</v>
+        <v>3462537000.0</v>
       </c>
       <c r="AL3">
         <v>3724994406.0</v>
       </c>
       <c r="AM3">
         <v>3938244394.0</v>
       </c>
       <c r="AN3">
-        <v>3438360238.0</v>
+        <v>40470362000.0</v>
       </c>
       <c r="AO3">
         <v>3886054036.0</v>
       </c>
       <c r="AP3">
         <v>3770393029.0</v>
       </c>
       <c r="AQ3">
         <v>4370565304.0</v>
       </c>
       <c r="AR3">
-        <v>5088525639.0</v>
+        <v>14993492000.0</v>
       </c>
       <c r="AS3">
-        <v>5660266569.0</v>
+        <v>14510481000.0</v>
       </c>
       <c r="AT3">
-        <v>4572887657.0</v>
+        <v>23802723000.0</v>
       </c>
       <c r="AU3">
         <v>4355281342.0</v>
       </c>
       <c r="AV3">
-        <v>4802662435.0</v>
+        <v>15272291000.0</v>
       </c>
       <c r="AW3">
-        <v>4586932551.0</v>
+        <v>13756247000.0</v>
       </c>
       <c r="AX3">
-        <v>4119864126.0</v>
+        <v>22384230000.0</v>
       </c>
       <c r="AY3">
         <v>3469109593.0</v>
       </c>
       <c r="AZ3">
-        <v>3220921994.0</v>
+        <v>40818430000.0</v>
       </c>
       <c r="BA3">
         <v>3224822355.0</v>
       </c>
       <c r="BB3">
         <v>2608479157.0</v>
       </c>
       <c r="BC3">
         <v>2506818554.0</v>
       </c>
       <c r="BD3">
         <v>40235509592.0</v>
       </c>
       <c r="BE3">
         <v>3194994082.0</v>
       </c>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
@@ -18234,66 +18252,66 @@
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>159</v>
       </c>
       <c r="B5">
         <v>268674258000.0</v>
       </c>
       <c r="C5">
         <v>282552684000.0</v>
       </c>
       <c r="D5">
         <v>267394215000.0</v>
       </c>
       <c r="E5">
         <v>417635686000.0</v>
       </c>
       <c r="F5">
-        <v>353061323000.0</v>
+        <v>353061324000.0</v>
       </c>
       <c r="G5">
         <v>293876808000.0</v>
       </c>
       <c r="H5">
         <v>341124751000.0</v>
       </c>
       <c r="I5">
-        <v>334596067000.0</v>
+        <v>334286297000.0</v>
       </c>
       <c r="J5">
         <v>275315016000.0</v>
       </c>
       <c r="K5">
-        <v>559413674000.0</v>
+        <v>559413673000.0</v>
       </c>
       <c r="L5">
         <v>267001400000.0</v>
       </c>
       <c r="M5">
         <v>346131399204.0</v>
       </c>
       <c r="N5">
         <v>195751558284.0</v>
       </c>
       <c r="O5">
         <v>295229346891.0</v>
       </c>
       <c r="P5">
         <v>243618786509.0</v>
       </c>
       <c r="Q5">
         <v>200698687954.0</v>
       </c>
       <c r="R5">
         <v>112378465135.0</v>
       </c>
       <c r="S5">
         <v>201531945744.0</v>
       </c>
@@ -18440,189 +18458,189 @@
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
     </row>
     <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>160</v>
       </c>
       <c r="B6">
         <v>288804857000.0</v>
       </c>
       <c r="C6">
         <v>302343995000.0</v>
       </c>
       <c r="D6">
         <v>288683324000.0</v>
       </c>
       <c r="E6">
         <v>436591732000.0</v>
       </c>
       <c r="F6">
-        <v>357625651000.0</v>
+        <v>371689073000.0</v>
       </c>
       <c r="G6">
-        <v>298381485000.0</v>
+        <v>312422762000.0</v>
       </c>
       <c r="H6">
         <v>359044937000.0</v>
       </c>
       <c r="I6">
-        <v>352709771000.0</v>
+        <v>352400001000.0</v>
       </c>
       <c r="J6">
         <v>293339400000.0</v>
       </c>
       <c r="K6">
-        <v>577353546000.0</v>
+        <v>563997885000.0</v>
       </c>
       <c r="L6">
         <v>285142081000.0</v>
       </c>
       <c r="M6">
         <v>364530665088.0</v>
       </c>
       <c r="N6">
         <v>214962991042.0</v>
       </c>
       <c r="O6">
         <v>314282029679.0</v>
       </c>
       <c r="P6">
         <v>262409959953.0</v>
       </c>
       <c r="Q6">
-        <v>218499756251.0</v>
+        <v>204990524954.0</v>
       </c>
       <c r="R6">
-        <v>126368073260.0</v>
+        <v>116582045135.0</v>
       </c>
       <c r="S6">
-        <v>219139205750.0</v>
+        <v>205747175744.0</v>
       </c>
       <c r="T6">
         <v>249461770659.0</v>
       </c>
       <c r="U6">
         <v>228005969317.0</v>
       </c>
       <c r="V6">
         <v>151760658410.0</v>
       </c>
       <c r="W6">
         <v>212979686182.0</v>
       </c>
       <c r="X6">
-        <v>188169343627.0</v>
+        <v>253224709744.0</v>
       </c>
       <c r="Y6">
-        <v>254501402635.0</v>
+        <v>254747129378.0</v>
       </c>
       <c r="Z6">
-        <v>132623045221.0</v>
+        <v>132623045038.0</v>
       </c>
       <c r="AA6">
         <v>225152199276.0</v>
       </c>
       <c r="AB6">
-        <v>142831918822.0</v>
+        <v>206383082577.0</v>
       </c>
       <c r="AC6">
-        <v>167742434019.0</v>
+        <v>167988008147.0</v>
       </c>
       <c r="AD6">
-        <v>150001414750.0</v>
+        <v>150001415121.0</v>
       </c>
       <c r="AE6">
-        <v>183292968844.0</v>
+        <v>183412726205.0</v>
       </c>
       <c r="AF6">
-        <v>81520284498.0</v>
+        <v>145680373371.0</v>
       </c>
       <c r="AG6">
         <v>102221627165.0</v>
       </c>
       <c r="AH6">
-        <v>68665930864.0</v>
+        <v>68793615645.0</v>
       </c>
       <c r="AI6">
-        <v>135252355633.0</v>
+        <v>135421979507.0</v>
       </c>
       <c r="AJ6">
-        <v>98709558334.0</v>
+        <v>152161779223.0</v>
       </c>
       <c r="AK6">
-        <v>136678719947.0</v>
+        <v>129693976513.0</v>
       </c>
       <c r="AL6">
         <v>72833820917.0</v>
       </c>
       <c r="AM6">
         <v>57907319866.0</v>
       </c>
       <c r="AN6">
-        <v>115866948173.0</v>
+        <v>152898949935.0</v>
       </c>
       <c r="AO6">
         <v>67315429036.0</v>
       </c>
       <c r="AP6">
         <v>42103383594.0</v>
       </c>
       <c r="AQ6">
         <v>80653565653.0</v>
       </c>
       <c r="AR6">
-        <v>114388506841.0</v>
+        <v>124293473202.0</v>
       </c>
       <c r="AS6">
-        <v>75409777616.0</v>
+        <v>84259992047.0</v>
       </c>
       <c r="AT6">
-        <v>41342473873.0</v>
+        <v>60572309216.0</v>
       </c>
       <c r="AU6">
         <v>86507501366.0</v>
       </c>
       <c r="AV6">
-        <v>68876045277.0</v>
+        <v>79345673842.0</v>
       </c>
       <c r="AW6">
-        <v>46906192141.0</v>
+        <v>56075506590.0</v>
       </c>
       <c r="AX6">
-        <v>57321227354.0</v>
+        <v>75585593228.0</v>
       </c>
       <c r="AY6">
         <v>65263139289.0</v>
       </c>
       <c r="AZ6">
-        <v>44317920377.0</v>
+        <v>81915428383.0</v>
       </c>
       <c r="BA6">
         <v>50015614771.0</v>
       </c>
       <c r="BB6">
         <v>52458291922.0</v>
       </c>
       <c r="BC6">
         <v>47958694172.0</v>
       </c>
       <c r="BD6">
         <v>64048516055.0</v>
       </c>
       <c r="BE6">
         <v>20126816381.0</v>
       </c>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>