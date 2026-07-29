--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1403,51 +1403,51 @@
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-52608000.0</v>
+        <v>-51771000.0</v>
       </c>
       <c r="C28">
         <v>-53981000.0</v>
       </c>
       <c r="D28">
         <v>-121424000.0</v>
       </c>
       <c r="E28">
         <v>-42476000.0</v>
       </c>
       <c r="F28">
         <v>-92268000.0</v>
       </c>
       <c r="G28">
         <v>-157898000.0</v>
       </c>
       <c r="H28">
         <v>-7013000.0</v>
       </c>
       <c r="I28">
         <v>-31644000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
@@ -1703,51 +1703,51 @@
       </c>
       <c r="D39">
         <v>12595000.0</v>
       </c>
       <c r="E39">
         <v>23304000.0</v>
       </c>
       <c r="F39">
         <v>19462000.0</v>
       </c>
       <c r="G39">
         <v>10190000.0</v>
       </c>
       <c r="H39">
         <v>3355000.0</v>
       </c>
       <c r="I39">
         <v>5258000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>4951000.0</v>
+        <v>4114000.0</v>
       </c>
       <c r="C40">
         <v>5598000.0</v>
       </c>
       <c r="D40">
         <v>9070000.0</v>
       </c>
       <c r="E40">
         <v>17094000.0</v>
       </c>
       <c r="F40">
         <v>14574000.0</v>
       </c>
       <c r="G40">
         <v>7352000.0</v>
       </c>
       <c r="H40">
         <v>4039000.0</v>
       </c>
       <c r="I40">
         <v>1760000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -1950,71 +1950,73 @@
       </c>
       <c r="G49">
         <v>-72093000.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>1584000.0</v>
+        <v>2421000.0</v>
       </c>
       <c r="C51">
         <v>3406000.0</v>
       </c>
       <c r="D51">
         <v>4202000.0</v>
       </c>
       <c r="E51">
         <v>4903000.0</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>837000.0</v>
+      </c>
       <c r="C52">
         <v>900000.0</v>
       </c>
       <c r="D52">
         <v>796000.0</v>
       </c>
       <c r="E52">
         <v>701000.0</v>
       </c>
       <c r="F52"/>
       <c r="G52">
         <v>6933000.0</v>
       </c>
       <c r="H52">
         <v>3614000.0</v>
       </c>
       <c r="I52">
         <v>1727000.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
@@ -2501,62 +2503,64 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5">
         <v>6000.0</v>
       </c>
       <c r="D5">
         <v>3000.0</v>
       </c>
       <c r="E5">
         <v>1000.0</v>
       </c>
       <c r="F5">
-        <v>2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G5">
         <v>2000.0</v>
       </c>
       <c r="H5">
         <v>52000.0</v>
       </c>
       <c r="I5">
         <v>-5000.0</v>
       </c>
       <c r="J5">
         <v>-14000.0</v>
       </c>
       <c r="K5">
         <v>4000.0</v>
       </c>
       <c r="L5">
         <v>7000.0</v>
       </c>
       <c r="M5">
         <v>-74000.0</v>
       </c>
       <c r="N5">
         <v>-339000.0</v>
       </c>
@@ -3778,57 +3782,57 @@
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-88382000.0</v>
+        <v>-87530000.0</v>
       </c>
       <c r="C28">
-        <v>-52608000.0</v>
+        <v>-51771000.0</v>
       </c>
       <c r="D28">
-        <v>-40791000.0</v>
+        <v>-39918000.0</v>
       </c>
       <c r="E28">
         <v>-47495000.0</v>
       </c>
       <c r="F28">
         <v>-57705000.0</v>
       </c>
       <c r="G28">
         <v>-53981000.0</v>
       </c>
       <c r="H28">
         <v>-40214000.0</v>
       </c>
       <c r="I28">
         <v>-56874000.0</v>
       </c>
       <c r="J28">
         <v>-71991000.0</v>
       </c>
       <c r="K28">
         <v>-121424000.0</v>
       </c>
       <c r="L28">
         <v>-36246000.0</v>
       </c>
@@ -4380,51 +4384,51 @@
       <c r="V35">
         <v>20285000.0</v>
       </c>
       <c r="W35">
         <v>22293000.0</v>
       </c>
       <c r="X35">
         <v>186737000.0</v>
       </c>
       <c r="Y35">
         <v>21966000.0</v>
       </c>
       <c r="Z35"/>
       <c r="AA35">
         <v>59533000.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>3015000.0</v>
+        <v>2015000.0</v>
       </c>
       <c r="C36">
         <v>1437000.0</v>
       </c>
       <c r="D36">
         <v>2557000.0</v>
       </c>
       <c r="E36">
         <v>1749000.0</v>
       </c>
       <c r="F36">
         <v>1888000.0</v>
       </c>
       <c r="G36">
         <v>2022000.0</v>
       </c>
       <c r="H36">
         <v>2153000.0</v>
       </c>
       <c r="I36">
         <v>2294000.0</v>
       </c>
       <c r="J36">
         <v>2429000.0</v>
       </c>
@@ -4652,57 +4656,57 @@
       <c r="V39">
         <v>9901000.0</v>
       </c>
       <c r="W39">
         <v>10190000.0</v>
       </c>
       <c r="X39">
         <v>7315000.0</v>
       </c>
       <c r="Y39">
         <v>5246000.0</v>
       </c>
       <c r="Z39"/>
       <c r="AA39">
         <v>3355000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>2996000.0</v>
+        <v>2144000.0</v>
       </c>
       <c r="C40">
-        <v>4951000.0</v>
+        <v>4114000.0</v>
       </c>
       <c r="D40">
-        <v>4174000.0</v>
+        <v>3301000.0</v>
       </c>
       <c r="E40">
         <v>3905000.0</v>
       </c>
       <c r="F40">
         <v>4855000.0</v>
       </c>
       <c r="G40">
         <v>5598000.0</v>
       </c>
       <c r="H40">
         <v>8601000.0</v>
       </c>
       <c r="I40">
         <v>8360000.0</v>
       </c>
       <c r="J40">
         <v>6748000.0</v>
       </c>
       <c r="K40">
         <v>9070000.0</v>
       </c>
       <c r="L40">
         <v>10715000.0</v>
       </c>
@@ -5346,57 +5350,57 @@
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>2037000.0</v>
+        <v>2889000.0</v>
       </c>
       <c r="C51">
-        <v>1584000.0</v>
+        <v>2421000.0</v>
       </c>
       <c r="D51">
-        <v>1757000.0</v>
+        <v>2630000.0</v>
       </c>
       <c r="E51">
         <v>2972000.0</v>
       </c>
       <c r="F51">
         <v>3193000.0</v>
       </c>
       <c r="G51">
         <v>3406000.0</v>
       </c>
       <c r="H51">
         <v>3615000.0</v>
       </c>
       <c r="I51">
         <v>3819000.0</v>
       </c>
       <c r="J51">
         <v>4014000.0</v>
       </c>
       <c r="K51">
         <v>4202000.0</v>
       </c>
       <c r="L51">
         <v>4386000.0</v>
       </c>
@@ -5413,53 +5417,59 @@
         <v>4386000.0</v>
       </c>
       <c r="Q51">
         <v>4566000.0</v>
       </c>
       <c r="R51">
         <v>4738000.0</v>
       </c>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>59</v>
       </c>
-      <c r="B52"/>
-[...1 lines deleted...]
-      <c r="D52"/>
+      <c r="B52">
+        <v>852000.0</v>
+      </c>
+      <c r="C52">
+        <v>837000.0</v>
+      </c>
+      <c r="D52">
+        <v>873000.0</v>
+      </c>
       <c r="E52">
         <v>956000.0</v>
       </c>
       <c r="F52">
         <v>927000.0</v>
       </c>
       <c r="G52">
         <v>900000.0</v>
       </c>
       <c r="H52">
         <v>873000.0</v>
       </c>
       <c r="I52">
         <v>847000.0</v>
       </c>
       <c r="J52">
         <v>821000.0</v>
       </c>
       <c r="K52">
         <v>796000.0</v>
       </c>
       <c r="L52">
         <v>771000.0</v>
       </c>
       <c r="M52">
@@ -6213,54 +6223,54 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>92</v>
       </c>
       <c r="B2">
-        <v>3688000.0</v>
+        <v>2951000.0</v>
       </c>
       <c r="C2">
-        <v>3829000.0</v>
+        <v>4894000.0</v>
       </c>
       <c r="D2">
         <v>4042000.0</v>
       </c>
       <c r="E2">
         <v>3375000.0</v>
       </c>
       <c r="F2">
         <v>1380000.0</v>
       </c>
       <c r="G2">
         <v>37483000.0</v>
       </c>
       <c r="H2">
         <v>29218000.0</v>
       </c>
       <c r="I2">
         <v>24807000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>93</v>
       </c>
       <c r="B3">
@@ -6284,138 +6294,138 @@
       <c r="H3">
         <v>537000.0</v>
       </c>
       <c r="I3">
         <v>255000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-51508000.0</v>
+        <v>-48809000.0</v>
       </c>
       <c r="C5">
-        <v>-80567000.0</v>
+        <v>-75410000.0</v>
       </c>
       <c r="D5">
-        <v>-91957000.0</v>
+        <v>-87298000.0</v>
       </c>
       <c r="E5">
         <v>-103329000.0</v>
       </c>
       <c r="F5">
-        <v>-45269000.0</v>
+        <v>-44974000.0</v>
       </c>
       <c r="G5">
         <v>-36931000.0</v>
       </c>
       <c r="H5">
         <v>-25067000.0</v>
       </c>
       <c r="I5">
         <v>-4757000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-47820000.0</v>
+        <v>-45121000.0</v>
       </c>
       <c r="C6">
-        <v>-76738000.0</v>
+        <v>-71581000.0</v>
       </c>
       <c r="D6">
-        <v>-87915000.0</v>
+        <v>-83256000.0</v>
       </c>
       <c r="E6">
         <v>-100256000.0</v>
       </c>
       <c r="F6">
-        <v>-43889000.0</v>
+        <v>-43594000.0</v>
       </c>
       <c r="G6">
         <v>-36313000.0</v>
       </c>
       <c r="H6">
         <v>-24530000.0</v>
       </c>
       <c r="I6">
         <v>-4502000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>99</v>
       </c>
       <c r="B9">
-        <v>1000000.0</v>
+        <v>-1951000.0</v>
       </c>
       <c r="C9">
-        <v>5721000.0</v>
+        <v>827000.0</v>
       </c>
       <c r="D9">
         <v>-2385000.0</v>
       </c>
       <c r="E9">
         <v>652000.0</v>
       </c>
       <c r="F9">
         <v>28637000.0</v>
       </c>
       <c r="G9">
         <v>9934000.0</v>
       </c>
       <c r="H9">
         <v>-19331000.0</v>
       </c>
       <c r="I9">
         <v>-2365000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>100</v>
       </c>
       <c r="B10">
@@ -6857,54 +6867,54 @@
       <c r="H28">
         <v>5736000.0</v>
       </c>
       <c r="I28">
         <v>3783000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>119</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>120</v>
       </c>
       <c r="B30">
-        <v>52508000.0</v>
+        <v>49557000.0</v>
       </c>
       <c r="C30">
-        <v>86288000.0</v>
+        <v>81394000.0</v>
       </c>
       <c r="D30">
         <v>89572000.0</v>
       </c>
       <c r="E30">
         <v>103981000.0</v>
       </c>
       <c r="F30">
         <v>73906000.0</v>
       </c>
       <c r="G30">
         <v>46865000.0</v>
       </c>
       <c r="H30">
         <v>5736000.0</v>
       </c>
       <c r="I30">
         <v>28590000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>121</v>
       </c>
       <c r="B31">
@@ -7073,92 +7083,94 @@
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>92</v>
       </c>
       <c r="B2">
         <v>891000.0</v>
       </c>
       <c r="C2">
         <v>906000.0</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>7618000.0</v>
+      </c>
       <c r="E2">
         <v>929000.0</v>
       </c>
       <c r="F2">
         <v>936000.0</v>
       </c>
       <c r="G2">
         <v>20213000.0</v>
       </c>
       <c r="H2">
         <v>953000.0</v>
       </c>
       <c r="I2">
         <v>962000.0</v>
       </c>
       <c r="J2">
         <v>974000.0</v>
       </c>
       <c r="K2">
         <v>981000.0</v>
       </c>
       <c r="L2">
         <v>24211000.0</v>
       </c>
       <c r="M2">
         <v>18205000.0</v>
       </c>
       <c r="N2">
         <v>16667000.0</v>
       </c>
       <c r="O2">
         <v>21187000.0</v>
       </c>
       <c r="P2">
         <v>18862000.0</v>
       </c>
       <c r="Q2">
         <v>22963000.0</v>
       </c>
       <c r="R2">
-        <v>537000.0</v>
+        <v>19187000.0</v>
       </c>
       <c r="S2">
         <v>16207000.0</v>
       </c>
       <c r="T2">
         <v>15137000.0</v>
       </c>
       <c r="U2">
         <v>14882000.0</v>
       </c>
       <c r="V2">
         <v>10337000.0</v>
       </c>
       <c r="W2">
         <v>9787000.0</v>
       </c>
       <c r="X2">
         <v>11804000.0</v>
       </c>
       <c r="Y2">
         <v>7755000.0</v>
       </c>
       <c r="Z2">
         <v>8137000.0</v>
       </c>
@@ -7284,200 +7296,200 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-15545000.0</v>
+        <v>-14767000.0</v>
       </c>
       <c r="C5">
-        <v>-13371000.0</v>
+        <v>-12593000.0</v>
       </c>
       <c r="D5">
         <v>-10056000.0</v>
       </c>
       <c r="E5">
         <v>-12458000.0</v>
       </c>
       <c r="F5">
-        <v>-14389000.0</v>
+        <v>-13702000.0</v>
       </c>
       <c r="G5">
-        <v>-19641000.0</v>
+        <v>-18679000.0</v>
       </c>
       <c r="H5">
-        <v>-17920000.0</v>
+        <v>-16675000.0</v>
       </c>
       <c r="I5">
-        <v>-22962000.0</v>
+        <v>-21552000.0</v>
       </c>
       <c r="J5">
-        <v>-20044000.0</v>
+        <v>-18504000.0</v>
       </c>
       <c r="K5">
-        <v>-18951000.0</v>
+        <v>-17687000.0</v>
       </c>
       <c r="L5">
-        <v>-28598000.0</v>
+        <v>-27541000.0</v>
       </c>
       <c r="M5">
-        <v>-22747000.0</v>
+        <v>-21346000.0</v>
       </c>
       <c r="N5">
-        <v>-21661000.0</v>
+        <v>-20724000.0</v>
       </c>
       <c r="O5">
         <v>-24176000.0</v>
       </c>
       <c r="P5">
-        <v>-25229000.0</v>
+        <v>-24635000.0</v>
       </c>
       <c r="Q5">
-        <v>-27658000.0</v>
+        <v>-27371000.0</v>
       </c>
       <c r="R5">
-        <v>-24166000.0</v>
+        <v>-24528000.0</v>
       </c>
       <c r="S5">
-        <v>9246000.0</v>
+        <v>7847000.0</v>
       </c>
       <c r="T5">
-        <v>-17580000.0</v>
+        <v>-17410000.0</v>
       </c>
       <c r="U5">
-        <v>-24512000.0</v>
+        <v>-23598000.0</v>
       </c>
       <c r="V5">
         <v>-12423000.0</v>
       </c>
       <c r="W5">
         <v>-12011000.0</v>
       </c>
       <c r="X5">
         <v>-11839000.0</v>
       </c>
       <c r="Y5">
         <v>-6320000.0</v>
       </c>
       <c r="Z5">
         <v>-6761000.0</v>
       </c>
       <c r="AA5">
         <v>-7624000.0</v>
       </c>
       <c r="AB5">
         <v>-7527000.0</v>
       </c>
       <c r="AC5">
         <v>-4958000.0</v>
       </c>
       <c r="AD5">
         <v>-4958000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-14654000.0</v>
+        <v>-13876000.0</v>
       </c>
       <c r="C6">
-        <v>-12465000.0</v>
+        <v>-11687000.0</v>
       </c>
       <c r="D6">
         <v>-9139000.0</v>
       </c>
       <c r="E6">
         <v>-11529000.0</v>
       </c>
       <c r="F6">
-        <v>-13453000.0</v>
+        <v>-12766000.0</v>
       </c>
       <c r="G6">
-        <v>-18701000.0</v>
+        <v>-17739000.0</v>
       </c>
       <c r="H6">
-        <v>-16967000.0</v>
+        <v>-15722000.0</v>
       </c>
       <c r="I6">
-        <v>-22000000.0</v>
+        <v>-20590000.0</v>
       </c>
       <c r="J6">
-        <v>-19070000.0</v>
+        <v>-17530000.0</v>
       </c>
       <c r="K6">
-        <v>-17970000.0</v>
+        <v>-16706000.0</v>
       </c>
       <c r="L6">
-        <v>-27578000.0</v>
+        <v>-26521000.0</v>
       </c>
       <c r="M6">
-        <v>-21720000.0</v>
+        <v>-20319000.0</v>
       </c>
       <c r="N6">
-        <v>-20647000.0</v>
+        <v>-19710000.0</v>
       </c>
       <c r="O6">
         <v>-23171000.0</v>
       </c>
       <c r="P6">
-        <v>-24295000.0</v>
+        <v>-23701000.0</v>
       </c>
       <c r="Q6">
-        <v>-26996000.0</v>
+        <v>-26709000.0</v>
       </c>
       <c r="R6">
-        <v>-23694000.0</v>
+        <v>-24056000.0</v>
       </c>
       <c r="S6">
-        <v>9689000.0</v>
+        <v>8290000.0</v>
       </c>
       <c r="T6">
-        <v>-17200000.0</v>
+        <v>-17030000.0</v>
       </c>
       <c r="U6">
-        <v>-24183000.0</v>
+        <v>-23269000.0</v>
       </c>
       <c r="V6">
         <v>-12195000.0</v>
       </c>
       <c r="W6">
         <v>-11841000.0</v>
       </c>
       <c r="X6">
         <v>-11683000.0</v>
       </c>
       <c r="Y6">
         <v>-6168000.0</v>
       </c>
       <c r="Z6">
         <v>-6621000.0</v>
       </c>
       <c r="AA6">
         <v>-7490000.0</v>
       </c>
       <c r="AB6">
         <v>-7416000.0</v>
       </c>
       <c r="AC6">
         <v>-4812000.0</v>
       </c>
@@ -7542,93 +7554,93 @@
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>99</v>
       </c>
       <c r="B9">
         <v>-891000.0</v>
       </c>
       <c r="C9">
         <v>-906000.0</v>
       </c>
       <c r="D9">
-        <v>1000000.0</v>
+        <v>-6618000.0</v>
       </c>
       <c r="E9">
         <v>-929000.0</v>
       </c>
       <c r="F9">
         <v>-936000.0</v>
       </c>
       <c r="G9">
         <v>14492000.0</v>
       </c>
       <c r="H9">
         <v>2044000.0</v>
       </c>
       <c r="I9">
         <v>647000.0</v>
       </c>
       <c r="J9">
         <v>141000.0</v>
       </c>
       <c r="K9">
         <v>-267000.0</v>
       </c>
       <c r="L9">
         <v>-23525000.0</v>
       </c>
       <c r="M9">
         <v>-18005000.0</v>
       </c>
       <c r="N9">
         <v>-16610000.0</v>
       </c>
       <c r="O9">
         <v>-20797000.0</v>
       </c>
       <c r="P9">
         <v>-18650000.0</v>
       </c>
       <c r="Q9">
         <v>-22913000.0</v>
       </c>
       <c r="R9">
-        <v>-537000.0</v>
+        <v>-19187000.0</v>
       </c>
       <c r="S9">
         <v>13871000.0</v>
       </c>
       <c r="T9">
         <v>-13237000.0</v>
       </c>
       <c r="U9">
         <v>-19113000.0</v>
       </c>
       <c r="V9">
         <v>-8067000.0</v>
       </c>
       <c r="W9">
         <v>-8445000.0</v>
       </c>
       <c r="X9">
         <v>-9369000.0</v>
       </c>
       <c r="Y9">
         <v>-4574000.0</v>
       </c>
       <c r="Z9">
         <v>-5161000.0</v>
       </c>
@@ -8930,93 +8942,93 @@
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>120</v>
       </c>
       <c r="B30">
         <v>14654000.0</v>
       </c>
       <c r="C30">
         <v>13371000.0</v>
       </c>
       <c r="D30">
-        <v>11716000.0</v>
+        <v>4098000.0</v>
       </c>
       <c r="E30">
         <v>12103000.0</v>
       </c>
       <c r="F30">
         <v>13453000.0</v>
       </c>
       <c r="G30">
         <v>19641000.0</v>
       </c>
       <c r="H30">
         <v>19964000.0</v>
       </c>
       <c r="I30">
         <v>23609000.0</v>
       </c>
       <c r="J30">
         <v>20185000.0</v>
       </c>
       <c r="K30">
         <v>18684000.0</v>
       </c>
       <c r="L30">
         <v>5073000.0</v>
       </c>
       <c r="M30">
         <v>4742000.0</v>
       </c>
       <c r="N30">
         <v>5051000.0</v>
       </c>
       <c r="O30">
         <v>5479000.0</v>
       </c>
       <c r="P30">
         <v>6579000.0</v>
       </c>
       <c r="Q30">
         <v>4745000.0</v>
       </c>
       <c r="R30">
-        <v>24166000.0</v>
+        <v>4979000.0</v>
       </c>
       <c r="S30">
         <v>4625000.0</v>
       </c>
       <c r="T30">
         <v>4343000.0</v>
       </c>
       <c r="U30">
         <v>5399000.0</v>
       </c>
       <c r="V30">
         <v>4356000.0</v>
       </c>
       <c r="W30">
         <v>3566000.0</v>
       </c>
       <c r="X30">
         <v>2470000.0</v>
       </c>
       <c r="Y30">
         <v>1746000.0</v>
       </c>
       <c r="Z30">
         <v>1600000.0</v>
       </c>
@@ -10185,54 +10197,54 @@
       <c r="AA2">
         <v>15228000.0</v>
       </c>
       <c r="AB2">
         <v>23011000.0</v>
       </c>
       <c r="AC2">
         <v>27327500.0</v>
       </c>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>124</v>
       </c>
       <c r="B3">
         <v>63000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>71000</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>10431000</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>12032000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>42000</v>
       </c>
       <c r="I3">
         <v>17000</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>17000</v>
       </c>
       <c r="L3">
         <v>19000</v>
       </c>
       <c r="M3">
         <v>296000</v>
       </c>
       <c r="N3">
         <v>75000</v>
       </c>
@@ -10474,105 +10486,105 @@
       </c>
       <c r="AA6">
         <v>-8215000.0</v>
       </c>
       <c r="AB6">
         <v>-7783000.0</v>
       </c>
       <c r="AC6">
         <v>-4316500.0</v>
       </c>
       <c r="AD6">
         <v>-4316500.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>128</v>
       </c>
       <c r="B7">
         <v>-2047000.0</v>
       </c>
       <c r="C7">
         <v>1711000.0</v>
       </c>
       <c r="D7">
-        <v>-1164000.0</v>
+        <v>-477000.0</v>
       </c>
       <c r="E7">
         <v>-916000.0</v>
       </c>
       <c r="F7">
         <v>-1103000.0</v>
       </c>
       <c r="G7">
         <v>-1248000.0</v>
       </c>
       <c r="H7">
         <v>-2414000.0</v>
       </c>
       <c r="I7">
         <v>7519000.0</v>
       </c>
       <c r="J7">
         <v>-836000.0</v>
       </c>
       <c r="K7">
         <v>-4121000.0</v>
       </c>
       <c r="L7">
         <v>8280000.0</v>
       </c>
       <c r="M7">
         <v>52000.0</v>
       </c>
       <c r="N7">
-        <v>-8305999.0</v>
+        <v>-8306000.0</v>
       </c>
       <c r="O7">
         <v>-1005000.0</v>
       </c>
       <c r="P7">
         <v>-6648000.0</v>
       </c>
       <c r="Q7">
         <v>7969000.0</v>
       </c>
       <c r="R7">
         <v>-4780000.0</v>
       </c>
       <c r="S7">
         <v>-30705000.0</v>
       </c>
       <c r="T7">
         <v>1922000.0</v>
       </c>
       <c r="U7">
-        <v>7201000.0</v>
+        <v>8411000.0</v>
       </c>
       <c r="V7">
-        <v>-663000.0</v>
+        <v>-1873000.0</v>
       </c>
       <c r="W7">
         <v>-2937000.0</v>
       </c>
       <c r="X7">
         <v>-74000.0</v>
       </c>
       <c r="Y7">
         <v>8210000.0</v>
       </c>
       <c r="Z7">
         <v>-4229000.0</v>
       </c>
       <c r="AA7">
         <v>560000.0</v>
       </c>
       <c r="AB7">
         <v>-1420000.0</v>
       </c>
       <c r="AC7">
         <v>1212500.0</v>
       </c>
       <c r="AD7">
         <v>1212500.0</v>
       </c>
@@ -10900,63 +10912,63 @@
       <c r="F14">
         <v>936000.0</v>
       </c>
       <c r="G14">
         <v>940000.0</v>
       </c>
       <c r="H14">
         <v>953000.0</v>
       </c>
       <c r="I14">
         <v>962000.0</v>
       </c>
       <c r="J14">
         <v>974000.0</v>
       </c>
       <c r="K14">
         <v>981000.0</v>
       </c>
       <c r="L14">
         <v>1020000.0</v>
       </c>
       <c r="M14">
         <v>1027000.0</v>
       </c>
       <c r="N14">
-        <v>1099000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="O14">
         <v>1005000.0</v>
       </c>
       <c r="P14">
         <v>934000.0</v>
       </c>
       <c r="Q14">
         <v>662000.0</v>
       </c>
       <c r="R14">
-        <v>537000.0</v>
+        <v>472000.0</v>
       </c>
       <c r="S14">
         <v>443000.0</v>
       </c>
       <c r="T14">
         <v>380000.0</v>
       </c>
       <c r="U14">
         <v>329000.0</v>
       </c>
       <c r="V14">
         <v>228000.0</v>
       </c>
       <c r="W14">
         <v>170000.0</v>
       </c>
       <c r="X14">
         <v>156000.0</v>
       </c>
       <c r="Y14">
         <v>152000.0</v>
       </c>
       <c r="Z14">
         <v>140000.0</v>
       </c>
@@ -11474,51 +11486,51 @@
       </c>
       <c r="AA22">
         <v>-7369000.0</v>
       </c>
       <c r="AB22">
         <v>-7279000.0</v>
       </c>
       <c r="AC22">
         <v>-4667000.0</v>
       </c>
       <c r="AD22">
         <v>-4667000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
         <v>-262000.0</v>
       </c>
       <c r="C23">
         <v>134000.0</v>
       </c>
       <c r="D23">
-        <v>44497000.0</v>
+        <v>44480000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>-65000.0</v>
       </c>
       <c r="G23">
         <v>-72000.0</v>
       </c>
       <c r="H23">
         <v>-4000.0</v>
       </c>
       <c r="I23">
         <v>-10000.0</v>
       </c>
       <c r="J23">
         <v>-437000.0</v>
       </c>
       <c r="K23">
         <v>-14000.0</v>
       </c>
       <c r="L23">
         <v>21000.0</v>
       </c>
       <c r="M23">
         <v>33000.0</v>
@@ -11640,105 +11652,105 @@
       </c>
       <c r="AA24">
         <v>-505000.0</v>
       </c>
       <c r="AB24">
         <v>-204000.0</v>
       </c>
       <c r="AC24">
         <v>-1206500.0</v>
       </c>
       <c r="AD24">
         <v>-1206500.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>84000.0</v>
       </c>
       <c r="C25">
         <v>-120000.0</v>
       </c>
       <c r="D25">
-        <v>1374000.0</v>
+        <v>-1091000.0</v>
       </c>
       <c r="E25">
         <v>124000.0</v>
       </c>
       <c r="F25">
         <v>116000.0</v>
       </c>
       <c r="G25">
         <v>-233000.0</v>
       </c>
       <c r="H25">
         <v>-486000.0</v>
       </c>
       <c r="I25">
         <v>-512000.0</v>
       </c>
       <c r="J25">
         <v>-270000.0</v>
       </c>
       <c r="K25">
         <v>-232000.0</v>
       </c>
       <c r="L25">
         <v>92000.0</v>
       </c>
       <c r="M25">
         <v>-201000.0</v>
       </c>
       <c r="N25">
-        <v>1469999.0</v>
+        <v>-128000.0</v>
       </c>
       <c r="O25">
         <v>-123000.0</v>
       </c>
       <c r="P25">
         <v>562000.0</v>
       </c>
       <c r="Q25">
         <v>891000.0</v>
       </c>
       <c r="R25">
-        <v>2494000.0</v>
+        <v>1046000.0</v>
       </c>
       <c r="S25">
         <v>2482000.0</v>
       </c>
       <c r="T25">
         <v>772000.0</v>
       </c>
       <c r="U25">
-        <v>1729000.0</v>
+        <v>-1208000.0</v>
       </c>
       <c r="V25">
-        <v>1180000.0</v>
+        <v>1210000.0</v>
       </c>
       <c r="W25">
         <v>99000.0</v>
       </c>
       <c r="X25">
         <v>87000.0</v>
       </c>
       <c r="Y25">
         <v>-112000.0</v>
       </c>
       <c r="Z25">
         <v>16000.0</v>
       </c>
       <c r="AA25">
         <v>-1110000.0</v>
       </c>
       <c r="AB25">
         <v>989000.0</v>
       </c>
       <c r="AC25">
         <v>297000.0</v>
       </c>
       <c r="AD25">
         <v>297000.0</v>
       </c>