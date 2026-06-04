--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1545,99 +1548,103 @@
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>58865000.0</v>
+      </c>
       <c r="C7">
         <v>52953000.0</v>
       </c>
       <c r="D7">
         <v>57363000.0</v>
       </c>
       <c r="E7">
         <v>59818000.0</v>
       </c>
       <c r="F7">
         <v>24672000.0</v>
       </c>
       <c r="G7">
         <v>16546000.0</v>
       </c>
       <c r="H7">
         <v>14071000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>315000.0</v>
+      </c>
       <c r="C8">
         <v>312000.0</v>
       </c>
       <c r="D8">
         <v>309000.0</v>
       </c>
       <c r="E8">
         <v>306000.0</v>
       </c>
       <c r="F8">
         <v>298000.0</v>
       </c>
       <c r="G8">
         <v>283000.0</v>
       </c>
       <c r="H8">
         <v>283000.0</v>
       </c>
       <c r="I8">
         <v>271000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2801,51 +2808,53 @@
         <v>59138000.0</v>
       </c>
       <c r="AA23">
         <v>21433000.0</v>
       </c>
       <c r="AB23">
         <v>21433000.0</v>
       </c>
       <c r="AC23">
         <v>20167000.0</v>
       </c>
       <c r="AD23">
         <v>14031000.0</v>
       </c>
       <c r="AE23">
         <v>15907000.0</v>
       </c>
       <c r="AF23">
         <v>26117000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>275903000.0</v>
+      </c>
       <c r="C24">
         <v>289898000.0</v>
       </c>
       <c r="D24">
         <v>314996000.0</v>
       </c>
       <c r="E24">
         <v>398735000.0</v>
       </c>
       <c r="F24">
         <v>428588000.0</v>
       </c>
       <c r="G24">
         <v>291249000.0</v>
       </c>
       <c r="H24">
         <v>390627000.0</v>
       </c>
       <c r="I24">
         <v>79117000.0</v>
       </c>
       <c r="J24">
         <v>86160000.0</v>
       </c>
       <c r="K24">
@@ -2945,51 +2954,53 @@
       </c>
       <c r="P25">
         <v>263000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>105813000.0</v>
+      </c>
       <c r="C26">
         <v>107400000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -3119,51 +3130,53 @@
         <v>24694000.0</v>
       </c>
       <c r="AA28">
         <v>16107000.0</v>
       </c>
       <c r="AB28">
         <v>16107000.0</v>
       </c>
       <c r="AC28">
         <v>14021000.0</v>
       </c>
       <c r="AD28">
         <v>5005000.0</v>
       </c>
       <c r="AE28">
         <v>6718000.0</v>
       </c>
       <c r="AF28">
         <v>7704000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1399566000.0</v>
+      </c>
       <c r="C29">
         <v>1124402000.0</v>
       </c>
       <c r="D29">
         <v>960429000.0</v>
       </c>
       <c r="E29">
         <v>905944000.0</v>
       </c>
       <c r="F29">
         <v>815585000.0</v>
       </c>
       <c r="G29">
         <v>635953000.0</v>
       </c>
       <c r="H29">
         <v>653018000.0</v>
       </c>
       <c r="I29">
         <v>246417000.0</v>
       </c>
       <c r="J29">
         <v>231471000.0</v>
       </c>
       <c r="K29"/>
@@ -3329,51 +3342,53 @@
       </c>
       <c r="P31">
         <v>230159000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>12008000.0</v>
+      </c>
       <c r="C32">
         <v>279922000.0</v>
       </c>
       <c r="D32">
         <v>169811000.0</v>
       </c>
       <c r="E32">
         <v>150643000.0</v>
       </c>
       <c r="F32">
         <v>82931000.0</v>
       </c>
       <c r="G32">
         <v>39659000.0</v>
       </c>
       <c r="H32">
         <v>64017000.0</v>
       </c>
       <c r="I32">
         <v>123442000.0</v>
       </c>
       <c r="J32">
         <v>96234000.0</v>
       </c>
       <c r="K32"/>
@@ -3479,51 +3494,53 @@
         <v>30893000.0</v>
       </c>
       <c r="AA33">
         <v>10653000.0</v>
       </c>
       <c r="AB33">
         <v>10653000.0</v>
       </c>
       <c r="AC33">
         <v>10600000.0</v>
       </c>
       <c r="AD33">
         <v>3342000.0</v>
       </c>
       <c r="AE33">
         <v>5446000.0</v>
       </c>
       <c r="AF33">
         <v>12286000.0</v>
       </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>65708000.0</v>
+      </c>
       <c r="C34">
         <v>16625000.0</v>
       </c>
       <c r="D34">
         <v>45681000.0</v>
       </c>
       <c r="E34">
         <v>26713000.0</v>
       </c>
       <c r="F34">
         <v>59934000.0</v>
       </c>
       <c r="G34">
         <v>70832000.0</v>
       </c>
       <c r="H34">
         <v>56598000.0</v>
       </c>
       <c r="I34">
         <v>50572000.0</v>
       </c>
       <c r="J34">
         <v>48657000.0</v>
       </c>
       <c r="K34">
@@ -4327,51 +4344,53 @@
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44">
         <v>5578000.0</v>
       </c>
       <c r="Y44">
         <v>4577000.0</v>
       </c>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>557200000.0</v>
+      </c>
       <c r="C45">
         <v>466030000.0</v>
       </c>
       <c r="D45">
         <v>490879000.0</v>
       </c>
       <c r="E45">
         <v>274897000.0</v>
       </c>
       <c r="F45">
         <v>228836000.0</v>
       </c>
       <c r="G45">
         <v>143183000.0</v>
       </c>
       <c r="H45">
         <v>130009000.0</v>
       </c>
       <c r="I45">
         <v>51999000.0</v>
       </c>
       <c r="J45">
         <v>54406000.0</v>
       </c>
       <c r="K45">
@@ -4761,51 +4780,53 @@
       </c>
       <c r="P49">
         <v>16509000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>15146000.0</v>
+      </c>
       <c r="C50">
         <v>26423000.0</v>
       </c>
       <c r="D50">
         <v>26520000.0</v>
       </c>
       <c r="E50">
         <v>32610000.0</v>
       </c>
       <c r="F50">
         <v>28230000.0</v>
       </c>
       <c r="G50">
         <v>77434000.0</v>
       </c>
       <c r="H50">
         <v>42473000.0</v>
       </c>
       <c r="I50">
         <v>2899000.0</v>
       </c>
       <c r="J50">
         <v>3978000.0</v>
       </c>
       <c r="K50">
@@ -5784,807 +5805,813 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DS62"/>
+  <dimension ref="A1:DT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:123">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
       </c>
-      <c r="DS1" t="s">
-        <v>183</v>
+      <c r="DT1" t="s">
+        <v>184</v>
       </c>
     </row>
-    <row r="2" spans="1:123">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>234475000.0</v>
+      </c>
+      <c r="C2">
         <v>226810000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>198323000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>159259000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>128885000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>130420000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>160199000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>163841000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>135426000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>145968000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>150218000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>140620000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>119450000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>121887000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>192902000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>164506000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>143400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>112746000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>142740000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>137934000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>111131000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>95201000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>127336000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>131098000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>123172000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>137593000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>110624000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>101342000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>81870000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>99426000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>106271000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>96384000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>85123000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>97457000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>100565000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>89468000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>71448000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>67019000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>76861000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>79853000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>63389000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>58959000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>59502000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>75760000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>71462000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>66792000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>81097000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>90157000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>62006000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>61599000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>79113000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>55822000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>54051000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>47796000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>65781000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>62272000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>44826000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>34428000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>51379000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>35449000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>33358000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>35432000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>42509000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>34554000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>32596000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>32619000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>27475000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>38737000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>26047000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>26111000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>55608000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>64088000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>45824000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>52539000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>44236000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>48869000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>47491000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>38909000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>39890000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>30305000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>33705000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>20416000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>29245000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>24467000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>27012000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>14382000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>18887000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>16510000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>17664000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>14439000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>20196000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>22564000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>23023000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>14634000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>16737000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>15898000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>17255000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17792000.0</v>
       </c>
       <c r="CU2">
         <v>17792000.0</v>
       </c>
       <c r="CV2">
-        <v>5151000.0</v>
+        <v>17792000.0</v>
       </c>
       <c r="CW2">
         <v>5151000.0</v>
       </c>
       <c r="CX2">
+        <v>5151000.0</v>
+      </c>
+      <c r="CY2">
         <v>3962000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5968000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6948000.0</v>
       </c>
       <c r="DA2">
         <v>6948000.0</v>
       </c>
       <c r="DB2">
+        <v>6948000.0</v>
+      </c>
+      <c r="DC2">
         <v>5631000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>5600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>5500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>6100000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>5500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>6400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>7800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>6500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>6100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>5500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>6200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>6400000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>5800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DS2">
         <v>6000000.0</v>
       </c>
+      <c r="DT2">
+        <v>6000000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:123">
+    <row r="3" spans="1:124">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6666,52 +6693,53 @@
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
+      <c r="DT3"/>
     </row>
-    <row r="4" spans="1:123">
+    <row r="4" spans="1:124">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6793,530 +6821,532 @@
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
+      <c r="DT4"/>
     </row>
-    <row r="5" spans="1:123">
+    <row r="5" spans="1:124">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...9 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
         <v>578000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>679000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-160000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1723000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2923000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3641000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4369000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5264000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6313000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7323000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7270000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-209000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-117858000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-115121000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-112613000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-109134000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-106086000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-102874000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-100019000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-98609000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-97955000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-95537000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-95054000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-93146000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-90464000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-88964000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-86055000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-80312000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-80315000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-18000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-59000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-101000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-73000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>58000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>27000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>117000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-191000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-201000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>417000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>696000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>946000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>498000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>538000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>496000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>140000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-103000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-137000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>324000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-404000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-52235000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-47453000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-43878000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-40733000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-39717000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-38748000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-36486000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-33839000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-29368000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-26578000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-20860000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-23679000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-22658000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-20860000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-19885000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-15756000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-16817000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-957000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1136000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-55000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-108000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-161000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-507000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-124000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-131000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-139000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-146000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-8036000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-6870000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-5791000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-4815000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-4133000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-3331000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-2500000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-1509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-921000.0</v>
       </c>
       <c r="CW5">
         <v>-921000.0</v>
       </c>
       <c r="CX5">
+        <v>-921000.0</v>
+      </c>
+      <c r="CY5">
         <v>-938000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-1661000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1515000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1587000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1490000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1300000.0</v>
       </c>
       <c r="DE5">
         <v>-1300000.0</v>
       </c>
       <c r="DF5">
         <v>-1300000.0</v>
       </c>
       <c r="DG5">
-        <v>-1200000.0</v>
+        <v>-1300000.0</v>
       </c>
       <c r="DH5">
         <v>-1200000.0</v>
       </c>
       <c r="DI5">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DJ5">
         <v>-1100000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1400000.0</v>
       </c>
       <c r="DL5">
         <v>-1400000.0</v>
       </c>
       <c r="DM5">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DN5">
         <v>-1300000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-1500000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-1300000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-1200000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="DS5">
         <v>-1000000.0</v>
       </c>
+      <c r="DT5">
+        <v>-1000000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:123">
+    <row r="6" spans="1:124">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>233056000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>232265000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>231607000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>231183000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>231848000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>231321000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>209555000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>208922000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>208435000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>208031000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>88805000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>95754000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>122467000.0</v>
       </c>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7335,138 +7365,143 @@
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
+      <c r="DT6"/>
     </row>
-    <row r="7" spans="1:123">
+    <row r="7" spans="1:124">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>54727000.0</v>
+      </c>
       <c r="C7">
+        <v>58865000.0</v>
+      </c>
+      <c r="D7">
         <v>64568000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>44931000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>48667000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>52953000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>54976000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>59011000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>55323000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>57363000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>58607000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>61216000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>62540000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>59818000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>60539000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>46685000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>37443000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>24672000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>17620000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>16725000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>15829000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>16546000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>17292000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>17156000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>14875000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>14071000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14683000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>15089000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>15475000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7516,111 +7551,116 @@
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
+      <c r="DT7"/>
     </row>
-    <row r="8" spans="1:123">
+    <row r="8" spans="1:124">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>315000.0</v>
+      </c>
       <c r="C8">
         <v>315000.0</v>
       </c>
       <c r="D8">
-        <v>312000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="E8">
         <v>312000.0</v>
       </c>
       <c r="F8">
         <v>312000.0</v>
       </c>
       <c r="G8">
         <v>312000.0</v>
       </c>
       <c r="H8">
         <v>312000.0</v>
       </c>
       <c r="I8">
+        <v>312000.0</v>
+      </c>
+      <c r="J8">
         <v>311000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000.0</v>
       </c>
       <c r="L8">
         <v>308000.0</v>
       </c>
       <c r="M8">
         <v>308000.0</v>
       </c>
       <c r="N8">
+        <v>308000.0</v>
+      </c>
+      <c r="O8">
         <v>306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303000.0</v>
       </c>
       <c r="P8">
         <v>303000.0</v>
       </c>
       <c r="Q8">
+        <v>303000.0</v>
+      </c>
+      <c r="R8">
         <v>302000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>298000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>288000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>286000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7679,211 +7719,212 @@
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
+      <c r="DT8"/>
     </row>
-    <row r="9" spans="1:123">
+    <row r="9" spans="1:124">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>291757000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>288328000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>281576000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>279120000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>276597000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>280274000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>255313000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>253467000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>251335000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>256423000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>254860000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>253820000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>250689000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>251019000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>234309000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>233559000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>233502000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>233795000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>233056000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>232265000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>231607000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>231183000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>231848000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>231321000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>209555000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>208922000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>208435000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>208031000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>188534000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>188147000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>206639000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>205994000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>205672000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>205697000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>205534000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>205343000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>191160000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>190926000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>197168000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>197573000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>197353000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>197067000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>196495000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>196325000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>196240000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>196143000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>197463000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>198749000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7902,423 +7943,427 @@
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
+      <c r="DT9"/>
     </row>
-    <row r="10" spans="1:123">
+    <row r="10" spans="1:124">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>511858000.0</v>
+      </c>
+      <c r="C10">
         <v>390721000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>306395000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>699373000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>638647000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>664195000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>648127000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>539985000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>480414000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>471563000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>409398000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>278121000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>205697000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>185265000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>153906000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>80485000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>87385000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>64766000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>124416000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>100041000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>67202000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>72685000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>78693000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>75512000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>78605000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>50533000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>80730000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>74930000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>60664000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>97995000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>93436000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>70185000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>59062000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>86553000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>68541000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>62058000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>39147000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>44785000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>45021000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>42635000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>14919000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4426000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>11488000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14336000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17196000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>22843000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>17000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14281000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1287000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1872000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5014000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1029000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4154000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3142000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1034000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>19112000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>16610000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>16371000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>16650000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10267000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>12370000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>49441000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>13076000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>36823000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>46867000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>54406000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>62239000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>78571000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>57712000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>55305000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>62094000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>85197000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>72202000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>80649000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>14894000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>15596000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15153000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>28466000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>18996000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15945000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>35419000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>22267000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>20138000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>6451000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1005000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3518000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3352000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3672000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2869000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2765000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>7238000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2790000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>855000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2406000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1648000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1479000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307000.0</v>
       </c>
       <c r="CU10">
         <v>307000.0</v>
       </c>
       <c r="CV10">
-        <v>65000.0</v>
+        <v>307000.0</v>
       </c>
       <c r="CW10">
         <v>65000.0</v>
       </c>
       <c r="CX10">
+        <v>65000.0</v>
+      </c>
+      <c r="CY10">
         <v>155000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000.0</v>
       </c>
       <c r="DA10">
         <v>308000.0</v>
       </c>
       <c r="DB10">
+        <v>308000.0</v>
+      </c>
+      <c r="DC10">
         <v>65000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DI10">
         <v>100000.0</v>
       </c>
       <c r="DJ10">
         <v>100000.0</v>
       </c>
       <c r="DK10">
         <v>100000.0</v>
       </c>
       <c r="DL10">
         <v>100000.0</v>
       </c>
       <c r="DM10">
         <v>100000.0</v>
       </c>
       <c r="DN10">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DO10">
         <v>200000.0</v>
       </c>
       <c r="DP10">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ10">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DR10">
         <v>300000.0</v>
       </c>
       <c r="DS10">
         <v>300000.0</v>
       </c>
+      <c r="DT10">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:123">
+    <row r="11" spans="1:124">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8400,1745 +8445,1757 @@
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
+      <c r="DT11"/>
     </row>
-    <row r="12" spans="1:123">
+    <row r="12" spans="1:124">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>511858000.0</v>
+      </c>
+      <c r="C12">
         <v>390721000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>306395000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>699373000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>638647000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>664195000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>648127000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>539985000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>480414000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>471563000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>409398000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>278121000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>205697000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>185265000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>153906000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>80485000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>87385000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>64766000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>124416000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>100041000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>67202000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>72685000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>78693000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>75512000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>78605000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>50533000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>80730000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>74930000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>60664000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>97995000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>93436000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>70185000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>59062000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>86553000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>68541000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>62058000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>39147000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>44785000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>45021000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>42635000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14919000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4426000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11488000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14336000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>17196000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>22843000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>17000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>14281000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1287000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1872000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>26030000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>22029000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>25716000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>52353000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>54488000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>68788000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>60192000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>61226000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>66474000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>70770000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>78122000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>85193000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>82008000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>97027000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>98172000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>96066000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>103470000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>104058000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>77436000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>79684000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>79477000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>85197000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>72202000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>80703000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>47524000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>45302000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>42975000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>54635000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>41581000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>36483000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>35419000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>22267000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>20138000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>6451000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1005000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3518000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3352000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3672000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2869000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2765000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>7238000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2790000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>855000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2406000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1648000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1479000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307000.0</v>
       </c>
       <c r="CU12">
         <v>307000.0</v>
       </c>
       <c r="CV12">
+        <v>307000.0</v>
+      </c>
+      <c r="CW12">
         <v>65000.0</v>
       </c>
-      <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>155000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>349000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>308000.0</v>
       </c>
-      <c r="DA12"/>
-      <c r="DB12">
+      <c r="DB12"/>
+      <c r="DC12">
         <v>65000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>200000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>200000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>100000.0</v>
       </c>
-      <c r="DI12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DJ12"/>
       <c r="DK12">
         <v>100000.0</v>
       </c>
       <c r="DL12">
         <v>100000.0</v>
       </c>
       <c r="DM12">
         <v>100000.0</v>
       </c>
       <c r="DN12">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DO12">
         <v>200000.0</v>
       </c>
       <c r="DP12">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ12">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DR12">
         <v>300000.0</v>
       </c>
       <c r="DS12">
         <v>300000.0</v>
       </c>
+      <c r="DT12">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:123">
+    <row r="13" spans="1:124">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
         <v>315000.0</v>
       </c>
       <c r="C13">
         <v>315000.0</v>
       </c>
       <c r="D13">
-        <v>312000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="E13">
         <v>312000.0</v>
       </c>
       <c r="F13">
         <v>312000.0</v>
       </c>
       <c r="G13">
         <v>312000.0</v>
       </c>
       <c r="H13">
         <v>312000.0</v>
       </c>
       <c r="I13">
+        <v>312000.0</v>
+      </c>
+      <c r="J13">
         <v>311000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000.0</v>
       </c>
       <c r="L13">
         <v>308000.0</v>
       </c>
       <c r="M13">
         <v>308000.0</v>
       </c>
       <c r="N13">
+        <v>308000.0</v>
+      </c>
+      <c r="O13">
         <v>306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303000.0</v>
       </c>
       <c r="P13">
         <v>303000.0</v>
       </c>
       <c r="Q13">
+        <v>303000.0</v>
+      </c>
+      <c r="R13">
         <v>302000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>298000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286000.0</v>
       </c>
       <c r="U13">
         <v>286000.0</v>
       </c>
       <c r="V13">
-        <v>283000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="W13">
         <v>283000.0</v>
       </c>
       <c r="X13">
         <v>283000.0</v>
       </c>
       <c r="Y13">
         <v>283000.0</v>
       </c>
       <c r="Z13">
         <v>283000.0</v>
       </c>
       <c r="AA13">
-        <v>271000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="AB13">
         <v>271000.0</v>
       </c>
       <c r="AC13">
         <v>271000.0</v>
       </c>
       <c r="AD13">
         <v>271000.0</v>
       </c>
       <c r="AE13">
         <v>271000.0</v>
       </c>
       <c r="AF13">
         <v>271000.0</v>
       </c>
       <c r="AG13">
+        <v>271000.0</v>
+      </c>
+      <c r="AH13">
         <v>270000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270000.0</v>
       </c>
       <c r="AJ13">
         <v>270000.0</v>
       </c>
       <c r="AK13">
+        <v>270000.0</v>
+      </c>
+      <c r="AL13">
         <v>251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="AM13">
         <v>250000.0</v>
       </c>
       <c r="AN13">
         <v>250000.0</v>
       </c>
       <c r="AO13">
-        <v>198000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="AP13">
         <v>198000.0</v>
       </c>
       <c r="AQ13">
+        <v>198000.0</v>
+      </c>
+      <c r="AR13">
         <v>196000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>195000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188000.0</v>
       </c>
       <c r="AU13">
         <v>188000.0</v>
       </c>
       <c r="AV13">
         <v>188000.0</v>
       </c>
       <c r="AW13">
-        <v>167000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="AX13">
         <v>167000.0</v>
       </c>
       <c r="AY13">
         <v>167000.0</v>
       </c>
       <c r="AZ13">
-        <v>166000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="BA13">
         <v>166000.0</v>
       </c>
       <c r="BB13">
-        <v>165000.0</v>
+        <v>166000.0</v>
       </c>
       <c r="BC13">
         <v>165000.0</v>
       </c>
       <c r="BD13">
-        <v>163000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="BE13">
         <v>163000.0</v>
       </c>
       <c r="BF13">
         <v>163000.0</v>
       </c>
       <c r="BG13">
+        <v>163000.0</v>
+      </c>
+      <c r="BH13">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000.0</v>
       </c>
       <c r="BI13">
         <v>165000.0</v>
       </c>
       <c r="BJ13">
+        <v>165000.0</v>
+      </c>
+      <c r="BK13">
         <v>164000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>162000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="BN13">
         <v>160000.0</v>
       </c>
       <c r="BO13">
-        <v>132000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="BP13">
         <v>132000.0</v>
       </c>
       <c r="BQ13">
-        <v>131000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="BR13">
         <v>131000.0</v>
       </c>
       <c r="BS13">
         <v>131000.0</v>
       </c>
       <c r="BT13">
         <v>131000.0</v>
       </c>
       <c r="BU13">
         <v>131000.0</v>
       </c>
       <c r="BV13">
+        <v>131000.0</v>
+      </c>
+      <c r="BW13">
         <v>130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="BX13">
         <v>110000.0</v>
       </c>
       <c r="BY13">
-        <v>109000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="BZ13">
         <v>109000.0</v>
       </c>
       <c r="CA13">
-        <v>108000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="CB13">
         <v>108000.0</v>
       </c>
       <c r="CC13">
+        <v>108000.0</v>
+      </c>
+      <c r="CD13">
         <v>105000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>82000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>81000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="CG13">
         <v>77000.0</v>
       </c>
       <c r="CH13">
+        <v>77000.0</v>
+      </c>
+      <c r="CI13">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="CJ13">
         <v>53000.0</v>
       </c>
       <c r="CK13">
         <v>53000.0</v>
       </c>
       <c r="CL13">
+        <v>53000.0</v>
+      </c>
+      <c r="CM13">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="CN13">
         <v>50000.0</v>
       </c>
       <c r="CO13">
         <v>50000.0</v>
       </c>
       <c r="CP13">
         <v>50000.0</v>
       </c>
       <c r="CQ13">
         <v>50000.0</v>
       </c>
       <c r="CR13">
         <v>50000.0</v>
       </c>
       <c r="CS13">
         <v>50000.0</v>
       </c>
       <c r="CT13">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="CU13">
         <v>49000.0</v>
       </c>
       <c r="CV13">
         <v>49000.0</v>
       </c>
       <c r="CW13">
         <v>49000.0</v>
       </c>
       <c r="CX13">
         <v>49000.0</v>
       </c>
       <c r="CY13">
         <v>49000.0</v>
       </c>
       <c r="CZ13">
         <v>49000.0</v>
       </c>
       <c r="DA13">
         <v>49000.0</v>
       </c>
       <c r="DB13">
         <v>49000.0</v>
       </c>
       <c r="DC13">
         <v>49000.0</v>
       </c>
-      <c r="DD13"/>
+      <c r="DD13">
+        <v>49000.0</v>
+      </c>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
+      <c r="DT13"/>
     </row>
-    <row r="14" spans="1:123">
+    <row r="14" spans="1:124">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>31038000.0</v>
+      </c>
+      <c r="C14">
         <v>31161000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>30960000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>30762000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>30881000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>31121000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>31070000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>31145000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31186000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>31334000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>31217000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>31000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>30789000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30739000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>30540000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>30362000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30112000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>29756000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>29213000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>29054000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28763000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>29019000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>28233000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27957000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>27992000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>28201000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>26637000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>26623000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>26723000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27196000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>27295000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>27125000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>27078000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27415000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>26920000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>27336000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>25022000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>24994000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>25365000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>22959000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>19760000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19690000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>19627674.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19269977.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18901739.0</v>
       </c>
       <c r="AT14">
         <v>18901739.0</v>
       </c>
       <c r="AU14">
+        <v>18901739.0</v>
+      </c>
+      <c r="AV14">
         <v>18809401.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18110025.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>16855173.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>16661984.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>16652074.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>16629630.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16598255.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>16535748.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16504033.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>16444324.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16322477.0</v>
       </c>
       <c r="BF14">
         <v>16322477.0</v>
       </c>
       <c r="BG14">
+        <v>16322477.0</v>
+      </c>
+      <c r="BH14">
         <v>16440835.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>16594509.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>16624459.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>16464842.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>16549056.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>16542667.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>16532581.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>16087808.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13740464.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>13730182.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>13715629.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13188266.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>13705477.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>13783307.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>13684249.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>13068864.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>11774116.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>11783284.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>11774690.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>10919145.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>11793285.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>11799809.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>11266294.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>10002088.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>9704822.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>9413612.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>9283485.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>7389499.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>7127758.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>7081760.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>7266573.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>5172458.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>6712633.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>6219826.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>5993090.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>5069016.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>5901231.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>5877728.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>5801816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4943018.0</v>
       </c>
       <c r="CU14">
         <v>4943018.0</v>
       </c>
       <c r="CV14">
         <v>4943018.0</v>
       </c>
       <c r="CW14">
         <v>4943018.0</v>
       </c>
       <c r="CX14">
         <v>4943018.0</v>
       </c>
       <c r="CY14">
         <v>4943018.0</v>
       </c>
       <c r="CZ14">
         <v>4943018.0</v>
       </c>
       <c r="DA14">
         <v>4943018.0</v>
       </c>
       <c r="DB14">
         <v>4943018.0</v>
       </c>
       <c r="DC14">
-        <v>4900000.0</v>
+        <v>4943018.0</v>
       </c>
       <c r="DD14">
         <v>4900000.0</v>
       </c>
       <c r="DE14">
+        <v>4900000.0</v>
+      </c>
+      <c r="DF14">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DG14">
         <v>3200000.0</v>
       </c>
       <c r="DH14">
         <v>3200000.0</v>
       </c>
       <c r="DI14">
         <v>3200000.0</v>
       </c>
       <c r="DJ14">
         <v>3200000.0</v>
       </c>
       <c r="DK14">
         <v>3200000.0</v>
       </c>
       <c r="DL14">
         <v>3200000.0</v>
       </c>
       <c r="DM14">
         <v>3200000.0</v>
       </c>
       <c r="DN14">
         <v>3200000.0</v>
       </c>
       <c r="DO14">
         <v>3200000.0</v>
       </c>
       <c r="DP14">
         <v>3200000.0</v>
       </c>
       <c r="DQ14">
         <v>3200000.0</v>
       </c>
       <c r="DR14">
         <v>3200000.0</v>
       </c>
       <c r="DS14">
         <v>3200000.0</v>
       </c>
+      <c r="DT14">
+        <v>3200000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:123">
+    <row r="15" spans="1:124">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>308000.0</v>
       </c>
-      <c r="N15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N15">
+        <v>308000.0</v>
+      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>303000.0</v>
       </c>
       <c r="Q15">
+        <v>303000.0</v>
+      </c>
+      <c r="R15">
         <v>302000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>298000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286000.0</v>
       </c>
       <c r="U15">
         <v>286000.0</v>
       </c>
       <c r="V15">
-        <v>283000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="W15">
         <v>283000.0</v>
       </c>
       <c r="X15">
         <v>283000.0</v>
       </c>
       <c r="Y15">
         <v>283000.0</v>
       </c>
       <c r="Z15">
         <v>283000.0</v>
       </c>
       <c r="AA15">
-        <v>271000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="AB15">
         <v>271000.0</v>
       </c>
       <c r="AC15">
         <v>271000.0</v>
       </c>
       <c r="AD15">
         <v>271000.0</v>
       </c>
       <c r="AE15">
         <v>271000.0</v>
       </c>
       <c r="AF15">
         <v>271000.0</v>
       </c>
       <c r="AG15">
+        <v>271000.0</v>
+      </c>
+      <c r="AH15">
         <v>270000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270000.0</v>
       </c>
       <c r="AJ15">
         <v>270000.0</v>
       </c>
       <c r="AK15">
+        <v>270000.0</v>
+      </c>
+      <c r="AL15">
         <v>251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="AM15">
         <v>250000.0</v>
       </c>
       <c r="AN15">
         <v>250000.0</v>
       </c>
       <c r="AO15">
-        <v>198000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="AP15">
         <v>198000.0</v>
       </c>
       <c r="AQ15">
+        <v>198000.0</v>
+      </c>
+      <c r="AR15">
         <v>196000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>195000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188000.0</v>
       </c>
       <c r="AU15">
         <v>188000.0</v>
       </c>
       <c r="AV15">
         <v>188000.0</v>
       </c>
       <c r="AW15">
-        <v>167000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="AX15">
         <v>167000.0</v>
       </c>
       <c r="AY15">
         <v>167000.0</v>
       </c>
       <c r="AZ15">
-        <v>166000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="BA15">
         <v>166000.0</v>
       </c>
       <c r="BB15">
-        <v>165000.0</v>
+        <v>166000.0</v>
       </c>
       <c r="BC15">
         <v>165000.0</v>
       </c>
       <c r="BD15">
-        <v>163000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="BE15">
         <v>163000.0</v>
       </c>
       <c r="BF15">
         <v>163000.0</v>
       </c>
       <c r="BG15">
+        <v>163000.0</v>
+      </c>
+      <c r="BH15">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000.0</v>
       </c>
       <c r="BI15">
         <v>165000.0</v>
       </c>
       <c r="BJ15">
+        <v>165000.0</v>
+      </c>
+      <c r="BK15">
         <v>164000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>162000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="BN15">
         <v>160000.0</v>
       </c>
       <c r="BO15">
-        <v>132000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="BP15">
         <v>132000.0</v>
       </c>
       <c r="BQ15">
-        <v>131000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="BR15">
         <v>131000.0</v>
       </c>
       <c r="BS15">
         <v>131000.0</v>
       </c>
       <c r="BT15">
         <v>131000.0</v>
       </c>
       <c r="BU15">
         <v>131000.0</v>
       </c>
       <c r="BV15">
+        <v>131000.0</v>
+      </c>
+      <c r="BW15">
         <v>130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="BX15">
         <v>110000.0</v>
       </c>
       <c r="BY15">
-        <v>109000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="BZ15">
         <v>109000.0</v>
       </c>
       <c r="CA15">
-        <v>108000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="CB15">
         <v>108000.0</v>
       </c>
       <c r="CC15">
+        <v>108000.0</v>
+      </c>
+      <c r="CD15">
         <v>105000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>82000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>81000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="CG15">
         <v>77000.0</v>
       </c>
       <c r="CH15">
+        <v>77000.0</v>
+      </c>
+      <c r="CI15">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="CJ15">
         <v>53000.0</v>
       </c>
       <c r="CK15">
         <v>53000.0</v>
       </c>
       <c r="CL15">
+        <v>53000.0</v>
+      </c>
+      <c r="CM15">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="CN15">
         <v>50000.0</v>
       </c>
       <c r="CO15">
         <v>50000.0</v>
       </c>
       <c r="CP15">
         <v>50000.0</v>
       </c>
       <c r="CQ15">
         <v>50000.0</v>
       </c>
       <c r="CR15">
         <v>50000.0</v>
       </c>
       <c r="CS15">
         <v>50000.0</v>
       </c>
       <c r="CT15">
+        <v>50000.0</v>
+      </c>
+      <c r="CU15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="CV15">
         <v>49000.0</v>
       </c>
       <c r="CW15">
         <v>49000.0</v>
       </c>
       <c r="CX15">
         <v>49000.0</v>
       </c>
       <c r="CY15">
         <v>49000.0</v>
       </c>
       <c r="CZ15">
         <v>49000.0</v>
       </c>
       <c r="DA15">
         <v>49000.0</v>
       </c>
       <c r="DB15">
         <v>49000.0</v>
       </c>
       <c r="DC15">
         <v>49000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>49000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
+      <c r="DT15"/>
     </row>
-    <row r="16" spans="1:123">
+    <row r="16" spans="1:124">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>553171000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>534388000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>508846000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>563531000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>556134000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>485049000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>444160000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>432213000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>335877000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>242326000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>239297000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>224739000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>161961000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>116182000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>118672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141236000.0</v>
       </c>
       <c r="T16">
         <v>141236000.0</v>
       </c>
       <c r="U16">
+        <v>141236000.0</v>
+      </c>
+      <c r="V16">
         <v>111232000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>114019000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>126986000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>110934000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>79293000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>57760000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>61533000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>60571000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>55598000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>62407000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>63964000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>58304000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>54689000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>62374000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>63368000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>76916000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>62656000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>64099999.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>61896000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>56914000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>39083000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>30556000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>33049000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>35137000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34359000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>25649000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>28521000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>30247000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>27447000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>31576000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>31070000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>24441000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>12870000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>18918000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9915000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7424000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7701000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7342000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>15763000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>18158000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>16579000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>15739000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5626000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>11981000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-22776000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>11486000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9515000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10298000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>7939000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7741000.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>7720000.0</v>
       </c>
-      <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>6761000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>5122000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3567000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4265000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>4092000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4183000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3790000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2291000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3998000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2701000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3438000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>3852000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2887000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3286000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>2873000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1480000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371000.0</v>
       </c>
       <c r="CU16">
         <v>1371000.0</v>
       </c>
-      <c r="CV16"/>
+      <c r="CV16">
+        <v>1371000.0</v>
+      </c>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
+      <c r="DT16"/>
     </row>
-    <row r="17" spans="1:123">
+    <row r="17" spans="1:124">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10147,63 +10204,63 @@
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>14198000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>14197000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>4355000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2973000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
@@ -10228,108 +10285,107 @@
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
+      <c r="DT17"/>
     </row>
-    <row r="18" spans="1:123">
+    <row r="18" spans="1:124">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>58449000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>54387000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>40311000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>29871000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>20758000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>14656000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10287000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3956000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>1450000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1299000.0</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10353,68 +10409,70 @@
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
-        <v>368000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD18">
         <v>368000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>368000.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>22524000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>20442000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10433,52 +10491,53 @@
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
+      <c r="DT18"/>
     </row>
-    <row r="19" spans="1:123">
+    <row r="19" spans="1:124">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10560,162 +10619,163 @@
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
+      <c r="DT19"/>
     </row>
-    <row r="20" spans="1:123">
+    <row r="20" spans="1:124">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
+        <v>584821000.0</v>
+      </c>
+      <c r="C20">
         <v>585221000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>580564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283664000.0</v>
       </c>
       <c r="E20">
         <v>283664000.0</v>
       </c>
       <c r="F20">
+        <v>283664000.0</v>
+      </c>
+      <c r="G20">
         <v>264596999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281363000.0</v>
       </c>
       <c r="H20">
         <v>281363000.0</v>
       </c>
       <c r="I20">
         <v>281363000.0</v>
       </c>
       <c r="J20">
+        <v>281363000.0</v>
+      </c>
+      <c r="K20">
         <v>281117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>262692000.0</v>
       </c>
       <c r="L20">
         <v>262692000.0</v>
       </c>
       <c r="M20">
+        <v>262692000.0</v>
+      </c>
+      <c r="N20">
         <v>262671000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>262692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252887000.0</v>
       </c>
       <c r="P20">
         <v>252887000.0</v>
       </c>
       <c r="Q20">
+        <v>252887000.0</v>
+      </c>
+      <c r="R20">
         <v>252353000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>258290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192014000.0</v>
       </c>
       <c r="T20">
         <v>192014000.0</v>
       </c>
       <c r="U20">
         <v>192014000.0</v>
       </c>
       <c r="V20">
         <v>192014000.0</v>
       </c>
       <c r="W20">
         <v>192014000.0</v>
       </c>
       <c r="X20">
         <v>192014000.0</v>
       </c>
       <c r="Y20">
-        <v>191892000.0</v>
+        <v>192014000.0</v>
       </c>
       <c r="Z20">
         <v>191892000.0</v>
       </c>
       <c r="AA20">
-        <v>85231000.0</v>
+        <v>191892000.0</v>
       </c>
       <c r="AB20">
         <v>85231000.0</v>
       </c>
       <c r="AC20">
         <v>85231000.0</v>
       </c>
       <c r="AD20">
         <v>85231000.0</v>
       </c>
       <c r="AE20">
         <v>85231000.0</v>
       </c>
       <c r="AF20">
         <v>85231000.0</v>
       </c>
       <c r="AG20">
         <v>85231000.0</v>
       </c>
       <c r="AH20">
         <v>85231000.0</v>
       </c>
       <c r="AI20">
+        <v>85231000.0</v>
+      </c>
+      <c r="AJ20">
         <v>85277000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>90971000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54820000.0</v>
       </c>
       <c r="AL20">
         <v>54820000.0</v>
       </c>
       <c r="AM20">
         <v>54820000.0</v>
       </c>
       <c r="AN20">
         <v>54820000.0</v>
       </c>
       <c r="AO20">
         <v>54820000.0</v>
       </c>
       <c r="AP20">
         <v>54820000.0</v>
       </c>
       <c r="AQ20">
         <v>54820000.0</v>
       </c>
       <c r="AR20">
         <v>54820000.0</v>
       </c>
       <c r="AS20">
         <v>54820000.0</v>
       </c>
@@ -10725,362 +10785,365 @@
       <c r="AU20">
         <v>54820000.0</v>
       </c>
       <c r="AV20">
         <v>54820000.0</v>
       </c>
       <c r="AW20">
         <v>54820000.0</v>
       </c>
       <c r="AX20">
         <v>54820000.0</v>
       </c>
       <c r="AY20">
         <v>54820000.0</v>
       </c>
       <c r="AZ20">
         <v>54820000.0</v>
       </c>
       <c r="BA20">
         <v>54820000.0</v>
       </c>
       <c r="BB20">
         <v>54820000.0</v>
       </c>
       <c r="BC20">
-        <v>54460000.0</v>
+        <v>54820000.0</v>
       </c>
       <c r="BD20">
         <v>54460000.0</v>
       </c>
       <c r="BE20">
+        <v>54460000.0</v>
+      </c>
+      <c r="BF20">
         <v>54500000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>54050000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>121010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114745000.0</v>
       </c>
       <c r="BI20">
         <v>114745000.0</v>
       </c>
       <c r="BJ20">
         <v>114745000.0</v>
       </c>
       <c r="BK20">
         <v>114745000.0</v>
       </c>
       <c r="BL20">
         <v>114745000.0</v>
       </c>
       <c r="BM20">
         <v>114745000.0</v>
       </c>
       <c r="BN20">
         <v>114745000.0</v>
       </c>
       <c r="BO20">
-        <v>57232000.0</v>
+        <v>114745000.0</v>
       </c>
       <c r="BP20">
         <v>57232000.0</v>
       </c>
       <c r="BQ20">
         <v>57232000.0</v>
       </c>
       <c r="BR20">
         <v>57232000.0</v>
       </c>
       <c r="BS20">
         <v>57232000.0</v>
       </c>
       <c r="BT20">
         <v>57232000.0</v>
       </c>
       <c r="BU20">
         <v>57232000.0</v>
       </c>
       <c r="BV20">
         <v>57232000.0</v>
       </c>
       <c r="BW20">
-        <v>12735000.0</v>
+        <v>57232000.0</v>
       </c>
       <c r="BX20">
         <v>12735000.0</v>
       </c>
       <c r="BY20">
         <v>12735000.0</v>
       </c>
       <c r="BZ20">
         <v>12735000.0</v>
       </c>
       <c r="CA20">
         <v>12735000.0</v>
       </c>
       <c r="CB20">
         <v>12735000.0</v>
       </c>
       <c r="CC20">
         <v>12735000.0</v>
       </c>
       <c r="CD20">
         <v>12735000.0</v>
       </c>
       <c r="CE20">
         <v>12735000.0</v>
       </c>
       <c r="CF20">
-        <v>12863000.0</v>
+        <v>12735000.0</v>
       </c>
       <c r="CG20">
         <v>12863000.0</v>
       </c>
       <c r="CH20">
-        <v>7809000.0</v>
+        <v>12863000.0</v>
       </c>
       <c r="CI20">
         <v>7809000.0</v>
       </c>
       <c r="CJ20">
         <v>7809000.0</v>
       </c>
       <c r="CK20">
         <v>7809000.0</v>
       </c>
       <c r="CL20">
         <v>7809000.0</v>
       </c>
       <c r="CM20">
         <v>7809000.0</v>
       </c>
       <c r="CN20">
         <v>7809000.0</v>
       </c>
       <c r="CO20">
         <v>7809000.0</v>
       </c>
       <c r="CP20">
         <v>7809000.0</v>
       </c>
       <c r="CQ20">
         <v>7809000.0</v>
       </c>
       <c r="CR20">
-        <v>7740000.0</v>
+        <v>7809000.0</v>
       </c>
       <c r="CS20">
         <v>7740000.0</v>
       </c>
       <c r="CT20">
-        <v>6284000.0</v>
+        <v>7740000.0</v>
       </c>
       <c r="CU20">
         <v>6284000.0</v>
       </c>
       <c r="CV20">
-        <v>133000.0</v>
+        <v>6284000.0</v>
       </c>
       <c r="CW20">
         <v>133000.0</v>
       </c>
       <c r="CX20">
+        <v>133000.0</v>
+      </c>
+      <c r="CY20">
         <v>135000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
-      <c r="DB20">
+      <c r="DB20"/>
+      <c r="DC20">
         <v>1935000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DD20">
         <v>2000000.0</v>
       </c>
       <c r="DE20">
-        <v>2100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="DF20">
         <v>2100000.0</v>
       </c>
       <c r="DG20">
-        <v>2200000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="DH20">
         <v>2200000.0</v>
       </c>
       <c r="DI20">
-        <v>2300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="DJ20">
         <v>2300000.0</v>
       </c>
       <c r="DK20">
-        <v>2400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="DL20">
         <v>2400000.0</v>
       </c>
       <c r="DM20">
+        <v>2400000.0</v>
+      </c>
+      <c r="DN20">
         <v>2500000.0</v>
       </c>
-      <c r="DN20">
+      <c r="DO20">
         <v>5700000.0</v>
       </c>
-      <c r="DO20">
+      <c r="DP20">
         <v>5800000.0</v>
       </c>
-      <c r="DP20">
+      <c r="DQ20">
         <v>5900000.0</v>
       </c>
-      <c r="DQ20">
+      <c r="DR20">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="DS20">
         <v>7100000.0</v>
       </c>
+      <c r="DT20">
+        <v>7100000.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:123">
+    <row r="21" spans="1:124">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>548009000.0</v>
+      </c>
+      <c r="C21">
         <v>554702000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>561716000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>329158000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>333694000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>316390000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>315540000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>319820000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>324100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>328397000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>287914000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>291650000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>295387000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>299123000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>293532000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>297041000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>300055000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>303223000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>236289000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>239155000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>242021000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>244887000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>247754000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>250620000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>253486000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>256323000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>40617000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>41218000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>41818000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>42418000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>43018000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>43618000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>44218000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>44818000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>45200000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>39490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54820000.0</v>
       </c>
       <c r="AL21">
         <v>54820000.0</v>
       </c>
       <c r="AM21">
         <v>54820000.0</v>
       </c>
       <c r="AN21">
         <v>54820000.0</v>
       </c>
       <c r="AO21">
         <v>54820000.0</v>
       </c>
       <c r="AP21">
         <v>54820000.0</v>
       </c>
       <c r="AQ21">
         <v>54820000.0</v>
       </c>
       <c r="AR21">
         <v>54820000.0</v>
       </c>
       <c r="AS21">
         <v>54820000.0</v>
       </c>
@@ -11090,1402 +11153,1414 @@
       <c r="AU21">
         <v>54820000.0</v>
       </c>
       <c r="AV21">
         <v>54820000.0</v>
       </c>
       <c r="AW21">
         <v>54820000.0</v>
       </c>
       <c r="AX21">
         <v>54820000.0</v>
       </c>
       <c r="AY21">
         <v>54820000.0</v>
       </c>
       <c r="AZ21">
         <v>54820000.0</v>
       </c>
       <c r="BA21">
         <v>54820000.0</v>
       </c>
       <c r="BB21">
         <v>54820000.0</v>
       </c>
       <c r="BC21">
-        <v>54460000.0</v>
+        <v>54820000.0</v>
       </c>
       <c r="BD21">
         <v>54460000.0</v>
       </c>
       <c r="BE21">
+        <v>54460000.0</v>
+      </c>
+      <c r="BF21">
         <v>54500000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>54050000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>121010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114745000.0</v>
       </c>
       <c r="BI21">
         <v>114745000.0</v>
       </c>
       <c r="BJ21">
         <v>114745000.0</v>
       </c>
       <c r="BK21">
         <v>114745000.0</v>
       </c>
       <c r="BL21">
         <v>114745000.0</v>
       </c>
       <c r="BM21">
         <v>114745000.0</v>
       </c>
       <c r="BN21">
         <v>114745000.0</v>
       </c>
       <c r="BO21">
-        <v>57232000.0</v>
+        <v>114745000.0</v>
       </c>
       <c r="BP21">
         <v>57232000.0</v>
       </c>
       <c r="BQ21">
         <v>57232000.0</v>
       </c>
       <c r="BR21">
         <v>57232000.0</v>
       </c>
       <c r="BS21">
         <v>57232000.0</v>
       </c>
       <c r="BT21">
         <v>57232000.0</v>
       </c>
       <c r="BU21">
         <v>57232000.0</v>
       </c>
       <c r="BV21">
         <v>57232000.0</v>
       </c>
       <c r="BW21">
-        <v>12735000.0</v>
+        <v>57232000.0</v>
       </c>
       <c r="BX21">
         <v>12735000.0</v>
       </c>
       <c r="BY21">
         <v>12735000.0</v>
       </c>
       <c r="BZ21">
         <v>12735000.0</v>
       </c>
       <c r="CA21">
         <v>12735000.0</v>
       </c>
       <c r="CB21">
         <v>12735000.0</v>
       </c>
       <c r="CC21">
         <v>12735000.0</v>
       </c>
       <c r="CD21">
         <v>12735000.0</v>
       </c>
       <c r="CE21">
         <v>12735000.0</v>
       </c>
       <c r="CF21">
-        <v>12863000.0</v>
+        <v>12735000.0</v>
       </c>
       <c r="CG21">
         <v>12863000.0</v>
       </c>
       <c r="CH21">
         <v>12863000.0</v>
       </c>
       <c r="CI21">
-        <v>7809000.0</v>
+        <v>12863000.0</v>
       </c>
       <c r="CJ21">
         <v>7809000.0</v>
       </c>
       <c r="CK21">
         <v>7809000.0</v>
       </c>
       <c r="CL21">
         <v>7809000.0</v>
       </c>
       <c r="CM21">
         <v>7809000.0</v>
       </c>
       <c r="CN21">
         <v>7809000.0</v>
       </c>
       <c r="CO21">
         <v>7809000.0</v>
       </c>
       <c r="CP21">
         <v>7809000.0</v>
       </c>
       <c r="CQ21">
         <v>7809000.0</v>
       </c>
       <c r="CR21">
-        <v>7740000.0</v>
+        <v>7809000.0</v>
       </c>
       <c r="CS21">
         <v>7740000.0</v>
       </c>
       <c r="CT21">
         <v>7740000.0</v>
       </c>
-      <c r="CU21"/>
+      <c r="CU21">
+        <v>7740000.0</v>
+      </c>
       <c r="CV21"/>
       <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>136000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000.0</v>
       </c>
       <c r="DA21">
         <v>154000.0</v>
       </c>
       <c r="DB21">
+        <v>154000.0</v>
+      </c>
+      <c r="DC21">
         <v>156000.0</v>
       </c>
-      <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
+      <c r="DT21"/>
     </row>
-    <row r="22" spans="1:123">
+    <row r="22" spans="1:124">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
+      <c r="O22"/>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
-[...1 lines deleted...]
-      </c>
+      <c r="U22"/>
       <c r="V22">
         <v>1.0</v>
       </c>
       <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22">
+      <c r="X22">
         <v>1.0</v>
       </c>
+      <c r="Y22"/>
       <c r="Z22">
         <v>1.0</v>
       </c>
       <c r="AA22">
+        <v>1.0</v>
+      </c>
+      <c r="AB22">
         <v>2386000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3252000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2699000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3159000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3140000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1613000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1863000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4621000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2093000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3521000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3757000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3708000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3725000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2930000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2535000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2580000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5767000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5515000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7401000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>6618000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5587000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6030000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6189000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5375000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4603000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5375000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3731000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3945000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3547000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3398000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1922000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1910000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1730000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1598000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1479000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1419000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1292000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1233000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1229000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1224000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1324000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1279000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1041000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1099000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1147000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1294000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1239000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1047000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1037000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1024000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>965000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5240000.0</v>
       </c>
       <c r="CC22">
         <v>5240000.0</v>
       </c>
       <c r="CD22">
+        <v>5240000.0</v>
+      </c>
+      <c r="CE22">
         <v>4224000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4904000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5479000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>6572000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>4525000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>4789000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4835000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5389000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4842000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>4021000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4035000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>4824000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3378000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>4312000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>4302000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4331000.0</v>
       </c>
       <c r="CU22">
         <v>4331000.0</v>
       </c>
       <c r="CV22">
-        <v>4471000.0</v>
+        <v>4331000.0</v>
       </c>
       <c r="CW22">
         <v>4471000.0</v>
       </c>
       <c r="CX22">
+        <v>4471000.0</v>
+      </c>
+      <c r="CY22">
         <v>3919000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>6009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6163000.0</v>
       </c>
       <c r="DA22">
         <v>6163000.0</v>
       </c>
       <c r="DB22">
+        <v>6163000.0</v>
+      </c>
+      <c r="DC22">
         <v>5386000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>5800000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>6500000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>6000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>4700000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>5500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>5400000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>6500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>5000000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>6400000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>5600000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>5700000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>7200000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>8300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>7700000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>8100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8400000.0</v>
       </c>
       <c r="DS22">
         <v>8400000.0</v>
       </c>
+      <c r="DT22">
+        <v>8400000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:123">
+    <row r="23" spans="1:124">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>2783672000.0</v>
+      </c>
+      <c r="C23">
         <v>2633831000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2562267000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2160890000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2034539000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2034977000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2023585000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1964550000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1817496000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1804057000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1723805000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1567358000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1431128000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1468934000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1503333000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1353530000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1242733000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1261675000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1064317000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1027190000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>947216000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>982394000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1022512000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1017510000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>976395000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>949774000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>521969000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>499895000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>463514000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>482573000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>494164000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>470685000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>439035000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>463298000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>473035000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>455453000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>304576000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>301823000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>328215000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>330962000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>284007000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>267284000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>290674000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>307318000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>301001000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>306451000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>335068000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>329714000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>280821000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>273018000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>354112000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>329069000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>316147000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>331510000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>375281000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>352882000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>308863000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>303831000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>404034000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>375888000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>366052000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>367131000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>371730000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>379784000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>378411000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>385741000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>308871000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>324170000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>295954000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>289615000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>296713000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>293617000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>267649000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>274515000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>187107000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>178552000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>168361000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>167772000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>171293000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>152079000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>144650000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>118455000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>122789000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>108709000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>96658000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>89544000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>84902000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>76224000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>78338000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>75578000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>85362000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>80402000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>82367000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>72757000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>69981000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>62799000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>64331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56708000.0</v>
       </c>
       <c r="CU23">
         <v>56708000.0</v>
       </c>
       <c r="CV23">
-        <v>15852000.0</v>
+        <v>56708000.0</v>
       </c>
       <c r="CW23">
         <v>15852000.0</v>
       </c>
       <c r="CX23">
+        <v>15852000.0</v>
+      </c>
+      <c r="CY23">
         <v>18151000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>23113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22282000.0</v>
       </c>
       <c r="DA23">
         <v>22282000.0</v>
       </c>
       <c r="DB23">
+        <v>22282000.0</v>
+      </c>
+      <c r="DC23">
         <v>20167000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>18800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>17500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>16900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>12100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>13500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>13400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>14300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>15100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>16700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>16300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>15900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>25000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>27100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>27200000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>26100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27900000.0</v>
       </c>
       <c r="DS23">
         <v>27900000.0</v>
       </c>
+      <c r="DT23">
+        <v>27900000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:123">
+    <row r="24" spans="1:124">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>272321000.0</v>
+      </c>
       <c r="C24">
+        <v>275903000.0</v>
+      </c>
+      <c r="D24">
         <v>279479000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>283050000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>283603000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>289898000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>296185000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>302459000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>308721000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>314996000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>321589000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>329284000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>365548000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>398735000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>407090000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>415998000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>417331000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>428588000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>299923000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>303531000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>279175000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>291249000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>335237000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>367028000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>408828000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>390627000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>62489000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>66497000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>76851000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>79117000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>78424000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>85749000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>85106000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>86160000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>88619000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>88125000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1358000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1549000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6952000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>13044000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>27273000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>16107000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>30509000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>33260000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>33477000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>37021000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>36810000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>19622000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>21084000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>8331000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>20568000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>29469000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>11892000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>24201000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>10208000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>268000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>245000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>263000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>8281000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>299000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>318000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>336000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>355000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>25373000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>30391000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>40409000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>40428000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>50446000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>50464000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>55483000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>60501000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>60519000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>60534000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>65556000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>30566000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>25597000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>20628000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>30659000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>28000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>24000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>16747000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>14570000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>22607000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>20867000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>14589000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>21084000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>19103000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>15449000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>14594000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>13326000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>22371000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>17922000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>24249000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>27806000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>25830000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>23267000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>22602000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>26185000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>18437000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>5203000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>4633000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>3345000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>4204000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>3392000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>13428000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
+      <c r="DT24"/>
     </row>
-    <row r="25" spans="1:123">
+    <row r="25" spans="1:124">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>428588000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>291249000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>408828000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>390627000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>62489000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>66497000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>76923000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>79117000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>78424000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>85749000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>85106000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>86160000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>88619000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>88125000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1358000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1549000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6952000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>13044000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>27273000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>16107000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>30509000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>33260000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>33477000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>37021000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>36810000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>19622000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>21084000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>8331000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>20568000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>29469000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>11892000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>24201000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>10208000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>268000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>245000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>263000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>8281000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>299000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12504,75 +12579,80 @@
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
+      <c r="DT25"/>
     </row>
-    <row r="26" spans="1:123">
+    <row r="26" spans="1:124">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>100482000.0</v>
+      </c>
       <c r="C26">
+        <v>105813000.0</v>
+      </c>
+      <c r="D26">
         <v>108512000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>109040000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>109291000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>107400000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...2 lines deleted...]
-      <c r="K26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
@@ -12641,52 +12721,53 @@
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
+      <c r="DT26"/>
     </row>
-    <row r="27" spans="1:123">
+    <row r="27" spans="1:124">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12768,497 +12849,505 @@
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
+      <c r="DT27"/>
     </row>
-    <row r="28" spans="1:123">
+    <row r="28" spans="1:124">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>-169672000.0</v>
+      </c>
+      <c r="C28">
         <v>-40807000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>52806000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-356230000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-279958000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-294921000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-270541000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-152087000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-89901000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-72684000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5940000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>147441000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>257450000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>305898000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>343428000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>408471000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>397757000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>406739000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>214366000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>243401000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>287764000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>312544000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>331312000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>363651000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>395309000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>396638000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8680000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>18784000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>32127000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-15979000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-11998000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>16390000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>27101000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3585000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>21064000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>27106000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-34850000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-39391000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-33416000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-24737000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17211000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>16873000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>24192000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>23943000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17247000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>15143000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>20774000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5819000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>19991000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6593000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>15774000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>28672000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7945000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>21132000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>9247000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-18271000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-15792000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-15535000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-7796000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-9895000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-11979000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-49032000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-12648000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-11377000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>16977000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-13924000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-21738000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-28052000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-7175000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>251000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1519000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-24605000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-11578000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-14995000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>15795000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>10124000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5598000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2316000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9127000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>8178000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-19296000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>875000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4704000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>21471000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>20212000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>24933000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>33052000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>17111000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>16903000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>16239000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>18282000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>19611000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>26664000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>15377000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>27149000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>24018000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>24369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27432000.0</v>
       </c>
       <c r="CU28">
         <v>27432000.0</v>
       </c>
       <c r="CV28">
-        <v>18665000.0</v>
+        <v>27432000.0</v>
       </c>
       <c r="CW28">
         <v>18665000.0</v>
       </c>
       <c r="CX28">
+        <v>18665000.0</v>
+      </c>
+      <c r="CY28">
         <v>17842000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>20397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17954000.0</v>
       </c>
       <c r="DA28">
         <v>17954000.0</v>
       </c>
       <c r="DB28">
+        <v>17954000.0</v>
+      </c>
+      <c r="DC28">
         <v>14021000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>11400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>7800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>8200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>4500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>5300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>5700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>5000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>7000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>6300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>7200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>6800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>7700000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>8500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>7400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>8100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DS28">
         <v>1600000.0</v>
       </c>
+      <c r="DT28">
+        <v>1600000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:123">
+    <row r="29" spans="1:124">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1477014000.0</v>
+      </c>
       <c r="C29">
+        <v>1399566000.0</v>
+      </c>
+      <c r="D29">
         <v>1345759000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1179957000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1115438000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1124402000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1039134000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>999555000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>979756000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>960429000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>937078000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>901919000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>895271000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>905944000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>873906000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>847504000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>823608000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>815585000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>642850000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>624713000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>614217000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>635953000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>650341000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>661644000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>676576000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13312,584 +13401,588 @@
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
+      <c r="DT29"/>
     </row>
-    <row r="30" spans="1:123">
+    <row r="30" spans="1:124">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>652856000.0</v>
+      </c>
+      <c r="C30">
         <v>501163000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>603998000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>409947000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>341367000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>340302000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>417432000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>457272000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>380561000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>358541000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>448251000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>422914000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>369290000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>386571000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>499530000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>441421000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>333554000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>285820000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>325837000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>315724000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>278461000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>279052000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>340454000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>333870000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>286848000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>299998000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>242765000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>226090000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>202759000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>197288000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>212043000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>212619000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>193375000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>182423000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>201505000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>185964000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>133454000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>123967000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>146873000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>149351000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>131262000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>121947000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>134042000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>136903000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>130133000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>121452000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>147668000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>145411000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>108292000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>95047000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>134404000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>119563000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>108172000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>102412000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>131245000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>95677000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>80439000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>97441000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>101044000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>83545000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>71186000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>77045000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>83423000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>77360000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>72954000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>80283000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>66387000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>74802000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>70141000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>68090000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>75232000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>69521000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>58802000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>205000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>59745000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>57377000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>54758000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>576000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>56497000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>47462000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>41021000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>37111000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>44058000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>45606000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>40903000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>32134000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>41276000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>31049000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>32895000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>29704000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>34037000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>31607000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>37686000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>25313000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>26103000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>24865000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>24707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20282000.0</v>
       </c>
       <c r="CU30">
         <v>20282000.0</v>
       </c>
       <c r="CV30">
-        <v>3256000.0</v>
+        <v>20282000.0</v>
       </c>
       <c r="CW30">
         <v>3256000.0</v>
       </c>
       <c r="CX30">
+        <v>3256000.0</v>
+      </c>
+      <c r="CY30">
         <v>2310000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3647000.0</v>
       </c>
       <c r="DA30">
         <v>3647000.0</v>
       </c>
       <c r="DB30">
+        <v>3647000.0</v>
+      </c>
+      <c r="DC30">
         <v>3947000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>4200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>3700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>3600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>4400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>4500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>4200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>4300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>4400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>4500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>4600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>5100000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>5200000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="DS30">
         <v>4800000.0</v>
       </c>
+      <c r="DT30">
+        <v>4800000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:123">
+    <row r="31" spans="1:124">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>274881000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>231993000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-87216000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-109308000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-144695000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>375909000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-204247000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-106615000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-133173000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-158955000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-169631000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-182140000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-202997000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-227841000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-228297000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>54817000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>45402000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>36423000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>36783000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>34534000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>160092000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>144245000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>11284000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>138917000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>131258000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>50991000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>107434000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>58475000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>110476000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>88904000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>95845000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>115459000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>59719000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>61892000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>78866000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>85983000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>89858000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>74422000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>74073000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>150177000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>148141000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>166062000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>170049000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>173879000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>172713000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>230597000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>230159000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>277379000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>253363000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13908,126 +14001,131 @@
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
+      <c r="DT31"/>
     </row>
-    <row r="32" spans="1:123">
+    <row r="32" spans="1:124">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>110941000.0</v>
+      </c>
       <c r="C32">
+        <v>12008000.0</v>
+      </c>
+      <c r="D32">
         <v>-3645000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>336068000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>240965000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>279922000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>244609000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>195912000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>173141000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>169811000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>190127000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>148035000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>143271000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>150643000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>157250000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>130107000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>96376000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>82931000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>108298000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>87850000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>32983000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>39659000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>69849000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>78755000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>84756000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14081,598 +14179,606 @@
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
+      <c r="DT32"/>
     </row>
-    <row r="33" spans="1:123">
+    <row r="33" spans="1:124">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>1588981000.0</v>
+      </c>
+      <c r="C33">
         <v>1599369000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1599119000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1028590999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1036804999.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1013097000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>939940000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>947781999.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>938638000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>956078000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>847841000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>851558000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>843167999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>871680000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>833775000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>816034000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>806843000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>826983999.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>598295000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>593098000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>591987000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>620851000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>595293999.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>601063000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>605307000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>619504000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>189223000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>190871999.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>194596000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>179957000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>180788000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>180802000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>181856000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>184772000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>193242000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>194703999.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>123609000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>125914999.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>128150999.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>129823000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>130269000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>132363000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>133520000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>144660000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>143706000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>149477000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>153629000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>152666000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>153727000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>158533000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>177349000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>172106000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>166904000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>166752000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>161528000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>163041000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>142615000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>139808000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>205966000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>197167000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>195091000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>190802000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>192201000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>191695000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>194362000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>196553000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>130337000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>133325000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>134797000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>136893000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>137546000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>135272000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>132525000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>131565000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>75785000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>71638000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>64394000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>60364000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>58988000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>52116000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>50226000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>44828000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>44019000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>45619000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>42778000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>41466000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>32874000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>33212000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>34444000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>35379000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>35649000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>36815000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>36548000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>37048000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>36299000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>30440000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>30764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26758000.0</v>
       </c>
       <c r="CU33">
         <v>26758000.0</v>
       </c>
       <c r="CV33">
+        <v>26758000.0</v>
+      </c>
+      <c r="CW33">
         <v>7851000.0</v>
       </c>
-      <c r="CW33"/>
-      <c r="CX33">
+      <c r="CX33"/>
+      <c r="CY33">
         <v>11630000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>12628000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>12041000.0</v>
       </c>
-      <c r="DA33"/>
-      <c r="DB33">
+      <c r="DB33"/>
+      <c r="DC33">
         <v>10600000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>8700000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>6800000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DG33">
         <v>3200000.0</v>
       </c>
       <c r="DH33">
-        <v>3300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="DI33">
         <v>3300000.0</v>
       </c>
       <c r="DJ33">
+        <v>3300000.0</v>
+      </c>
+      <c r="DK33">
         <v>4800000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="DM33">
         <v>5400000.0</v>
       </c>
       <c r="DN33">
+        <v>5400000.0</v>
+      </c>
+      <c r="DO33">
         <v>12200000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>12300000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>12500000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>12400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13500000.0</v>
       </c>
       <c r="DS33">
         <v>13500000.0</v>
       </c>
+      <c r="DT33">
+        <v>13500000.0</v>
+      </c>
     </row>
-    <row r="34" spans="1:123">
+    <row r="34" spans="1:124">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>68750000.0</v>
+      </c>
       <c r="C34">
+        <v>65708000.0</v>
+      </c>
+      <c r="D34">
         <v>68796000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>28733000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>27896000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>16625000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>39083000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>40737000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>36358000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>45681000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>28854000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>26859000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>23085000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>26713000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>60616000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>58794000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>60164000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>59934000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>63984000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>65908000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>61900000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>70832000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>60922000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>61972000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>54840000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>56598000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>52360000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>49932000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>48247000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>50572000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>50074000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>49083000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>45175000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>48657000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>46924000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>46819000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>44602000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>45592000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>47377000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>49649000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>46566000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>50776000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>22106000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>21148000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>22816000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>23632000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>23571000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>25111000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>25295000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>26094000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>2245000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2482000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>2625000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>2728000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>2498000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>2417000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>2398000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>-2597000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>2657000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>177000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14691,949 +14797,956 @@
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
+      <c r="DT34"/>
     </row>
-    <row r="35" spans="1:123">
+    <row r="35" spans="1:124">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>504653000.0</v>
+      </c>
+      <c r="C35">
         <v>504942000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>510479000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>453286000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>450843000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>466541000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>453607000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>462680000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>459562000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>502035999.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>452493999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>457679000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>488184000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>544524000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>551137999.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>538766000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>525578999.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>549688000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>383500000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>382177999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>349277000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>391780999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>405827000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>438732999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>471133000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>462310000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>125050999.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>126669999.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>135227000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>131138999.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>129797000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>134832000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>130281000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>134816999.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>135542999.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>134944000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>45960000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>47140999.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>54328999.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>62693000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>73839000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>66883000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>52615000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>54408000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>56293000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>60653000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>60381000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>44733000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>46379000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>34425000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>40572000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>47109000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>31677000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>41650000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>31760000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>21422000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>26989000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>19708000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>55405000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>20918000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>20231000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>18927000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>17811000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>41247000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>46132000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>79665000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>63047000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>71635000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>68957000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>66600000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>69789000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>66112000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>64815000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>68654000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>33541000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>27212000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>22243000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>32247000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>30014000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>24716000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>16747000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>14570000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>23416000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>21778000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>15536000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>22012000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>34745000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>25713000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>24557000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>19958000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>28039000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>23813000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>30364000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>34323000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>32230000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>28840000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>28098000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22798000.0</v>
       </c>
       <c r="CU35">
         <v>22798000.0</v>
       </c>
       <c r="CV35">
+        <v>22798000.0</v>
+      </c>
+      <c r="CW35">
         <v>4203000.0</v>
       </c>
-      <c r="CW35"/>
-      <c r="CX35">
+      <c r="CX35"/>
+      <c r="CY35">
         <v>3495000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>4372000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>3392000.0</v>
       </c>
-      <c r="DA35"/>
-      <c r="DB35">
+      <c r="DB35"/>
+      <c r="DC35">
         <v>12336000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>11400000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>8000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>8200000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>4400000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>4900000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>5000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>4300000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>5200000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>4500000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>5400000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>5800000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>8200000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>9100000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>8500000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DS35">
         <v>2500000.0</v>
       </c>
+      <c r="DT35">
+        <v>2500000.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:123">
+    <row r="36" spans="1:124">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>17425000.0</v>
+      </c>
+      <c r="C36">
         <v>123010000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16062000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>17448999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>17232999.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>17044000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>17757000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>19443999.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>19204000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>18808000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7685000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7649000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7614999.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7654000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4325000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4502000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4488000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>25200999.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4078000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3305000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3310000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3250000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>152999.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>153000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>172000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>183000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>202000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>210999.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>246000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>309000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>343000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>227000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>265000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>317000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>301000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2968000.0</v>
       </c>
       <c r="AK36">
         <v>2968000.0</v>
       </c>
       <c r="AL36">
         <v>2968000.0</v>
       </c>
       <c r="AM36">
         <v>2968000.0</v>
       </c>
       <c r="AN36">
         <v>2968000.0</v>
       </c>
       <c r="AO36">
         <v>2968000.0</v>
       </c>
       <c r="AP36">
+        <v>2968000.0</v>
+      </c>
+      <c r="AQ36">
         <v>4068000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4150000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>9027000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>6345000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>7559000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>8356000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>8921000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>9475000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>10030000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12405000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5591000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5827000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>6651000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>4742000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>6178000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>5435000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2329000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1237000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1320000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1402000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1376000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1445000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1605000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1583000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1526000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1424000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1485000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1550000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1668000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1732000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1795000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1860000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1944000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>660000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>782000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>877000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>458000.0</v>
       </c>
       <c r="CB36">
         <v>458000.0</v>
       </c>
       <c r="CC36">
+        <v>458000.0</v>
+      </c>
+      <c r="CD36">
         <v>520000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>534000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>754000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>770000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>781000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>883000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>588000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>613000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>638000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>663000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>385000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>420000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>350000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>493000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>517000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>343000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000.0</v>
       </c>
       <c r="CU36">
         <v>280000.0</v>
       </c>
       <c r="CV36">
-        <v>7353000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="CW36">
         <v>7353000.0</v>
       </c>
       <c r="CX36">
+        <v>7353000.0</v>
+      </c>
+      <c r="CY36">
         <v>11143000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>11734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11140000.0</v>
       </c>
       <c r="DA36">
         <v>11140000.0</v>
       </c>
       <c r="DB36">
+        <v>11140000.0</v>
+      </c>
+      <c r="DC36">
         <v>296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DD36">
         <v>1700000.0</v>
       </c>
       <c r="DE36">
         <v>1700000.0</v>
       </c>
       <c r="DF36">
-        <v>300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="DG36">
         <v>300000.0</v>
       </c>
       <c r="DH36">
+        <v>300000.0</v>
+      </c>
+      <c r="DI36">
         <v>400000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>300000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1100000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>1400000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>1500000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>1400000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="DP36">
         <v>4500000.0</v>
       </c>
       <c r="DQ36">
+        <v>4500000.0</v>
+      </c>
+      <c r="DR36">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="DS36">
         <v>4200000.0</v>
       </c>
+      <c r="DT36">
+        <v>4200000.0</v>
+      </c>
     </row>
-    <row r="37" spans="1:123">
+    <row r="37" spans="1:124">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>4341000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>3591000.0</v>
       </c>
-      <c r="N37"/>
-      <c r="O37">
+      <c r="O37"/>
+      <c r="P37">
         <v>2776000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>2142000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>1731000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>1460000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>1405000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>774000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>613000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>1459000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>1688000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>1448000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>1393000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>1293000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>2594000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>2842000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>2805000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>7859000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>6915000.0</v>
       </c>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
       <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
         <v>6047000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>4856000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>3622000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>1928000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>1027000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>656000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>1161000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>421000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>-99000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>-91000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>7008000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>6850000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>7754000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>7462000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>6145000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>4427000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>3182000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>3901000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>3585000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>2700000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>2624000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>2438000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>2739000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>1783000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>1509000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>1527000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>1306000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>28903000.0</v>
       </c>
-      <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15652,1733 +15765,1745 @@
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
+      <c r="DT37"/>
     </row>
-    <row r="38" spans="1:123">
+    <row r="38" spans="1:124">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>7649000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>7654000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4325000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4502000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>4455000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4078000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3305000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6720000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>219596000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>16742000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>21757000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>27321000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>26195000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>202000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>211000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>246000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>309000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>343000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>227000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>265000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>130366000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>133778000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>133429000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57788000.0</v>
       </c>
       <c r="AL38">
         <v>57788000.0</v>
       </c>
       <c r="AM38">
         <v>57788000.0</v>
       </c>
       <c r="AN38">
         <v>57788000.0</v>
       </c>
       <c r="AO38">
         <v>57788000.0</v>
       </c>
       <c r="AP38">
+        <v>57788000.0</v>
+      </c>
+      <c r="AQ38">
         <v>58888000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>58970000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>63847000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>61165000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>62379000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>63176000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>63741000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>64295000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>64850000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>81423000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>74608000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>65002000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>64444000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>59202000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>60638000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>59935000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>56379000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>122247000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>116065000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>116147000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>116121000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>116190000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>116350000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>116328000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>116271000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>58656000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>58717000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>58782000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>58900000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>58964000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>59027000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>59092000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>59176000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>13395000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>13517000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>13612000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>13747000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>13193000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>13197000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>14960000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>17557000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>16889000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>18468000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>19758000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>20239000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>11543000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>11986000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>12785000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>12999000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>12596000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>13285000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>13957000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>14254000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>13095000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>12105000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>12602000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>5152000.0</v>
       </c>
-      <c r="CU38"/>
-      <c r="CV38">
+      <c r="CV38"/>
+      <c r="CW38">
         <v>8351000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>7486000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>8407000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>11279000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>11886000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>11294000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>9846000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
+      <c r="DT38"/>
     </row>
-    <row r="39" spans="1:123">
+    <row r="39" spans="1:124">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>29977000.0</v>
+      </c>
+      <c r="C39">
         <v>142578000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>52755000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22979000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17720000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17383000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18086000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>19511000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>17883000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>17875000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>18315000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14765000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12973000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>25418000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>16122000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>15590000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>14951000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>84105000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15769000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>18327000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>9566000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9806000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8071000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7065000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5635000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6990000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>6865000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4751000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2796000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>4174000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4757000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5466000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2878999.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4929000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7654000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9206000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4608999.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3448000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4170000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>5428000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4627000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>6013000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>9044000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5652000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4451000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5278000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>10153000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>11769000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>11485000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>11377000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>10954000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>10768000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>9980000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>6262000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>155320000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>117506000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>102658000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3434000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>28640000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>22676000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>20055000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>12612000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>96102000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>89770000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>87315000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>11610000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>73840000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>85463000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>82442000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>3907000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>3359000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2480000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2826000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>60803000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>3006000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3198000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>5210000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>51232000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>14227000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>16018000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>17984000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>14249000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>14574000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>5554000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>5400000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>7901000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1159000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>31764000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>31541000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>30673000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>4417000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>5155000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2454000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>4612000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>1619000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1713000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5030000.0</v>
       </c>
       <c r="CU39">
         <v>5030000.0</v>
       </c>
       <c r="CV39">
-        <v>209000.0</v>
+        <v>5030000.0</v>
       </c>
       <c r="CW39">
         <v>209000.0</v>
       </c>
       <c r="CX39">
+        <v>209000.0</v>
+      </c>
+      <c r="CY39">
         <v>137000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000.0</v>
       </c>
       <c r="DA39">
         <v>123000.0</v>
       </c>
       <c r="DB39">
-        <v>169000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="DC39">
         <v>169000.0</v>
       </c>
       <c r="DD39">
-        <v>200000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="DE39">
         <v>200000.0</v>
       </c>
       <c r="DF39">
         <v>200000.0</v>
       </c>
       <c r="DG39">
         <v>200000.0</v>
       </c>
       <c r="DH39">
+        <v>200000.0</v>
+      </c>
+      <c r="DI39">
         <v>100000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>300000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>900000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>700000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>800000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>400000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>900000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>1200000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>1400000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DS39">
         <v>900000.0</v>
       </c>
+      <c r="DT39">
+        <v>900000.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:123">
+    <row r="40" spans="1:124">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>817937000.0</v>
+      </c>
+      <c r="C40">
         <v>761819000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>732336000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>50437000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>47743998.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>55770999.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>69350000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>54622000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>39630000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>41879000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>49861000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>38077000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>30478000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>33102000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>47544000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>42066999.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>39447000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>90412000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>43889000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>35944000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>32034000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>27642000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>35696000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>29664000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>24590000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>20120000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>21558000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>17331000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>16800000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>14124000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>21141000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>20159000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>17530000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>18402000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>29754000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>19721000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>14630000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>11550000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>15957000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>72638000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>53050000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>40429000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>50871000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>15578000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>47814000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>35025000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>43810000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>43205000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>37782000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>42031000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>43384000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>10962000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>10996000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>29478000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>65061000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>58023000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>28649000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>32271000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>39779000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>36941000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>32920000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>32053000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>45139000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>42489000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>10161000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>4752000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>35185000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>38449000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>35516000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>30868000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>8849000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>7720000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8413000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>8250000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>7272000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>4016000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>4516000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>5502000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>13923000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>13573000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>14533000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>26285000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>24691000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>15370000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>10878000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>5878000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>4749000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>7355000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>11472000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>13594000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>13230000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>12868000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>9712000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>9328000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>6177000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>5462000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>6803000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>4729000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>3358000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>5156000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>4156000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>2826000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>2342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1967000.0</v>
       </c>
       <c r="DA40">
         <v>1967000.0</v>
       </c>
       <c r="DB40">
+        <v>1967000.0</v>
+      </c>
+      <c r="DC40">
         <v>1209000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>1300000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>1000000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>1300000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>1100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>1300000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>1500000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DK40">
         <v>2500000.0</v>
       </c>
       <c r="DL40">
+        <v>2500000.0</v>
+      </c>
+      <c r="DM40">
         <v>2600000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>1900000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>1800000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DQ40">
         <v>1800000.0</v>
       </c>
       <c r="DR40">
-        <v>7500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="DS40">
         <v>7500000.0</v>
       </c>
+      <c r="DT40">
+        <v>7500000.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:123">
+    <row r="41" spans="1:124">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>85308000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>78372000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>100927000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>88665000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>74590000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>74271000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>68756000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>61900000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>61874000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>57200000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>57203000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>49402000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>49224000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>55371000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>52143000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>49838000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>52022000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>51373000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>49083000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>45175000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1271000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>595000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>473000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>419000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>362000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>47377000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>49649000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>355000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>338000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>328000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>323000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>616000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>753000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>734000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>812000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1126000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>2105000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>2245000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2482000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2625000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2728000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2498000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2417000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2398000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2597000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2657000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>177000.0</v>
       </c>
-      <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>689000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>716000.0</v>
       </c>
-      <c r="CC41"/>
       <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>809000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>911000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>947000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>928000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>964000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1001000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1017000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1054000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>5668000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>5891000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>6115000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>1940000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>1960000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1266000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1318000.0</v>
       </c>
-      <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
-      <c r="CY41">
+      <c r="CY41"/>
+      <c r="CZ41">
         <v>150000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>168000.0</v>
       </c>
-      <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
+      <c r="DT41"/>
     </row>
-    <row r="42" spans="1:123">
+    <row r="42" spans="1:124">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>220623000.0</v>
+      </c>
+      <c r="C42">
         <v>235554000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>265760000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>188470000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>183132000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>225274000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>246930000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>262395000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>288173000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>293570000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>295178000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>291757000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>288328000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>287914000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>281576000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>279120000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>276597000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>280274000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>255313000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>253467000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>251335000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>254978000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>252209000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>250385000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>246442000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>244877000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>227728000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>226871000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>226320000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>229064000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>233056000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>232265000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>231607000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>231183000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>231848000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>231321000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>209555000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>208922000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>208435000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>208031000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>188534000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>188147000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>206639000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>205994000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>205672000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>205697000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>205534000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>205343000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>191160000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>190926000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>197168000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>197573000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>197353000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>197067000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>196495000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>196325000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>196240000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>196143000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>196031000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>197387000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>198777000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>198849000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>199025000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>198335000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>198064000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>197898000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>150902000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>150662000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>150373000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>150223000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>148700000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>148231000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>147983000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>147786000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>115821000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>115662000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>115116000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>114630000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>111361000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>110990000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>110536000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>83779000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>83642000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>82181000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>81200000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>80687000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>67422000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>66970000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>66880000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>67769000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>66008000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>65853000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>65875000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>65870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65899000.0</v>
       </c>
       <c r="CR42">
         <v>65899000.0</v>
       </c>
       <c r="CS42">
         <v>65899000.0</v>
       </c>
       <c r="CT42">
-        <v>62096000.0</v>
+        <v>65899000.0</v>
       </c>
       <c r="CU42">
         <v>62096000.0</v>
       </c>
       <c r="CV42">
+        <v>62096000.0</v>
+      </c>
+      <c r="CW42">
         <v>47203000.0</v>
       </c>
-      <c r="CW42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX42"/>
       <c r="CY42">
         <v>47203000.0</v>
       </c>
       <c r="CZ42">
         <v>47203000.0</v>
       </c>
-      <c r="DA42"/>
-      <c r="DB42">
+      <c r="DA42">
+        <v>47203000.0</v>
+      </c>
+      <c r="DB42"/>
+      <c r="DC42">
         <v>48693000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>48600000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>48500000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>48600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>47900000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>47700000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>47800000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>47600000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>48100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47900000.0</v>
       </c>
       <c r="DL42">
         <v>47900000.0</v>
       </c>
       <c r="DM42">
+        <v>47900000.0</v>
+      </c>
+      <c r="DN42">
         <v>47800000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>48000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>47900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47700000.0</v>
       </c>
       <c r="DQ42">
         <v>47700000.0</v>
       </c>
       <c r="DR42">
-        <v>47600000.0</v>
+        <v>47700000.0</v>
       </c>
       <c r="DS42">
         <v>47600000.0</v>
       </c>
+      <c r="DT42">
+        <v>47600000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:123">
+    <row r="43" spans="1:124">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17460,1824 +17585,1838 @@
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
+      <c r="DT43"/>
     </row>
-    <row r="44" spans="1:123">
+    <row r="44" spans="1:124">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
         <v>88805000.0</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>95754000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>122467000.0</v>
       </c>
-      <c r="AR44">
-[...1 lines deleted...]
-      </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
-      <c r="CI44">
+      <c r="CI44"/>
+      <c r="CJ44">
         <v>10760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5578000.0</v>
       </c>
       <c r="CK44">
         <v>5578000.0</v>
       </c>
       <c r="CL44">
         <v>5578000.0</v>
       </c>
-      <c r="CM44"/>
+      <c r="CM44">
+        <v>5578000.0</v>
+      </c>
       <c r="CN44"/>
       <c r="CO44"/>
-      <c r="CP44">
+      <c r="CP44"/>
+      <c r="CQ44">
         <v>4577000.0</v>
       </c>
-      <c r="CQ44">
+      <c r="CR44">
         <v>4440000.0</v>
       </c>
-      <c r="CR44">
+      <c r="CS44">
         <v>4307000.0</v>
       </c>
-      <c r="CS44">
+      <c r="CT44">
         <v>4178000.0</v>
       </c>
-      <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
+      <c r="DT44"/>
     </row>
-    <row r="45" spans="1:123">
+    <row r="45" spans="1:124">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>572040000.0</v>
+      </c>
       <c r="C45">
+        <v>557200000.0</v>
+      </c>
+      <c r="D45">
         <v>540253000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>484980000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>478533000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>466030000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>545489000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>535800000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>513059000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>490879000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>289550000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>289567000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>277495000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>274897000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>449630000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>158624000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>151232000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>143183000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>138784000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>136672000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>132608000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>130009000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>63173000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>64212000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>67301000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>51999000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>52196000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>51726000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>52142000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>54406000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>59464000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>61275000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>65821000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>68127000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>70363000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>72035000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>72481000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>73475000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>74550000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>80813000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>82541000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>87098000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>90453000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>88925000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>89432000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>93683000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>95926000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>97498000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>101902000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>102308000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>102326000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>102403000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>82680000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>83429000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>83719000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>81102000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>78944000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>74681000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>76011000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>75345000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>78034000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>80282000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>71681000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>74608000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>76015000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>77993000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>78582000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>76245000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>73433000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>72389000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>62390000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>58121000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>50782000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>46617000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>45795000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>38919000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>35266000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>27271000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>27130000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>27151000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>23020000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>21227000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>21331000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>21226000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>21659000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>22380000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>23053000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>23530000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>22591000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>22794000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>23204000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>18335000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>18162000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>18000000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>18407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365000.0</v>
       </c>
       <c r="CW45">
         <v>365000.0</v>
       </c>
       <c r="CX45">
+        <v>365000.0</v>
+      </c>
+      <c r="CY45">
         <v>392000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>747000.0</v>
       </c>
       <c r="DA45">
         <v>747000.0</v>
       </c>
       <c r="DB45">
+        <v>747000.0</v>
+      </c>
+      <c r="DC45">
         <v>807000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DE45">
         <v>700000.0</v>
       </c>
       <c r="DF45">
         <v>700000.0</v>
       </c>
       <c r="DG45">
+        <v>700000.0</v>
+      </c>
+      <c r="DH45">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DI45">
         <v>700000.0</v>
       </c>
       <c r="DJ45">
         <v>700000.0</v>
       </c>
       <c r="DK45">
-        <v>1400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DL45">
         <v>1400000.0</v>
       </c>
       <c r="DM45">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="DN45">
         <v>1500000.0</v>
       </c>
       <c r="DO45">
+        <v>1500000.0</v>
+      </c>
+      <c r="DP45">
         <v>1900000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DR45">
         <v>2100000.0</v>
       </c>
       <c r="DS45">
+        <v>2100000.0</v>
+      </c>
+      <c r="DT45">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:123">
+    <row r="46" spans="1:124">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>338244000.0</v>
+      </c>
+      <c r="C46">
         <v>336436000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>332265000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>289280000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>292923000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>289463000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>325280000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>327155000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>313971000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>300883000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>289550000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>289567000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>277495000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>274897000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>283031000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>261603999.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>249947000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>213369000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>165914000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>158624000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>151232000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>143183000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>138784000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>136672000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>132608000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>130008999.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>63173000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>64212000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>67301000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>51999000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>52196000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>51726000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>52142000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>54406000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>59464000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>61275000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>65821000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>68127000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>70363000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>72035000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>72481000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>73475000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>74550000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>80813000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>82541000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>87098000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>90453000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>88925000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>89432000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>93683000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>95926000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>97498000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>101902000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>102308000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>102326000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>102403000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>82680000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>83429000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>83719000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>81102000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>78944000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>74681000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>76011000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>75345000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>78034000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>80282000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>71681000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>74608000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>76015000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>77993000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>78582000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>76245000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>73433000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>72389000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>62390000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>58121000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>50782000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>46617000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>45795000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>38919000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>35266000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>27271000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>27130000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>27151000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>23020000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>21227000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>21331000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>21226000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>21659000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>22380000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>23053000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>23530000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>22591000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>22794000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>23204000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>18335000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>18162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18407000.0</v>
       </c>
       <c r="CU46">
         <v>18407000.0</v>
       </c>
       <c r="CV46">
+        <v>18407000.0</v>
+      </c>
+      <c r="CW46">
         <v>365000.0</v>
       </c>
-      <c r="CW46"/>
-      <c r="CX46">
+      <c r="CX46"/>
+      <c r="CY46">
         <v>351000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>742000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>747000.0</v>
       </c>
-      <c r="DA46"/>
-      <c r="DB46">
+      <c r="DB46"/>
+      <c r="DC46">
         <v>839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DD46">
         <v>700000.0</v>
       </c>
       <c r="DE46">
         <v>700000.0</v>
       </c>
       <c r="DF46">
+        <v>700000.0</v>
+      </c>
+      <c r="DG46">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DH46">
         <v>700000.0</v>
       </c>
       <c r="DI46">
         <v>700000.0</v>
       </c>
       <c r="DJ46">
-        <v>1400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DK46">
         <v>1400000.0</v>
       </c>
       <c r="DL46">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="DM46">
         <v>1500000.0</v>
       </c>
       <c r="DN46">
+        <v>1500000.0</v>
+      </c>
+      <c r="DO46">
         <v>1900000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DQ46">
         <v>2100000.0</v>
       </c>
       <c r="DR46">
-        <v>2200000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="DS46">
         <v>2200000.0</v>
       </c>
+      <c r="DT46">
+        <v>2200000.0</v>
+      </c>
     </row>
-    <row r="47" spans="1:123">
+    <row r="47" spans="1:124">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>289567000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>274897000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>283031000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>261604000.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>228836000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>165914000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>158624000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>151232000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>143183000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>121534000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>119596000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>117818000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>116030000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>48584000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>49217000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>52011000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>51999000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>52196000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>51726000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>52142000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>54406000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>59464000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>61275000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>65821000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>68127000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>70363000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>72035000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>72481000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>73475000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>74550000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>80813000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>82541000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>87098000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>90453000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>88925000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>89432000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>93683000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>95926000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>97498000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>101902000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>102308000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>102326000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>102403000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>82680000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>83429000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>83719000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>81102000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>78944000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>74681000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>76011000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>75345000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>78034000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>80282000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>71681000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>74608000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>76015000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>77993000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>78582000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>76245000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>73433000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>72389000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>62390000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>58121000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>50782000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>46617000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>45795000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>38919000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>35266000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>27271000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>27130000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>27151000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>23020000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>21227000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>21331000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>21226000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>21659000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>22380000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>23053000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>23530000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>22591000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>22794000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>23204000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>18335000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>18162000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>18001000.0</v>
       </c>
-      <c r="CU47"/>
-      <c r="CV47">
+      <c r="CV47"/>
+      <c r="CW47">
         <v>18407000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>365000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>392000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>351000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>742000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>747000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>807000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
+      <c r="DT47"/>
     </row>
-    <row r="48" spans="1:123">
+    <row r="48" spans="1:124">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>968617000.0</v>
+      </c>
+      <c r="C48">
         <v>872648000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>785051000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>692963000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>621972000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>582495000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>469282000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>407961000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>356082000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>325034000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>284861000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>245508000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>206028000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>186379000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>154654000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>125131000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>99170000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>79918000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>69010000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>47884000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>27828000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>17273000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>11449000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-3708000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-21918000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-25033000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-47334000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-55291000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-63119000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-64934000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-70544000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-79458000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-87632000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-90121000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-93201000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-100333000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-103995000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-101738000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-95390000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-97805000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-99828000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-92500000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-91376000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-91632000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-89090000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-72098000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-64846000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-60911000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-62112000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-62317000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-9906000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-9735000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>5786000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>12220000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>12047000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>11818000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>9310000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>16509000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>59101000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>55808000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>51597000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>51553000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>42181000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>38685000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>34318000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>32708000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>32034000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>23615000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>14260000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>8762000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>4930000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-1047000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-6187000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-9304000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-13996000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-17440000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-21237000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-23748000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-24126000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-27736000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-31099000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-34292000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-39385000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-42164000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-44565000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-45392000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-47068000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-47784000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-49407000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-49675000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-50034000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-52327000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-53898000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-55094000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-57508000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-58749000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-59446000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60337000.0</v>
       </c>
       <c r="CU48">
         <v>-60337000.0</v>
       </c>
       <c r="CV48">
-        <v>-59586000.0</v>
+        <v>-60337000.0</v>
       </c>
       <c r="CW48">
         <v>-59586000.0</v>
       </c>
       <c r="CX48">
+        <v>-59586000.0</v>
+      </c>
+      <c r="CY48">
         <v>-53886000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-53195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-52147000.0</v>
       </c>
       <c r="DA48">
         <v>-52147000.0</v>
       </c>
       <c r="DB48">
+        <v>-52147000.0</v>
+      </c>
+      <c r="DC48">
         <v>-48011000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-46700000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-46100000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-45600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-45500000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-45300000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-45200000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-44500000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-45000000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-44600000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-44700000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-44400000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-37100000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-36600000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-36100000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-35700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34800000.0</v>
       </c>
       <c r="DS48">
         <v>-34800000.0</v>
       </c>
+      <c r="DT48">
+        <v>-34800000.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:123">
+    <row r="49" spans="1:124">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>245508000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>206028000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>154654000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>125131000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>99170000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>79918000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>69010000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>47884000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>27828000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>17273000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>11449000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-3708000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-21918000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-25033000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-47334000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-55291000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-63119000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-64934000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-70544000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-79458000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-87632000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-90121000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-93201000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-100333000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-103995000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-101738000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-95390000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-97805000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-99828000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-92500000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-91376000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-91632000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-89090000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-72098000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-64846000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-60911000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-62112000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-62317000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-9906000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-9735000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>5786000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>12220000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>12047000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>11818000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>9310000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>16509000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>59101000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>55808000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -19296,181 +19435,186 @@
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
+      <c r="DT49"/>
     </row>
-    <row r="50" spans="1:123">
+    <row r="50" spans="1:124">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>15138000.0</v>
+      </c>
       <c r="C50">
+        <v>15146000.0</v>
+      </c>
+      <c r="D50">
         <v>15154000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>15162000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>26419000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>26423000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>26425000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>26428000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>26469000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>26520000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>35142000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>35062000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>35059000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>32610000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>29705000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>26273000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>30368000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>28230000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>21239000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>23186000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>59962000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>77434000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>57476000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>54979000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>50211000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>42473000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>12238000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>12128000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>393000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2899000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3014000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>826000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1057000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3978000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>986000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>89164000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2939000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3845000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>4653000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>4854000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>4856000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>965000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -19503,1120 +19647,1128 @@
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
+      <c r="DT50"/>
     </row>
-    <row r="51" spans="1:123">
+    <row r="51" spans="1:124">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>342186000.0</v>
+      </c>
+      <c r="C51">
         <v>349914000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>359201000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>343143000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>358689000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>369274000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>377586000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>387898000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>390513000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>398879000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>415338000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>425562000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>463147000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>491163000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>497334000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>488956000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>485142000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>471505000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>338782000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>343442000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>354966000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>385229000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>410005000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>439163000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>473914000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>447171000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>89410000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>93714000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>92791000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>82016000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>81438000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>86575000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>86163000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>90138000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>89605000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>89164000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4297000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>5394000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>11605000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>17898000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>32130000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>21299000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>35680000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>38279000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>34443000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>37986000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>37774000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>20100000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>21278000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>8465000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>20788000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>29701000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>12099000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>24274000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>10281000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>841000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>818000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>836000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>8854000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>372000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>391000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>409000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>428000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>25446000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>63844000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>40482000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>40501000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>50519000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>50537000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>55556000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>60575000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>60592000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>60624000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>65654000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>30689000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>25720000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>20751000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>30782000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>28123000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>24123000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>16123000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>23142000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>24842000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>27922000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>21217000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>28451000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>36404000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>20783000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>19772000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>19004000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>25520000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>22401000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>27519000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>17783000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>28797000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>25497000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>25345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27739000.0</v>
       </c>
       <c r="CU51">
         <v>27739000.0</v>
       </c>
       <c r="CV51">
-        <v>18730000.0</v>
+        <v>27739000.0</v>
       </c>
       <c r="CW51">
         <v>18730000.0</v>
       </c>
       <c r="CX51">
+        <v>18730000.0</v>
+      </c>
+      <c r="CY51">
         <v>17997000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>20746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18262000.0</v>
       </c>
       <c r="DA51">
         <v>18262000.0</v>
       </c>
       <c r="DB51">
+        <v>18262000.0</v>
+      </c>
+      <c r="DC51">
         <v>14086000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>11600000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>8100000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>8400000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>4900000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>5500000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>5800000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>5000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>7100000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>6300000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>7300000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>6800000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>7900000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>8700000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>7900000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>8400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DS51">
         <v>1900000.0</v>
       </c>
+      <c r="DT51">
+        <v>1900000.0</v>
+      </c>
     </row>
-    <row r="52" spans="1:123">
+    <row r="52" spans="1:124">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>31338000.0</v>
+      </c>
+      <c r="C52">
         <v>33825000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>36134000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>33363999.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>45752000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>46921000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>45956000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>46259000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>45612000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>46161000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>53545000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>53191000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>52435000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>52325000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>47123000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>38855000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>40485000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>29930000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>29553000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>31128000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>67589000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>85022000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>65099999.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>62402000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>57621000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>49568000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>19730000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>19187000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>7402000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2899000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3014000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>826000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1057000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3978000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>986000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1038999.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2939000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3845000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>4653000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>4854000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>4857000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>5192000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>5171000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>5019000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>966000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>965000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>964000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>478000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>194000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>134000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>220000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>232000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="BC52">
         <v>73000.0</v>
       </c>
       <c r="BD52">
-        <v>573000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="BE52">
         <v>573000.0</v>
       </c>
       <c r="BF52">
         <v>573000.0</v>
       </c>
       <c r="BG52">
         <v>573000.0</v>
       </c>
       <c r="BH52">
-        <v>73000.0</v>
+        <v>573000.0</v>
       </c>
       <c r="BI52">
         <v>73000.0</v>
       </c>
       <c r="BJ52">
         <v>73000.0</v>
       </c>
       <c r="BK52">
         <v>73000.0</v>
       </c>
       <c r="BL52">
         <v>73000.0</v>
       </c>
       <c r="BM52">
+        <v>73000.0</v>
+      </c>
+      <c r="BN52">
         <v>33453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="BO52">
         <v>73000.0</v>
       </c>
       <c r="BP52">
         <v>73000.0</v>
       </c>
       <c r="BQ52">
         <v>73000.0</v>
       </c>
       <c r="BR52">
         <v>73000.0</v>
       </c>
       <c r="BS52">
+        <v>73000.0</v>
+      </c>
+      <c r="BT52">
         <v>74000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>73000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>90000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000.0</v>
       </c>
       <c r="BX52">
         <v>123000.0</v>
       </c>
       <c r="BY52">
         <v>123000.0</v>
       </c>
       <c r="BZ52">
         <v>123000.0</v>
       </c>
       <c r="CA52">
         <v>123000.0</v>
       </c>
       <c r="CB52">
         <v>123000.0</v>
       </c>
       <c r="CC52">
         <v>123000.0</v>
       </c>
       <c r="CD52">
+        <v>123000.0</v>
+      </c>
+      <c r="CE52">
         <v>8572000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>2235000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>7055000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>6628000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>7367000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>2623000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>1649000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>1810000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>5678000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>3149000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>3165000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>3270000.0</v>
       </c>
-      <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>2967000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>2230000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>2743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7372000.0</v>
       </c>
       <c r="CU52">
         <v>7372000.0</v>
       </c>
       <c r="CV52">
-        <v>13676000.0</v>
+        <v>7372000.0</v>
       </c>
       <c r="CW52">
         <v>13676000.0</v>
       </c>
       <c r="CX52">
+        <v>13676000.0</v>
+      </c>
+      <c r="CY52">
         <v>14502000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>16374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14870000.0</v>
       </c>
       <c r="DA52">
         <v>14870000.0</v>
       </c>
       <c r="DB52">
+        <v>14870000.0</v>
+      </c>
+      <c r="DC52">
         <v>1750000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>647000.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
-      <c r="DN52">
-[...1 lines deleted...]
-      </c>
+      <c r="DN52"/>
       <c r="DO52">
         <v>100000.0</v>
       </c>
       <c r="DP52">
         <v>100000.0</v>
       </c>
       <c r="DQ52">
         <v>100000.0</v>
       </c>
       <c r="DR52">
         <v>100000.0</v>
       </c>
       <c r="DS52">
         <v>100000.0</v>
       </c>
+      <c r="DT52">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:123">
+    <row r="53" spans="1:124">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="AG53">
         <v>3600000.0</v>
       </c>
       <c r="AH53">
         <v>3600000.0</v>
       </c>
       <c r="AI53">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="AJ53">
         <v>2000000.0</v>
       </c>
       <c r="AK53">
         <v>2000000.0</v>
       </c>
       <c r="AL53">
         <v>2000000.0</v>
       </c>
       <c r="AM53">
         <v>2000000.0</v>
       </c>
       <c r="AN53">
         <v>2000000.0</v>
       </c>
       <c r="AO53">
         <v>2000000.0</v>
       </c>
       <c r="AP53">
         <v>2000000.0</v>
       </c>
       <c r="AQ53">
         <v>2000000.0</v>
       </c>
       <c r="AR53">
-        <v>0.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
+        <v>0.0</v>
+      </c>
+      <c r="AZ53">
         <v>21016000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>21000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>21562000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>49211000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>53454000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>49676000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>43582000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>44855000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>49824000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>60503000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>65752000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>35752000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>68932000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>60204000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>51305000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>41660000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>41231000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>25487000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>19724000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>24379000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>17383000.0</v>
       </c>
-      <c r="BT53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU53"/>
       <c r="BV53">
         <v>54000.0</v>
       </c>
       <c r="BW53">
+        <v>54000.0</v>
+      </c>
+      <c r="BX53">
         <v>32630000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>29706000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>27822000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>26169000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>22585000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>20538000.0</v>
       </c>
-      <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
+      <c r="DT53"/>
     </row>
-    <row r="54" spans="1:123">
+    <row r="54" spans="1:124">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
         <v>88805000.0</v>
       </c>
-      <c r="AP54">
+      <c r="AQ54">
         <v>95754000.0</v>
       </c>
-      <c r="AQ54">
+      <c r="AR54">
         <v>122467000.0</v>
       </c>
-      <c r="AR54">
-[...1 lines deleted...]
-      </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -20635,1659 +20787,1672 @@
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
+      <c r="DT54"/>
     </row>
-    <row r="55" spans="1:123">
+    <row r="55" spans="1:124">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>2783672000.0</v>
+      </c>
+      <c r="C55">
         <v>2633831000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2562267000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2160890000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2034539000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2034977000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2023585000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1964550000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1817496000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1804057000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1723805000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1567358000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1431128000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1468934000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1503333000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1353530000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1242733000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1261675000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1064317000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1027190000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>947216000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>982394000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1022512000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1017510000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>976395000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>949774000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>521969000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>499895000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>463514000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>482573000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>494164000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>470685000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>439035000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>463298000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>473035000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>455453000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>304576000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>301823000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>328215000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>330962000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>284007000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>267284000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>290674000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>307318000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>301001000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>306451000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>335068000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>329714000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>280821000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>273018000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>354112000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>329069000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>316147000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>331510000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>375281000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>352882000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>308863000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>303831000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>404034000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>375888000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>366052000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>367131000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>371730000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>379784000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>378411000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>385741000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>308871000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>324170000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>295954000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>289615000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>296713000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>293617000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>267649000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>274515000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>187107000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>178552000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>168361000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>167772000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>171293000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>152079000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>144650000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>118455000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>122789000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>108709000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>96658000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>89544000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>84902000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>76224000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>78338000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>75578000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>85362000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>80402000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>82367000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>72757000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>69981000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>62799000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>64331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56708000.0</v>
       </c>
       <c r="CU55">
         <v>56708000.0</v>
       </c>
       <c r="CV55">
-        <v>15852000.0</v>
+        <v>56708000.0</v>
       </c>
       <c r="CW55">
         <v>15852000.0</v>
       </c>
       <c r="CX55">
+        <v>15852000.0</v>
+      </c>
+      <c r="CY55">
         <v>18151000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>23113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22282000.0</v>
       </c>
       <c r="DA55">
         <v>22282000.0</v>
       </c>
       <c r="DB55">
+        <v>22282000.0</v>
+      </c>
+      <c r="DC55">
         <v>20167000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>18900000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>17500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>16900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>12100000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>13500000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>13400000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>14300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>15100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>16700000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>16400000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>15900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>25100000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>27100000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>27300000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>26100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27900000.0</v>
       </c>
       <c r="DS55">
         <v>27900000.0</v>
       </c>
+      <c r="DT55">
+        <v>27900000.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:123">
+    <row r="56" spans="1:124">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>1194691000.0</v>
+      </c>
+      <c r="C56">
         <v>1034462000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>963148000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1132299000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>997734000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1021880000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1083645000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1016768000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>878858000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>847979000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>875964000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>715800000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>587960000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>597254000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>669558000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>537496000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>435890000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>434691000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>466022000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>434092000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>355229000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>361543000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>427218000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>416447000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>371088000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>357521000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>332746000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>309023000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>268918000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>302616000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>313376000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>289883000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>257179000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>278526000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>279793000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>260749000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>180967000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>175908000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>200064000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>201139000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>153738000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>134921000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>157154000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>162658000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>157295000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>156974000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>181439000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>177048000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>127094000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>114485000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>176763000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>156963000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>149243000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>164758000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>213753000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>189841000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>166248000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>164023000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>198068000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>178721000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>170961000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>176329000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>179529000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>188089000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>184049000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>189188000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>178534000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>190845000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>161157000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>152722000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>159167000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>158345000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>135124000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>142950000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>111322000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>106914000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>103967000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>107408000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>112305000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>99963000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>94424000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>73627000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>78770000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>63090000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>53880000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>48078000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>52028000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>43012000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>43894000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>40199000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>49713000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>43587000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>45819000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>35709000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>33682000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>32359000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>33567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29950000.0</v>
       </c>
       <c r="CU56">
         <v>29950000.0</v>
       </c>
       <c r="CV56">
-        <v>8001000.0</v>
+        <v>29950000.0</v>
       </c>
       <c r="CW56">
         <v>8001000.0</v>
       </c>
       <c r="CX56">
+        <v>8001000.0</v>
+      </c>
+      <c r="CY56">
         <v>6521000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>10485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10241000.0</v>
       </c>
       <c r="DA56">
         <v>10241000.0</v>
       </c>
       <c r="DB56">
+        <v>10241000.0</v>
+      </c>
+      <c r="DC56">
         <v>9567000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>10200000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>10700000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>9900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>8900000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>10300000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>10100000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>11000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>10300000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>11500000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>11000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>10500000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>12900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14800000.0</v>
       </c>
       <c r="DP56">
         <v>14800000.0</v>
       </c>
       <c r="DQ56">
+        <v>14800000.0</v>
+      </c>
+      <c r="DR56">
         <v>13700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14400000.0</v>
       </c>
       <c r="DS56">
         <v>14400000.0</v>
       </c>
+      <c r="DT56">
+        <v>14400000.0</v>
+      </c>
     </row>
-    <row r="57" spans="1:123">
+    <row r="57" spans="1:124">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>1083750000.0</v>
+      </c>
+      <c r="C57">
         <v>1022454000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>966793000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>796231000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>756769000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>741958000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>839036000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>820856000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>705717000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>678168000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>685837000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>567765000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>444689000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>446611000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>512308000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>407389000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>339514000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>351760000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>357724000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>346242000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>322246000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>321884000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>357369000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>337692000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>286332000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>293504000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>213659000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>198532000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>162010000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>179174000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>194669000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>175761000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>158462000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>182292000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>194953000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>187323000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>151778000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>146592000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>159430000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>157372000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>121363000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>104647000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>115592000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>131521000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>120242000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>104650000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>127739000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>135876000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>102018000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>105799000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>122717000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>91457000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>78124000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>77274000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>131129000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>120873000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>74114000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>69285000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>91887000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>72704000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>67857000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>69051000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>87721000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>77754000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>76653000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>75310000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>62756000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>78126000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>62233000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>57599000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>65606000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>73127000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>54327000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>60887000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>51631000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>53008000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>52130000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>44534000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>53936000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>44001000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>48361000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>55273000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>56171000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>46892000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>44518000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>32324000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>30257000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>25514000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>30946000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>33711000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>36575000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>38597000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>36005000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>23962000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>25881000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>23590000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>26801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29893000.0</v>
       </c>
       <c r="CU57">
         <v>29893000.0</v>
       </c>
       <c r="CV57">
-        <v>23983000.0</v>
+        <v>29893000.0</v>
       </c>
       <c r="CW57">
         <v>23983000.0</v>
       </c>
       <c r="CX57">
+        <v>23983000.0</v>
+      </c>
+      <c r="CY57">
         <v>21290000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>24684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23785000.0</v>
       </c>
       <c r="DA57">
         <v>23785000.0</v>
       </c>
       <c r="DB57">
+        <v>23785000.0</v>
+      </c>
+      <c r="DC57">
         <v>8590000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>6900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>8400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>7000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>6600000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>7400000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>7000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>8000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>8300000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>10300000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>9100000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>8000000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>7400000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>8000000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>8300000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13600000.0</v>
       </c>
       <c r="DS57">
         <v>13600000.0</v>
       </c>
+      <c r="DT57">
+        <v>13600000.0</v>
+      </c>
     </row>
-    <row r="58" spans="1:123">
+    <row r="58" spans="1:124">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>1588403000.0</v>
+      </c>
+      <c r="C58">
         <v>1527396000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1477272000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1249517000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1207612000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1208499000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1292643000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1283536000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1165279000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1180204000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1138331000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1025444000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>932873000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>991135000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1063445999.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>946155000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>865093000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>901448000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>741224000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>728420000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>671523000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>713665000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>763196000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>776425000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>757465000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>728563000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>338710000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>325202000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>297237000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>310313000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>324466000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>310593000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>288743000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>317109000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>330496000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>322267000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>197738000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>193733000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>213759000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>220065000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>195202000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>171530000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>168207000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>185929000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>176535000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>165303000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>188120000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>180609000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>148397000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>140224000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>163289000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>138566000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>109801000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>118924000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>162889000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>142295000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>101103000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>88993000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>147292000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>93622000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>88088000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>87978000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>105532000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>119001000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>122785000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>154975000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>125803000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>149761000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>131190000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>124199000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>135395000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>139239000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>119142000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>129541000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>85172000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>80220000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>74373000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>76781000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>83950000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>68717000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>65108000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>69843000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>79587000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>68670000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>60054000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>54336000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>65002000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>51227000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>55503000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>53669000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>64614000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>62410000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>66369000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>58285000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>58111000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>52430000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>54899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52691000.0</v>
       </c>
       <c r="CU58">
         <v>52691000.0</v>
       </c>
       <c r="CV58">
-        <v>28186000.0</v>
+        <v>52691000.0</v>
       </c>
       <c r="CW58">
         <v>28186000.0</v>
       </c>
       <c r="CX58">
+        <v>28186000.0</v>
+      </c>
+      <c r="CY58">
         <v>24785000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>29056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27177000.0</v>
       </c>
       <c r="DA58">
         <v>27177000.0</v>
       </c>
       <c r="DB58">
+        <v>27177000.0</v>
+      </c>
+      <c r="DC58">
         <v>20926000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>18300000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>16400000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>15200000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>11000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>12300000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>12000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>12300000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>13500000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>14800000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>14500000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>13800000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>15600000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>17100000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>16800000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>15200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16100000.0</v>
       </c>
       <c r="DS58">
         <v>16100000.0</v>
       </c>
+      <c r="DT58">
+        <v>16100000.0</v>
+      </c>
     </row>
-    <row r="59" spans="1:123">
+    <row r="59" spans="1:124">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>169698000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>160092000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>150292000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>146189000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>142539000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>133186000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>106838000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>108090000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>114456000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>110897000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>88805000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>95754000.0</v>
       </c>
-      <c r="AQ59">
+      <c r="AR59">
         <v>122467000.0</v>
       </c>
-      <c r="AR59">
-[...1 lines deleted...]
-      </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -22306,668 +22471,673 @@
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
+      <c r="DT59"/>
     </row>
-    <row r="60" spans="1:123">
+    <row r="60" spans="1:124">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>1189555000.0</v>
+      </c>
+      <c r="C60">
         <v>1108517000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1051126000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>881745000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>805416000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>808081000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>716524000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>670668000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>644566000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>618913000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>580347000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>537573000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>494664000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>474599000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>437111000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>405233000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>375909000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>358767000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>321688000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>297996000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>275080000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>267270000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>257628000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>239637000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>217537000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>219918000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>180665000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>171851000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>163472000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>164401000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>162783000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>153078000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>144245000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>141333000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>138917000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>131258000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>105811000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>107434000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>113295000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>110476000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>88904000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>95845000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>115459000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>114539000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>116712000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>133686000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>140803000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>144678000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>129242000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>128893000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>187238000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>187803000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>203722000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>210148000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>209653000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>208804000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>206251000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>213311000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>255436000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>253363000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>250436000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>250429000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>241692000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>236777000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>232542000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>230766000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>183068000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>174409000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>164764000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>159116000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>153761000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>147315000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>141927000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>138612000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>101935000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>98332000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>93988000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>90991000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>87343000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>83362000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>79542000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>48612000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>43202000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>40039000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>36604000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>35208000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>19900000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>19115000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>17395000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>16636000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>15878000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>13576000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>12027000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>10826000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>8441000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>7200000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>6503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1808000.0</v>
       </c>
       <c r="CU60">
         <v>1808000.0</v>
       </c>
       <c r="CV60">
+        <v>1808000.0</v>
+      </c>
+      <c r="CW60">
         <v>-12334000.0</v>
       </c>
-      <c r="CW60"/>
-      <c r="CX60">
+      <c r="CX60"/>
+      <c r="CY60">
         <v>-6634000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>-5943000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>-4895000.0</v>
       </c>
-      <c r="DA60"/>
-      <c r="DB60">
+      <c r="DB60"/>
+      <c r="DC60">
         <v>-759000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>500000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>1100000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>1700000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>1100000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>1200000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>1400000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>2000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>1600000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>1900000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>1800000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>2100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>9400000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>10000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>10400000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>10900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11800000.0</v>
       </c>
       <c r="DS60">
         <v>11800000.0</v>
       </c>
+      <c r="DT60">
+        <v>11800000.0</v>
+      </c>
     </row>
-    <row r="61" spans="1:123">
+    <row r="61" spans="1:124">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-      <c r="V61">
+      <c r="V61"/>
+      <c r="W61">
         <v>-1445000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-2651000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-3435000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-4247000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-6142000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-6581000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-6688000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-7182000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-4731000.0</v>
       </c>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
         <v>-88805000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-95754000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-122467000.0</v>
       </c>
-      <c r="AR61">
-[...1 lines deleted...]
-      </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
         <v>-1432000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-1362000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-62000.0</v>
       </c>
-      <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
-      <c r="CG61">
-[...1 lines deleted...]
-      </c>
+      <c r="CG61"/>
       <c r="CH61">
         <v>-1000.0</v>
       </c>
       <c r="CI61">
         <v>-1000.0</v>
       </c>
       <c r="CJ61">
         <v>-1000.0</v>
       </c>
       <c r="CK61">
         <v>-1000.0</v>
       </c>
       <c r="CL61">
         <v>-1000.0</v>
       </c>
       <c r="CM61">
         <v>-1000.0</v>
       </c>
       <c r="CN61">
         <v>-1000.0</v>
       </c>
       <c r="CO61">
         <v>-1000.0</v>
       </c>
       <c r="CP61">
         <v>-1000.0</v>
       </c>
       <c r="CQ61">
         <v>-1000.0</v>
       </c>
       <c r="CR61">
         <v>-1000.0</v>
       </c>
       <c r="CS61">
         <v>-1000.0</v>
       </c>
       <c r="CT61">
         <v>-1000.0</v>
       </c>
-      <c r="CU61"/>
-      <c r="CV61">
+      <c r="CU61">
         <v>-1000.0</v>
       </c>
+      <c r="CV61"/>
       <c r="CW61">
         <v>-1000.0</v>
       </c>
       <c r="CX61">
         <v>-1000.0</v>
       </c>
       <c r="CY61">
         <v>-1000.0</v>
       </c>
       <c r="CZ61">
         <v>-1000.0</v>
       </c>
       <c r="DA61">
         <v>-1000.0</v>
       </c>
       <c r="DB61">
         <v>-1000.0</v>
       </c>
-      <c r="DC61"/>
+      <c r="DC61">
+        <v>-1000.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
+      <c r="DT61"/>
     </row>
-    <row r="62" spans="1:123">
+    <row r="62" spans="1:124">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23049,50 +23219,51 @@
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
+      <c r="DT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23182,54 +23353,54 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
-        <v>1939923000.0</v>
+        <v>1917735000.0</v>
       </c>
       <c r="C2">
         <v>1689633000.0</v>
       </c>
       <c r="D2">
         <v>1634591000.0</v>
       </c>
       <c r="E2">
         <v>1494869000.0</v>
       </c>
       <c r="F2">
         <v>1210842000.0</v>
       </c>
       <c r="G2">
         <v>1047108000.0</v>
       </c>
       <c r="H2">
         <v>1018484000.0</v>
       </c>
       <c r="I2">
         <v>927335000.0</v>
       </c>
       <c r="J2">
         <v>868866000.0</v>
       </c>
@@ -23280,51 +23451,51 @@
       </c>
       <c r="Z2">
         <v>16388000.0</v>
       </c>
       <c r="AA2">
         <v>16048000.0</v>
       </c>
       <c r="AB2">
         <v>16048000.0</v>
       </c>
       <c r="AC2">
         <v>25849000.0</v>
       </c>
       <c r="AD2">
         <v>26119000.0</v>
       </c>
       <c r="AE2">
         <v>32459000.0</v>
       </c>
       <c r="AF2">
         <v>37321000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>77114000.0</v>
       </c>
       <c r="C3">
         <v>68410000.0</v>
       </c>
       <c r="D3">
         <v>57403000.0</v>
       </c>
       <c r="E3">
         <v>52066000.0</v>
       </c>
       <c r="F3">
         <v>34201000.0</v>
       </c>
       <c r="G3">
         <v>32785000.0</v>
       </c>
       <c r="H3">
         <v>20740000.0</v>
       </c>
       <c r="I3">
         <v>16600000.0</v>
       </c>
@@ -23378,95 +23549,95 @@
       </c>
       <c r="Z3">
         <v>150000.0</v>
       </c>
       <c r="AA3">
         <v>212000.0</v>
       </c>
       <c r="AB3">
         <v>212000.0</v>
       </c>
       <c r="AC3">
         <v>537000.0</v>
       </c>
       <c r="AD3">
         <v>661000.0</v>
       </c>
       <c r="AE3">
         <v>1207000.0</v>
       </c>
       <c r="AF3">
         <v>873000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>9744000.0</v>
       </c>
       <c r="F4">
         <v>1188000.0</v>
       </c>
       <c r="G4">
         <v>-817000.0</v>
       </c>
       <c r="H4">
         <v>-817000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5">
         <v>428263000.0</v>
       </c>
       <c r="C5">
         <v>383533000.0</v>
       </c>
       <c r="D5">
         <v>219935000.0</v>
       </c>
       <c r="E5">
         <v>160755000.0</v>
       </c>
       <c r="F5">
         <v>108120000.0</v>
       </c>
       <c r="G5">
         <v>92463000.0</v>
       </c>
       <c r="H5">
         <v>31165000.0</v>
       </c>
       <c r="I5">
         <v>43628000.0</v>
       </c>
@@ -23520,51 +23691,51 @@
       </c>
       <c r="Z5">
         <v>318000.0</v>
       </c>
       <c r="AA5">
         <v>-375000.0</v>
       </c>
       <c r="AB5">
         <v>-4200000.0</v>
       </c>
       <c r="AC5">
         <v>-714000.0</v>
       </c>
       <c r="AD5">
         <v>-696000.0</v>
       </c>
       <c r="AE5">
         <v>-1879000.0</v>
       </c>
       <c r="AF5">
         <v>-1218000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>505377000.0</v>
       </c>
       <c r="C6">
         <v>451943000.0</v>
       </c>
       <c r="D6">
         <v>277338000.0</v>
       </c>
       <c r="E6">
         <v>212821000.0</v>
       </c>
       <c r="F6">
         <v>142321000.0</v>
       </c>
       <c r="G6">
         <v>125248000.0</v>
       </c>
       <c r="H6">
         <v>51905000.0</v>
       </c>
       <c r="I6">
         <v>60228000.0</v>
       </c>
@@ -23618,130 +23789,130 @@
       </c>
       <c r="Z6">
         <v>468000.0</v>
       </c>
       <c r="AA6">
         <v>-163000.0</v>
       </c>
       <c r="AB6">
         <v>-3988000.0</v>
       </c>
       <c r="AC6">
         <v>-177000.0</v>
       </c>
       <c r="AD6">
         <v>-35000.0</v>
       </c>
       <c r="AE6">
         <v>-672000.0</v>
       </c>
       <c r="AF6">
         <v>-345000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>281000.0</v>
       </c>
       <c r="J8">
         <v>-19545000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
-        <v>550126000.0</v>
+        <v>572314000.0</v>
       </c>
       <c r="C9">
         <v>426123000.0</v>
       </c>
       <c r="D9">
         <v>337638000.0</v>
       </c>
       <c r="E9">
         <v>274567000.0</v>
       </c>
       <c r="F9">
         <v>203532000.0</v>
       </c>
       <c r="G9">
         <v>179630000.0</v>
       </c>
       <c r="H9">
         <v>107794000.0</v>
       </c>
       <c r="I9">
         <v>110332000.0</v>
       </c>
       <c r="J9">
         <v>89092000.0</v>
       </c>
@@ -23792,51 +23963,51 @@
       </c>
       <c r="Z9">
         <v>4871000.0</v>
       </c>
       <c r="AA9">
         <v>4094000.0</v>
       </c>
       <c r="AB9">
         <v>4094000.0</v>
       </c>
       <c r="AC9">
         <v>5811000.0</v>
       </c>
       <c r="AD9">
         <v>6188000.0</v>
       </c>
       <c r="AE9">
         <v>9469000.0</v>
       </c>
       <c r="AF9">
         <v>10018000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
         <v>408477000.0</v>
       </c>
       <c r="C10">
         <v>358278000.0</v>
       </c>
       <c r="D10">
         <v>190615000.0</v>
       </c>
       <c r="E10">
         <v>140164000.0</v>
       </c>
       <c r="F10">
         <v>88809000.0</v>
       </c>
       <c r="G10">
         <v>63131000.0</v>
       </c>
       <c r="H10">
         <v>14479000.0</v>
       </c>
       <c r="I10">
         <v>31278000.0</v>
       </c>
@@ -23890,51 +24061,51 @@
       </c>
       <c r="Z10">
         <v>-7253000.0</v>
       </c>
       <c r="AA10">
         <v>-2987000.0</v>
       </c>
       <c r="AB10">
         <v>-2987000.0</v>
       </c>
       <c r="AC10">
         <v>-892000.0</v>
       </c>
       <c r="AD10">
         <v>608000.0</v>
       </c>
       <c r="AE10">
         <v>-5663000.0</v>
       </c>
       <c r="AF10">
         <v>-2158000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11">
         <v>98752000.0</v>
       </c>
       <c r="C11">
         <v>87360000.0</v>
       </c>
       <c r="D11">
         <v>47770000.0</v>
       </c>
       <c r="E11">
         <v>41707000.0</v>
       </c>
       <c r="F11">
         <v>24874000.0</v>
       </c>
       <c r="G11">
         <v>19410000.0</v>
       </c>
       <c r="H11">
         <v>-26216000.0</v>
       </c>
       <c r="I11">
         <v>1738000.0</v>
       </c>
@@ -23988,51 +24159,51 @@
       </c>
       <c r="Z11">
         <v>27000.0</v>
       </c>
       <c r="AA11">
         <v>10000.0</v>
       </c>
       <c r="AB11">
         <v>10000.0</v>
       </c>
       <c r="AC11">
         <v>4000.0</v>
       </c>
       <c r="AD11">
         <v>1016000.0</v>
       </c>
       <c r="AE11">
         <v>3098000.0</v>
       </c>
       <c r="AF11">
         <v>1885000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12">
         <v>19786000.0</v>
       </c>
       <c r="C12">
         <v>25255000.0</v>
       </c>
       <c r="D12">
         <v>29320000.0</v>
       </c>
       <c r="E12">
         <v>20591000.0</v>
       </c>
       <c r="F12">
         <v>19311000.0</v>
       </c>
       <c r="G12">
         <v>29332000.0</v>
       </c>
       <c r="H12">
         <v>16686000.0</v>
       </c>
       <c r="I12">
         <v>12350000.0</v>
       </c>
@@ -24086,53 +24257,55 @@
       </c>
       <c r="Z12">
         <v>2688000.0</v>
       </c>
       <c r="AA12">
         <v>1243000.0</v>
       </c>
       <c r="AB12">
         <v>1243000.0</v>
       </c>
       <c r="AC12">
         <v>558000.0</v>
       </c>
       <c r="AD12">
         <v>634000.0</v>
       </c>
       <c r="AE12">
         <v>843000.0</v>
       </c>
       <c r="AF12">
         <v>646000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>196</v>
+      </c>
+      <c r="B13">
+        <v>22347000.0</v>
+      </c>
       <c r="C13">
         <v>27622000.0</v>
       </c>
       <c r="D13">
         <v>14140000.0</v>
       </c>
       <c r="E13">
         <v>885000.0</v>
       </c>
       <c r="F13">
         <v>52000.0</v>
       </c>
       <c r="G13">
         <v>161000.0</v>
       </c>
       <c r="H13">
         <v>1142000.0</v>
       </c>
       <c r="I13">
         <v>1017000.0</v>
       </c>
       <c r="J13">
         <v>314000.0</v>
       </c>
       <c r="K13">
@@ -24142,53 +24315,55 @@
         <v>2552000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>197</v>
+      </c>
+      <c r="B14">
+        <v>-19572000.0</v>
+      </c>
       <c r="C14">
         <v>-13457000.0</v>
       </c>
       <c r="D14">
         <v>-4190000.0</v>
       </c>
       <c r="E14">
         <v>-1740000.0</v>
       </c>
       <c r="F14">
         <v>-2478000.0</v>
       </c>
       <c r="G14">
         <v>1459000.0</v>
       </c>
       <c r="H14">
         <v>794000.0</v>
       </c>
       <c r="I14">
         <v>4353000.0</v>
       </c>
       <c r="J14">
         <v>4200000.0</v>
       </c>
       <c r="K14">
@@ -24222,51 +24397,51 @@
         <v>62000.0</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14">
         <v>962000.0</v>
       </c>
       <c r="X14">
         <v>1627000.0</v>
       </c>
       <c r="Y14">
         <v>873000.0</v>
       </c>
       <c r="Z14">
         <v>647000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
         <v>290153000.0</v>
       </c>
       <c r="C15">
         <v>257461000.0</v>
       </c>
       <c r="D15">
         <v>138655000.0</v>
       </c>
       <c r="E15">
         <v>106461000.0</v>
       </c>
       <c r="F15">
         <v>62645000.0</v>
       </c>
       <c r="G15">
         <v>42306000.0</v>
       </c>
       <c r="H15">
         <v>39901000.0</v>
       </c>
       <c r="I15">
         <v>25187000.0</v>
       </c>
@@ -24320,51 +24495,51 @@
       </c>
       <c r="Z15">
         <v>-6941000.0</v>
       </c>
       <c r="AA15">
         <v>-5453000.0</v>
       </c>
       <c r="AB15">
         <v>-5453000.0</v>
       </c>
       <c r="AC15">
         <v>-1046000.0</v>
       </c>
       <c r="AD15">
         <v>-408000.0</v>
       </c>
       <c r="AE15">
         <v>-8761000.0</v>
       </c>
       <c r="AF15">
         <v>-3978000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>106461000.0</v>
       </c>
       <c r="F16">
         <v>62645000.0</v>
       </c>
       <c r="G16">
         <v>42306000.0</v>
       </c>
       <c r="H16">
         <v>39901000.0</v>
       </c>
       <c r="I16">
         <v>25187000.0</v>
       </c>
       <c r="J16">
         <v>11617000.0</v>
       </c>
       <c r="K16">
         <v>-9238000.0</v>
       </c>
@@ -24398,53 +24573,55 @@
       <c r="U16">
         <v>12638000.0</v>
       </c>
       <c r="V16">
         <v>10541000.0</v>
       </c>
       <c r="W16">
         <v>5653000.0</v>
       </c>
       <c r="X16">
         <v>5419000.0</v>
       </c>
       <c r="Y16">
         <v>4722000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>200</v>
+      </c>
+      <c r="B17">
+        <v>309725000.0</v>
+      </c>
       <c r="C17">
         <v>270918000.0</v>
       </c>
       <c r="D17">
         <v>142845000.0</v>
       </c>
       <c r="E17">
         <v>98457000.0</v>
       </c>
       <c r="F17">
         <v>81993000.0</v>
       </c>
       <c r="G17">
         <v>71683000.0</v>
       </c>
       <c r="H17">
         <v>57381000.0</v>
       </c>
       <c r="I17">
         <v>41890000.0</v>
       </c>
       <c r="J17">
         <v>25617000.0</v>
       </c>
       <c r="K17">
@@ -24462,53 +24639,55 @@
       <c r="O17">
         <v>18656000.0</v>
       </c>
       <c r="P17">
         <v>33527000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>201</v>
+      </c>
+      <c r="B18">
+        <v>2561000.0</v>
+      </c>
       <c r="C18">
         <v>2367000.0</v>
       </c>
       <c r="D18">
         <v>-15180000.0</v>
       </c>
       <c r="E18">
         <v>-19706000.0</v>
       </c>
       <c r="F18">
         <v>-19296000.0</v>
       </c>
       <c r="G18">
         <v>-29216000.0</v>
       </c>
       <c r="H18">
         <v>-15544000.0</v>
       </c>
       <c r="I18">
         <v>-11333000.0</v>
       </c>
       <c r="J18">
         <v>-9486000.0</v>
       </c>
       <c r="K18">
@@ -24516,51 +24695,51 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>2084000.0</v>
       </c>
       <c r="G19">
         <v>-140000.0</v>
       </c>
       <c r="H19">
         <v>-6586000.0</v>
       </c>
       <c r="I19">
         <v>1017000.0</v>
       </c>
       <c r="J19">
         <v>-441000.0</v>
       </c>
       <c r="K19">
         <v>33000.0</v>
       </c>
       <c r="L19">
         <v>220000.0</v>
@@ -24574,109 +24753,109 @@
       <c r="O19">
         <v>3098000.0</v>
       </c>
       <c r="P19">
         <v>1749000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>3877000.0</v>
       </c>
       <c r="G20">
         <v>1026000.0</v>
       </c>
       <c r="H20">
         <v>4311000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
         <v>921000.0</v>
       </c>
       <c r="P20">
         <v>67676000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
-        <v>414243000.0</v>
+        <v>413512000.0</v>
       </c>
       <c r="C21">
-        <v>264622000.0</v>
+        <v>269799000.0</v>
       </c>
       <c r="D21">
-        <v>205795000.0</v>
+        <v>205999000.0</v>
       </c>
       <c r="E21">
-        <v>159870000.0</v>
+        <v>160697000.0</v>
       </c>
       <c r="F21">
         <v>107011000.0</v>
       </c>
       <c r="G21">
         <v>92615000.0</v>
       </c>
       <c r="H21">
         <v>37751000.0</v>
       </c>
       <c r="I21">
         <v>42611000.0</v>
       </c>
       <c r="J21">
         <v>26176000.0</v>
       </c>
       <c r="K21">
         <v>-4729000.0</v>
       </c>
       <c r="L21">
         <v>-14387000.0</v>
       </c>
       <c r="M21">
         <v>-4224000.0</v>
       </c>
@@ -24718,99 +24897,99 @@
       </c>
       <c r="Z21">
         <v>282000.0</v>
       </c>
       <c r="AA21">
         <v>-389000.0</v>
       </c>
       <c r="AB21">
         <v>-389000.0</v>
       </c>
       <c r="AC21">
         <v>-720000.0</v>
       </c>
       <c r="AD21">
         <v>-711000.0</v>
       </c>
       <c r="AE21">
         <v>-1552000.0</v>
       </c>
       <c r="AF21">
         <v>-1373000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
-        <v>2075806000.0</v>
+        <v>2076537000.0</v>
       </c>
       <c r="C23">
-        <v>1851134000.0</v>
+        <v>1845957000.0</v>
       </c>
       <c r="D23">
-        <v>1766434000.0</v>
+        <v>1766230000.0</v>
       </c>
       <c r="E23">
-        <v>1609566000.0</v>
+        <v>1608739000.0</v>
       </c>
       <c r="F23">
         <v>1307363000.0</v>
       </c>
       <c r="G23">
         <v>1134123000.0</v>
       </c>
       <c r="H23">
         <v>1088527000.0</v>
       </c>
       <c r="I23">
         <v>995056000.0</v>
       </c>
       <c r="J23">
         <v>931782000.0</v>
       </c>
       <c r="K23">
         <v>694852000.0</v>
       </c>
       <c r="L23">
         <v>637982000.0</v>
       </c>
       <c r="M23">
         <v>676454000.0</v>
       </c>
@@ -24852,139 +25031,141 @@
       </c>
       <c r="Z23">
         <v>20977000.0</v>
       </c>
       <c r="AA23">
         <v>20531000.0</v>
       </c>
       <c r="AB23">
         <v>20531000.0</v>
       </c>
       <c r="AC23">
         <v>32380000.0</v>
       </c>
       <c r="AD23">
         <v>33018000.0</v>
       </c>
       <c r="AE23">
         <v>43480000.0</v>
       </c>
       <c r="AF23">
         <v>48712000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>208</v>
+      </c>
+      <c r="B25">
+        <v>77114000.0</v>
+      </c>
       <c r="C25">
         <v>68410000.0</v>
       </c>
       <c r="D25">
         <v>57403000.0</v>
       </c>
       <c r="E25">
         <v>52066000.0</v>
       </c>
       <c r="F25">
         <v>34201000.0</v>
       </c>
       <c r="G25">
         <v>32785000.0</v>
       </c>
       <c r="H25">
         <v>20740000.0</v>
       </c>
       <c r="I25">
         <v>16770000.0</v>
       </c>
       <c r="J25">
         <v>16994000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24992,89 +25173,89 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>2211000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>154814000.0</v>
       </c>
       <c r="C28">
         <v>118424000.0</v>
       </c>
       <c r="D28">
         <v>98703000.0</v>
       </c>
       <c r="E28">
         <v>86480000.0</v>
       </c>
       <c r="F28">
         <v>69153000.0</v>
       </c>
       <c r="G28">
         <v>64308000.0</v>
       </c>
       <c r="H28">
         <v>49200000.0</v>
       </c>
       <c r="I28">
         <v>50620000.0</v>
       </c>
@@ -25128,53 +25309,55 @@
       </c>
       <c r="Z28">
         <v>4271000.0</v>
       </c>
       <c r="AA28">
         <v>4271000.0</v>
       </c>
       <c r="AB28">
         <v>4271000.0</v>
       </c>
       <c r="AC28">
         <v>6337000.0</v>
       </c>
       <c r="AD28">
         <v>6705000.0</v>
       </c>
       <c r="AE28">
         <v>10573000.0</v>
       </c>
       <c r="AF28">
         <v>10952000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>212</v>
+      </c>
+      <c r="B29">
+        <v>98752000.0</v>
+      </c>
       <c r="C29">
         <v>87360000.0</v>
       </c>
       <c r="D29">
         <v>47770000.0</v>
       </c>
       <c r="E29">
         <v>41707000.0</v>
       </c>
       <c r="F29">
         <v>24900000.0</v>
       </c>
       <c r="G29">
         <v>22471000.0</v>
       </c>
       <c r="H29">
         <v>-26216000.0</v>
       </c>
       <c r="I29">
         <v>1738000.0</v>
       </c>
       <c r="J29">
         <v>118000.0</v>
       </c>
       <c r="K29">
@@ -25184,63 +25367,63 @@
         <v>7000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
-        <v>135883000.0</v>
+        <v>158802000.0</v>
       </c>
       <c r="C30">
-        <v>161501000.0</v>
+        <v>156324000.0</v>
       </c>
       <c r="D30">
-        <v>131843000.0</v>
+        <v>131639000.0</v>
       </c>
       <c r="E30">
-        <v>114697000.0</v>
+        <v>113870000.0</v>
       </c>
       <c r="F30">
         <v>96521000.0</v>
       </c>
       <c r="G30">
         <v>87015000.0</v>
       </c>
       <c r="H30">
         <v>70043000.0</v>
       </c>
       <c r="I30">
         <v>67721000.0</v>
       </c>
       <c r="J30">
         <v>62916000.0</v>
       </c>
       <c r="K30">
         <v>48583000.0</v>
       </c>
       <c r="L30">
         <v>43340000.0</v>
       </c>
       <c r="M30">
         <v>36645000.0</v>
       </c>
@@ -25282,63 +25465,63 @@
       </c>
       <c r="Z30">
         <v>4589000.0</v>
       </c>
       <c r="AA30">
         <v>4483000.0</v>
       </c>
       <c r="AB30">
         <v>4483000.0</v>
       </c>
       <c r="AC30">
         <v>6531000.0</v>
       </c>
       <c r="AD30">
         <v>6899000.0</v>
       </c>
       <c r="AE30">
         <v>11021000.0</v>
       </c>
       <c r="AF30">
         <v>11391000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B31">
-        <v>-5766000.0</v>
+        <v>-5035000.0</v>
       </c>
       <c r="C31">
-        <v>93656000.0</v>
+        <v>88479000.0</v>
       </c>
       <c r="D31">
-        <v>-15180000.0</v>
+        <v>-15384000.0</v>
       </c>
       <c r="E31">
-        <v>-19706000.0</v>
+        <v>-20533000.0</v>
       </c>
       <c r="F31">
         <v>-18202000.0</v>
       </c>
       <c r="G31">
         <v>-29484000.0</v>
       </c>
       <c r="H31">
         <v>-23272000.0</v>
       </c>
       <c r="I31">
         <v>-11333000.0</v>
       </c>
       <c r="J31">
         <v>-10241000.0</v>
       </c>
       <c r="K31">
         <v>-2595000.0</v>
       </c>
       <c r="L31">
         <v>-2792000.0</v>
       </c>
       <c r="M31">
         <v>-369000.0</v>
       </c>
@@ -25380,51 +25563,51 @@
       </c>
       <c r="Z31">
         <v>-7535000.0</v>
       </c>
       <c r="AA31">
         <v>-6680000.0</v>
       </c>
       <c r="AB31">
         <v>-2598000.0</v>
       </c>
       <c r="AC31">
         <v>-2092000.0</v>
       </c>
       <c r="AD31">
         <v>-518000.0</v>
       </c>
       <c r="AE31">
         <v>1203000.0</v>
       </c>
       <c r="AF31">
         <v>-4111000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B32">
         <v>2490049000.0</v>
       </c>
       <c r="C32">
         <v>2115756000.0</v>
       </c>
       <c r="D32">
         <v>1972229000.0</v>
       </c>
       <c r="E32">
         <v>1769436000.0</v>
       </c>
       <c r="F32">
         <v>1414374000.0</v>
       </c>
       <c r="G32">
         <v>1226738000.0</v>
       </c>
       <c r="H32">
         <v>1126278000.0</v>
       </c>
       <c r="I32">
         <v>1037667000.0</v>
       </c>
@@ -25497,1216 +25680,1223 @@
       <c r="AF32">
         <v>47339000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DS32"/>
+  <dimension ref="A1:DT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:123">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
       </c>
-      <c r="DS1" t="s">
-        <v>183</v>
+      <c r="DT1" t="s">
+        <v>184</v>
       </c>
     </row>
-    <row r="2" spans="1:123">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
-        <v>598609000.0</v>
+        <v>631379000.0</v>
       </c>
       <c r="C2">
+        <v>591495000.0</v>
+      </c>
+      <c r="D2">
         <v>518803000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>471328000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>336109000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>392156000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>463942000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>470079000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>363456000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>394223000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>468480000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>430051000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>341837000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>223585000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>413596000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>390819000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>310813000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>345661000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>405645000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>345419000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>270284000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>300619000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>333542000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>340439000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>261443000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>312965000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>262483000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>238590000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>204446000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>228433000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>259735000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>237269000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>201898000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>229942000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>273588000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>221207000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>144129000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>161442000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>188597000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>173493000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>122737000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>140268000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>161542000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>168314000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>124518000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>149915000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>180919000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>182307000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>126669000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>148969000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>177576000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>149985000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>109650000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>141819000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>191114000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>153550000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>96552000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>110089000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>144671000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>114916000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>91643000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>109246000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>105876000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>104162000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>77908000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>64240000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>87387000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>101796000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>83055000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>99713000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>101576000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>94988000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>76825000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>76250000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>69799000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>63229000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>63256000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>57443000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>60865000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>52700000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>49794000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>54142000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>54261000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>56240000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>41619000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>38697000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>41033000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>29266000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>28684000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>32086000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>35573000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>44012000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>36982000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>33966000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>28282000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>29472000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>26132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20935000.0</v>
       </c>
       <c r="CU2">
         <v>20935000.0</v>
       </c>
       <c r="CV2">
-        <v>4705000.0</v>
+        <v>20935000.0</v>
       </c>
       <c r="CW2">
         <v>4705000.0</v>
       </c>
       <c r="CX2">
+        <v>4705000.0</v>
+      </c>
+      <c r="CY2">
         <v>3705000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4468000.0</v>
       </c>
       <c r="DA2">
         <v>4468000.0</v>
       </c>
       <c r="DB2">
+        <v>4468000.0</v>
+      </c>
+      <c r="DC2">
         <v>6035000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>4400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>7300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>6600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>6400000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>7400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>6800000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>7100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>8000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>8900000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>8500000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>7400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9100000.0</v>
       </c>
       <c r="DS2">
         <v>9100000.0</v>
       </c>
+      <c r="DT2">
+        <v>9100000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:123">
+    <row r="3" spans="1:124">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
-        <v>24735000.0</v>
+        <v>23034000.0</v>
       </c>
       <c r="C3">
+        <v>22588000.0</v>
+      </c>
+      <c r="D3">
         <v>19913000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17622000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16991000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17864000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17363000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16925000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16258000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14874000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14857000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13980000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13692000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13516000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13138000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13645000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11767000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8865000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8629000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8402000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8305000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8146000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8098000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8256000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8285000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8452000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3815000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4084000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4389000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4259000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4204000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4183000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4124000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3854000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4753000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4317000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4070000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3951000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3953000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3982000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4162000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4050000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4089000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4116000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4274000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4539000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4608000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4568000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4633000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4630000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4534000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4864000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4622000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4370000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5243000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4854000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4530000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4547000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4339000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4225000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4211000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3954000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3713000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4131000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3972000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3413000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3349000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3365000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3603000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3413000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3203000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3267000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3285000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2780000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2103000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2210000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2451000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1437000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1931000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1839000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1804000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1238000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1294000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1277000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1255000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1071000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181000.0</v>
       </c>
       <c r="CK3">
         <v>1181000.0</v>
       </c>
       <c r="CL3">
+        <v>1181000.0</v>
+      </c>
+      <c r="CM3">
         <v>1225000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1296000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1206000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1080000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1175000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>959000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>839000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573000.0</v>
       </c>
       <c r="CU3">
         <v>573000.0</v>
       </c>
       <c r="CV3">
-        <v>36000.0</v>
+        <v>573000.0</v>
       </c>
       <c r="CW3">
         <v>36000.0</v>
       </c>
       <c r="CX3">
         <v>36000.0</v>
       </c>
       <c r="CY3">
         <v>36000.0</v>
       </c>
       <c r="CZ3">
-        <v>34000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="DA3">
         <v>34000.0</v>
       </c>
       <c r="DB3">
+        <v>34000.0</v>
+      </c>
+      <c r="DC3">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="DD3">
         <v>50000.0</v>
       </c>
       <c r="DE3">
+        <v>50000.0</v>
+      </c>
+      <c r="DF3">
         <v>-240000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>120000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>130000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>140000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>-240000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="DL3">
         <v>170000.0</v>
       </c>
       <c r="DM3">
+        <v>170000.0</v>
+      </c>
+      <c r="DN3">
         <v>310000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>290000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>330000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>280000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="DS3">
         <v>240000.0</v>
       </c>
+      <c r="DT3">
+        <v>240000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:123">
+    <row r="4" spans="1:124">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
-[...1 lines deleted...]
-      </c>
+      <c r="N4"/>
       <c r="O4">
         <v>11492000.0</v>
       </c>
-      <c r="P4"/>
+      <c r="P4">
+        <v>11492000.0</v>
+      </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -26888,846 +27078,853 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
+      <c r="DT4"/>
     </row>
-    <row r="5" spans="1:123">
+    <row r="5" spans="1:124">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5">
+        <v>141452000.0</v>
+      </c>
+      <c r="C5">
         <v>122909000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>130986000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>111465000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>62903000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>161384000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>95083000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>79039000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>48027000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>61581000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>61287000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>62466000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>34601000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>41075000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>49640000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>44017000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>29371000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>19794000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>33012000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
-        <v>22755000.0</v>
+        <v>34133000.0</v>
       </c>
       <c r="V5">
+        <v>22432000.0</v>
+      </c>
+      <c r="W5">
         <v>20626000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>28854000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>33070000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12202000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2160000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14211000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>11475000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5084000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9810000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>14673000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>13149000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>6808000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>10369000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>12746000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8356000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1747000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5316000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3687000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3381000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-6466000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>68000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3981000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-333000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-15037000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-5518000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1460000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2535000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>441000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-37332000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1697000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-26013000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-7120000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7313000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5075000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9084000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-3396000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-68440000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>8282000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>7811000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1862000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>20076000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>6842000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>8409000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>3435000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1257000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>13093000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>14836000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>8843000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>5846000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>6229000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4940000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1358000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>7728000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2555000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3068000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>914000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>4298000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5012000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>4468000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4377000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>5172000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>4492000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>4082000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1775000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>330000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1825000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1907000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1149000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1417000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3333000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>3526000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2721000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>984000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1744000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>386000.0</v>
       </c>
       <c r="CU5">
         <v>386000.0</v>
       </c>
       <c r="CV5">
-        <v>-13000.0</v>
+        <v>386000.0</v>
       </c>
       <c r="CW5">
         <v>-13000.0</v>
       </c>
       <c r="CX5">
+        <v>-13000.0</v>
+      </c>
+      <c r="CY5">
         <v>-133000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131000.0</v>
       </c>
       <c r="DA5">
         <v>131000.0</v>
       </c>
       <c r="DB5">
+        <v>131000.0</v>
+      </c>
+      <c r="DC5">
         <v>-290000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DG5">
         <v>-300000.0</v>
       </c>
       <c r="DH5">
+        <v>-300000.0</v>
+      </c>
+      <c r="DI5">
         <v>-500000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>1000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-500000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-500000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-4400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-800000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-600000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-700000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="DS5">
         <v>-600000.0</v>
       </c>
+      <c r="DT5">
+        <v>-600000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:123">
+    <row r="6" spans="1:124">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
-        <v>147644000.0</v>
+        <v>164486000.0</v>
       </c>
       <c r="C6">
+        <v>145497000.0</v>
+      </c>
+      <c r="D6">
         <v>150899000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>129087000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>79894000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>179248000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>112446000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>95964000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>64285000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>76455000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>76144000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>76446000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>48293000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>54591000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>62778000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>57662000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>41138000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>28659000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>41641000.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
-        <v>31060000.0</v>
+        <v>42535000.0</v>
       </c>
       <c r="V6">
+        <v>30737000.0</v>
+      </c>
+      <c r="W6">
         <v>28772000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>36952000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>41326000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>20487000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10612000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>18026000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>15559000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9473000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>14069000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>18877000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17332000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>10932000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>14223000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>17499000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>12673000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2323000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1365000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7640000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7363000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2304000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4118000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8070000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3783000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-10763000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-979000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3148000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7103000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5074000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-32702000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6231000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-21149000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2498000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>11683000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10318000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>13938000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1134000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-63893000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>12621000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>12036000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>6073000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>24030000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>10555000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>12540000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>7407000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>4670000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>16442000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>18201000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>12446000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>9259000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>9432000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>8207000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>4643000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>10508000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4658000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>5278000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3365000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>5735000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>6943000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>6307000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6181000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>6410000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>5786000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5359000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3030000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1401000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3020000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3088000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2330000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2642000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>4629000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>4732000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>3801000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2159000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2703000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2839000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>2269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>959000.0</v>
       </c>
       <c r="CU6">
         <v>959000.0</v>
       </c>
       <c r="CV6">
-        <v>23000.0</v>
+        <v>959000.0</v>
       </c>
       <c r="CW6">
         <v>23000.0</v>
       </c>
       <c r="CX6">
+        <v>23000.0</v>
+      </c>
+      <c r="CY6">
         <v>-97000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000.0</v>
       </c>
       <c r="DA6">
         <v>165000.0</v>
       </c>
       <c r="DB6">
+        <v>165000.0</v>
+      </c>
+      <c r="DC6">
         <v>-241000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-1150000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-950000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-940000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-180000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-170000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-360000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>760000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-340000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>70000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-330000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-4090000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-510000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-270000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-420000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-360000.0</v>
       </c>
       <c r="DS6">
         <v>-360000.0</v>
       </c>
+      <c r="DT6">
+        <v>-360000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:123">
+    <row r="7" spans="1:124">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -27909,107 +28106,108 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
+      <c r="DT7"/>
     </row>
-    <row r="8" spans="1:123">
+    <row r="8" spans="1:124">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>281000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -28188,1640 +28386,1659 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
+      <c r="DT8"/>
     </row>
-    <row r="9" spans="1:123">
+    <row r="9" spans="1:124">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
-        <v>157004000.0</v>
+        <v>194296000.0</v>
       </c>
       <c r="C9">
+        <v>164118000.0</v>
+      </c>
+      <c r="D9">
         <v>170216000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>143140000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>94840000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>106677000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>129799000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>112743000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>76904000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>91755000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>91867000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>92274000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>61742000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>68021000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>79444000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>71008000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>55149000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>55674000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>57804000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>56247000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>45032000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>46609000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>49916000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>59599000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>35245000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>33579000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>29216000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>25496000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19503000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>26742000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>31531000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>31465000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>20594000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>23969000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>30631000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>25205000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9287000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6903000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>17032000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>16089000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3830000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>12220000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>14458000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>9111000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-6836000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3697000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8356000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>12499000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>7869000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-23053000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8359000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-16635000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1385000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>16270000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>14169000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>15159000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1873000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3900000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>14756000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>13582000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>7599000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>28751000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>12998000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>12703000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>8249000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>7437000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>16542000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>18579000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>11811000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>9559000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>12572000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>11740000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>8101000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>12093000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>7915000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>8046000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>5632000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6672000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>7878000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>7310000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>6686000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>7492000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>6902000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7077000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>4330000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2755000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>4641000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5477000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3625000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>5622000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>5803000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>5299000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>4716000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-18092000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4238000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>4518000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2855000.0</v>
       </c>
       <c r="CU9">
         <v>2855000.0</v>
       </c>
       <c r="CV9">
-        <v>1055000.0</v>
+        <v>2855000.0</v>
       </c>
       <c r="CW9">
         <v>1055000.0</v>
       </c>
       <c r="CX9">
+        <v>1055000.0</v>
+      </c>
+      <c r="CY9">
         <v>926000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277000.0</v>
       </c>
       <c r="DA9">
         <v>1277000.0</v>
       </c>
       <c r="DB9">
+        <v>1277000.0</v>
+      </c>
+      <c r="DC9">
         <v>1289000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>1000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>1200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>1600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>1400000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DI9">
         <v>1400000.0</v>
       </c>
       <c r="DJ9">
+        <v>1400000.0</v>
+      </c>
+      <c r="DK9">
         <v>1500000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>2000000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>1500000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>2400000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>2300000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>2600000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>2400000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DS9">
         <v>2500000.0</v>
       </c>
+      <c r="DT9">
+        <v>2500000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:123">
+    <row r="10" spans="1:124">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
+        <v>137438000.0</v>
+      </c>
+      <c r="C10">
         <v>117490000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>126846000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>106470000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>57671000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>155592000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>88797000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>72526000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41363000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>54777000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>54030000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>54735000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>27073000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34685000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>44505000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>39540000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24721000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16106000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29093000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>28396000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16428000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13786000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21677000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>25513000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4399000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5538000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9422000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8571000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2024000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6738000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11579000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9240000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3721000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3963000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9170000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4661000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1859000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-5754000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3196000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2570000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-7336000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-841000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1326000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-967000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-16697000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5875000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1671000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2473000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>480000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-37333000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1715000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-25967000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-7219000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7347000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4916000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8652000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-3781000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-68726000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>7925000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7437000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1648000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>18698000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>6545000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>8112000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3138000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1177000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>13041000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>14791000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>8785000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>6330000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>9591000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>8278000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4800000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>7754000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5125000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5711000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3831000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4454000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5354000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4832000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>4563000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5034000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4126000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3647000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1228000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-240000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1085000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2427000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>463000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>676000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2435000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2389000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1797000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>788000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>865000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1179000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-307000.0</v>
       </c>
       <c r="CU10">
         <v>-307000.0</v>
       </c>
       <c r="CV10">
-        <v>-1665000.0</v>
+        <v>-307000.0</v>
       </c>
       <c r="CW10">
         <v>-1665000.0</v>
       </c>
       <c r="CX10">
+        <v>-1665000.0</v>
+      </c>
+      <c r="CY10">
         <v>-1087000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1108000.0</v>
       </c>
       <c r="DA10">
         <v>-1108000.0</v>
       </c>
       <c r="DB10">
+        <v>-1108000.0</v>
+      </c>
+      <c r="DC10">
         <v>-674000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DG10">
         <v>-200000.0</v>
       </c>
       <c r="DH10">
+        <v>-200000.0</v>
+      </c>
+      <c r="DI10">
         <v>-400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-4200000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-600000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="DS10">
         <v>-500000.0</v>
       </c>
+      <c r="DT10">
+        <v>-500000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:123">
+    <row r="11" spans="1:124">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11">
+        <v>33673000.0</v>
+      </c>
+      <c r="C11">
         <v>25793000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>30517000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>27362000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15080000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>38400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>23404000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>17952000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7604000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12341000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>13891000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>14505000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7033000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12280000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13173000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11015000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6778000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4625000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7336000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8179000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4760000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7759000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6280000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7248000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1184000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-27998000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>913000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>706000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>163000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>187000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1413000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>98000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>41000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-351000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>344000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>98000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>27000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>20000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>41000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>27000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-8000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>15000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-39000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>28000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>59000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>546000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>28000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>275000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>14149000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-380000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-9747000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-2800000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1567000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>847000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>984000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-3976000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-20307000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1984000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1145000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>166000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>5325000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1824000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2263000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>858000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>113000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4214000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>5021000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2919000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2409000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3245000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2781000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1591000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>3000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1682000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1914000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1295000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1539000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1809000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1676000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1541000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-32000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1403000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1246000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>401000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-3286000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>369000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>803000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>195000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>317000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>143000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>817000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>601000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-1626000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-376000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>482000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="CU11">
         <v>1000.0</v>
       </c>
       <c r="CV11">
-        <v>3000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="CW11">
         <v>3000.0</v>
       </c>
       <c r="CX11">
         <v>3000.0</v>
       </c>
       <c r="CY11">
+        <v>3000.0</v>
+      </c>
+      <c r="CZ11">
         <v>1393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="DA11">
         <v>2000.0</v>
       </c>
       <c r="DB11">
+        <v>2000.0</v>
+      </c>
+      <c r="DC11">
         <v>966000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-600000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-400000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DG11">
         <v>-100000.0</v>
       </c>
       <c r="DH11">
         <v>-100000.0</v>
       </c>
       <c r="DI11">
+        <v>-100000.0</v>
+      </c>
+      <c r="DJ11">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DK11">
         <v>-200000.0</v>
       </c>
       <c r="DL11">
         <v>-200000.0</v>
       </c>
       <c r="DM11">
+        <v>-200000.0</v>
+      </c>
+      <c r="DN11">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DO11">
         <v>-200000.0</v>
       </c>
       <c r="DP11">
         <v>-200000.0</v>
       </c>
       <c r="DQ11">
+        <v>-200000.0</v>
+      </c>
+      <c r="DR11">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DS11">
         <v>2000000.0</v>
       </c>
+      <c r="DT11">
+        <v>2000000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:123">
+    <row r="12" spans="1:124">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12">
+        <v>4014000.0</v>
+      </c>
+      <c r="C12">
         <v>5419000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4140000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4995000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5232000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5792000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6286000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6513000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6664000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6804000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7257000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7731000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7528000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6390000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5135000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4477000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4650000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3688000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3919000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5737000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6004000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6840000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7177000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7557000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7803000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7698000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3024000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2904000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3060000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3085000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3067000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3111000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3087000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3128000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3576000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2984000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>112000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>452000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>491000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>812000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>873000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>913000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1087000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>634000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>382000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>357000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>211000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>251000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>319000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>306000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>209000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>99000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>34000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>159000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>432000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>385000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>286000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>357000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>374000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>214000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297000.0</v>
       </c>
       <c r="BL12">
         <v>297000.0</v>
       </c>
       <c r="BM12">
         <v>297000.0</v>
       </c>
       <c r="BN12">
+        <v>297000.0</v>
+      </c>
+      <c r="BO12">
         <v>80000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>52000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>45000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>58000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>227000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>144000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>152000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>130000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>222000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>13000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>42000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>749000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>30000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>76000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>572000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>357000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>138000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>309000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>435000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>547000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>470000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>740000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>219000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>519000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>338000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>444000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1137000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>924000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>851000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>619000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>582000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>693000.0</v>
       </c>
       <c r="CU12">
         <v>693000.0</v>
       </c>
       <c r="CV12">
-        <v>730000.0</v>
+        <v>693000.0</v>
       </c>
       <c r="CW12">
         <v>730000.0</v>
       </c>
       <c r="CX12">
+        <v>730000.0</v>
+      </c>
+      <c r="CY12">
         <v>713000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>405000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>1906000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>572000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>384000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>600000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>400000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DG12">
         <v>100000.0</v>
       </c>
       <c r="DH12">
         <v>100000.0</v>
       </c>
       <c r="DI12">
         <v>100000.0</v>
       </c>
       <c r="DJ12">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DK12">
         <v>200000.0</v>
       </c>
       <c r="DL12">
         <v>200000.0</v>
       </c>
       <c r="DM12">
         <v>200000.0</v>
       </c>
       <c r="DN12">
         <v>200000.0</v>
       </c>
       <c r="DO12">
         <v>200000.0</v>
       </c>
       <c r="DP12">
         <v>200000.0</v>
       </c>
       <c r="DQ12">
+        <v>200000.0</v>
+      </c>
+      <c r="DR12">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DS12">
         <v>200000.0</v>
       </c>
+      <c r="DT12">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:123">
+    <row r="13" spans="1:124">
       <c r="A13" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>196</v>
+      </c>
+      <c r="B13">
+        <v>3638000.0</v>
+      </c>
       <c r="C13">
+        <v>2942000.0</v>
+      </c>
+      <c r="D13">
         <v>5677000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6901000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6827000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7824000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7591000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6305000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5902000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5813000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4150000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2203000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1974000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>678000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>167000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>30000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="S13">
         <v>13000.0</v>
       </c>
       <c r="T13">
+        <v>13000.0</v>
+      </c>
+      <c r="U13">
         <v>12000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>14000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>15000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>23000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>24000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>99000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>156000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>331000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>291000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2696000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -29871,1252 +30088,1264 @@
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
+      <c r="DT13"/>
     </row>
-    <row r="14" spans="1:123">
+    <row r="14" spans="1:124">
       <c r="A14" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>197</v>
+      </c>
+      <c r="B14">
+        <v>-7796000.0</v>
+      </c>
       <c r="C14">
+        <v>-4100000.0</v>
+      </c>
+      <c r="D14">
         <v>-4241000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-8117000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3114000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-3979000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-4072000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2695000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-2711000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-2263000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-786000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-750000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>391000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-424000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-634000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-411000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-271000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-573000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-631000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>774000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>613000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1459000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1688000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>55000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>159000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>552000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>37000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>46000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>945000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1251000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>966000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1191000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1234000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1694000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>901000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>371000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>574000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>740000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>520000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-8000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>268000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1109000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1547000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>292000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1318000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1718000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1245000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>275000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>814000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2284000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>805000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>161000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2854000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3079000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4381000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-7695000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-1284000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2480000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2081000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1438000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4001000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1225000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1183000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>728000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>303000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>735000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>485000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>301000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>89000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>370000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>357000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>92000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>62000.0</v>
       </c>
-      <c r="BW14">
-[...1 lines deleted...]
-      </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
         <v>100000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>253000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>442000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>167000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>403000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>455000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>445000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>324000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>218000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>260000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>239000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>156000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>647000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-83000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>83000.0</v>
       </c>
-      <c r="CW14">
-[...1 lines deleted...]
-      </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
+      <c r="DT14"/>
     </row>
-    <row r="15" spans="1:123">
+    <row r="15" spans="1:124">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
+        <v>95969000.0</v>
+      </c>
+      <c r="C15">
         <v>87597000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>92088000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>70991000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>39477000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>113213000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>61321000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>51879000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>31048000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>40173000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>39353000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>39480000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>19649000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>31725000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>29523000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>25961000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>17672000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10908000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21126000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>20056000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10555000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5824000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>15157000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>18210000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3115000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>22301000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7957000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7828000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1815000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5607000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8915000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8176000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2489000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3080000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7132000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3662000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2257000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-6348000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2415000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2023000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-7328000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-1124000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>256000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2542000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-16992000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-7252000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-3935000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1200000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>205000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-52135000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-189000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-17025000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-4580000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2926000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>990000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3287000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-7500000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-43616000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3461000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4211000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>44000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>9372000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3496000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4667000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1552000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>761000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>8092000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>9285000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>5866000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3832000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>5978000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>5140000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3117000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>4692000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3443000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3797000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2511000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>3153000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>3610000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3364000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>3193000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5093000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2780000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2401000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>827000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>3046000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>716000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1624000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>268000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>359000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2292000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1572000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1196000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2414000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1241000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>697000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-750000.0</v>
       </c>
       <c r="CU15">
         <v>-750000.0</v>
       </c>
       <c r="CV15">
-        <v>-1668000.0</v>
+        <v>-750000.0</v>
       </c>
       <c r="CW15">
         <v>-1668000.0</v>
       </c>
       <c r="CX15">
+        <v>-1668000.0</v>
+      </c>
+      <c r="CY15">
         <v>-692000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-1047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1110000.0</v>
       </c>
       <c r="DA15">
         <v>-1110000.0</v>
       </c>
       <c r="DB15">
-        <v>-1303000.0</v>
+        <v>-1110000.0</v>
       </c>
       <c r="DC15">
         <v>-1303000.0</v>
       </c>
       <c r="DD15">
+        <v>-1303000.0</v>
+      </c>
+      <c r="DE15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DF15">
         <v>-100000.0</v>
       </c>
       <c r="DG15">
         <v>-100000.0</v>
       </c>
       <c r="DH15">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI15">
         <v>-300000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>100000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-100000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>300000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>-100000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>-7300000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>-400000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>-200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>-300000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>-900000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>-2500000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-2400000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:123">
+    <row r="16" spans="1:124">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>39480000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19649000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>31725000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>29523000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25961000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19252000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10908000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21126000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20056000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10555000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5824000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>15157000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18210000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3115000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22301000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7957000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7828000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1815000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5607000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8915000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8176000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2489000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3080000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7132000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3662000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2257000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-6348000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2415000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2023000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-7328000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-1124000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>256000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-2542000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-16992000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-7251000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-3935000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1200000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>205000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-52135000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-189000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-17025000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-4580000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2926000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>990000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3287000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-7500000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-3461000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3461000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4211000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>44000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>9372000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3496000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>4667000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1552000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>761000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>8093000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>9285000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5565000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3832000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5977000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>5140000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3117000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4692000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3444000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3797000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2511000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2915000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3546000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3155000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3022000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5066000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2723000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2156000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>596000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3016000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>648000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1349000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>268000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>359000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2292000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1572000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1196000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2414000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1241000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>697000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>370000.0</v>
       </c>
-      <c r="CT16">
-[...1 lines deleted...]
-      </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
-      <c r="DB16"/>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
+      <c r="DT16"/>
     </row>
-    <row r="17" spans="1:123">
+    <row r="17" spans="1:124">
       <c r="A17" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>200</v>
+      </c>
+      <c r="B17">
+        <v>103765000.0</v>
+      </c>
       <c r="C17">
+        <v>91697000.0</v>
+      </c>
+      <c r="D17">
         <v>96329000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>79108000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>42591000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>117192000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>65393000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>54574000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>33759000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>42436000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>40139000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>40230000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>20040000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>22405000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>34657000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>30441000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>23839000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>14596000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>25045000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>20217000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>16559000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12509000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>22334000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>25822000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>11018000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>30158000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>11533000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>10769000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4921000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>9637000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>13233000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>12253000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6767000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7442000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>12402000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>7547000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-1774000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-5322000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3646000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3355000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-6463000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>53000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2452000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-361000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-16318000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-5225000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-2006000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2696000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>799000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-51480000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2401000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-16011000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-4320000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>5748000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>4228000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>8100000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>580000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>6298000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>6666000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -31205,156 +31434,163 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
+      <c r="DT17"/>
     </row>
-    <row r="18" spans="1:123">
+    <row r="18" spans="1:124">
       <c r="A18" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>201</v>
+      </c>
+      <c r="B18">
+        <v>-376000.0</v>
+      </c>
       <c r="C18">
+        <v>-2477000.0</v>
+      </c>
+      <c r="D18">
         <v>1537000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1906000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1595000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2032000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1305000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-208000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-762000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-991000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3107000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5528000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5554000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5712000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4967000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4450000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4577000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3675000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3906000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5725000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-5990000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6825000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7154000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7533000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7704000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7542000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2693000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2613000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2696000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -31404,209 +31640,210 @@
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
+      <c r="DT18"/>
     </row>
-    <row r="19" spans="1:123">
+    <row r="19" spans="1:124">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>2203000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1974000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>167000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>30000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2438000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>13000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>981000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1413000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-323000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-286000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>23000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>24000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>99000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-7572000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>331000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>291000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>364000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>413000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>274000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>201000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>129000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>122000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>107000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-711000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>41000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>14000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>15000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>3000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-4000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>32000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-171000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>363000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>94000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>113000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>189000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>358000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-308000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>498000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>357000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>854000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>184000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>904000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>844000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>1166000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>521000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>524000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -31625,110 +31862,109 @@
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
+      <c r="DT19"/>
     </row>
-    <row r="20" spans="1:123">
+    <row r="20" spans="1:124">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>59000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>190000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>277000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>230000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>255000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3877000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>13000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>401000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>139000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>473000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2415000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1896000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -31755,55 +31991,55 @@
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>921000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
@@ -31910,475 +32146,479 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
+      <c r="DT20"/>
     </row>
-    <row r="21" spans="1:123">
+    <row r="21" spans="1:124">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
-        <v>120271000.0</v>
+        <v>141709000.0</v>
       </c>
       <c r="C21">
-        <v>125309000.0</v>
+        <v>115511000.0</v>
       </c>
       <c r="D21">
-        <v>104564000.0</v>
+        <v>132001000.0</v>
       </c>
       <c r="E21">
-        <v>56076000.0</v>
+        <v>108402000.0</v>
       </c>
       <c r="F21">
-        <v>62271000.0</v>
+        <v>57598000.0</v>
       </c>
       <c r="G21">
+        <v>62483000.0</v>
+      </c>
+      <c r="H21">
         <v>87492000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>72734000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>42125000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>55768000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>57137000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>60263000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32627000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>42825000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>49475000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>43989000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29363000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19781000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>32031000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>32720000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>22755000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>20912000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28831000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>33046000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12103000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9732000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12115000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>11184000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4720000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>9409000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>14372000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12150000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6679000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6969000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>12639000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8356000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1788000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5316000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3672000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3381000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-6466000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>72000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2381000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-162000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-16678000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-5628000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1573000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2535000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>441000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-37023000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1523000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-26115000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-7974000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7129000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4171000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>8240000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-4562000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-68970000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>7761000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>7287000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1688000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>19535000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6179000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>7379000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2816000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1091000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>12964000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>14718000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>8684000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>5846000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>9432000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8207000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4643000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>7728000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4658000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>5278000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3365000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4298000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5012000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4468000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4377000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>5172000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4492000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4082000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1775000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>330000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1825000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>3088000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1149000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1417000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3333000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>3526000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2721000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-786000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1744000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>386000.0</v>
       </c>
       <c r="CU21">
         <v>386000.0</v>
       </c>
       <c r="CV21">
-        <v>-13000.0</v>
+        <v>386000.0</v>
       </c>
       <c r="CW21">
         <v>-13000.0</v>
       </c>
       <c r="CX21">
+        <v>-13000.0</v>
+      </c>
+      <c r="CY21">
         <v>-133000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131000.0</v>
       </c>
       <c r="DA21">
         <v>131000.0</v>
       </c>
       <c r="DB21">
+        <v>131000.0</v>
+      </c>
+      <c r="DC21">
         <v>-290000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-1200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-1000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DG21">
         <v>-300000.0</v>
       </c>
       <c r="DH21">
+        <v>-300000.0</v>
+      </c>
+      <c r="DI21">
         <v>-500000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-500000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-100000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-500000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>-4400000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-800000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-600000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>-700000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-1100000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-600000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:123">
+    <row r="22" spans="1:124">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -32560,443 +32800,449 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
+      <c r="DT22"/>
     </row>
-    <row r="23" spans="1:123">
+    <row r="23" spans="1:124">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
-        <v>635342000.0</v>
+        <v>683966000.0</v>
       </c>
       <c r="C23">
-        <v>563710000.0</v>
+        <v>640102000.0</v>
       </c>
       <c r="D23">
-        <v>509904000.0</v>
+        <v>557018000.0</v>
       </c>
       <c r="E23">
-        <v>374873000.0</v>
+        <v>506066000.0</v>
       </c>
       <c r="F23">
-        <v>436562000.0</v>
+        <v>373351000.0</v>
       </c>
       <c r="G23">
+        <v>436350000.0</v>
+      </c>
+      <c r="H23">
         <v>506249000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>510088000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>398235000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>430210000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>503210000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>462062000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>370952000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>248781000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>443565000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>417838000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>336599000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>381554000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>431418000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>368946000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>292561000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>326316000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>354627000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>366992000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>284585000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>336812000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>277688000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>252902000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>219229000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>245766000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>276894000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>256584000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>215813000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>246942000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>291580000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>238056000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>155204000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>173661000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>201957000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>186201000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>133033000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>152416000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>173619000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>177587000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>134360000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>159240000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>190848000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>192271000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>134097000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>162939000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>184412000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>159465000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>119009000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>150933000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>201112000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>160469000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>102987000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>115503000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>151666000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>121211000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>97554000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>118462000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>112695000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>109486000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>83341000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>70586000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>90965000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>105657000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>86182000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>103426000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>104716000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>98521000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>80283000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>80615000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>73056000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>65997000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>65523000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>59817000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>63731000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>55542000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>52103000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>56462000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>56671000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>59235000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>44174000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>41122000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>43849000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>31655000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>31160000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>36291000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>38043000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>45785000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>38977000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>36587000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>30776000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>31990000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>28295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23404000.0</v>
       </c>
       <c r="CU23">
         <v>23404000.0</v>
       </c>
       <c r="CV23">
-        <v>5773000.0</v>
+        <v>23404000.0</v>
       </c>
       <c r="CW23">
         <v>5773000.0</v>
       </c>
       <c r="CX23">
+        <v>5773000.0</v>
+      </c>
+      <c r="CY23">
         <v>4764000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>5344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5614000.0</v>
       </c>
       <c r="DA23">
         <v>5614000.0</v>
       </c>
       <c r="DB23">
+        <v>5614000.0</v>
+      </c>
+      <c r="DC23">
         <v>7614000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>5400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>5600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>7500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>9100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>8300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>5700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>8100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>9100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>8400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>13500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>10700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>11800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>11200000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11900000.0</v>
       </c>
       <c r="DS23">
         <v>11900000.0</v>
       </c>
+      <c r="DT23">
+        <v>11900000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:123">
+    <row r="24" spans="1:124">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33076,455 +33322,459 @@
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
+      <c r="DT24"/>
     </row>
-    <row r="25" spans="1:123">
+    <row r="25" spans="1:124">
       <c r="A25" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>208</v>
+      </c>
+      <c r="B25">
+        <v>23034000.0</v>
+      </c>
       <c r="C25">
+        <v>22588000.0</v>
+      </c>
+      <c r="D25">
         <v>19913000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17622000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16991000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17864000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17363000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16925000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16258000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14874000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14857000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13980000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13692000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13516000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13138000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13645000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11767000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8865000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8629000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8402000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8305000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8146000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8098000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8256000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8285000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8452000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3815000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4084000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4389000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4259000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4204000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4183000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4124000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3854000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4753000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4317000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4070000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3951000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3953000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3982000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4162000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4050000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4089000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4116000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4274000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4539000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4608000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4568000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4633000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4630000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4534000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4864000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4622000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4370000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5243000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4854000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4530000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4547000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4339000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4225000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4211000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3954000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3713000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4131000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3972000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3413000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3349000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3365000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3603000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3413000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3203000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3267000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3285000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2780000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2103000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2210000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2451000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1437000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1931000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1839000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1804000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1238000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1294000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1277000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1255000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1071000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181000.0</v>
       </c>
       <c r="CK25">
         <v>1181000.0</v>
       </c>
       <c r="CL25">
+        <v>1181000.0</v>
+      </c>
+      <c r="CM25">
         <v>1225000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1296000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1206000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1080000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1175000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>959000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>839000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>882000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>573000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>34000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>44000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>36000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>44000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="DA25">
         <v>34000.0</v>
       </c>
       <c r="DB25">
+        <v>34000.0</v>
+      </c>
+      <c r="DC25">
         <v>-220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="DD25">
         <v>50000.0</v>
       </c>
       <c r="DE25">
         <v>50000.0</v>
       </c>
       <c r="DF25">
+        <v>50000.0</v>
+      </c>
+      <c r="DG25">
         <v>-240000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>120000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-240000.0</v>
       </c>
       <c r="DJ25">
         <v>-240000.0</v>
       </c>
       <c r="DK25">
+        <v>-240000.0</v>
+      </c>
+      <c r="DL25">
         <v>160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="DM25">
         <v>170000.0</v>
       </c>
       <c r="DN25">
+        <v>170000.0</v>
+      </c>
+      <c r="DO25">
         <v>310000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>290000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>330000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>280000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>190000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>240000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:123">
+    <row r="26" spans="1:124">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -33706,72 +33956,75 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
+      <c r="DT26"/>
     </row>
-    <row r="27" spans="1:123">
+    <row r="27" spans="1:124">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -33781,613 +34034,621 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>331000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>2211000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
-      <c r="DD27">
-[...1 lines deleted...]
-      </c>
+      <c r="DD27"/>
       <c r="DE27">
         <v>0.0</v>
       </c>
       <c r="DF27">
+        <v>0.0</v>
+      </c>
+      <c r="DG27">
         <v>100000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>99999.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>100000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>1800000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>99999.0</v>
       </c>
-      <c r="DK27">
-[...1 lines deleted...]
-      </c>
       <c r="DL27">
         <v>0.0</v>
       </c>
       <c r="DM27">
+        <v>0.0</v>
+      </c>
+      <c r="DN27">
         <v>3600000.0</v>
       </c>
-      <c r="DN27">
+      <c r="DO27">
         <v>200000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DP27">
         <v>100000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>99999.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>200000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>100000.0</v>
       </c>
-      <c r="DS27"/>
+      <c r="DT27"/>
     </row>
-    <row r="28" spans="1:123">
+    <row r="28" spans="1:124">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>47850000.0</v>
+      </c>
+      <c r="C28">
         <v>48611000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>37585000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33987000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34631000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>32598000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>30672000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27856000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27298000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26111000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25237000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24034000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>23321000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13518000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22235000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20844000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>20297000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>25941000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19637000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15829000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17099000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20206000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15154000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>18451000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17604000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15098000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10839000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10774000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12489000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12263000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11707000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>13622000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11806000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13129000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12812000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10604000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>9402000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9575000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9104000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10542000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9560000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11119000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9598000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11603000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9581000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9326000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9507000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8484000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>13677000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8176000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9486000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9611000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9149000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10259000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8444000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7666000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5578000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7071000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6300000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6056000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7413000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6774000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5241000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5464000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4435000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3508000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3814000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3214000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3673000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3201000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3442000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3447000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>4481000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3257000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2876000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2575000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2650000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2866000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2842000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2309000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2320000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2410000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2995000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2555000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2425000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2816000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2389000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2476000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4205000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2470000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1773000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1995000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2362000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2494000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2518000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2163000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>6011000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068000.0</v>
       </c>
       <c r="CW28">
         <v>1068000.0</v>
       </c>
       <c r="CX28">
+        <v>1068000.0</v>
+      </c>
+      <c r="CY28">
         <v>1194000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1104000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>485000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1112000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1530000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>2000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>2800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>2500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>2800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>2600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="DS28">
         <v>2700000.0</v>
       </c>
+      <c r="DT28">
+        <v>2700000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:123">
+    <row r="29" spans="1:124">
       <c r="A29" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>212</v>
+      </c>
+      <c r="B29">
+        <v>33673000.0</v>
+      </c>
       <c r="C29">
+        <v>25793000.0</v>
+      </c>
+      <c r="D29">
         <v>30517000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27362000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15080000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>38400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23404000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17952000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7604000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12341000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13891000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14505000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7033000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12280000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>12562000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10268000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6597000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4625000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7336000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8179000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4760000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7759000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6280000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7248000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1184000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-27998000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>913000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>706000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>163000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -34437,1161 +34698,1171 @@
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
+      <c r="DT29"/>
     </row>
-    <row r="30" spans="1:123">
+    <row r="30" spans="1:124">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
-        <v>36733000.0</v>
+        <v>52587000.0</v>
       </c>
       <c r="C30">
-        <v>44907000.0</v>
+        <v>48607000.0</v>
       </c>
       <c r="D30">
-        <v>38576000.0</v>
+        <v>38215000.0</v>
       </c>
       <c r="E30">
-        <v>38764000.0</v>
+        <v>34738000.0</v>
       </c>
       <c r="F30">
-        <v>44406000.0</v>
+        <v>37242000.0</v>
       </c>
       <c r="G30">
+        <v>44194000.0</v>
+      </c>
+      <c r="H30">
         <v>42307000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>40009000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34779000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>35987000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34730000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>32011000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>29115000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25196000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29969000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>27019000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25786000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>35893000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25773000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23527000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>22277000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25697000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>21085000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26553000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>23142000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23847000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15205000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14312000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14783000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17333000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>17159000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>19315000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13915000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17992000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16849000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>11075000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12219000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>13360000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12708000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10296000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>12148000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12077000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9273000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9842000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9325000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9929000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>9964000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7428000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13970000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6836000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9480000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9359000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9114000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>9998000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6919000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6435000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>5414000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6995000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6295000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5911000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>9216000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6819000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5324000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5433000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6346000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3578000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3861000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3127000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3713000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3140000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3533000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3458000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4365000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3257000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2768000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2267000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2374000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2866000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2842000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2309000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2320000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2410000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2995000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2555000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2425000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2816000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2389000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2476000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4205000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2470000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1773000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1995000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2621000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2494000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2518000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2469000.0</v>
       </c>
       <c r="CU30">
         <v>2469000.0</v>
       </c>
       <c r="CV30">
-        <v>1068000.0</v>
+        <v>2469000.0</v>
       </c>
       <c r="CW30">
         <v>1068000.0</v>
       </c>
       <c r="CX30">
+        <v>1068000.0</v>
+      </c>
+      <c r="CY30">
         <v>1059000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146000.0</v>
       </c>
       <c r="DA30">
         <v>1146000.0</v>
       </c>
       <c r="DB30">
+        <v>1146000.0</v>
+      </c>
+      <c r="DC30">
         <v>1579000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>1700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1799999.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DK30">
         <v>1700000.0</v>
       </c>
       <c r="DL30">
+        <v>1700000.0</v>
+      </c>
+      <c r="DM30">
         <v>1600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>6400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>2700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>2900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>2700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="DS30">
         <v>2800000.0</v>
       </c>
+      <c r="DT30">
+        <v>2800000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:123">
+    <row r="31" spans="1:124">
       <c r="A31" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B31">
-        <v>-2781000.0</v>
+        <v>-4271000.0</v>
       </c>
       <c r="C31">
-        <v>1537000.0</v>
+        <v>1979000.0</v>
       </c>
       <c r="D31">
-        <v>1906000.0</v>
+        <v>-5155000.0</v>
       </c>
       <c r="E31">
-        <v>1595000.0</v>
+        <v>-1932000.0</v>
       </c>
       <c r="F31">
-        <v>93321000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="G31">
+        <v>93109000.0</v>
+      </c>
+      <c r="H31">
         <v>1305000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-208000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-762000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-991000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3107000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5528000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5554000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8140000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4970000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4449000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4642000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3675000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2938000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4324000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-6327000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7126000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7154000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7533000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7704000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-15270000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2693000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2613000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2696000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2672000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2793000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2910000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2958000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3006000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3469000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3695000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-71000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-438000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-476000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-811000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-870000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-913000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1055000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-805000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-19000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-247000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-98000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-62000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>39000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-310000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>192000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>46000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>664000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>218000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>745000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>412000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>781000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>244000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>164000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>150000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-40000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-837000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>366000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>733000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>322000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>86000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>77000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>216000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>103000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>484000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>159000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>71000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>157000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>26000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>467000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>433000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>466000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>156000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>342000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>364000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>186000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-138000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-366000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-816000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-872000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-570000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-740000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-661000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-686000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-741000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-898000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1137000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-924000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>1574000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-879000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-821000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-693000.0</v>
       </c>
       <c r="CU31">
         <v>-693000.0</v>
       </c>
       <c r="CV31">
+        <v>-693000.0</v>
+      </c>
+      <c r="CW31">
         <v>-1652000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-922000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-954000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-262000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1239000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-667000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-384000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>700000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DG31">
         <v>100000.0</v>
       </c>
       <c r="DH31">
         <v>100000.0</v>
       </c>
       <c r="DI31">
         <v>100000.0</v>
       </c>
       <c r="DJ31">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DK31">
         <v>200000.0</v>
       </c>
       <c r="DL31">
         <v>200000.0</v>
       </c>
       <c r="DM31">
         <v>200000.0</v>
       </c>
       <c r="DN31">
         <v>200000.0</v>
       </c>
       <c r="DO31">
         <v>200000.0</v>
       </c>
       <c r="DP31">
         <v>200000.0</v>
       </c>
       <c r="DQ31">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DR31">
         <v>100000.0</v>
       </c>
       <c r="DS31">
+        <v>100000.0</v>
+      </c>
+      <c r="DT31">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:123">
+    <row r="32" spans="1:124">
       <c r="A32" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B32">
+        <v>825675000.0</v>
+      </c>
+      <c r="C32">
         <v>755613000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>689019000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>614468000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>430949000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>498833000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>593741000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>582822000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>440360000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>485978000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>560347000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>522325000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>403579000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>291606000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>493040000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>461827000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>365962000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>401335000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>463449000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>401666000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>315316000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>347228000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>383458000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>400038000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>296688000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>346544000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>291699000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>264086000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>223949000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>255175000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>291266000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>268734000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>222492000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>253911000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>304219000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>246412000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>153416000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>168345000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>205629000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>189582000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>126567000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>152488000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>176000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>177425000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>117682000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>153612000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>189275000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>194806000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>134538000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>125916000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>185935000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>133350000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>111035000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>158089000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>205283000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>168709000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>98425000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>113989000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>159427000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>128498000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>99242000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>137997000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>118874000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>116865000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>86157000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>71677000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>103929000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>120375000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>94866000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>109272000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>114148000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>106728000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>84926000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>88343000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>77714000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>71275000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>68888000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>64115000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>68743000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>60010000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>56480000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>61634000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>61163000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>63317000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>45949000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>41452000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>45674000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>34743000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>32309000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>37708000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>41376000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>49311000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>41698000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>15874000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>32520000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>33990000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>29682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23790000.0</v>
       </c>
       <c r="CU32">
         <v>23790000.0</v>
       </c>
       <c r="CV32">
-        <v>5760000.0</v>
+        <v>23790000.0</v>
       </c>
       <c r="CW32">
         <v>5760000.0</v>
       </c>
       <c r="CX32">
+        <v>5760000.0</v>
+      </c>
+      <c r="CY32">
         <v>4631000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>5285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5745000.0</v>
       </c>
       <c r="DA32">
         <v>5745000.0</v>
       </c>
       <c r="DB32">
+        <v>5745000.0</v>
+      </c>
+      <c r="DC32">
         <v>7324000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>5400000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>5700000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>7400000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>7600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>9100000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>8000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>6900000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>7900000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>9400000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>8300000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>9500000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>10300000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>11500000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>10900000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>9400000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>11600000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>11600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -35683,51 +35954,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2">
         <v>664195000.0</v>
       </c>
       <c r="C2">
         <v>471563000.0</v>
       </c>
       <c r="D2">
         <v>185265000.0</v>
       </c>
       <c r="E2">
         <v>88693000.0</v>
       </c>
       <c r="F2">
         <v>72642000.0</v>
       </c>
       <c r="G2">
         <v>50562000.0</v>
       </c>
       <c r="H2">
         <v>97995000.0</v>
       </c>
       <c r="I2">
         <v>83953000.0</v>
       </c>
@@ -35781,51 +36052,51 @@
       </c>
       <c r="Z2">
         <v>152000.0</v>
       </c>
       <c r="AA2">
         <v>241000.0</v>
       </c>
       <c r="AB2">
         <v>241000.0</v>
       </c>
       <c r="AC2">
         <v>47000.0</v>
       </c>
       <c r="AD2">
         <v>39000.0</v>
       </c>
       <c r="AE2">
         <v>318000.0</v>
       </c>
       <c r="AF2">
         <v>314000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B3">
         <v>77312000</v>
       </c>
       <c r="C3">
         <v>80954000</v>
       </c>
       <c r="D3">
         <v>64379000</v>
       </c>
       <c r="E3">
         <v>60909000</v>
       </c>
       <c r="F3">
         <v>46651000</v>
       </c>
       <c r="G3">
         <v>32864000</v>
       </c>
       <c r="H3">
         <v>15397000</v>
       </c>
       <c r="I3">
         <v>13171000</v>
       </c>
@@ -35879,51 +36150,51 @@
       </c>
       <c r="Z3">
         <v>59000</v>
       </c>
       <c r="AA3">
         <v>71000</v>
       </c>
       <c r="AB3">
         <v>71000</v>
       </c>
       <c r="AC3">
         <v>297000</v>
       </c>
       <c r="AD3">
         <v>347000</v>
       </c>
       <c r="AE3">
         <v>177000</v>
       </c>
       <c r="AF3">
         <v>430000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>16051000.0</v>
       </c>
       <c r="G4">
         <v>20452000.0</v>
       </c>
       <c r="H4">
         <v>-48362000.0</v>
       </c>
       <c r="I4">
         <v>10142000.0</v>
       </c>
       <c r="J4">
         <v>41168000.0</v>
       </c>
       <c r="K4">
         <v>38359000.0</v>
       </c>
       <c r="L4">
         <v>-18417000.0</v>
@@ -35937,51 +36208,51 @@
       <c r="O4">
         <v>-13229000.0</v>
       </c>
       <c r="P4">
         <v>-33070000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>18257000.0</v>
       </c>
       <c r="G5">
         <v>10549000.0</v>
       </c>
       <c r="H5">
         <v>432000.0</v>
       </c>
       <c r="I5">
         <v>-857000.0</v>
       </c>
       <c r="J5">
         <v>-1470000.0</v>
       </c>
       <c r="K5">
         <v>-6225000.0</v>
       </c>
       <c r="L5">
         <v>-5133000.0</v>
@@ -35995,51 +36266,51 @@
       <c r="O5">
         <v>-13110000.0</v>
       </c>
       <c r="P5">
         <v>1030000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B6">
         <v>-273474000.0</v>
       </c>
       <c r="C6">
         <v>192632000.0</v>
       </c>
       <c r="D6">
         <v>286298000.0</v>
       </c>
       <c r="E6">
         <v>96572000.0</v>
       </c>
       <c r="F6">
         <v>16051000.0</v>
       </c>
       <c r="G6">
         <v>22080000.0</v>
       </c>
       <c r="H6">
         <v>-47462000.0</v>
       </c>
       <c r="I6">
         <v>10142000.0</v>
       </c>
@@ -36093,51 +36364,51 @@
       </c>
       <c r="Z6">
         <v>-66000.0</v>
       </c>
       <c r="AA6">
         <v>-89000.0</v>
       </c>
       <c r="AB6">
         <v>-89000.0</v>
       </c>
       <c r="AC6">
         <v>194000.0</v>
       </c>
       <c r="AD6">
         <v>8000.0</v>
       </c>
       <c r="AE6">
         <v>-279000.0</v>
       </c>
       <c r="AF6">
         <v>4000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B7">
         <v>9363000.0</v>
       </c>
       <c r="C7">
         <v>199816000.0</v>
       </c>
       <c r="D7">
         <v>252527000.0</v>
       </c>
       <c r="E7">
         <v>29450000.0</v>
       </c>
       <c r="F7">
         <v>27627000.0</v>
       </c>
       <c r="G7">
         <v>13861000.0</v>
       </c>
       <c r="H7">
         <v>-3902000.0</v>
       </c>
       <c r="I7">
         <v>-14020000.0</v>
       </c>
@@ -36191,51 +36462,51 @@
       </c>
       <c r="Z7">
         <v>2210000.0</v>
       </c>
       <c r="AA7">
         <v>297000.0</v>
       </c>
       <c r="AB7">
         <v>297000.0</v>
       </c>
       <c r="AC7">
         <v>550000.0</v>
       </c>
       <c r="AD7">
         <v>-122000.0</v>
       </c>
       <c r="AE7">
         <v>1937000.0</v>
       </c>
       <c r="AF7">
         <v>1216000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-11094000.0</v>
       </c>
       <c r="J8">
         <v>-31386000.0</v>
       </c>
       <c r="K8">
         <v>-7820000.0</v>
       </c>
       <c r="L8">
         <v>3282000.0</v>
       </c>
       <c r="M8">
         <v>-23370000.0</v>
       </c>
       <c r="N8">
         <v>2478000.0</v>
@@ -36243,53 +36514,55 @@
       <c r="O8">
         <v>-23000.0</v>
       </c>
       <c r="P8">
         <v>-3988000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>223</v>
+      </c>
+      <c r="B9">
+        <v>-170996000.0</v>
+      </c>
       <c r="C9">
         <v>194846000.0</v>
       </c>
       <c r="D9">
         <v>235487000.0</v>
       </c>
       <c r="E9">
         <v>9373000.0</v>
       </c>
       <c r="F9">
         <v>4363000.0</v>
       </c>
       <c r="G9">
         <v>49954000.0</v>
       </c>
       <c r="H9">
         <v>-13753000.0</v>
       </c>
       <c r="I9">
         <v>-11094000.0</v>
       </c>
       <c r="J9">
         <v>-29923000.0</v>
       </c>
       <c r="K9">
@@ -36315,51 +36588,51 @@
         <v>18916000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9">
         <v>944000.0</v>
       </c>
       <c r="Y9">
         <v>-1391000.0</v>
       </c>
       <c r="Z9">
         <v>-14600000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>8130000.0</v>
       </c>
       <c r="G10">
         <v>50645000.0</v>
       </c>
       <c r="H10">
         <v>7590000.0</v>
       </c>
       <c r="I10">
         <v>1583000.0</v>
       </c>
       <c r="J10">
         <v>305000.0</v>
       </c>
       <c r="K10">
         <v>-1173000.0</v>
       </c>
       <c r="L10">
         <v>17133000.0</v>
@@ -36397,51 +36670,51 @@
       </c>
       <c r="Z10">
         <v>645000.0</v>
       </c>
       <c r="AA10">
         <v>-850000.0</v>
       </c>
       <c r="AB10">
         <v>-850000.0</v>
       </c>
       <c r="AC10">
         <v>407000.0</v>
       </c>
       <c r="AD10">
         <v>-480000.0</v>
       </c>
       <c r="AE10">
         <v>1102000.0</v>
       </c>
       <c r="AF10">
         <v>2320000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>11888000.0</v>
       </c>
       <c r="F11">
         <v>26605000.0</v>
       </c>
       <c r="G11">
         <v>-42392000.0</v>
       </c>
       <c r="H11">
         <v>10987000.0</v>
       </c>
       <c r="I11">
         <v>-2069000.0</v>
       </c>
       <c r="J11">
         <v>18980000.0</v>
       </c>
       <c r="K11">
         <v>42226000.0</v>
       </c>
@@ -36461,51 +36734,51 @@
         <v>-7073000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>6064000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11">
         <v>842000.0</v>
       </c>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>29003000.0</v>
       </c>
       <c r="F12">
         <v>32217000.0</v>
       </c>
       <c r="G12">
         <v>29852000.0</v>
       </c>
       <c r="H12">
         <v>-24167000.0</v>
       </c>
       <c r="I12">
         <v>3934000.0</v>
       </c>
       <c r="J12">
         <v>3769000.0</v>
       </c>
       <c r="K12">
         <v>1443000.0</v>
       </c>
@@ -36521,51 +36794,51 @@
       <c r="O12">
         <v>-4165000.0</v>
       </c>
       <c r="P12">
         <v>48401000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3155000.0</v>
       </c>
       <c r="F13">
         <v>20289000.0</v>
       </c>
       <c r="G13">
         <v>10248000.0</v>
       </c>
       <c r="H13">
         <v>388000.0</v>
       </c>
       <c r="I13">
         <v>-498000.0</v>
       </c>
       <c r="J13">
         <v>5460000.0</v>
       </c>
       <c r="K13">
         <v>333000.0</v>
       </c>
@@ -36575,51 +36848,51 @@
       <c r="M13">
         <v>-2957000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B14">
         <v>77114000.0</v>
       </c>
       <c r="C14">
         <v>68410000.0</v>
       </c>
       <c r="D14">
         <v>57403000.0</v>
       </c>
       <c r="E14">
         <v>52066000.0</v>
       </c>
       <c r="F14">
         <v>34201000.0</v>
       </c>
       <c r="G14">
         <v>32785000.0</v>
       </c>
       <c r="H14">
         <v>20695000.0</v>
       </c>
       <c r="I14">
         <v>16770000.0</v>
       </c>
@@ -36673,51 +36946,51 @@
       </c>
       <c r="Z14">
         <v>150000.0</v>
       </c>
       <c r="AA14">
         <v>212000.0</v>
       </c>
       <c r="AB14">
         <v>212000.0</v>
       </c>
       <c r="AC14">
         <v>537000.0</v>
       </c>
       <c r="AD14">
         <v>661000.0</v>
       </c>
       <c r="AE14">
         <v>1207000.0</v>
       </c>
       <c r="AF14">
         <v>873000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>1350000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>1079000.0</v>
       </c>
       <c r="L15">
         <v>3402000.0</v>
       </c>
       <c r="M15">
         <v>1191000.0</v>
       </c>
       <c r="N15">
         <v>3565000.0</v>
@@ -36725,51 +36998,51 @@
       <c r="O15">
         <v>10185000.0</v>
       </c>
       <c r="P15">
         <v>7809000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B16">
         <v>390721000.0</v>
       </c>
       <c r="C16">
         <v>664195000.0</v>
       </c>
       <c r="D16">
         <v>471563000.0</v>
       </c>
       <c r="E16">
         <v>185265000.0</v>
       </c>
       <c r="F16">
         <v>88693000.0</v>
       </c>
       <c r="G16">
         <v>72642000.0</v>
       </c>
       <c r="H16">
         <v>50533000.0</v>
       </c>
       <c r="I16">
         <v>94095000.0</v>
       </c>
@@ -36823,87 +37096,87 @@
       </c>
       <c r="Z16">
         <v>86000.0</v>
       </c>
       <c r="AA16">
         <v>152000.0</v>
       </c>
       <c r="AB16">
         <v>152000.0</v>
       </c>
       <c r="AC16">
         <v>241000.0</v>
       </c>
       <c r="AD16">
         <v>47000.0</v>
       </c>
       <c r="AE16">
         <v>39000.0</v>
       </c>
       <c r="AF16">
         <v>318000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B18">
         <v>362676000.0</v>
       </c>
       <c r="C18">
         <v>416150000.0</v>
       </c>
       <c r="D18">
         <v>414205000.0</v>
       </c>
       <c r="E18">
         <v>158207000.0</v>
       </c>
       <c r="F18">
         <v>112281000.0</v>
       </c>
       <c r="G18">
         <v>90032000.0</v>
       </c>
       <c r="H18">
         <v>25696000.0</v>
       </c>
       <c r="I18">
         <v>26303000.0</v>
       </c>
@@ -36957,51 +37230,51 @@
       </c>
       <c r="Z18">
         <v>-273000.0</v>
       </c>
       <c r="AA18">
         <v>-490000.0</v>
       </c>
       <c r="AB18">
         <v>-490000.0</v>
       </c>
       <c r="AC18">
         <v>-535000.0</v>
       </c>
       <c r="AD18">
         <v>-1247000.0</v>
       </c>
       <c r="AE18">
         <v>377000.0</v>
       </c>
       <c r="AF18">
         <v>-587000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-185849000.0</v>
       </c>
       <c r="D19">
         <v>-87752000.0</v>
       </c>
       <c r="E19">
         <v>-89755000.0</v>
       </c>
       <c r="F19">
         <v>-223449000.0</v>
       </c>
       <c r="G19">
         <v>-30491000.0</v>
       </c>
       <c r="H19">
         <v>-410386000.0</v>
       </c>
       <c r="I19">
         <v>-11382000.0</v>
       </c>
       <c r="J19">
         <v>-55897000.0</v>
@@ -37017,91 +37290,93 @@
       <c r="O19">
         <v>-3493000.0</v>
       </c>
       <c r="P19">
         <v>-7897000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>235</v>
+      </c>
+      <c r="B21">
+        <v>-24860000.0</v>
+      </c>
       <c r="C21">
         <v>-26539000.0</v>
       </c>
       <c r="D21">
         <v>-90929000.0</v>
       </c>
       <c r="E21">
         <v>-23373000.0</v>
       </c>
       <c r="F21">
         <v>91727000.0</v>
       </c>
       <c r="G21">
         <v>-77745000.0</v>
       </c>
       <c r="H21">
         <v>331691000.0</v>
       </c>
       <c r="I21">
         <v>-11555000.0</v>
       </c>
       <c r="J21">
         <v>73419000.0</v>
       </c>
       <c r="K21">
@@ -37117,51 +37392,51 @@
         <v>-16204000.0</v>
       </c>
       <c r="O21">
         <v>24012000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22">
         <v>309725000.0</v>
       </c>
       <c r="C22">
         <v>270918000.0</v>
       </c>
       <c r="D22">
         <v>142845000.0</v>
       </c>
       <c r="E22">
         <v>108201000.0</v>
       </c>
       <c r="F22">
         <v>65123000.0</v>
       </c>
       <c r="G22">
         <v>42904000.0</v>
       </c>
       <c r="H22">
         <v>39901000.0</v>
       </c>
       <c r="I22">
         <v>29540000.0</v>
       </c>
@@ -37215,51 +37490,51 @@
       </c>
       <c r="Z22">
         <v>-7280000.0</v>
       </c>
       <c r="AA22">
         <v>-5453000.0</v>
       </c>
       <c r="AB22">
         <v>-5453000.0</v>
       </c>
       <c r="AC22">
         <v>-1046000.0</v>
       </c>
       <c r="AD22">
         <v>-408000.0</v>
       </c>
       <c r="AE22">
         <v>-8761000.0</v>
       </c>
       <c r="AF22">
         <v>-4043000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B23">
         <v>-62479000.0</v>
       </c>
       <c r="C23">
         <v>-21488000.0</v>
       </c>
       <c r="D23">
         <v>-13605000.0</v>
       </c>
       <c r="E23">
         <v>-9416000.0</v>
       </c>
       <c r="F23">
         <v>-11159000.0</v>
       </c>
       <c r="G23">
         <v>7420000.0</v>
       </c>
       <c r="H23">
         <v>-7559000.0</v>
       </c>
       <c r="I23">
         <v>-1664000.0</v>
       </c>
@@ -37313,51 +37588,51 @@
       </c>
       <c r="Z23">
         <v>3858000.0</v>
       </c>
       <c r="AA23">
         <v>3834000.0</v>
       </c>
       <c r="AB23">
         <v>7712000.0</v>
       </c>
       <c r="AC23">
         <v>-75000.0</v>
       </c>
       <c r="AD23">
         <v>-5569000.0</v>
       </c>
       <c r="AE23">
         <v>-35000.0</v>
       </c>
       <c r="AF23">
         <v>958000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B24">
         <v>7722000.0</v>
       </c>
       <c r="C24">
         <v>-93672000.0</v>
       </c>
       <c r="D24">
         <v>13804000.0</v>
       </c>
       <c r="E24">
         <v>4947000.0</v>
       </c>
       <c r="F24">
         <v>4113000.0</v>
       </c>
       <c r="G24">
         <v>2373000.0</v>
       </c>
       <c r="H24">
         <v>1334000.0</v>
       </c>
       <c r="I24">
         <v>1789000.0</v>
       </c>
@@ -37407,51 +37682,51 @@
         <v>70000.0</v>
       </c>
       <c r="Y24">
         <v>106000.0</v>
       </c>
       <c r="Z24">
         <v>-3651000.0</v>
       </c>
       <c r="AA24">
         <v>-7311000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24">
         <v>2708000.0</v>
       </c>
       <c r="AE24">
         <v>-221000.0</v>
       </c>
       <c r="AF24">
         <v>-284000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B25">
         <v>5819000.0</v>
       </c>
       <c r="C25">
         <v>-93616000.0</v>
       </c>
       <c r="D25">
         <v>-3559000.0</v>
       </c>
       <c r="E25">
         <v>-19819000.0</v>
       </c>
       <c r="F25">
         <v>-1218000.0</v>
       </c>
       <c r="G25">
         <v>2264000.0</v>
       </c>
       <c r="H25">
         <v>11797000.0</v>
       </c>
       <c r="I25">
         <v>2670000.0</v>
       </c>
@@ -37505,51 +37780,51 @@
       </c>
       <c r="Z25">
         <v>4706000.0</v>
       </c>
       <c r="AA25">
         <v>4525000.0</v>
       </c>
       <c r="AB25">
         <v>4525000.0</v>
       </c>
       <c r="AC25">
         <v>-279000.0</v>
       </c>
       <c r="AD25">
         <v>-2031000.0</v>
       </c>
       <c r="AE25">
         <v>3085000.0</v>
       </c>
       <c r="AF25">
         <v>-203000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B26">
         <v>-74200000.0</v>
       </c>
       <c r="C26">
         <v>-70596000.0</v>
       </c>
       <c r="D26">
         <v>-9567000.0</v>
       </c>
       <c r="E26">
         <v>-9416000.0</v>
       </c>
       <c r="F26">
         <v>-7338000.0</v>
       </c>
       <c r="G26">
         <v>-1985000.0</v>
       </c>
       <c r="H26">
         <v>-3201000.0</v>
       </c>
       <c r="I26">
         <v>-4731000.0</v>
       </c>
@@ -37575,51 +37850,51 @@
         <v>-3592000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-142000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26">
         <v>970000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B27">
         <v>24181000.0</v>
       </c>
       <c r="C27">
         <v>19003000.0</v>
       </c>
       <c r="D27">
         <v>14622000.0</v>
       </c>
       <c r="E27">
         <v>12726000.0</v>
       </c>
       <c r="F27">
         <v>11771000.0</v>
       </c>
       <c r="G27">
         <v>11643000.0</v>
       </c>
       <c r="H27">
         <v>3788000.0</v>
       </c>
       <c r="I27">
         <v>3064000.0</v>
       </c>
@@ -37655,51 +37930,51 @@
       </c>
       <c r="T27">
         <v>-439000.0</v>
       </c>
       <c r="U27">
         <v>-463000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>300000.0</v>
       </c>
       <c r="Y27">
         <v>212000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B28">
         <v>-161539000.0</v>
       </c>
       <c r="C28">
         <v>-118623000.0</v>
       </c>
       <c r="D28">
         <v>-104534000.0</v>
       </c>
       <c r="E28">
         <v>-32789000.0</v>
       </c>
       <c r="F28">
         <v>80568000.0</v>
       </c>
       <c r="G28">
         <v>-70325000.0</v>
       </c>
       <c r="H28">
         <v>320931000.0</v>
       </c>
       <c r="I28">
         <v>-17950000.0</v>
       </c>
@@ -37753,51 +38028,51 @@
       </c>
       <c r="Z28">
         <v>3858000.0</v>
       </c>
       <c r="AA28">
         <v>7712000.0</v>
       </c>
       <c r="AB28">
         <v>7712000.0</v>
       </c>
       <c r="AC28">
         <v>4563000.0</v>
       </c>
       <c r="AD28">
         <v>-1453000.0</v>
       </c>
       <c r="AE28">
         <v>-356000.0</v>
       </c>
       <c r="AF28">
         <v>875000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B29">
         <v>439988000.0</v>
       </c>
       <c r="C29">
         <v>497104000.0</v>
       </c>
       <c r="D29">
         <v>478584000.0</v>
       </c>
       <c r="E29">
         <v>219116000.0</v>
       </c>
       <c r="F29">
         <v>158932000.0</v>
       </c>
       <c r="G29">
         <v>122896000.0</v>
       </c>
       <c r="H29">
         <v>41093000.0</v>
       </c>
       <c r="I29">
         <v>39474000.0</v>
       </c>
@@ -37851,51 +38126,51 @@
       </c>
       <c r="Z29">
         <v>-214000.0</v>
       </c>
       <c r="AA29">
         <v>-419000.0</v>
       </c>
       <c r="AB29">
         <v>-419000.0</v>
       </c>
       <c r="AC29">
         <v>-238000.0</v>
       </c>
       <c r="AD29">
         <v>-900000.0</v>
       </c>
       <c r="AE29">
         <v>554000.0</v>
       </c>
       <c r="AF29">
         <v>-157000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B30">
         <v>-551923000.0</v>
       </c>
       <c r="C30">
         <v>-185849000.0</v>
       </c>
       <c r="D30">
         <v>-87752000.0</v>
       </c>
       <c r="E30">
         <v>-89755000.0</v>
       </c>
       <c r="F30">
         <v>-223449000.0</v>
       </c>
       <c r="G30">
         <v>-30491000.0</v>
       </c>
       <c r="H30">
         <v>-410386000.0</v>
       </c>
       <c r="I30">
         <v>-11382000.0</v>
       </c>
@@ -37964,1328 +38239,1337 @@
       <c r="AF30">
         <v>-714000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DS30"/>
+  <dimension ref="A1:DT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:123">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
       </c>
-      <c r="DS1" t="s">
-        <v>183</v>
+      <c r="DT1" t="s">
+        <v>184</v>
       </c>
     </row>
-    <row r="2" spans="1:123">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2">
+        <v>390721000.0</v>
+      </c>
+      <c r="C2">
         <v>306395000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>699373000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>638647000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>664195000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>648127000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>539985000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>480414000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>471563000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>409398000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>278121000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>205697000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>185265000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>153906000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>80485000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>80395000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>88693000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>117702000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>100041000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>67202000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>72685000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>72593000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70612000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>78605000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>45733000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>80730000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>71730000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>56764000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>94095000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>89336000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>66585000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>55462000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>83953000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>66541000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>60058000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>37147000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>42785000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>43021000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>42635000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14919000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4426000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11488000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14336000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17196000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>22843000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>17000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14281000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1287000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1872000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5014000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1029000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4154000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3142000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1034000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>19112000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>16610000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16371000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>16650000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10267000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>12370000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>49441000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>13076000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>36823000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>46867000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>54406000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>62239000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>78571000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>57712000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>55305000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>62094000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>85197000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>72202000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>80649000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14894000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>15596000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>15153000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>28466000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>18996000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15945000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>35419000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22267000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>20138000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6451000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1005000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3518000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3352000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3672000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2869000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2765000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7238000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2790000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>855000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2406000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1648000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1479000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>976000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="CU2">
         <v>65000.0</v>
       </c>
       <c r="CV2">
-        <v>86000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="CW2">
         <v>86000.0</v>
       </c>
       <c r="CX2">
+        <v>86000.0</v>
+      </c>
+      <c r="CY2">
         <v>349000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="DA2">
         <v>152000.0</v>
       </c>
       <c r="DB2">
+        <v>152000.0</v>
+      </c>
+      <c r="DC2">
         <v>200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DH2">
         <v>100000.0</v>
       </c>
       <c r="DI2">
         <v>100000.0</v>
       </c>
       <c r="DJ2">
+        <v>100000.0</v>
+      </c>
+      <c r="DK2">
         <v>-10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DL2">
         <v>100000.0</v>
       </c>
       <c r="DM2">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DN2">
         <v>200000.0</v>
       </c>
       <c r="DO2">
+        <v>200000.0</v>
+      </c>
+      <c r="DP2">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DQ2">
         <v>300000.0</v>
       </c>
       <c r="DR2">
         <v>300000.0</v>
       </c>
       <c r="DS2">
         <v>300000.0</v>
       </c>
+      <c r="DT2">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:123">
+    <row r="3" spans="1:124">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B3">
+        <v>19629000</v>
+      </c>
+      <c r="C3">
         <v>26389000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>19661000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13338000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17924000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15645000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>28877000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>22432000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15135000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10385000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>24638000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14221000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13077000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18887000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13976000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14969000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7336000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17165000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10941000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11209000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10776000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7514000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7220000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7354000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7526000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3017000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1040000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3814000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3638000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4270000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3366000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1897000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1115000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2435000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4045000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1825000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2036000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2782000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3252000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2818000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3819000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2106000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1161000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>895000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6737000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5384000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2283000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3567000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4644000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1791000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4898000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9541000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>9962000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>11946000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5910000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4397000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4421000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6738000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>8433000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5611000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4193000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1958000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1647000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>885000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>479000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2315000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1598000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2924000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5916000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6589000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4467000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3286000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6399000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9583000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7051000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4555000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>8881000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5759000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7860000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1444000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1532000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>5416000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1038000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1296000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>724000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>531000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>553000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>775000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2145000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>877000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>769000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1478000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1087000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1012000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>820000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>12000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>8000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>38000</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000</v>
       </c>
       <c r="DA3">
         <v>12000</v>
       </c>
       <c r="DB3">
-        <v>10000</v>
+        <v>12000</v>
       </c>
       <c r="DC3">
         <v>10000</v>
       </c>
       <c r="DD3">
         <v>10000</v>
       </c>
       <c r="DE3">
+        <v>10000</v>
+      </c>
+      <c r="DF3">
         <v>50000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>10000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>60000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>70000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>180000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>50000</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000</v>
       </c>
       <c r="DL3">
         <v>60000</v>
       </c>
       <c r="DM3">
+        <v>60000</v>
+      </c>
+      <c r="DN3">
         <v>20000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>70000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>30000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>70000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>380000</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000</v>
       </c>
       <c r="DS3">
         <v>110000</v>
       </c>
+      <c r="DT3">
+        <v>110000</v>
+      </c>
     </row>
-    <row r="4" spans="1:123">
+    <row r="4" spans="1:124">
       <c r="A4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>72424000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>20432000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>73421000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-6900000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-1308000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-35723000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>24375000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>32182000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-4783000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-6408000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>1981000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-3293000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>28172000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-30797000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>4800000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>14966000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-37331000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>4759000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>22751000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>11123000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-28491000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>17412000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>6483000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>22911000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-5638000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-236000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>386000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>27716000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>10493000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-7062000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-2848000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-2860000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-5647000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>5843000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>2719000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>12994000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-585000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-3142000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>3985000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-3125000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>1012000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>2108000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-18078000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>2502000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>239000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -39307,202 +39591,203 @@
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
+      <c r="DT4"/>
     </row>
-    <row r="5" spans="1:123">
+    <row r="5" spans="1:124">
       <c r="A5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>70518000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10608000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>40384000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-36078000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-19393000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16897000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7110000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>16181000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11863000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1721000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>8443000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5061000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4676000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>28437000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1889000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1333000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-27449000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-820000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1344000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2085000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3466000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3857000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3681000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3106000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4752000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2830000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2485000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5742000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-6652000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2107000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>13235000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2292000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-13969000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1140000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1897000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3089000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4438000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-64606000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10007000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-271000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2983000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4445000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4473000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-3778000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-414000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -39524,910 +39809,917 @@
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
+      <c r="DT5"/>
     </row>
-    <row r="6" spans="1:123">
+    <row r="6" spans="1:124">
       <c r="A6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B6">
+        <v>121137000.0</v>
+      </c>
+      <c r="C6">
         <v>84326000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-392978000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>60726000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-25548000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16068000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>108142000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>59571000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8851000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>62165000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>131277000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>72424000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>20432000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>31359000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>73421000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7490000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1308000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-35862000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>24375000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>32839000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5483000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6408000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1981000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3093000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>28172000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-30197000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4800000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14966000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-37331000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4759000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>22751000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>11123000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-28491000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>17412000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6483000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>22911000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5638000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-236000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>386000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>27716000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10493000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7062000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2848000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2860000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5647000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5843000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2719000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>12994000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-585000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-3142000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3985000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3125000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1012000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2108000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-18078000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2502000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>239000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-279000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>6383000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-2103000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-37071000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>36365000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-23747000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-10044000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-7539000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-7833000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-16332000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>20859000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2407000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-6789000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-23103000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>12995000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-8447000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>65755000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-702000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>443000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-13313000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>9470000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>3051000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-19474000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>13152000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2129000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>13687000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5446000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-2513000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>166000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-320000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>803000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>104000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-4473000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>4448000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1935000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-1551000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>758000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>169000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>503000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-1908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242000.0</v>
       </c>
       <c r="CU6">
         <v>242000.0</v>
       </c>
       <c r="CV6">
-        <v>-21000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="CW6">
         <v>-21000.0</v>
       </c>
       <c r="CX6">
+        <v>-21000.0</v>
+      </c>
+      <c r="CY6">
         <v>-194000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000.0</v>
       </c>
       <c r="DA6">
         <v>156000.0</v>
       </c>
       <c r="DB6">
+        <v>156000.0</v>
+      </c>
+      <c r="DC6">
         <v>-100000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-90000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>10000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-180000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>260000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>60000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>50000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-110000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>120000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-120000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>120000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-130000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-30000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="DQ6">
         <v>190000.0</v>
       </c>
       <c r="DR6">
-        <v>10000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="DS6">
         <v>10000.0</v>
       </c>
+      <c r="DT6">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:123">
+    <row r="7" spans="1:124">
       <c r="A7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B7">
+        <v>24602000.0</v>
+      </c>
+      <c r="C7">
         <v>12919000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-22742000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-27853000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20386000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>98710000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>62593000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>44762000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-6249000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>96518000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>88756000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>49075000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>10608000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>44537000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>40519000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-36078000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10783000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-14865000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7110000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>16181000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11863000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1420000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8443000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5061000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4676000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>24103000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1889000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1333000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-27449000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>675000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>16870000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-101000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-31464000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>20761000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-8456000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-20348000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5528000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>10125000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1442000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>19414000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>3439000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>2272000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1038000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4133000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>10084000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>4833000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-9252000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1825000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-17246000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>22310000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>9840000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3527000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-10034000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>9017000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-28986000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>10466000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1086000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>15532000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-14364000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-10169000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1911000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-12715000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>3693000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1642000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>8181000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>642000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-3735000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>12833000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-6671000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1517000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-13921000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>8647000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-7147000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>5598000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3747000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-1516000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1868000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>7366000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>2277000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-8602000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-4689000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-160000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>9424000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-957000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>4639000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>3741000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-4651000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-2934000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-2859000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1022000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-2933000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>6452000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>294000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-3110000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>277000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-810000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2034000.0</v>
       </c>
       <c r="CU7">
         <v>2034000.0</v>
       </c>
       <c r="CV7">
+        <v>2034000.0</v>
+      </c>
+      <c r="CW7">
         <v>184000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-1150000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>1691000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-554000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>277000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-12534000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>100000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>1000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>800000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-700000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-600000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-3000000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-1300000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>300000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>400000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>5300000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>400000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-4700000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-1300000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>300000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>400000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="DS7">
         <v>-2200000.0</v>
       </c>
+      <c r="DT7">
+        <v>-2200000.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:123">
+    <row r="8" spans="1:124">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>18385000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>331000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-19963000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-9847000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>21393000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-7677000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-36375000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-8727000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>20567000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>4582000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-19040000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-13929000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>13936000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>3113000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-5631000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-8136000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>24748000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-453000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-39498000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-8167000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>33215000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-11124000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-12298000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-7315000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>46947000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-33435000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-14205000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>670000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
@@ -40449,1061 +40741,1067 @@
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
+      <c r="DT8"/>
     </row>
-    <row r="9" spans="1:123">
+    <row r="9" spans="1:124">
       <c r="A9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B9">
+        <v>-12740000.0</v>
+      </c>
+      <c r="C9">
         <v>4218000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-72528000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-56078000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>30148000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>131626000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>49984000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5627000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18863000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>107164000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>70999000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>37686000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>20310000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>79789000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4671000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-76448000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12998000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>32959000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-10113000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-7259000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2196000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>48435000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1936000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-15381000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7432000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>32598000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-15443000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-15601000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1976000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>15222000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4218000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-23588000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-6946000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15121000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-4881000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-33206000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-6957000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>21283000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1180000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-11837000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-12646000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>17554000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>897000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-5955000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-15712000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>26406000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-693000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-26264000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>13418000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-2970000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-23302000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6424000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>46947000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-33435000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
-      <c r="BI9"/>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
-      <c r="BL9">
+      <c r="BL9"/>
+      <c r="BM9">
         <v>6845000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>7648000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>18916000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-7004000.0</v>
       </c>
-      <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-1813000.0</v>
       </c>
-      <c r="CH9"/>
       <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9">
         <v>381000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-2176000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>944000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>3100000.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>131000.0</v>
       </c>
-      <c r="CW9"/>
       <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>292000.0</v>
       </c>
-      <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>26000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>300000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>100000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>800000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DJ9">
         <v>100000.0</v>
       </c>
       <c r="DK9">
         <v>100000.0</v>
       </c>
       <c r="DL9">
+        <v>100000.0</v>
+      </c>
+      <c r="DM9">
         <v>-100000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>500000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>100000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-900000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DS9">
         <v>700000.0</v>
       </c>
+      <c r="DT9">
+        <v>700000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:123">
+    <row r="10" spans="1:124">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-203288000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>98942000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>104346000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-6931000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1141000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24760000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8558000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>31610000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6197000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>31143000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-18305000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-19532000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-8403000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4760000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1527000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>249000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2759000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2528000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1428000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1454000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-49000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>292000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-275000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-795000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-395000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5186000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>15039000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3706000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10986000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4665000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>349000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10145000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-11505000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>9292000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-6959000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-452000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1881000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3467000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>519000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
-[...1 lines deleted...]
-      </c>
+      <c r="BU10"/>
       <c r="BV10">
         <v>-43000.0</v>
       </c>
       <c r="BW10">
+        <v>-43000.0</v>
+      </c>
+      <c r="BX10">
         <v>-10000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-13000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-59000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>1093000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-2047000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>264000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>46000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>554000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-547000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-821000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>14000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>789000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-1446000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>934000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-10000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1753000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-1929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="CU10">
         <v>140000.0</v>
       </c>
       <c r="CV10">
-        <v>-320000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="CW10">
         <v>-320000.0</v>
       </c>
       <c r="CX10">
+        <v>-320000.0</v>
+      </c>
+      <c r="CY10">
         <v>156000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352000.0</v>
       </c>
       <c r="DA10">
         <v>352000.0</v>
       </c>
       <c r="DB10">
+        <v>352000.0</v>
+      </c>
+      <c r="DC10">
         <v>400000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-1300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-1500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>100000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-600000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DS10">
         <v>1000000.0</v>
       </c>
+      <c r="DT10">
+        <v>1000000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:123">
+    <row r="11" spans="1:124">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>21443000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-47411000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-18480000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2876000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2876000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-47423000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-38308000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>25509000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>12799000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10257000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3762000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7926000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-14421000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-211000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>9282000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>28872000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-26956000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-15409000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16722000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>17528000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-20910000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1961000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1474000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>13353000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6114000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-13678000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2775000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>36050000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>17079000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-10413000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-13945000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2795000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>15489000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-26280000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-6902000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>34584000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4641000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-16325000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>30971000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>16081000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>279000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-33301000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>9184000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>25015000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4890000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>12311000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2428000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>2593000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>14638000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>5493000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4498000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>6064000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6115000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>5189000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>4818000.0</v>
       </c>
-      <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CK11"/>
+      <c r="CL11">
         <v>3225000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>3049000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>744000.0</v>
       </c>
-      <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
-      <c r="DB11">
+      <c r="DB11"/>
+      <c r="DC11">
         <v>842000.0</v>
       </c>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
+      <c r="DT11"/>
     </row>
-    <row r="12" spans="1:123">
+    <row r="12" spans="1:124">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>6866000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4296000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-1809000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12479000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11332000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6730000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10458000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4988000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7368000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6224000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11736000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6023000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9168000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2925000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-27751000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1594000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>866000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1124000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4328000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2234000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1804000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-824000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1031000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>262000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2194000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>282000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>487000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>425000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-44000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>575000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>624000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>331000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-601000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>167000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>220000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-484000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-49000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>14820000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-1360000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-8857000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-432000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>802000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1325000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-1611000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-4681000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -41525,163 +41823,164 @@
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
+      <c r="DT12"/>
     </row>
-    <row r="13" spans="1:123">
+    <row r="13" spans="1:124">
       <c r="A13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>11389000.0</v>
       </c>
       <c r="N13">
+        <v>11389000.0</v>
+      </c>
+      <c r="O13">
         <v>20952000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-16209000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-49556000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-5915000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>17993000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>37321000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1914000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11863000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2712000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1331000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10909000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>720000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2829000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4272000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2538000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1483000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-3397000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2519000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4737000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-4357000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>5460000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>7576000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-7955000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2106000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>333000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-3536000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2248000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>2621000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-2957000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -41714,571 +42013,575 @@
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
+      <c r="DT13"/>
     </row>
-    <row r="14" spans="1:123">
+    <row r="14" spans="1:124">
       <c r="A14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B14">
+        <v>23034000.0</v>
+      </c>
+      <c r="C14">
         <v>22588000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20074000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17622000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>16991000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>17864000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17363000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16925000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16258000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15267000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14857000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14435000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13692000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13253000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13138000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13645000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11767000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8865000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8629000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8402000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8305000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8146000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8098000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8256000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8285000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8452000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3815000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4084000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4389000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4259000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4204000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4183000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4124000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3854000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4753000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4317000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4070000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3951000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3953000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3982000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4162000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4050000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4089000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4116000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4274000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4539000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4608000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4568000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4633000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4630000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4534000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>4864000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4622000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4370000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5243000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4854000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4530000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4547000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4339000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4225000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4211000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>3954000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3713000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4131000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3972000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3413000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3349000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3365000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3603000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3413000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3203000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3267000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3285000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2780000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2103000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2210000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2451000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1437000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1931000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1839000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1804000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1238000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1294000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1277000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1255000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1071000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181000.0</v>
       </c>
       <c r="CK14">
         <v>1181000.0</v>
       </c>
       <c r="CL14">
+        <v>1181000.0</v>
+      </c>
+      <c r="CM14">
         <v>1225000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1296000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1206000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1080000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1175000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>959000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>839000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573000.0</v>
       </c>
       <c r="CU14">
         <v>573000.0</v>
       </c>
       <c r="CV14">
-        <v>36000.0</v>
+        <v>573000.0</v>
       </c>
       <c r="CW14">
         <v>36000.0</v>
       </c>
       <c r="CX14">
         <v>36000.0</v>
       </c>
       <c r="CY14">
         <v>36000.0</v>
       </c>
       <c r="CZ14">
-        <v>34000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="DA14">
         <v>34000.0</v>
       </c>
       <c r="DB14">
+        <v>34000.0</v>
+      </c>
+      <c r="DC14">
         <v>49999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="DD14">
         <v>50000.0</v>
       </c>
       <c r="DE14">
+        <v>50000.0</v>
+      </c>
+      <c r="DF14">
         <v>-240000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>120000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>130000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>140000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>-240000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="DL14">
         <v>170000.0</v>
       </c>
       <c r="DM14">
+        <v>170000.0</v>
+      </c>
+      <c r="DN14">
         <v>310000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>290000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>330000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>280000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="DS14">
         <v>240000.0</v>
       </c>
+      <c r="DT14">
+        <v>240000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:123">
+    <row r="15" spans="1:124">
       <c r="A15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>5100000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>1350000.0</v>
       </c>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>1079000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>951000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2451000.0</v>
       </c>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>1000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
         <v>196000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>994000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3565000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
-        <v>1704000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC15">
         <v>1704000.0</v>
       </c>
       <c r="BD15">
+        <v>1704000.0</v>
+      </c>
+      <c r="BE15">
         <v>4885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624000.0</v>
       </c>
       <c r="BF15">
         <v>1624000.0</v>
       </c>
       <c r="BG15">
+        <v>1624000.0</v>
+      </c>
+      <c r="BH15">
         <v>1367000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>918000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3900000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3394000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1018000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>552000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1824000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>408000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>408000.0</v>
       </c>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
@@ -42288,425 +42591,429 @@
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
+      <c r="DT15"/>
     </row>
-    <row r="16" spans="1:123">
+    <row r="16" spans="1:124">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B16">
+        <v>511858000.0</v>
+      </c>
+      <c r="C16">
         <v>390721000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>306395000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>699373000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>638647000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>664195000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>648127000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>539985000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>480414000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>471563000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>409398000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>278121000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>205697000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>185265000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>153906000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>72905000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>87385000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>81840000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>124416000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>100041000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>67202000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>66185000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>72593000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>75512000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>73905000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>50533000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>76530000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>71730000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>56764000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>94095000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>89336000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>66585000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>55462000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>83953000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>66541000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>60058000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>37147000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>42785000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>43021000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>42635000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>14919000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4426000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>11488000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14336000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>17196000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>22843000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>17000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>14281000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1287000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1872000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5014000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1029000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4154000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3142000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1034000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>19112000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>16610000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>16371000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>16650000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>10267000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>12370000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>49441000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>13076000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>36823000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>46867000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>54406000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>62239000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>78571000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>57712000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>55305000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>62094000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>85197000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>72202000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>80649000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>14894000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>15596000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>15153000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>28466000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>18996000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>15945000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>35419000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>22267000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>20138000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>6451000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1005000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3518000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3352000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3672000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2869000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2765000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>7238000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2790000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>855000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2406000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1648000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1479000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307000.0</v>
       </c>
       <c r="CU16">
         <v>307000.0</v>
       </c>
       <c r="CV16">
-        <v>65000.0</v>
+        <v>307000.0</v>
       </c>
       <c r="CW16">
         <v>65000.0</v>
       </c>
       <c r="CX16">
+        <v>65000.0</v>
+      </c>
+      <c r="CY16">
         <v>155000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000.0</v>
       </c>
       <c r="DA16">
         <v>308000.0</v>
       </c>
       <c r="DB16">
+        <v>308000.0</v>
+      </c>
+      <c r="DC16">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210000.0</v>
       </c>
       <c r="DD16">
         <v>210000.0</v>
       </c>
       <c r="DE16">
+        <v>210000.0</v>
+      </c>
+      <c r="DF16">
         <v>220000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>460000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>160000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>50000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-10000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>110000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-20000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>120000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>69999.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>170000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>190000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>490000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310000.0</v>
       </c>
       <c r="DS16">
         <v>310000.0</v>
       </c>
+      <c r="DT16">
+        <v>310000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:123">
+    <row r="17" spans="1:124">
       <c r="A17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -42786,559 +43093,563 @@
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
+      <c r="DT17"/>
     </row>
-    <row r="18" spans="1:123">
+    <row r="18" spans="1:124">
       <c r="A18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B18">
+        <v>145939000.0</v>
+      </c>
+      <c r="C18">
         <v>158253000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>63965000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>72090000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>66959000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>158624000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>138274000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>92093000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>27159000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>132234000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>139723000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>107411000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>34837000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>75392000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>77307000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1430000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>11599000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>8516000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>27085000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>41831000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>27511000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17558000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>31174000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>34270000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3417000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>25090000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>9785000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>13877000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-23056000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>12017000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>29073000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10403000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-25190000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>28845000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2950000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-13319000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4887000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>6753000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6193000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>22643000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1978000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>4477000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3297000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-2787000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-4104000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>4500000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-13378000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-679000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-14465000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-13291000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>10464000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-18489000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-15146000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>10202000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-28047000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>9807000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-4532000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>11954000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-6352000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-5616000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-2987000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>4031000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>9495000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>7083000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>13055000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>3948000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>8967000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>26214000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>3459000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>4868000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-6594000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>12362000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-3811000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>11608000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-2920000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-2974000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-2491000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>8524000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>1666000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-7421000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-6117000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>4454000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>12657000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-1327000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>4090000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>3669000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-3381000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>425000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-1365000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>2005000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>474000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>8352000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>2618000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-948000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>632000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>458000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2957000.0</v>
       </c>
       <c r="CU18">
         <v>2957000.0</v>
       </c>
       <c r="CV18">
-        <v>-526000.0</v>
+        <v>2957000.0</v>
       </c>
       <c r="CW18">
         <v>-526000.0</v>
       </c>
       <c r="CX18">
+        <v>-526000.0</v>
+      </c>
+      <c r="CY18">
         <v>704000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="DA18">
         <v>51000.0</v>
       </c>
       <c r="DB18">
+        <v>51000.0</v>
+      </c>
+      <c r="DC18">
         <v>240000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-1220000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>480000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-1020000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>820000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>199999.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-660000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-700000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-590000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>640000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-500000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>840000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>800000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-960000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-320000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-970000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>680000.0</v>
       </c>
       <c r="DS18">
         <v>680000.0</v>
       </c>
+      <c r="DT18">
+        <v>680000.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:123">
+    <row r="19" spans="1:124">
       <c r="A19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-464588000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-12266000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-54211000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-123547000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16921000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-24334000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-21047000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-62115000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-9303000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-22839000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>6505000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-41933000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-16795000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-16464000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-14563000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-186227000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-15762000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-10459000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-11001000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9960000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6726000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6963000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6842000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-403780000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2554000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-375000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3677000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>2581000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>414000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>2864000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>20945000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-157000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-198000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>27646000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>4021000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-26597000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>17537000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>1546000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -43360,54 +43671,55 @@
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
+      <c r="DT19"/>
     </row>
-    <row r="20" spans="1:123">
+    <row r="20" spans="1:124">
       <c r="A20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43487,211 +43799,216 @@
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
+      <c r="DT20"/>
     </row>
-    <row r="21" spans="1:123">
+    <row r="21" spans="1:124">
       <c r="A21" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>235</v>
+      </c>
+      <c r="B21">
+        <v>-3793000.0</v>
+      </c>
       <c r="C21">
+        <v>-3793000.0</v>
+      </c>
+      <c r="D21">
         <v>-3792000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10669000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6606000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6608000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6607000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-36746000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-30843000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5842000.0</v>
       </c>
       <c r="P21">
         <v>-5842000.0</v>
       </c>
       <c r="Q21">
+        <v>-5842000.0</v>
+      </c>
+      <c r="R21">
         <v>-5928000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>135911000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4112000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9529000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-30543000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-25050000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-30051000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-47562000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>24918000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>342126000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4672000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-153000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-5610000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-257000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5954000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-665000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4679000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-7132000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-496000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>82380000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1333000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6325000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-6598000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-14750000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11802000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-15296000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-3780000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3781000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3832000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>458000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15554000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2081000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>12862000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-12626000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-8837000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>17550000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-12291000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14085000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>10000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-73000.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
@@ -43714,3147 +44031,3175 @@
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
+      <c r="DT21"/>
     </row>
-    <row r="22" spans="1:123">
+    <row r="22" spans="1:124">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22">
+        <v>103765000.0</v>
+      </c>
+      <c r="C22">
         <v>83580000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>92088000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>79108000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>42591000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>117192000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>65393000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>54574000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>33759000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>40173000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>40139000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>39480000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>19649000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20233000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>30157000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>26372000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>19523000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11481000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21126000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20056000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10555000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6027000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>15397000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>18210000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3215000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>22301000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8509000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7865000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1861000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6551000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10168000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9141000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3680000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4314000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8826000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4563000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1886000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-5774000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3155000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2543000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-7336000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-856000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1365000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-995000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-16700000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-5934000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-2217000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2446000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>480000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-51484000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2094000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-16217000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-4419000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5780000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4071000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7666000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>195000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-48419000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>5941000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>6292000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1482000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>13373000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4721000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5850000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2280000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1064000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>8828000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9770000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5866000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3832000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>5977000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>5140000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3117000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4717000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3444000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3797000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2511000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3153000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>3990000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3155000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>3022000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>5066000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2247000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2401000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>827000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3046000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>716000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1623000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>268000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>359000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2292000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1572000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1196000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2414000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1241000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>697000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-751000.0</v>
       </c>
       <c r="CU22">
         <v>-751000.0</v>
       </c>
       <c r="CV22">
-        <v>-1668000.0</v>
+        <v>-751000.0</v>
       </c>
       <c r="CW22">
         <v>-1668000.0</v>
       </c>
       <c r="CX22">
+        <v>-1668000.0</v>
+      </c>
+      <c r="CY22">
         <v>-693000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-1046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1110000.0</v>
       </c>
       <c r="DA22">
         <v>-1110000.0</v>
       </c>
       <c r="DB22">
+        <v>-1110000.0</v>
+      </c>
+      <c r="DC22">
         <v>-1303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="DD22">
         <v>-600000.0</v>
       </c>
       <c r="DE22">
+        <v>-600000.0</v>
+      </c>
+      <c r="DF22">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DG22">
         <v>-200000.0</v>
       </c>
       <c r="DH22">
+        <v>-200000.0</v>
+      </c>
+      <c r="DI22">
         <v>-400000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>100000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>100000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>-300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>-7300000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>-600000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>-400000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>-500000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2400000.0</v>
       </c>
       <c r="DS22">
         <v>-2400000.0</v>
       </c>
+      <c r="DT22">
+        <v>-2400000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:123">
+    <row r="23" spans="1:124">
       <c r="A23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B23">
+        <v>-10679000.0</v>
+      </c>
+      <c r="C23">
         <v>-50011000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-13425000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1767000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5768000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8046000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-150000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-277000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-13015000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1460001.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-16000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-40000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4288000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-9416000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-136000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5842000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-7385000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>138741000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-602000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1959000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9405000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>70000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9742000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-675000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1759000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-776000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>577000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-5601000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2560000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-560000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>964000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>492000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-13726000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-33000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7531000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-6000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1191000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1989000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5144000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-46000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1073000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-4260000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1318000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-575000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-287000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-109000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13764000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1242000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-440000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>84000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-3261000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-10000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-3537000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-243000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-4959000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-81000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-275000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>68000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>18000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-18000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-3071000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>461000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>18000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1824000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-151000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-155000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>350000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-350000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>481000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>168000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>238000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-27000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>703000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5064000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5046000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-9954000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-4738000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-743000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-328000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-6272000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>459000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-895000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>453000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>442000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>257000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3001000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>323000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-49000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>18000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-18000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-6417000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-4174000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-2816000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2176000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-26000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-2526000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>954000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>7017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46000.0</v>
       </c>
       <c r="CW23">
         <v>-46000.0</v>
       </c>
       <c r="CX23">
-        <v>-20000.0</v>
+        <v>-46000.0</v>
       </c>
       <c r="CY23">
         <v>-20000.0</v>
       </c>
       <c r="CZ23">
+        <v>-20000.0</v>
+      </c>
+      <c r="DA23">
         <v>-5338000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-2032000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>2220000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3380000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-320000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>4830000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-580000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-120000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-2060000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>710000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-770000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>620000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-780000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-830000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>680000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>580000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-660000.0</v>
       </c>
       <c r="DS23">
         <v>-660000.0</v>
       </c>
+      <c r="DT23">
+        <v>-660000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:123">
+    <row r="24" spans="1:124">
       <c r="A24" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B24">
+        <v>1945000.0</v>
+      </c>
+      <c r="C24">
         <v>2636000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1369000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1072000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1573000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2323000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7834000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4543000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2401000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4197000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1082000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1799000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6726000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1904000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2092000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>545000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>406000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2020000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1403000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>482000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>208000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>816000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>788000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>257000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>512000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>69000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>463000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>665000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>137000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>290000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>192000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>421000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>886000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2554000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3923000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-53681000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>588000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>527000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>793000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>679000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>715000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2684000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>586000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-2536000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2864000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1204000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>624000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1990000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2260000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2270000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2431000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1273000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>813000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>549000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5068000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3541000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3306000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>366000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-3545000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>382000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>182000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1335000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-193000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>434000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>31000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-60449000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>44000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-125000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>125000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>127000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-16883000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>483000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>188000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-48639000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>43000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>149000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>716000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>7125000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>125000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-20170000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-2013000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>150000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>10000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>96000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>164000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-2393000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>1000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>91000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>123000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-53000.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>12000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-2639000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>71000.0</v>
       </c>
-      <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>-9732000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-299000.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>-1000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-1331000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-2020000.0</v>
       </c>
-      <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>-2550000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-2270000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-140000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-3980000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-10000.0</v>
       </c>
-      <c r="DG24"/>
-      <c r="DH24">
+      <c r="DH24"/>
+      <c r="DI24">
         <v>10000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>2650000.0</v>
       </c>
-      <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
-      <c r="DM24">
+      <c r="DM24"/>
+      <c r="DN24">
         <v>-200000.0</v>
       </c>
-      <c r="DN24"/>
-      <c r="DO24">
+      <c r="DO24"/>
+      <c r="DP24">
         <v>-20000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-80000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>150000.0</v>
       </c>
-      <c r="DR24">
-[...2 lines deleted...]
-      <c r="DS24"/>
+      <c r="DS24">
+        <v>0.0</v>
+      </c>
+      <c r="DT24"/>
     </row>
-    <row r="25" spans="1:123">
+    <row r="25" spans="1:124">
       <c r="A25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B25">
+        <v>4761000.0</v>
+      </c>
+      <c r="C25">
         <v>55085000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-11393000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6192000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2418000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-91213000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-36000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2087000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-280000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-8236000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1014000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>25789000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2381000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1071000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-823000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-25000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2190000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>275000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1266000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>980999.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3855000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>566000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>262000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4653000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6719000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>748000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>366000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>795000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3136000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1251000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-220000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-250000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>309000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>557000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1337000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>371000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>574000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>406000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>405000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>285000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-206000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>331000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>158000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>257000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>11000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>149000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>234000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-693000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-725000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>67000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-556000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-129000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-107000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1207000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1587000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>67045000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-72000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>244000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>271000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3062000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>316000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-115000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-156000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>135000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>125000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>248000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-38000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-930000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-23000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>263000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>113000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-81000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>124000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>441000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-246000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>448000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>291000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>269000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>65000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>43000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>62000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>128000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-102000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>305000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>286000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>485000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>172000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1487000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>594000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>445000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>324000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-658000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-367000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>342000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101000.0</v>
       </c>
       <c r="CU25">
         <v>1101000.0</v>
       </c>
       <c r="CV25">
+        <v>1101000.0</v>
+      </c>
+      <c r="CW25">
         <v>922000.0</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>-329000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>604000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>151000.0</v>
       </c>
-      <c r="DA25"/>
-      <c r="DB25">
+      <c r="DB25"/>
+      <c r="DC25">
         <v>1403000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-1660000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>230000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>370000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1510000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>3330000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>970000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-1680000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-800000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-4870000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-770000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>9460000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>2480000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-1160000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-430000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-5180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3150000.0</v>
       </c>
       <c r="DS25">
         <v>3150000.0</v>
       </c>
+      <c r="DT25">
+        <v>3150000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:123">
+    <row r="26" spans="1:124">
       <c r="A26" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B26">
+        <v>-12275000.0</v>
+      </c>
+      <c r="C26">
         <v>-25654000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-8224000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-358000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-43846000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-20000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-20454000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-30142000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-13015000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4988000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-251000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-40000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4288000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-9416000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-136000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-7385000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-518000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-1959000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-432000.0</v>
       </c>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>3201000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-800000.0</v>
       </c>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>-3201000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-4731000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1350000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>-1079000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>19144000.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-951000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-2451000.0</v>
       </c>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-20000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>28000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>13854000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-994000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-3592000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>63326000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>17000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>47000.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>3592000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-1751000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-1645000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-196000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>10662000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>408000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>50000000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26">
         <v>60000.0</v>
       </c>
-      <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
-      <c r="DE26">
-[...1 lines deleted...]
-      </c>
+      <c r="DE26"/>
       <c r="DF26">
         <v>680000.0</v>
       </c>
-      <c r="DG26"/>
+      <c r="DG26">
+        <v>680000.0</v>
+      </c>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
+      <c r="DT26"/>
     </row>
-    <row r="27" spans="1:123">
+    <row r="27" spans="1:124">
       <c r="A27" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B27">
+        <v>7497000.0</v>
+      </c>
+      <c r="C27">
         <v>5940000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5599000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5595000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6683000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5250000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4371000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4796000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4586000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3647000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3972000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3270000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3240000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3531000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2733000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2627000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2611000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6081000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1840000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2015000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1835000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3682000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1765000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3962000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2234000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1299000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>819000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>649000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1021000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>883000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>798000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>766000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>617000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>309000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>557000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1337000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>640000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>599000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>406000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>405000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>400000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>285000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>830000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>331000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>158000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>257000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>209000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>149000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>234000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>189000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>259000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>202000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>278000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>265000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>165000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>159000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>105000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>121000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>124000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>133000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>125000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>122000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>176000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="BN27">
         <v>142000.0</v>
       </c>
       <c r="BO27">
+        <v>142000.0</v>
+      </c>
+      <c r="BP27">
         <v>145000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>160000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>139000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>328000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>309000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>322000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>105000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-74000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-13000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-106000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>417000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-554000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>249000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>215000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>215000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>300000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
-      <c r="DM27">
-[...2 lines deleted...]
-      <c r="DN27"/>
+      <c r="DM27"/>
+      <c r="DN27">
+        <v>0.0</v>
+      </c>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
+      <c r="DT27"/>
     </row>
-    <row r="28" spans="1:123">
+    <row r="28" spans="1:124">
       <c r="A28" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B28">
+        <v>-26747000.0</v>
+      </c>
+      <c r="C28">
         <v>-79458000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12016000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-12436000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-56220000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-34654000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-27211000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-37065000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-19693000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-23089000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-9528000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-36786000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-35131000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-15177000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5978000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5842000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-13313000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>134652000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4113000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-10131000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-32502000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-24782000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-29981000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-37820000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>24243000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>340367000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5448000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>424000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-14412000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-7548000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-6514000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>299000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-4187000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-13987000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-529000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>89911000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1339000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-7516000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-6600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4394000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11756000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-14223000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-6731000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2463000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4407000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>139000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15473000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11683000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>11620000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-13066000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-8753000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>14289000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-12301000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10480000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8074000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-4959000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-81000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-9743000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4965000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2460000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-4114000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-390000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-25521000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-5453000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-11818000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>46713000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-9924000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>461000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-5765000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-4788000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>374000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>150000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-4878000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>70210000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>5099000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5152000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-9885000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-2596000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3308000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>8117000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>21282000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-2475000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1089000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>6677000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-6767000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1110000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3014000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>377000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1378000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-6601000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>4027000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-6417000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-4169000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1694000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2176000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-26000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-2526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7017000.0</v>
       </c>
       <c r="CU28">
         <v>7017000.0</v>
       </c>
       <c r="CV28">
-        <v>505000.0</v>
+        <v>7017000.0</v>
       </c>
       <c r="CW28">
         <v>505000.0</v>
       </c>
       <c r="CX28">
+        <v>505000.0</v>
+      </c>
+      <c r="CY28">
         <v>-897000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125000.0</v>
       </c>
       <c r="DA28">
         <v>2125000.0</v>
       </c>
       <c r="DB28">
+        <v>2125000.0</v>
+      </c>
+      <c r="DC28">
         <v>2220000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>3380000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-320000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>4830000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-580000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-120000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-2060000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>710000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-770000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>620000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-780000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-830000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>680000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>580000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-660000.0</v>
       </c>
       <c r="DS28">
         <v>-660000.0</v>
       </c>
+      <c r="DT28">
+        <v>-660000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:123">
+    <row r="29" spans="1:124">
       <c r="A29" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B29">
+        <v>165568000.0</v>
+      </c>
+      <c r="C29">
         <v>184642000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>83626000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>85428000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>84883000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>174269000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>152274000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>120970000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>49591000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>147369000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>150108000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>132049000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>49058000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>88469000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>96194000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15406000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>26568000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15852000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>44250000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>52772000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>38720000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>28334000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>38688000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>41490000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10771000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>32616000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>12802000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>14917000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-19242000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>15655000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>33343000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>13769000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-23293000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>29960000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>5385000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-9274000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3062000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>8789000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>8975000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>25895000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>840000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5477000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7116000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-681000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2943000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>3605000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-6641000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>4705000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-12182000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-9724000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>15108000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-16698000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-10248000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>19743000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-18085000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>21753000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1378000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>16351000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-1931000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1122000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>5446000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>9642000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>13688000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>9041000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>14702000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>4833000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>9446000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>28529000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>5057000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>7792000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-678000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>18951000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>656000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>14894000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>3479000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>6609000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>4560000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>13079000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>10547000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-1662000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>1743000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>5898000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>14189000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>4089000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>7090000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>4707000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-2085000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1149000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-834000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2558000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>1249000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>10497000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>3495000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-179000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2110000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>1545000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2957000.0</v>
       </c>
       <c r="CU29">
         <v>2957000.0</v>
       </c>
       <c r="CV29">
-        <v>-526000.0</v>
+        <v>2957000.0</v>
       </c>
       <c r="CW29">
         <v>-526000.0</v>
       </c>
       <c r="CX29">
+        <v>-526000.0</v>
+      </c>
+      <c r="CY29">
         <v>705000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000.0</v>
       </c>
       <c r="DA29">
         <v>63000.0</v>
       </c>
       <c r="DB29">
+        <v>63000.0</v>
+      </c>
+      <c r="DC29">
         <v>250000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-1210000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>480000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-970000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>830000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>259999.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-590000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-520000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-540000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>700000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>860000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>870000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-930000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-250000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>790000.0</v>
       </c>
       <c r="DS29">
         <v>790000.0</v>
       </c>
+      <c r="DT29">
+        <v>790000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:123">
+    <row r="30" spans="1:124">
       <c r="A30" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B30">
+        <v>-17684000.0</v>
+      </c>
+      <c r="C30">
         <v>-20858000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-464588000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12266000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-54211000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-123547000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16921000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-24334000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-21047000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-62115000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-9303000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-22839000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6505000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-41933000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-16795000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-16464000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14563000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-186227000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-15762000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10459000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11001000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9960000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6726000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6963000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6842000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-403780000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2554000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-375000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3677000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3348000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4078000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2945000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1011000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1439000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1627000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-57726000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1237000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1509000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1989000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2573000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2103000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1684000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3233000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-4642000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1703000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2099000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-6113000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3394000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-23000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>19648000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2370000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-716000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>23561000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-28115000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-8067000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-14292000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1058000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-6887000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3349000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-765000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-38403000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>27113000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-11914000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-13632000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-10423000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-59379000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-15854000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-8131000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3115000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-9793000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-22799000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-6106000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4225000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-19349000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-9280000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-11318000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-7988000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-1014000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-10803000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-25929000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-9873000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-1294000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-1522000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-5320000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-2836000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-3431000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>-723000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-440000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-430000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-828000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-2145000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-877000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-757000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-4117000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1016000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1012000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-9732000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-307000.0</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30">
+      <c r="CX30"/>
+      <c r="CY30">
         <v>-2000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-1369000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-2032000.0</v>
       </c>
-      <c r="DA30"/>
-      <c r="DB30">
+      <c r="DB30"/>
+      <c r="DC30">
         <v>-2560000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-2280000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-140000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-4030000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-10000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>-60000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>2470000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-50000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-60000.0</v>
       </c>
-      <c r="DL30"/>
-      <c r="DM30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>-220000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-70000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-50000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-150000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-230000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-110000.0</v>
       </c>
-      <c r="DS30"/>
+      <c r="DT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>