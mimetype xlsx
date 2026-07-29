--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2224,51 +2224,53 @@
         <v>50000.0</v>
       </c>
       <c r="AA15">
         <v>49000.0</v>
       </c>
       <c r="AB15">
         <v>49000.0</v>
       </c>
       <c r="AC15">
         <v>49000.0</v>
       </c>
       <c r="AD15">
         <v>32000.0</v>
       </c>
       <c r="AE15">
         <v>32000.0</v>
       </c>
       <c r="AF15">
         <v>32000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>652357000.0</v>
+      </c>
       <c r="C16">
         <v>508846000.0</v>
       </c>
       <c r="D16">
         <v>444160000.0</v>
       </c>
       <c r="E16">
         <v>239297000.0</v>
       </c>
       <c r="F16">
         <v>118672000.0</v>
       </c>
       <c r="G16">
         <v>114019000.0</v>
       </c>
       <c r="H16">
         <v>57760000.0</v>
       </c>
       <c r="I16">
         <v>62407000.0</v>
       </c>
       <c r="J16">
         <v>62374000.0</v>
       </c>
       <c r="K16">
@@ -3993,51 +3995,51 @@
       </c>
       <c r="AA39">
         <v>135000.0</v>
       </c>
       <c r="AB39">
         <v>135000.0</v>
       </c>
       <c r="AC39">
         <v>169000.0</v>
       </c>
       <c r="AD39">
         <v>226000.0</v>
       </c>
       <c r="AE39">
         <v>598000.0</v>
       </c>
       <c r="AF39">
         <v>3461000.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>761819000.0</v>
+        <v>109462000.0</v>
       </c>
       <c r="C40">
         <v>55770999.0</v>
       </c>
       <c r="D40">
         <v>41879000.0</v>
       </c>
       <c r="E40">
         <v>33102000.0</v>
       </c>
       <c r="F40">
         <v>90412000.0</v>
       </c>
       <c r="G40">
         <v>27642000.0</v>
       </c>
       <c r="H40">
         <v>20120000.0</v>
       </c>
       <c r="I40">
         <v>14124000.0</v>
       </c>
       <c r="J40">
         <v>18402000.0</v>
       </c>
@@ -9853,53 +9855,59 @@
       </c>
       <c r="DD15">
         <v>49000.0</v>
       </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
     </row>
     <row r="16" spans="1:124">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
-[...1 lines deleted...]
-      <c r="D16"/>
+      <c r="B16">
+        <v>695617000.0</v>
+      </c>
+      <c r="C16">
+        <v>652357000.0</v>
+      </c>
+      <c r="D16">
+        <v>616273000.0</v>
+      </c>
       <c r="E16">
         <v>553171000.0</v>
       </c>
       <c r="F16">
         <v>534388000.0</v>
       </c>
       <c r="G16">
         <v>508846000.0</v>
       </c>
       <c r="H16">
         <v>563531000.0</v>
       </c>
       <c r="I16">
         <v>556134000.0</v>
       </c>
       <c r="J16">
         <v>485049000.0</v>
       </c>
       <c r="K16">
         <v>444160000.0</v>
       </c>
       <c r="L16">
         <v>432213000.0</v>
       </c>
       <c r="M16">
@@ -16460,57 +16468,57 @@
       </c>
       <c r="DO39">
         <v>900000.0</v>
       </c>
       <c r="DP39">
         <v>1200000.0</v>
       </c>
       <c r="DQ39">
         <v>1400000.0</v>
       </c>
       <c r="DR39">
         <v>1000000.0</v>
       </c>
       <c r="DS39">
         <v>900000.0</v>
       </c>
       <c r="DT39">
         <v>900000.0</v>
       </c>
     </row>
     <row r="40" spans="1:124">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>817937000.0</v>
+        <v>122320000.0</v>
       </c>
       <c r="C40">
-        <v>761819000.0</v>
+        <v>109462000.0</v>
       </c>
       <c r="D40">
-        <v>732336000.0</v>
+        <v>116063000.0</v>
       </c>
       <c r="E40">
         <v>50437000.0</v>
       </c>
       <c r="F40">
         <v>47743998.0</v>
       </c>
       <c r="G40">
         <v>55770999.0</v>
       </c>
       <c r="H40">
         <v>69350000.0</v>
       </c>
       <c r="I40">
         <v>54622000.0</v>
       </c>
       <c r="J40">
         <v>39630000.0</v>
       </c>
       <c r="K40">
         <v>41879000.0</v>
       </c>
       <c r="L40">
         <v>49861000.0</v>
       </c>
@@ -36517,51 +36525,51 @@
       <c r="P8">
         <v>-3988000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>223</v>
       </c>
       <c r="B9">
-        <v>-170996000.0</v>
+        <v>-61568000.0</v>
       </c>
       <c r="C9">
         <v>194846000.0</v>
       </c>
       <c r="D9">
         <v>235487000.0</v>
       </c>
       <c r="E9">
         <v>9373000.0</v>
       </c>
       <c r="F9">
         <v>4363000.0</v>
       </c>
       <c r="G9">
         <v>49954000.0</v>
       </c>
       <c r="H9">
         <v>-13753000.0</v>
       </c>
       <c r="I9">
         <v>-11094000.0</v>
       </c>
       <c r="J9">
         <v>-29923000.0</v>
       </c>
@@ -40196,78 +40204,78 @@
       </c>
       <c r="DQ6">
         <v>190000.0</v>
       </c>
       <c r="DR6">
         <v>190000.0</v>
       </c>
       <c r="DS6">
         <v>10000.0</v>
       </c>
       <c r="DT6">
         <v>10000.0</v>
       </c>
     </row>
     <row r="7" spans="1:124">
       <c r="A7" t="s">
         <v>221</v>
       </c>
       <c r="B7">
         <v>24602000.0</v>
       </c>
       <c r="C7">
         <v>12919000.0</v>
       </c>
       <c r="D7">
-        <v>-22742000.0</v>
+        <v>-41950000.0</v>
       </c>
       <c r="E7">
         <v>-27853000.0</v>
       </c>
       <c r="F7">
         <v>20386000.0</v>
       </c>
       <c r="G7">
         <v>98710000.0</v>
       </c>
       <c r="H7">
         <v>62593000.0</v>
       </c>
       <c r="I7">
         <v>44762000.0</v>
       </c>
       <c r="J7">
         <v>-6249000.0</v>
       </c>
       <c r="K7">
         <v>96518000.0</v>
       </c>
       <c r="L7">
         <v>88756000.0</v>
       </c>
       <c r="M7">
-        <v>49075000.0</v>
+        <v>70518000.0</v>
       </c>
       <c r="N7">
         <v>10608000.0</v>
       </c>
       <c r="O7">
         <v>44537000.0</v>
       </c>
       <c r="P7">
         <v>40519000.0</v>
       </c>
       <c r="Q7">
         <v>-36078000.0</v>
       </c>
       <c r="R7">
         <v>-10783000.0</v>
       </c>
       <c r="S7">
         <v>-14865000.0</v>
       </c>
       <c r="T7">
         <v>7110000.0</v>
       </c>
       <c r="U7">
         <v>16181000.0</v>
       </c>
@@ -40748,84 +40756,84 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
     </row>
     <row r="9" spans="1:124">
       <c r="A9" t="s">
         <v>223</v>
       </c>
       <c r="B9">
-        <v>-12740000.0</v>
+        <v>-1100000.0</v>
       </c>
       <c r="C9">
         <v>4218000.0</v>
       </c>
       <c r="D9">
-        <v>-72528000.0</v>
+        <v>-67224000.0</v>
       </c>
       <c r="E9">
         <v>-56078000.0</v>
       </c>
       <c r="F9">
         <v>30148000.0</v>
       </c>
       <c r="G9">
         <v>131626000.0</v>
       </c>
       <c r="H9">
         <v>49984000.0</v>
       </c>
       <c r="I9">
         <v>-5627000.0</v>
       </c>
       <c r="J9">
         <v>18863000.0</v>
       </c>
       <c r="K9">
         <v>107164000.0</v>
       </c>
       <c r="L9">
         <v>70999000.0</v>
       </c>
       <c r="M9">
-        <v>37686000.0</v>
+        <v>39927000.0</v>
       </c>
       <c r="N9">
         <v>20310000.0</v>
       </c>
       <c r="O9">
         <v>79789000.0</v>
       </c>
       <c r="P9">
         <v>4671000.0</v>
       </c>
       <c r="Q9">
         <v>-76448000.0</v>
       </c>
       <c r="R9">
         <v>-12998000.0</v>
       </c>
       <c r="S9">
         <v>32959000.0</v>
       </c>
       <c r="T9">
         <v>-10113000.0</v>
       </c>
       <c r="U9">
         <v>-7259000.0</v>
       </c>
@@ -42026,78 +42034,78 @@
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
     </row>
     <row r="14" spans="1:124">
       <c r="A14" t="s">
         <v>228</v>
       </c>
       <c r="B14">
         <v>23034000.0</v>
       </c>
       <c r="C14">
         <v>22588000.0</v>
       </c>
       <c r="D14">
-        <v>20074000.0</v>
+        <v>19913000.0</v>
       </c>
       <c r="E14">
         <v>17622000.0</v>
       </c>
       <c r="F14">
         <v>16991000.0</v>
       </c>
       <c r="G14">
         <v>17864000.0</v>
       </c>
       <c r="H14">
         <v>17363000.0</v>
       </c>
       <c r="I14">
         <v>16925000.0</v>
       </c>
       <c r="J14">
         <v>16258000.0</v>
       </c>
       <c r="K14">
         <v>15267000.0</v>
       </c>
       <c r="L14">
         <v>14857000.0</v>
       </c>
       <c r="M14">
-        <v>14435000.0</v>
+        <v>13980000.0</v>
       </c>
       <c r="N14">
         <v>13692000.0</v>
       </c>
       <c r="O14">
         <v>13253000.0</v>
       </c>
       <c r="P14">
         <v>13138000.0</v>
       </c>
       <c r="Q14">
         <v>13645000.0</v>
       </c>
       <c r="R14">
         <v>11767000.0</v>
       </c>
       <c r="S14">
         <v>8865000.0</v>
       </c>
       <c r="T14">
         <v>8629000.0</v>
       </c>
       <c r="U14">
         <v>8402000.0</v>
       </c>
@@ -44418,51 +44426,51 @@
       </c>
       <c r="DQ22">
         <v>-500000.0</v>
       </c>
       <c r="DR22">
         <v>-900000.0</v>
       </c>
       <c r="DS22">
         <v>-2400000.0</v>
       </c>
       <c r="DT22">
         <v>-2400000.0</v>
       </c>
     </row>
     <row r="23" spans="1:124">
       <c r="A23" t="s">
         <v>236</v>
       </c>
       <c r="B23">
         <v>-10679000.0</v>
       </c>
       <c r="C23">
         <v>-50011000.0</v>
       </c>
       <c r="D23">
-        <v>-13425000.0</v>
+        <v>-3524000.0</v>
       </c>
       <c r="E23">
         <v>-1767000.0</v>
       </c>
       <c r="F23">
         <v>-5768000.0</v>
       </c>
       <c r="G23">
         <v>-8046000.0</v>
       </c>
       <c r="H23">
         <v>-150000.0</v>
       </c>
       <c r="I23">
         <v>-277000.0</v>
       </c>
       <c r="J23">
         <v>-13015000.0</v>
       </c>
       <c r="K23">
         <v>-1460001.0</v>
       </c>
       <c r="L23">
         <v>-16000.0</v>
       </c>
@@ -45140,78 +45148,78 @@
       <c r="DP24">
         <v>-20000.0</v>
       </c>
       <c r="DQ24">
         <v>-80000.0</v>
       </c>
       <c r="DR24">
         <v>150000.0</v>
       </c>
       <c r="DS24">
         <v>0.0</v>
       </c>
       <c r="DT24"/>
     </row>
     <row r="25" spans="1:124">
       <c r="A25" t="s">
         <v>238</v>
       </c>
       <c r="B25">
         <v>4761000.0</v>
       </c>
       <c r="C25">
         <v>55085000.0</v>
       </c>
       <c r="D25">
-        <v>-11393000.0</v>
+        <v>9733000.0</v>
       </c>
       <c r="E25">
         <v>6192000.0</v>
       </c>
       <c r="F25">
         <v>-2418000.0</v>
       </c>
       <c r="G25">
         <v>-91213000.0</v>
       </c>
       <c r="H25">
         <v>-36000.0</v>
       </c>
       <c r="I25">
         <v>-2087000.0</v>
       </c>
       <c r="J25">
         <v>-280000.0</v>
       </c>
       <c r="K25">
         <v>-8236000.0</v>
       </c>
       <c r="L25">
         <v>-1014000.0</v>
       </c>
       <c r="M25">
-        <v>25789000.0</v>
+        <v>4009000.0</v>
       </c>
       <c r="N25">
         <v>2381000.0</v>
       </c>
       <c r="O25">
         <v>-1071000.0</v>
       </c>
       <c r="P25">
         <v>-823000.0</v>
       </c>
       <c r="Q25">
         <v>-25000.0</v>
       </c>
       <c r="R25">
         <v>-2190000.0</v>
       </c>
       <c r="S25">
         <v>275000.0</v>
       </c>
       <c r="T25">
         <v>1266000.0</v>
       </c>
       <c r="U25">
         <v>980999.0</v>
       </c>
@@ -45510,51 +45518,51 @@
       </c>
       <c r="DQ25">
         <v>-430000.0</v>
       </c>
       <c r="DR25">
         <v>-5180000.0</v>
       </c>
       <c r="DS25">
         <v>3150000.0</v>
       </c>
       <c r="DT25">
         <v>3150000.0</v>
       </c>
     </row>
     <row r="26" spans="1:124">
       <c r="A26" t="s">
         <v>239</v>
       </c>
       <c r="B26">
         <v>-12275000.0</v>
       </c>
       <c r="C26">
         <v>-25654000.0</v>
       </c>
       <c r="D26">
-        <v>-8224000.0</v>
+        <v>-4700000.0</v>
       </c>
       <c r="E26">
         <v>-358000.0</v>
       </c>
       <c r="F26">
         <v>-43846000.0</v>
       </c>
       <c r="G26">
         <v>-20000000.0</v>
       </c>
       <c r="H26">
         <v>-20454000.0</v>
       </c>
       <c r="I26">
         <v>-30142000.0</v>
       </c>
       <c r="J26">
         <v>-13015000.0</v>
       </c>
       <c r="K26">
         <v>-4988000.0</v>
       </c>
       <c r="L26">
         <v>-251000.0</v>
       </c>