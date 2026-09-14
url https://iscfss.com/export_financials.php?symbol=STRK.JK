--- v0 (2026-06-04)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
@@ -1762,1366 +1765,1477 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>3563848554.0</v>
+      </c>
+      <c r="C2">
         <v>2132332507.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2715866339.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>2279233654.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3704868580.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3540323548.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3440090169.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3055089096.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
+        <v>775337531.0</v>
+      </c>
+      <c r="C7">
         <v>850851571.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>860792437.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>746134559.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>825225891.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>814079187.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1281919548.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1272357163.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>128662026744.0</v>
       </c>
       <c r="C8">
         <v>128662026744.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>128662026744.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>128662026744.0</v>
       </c>
       <c r="G8">
         <v>128662026744.0</v>
       </c>
       <c r="H8">
-        <v>128660508000.0</v>
+        <v>128662026744.0</v>
       </c>
       <c r="I8">
         <v>128660508000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8">
+        <v>128660508000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>100463428830.0</v>
       </c>
       <c r="E9">
         <v>100463428830.0</v>
       </c>
       <c r="F9">
         <v>100463428830.0</v>
       </c>
       <c r="G9">
         <v>100463428830.0</v>
       </c>
       <c r="H9">
+        <v>100463428830.0</v>
+      </c>
+      <c r="I9">
         <v>100448466820.0</v>
       </c>
-      <c r="I9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>32663965747.0</v>
+      </c>
+      <c r="C10">
         <v>32670546160.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2282698710.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3768014070.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2235017020.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1710510860.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52721899180.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>55012918150.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>58186946053.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>30100000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>38000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>44800000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>50700000000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>32382698710.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>41768014070.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>47035017020.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>52410510860.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52721899180.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>55012918150.0</v>
       </c>
-      <c r="I12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>128662026740.0</v>
       </c>
       <c r="E13">
         <v>128662026740.0</v>
       </c>
       <c r="F13">
         <v>128662026740.0</v>
       </c>
       <c r="G13">
         <v>128662026740.0</v>
       </c>
       <c r="H13">
+        <v>128662026740.0</v>
+      </c>
+      <c r="I13">
         <v>128660508000.0</v>
       </c>
-      <c r="I13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
         <v>10721835562.0</v>
       </c>
       <c r="C14">
-        <v>10721835560.0</v>
+        <v>10721835562.0</v>
       </c>
       <c r="D14">
         <v>10721835560.0</v>
       </c>
       <c r="E14">
         <v>10721835560.0</v>
       </c>
       <c r="F14">
         <v>10721835560.0</v>
       </c>
       <c r="G14">
         <v>10721835560.0</v>
       </c>
       <c r="H14">
-        <v>10721709000.0</v>
+        <v>10721835560.0</v>
       </c>
       <c r="I14">
         <v>10721709000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>10721709000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
+        <v>2300666673.0</v>
+      </c>
+      <c r="C21">
         <v>2319666672.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2338666670.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2357666670.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2376666670.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2395666670.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2414666670.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2417666670.0</v>
       </c>
-      <c r="I21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
+        <v>7093052290.0</v>
+      </c>
+      <c r="C22">
         <v>5423310171.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4581170850.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4692053510.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4485533150.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4787974820.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4108095330.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5175579110.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5280487617.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>133065431070.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>130320149640.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>136146299460.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>145581380100.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>148672568150.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>151529624640.0</v>
       </c>
-      <c r="I23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
         <v>2530731242.0</v>
       </c>
       <c r="C24">
         <v>2530731242.0</v>
       </c>
       <c r="D24">
+        <v>2530731242.0</v>
+      </c>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2907114245.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2907114250.0</v>
       </c>
       <c r="G24">
         <v>2907114250.0</v>
       </c>
       <c r="H24">
+        <v>2907114250.0</v>
+      </c>
+      <c r="I24">
         <v>3165865650.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3165865647.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>3182063680.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3532410100.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3521528000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3560619330.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3549472630.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4431679860.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-    </row>
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>114612146148.0</v>
+      </c>
+      <c r="C29">
         <v>118030667850.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>119320713469.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>126814571812.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>133502902996.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>138131323540.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>141191721961.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>148586634196.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>7142098469.0</v>
+      </c>
+      <c r="C30">
         <v>8670491810.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14330061880.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9167256100.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7220421860.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8456281850.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10301540300.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10586474470.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11463355139.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>48328336396.0</v>
+      </c>
+      <c r="C32">
         <v>49835839810.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>49046947667.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>56676298205.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>61307494071.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>64003310823.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>69975886775.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>89552928296.0</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>71582014047.0</v>
+      </c>
+      <c r="C33">
         <v>73441873529.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>75304016544.0</v>
       </c>
-      <c r="D33"/>
-      <c r="E33">
+      <c r="E33"/>
+      <c r="F33">
         <v>73555659010.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>75427645699.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>77248347329.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>75581050604.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>63176529796.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>38</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>1.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>7947127037.0</v>
+      </c>
+      <c r="C35">
         <v>7972004260.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7861472574.0</v>
       </c>
-      <c r="D35"/>
-      <c r="E35">
+      <c r="E35"/>
+      <c r="F35">
         <v>6469227774.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6350799798.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6307671206.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>7616465220.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>7477857587.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
-        <v>277393924.0</v>
+        <v>277393925.0</v>
       </c>
       <c r="C36">
         <v>277393924.0</v>
       </c>
-      <c r="D36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D36">
+        <v>277393924.0</v>
+      </c>
+      <c r="E36"/>
       <c r="F36">
         <v>262393924.0</v>
       </c>
       <c r="G36">
         <v>262393924.0</v>
       </c>
-      <c r="H36"/>
+      <c r="H36">
+        <v>262393924.0</v>
+      </c>
       <c r="I36"/>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>10150464950.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4881059440.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4885839570.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4891147860.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4896456140.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1384699080.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:9">
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
+      <c r="D39"/>
       <c r="E39">
         <v>15000000.0</v>
       </c>
       <c r="F39">
         <v>15000000.0</v>
       </c>
       <c r="G39">
         <v>15000000.0</v>
       </c>
       <c r="H39">
         <v>15000000.0</v>
       </c>
-      <c r="I39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:9">
+      <c r="I39">
+        <v>15000000.0</v>
+      </c>
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
-    </row>
-    <row r="41" spans="1:9">
+      <c r="J40"/>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>264491860.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>298906630.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>279558170.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>260737880.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>241917580.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>166719100.0</v>
       </c>
-      <c r="I42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:9">
+      <c r="J42"/>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
+        <v>86323360573.0</v>
+      </c>
+      <c r="C45">
         <v>86269232280.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>86111577280.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>86156100702.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>86092921887.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>85970121887.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>87161267484.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>73177457687.0</v>
       </c>
     </row>
-    <row r="46" spans="1:9">
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>59238808196.0</v>
+      </c>
+      <c r="C46">
         <v>61079667680.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>62814884925.0</v>
       </c>
-      <c r="D46"/>
-      <c r="E46">
+      <c r="E46"/>
+      <c r="F46">
         <v>66293152774.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>68140831176.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>69937224520.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>71778684852.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>59445236006.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>62814884930.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>64467435310.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>66293152770.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>68140831180.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>69937224520.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>71778684850.0</v>
       </c>
-      <c r="I47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:9">
+      <c r="J47"/>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>-117523003210.0</v>
+      </c>
+      <c r="C48">
         <v>-114188068340.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-112962292690.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-111716148040.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-105643201550.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-99002738010.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-94424238990.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-91336102100.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-84004882406.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
+        <v>173860354.0</v>
+      </c>
+      <c r="C50">
         <v>257447186.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>362327484.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>145645367.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>212333311.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>281075123.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>86264494.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>170063158.0</v>
       </c>
     </row>
-    <row r="51" spans="1:9">
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:9">
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>5971338243.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>4086127844.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>20786742.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>26985205.0</v>
       </c>
     </row>
-    <row r="54" spans="1:9">
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>126081195148.0</v>
+      </c>
+      <c r="C55">
         <v>130238923105.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>133065431070.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>130320149640.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>136146299460.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>145581380100.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>148672568150.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>151529624640.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>157915221533.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>54499181101.0</v>
+      </c>
+      <c r="C56">
         <v>56797049576.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>57761414530.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>58613988220.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>62590640450.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>70153734400.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>71424220820.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>75948574040.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>94738691737.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>6170844705.0</v>
+      </c>
+      <c r="C57">
         <v>6961209766.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8714466860.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6036314780.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5914342250.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8846240330.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7420910000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5972687260.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5185763441.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>14117971742.0</v>
+      </c>
+      <c r="C58">
         <v>14933214026.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>16637776330.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12611935480.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12384487260.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>15197924660.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>13729433980.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>13590032820.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12663621028.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>111907554552.0</v>
+      </c>
+      <c r="C60">
         <v>115242489422.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>116427654740.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>117708214160.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>123761812200.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>130383455440.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>134943134170.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>137939591820.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>145250705391.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3138,1231 +3252,1300 @@
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B2">
         <v>12410562010.0</v>
       </c>
       <c r="C2">
         <v>13996134320.0</v>
       </c>
       <c r="D2">
         <v>14640033240.0</v>
       </c>
       <c r="E2">
         <v>10205358310.0</v>
       </c>
       <c r="F2">
         <v>3903579520.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B9">
         <v>497108060.0</v>
       </c>
       <c r="C9">
         <v>4905737620.0</v>
       </c>
       <c r="D9">
         <v>24644062500.0</v>
       </c>
       <c r="E9">
         <v>20732468380.0</v>
       </c>
       <c r="F9">
         <v>6221988750.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B10">
         <v>-26758906860.0</v>
       </c>
       <c r="C10">
         <v>-18443286240.0</v>
       </c>
       <c r="D10">
         <v>11850246050.0</v>
       </c>
       <c r="E10">
         <v>9259639570.0</v>
       </c>
       <c r="F10">
         <v>-6870395998.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B12">
         <v>567525357.0</v>
       </c>
       <c r="C12">
         <v>626065901.0</v>
       </c>
       <c r="D12">
         <v>6954170.0</v>
       </c>
       <c r="E12">
         <v>49842000.0</v>
       </c>
       <c r="F12">
         <v>8482799548.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B13">
         <v>118680920.0</v>
       </c>
       <c r="C13">
         <v>388564000.0</v>
       </c>
       <c r="D13">
         <v>470006100.0</v>
       </c>
       <c r="E13">
         <v>4346801510.0</v>
       </c>
       <c r="F13">
         <v>181227.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14">
         <v>1116111.0</v>
       </c>
       <c r="C14">
         <v>82897.0</v>
       </c>
       <c r="D14">
         <v>27359.0</v>
       </c>
       <c r="E14">
         <v>-1596927838.0</v>
       </c>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B15">
         <v>-21325918600.0</v>
       </c>
       <c r="C15">
         <v>-16184418200.0</v>
       </c>
       <c r="D15">
         <v>10978952400.0</v>
       </c>
       <c r="E15">
         <v>4556617090.0</v>
       </c>
       <c r="F15">
         <v>-7233296444.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B16">
         <v>-21325918600.0</v>
       </c>
       <c r="C16">
         <v>-16184418200.0</v>
       </c>
       <c r="D16">
         <v>10978952400.0</v>
       </c>
       <c r="E16">
         <v>4556617090.0</v>
       </c>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B17">
         <v>-21327034713.0</v>
       </c>
       <c r="C17">
         <v>-18050553760.0</v>
       </c>
       <c r="D17">
         <v>10978925040.0</v>
       </c>
       <c r="E17">
         <v>6153544932.0</v>
       </c>
       <c r="F17">
         <v>-7233296444.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B18">
         <v>118680923.0</v>
       </c>
       <c r="C18">
         <v>-388564000.0</v>
       </c>
       <c r="D18">
         <v>-470006095.0</v>
       </c>
       <c r="E18">
         <v>-4346801506.0</v>
       </c>
       <c r="F18">
         <v>-8482618321.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B21">
         <v>-27951367920.0</v>
       </c>
       <c r="C21">
         <v>-20539772880.0</v>
       </c>
       <c r="D21">
         <v>12320252150.0</v>
       </c>
       <c r="E21">
         <v>13606441070.0</v>
       </c>
       <c r="F21">
         <v>1718845020.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25">
         <v>2885438620.0</v>
       </c>
       <c r="C25">
         <v>2759732016.0</v>
       </c>
       <c r="D25">
         <v>782836511.0</v>
       </c>
       <c r="E25">
         <v>418840035.0</v>
       </c>
       <c r="F25">
         <v>418820225.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28">
         <v>25563037350.0</v>
       </c>
       <c r="C28">
         <v>22781111820.0</v>
       </c>
       <c r="D28">
         <v>26161056990.0</v>
       </c>
       <c r="E28">
         <v>6242845240.0</v>
       </c>
       <c r="F28">
         <v>1333983693.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B29">
         <v>-5431872140.0</v>
       </c>
       <c r="C29">
         <v>-2258783080.0</v>
       </c>
       <c r="D29">
         <v>871321010.0</v>
       </c>
       <c r="E29">
         <v>3106094640.0</v>
       </c>
       <c r="F29">
         <v>362900446.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B30">
         <v>40859037990.0</v>
       </c>
       <c r="C30">
         <v>39441644820.0</v>
       </c>
       <c r="D30">
         <v>26963843590.0</v>
       </c>
       <c r="E30">
         <v>17331385620.0</v>
       </c>
       <c r="F30">
         <v>8406723250.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32">
         <v>12907670070.0</v>
       </c>
       <c r="C32">
         <v>18901871940.0</v>
       </c>
       <c r="D32">
         <v>39284095740.0</v>
       </c>
       <c r="E32">
         <v>30937826690.0</v>
       </c>
       <c r="F32">
         <v>10125568270.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B2">
+        <v>7498909466.0</v>
+      </c>
+      <c r="C2">
         <v>3665895158.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2051747750.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4113586660.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2941836490.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3303391110.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3006944860.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4236382930.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6752806533.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B9">
+        <v>5980119666.0</v>
+      </c>
+      <c r="C9">
         <v>4628277611.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1918955780.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>77316410.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-979591950.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-519572190.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>982410670.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>874349070.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3048977880.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B10">
+        <v>-4566809375.0</v>
+      </c>
+      <c r="C10">
         <v>-1224323708.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9466905250.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6073103510.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6640430830.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4578467270.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5697799130.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7329527800.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7654256274.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B12">
+        <v>498670649.0</v>
+      </c>
+      <c r="C12">
         <v>194866942.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>165555655.0</v>
       </c>
-      <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>277334026.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>138482234.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>168239228.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2222498.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>310794332.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B13">
+        <v>790544917.0</v>
+      </c>
+      <c r="C13">
         <v>281588923.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>304698350.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>96169300.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>17596950.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>72251170.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>87222560.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>87402380.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>115693839.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14">
+        <v>6098853.0</v>
+      </c>
+      <c r="C14">
         <v>-1382763.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1023564.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-64466.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-31757.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27732.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-12846.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>40411.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B15">
+        <v>-4560710522.0</v>
+      </c>
+      <c r="C15">
         <v>-1225706471.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-4034009540.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-6072946500.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-6640463540.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-4578499030.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3101525140.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-7317871850.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-7631073873.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-4034009540.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-6072946500.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-6640463540.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-4578499030.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-3101525140.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-7317871850.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B17">
+        <v>-4566809375.0</v>
+      </c>
+      <c r="C17">
         <v>-1224323708.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-4035033103.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-11218898097.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-4578467269.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3101552875.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3894562376.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-7631184487.0</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B18">
+        <v>291874268.0</v>
+      </c>
+      <c r="C18">
         <v>86721981.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>304698350.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-89848128.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-72251174.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-87222556.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11928545.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-195100493.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B21">
+        <v>-4884180944.0</v>
+      </c>
+      <c r="C21">
         <v>-1344102299.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10974221940.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5991401150.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6496554220.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4489190620.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5610576570.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7242125420.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-7475048795.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-    </row>
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25">
+        <v>1475481731.0</v>
+      </c>
+      <c r="C25">
         <v>738215067.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>621203069.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>1523987382.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>767216851.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>618516174.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1469589580.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1294852644.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26">
+        <v>64715592.0</v>
+      </c>
+      <c r="C26">
         <v>11558086.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
+        <v>8587567.0</v>
+      </c>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>104783956.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28">
+        <v>5021922734.0</v>
+      </c>
+      <c r="C28">
         <v>2835131344.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12271974650.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5328469390.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4760191740.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3202401580.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7098252690.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5388372590.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4482595653.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-5431872140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-2596246250.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-11641200.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-23071787.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B30">
+        <v>18363210076.0</v>
+      </c>
+      <c r="C30">
         <v>9638275068.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14944925470.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10182304220.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8458798760.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7273009540.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9823540873.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4938208898.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17276833208.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32">
+        <v>13479029130.0</v>
+      </c>
+      <c r="C32">
         <v>8294172768.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3970703530.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4190903070.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1962244540.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2783818920.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3989355530.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5110732000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9801784413.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -4381,1091 +4564,1138 @@
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>52721899180.0</v>
       </c>
       <c r="C2">
         <v>66051952547.0</v>
       </c>
       <c r="D2">
         <v>1216751499.0</v>
       </c>
       <c r="E2">
         <v>76942991.0</v>
       </c>
       <c r="F2">
         <v>115754415.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>152200670</v>
       </c>
       <c r="C3">
         <v>2957865810</v>
       </c>
       <c r="D3">
         <v>65532184570</v>
       </c>
       <c r="E3">
         <v>3160193360</v>
       </c>
       <c r="F3">
         <v>1800000</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
         <v>-20339200470.0</v>
       </c>
       <c r="C6">
         <v>-13330053370.0</v>
       </c>
       <c r="D6">
         <v>64835201050.0</v>
       </c>
       <c r="E6">
         <v>1139808508.0</v>
       </c>
       <c r="F6">
         <v>-38811420.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7">
         <v>-9463204130.0</v>
       </c>
       <c r="C7">
         <v>-9376841950.0</v>
       </c>
       <c r="D7">
         <v>-26601955620.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>-1946978080.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16">
         <v>32382698709.0</v>
       </c>
       <c r="C16">
         <v>52721899180.0</v>
       </c>
       <c r="D16">
         <v>66051952547.0</v>
       </c>
       <c r="E16">
         <v>1216751499.0</v>
       </c>
       <c r="F16">
         <v>76942991.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>-19799603990.0</v>
       </c>
       <c r="C18">
         <v>-13103970997.0</v>
       </c>
       <c r="D18">
         <v>-71618441196.0</v>
       </c>
       <c r="E18">
         <v>-1880521382.0</v>
       </c>
       <c r="F18">
         <v>321484313.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>31640500.0</v>
       </c>
       <c r="D20">
         <v>145672735000.0</v>
       </c>
       <c r="E20">
         <v>15600008000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>-295130643.0</v>
       </c>
       <c r="C21">
         <v>-254015292.0</v>
       </c>
       <c r="D21">
         <v>-212203528.0</v>
       </c>
       <c r="E21">
         <v>-111456619.0</v>
       </c>
       <c r="F21">
         <v>-32000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B22">
         <v>-21325918602.0</v>
       </c>
       <c r="C22">
         <v>-18050470863.0</v>
       </c>
       <c r="D22">
         <v>10978952399.0</v>
       </c>
       <c r="E22">
         <v>4556617094.0</v>
       </c>
       <c r="F22">
         <v>-7233296444.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
         <v>-100865180.0</v>
       </c>
       <c r="C23">
         <v>120352970.0</v>
       </c>
       <c r="D23">
         <v>-5793299330.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>275707070.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24">
         <v>3500000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>900000000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>-604002810.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>31640500.0</v>
       </c>
       <c r="D26">
         <v>141804356400.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
         <v>-543096480.0</v>
       </c>
       <c r="C28">
         <v>-226082370.0</v>
       </c>
       <c r="D28">
         <v>135553642240.0</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>243707070.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>-19647403330.0</v>
       </c>
       <c r="C29">
         <v>-10146105190.0</v>
       </c>
       <c r="D29">
         <v>-6086256630.0</v>
       </c>
       <c r="E29"/>
       <c r="F29">
         <v>323284310.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
         <v>-148700670.0</v>
       </c>
       <c r="C30">
         <v>-2957865810.0</v>
       </c>
       <c r="D30">
         <v>-64632184570.0</v>
       </c>
       <c r="E30"/>
       <c r="F30">
         <v>-605802810.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>32382698707.0</v>
       </c>
       <c r="C2">
+        <v>32382698707.0</v>
+      </c>
+      <c r="D2">
         <v>41768014070.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47035017017.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52721899180.0</v>
       </c>
       <c r="F2">
         <v>52721899180.0</v>
       </c>
       <c r="G2">
+        <v>52721899180.0</v>
+      </c>
+      <c r="H2">
         <v>55012918150.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>58186946053.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>66051952547.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>77303293</v>
+      </c>
+      <c r="C3">
         <v>9155900</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>152200670</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>235954570</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>179555780</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>122269900</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2957865810</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9162551570</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8905857532</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>281267040.0</v>
+      </c>
+      <c r="C6">
         <v>287847453.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20339200470.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10953885110.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5686882160.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-311388320.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13330053370.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11039034400.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7865006494.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-9463204130.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7555982550.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5433114970.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2921616050.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9376841950.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8075595660.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16">
+        <v>32663965747.0</v>
+      </c>
+      <c r="C16">
         <v>32670546160.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>32382698709.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>41768014070.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>47035017017.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>52410510857.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>52721899180.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>55012918150.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>58186946053.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>555189076.0</v>
+      </c>
+      <c r="C18">
         <v>402668614.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9136553523.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-5483507779.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-253793215.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2382127965.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3063962207.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7622051408.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>31640500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>-188467130.0</v>
+      </c>
+      <c r="C21">
         <v>-104880298.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-295130643.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-135429756.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-68741812.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-126898446.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>40857401.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-106275855.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B22">
+        <v>-4560710522.0</v>
+      </c>
+      <c r="C22">
         <v>-1225706471.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-4034009539.0</v>
       </c>
-      <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>-11218962563.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4578499026.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3101525143.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3894506071.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7631073873.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-100865180.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>120352970.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-190074520.0</v>
       </c>
-      <c r="I23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>3500000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>31640500.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-543096480.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-290834640.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-203374380.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-57595110.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-226082370.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-317191370.0</v>
       </c>
-      <c r="I28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>-19647403330.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-10427095900.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5303952000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-131523320.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-10146105190.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1559291460.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-148700670.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-235954570.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-179555780.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-122269900.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2957865810.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9162551570.0</v>
       </c>
-      <c r="I30"/>
+      <c r="J30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>